--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="24" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,790 +533,926 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사 손해배상 청구 가능성 높음</t>
+          <t>경찰 수사 진행 중, 낙찰자 명의 이전 지연 요청</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부동산 분양대행사 직원 A씨가 허위 전매 약속으로 21명에게 62억 원의 사기 피해를 입혔습니다. 경찰 불기소 처분 후 항고를 통해 재기수사가 이루어졌고, A씨는 징역 2년형이 대법원에서 확정되었습니다. 형사 사건은 종결되었으나, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>미국 코네티컷주에서 압류 경매로 주택을 낙찰받은 구매자가 집 안에서 시신 3구를 발견했습니다. 구매자는 상당한 정신적 충격과 재산상 손해를 입었으며, 경찰은 사망 경위를 조사 중입니다. 낙찰자는 법원에 명의 이전을 미뤄달라고 요청한 상태입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>A씨의 사기 혐의가 형사 재판에서 유죄로 확정되어 책임이 명확하며(적합 조건 1), 21명의 피해자와 62억 원의 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 형사 판결이 강력한 증거로 활용될 수 있어 민사 소송의 승소 가능성이 높지만(적합 조건 5, 6), 상대방이 개인으로 자력 확보가 불확실하여 실제 배상 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>경매로 주택을 낙찰받은 구매자가 집 안에서 시신 3구를 발견한 사건으로, 구매자는 상당한 정신적 충격과 재산상 손해를 입었을 가능성이 높습니다. (피해 규모 큼) 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보는 용이합니다. 그러나 압류 경매의 '있는 그대로' 판매 특성상 상대방(은행 또는 경매 주체)의 책임 입증이 어려울 수 있어 소송의 난이도가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>62억 원</t>
+          <t>52만5000달러 (약 7억7000만원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독] 60억 전매사기 수사결과 뒤집었던 재기수사…보완수사 없인 ‘무...</t>
+          <t>美 방치된 압류 주택 낙찰받은 구매자, 집 안 들어갔다가 시신 3구 보고...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029634980&amp;code=61121311&amp;cp=nv</t>
+          <t>https://www.newsis.com/view/NISX20260721_0003717073</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:28:58.432325+00:00</t>
+          <t>2026-08-02 07:01:56.388280+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>전세 사기 피해 확산 및 하반기 '역전세', '깡통전세' 사태 우려. 입법 및 제도 개선 논의 중.</t>
+          <t>전세사기 피해자들이 소송을 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>전세 시장 붕괴 우려 속 '역전세', '깡통전세' 사태가 예상되며, 특히 2030 청년세대가 전세 사기의 주요 피해자로 지목되고 있습니다. 계약 당일 대출 등 악질적인 사기 수법이 만연하며, 이를 막기 위한 표준계약서 4대 핵심 특약 도입과 법 개정의 필요성이 강조되고 있습니다. 정부의 부동산 감독원 설치 및 입법 속도에 대한 비판도 제기되었습니다.</t>
+          <t>전세사기 사태 이후 이웃 간 신뢰가 무너지고 내용증명 발송 및 소송 논의가 활발해지는 등 적대적 관계로 변화하고 있습니다. 이는 공인중개사들의 역할에 대한 불신과도 연결되며, 전세사기 피해자들이 법적 대응을 모색하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>집단적 피해(전세 사기 피해자의 75%가 2030 청년세대, 수백 채의 집 관련 사기), 피해 규모가 큼(전세 보증금 규모가 크고, '역전세', '깡통전세' 우려로 인한 막대한 피해 예상), 상대방 책임이 비교적 명확함(계약 당일 대출 등 사기 수법 명시), 증거 확보 가능(사기 수법이 잘 알려져 있음) 등의 적합 조건이 있습니다. 그러나 상대방(개별 임대인/사기꾼)의 자력 부족 가능성이 높고, 특정 공적 절차가 진행 중인 것은 아니라는 점에서 투자에 어려움이 있어 Medium으로 판단합니다.</t>
+          <t>기사는 '전세사기 사태'로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 언급하며, 피해자들이 소송을 거론하고 있어 잠재적 소송 수요가 높습니다. 공인중개사들의 책임이 명확한 개별 사건들을 발굴할 경우 소송금융 투자 기회가 있을 수 있습니다. 다만, 기사 자체는 특정 사건을 지칭하지 않아 구체적인 피고 특정 및 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (2030 청년세대 75%, 수백 채의 집 관련)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이광재-표영호 “4대 핵심 특약, 표준계약서에 포함하자”</t>
+          <t>[인터뷰] 박상만 공인중개사협 부산시회장 “동네 파수꾼 공인중개사, ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296114&amp;inflow=N</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026052618152866723</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:18:51.422498+00:00</t>
+          <t>2026-06-07 07:50:00.802611+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전세사기 문제에 대한 일반적인 법률 기고문</t>
+          <t>형사 재판 종결, 민사 손해배상 청구 가능성 높음</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>해당 기고문은 전세사기 피해자들의 공통적인 경험을 바탕으로 전세 계약 시 사전 예방의 중요성을 강조합니다. 전세사기는 계약 당시 위험 신호가 있었음에도 간과되어 발생하는 경우가 많으며, 사후 기록을 통해 이를 확인할 수 있다고 지적합니다.</t>
+          <t>부동산 분양대행사 직원 A씨가 허위 전매 약속으로 21명에게 62억 원의 사기 피해를 입혔습니다. 경찰 불기소 처분 후 항고를 통해 재기수사가 이루어졌고, A씨는 징역 2년형이 대법원에서 확정되었습니다. 형사 사건은 종결되었으나, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 계약 기록 등 증거 확보가 가능한 경우가 많아(적합 조건 5) 소송금융 투자에 잠재적 적합성이 있습니다. 그러나 기고문은 특정 사건에 대한 것이 아니므로 상대방의 자력(적합 조건 2)이나 공적 절차 진행 여부(적합 조건 6)를 파악하기 어렵습니다.</t>
+          <t>A씨의 사기 혐의가 형사 재판에서 유죄로 확정되어 책임이 명확하며(적합 조건 1), 21명의 피해자와 62억 원의 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 형사 판결이 강력한 증거로 활용될 수 있어 민사 소송의 승소 가능성이 높지만(적합 조건 5, 6), 상대방이 개인으로 자력 확보가 불확실하여 실제 배상 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>62억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[투데이기고] 전세계약, 사전 예방이 곧 최선의 대응이다</t>
+          <t>[단독] 60억 전매사기 수사결과 뒤집었던 재기수사…보완수사 없인 ‘무...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227678</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029634980&amp;code=61121311&amp;cp=nv</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 00:21:14.667972+00:00</t>
+          <t>2026-04-05 12:28:58.432325+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>안산시의 전세피해 원스톱 회복 지원 및 공인중개사에 대한 행정처분 예고, 피해자 공동 대응 지원 예정</t>
+          <t>전세 사기 피해 확산 및 하반기 '역전세', '깡통전세' 사태 우려. 입법 및 제도 개선 논의 중.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>안산시가 전세 피해자들을 위한 '원스톱 회복 지원'을 전면 가동합니다. '1:1 전담 매니저'를 통해 피해 회복 전 과정을 지원하고, 불법 중개 공인중개사에 대한 엄정한 행정처분을 예고했습니다. 또한 피해자들이 공동 대응을 원할 경우 적극 협조하고 지원할 계획입니다.</t>
+          <t>전세 시장 붕괴 우려 속 '역전세', '깡통전세' 사태가 예상되며, 특히 2030 청년세대가 전세 사기의 주요 피해자로 지목되고 있습니다. 계약 당일 대출 등 악질적인 사기 수법이 만연하며, 이를 막기 위한 표준계약서 4대 핵심 특약 도입과 법 개정의 필요성이 강조되고 있습니다. 정부의 부동산 감독원 설치 및 입법 속도에 대한 비판도 제기되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>안산시가 전세 피해자들의 공동 대응을 지원하고, '1:1 전담 매니저'를 통해 서류 작성 및 피해 결정 절차를 돕는 등 공적 절차가 진행 중이며 집단적 피해 규모가 클 것으로 예상됩니다. 그러나 소송의 주된 상대방인 전세사기 가해자가 구체적으로 특정되지 않고, 상대방의 자력에 대한 정보가 없어 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
+          <t>집단적 피해(전세 사기 피해자의 75%가 2030 청년세대, 수백 채의 집 관련 사기), 피해 규모가 큼(전세 보증금 규모가 크고, '역전세', '깡통전세' 우려로 인한 막대한 피해 예상), 상대방 책임이 비교적 명확함(계약 당일 대출 등 사기 수법 명시), 증거 확보 가능(사기 수법이 잘 알려져 있음) 등의 적합 조건이 있습니다. 그러나 상대방(개별 임대인/사기꾼)의 자력 부족 가능성이 높고, 특정 공적 절차가 진행 중인 것은 아니라는 점에서 투자에 어려움이 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (2030 청년세대 75%, 수백 채의 집 관련)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>안산시, 전세 피해 '끝까지 책임'…밀착형 회복 지원 전면 가동</t>
+          <t>이광재-표영호 “4대 핵심 특약, 표준계약서에 포함하자”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032419571150971</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296114&amp;inflow=N</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 12:40:35.164426+00:00</t>
+          <t>2026-03-31 00:18:51.422498+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>피해자들의 법적 대응 준비 중</t>
+          <t>전세사기 문제에 대한 일반적인 법률 기고문</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MBC '구해줘 홈즈' PD가 전세 사기 피해를 당했으며, 주변에도 많은 피해자가 있다고 언급했습니다. PD는 전세 사기가 치밀하고 교묘하여 많은 사람이 당하고 있으며, 피해자들이 싸워야 한다고 강조했습니다.</t>
+          <t>해당 기고문은 전세사기 피해자들의 공통적인 경험을 바탕으로 전세 계약 시 사전 예방의 중요성을 강조합니다. 전세사기는 계약 당시 위험 신호가 있었음에도 간과되어 발생하는 경우가 많으며, 사후 기록을 통해 이를 확인할 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>전세 사기라는 점에서 상대방 책임이 명확하고, '당하는 사람이 너무 많다'는 언급으로 집단적 피해 가능성이 높으며, 전세 사기 특성상 피해 규모가 클 것으로 예상됩니다. 다만, 구체적인 사기 주체나 상대방의 자력, 현재 진행 중인 공적 절차에 대한 정보가 부족합니다.</t>
+          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 계약 기록 등 증거 확보가 가능한 경우가 많아(적합 조건 5) 소송금융 투자에 잠재적 적합성이 있습니다. 그러나 기고문은 특정 사건에 대한 것이 아니므로 상대방의 자력(적합 조건 2)이나 공적 절차 진행 여부(적합 조건 6)를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“‘구해줘 홈즈’ PD가 전세 사기 피해자?” 전현무 경악(나혼산)</t>
+          <t>[투데이기고] 전세계약, 사전 예방이 곧 최선의 대응이다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603132012366110</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227678</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:17.334066+00:00</t>
+          <t>2026-03-27 00:21:14.667972+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>총리 소속 사회대개혁위원회에서 전세사기 피해 구제 방안을 긴급 실행 과제로 발표하고 논의 중</t>
+          <t>안산시의 전세피해 원스톱 회복 지원 및 공인중개사에 대한 행정처분 예고, 피해자 공동 대응 지원 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자에 대한 신속한 구제 방안 마련을 긴급 실행 과제로 발표했습니다. 이는 전세사기 피해가 심각하며 다수의 피해자가 발생했음을 시사합니다. 위원회는 온라인 플랫폼 시장의 불공정 행위 방지를 위한 '쿠팡 방지 제도' 도입 등 다양한 개혁 과제도 제안했습니다.</t>
+          <t>안산시가 전세 피해자들을 위한 '원스톱 회복 지원'을 전면 가동합니다. '1:1 전담 매니저'를 통해 피해 회복 전 과정을 지원하고, 불법 중개 공인중개사에 대한 엄정한 행정처분을 예고했습니다. 또한 피해자들이 공동 대응을 원할 경우 적극 협조하고 지원할 계획입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>총리 소속 위원회에서 전세사기 피해자에 대한 신속한 구제 방안을 논의 중으로, 이는 공적 절차 진행 중(6)에 해당합니다. 전세사기는 집단적 피해(3)이며 피해 규모가 큼(4)이 명확하고, 관련 증거 확보도 가능(5)합니다. 다만, 기사에서 특정 가해자가 명시되지 않았고, 전세사기 가해자의 자력은 개별 사건마다 상이하여 충분하지 않은 경우가 많다는 점이 투자 적합도를 낮추는 요인입니다.</t>
+          <t>안산시가 전세 피해자들의 공동 대응을 지원하고, '1:1 전담 매니저'를 통해 서류 작성 및 피해 결정 절차를 돕는 등 공적 절차가 진행 중이며 집단적 피해 규모가 클 것으로 예상됩니다. 그러나 소송의 주된 상대방인 전세사기 가해자가 구체적으로 특정되지 않고, 상대방의 자력에 대한 정보가 없어 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>총리 소속 사회대개혁위, 개헌·전세사기 구제 등 긴급실행과제 발표</t>
+          <t>안산시, 전세 피해 '끝까지 책임'…밀착형 회복 지원 전면 가동</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504367&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026032419571150971</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-10 12:23:02.253059+00:00</t>
+          <t>2026-03-24 12:40:35.164426+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>정부의 전세사기 예방 및 피해 지원 정책 발표, 피해자들이 경매 중지 촉구 중</t>
+          <t>피해자들의 법적 대응 준비 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>국토부가 전세사기 예방을 위해 안심전세 앱을 고도화하고 중개사 확인·설명 의무를 강화하는 정책을 발표했습니다. 이는 전세사기 피해가 속출하는 상황에 대한 대응책으로, 피해자들이 경매 중지를 촉구하는 등 실제 피해 사례가 존재함을 시사합니다.</t>
+          <t>MBC '구해줘 홈즈' PD가 전세 사기 피해를 당했으며, 주변에도 많은 피해자가 있다고 언급했습니다. PD는 전세 사기가 치밀하고 교묘하여 많은 사람이 당하고 있으며, 피해자들이 싸워야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해 예방을 위한 정부 정책을 다루고 있으나, '전세 사기 피해자들이 속출한'이라는 언급을 통해 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재함을 시사합니다. 국토부의 안심전세 앱 고도화 및 중개사 의무 강화는 전세사기 문제에 대한 공적 절차(적합 조건 6)의 일환으로 볼 수 있어, 잠재적인 소송금융 투자 기회가 높은 분야입니다. 다만, 특정 사기 사건의 상대방이나 구체적인 진행 상황이 명시되어 있지 않습니다.</t>
+          <t>전세 사기라는 점에서 상대방 책임이 명확하고, '당하는 사람이 너무 많다'는 언급으로 집단적 피해 가능성이 높으며, 전세 사기 특성상 피해 규모가 클 것으로 예상됩니다. 다만, 구체적인 사기 주체나 상대방의 자력, 현재 진행 중인 공적 절차에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>전세 계약 전 '권리정보' 한 번에 확인…전입신고 즉시 대항력</t>
+          <t>“‘구해줘 홈즈’ PD가 전세 사기 피해자?” 전현무 경악(나혼산)</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/realestate/general/6095667</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603132012366110</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-10 12:18:03.688657+00:00</t>
+          <t>2026-03-14 00:18:17.334066+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>전세사기 가해자 (특정 불가)</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>전남도 생활안정자금 지원 및 피해자 센터 개설</t>
+          <t>총리 소속 사회대개혁위원회에서 전세사기 피해 구제 방안을 긴급 실행 과제로 발표하고 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전라남도가 전세사기 피해 도민의 일상 회복을 돕기 위해 생활안정자금 지원사업을 올해도 이어가며, 전남 동부권 피해자를 위한 센터도 개설한다. 이는 전세사기 피해가 광범위하게 발생하고 있음을 시사한다.</t>
+          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자에 대한 신속한 구제 방안 마련을 긴급 실행 과제로 발표했습니다. 이는 전세사기 피해가 심각하며 다수의 피해자가 발생했음을 시사합니다. 위원회는 온라인 플랫폼 시장의 불공정 행위 방지를 위한 '쿠팡 방지 제도' 도입 등 다양한 개혁 과제도 제안했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수이며(집단적 피해), 전남도에서 생활안정자금 지원 및 센터 개설 등 공적 절차가 진행 중이다(공적 절차 진행 중). 전세사기 특성상 피해 규모가 클 것으로 예상된다. 다만, 기사 내용만으로는 특정 사기 주체(상대방)의 책임 명확성이나 자력 여부를 파악하기 어렵다.</t>
+          <t>총리 소속 위원회에서 전세사기 피해자에 대한 신속한 구제 방안을 논의 중으로, 이는 공적 절차 진행 중(6)에 해당합니다. 전세사기는 집단적 피해(3)이며 피해 규모가 큼(4)이 명확하고, 관련 증거 확보도 가능(5)합니다. 다만, 기사에서 특정 가해자가 명시되지 않았고, 전세사기 가해자의 자력은 개별 사건마다 상이하여 충분하지 않은 경우가 많다는 점이 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전남도, 전세사기 피해자에 생활안정자금 올해도 지원</t>
+          <t>총리 소속 사회대개혁위, 개헌·전세사기 구제 등 긴급실행과제 발표</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903142</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504367&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:36.114806+00:00</t>
+          <t>2026-03-10 12:23:02.253059+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>전남도 생활안정자금 지원</t>
+          <t>정부의 전세사기 예방 및 피해 지원 정책 발표, 피해자들이 경매 중지 촉구 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>전라남도가 전세사기 피해 도민의 생활 안정을 위해 지속적으로 지원하고 있다. 지난해 150명의 피해자에게 총 1억 5천만 원 규모의 생활안정자금을 지원했으며, 이는 지역 내 전세사기 피해가 상당함을 보여준다.</t>
+          <t>국토부가 전세사기 예방을 위해 안심전세 앱을 고도화하고 중개사 확인·설명 의무를 강화하는 정책을 발표했습니다. 이는 전세사기 피해가 속출하는 상황에 대한 대응책으로, 피해자들이 경매 중지를 촉구하는 등 실제 피해 사례가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>집단적 피해(150명)가 발생했으며, 전남도에서 생활안정자금을 지원하는 등 공적 절차가 진행 중이다. 전세사기 특성상 피해 규모가 클 것으로 예상되나, 기사에서 특정된 소송 상대방이 없어 자력 확인이 어렵다.</t>
+          <t>이 기사는 전세사기 피해 예방을 위한 정부 정책을 다루고 있으나, '전세 사기 피해자들이 속출한'이라는 언급을 통해 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재함을 시사합니다. 국토부의 안심전세 앱 고도화 및 중개사 의무 강화는 전세사기 문제에 대한 공적 절차(적합 조건 6)의 일환으로 볼 수 있어, 잠재적인 소송금융 투자 기회가 높은 분야입니다. 다만, 특정 사기 사건의 상대방이나 구체적인 진행 상황이 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>150명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>전남도, 전세사기 피해자 지원 지속 추진</t>
+          <t>전세 계약 전 '권리정보' 한 번에 확인…전입신고 즉시 대항력</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=499853</t>
+          <t>https://www.news1.kr/realestate/general/6095667</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:02.772233+00:00</t>
+          <t>2026-03-10 12:18:03.688657+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>전남도 생활안정자금 지원 및 피해자 센터 개설</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>전라남도가 전세사기 피해 도민의 일상 회복을 돕기 위해 생활안정자금 지원사업을 올해도 이어가며, 전남 동부권 피해자를 위한 센터도 개설한다. 이는 전세사기 피해가 광범위하게 발생하고 있음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>전세사기 피해자가 다수이며(집단적 피해), 전남도에서 생활안정자금 지원 및 센터 개설 등 공적 절차가 진행 중이다(공적 절차 진행 중). 전세사기 특성상 피해 규모가 클 것으로 예상된다. 다만, 기사 내용만으로는 특정 사기 주체(상대방)의 책임 명확성이나 자력 여부를 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>‘임차보증금 일정 비율로 보장’…당정 전세사기 피해구제책 발표</t>
+          <t>전남도, 전세사기 피해자에 생활안정자금 올해도 지원</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048686?ref=naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903142</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:53.738441+00:00</t>
+          <t>2026-03-06 01:14:36.114806+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>전남도 생활안정자금 지원</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>전라남도가 전세사기 피해 도민의 생활 안정을 위해 지속적으로 지원하고 있다. 지난해 150명의 피해자에게 총 1억 5천만 원 규모의 생활안정자금을 지원했으며, 이는 지역 내 전세사기 피해가 상당함을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>집단적 피해(150명)가 발생했으며, 전남도에서 생활안정자금을 지원하는 등 공적 절차가 진행 중이다. 전세사기 특성상 피해 규모가 클 것으로 예상되나, 기사에서 특정된 소송 상대방이 없어 자력 확인이 어렵다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>150명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>전남도, 전세사기 피해자 지원 지속 추진</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>joongangenews.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=499853</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:22:02.772233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>전세사기특별법 개정 추진, 당정 피해구제책 발표, 전국대책위원회 활동</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>당정이 전세사기 피해자들을 위한 '최소보장제'와 '선지급·후정산' 도입 등 구제책을 발표하고, 전세사기특별법 개정을 추진한다. 기존 특별법의 한계점을 보완하고 무권 계약 및 공동담보주택 피해자까지 구제 범위를 확대하는 것이 목표다. 전세사기 피해자 전국대책위원회는 2월 임시국회에서 특별법 개정안 처리를 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 사기 행위 자체의 책임이 명확합니다. 또한, 정부의 특별법 개정 및 구제책 발표 등 공적 절차가 활발히 진행 중입니다. 그러나 직접적인 사기 가해자들의 자력 부족이 소송금융 투자에 있어 주요 위험 요소가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>‘임차보증금 일정 비율로 보장’…당정 전세사기 피해구제책 발표</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12048686?ref=naver</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:27:53.738441+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>중개업계 내 갈등으로 소송 및 고소 진행 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>부동산 중개업계의 폐쇄주의와 특정 매물 중개 방해, 공동중개 제한 등으로 인해 중개사들 간 갈등이 심화되고 있습니다. 이는 시장 진입 장벽을 높여 AI 기반 서비스 등 혁신을 저해하고 있으며, 일부 중개사들은 생존 위기를 겪고 있습니다. 현재 관련 소송 및 고소가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>중개업계의 폐쇄주의로 인해 다수의 중개사들이 피해를 입고 있으며, 이미 소송 및 고소가 진행되어 증거 확보가 용이합니다 (적합 조건 3, 5). 다만, 특정 대기업이나 기관이 아닌 중개업계 전반의 문제로 상대방의 자력이나 책임 주체가 명확하지 않을 수 있습니다 (적합 조건 1, 2 약함).</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수의 중개사</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[취재수첩] 생존 위기 자초한 중개업계의 '폐쇄주의'</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026022420241</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-25 00:36:06.059586+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>