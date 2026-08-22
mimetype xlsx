--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,68 +440,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="39" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -539,858 +539,998 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>60대 총책</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>깡통빌라 사기 총책 징역 12년 선고</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 취약계층과 중소기업, 여성 피해자 등 법률 대응력이 취약한 주체를 대상으로 한 법률지원 체계가 무료 지원에서 분쟁보험까지 확대될 예정임을 다룹니다. 특히 전세사기 피해자들을 대상으로 무료 법률상담과 소송대리 등을 지원해 온 내용을 언급하며, 2025년 7월 기준 누적 지원액이 있음을 밝히고 있습니다.</t>
+          <t>인천지법에서 깡통빌라를 이용해 100여 명의 피해자로부터 80억원대 대출금을 가로챈 60대 사기 총책에게 징역 12년이 선고되었다. 이는 전세난 속 보증금 사기의 심각성을 보여주는 사례로, HUG의 대위변제 규모가 올해만 4,000억원에 달하는 등 사회적 문제가 되고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 취약계층 및 전세사기 피해자 등을 위한 법률지원 체계의 전환과 확대에 대한 내용으로, 특정 소송 사건이나 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 투자할 만한 신규 사건을 발굴하기 어렵습니다.</t>
+          <t>60대 총책이 깡통빌라 사기로 100여 차례에 걸쳐 80억원대 대출금을 가로챈 혐의로 징역 12년을 선고받아 상대방 책임이 명확하고(적합 조건 1, 5), 피해자 수가 100명 이상으로 집단적 피해이며(적합 조건 3), 피해 규모가 80억원대로 매우 크다(적합 조건 4). 형사 판결이 이미 선고되어 증거 확보가 용이하다(적합 조건 5). 다만, 피고인의 자력은 제한적일 수 있으나, 전세사기 피해 구제에 대한 사회적 관심과 HUG의 대위변제 규모를 고려할 때 추가적인 법적 구제 방안 모색 가능성이 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80억원대</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100여 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법률지원 체계 전환, '무료지원'에서 '분쟁보험'까지 확대</t>
+          <t>[단독] 전세난 속 '보증금' 공포... HUG 대위변제 올해만 4,000억원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>lawtv.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90007</t>
+          <t>https://www.lawtv.kr/news/articleView.html?idxno=60532</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:35.105636+00:00</t>
+          <t>2026-08-09 07:00:37.231895+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>추경안 국회 심사 및 피해지원금 의결</t>
+          <t>전주지역에서 가짜분양권 사기 피해 발생 및 주의 당부</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정부와 여당이 중동 사태로 인한 고유가·고환율·고물가 '삼중고'에 대응하고 전세사기 피해자, 소상공인 등 취약계층을 지원하기 위한 추가경정예산(추경)안 처리에 속도를 내고 있습니다. 특히 이번 추경안에는 전세사기 피해지원 예산이 포함되어, 경·공매 배당 등으로 회복한 피해금액이 임차보증금의 3분의 1에 못 미칠 경우 차액을 보전하는 내용이 골자입니다. 여야는 추경안 처리 시점을 두고 신경전을 벌이고 있습니다.</t>
+          <t>전주지역에서 위조된 분양계약서와 신분증을 이용한 가짜 분양권 사기 피해가 발생하고 있어 시민들의 주의가 요구됩니다. 사기범들은 시세보다 저렴한 가격으로 매수 희망자를 유인하여 가계약금을 편취한 뒤 잠적하는 수법을 사용합니다. 등기부등본이 없어 실제 분양권자 확인이 어렵고, 공인중개사까지 피해를 입을 수 있어 신중한 거래가 필요합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해자 지원을 위한 정부의 추가경정예산 편성 및 처리 과정을 다루고 있습니다. 이는 소송금융이 투자할 수 있는 특정 소송 사건이나 명확한 피고를 제시하는 것이 아니라, 기존 피해에 대한 정부의 정책적 대응에 해당합니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
+          <t>상대방(사기범)의 자력 부족 및 특정의 어려움이 가장 큰 문제로, 소송을 통한 실질적인 배상 가능성이 낮습니다. 피해 규모가 개별적으로 크지 않을 가능성이 높고, 현재 공적 절차 진행 여부도 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>전쟁 추경 속도전… 與 “4월 9일 처리”</t>
+          <t>전주지역 가짜분양권 사기 각별히 주의해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330516278?OutUrl=naver</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=443013</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:26:46.856650+00:00</t>
+          <t>2026-07-11 07:00:14.085399+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전북도에서 전세 사기 피해를 입은 570가구가 국토교통부로부터 피해 인정을 받았으며, 총 피해 금액은 약 336억 원에 달한다. 전북도는 이들 피해 가구를 대상으로 주거비, 이사비, 주택 보수 비용 등 총 6억 원 규모의 '3대 지원 패키지'를 확대 운영하며, 전세 사기 예방 캠페인도 진행 중이다.</t>
+          <t>이 기사는 취약계층과 중소기업, 여성 피해자 등 법률 대응력이 취약한 주체를 대상으로 한 법률지원 체계가 무료 지원에서 분쟁보험까지 확대될 예정임을 다룹니다. 특히 전세사기 피해자들을 대상으로 무료 법률상담과 소송대리 등을 지원해 온 내용을 언급하며, 2025년 7월 기준 누적 지원액이 있음을 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 570가구, 피해 금액 336억 원으로 집단적 피해 규모가 크고(집단적 피해, 피해 규모 큼), 국토교통부 피해지원위원회로부터 공식 인정되어 증거 확보가 용이하며(증거가 있거나 확보 가능함), 전북도 차원의 지원 대책이 진행 중인 점(공적 절차 진행 중)이 소송금융 투자에 적합하다. 다만, 소송 상대방의 자력이 불분명한 점은 고려해야 한다.</t>
+          <t>이 기사는 취약계층 및 전세사기 피해자 등을 위한 법률지원 체계의 전환과 확대에 대한 내용으로, 특정 소송 사건이나 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 투자할 만한 신규 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>약 336억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>570가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전북, 전세 사기 피해 400가구에 주거비 6억 지원</t>
+          <t>법률지원 체계 전환, '무료지원'에서 '분쟁보험'까지 확대</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260329/133632316/2</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90007</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:01.342655+00:00</t>
+          <t>2026-04-06 00:18:35.105636+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Y법인의 질적인 경영주 K씨에 대한 공무상표시무효 혐의 수사 진행 중</t>
+          <t>추경안 국회 심사 및 피해지원금 의결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>페이퍼컴퍼니 Y법인이 유치권이 설정된 리조트 호실을 전세 및 단기 월세로 계약하며 다수의 임차인에게 보증금 피해를 입혔습니다. Y법인의 실질적 경영주 K씨는 공무상표시무효 혐의로 고발되어 수사가 진행 중이며, 피해자들은 보증금을 돌려받지 못하고 '폭탄돌리기'가 이어지고 있습니다. 경기도와 인천에도 유사한 부동산이 상당수 있어 추가 피해 발생 우려가 있습니다.</t>
+          <t>정부와 여당이 중동 사태로 인한 고유가·고환율·고물가 '삼중고'에 대응하고 전세사기 피해자, 소상공인 등 취약계층을 지원하기 위한 추가경정예산(추경)안 처리에 속도를 내고 있습니다. 특히 이번 추경안에는 전세사기 피해지원 예산이 포함되어, 경·공매 배당 등으로 회복한 피해금액이 임차보증금의 3분의 1에 못 미칠 경우 차액을 보전하는 내용이 골자입니다. 여야는 추경안 처리 시점을 두고 신경전을 벌이고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>페이퍼컴퍼니 Y법인이 유치권 및 점유이전금지 가처분된 부동산에 전세 계약을 체결하고 공시서를 훼손하는 등 상대방 책임이 명확합니다. (적합 조건 1) 30여개 호실에 대한 전세 계약으로 다수의 피해자가 발생했으며, 유사 사례가 추가될 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 3) 보증금 3천만원의 전세 계약이 30여개 호실에서 이루어져 피해 규모가 수억 원 이상으로 큽니다. (적합 조건 4) 법원 판결, 가처분 공문서, K씨에 대한 수사 등 객관적 증거 확보가 용이하며 (적합 조건 5), K씨의 공무상표시무효 혐의에 대한 수사가 진행 중입니다. (적합 조건 6) 다만, Y법인이 자본금 100만원의 페이퍼컴퍼니로 상대방의 자력이 부족할 수 있다는 점은 리스크 요인입니다.</t>
+          <t>이 기사는 전세사기 피해자 지원을 위한 정부의 추가경정예산 편성 및 처리 과정을 다루고 있습니다. 이는 소송금융이 투자할 수 있는 특정 소송 사건이나 명확한 피고를 제시하는 것이 아니라, 기존 피해에 대한 정부의 정책적 대응에 해당합니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>최소 9억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>30명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘페이퍼컴퍼니’ 전세사기 주의보… ‘최우선 순위 변제’도 불투명</t>
+          <t>전쟁 추경 속도전… 與 “4월 9일 처리”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760589</t>
+          <t>https://www.segye.com/newsView/20260330516278?OutUrl=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 12:22:59.738204+00:00</t>
+          <t>2026-03-30 12:26:46.856650+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 재판 1심 징역 5년 선고 및 2명에 대한 4억 원 배상 명령. 나머지 피해자들의 민사 소송 가능성 있음.</t>
+          <t>국토교통부 전세 사기 피해지원위원회 인정, 전북도 주거비 등 지원 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 무자본 방식으로 빌라를 지어 12건의 임대차 계약으로 11억 원의 보증금을 가로챈 혐의로 징역 5년을 선고받았습니다. 법원은 피해자 2명에게 4억 원의 배상 명령을 내렸으나, 나머지 피해자들에 대한 민사적 구제는 별도로 진행되어야 합니다.</t>
+          <t>전북도에서 전세 사기 피해를 입은 570가구가 국토교통부로부터 피해 인정을 받았으며, 총 피해 금액은 약 336억 원에 달한다. 전북도는 이들 피해 가구를 대상으로 주거비, 이사비, 주택 보수 비용 등 총 6억 원 규모의 '3대 지원 패키지'를 확대 운영하며, 전세 사기 예방 캠페인도 진행 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 12건의 임대차 계약으로 11억 원 규모의 집단적 피해가 발생했습니다(적합 조건 3, 4). 형사 절차가 진행되어 증거 확보도 용이합니다(적합 조건 5, 6). 다만, '무자본' 전세사기라는 점에서 피고의 자력 부족 가능성이 높아 실제 배상금 회수에 어려움이 예상되어 투자 적합도가 중급으로 판단됩니다.</t>
+          <t>전세 사기 피해가 570가구, 피해 금액 336억 원으로 집단적 피해 규모가 크고(집단적 피해, 피해 규모 큼), 국토교통부 피해지원위원회로부터 공식 인정되어 증거 확보가 용이하며(증거가 있거나 확보 가능함), 전북도 차원의 지원 대책이 진행 중인 점(공적 절차 진행 중)이 소송금융 투자에 적합하다. 다만, 소송 상대방의 자력이 불분명한 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>약 336억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>최소 12명</t>
+          <t>570가구</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>무자본 전세사기 50대, 징역 5년 선고</t>
+          <t>전북, 전세 사기 피해 400가구에 주거비 6억 지원</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185199</t>
+          <t>https://www.donga.com/news/Society/article/all/20260329/133632316/2</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-19 00:26:42.577724+00:00</t>
+          <t>2026-03-30 00:21:01.342655+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Y법인</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>전국적으로 유사 피해 신고 잇따름</t>
+          <t>Y법인의 질적인 경영주 K씨에 대한 공무상표시무효 혐의 수사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>생성형 AI를 활용해 가짜 부동산 명함과 매물 사진을 만들어 월세 사기를 치는 사례가 전국적으로 확산되고 있다. 주로 단기 임대 수요자를 노리며, 상대적으로 값싼 가격을 제시해 선입금 등을 받고 잠적하는 수법을 사용한다. 피해자들은 사기범들이 대포폰과 대포통장을 사용해 신원 파악이 어렵고, 피해 금액이 소액이라 신고를 꺼리는 경향이 있다고 호소한다.</t>
+          <t>페이퍼컴퍼니 Y법인이 유치권이 설정된 리조트 호실을 전세 및 단기 월세로 계약하며 다수의 임차인에게 보증금 피해를 입혔습니다. Y법인의 실질적 경영주 K씨는 공무상표시무효 혐의로 고발되어 수사가 진행 중이며, 피해자들은 보증금을 돌려받지 못하고 '폭탄돌리기'가 이어지고 있습니다. 경기도와 인천에도 유사한 부동산이 상당수 있어 추가 피해 발생 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 대포폰과 대포통장을 사용하며 신원을 수시로 바꾸는 개인 사기범으로, 특정 및 자력 확보가 매우 어려움 (적합 조건 1, 2 미충족). 개별 피해 금액이 소액이라 소송 실익이 낮음 (적합 조건 4 미충족). 전국적으로 유사 피해가 잇따라 집단적 피해는 발생하고 있으나(적합 조건 3 충족), 상대방 특정의 어려움이 소송금융 투자에 큰 장애물임.</t>
+          <t>페이퍼컴퍼니 Y법인이 유치권 및 점유이전금지 가처분된 부동산에 전세 계약을 체결하고 공시서를 훼손하는 등 상대방 책임이 명확합니다. (적합 조건 1) 30여개 호실에 대한 전세 계약으로 다수의 피해자가 발생했으며, 유사 사례가 추가될 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 3) 보증금 3천만원의 전세 계약이 30여개 호실에서 이루어져 피해 규모가 수억 원 이상으로 큽니다. (적합 조건 4) 법원 판결, 가처분 공문서, K씨에 대한 수사 등 객관적 증거 확보가 용이하며 (적합 조건 5), K씨의 공무상표시무효 혐의에 대한 수사가 진행 중입니다. (적합 조건 6) 다만, Y법인이 자본금 100만원의 페이퍼컴퍼니로 상대방의 자력이 부족할 수 있다는 점은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 9억 원 이상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>30명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>가짜 명함·매물사진까지 AI로…월세사기 더 교묘해졌다</t>
+          <t>‘페이퍼컴퍼니’ 전세사기 주의보… ‘최우선 순위 변제’도 불투명</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021170?ref=naver</t>
+          <t>https://www.kyeongin.com/article/1760589</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:27.011907+00:00</t>
+          <t>2026-03-20 12:22:59.738204+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>50대 남성 A 씨</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 확대, 피의자 3명 입건</t>
+          <t>형사 재판 1심 징역 5년 선고 및 2명에 대한 4억 원 배상 명령. 나머지 피해자들의 민사 소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>전주 지역에서 대규모 전세사기 의혹이 불거져 경찰이 수사를 확대하고 있다. 선순위 보증금을 속여 전세금을 돌려주지 않은 혐의로 피의자 3명이 입건되었으며, 현재까지 14명의 피해자가 수억 원의 보증금을 돌려받지 못하고 있다. 경찰은 피해 규모가 더욱 커질 것으로 보고 있다.</t>
+          <t>50대 남성 A 씨가 무자본 방식으로 빌라를 지어 12건의 임대차 계약으로 11억 원의 보증금을 가로챈 혐의로 징역 5년을 선고받았습니다. 법원은 피해자 2명에게 4억 원의 배상 명령을 내렸으나, 나머지 피해자들에 대한 민사적 구제는 별도로 진행되어야 합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>경찰이 피의자 3명을 사기 혐의로 입건하여 상대방 책임이 비교적 명확하며(적합 조건 1), 현재까지 14명의 피해자가 발생하고 피해 규모가 수억 원에 달하며 증가할 것으로 예상되어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 또한 경찰 수사가 확대되고 있어 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 12건의 임대차 계약으로 11억 원 규모의 집단적 피해가 발생했습니다(적합 조건 3, 4). 형사 절차가 진행되어 증거 확보도 용이합니다(적합 조건 5, 6). 다만, '무자본' 전세사기라는 점에서 피고의 자력 부족 가능성이 높아 실제 배상금 회수에 어려움이 예상되어 투자 적합도가 중급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>최소 14명, 증가 예상</t>
+          <t>최소 12명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>경찰, ‘전주 전세사기 의혹’ 수사 확대…피해 신고 증가</t>
+          <t>무자본 전세사기 50대, 징역 5년 선고</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510910&amp;ref=A</t>
+          <t>https://news.knn.co.kr/news/article/185199</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:37.868023+00:00</t>
+          <t>2026-03-19 00:26:42.577724+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 특별법에 따른 지원 절차 및 추가 입법 추진 중</t>
+          <t>전국적으로 유사 피해 신고 잇따름</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>김주영 의원이 전세사기 피해자에 대한 취득세 감면 등 지원책 2년 연장을 추진한다는 내용의 기사입니다. 이는 '전세사기피해자 지원 및 주거안정에 관한 특별법'에 따른 것으로, 전세사기 피해가 광범위하게 발생하고 있음을 보여줍니다.</t>
+          <t>생성형 AI를 활용해 가짜 부동산 명함과 매물 사진을 만들어 월세 사기를 치는 사례가 전국적으로 확산되고 있다. 주로 단기 임대 수요자를 노리며, 상대적으로 값싼 가격을 제시해 선입금 등을 받고 잠적하는 수법을 사용한다. 피해자들은 사기범들이 대포폰과 대포통장을 사용해 신원 파악이 어렵고, 피해 금액이 소액이라 신고를 꺼리는 경향이 있다고 호소한다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), '전세사기피해자 지원 및 주거안정에 관한 특별법'이 제정되어 공적 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융 투자 적합도가 높습니다. 기사 자체에서는 특정 소송의 상대방이 명시되지 않았으나, 전세사기 사건의 특성상 상대방의 책임이 명확한 경우가 많습니다.</t>
+          <t>상대방이 대포폰과 대포통장을 사용하며 신원을 수시로 바꾸는 개인 사기범으로, 특정 및 자력 확보가 매우 어려움 (적합 조건 1, 2 미충족). 개별 피해 금액이 소액이라 소송 실익이 낮음 (적합 조건 4 미충족). 전국적으로 유사 피해가 잇따라 집단적 피해는 발생하고 있으나(적합 조건 3 충족), 상대방 특정의 어려움이 소송금융 투자에 큰 장애물임.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>김주영, 전세사기 피해 시 취득세 감면 2년 연장 추진</t>
+          <t>가짜 명함·매물사진까지 AI로…월세사기 더 교묘해졌다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57540</t>
+          <t>https://www.sedaily.com/article/20021170?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:09.572013+00:00</t>
+          <t>2026-03-18 12:23:27.011907+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>은행권의 피해자 구제 노력 및 전세사기 피해자 특별법 등 관련 절차 진행 중</t>
+          <t>경찰 수사 확대, 피의자 3명 입건</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>은행들이 전세사기 피해자 구제를 위해 경매 배당금을 자발적으로 양보하기로 했다. 이는 선순위 채권자인 은행의 몫을 줄여 피해 임차인에게 더 많은 돈이 돌아가도록 하는 조치다. 본 기사는 은행의 구제 노력을 다루지만, 전세사기 피해의 심각성과 광범위한 피해자 발생을 시사하며, 사기 가해자에 대한 소송금융 기회를 간접적으로 보여줍니다.</t>
+          <t>전주 지역에서 대규모 전세사기 의혹이 불거져 경찰이 수사를 확대하고 있다. 선순위 보증금을 속여 전세금을 돌려주지 않은 혐의로 피의자 3명이 입건되었으며, 현재까지 14명의 피해자가 수억 원의 보증금을 돌려받지 못하고 있다. 경찰은 피해 규모가 더욱 커질 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수 존재하며(적합 조건 3), 피해 규모가 크고 사회적 관심이 높음(적합 조건 4). 사기 가해자의 책임이 명확하고(적합 조건 1), 관련 공적 절차(수사, 구제책 등)가 진행 중임(적합 조건 6). 다만, 직접적인 소송 상대방(사기 가해자)의 자력 확보가 어려울 수 있다는 점은 투자 리스크 요인으로 고려해야 합니다.</t>
+          <t>경찰이 피의자 3명을 사기 혐의로 입건하여 상대방 책임이 비교적 명확하며(적합 조건 1), 현재까지 14명의 피해자가 발생하고 피해 규모가 수억 원에 달하며 증가할 것으로 예상되어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 또한 경찰 수사가 확대되고 있어 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 14명, 증가 예상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>은행권, 전세사기 피해자에 배당 몫 양보…경매 회수액 스스로 낮춘다</t>
+          <t>경찰, ‘전주 전세사기 의혹’ 수사 확대…피해 신고 증가</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=502326</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510910&amp;ref=A</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-13 12:22:22.785058+00:00</t>
+          <t>2026-03-17 12:32:37.868023+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울시 월세 지원 프로그램 진행 중</t>
+          <t>전세사기피해자 지원 특별법에 따른 지원 절차 및 추가 입법 추진 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>서울시가 무주택 청년 1인 가구, 전세사기 피해자, 신혼부부 등 총 1만 3천 명에게 월세 20만 원을 지원합니다. 특히 전세사기 피해자 500명에게도 지원이 예정되어 있어 주거 불안정 해소를 돕는 정책입니다.</t>
+          <t>김주영 의원이 전세사기 피해자에 대한 취득세 감면 등 지원책 2년 연장을 추진한다는 내용의 기사입니다. 이는 '전세사기피해자 지원 및 주거안정에 관한 특별법'에 따른 것으로, 전세사기 피해가 광범위하게 발생하고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 서울시의 월세 지원 정책에 대한 것으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 소송 기회를 다루고 있지 않습니다. 비록 '전세사기 피해자 500명'이 언급되어 집단적 피해 가능성은 있으나, 소송 상대방이 특정되지 않고 소송 진행 단계나 증거 확보에 대한 정보가 없어 소송금융 투자 적합도가 낮습니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), '전세사기피해자 지원 및 주거안정에 관한 특별법'이 제정되어 공적 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융 투자 적합도가 높습니다. 기사 자체에서는 특정 소송의 상대방이 명시되지 않았으나, 전세사기 사건의 특성상 상대방의 책임이 명확한 경우가 많습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>500명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>서울 사는 청년·신혼부부, 월세 20만원 지원받는다</t>
+          <t>김주영, 전세사기 피해 시 취득세 감면 2년 연장 추진</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295818?division=NAVER</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57540</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:33.343982+00:00</t>
+          <t>2026-03-17 00:29:09.572013+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>국토교통부 피해자 결정, 전주시 주거비 및 긴급생계비 지원</t>
+          <t>은행권의 피해자 구제 노력 및 전세사기 피해자 특별법 등 관련 절차 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>전주시가 전세사기 피해 임차인들을 위해 주거비 지원을 확대하고 긴급생계비를 신설했습니다. 지원 대상은 국토교통부가 결정한 전세사기 피해자로, 전북도에 피해 접수를 마친 전주시민에 한합니다. 이는 전세사기 피해자들의 경제적 어려움을 덜어주기 위한 지자체의 적극적인 조치입니다.</t>
+          <t>은행들이 전세사기 피해자 구제를 위해 경매 배당금을 자발적으로 양보하기로 했다. 이는 선순위 채권자인 은행의 몫을 줄여 피해 임차인에게 더 많은 돈이 돌아가도록 하는 조치다. 본 기사는 은행의 구제 노력을 다루지만, 전세사기 피해의 심각성과 광범위한 피해자 발생을 시사하며, 사기 가해자에 대한 소송금융 기회를 간접적으로 보여줍니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 임차인에게 막대한 피해를 입히는 집단적 피해 사건으로(집단적 피해, 피해 규모 큼), 사기범의 책임이 명확합니다(상대방 책임 명확). 국토교통부의 피해자 결정 및 전주시의 지원 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>전세사기 피해자가 다수 존재하며(적합 조건 3), 피해 규모가 크고 사회적 관심이 높음(적합 조건 4). 사기 가해자의 책임이 명확하고(적합 조건 1), 관련 공적 절차(수사, 구제책 등)가 진행 중임(적합 조건 6). 다만, 직접적인 소송 상대방(사기 가해자)의 자력 확보가 어려울 수 있다는 점은 투자 리스크 요인으로 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>전주시, 전세사기 피해 임차인 주거비 지원 확대… 긴급생계비 신설</t>
+          <t>은행권, 전세사기 피해자에 배당 몫 양보…경매 회수액 스스로 낮춘다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381925</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=502326</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-07 00:16:10.131522+00:00</t>
+          <t>2026-03-13 12:22:22.785058+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>서울시 월세 지원 프로그램 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>서울시가 무주택 청년 1인 가구, 전세사기 피해자, 신혼부부 등 총 1만 3천 명에게 월세 20만 원을 지원합니다. 특히 전세사기 피해자 500명에게도 지원이 예정되어 있어 주거 불안정 해소를 돕는 정책입니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>이 기사는 서울시의 월세 지원 정책에 대한 것으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 소송 기회를 다루고 있지 않습니다. 비록 '전세사기 피해자 500명'이 언급되어 집단적 피해 가능성은 있으나, 소송 상대방이 특정되지 않고 소송 진행 단계나 증거 확보에 대한 정보가 없어 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>500명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>서울 사는 청년·신혼부부, 월세 20만원 지원받는다</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000295818?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:16:33.343982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>부동산 사기</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>국토교통부 피해자 결정, 전주시 주거비 및 긴급생계비 지원</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>전주시가 전세사기 피해 임차인들을 위해 주거비 지원을 확대하고 긴급생계비를 신설했습니다. 지원 대상은 국토교통부가 결정한 전세사기 피해자로, 전북도에 피해 접수를 마친 전주시민에 한합니다. 이는 전세사기 피해자들의 경제적 어려움을 덜어주기 위한 지자체의 적극적인 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>전세사기는 다수의 임차인에게 막대한 피해를 입히는 집단적 피해 사건으로(집단적 피해, 피해 규모 큼), 사기범의 책임이 명확합니다(상대방 책임 명확). 국토교통부의 피해자 결정 및 전주시의 지원 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>전주시, 전세사기 피해 임차인 주거비 지원 확대… 긴급생계비 신설</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381925</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:16:10.131522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>부동산 사기</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
         <is>
           <t>전세사기 피해자 구제를 위한 정부 정책 논의 및 도입 추진 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>더불어민주당이 전세사기 피해자들을 위한 '최소보장제'와 '선지급 후정산' 제도를 도입할 예정입니다. 경·공매가 끝난 피해자들에게도 소급 적용될 예정이며, 이는 전세사기 피해가 광범위하게 발생하고 있음을 시사합니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>전세사기 피해자들이 다수 발생하여 집단적 피해이며, 피해 규모가 크다는 점에서 소송금융 적합 조건에 부합합니다. 또한, 정부 차원에서 피해자 구제 제도를 논의 중인 공적 절차가 진행되고 있습니다. 다만, 기사 내용만으로는 소송금융 투자에 적합한 특정 대기업이나 자력 있는 기관 피고가 명확히 특정되지 않아 개별 사기범을 상대로 한 소송은 회수 가능성 측면에서 불확실성이 있습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>與 “전세사기 막기 위한 ‘최소보장제’ ‘선지급 후정산’ 도입”</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/policy/politics/assembly/2026/02/26/CYFJL3QGCJCOXCYNQTQ37ER46E/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-02-26 12:21:36.685288+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>