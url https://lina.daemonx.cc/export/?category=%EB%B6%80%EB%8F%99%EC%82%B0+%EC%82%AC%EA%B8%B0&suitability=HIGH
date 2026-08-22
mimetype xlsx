--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
-    <col width="39" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,446 +533,518 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>60대 총책</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국토교통부 전세 사기 피해지원위원회 인정, 전북도 주거비 등 지원 진행 중</t>
+          <t>깡통빌라 사기 총책 징역 12년 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전북도에서 전세 사기 피해를 입은 570가구가 국토교통부로부터 피해 인정을 받았으며, 총 피해 금액은 약 336억 원에 달한다. 전북도는 이들 피해 가구를 대상으로 주거비, 이사비, 주택 보수 비용 등 총 6억 원 규모의 '3대 지원 패키지'를 확대 운영하며, 전세 사기 예방 캠페인도 진행 중이다.</t>
+          <t>인천지법에서 깡통빌라를 이용해 100여 명의 피해자로부터 80억원대 대출금을 가로챈 60대 사기 총책에게 징역 12년이 선고되었다. 이는 전세난 속 보증금 사기의 심각성을 보여주는 사례로, HUG의 대위변제 규모가 올해만 4,000억원에 달하는 등 사회적 문제가 되고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>전세 사기 피해가 570가구, 피해 금액 336억 원으로 집단적 피해 규모가 크고(집단적 피해, 피해 규모 큼), 국토교통부 피해지원위원회로부터 공식 인정되어 증거 확보가 용이하며(증거가 있거나 확보 가능함), 전북도 차원의 지원 대책이 진행 중인 점(공적 절차 진행 중)이 소송금융 투자에 적합하다. 다만, 소송 상대방의 자력이 불분명한 점은 고려해야 한다.</t>
+          <t>60대 총책이 깡통빌라 사기로 100여 차례에 걸쳐 80억원대 대출금을 가로챈 혐의로 징역 12년을 선고받아 상대방 책임이 명확하고(적합 조건 1, 5), 피해자 수가 100명 이상으로 집단적 피해이며(적합 조건 3), 피해 규모가 80억원대로 매우 크다(적합 조건 4). 형사 판결이 이미 선고되어 증거 확보가 용이하다(적합 조건 5). 다만, 피고인의 자력은 제한적일 수 있으나, 전세사기 피해 구제에 대한 사회적 관심과 HUG의 대위변제 규모를 고려할 때 추가적인 법적 구제 방안 모색 가능성이 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 336억 원</t>
+          <t>80억원대</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>570가구</t>
+          <t>100여 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>전북, 전세 사기 피해 400가구에 주거비 6억 지원</t>
+          <t>[단독] 전세난 속 '보증금' 공포... HUG 대위변제 올해만 4,000억원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>lawtv.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260329/133632316/2</t>
+          <t>https://www.lawtv.kr/news/articleView.html?idxno=60532</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:01.342655+00:00</t>
+          <t>2026-08-09 07:00:37.231895+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Y법인의 질적인 경영주 K씨에 대한 공무상표시무효 혐의 수사 진행 중</t>
+          <t>국토교통부 전세 사기 피해지원위원회 인정, 전북도 주거비 등 지원 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>페이퍼컴퍼니 Y법인이 유치권이 설정된 리조트 호실을 전세 및 단기 월세로 계약하며 다수의 임차인에게 보증금 피해를 입혔습니다. Y법인의 실질적 경영주 K씨는 공무상표시무효 혐의로 고발되어 수사가 진행 중이며, 피해자들은 보증금을 돌려받지 못하고 '폭탄돌리기'가 이어지고 있습니다. 경기도와 인천에도 유사한 부동산이 상당수 있어 추가 피해 발생 우려가 있습니다.</t>
+          <t>전북도에서 전세 사기 피해를 입은 570가구가 국토교통부로부터 피해 인정을 받았으며, 총 피해 금액은 약 336억 원에 달한다. 전북도는 이들 피해 가구를 대상으로 주거비, 이사비, 주택 보수 비용 등 총 6억 원 규모의 '3대 지원 패키지'를 확대 운영하며, 전세 사기 예방 캠페인도 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>페이퍼컴퍼니 Y법인이 유치권 및 점유이전금지 가처분된 부동산에 전세 계약을 체결하고 공시서를 훼손하는 등 상대방 책임이 명확합니다. (적합 조건 1) 30여개 호실에 대한 전세 계약으로 다수의 피해자가 발생했으며, 유사 사례가 추가될 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 3) 보증금 3천만원의 전세 계약이 30여개 호실에서 이루어져 피해 규모가 수억 원 이상으로 큽니다. (적합 조건 4) 법원 판결, 가처분 공문서, K씨에 대한 수사 등 객관적 증거 확보가 용이하며 (적합 조건 5), K씨의 공무상표시무효 혐의에 대한 수사가 진행 중입니다. (적합 조건 6) 다만, Y법인이 자본금 100만원의 페이퍼컴퍼니로 상대방의 자력이 부족할 수 있다는 점은 리스크 요인입니다.</t>
+          <t>전세 사기 피해가 570가구, 피해 금액 336억 원으로 집단적 피해 규모가 크고(집단적 피해, 피해 규모 큼), 국토교통부 피해지원위원회로부터 공식 인정되어 증거 확보가 용이하며(증거가 있거나 확보 가능함), 전북도 차원의 지원 대책이 진행 중인 점(공적 절차 진행 중)이 소송금융 투자에 적합하다. 다만, 소송 상대방의 자력이 불분명한 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최소 9억 원 이상</t>
+          <t>약 336억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>30명 이상</t>
+          <t>570가구</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘페이퍼컴퍼니’ 전세사기 주의보… ‘최우선 순위 변제’도 불투명</t>
+          <t>전북, 전세 사기 피해 400가구에 주거비 6억 지원</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760589</t>
+          <t>https://www.donga.com/news/Society/article/all/20260329/133632316/2</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 12:22:59.738204+00:00</t>
+          <t>2026-03-30 00:21:01.342655+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Y법인</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 확대, 피의자 3명 입건</t>
+          <t>Y법인의 질적인 경영주 K씨에 대한 공무상표시무효 혐의 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전주 지역에서 대규모 전세사기 의혹이 불거져 경찰이 수사를 확대하고 있다. 선순위 보증금을 속여 전세금을 돌려주지 않은 혐의로 피의자 3명이 입건되었으며, 현재까지 14명의 피해자가 수억 원의 보증금을 돌려받지 못하고 있다. 경찰은 피해 규모가 더욱 커질 것으로 보고 있다.</t>
+          <t>페이퍼컴퍼니 Y법인이 유치권이 설정된 리조트 호실을 전세 및 단기 월세로 계약하며 다수의 임차인에게 보증금 피해를 입혔습니다. Y법인의 실질적 경영주 K씨는 공무상표시무효 혐의로 고발되어 수사가 진행 중이며, 피해자들은 보증금을 돌려받지 못하고 '폭탄돌리기'가 이어지고 있습니다. 경기도와 인천에도 유사한 부동산이 상당수 있어 추가 피해 발생 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>경찰이 피의자 3명을 사기 혐의로 입건하여 상대방 책임이 비교적 명확하며(적합 조건 1), 현재까지 14명의 피해자가 발생하고 피해 규모가 수억 원에 달하며 증가할 것으로 예상되어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 또한 경찰 수사가 확대되고 있어 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
+          <t>페이퍼컴퍼니 Y법인이 유치권 및 점유이전금지 가처분된 부동산에 전세 계약을 체결하고 공시서를 훼손하는 등 상대방 책임이 명확합니다. (적합 조건 1) 30여개 호실에 대한 전세 계약으로 다수의 피해자가 발생했으며, 유사 사례가 추가될 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 3) 보증금 3천만원의 전세 계약이 30여개 호실에서 이루어져 피해 규모가 수억 원 이상으로 큽니다. (적합 조건 4) 법원 판결, 가처분 공문서, K씨에 대한 수사 등 객관적 증거 확보가 용이하며 (적합 조건 5), K씨의 공무상표시무효 혐의에 대한 수사가 진행 중입니다. (적합 조건 6) 다만, Y법인이 자본금 100만원의 페이퍼컴퍼니로 상대방의 자력이 부족할 수 있다는 점은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>최소 9억 원 이상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>최소 14명, 증가 예상</t>
+          <t>30명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>경찰, ‘전주 전세사기 의혹’ 수사 확대…피해 신고 증가</t>
+          <t>‘페이퍼컴퍼니’ 전세사기 주의보… ‘최우선 순위 변제’도 불투명</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510910&amp;ref=A</t>
+          <t>https://www.kyeongin.com/article/1760589</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:37.868023+00:00</t>
+          <t>2026-03-20 12:22:59.738204+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 특별법에 따른 지원 절차 및 추가 입법 추진 중</t>
+          <t>경찰 수사 확대, 피의자 3명 입건</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>김주영 의원이 전세사기 피해자에 대한 취득세 감면 등 지원책 2년 연장을 추진한다는 내용의 기사입니다. 이는 '전세사기피해자 지원 및 주거안정에 관한 특별법'에 따른 것으로, 전세사기 피해가 광범위하게 발생하고 있음을 보여줍니다.</t>
+          <t>전주 지역에서 대규모 전세사기 의혹이 불거져 경찰이 수사를 확대하고 있다. 선순위 보증금을 속여 전세금을 돌려주지 않은 혐의로 피의자 3명이 입건되었으며, 현재까지 14명의 피해자가 수억 원의 보증금을 돌려받지 못하고 있다. 경찰은 피해 규모가 더욱 커질 것으로 보고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), '전세사기피해자 지원 및 주거안정에 관한 특별법'이 제정되어 공적 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융 투자 적합도가 높습니다. 기사 자체에서는 특정 소송의 상대방이 명시되지 않았으나, 전세사기 사건의 특성상 상대방의 책임이 명확한 경우가 많습니다.</t>
+          <t>경찰이 피의자 3명을 사기 혐의로 입건하여 상대방 책임이 비교적 명확하며(적합 조건 1), 현재까지 14명의 피해자가 발생하고 피해 규모가 수억 원에 달하며 증가할 것으로 예상되어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 또한 경찰 수사가 확대되고 있어 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 14명, 증가 예상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>김주영, 전세사기 피해 시 취득세 감면 2년 연장 추진</t>
+          <t>경찰, ‘전주 전세사기 의혹’ 수사 확대…피해 신고 증가</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57540</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510910&amp;ref=A</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:09.572013+00:00</t>
+          <t>2026-03-17 12:32:37.868023+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>은행권의 피해자 구제 노력 및 전세사기 피해자 특별법 등 관련 절차 진행 중</t>
+          <t>전세사기피해자 지원 특별법에 따른 지원 절차 및 추가 입법 추진 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>은행들이 전세사기 피해자 구제를 위해 경매 배당금을 자발적으로 양보하기로 했다. 이는 선순위 채권자인 은행의 몫을 줄여 피해 임차인에게 더 많은 돈이 돌아가도록 하는 조치다. 본 기사는 은행의 구제 노력을 다루지만, 전세사기 피해의 심각성과 광범위한 피해자 발생을 시사하며, 사기 가해자에 대한 소송금융 기회를 간접적으로 보여줍니다.</t>
+          <t>김주영 의원이 전세사기 피해자에 대한 취득세 감면 등 지원책 2년 연장을 추진한다는 내용의 기사입니다. 이는 '전세사기피해자 지원 및 주거안정에 관한 특별법'에 따른 것으로, 전세사기 피해가 광범위하게 발생하고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수 존재하며(적합 조건 3), 피해 규모가 크고 사회적 관심이 높음(적합 조건 4). 사기 가해자의 책임이 명확하고(적합 조건 1), 관련 공적 절차(수사, 구제책 등)가 진행 중임(적합 조건 6). 다만, 직접적인 소송 상대방(사기 가해자)의 자력 확보가 어려울 수 있다는 점은 투자 리스크 요인으로 고려해야 합니다.</t>
+          <t>전세사기 피해는 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), '전세사기피해자 지원 및 주거안정에 관한 특별법'이 제정되어 공적 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융 투자 적합도가 높습니다. 기사 자체에서는 특정 소송의 상대방이 명시되지 않았으나, 전세사기 사건의 특성상 상대방의 책임이 명확한 경우가 많습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>은행권, 전세사기 피해자에 배당 몫 양보…경매 회수액 스스로 낮춘다</t>
+          <t>김주영, 전세사기 피해 시 취득세 감면 2년 연장 추진</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=502326</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57540</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 12:22:22.785058+00:00</t>
+          <t>2026-03-17 00:29:09.572013+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
+          <t>은행권의 피해자 구제 노력 및 전세사기 피해자 특별법 등 관련 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>은행들이 전세사기 피해자 구제를 위해 경매 배당금을 자발적으로 양보하기로 했다. 이는 선순위 채권자인 은행의 몫을 줄여 피해 임차인에게 더 많은 돈이 돌아가도록 하는 조치다. 본 기사는 은행의 구제 노력을 다루지만, 전세사기 피해의 심각성과 광범위한 피해자 발생을 시사하며, 사기 가해자에 대한 소송금융 기회를 간접적으로 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>전세사기 피해자가 다수 존재하며(적합 조건 3), 피해 규모가 크고 사회적 관심이 높음(적합 조건 4). 사기 가해자의 책임이 명확하고(적합 조건 1), 관련 공적 절차(수사, 구제책 등)가 진행 중임(적합 조건 6). 다만, 직접적인 소송 상대방(사기 가해자)의 자력 확보가 어려울 수 있다는 점은 투자 리스크 요인으로 고려해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>은행권, 전세사기 피해자에 배당 몫 양보…경매 회수액 스스로 낮춘다</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>joongangenews.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=502326</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:22:22.785058+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>부동산 사기</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
           <t>국토교통부 피해자 결정, 전주시 주거비 및 긴급생계비 지원</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>전주시가 전세사기 피해 임차인들을 위해 주거비 지원을 확대하고 긴급생계비를 신설했습니다. 지원 대상은 국토교통부가 결정한 전세사기 피해자로, 전북도에 피해 접수를 마친 전주시민에 한합니다. 이는 전세사기 피해자들의 경제적 어려움을 덜어주기 위한 지자체의 적극적인 조치입니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>전세사기는 다수의 임차인에게 막대한 피해를 입히는 집단적 피해 사건으로(집단적 피해, 피해 규모 큼), 사기범의 책임이 명확합니다(상대방 책임 명확). 국토교통부의 피해자 결정 및 전주시의 지원 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>전주시, 전세사기 피해 임차인 주거비 지원 확대… 긴급생계비 신설</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3381925</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-07 00:16:10.131522+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>