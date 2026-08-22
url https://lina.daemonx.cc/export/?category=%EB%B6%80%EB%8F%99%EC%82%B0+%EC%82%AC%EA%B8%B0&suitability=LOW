--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="22" customWidth="1" min="5" max="5"/>
+    <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="34" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -534,297 +534,365 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>전주지역에서 가짜분양권 사기 피해 발생 및 주의 당부</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 취약계층과 중소기업, 여성 피해자 등 법률 대응력이 취약한 주체를 대상으로 한 법률지원 체계가 무료 지원에서 분쟁보험까지 확대될 예정임을 다룹니다. 특히 전세사기 피해자들을 대상으로 무료 법률상담과 소송대리 등을 지원해 온 내용을 언급하며, 2025년 7월 기준 누적 지원액이 있음을 밝히고 있습니다.</t>
+          <t>전주지역에서 위조된 분양계약서와 신분증을 이용한 가짜 분양권 사기 피해가 발생하고 있어 시민들의 주의가 요구됩니다. 사기범들은 시세보다 저렴한 가격으로 매수 희망자를 유인하여 가계약금을 편취한 뒤 잠적하는 수법을 사용합니다. 등기부등본이 없어 실제 분양권자 확인이 어렵고, 공인중개사까지 피해를 입을 수 있어 신중한 거래가 필요합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 취약계층 및 전세사기 피해자 등을 위한 법률지원 체계의 전환과 확대에 대한 내용으로, 특정 소송 사건이나 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 투자할 만한 신규 사건을 발굴하기 어렵습니다.</t>
+          <t>상대방(사기범)의 자력 부족 및 특정의 어려움이 가장 큰 문제로, 소송을 통한 실질적인 배상 가능성이 낮습니다. 피해 규모가 개별적으로 크지 않을 가능성이 높고, 현재 공적 절차 진행 여부도 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법률지원 체계 전환, '무료지원'에서 '분쟁보험'까지 확대</t>
+          <t>전주지역 가짜분양권 사기 각별히 주의해야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90007</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=443013</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:35.105636+00:00</t>
+          <t>2026-07-11 07:00:14.085399+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정부와 여당이 중동 사태로 인한 고유가·고환율·고물가 '삼중고'에 대응하고 전세사기 피해자, 소상공인 등 취약계층을 지원하기 위한 추가경정예산(추경)안 처리에 속도를 내고 있습니다. 특히 이번 추경안에는 전세사기 피해지원 예산이 포함되어, 경·공매 배당 등으로 회복한 피해금액이 임차보증금의 3분의 1에 못 미칠 경우 차액을 보전하는 내용이 골자입니다. 여야는 추경안 처리 시점을 두고 신경전을 벌이고 있습니다.</t>
+          <t>이 기사는 취약계층과 중소기업, 여성 피해자 등 법률 대응력이 취약한 주체를 대상으로 한 법률지원 체계가 무료 지원에서 분쟁보험까지 확대될 예정임을 다룹니다. 특히 전세사기 피해자들을 대상으로 무료 법률상담과 소송대리 등을 지원해 온 내용을 언급하며, 2025년 7월 기준 누적 지원액이 있음을 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해자 지원을 위한 정부의 추가경정예산 편성 및 처리 과정을 다루고 있습니다. 이는 소송금융이 투자할 수 있는 특정 소송 사건이나 명확한 피고를 제시하는 것이 아니라, 기존 피해에 대한 정부의 정책적 대응에 해당합니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
+          <t>이 기사는 취약계층 및 전세사기 피해자 등을 위한 법률지원 체계의 전환과 확대에 대한 내용으로, 특정 소송 사건이나 투자 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 투자할 만한 신규 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>전쟁 추경 속도전… 與 “4월 9일 처리”</t>
+          <t>법률지원 체계 전환, '무료지원'에서 '분쟁보험'까지 확대</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330516278?OutUrl=naver</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90007</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 12:26:46.856650+00:00</t>
+          <t>2026-04-06 00:18:35.105636+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전국적으로 유사 피해 신고 잇따름</t>
+          <t>추경안 국회 심사 및 피해지원금 의결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>생성형 AI를 활용해 가짜 부동산 명함과 매물 사진을 만들어 월세 사기를 치는 사례가 전국적으로 확산되고 있다. 주로 단기 임대 수요자를 노리며, 상대적으로 값싼 가격을 제시해 선입금 등을 받고 잠적하는 수법을 사용한다. 피해자들은 사기범들이 대포폰과 대포통장을 사용해 신원 파악이 어렵고, 피해 금액이 소액이라 신고를 꺼리는 경향이 있다고 호소한다.</t>
+          <t>정부와 여당이 중동 사태로 인한 고유가·고환율·고물가 '삼중고'에 대응하고 전세사기 피해자, 소상공인 등 취약계층을 지원하기 위한 추가경정예산(추경)안 처리에 속도를 내고 있습니다. 특히 이번 추경안에는 전세사기 피해지원 예산이 포함되어, 경·공매 배당 등으로 회복한 피해금액이 임차보증금의 3분의 1에 못 미칠 경우 차액을 보전하는 내용이 골자입니다. 여야는 추경안 처리 시점을 두고 신경전을 벌이고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 대포폰과 대포통장을 사용하며 신원을 수시로 바꾸는 개인 사기범으로, 특정 및 자력 확보가 매우 어려움 (적합 조건 1, 2 미충족). 개별 피해 금액이 소액이라 소송 실익이 낮음 (적합 조건 4 미충족). 전국적으로 유사 피해가 잇따라 집단적 피해는 발생하고 있으나(적합 조건 3 충족), 상대방 특정의 어려움이 소송금융 투자에 큰 장애물임.</t>
+          <t>이 기사는 전세사기 피해자 지원을 위한 정부의 추가경정예산 편성 및 처리 과정을 다루고 있습니다. 이는 소송금융이 투자할 수 있는 특정 소송 사건이나 명확한 피고를 제시하는 것이 아니라, 기존 피해에 대한 정부의 정책적 대응에 해당합니다. 따라서 소송금융 투자 대상으로서의 직접적인 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>가짜 명함·매물사진까지 AI로…월세사기 더 교묘해졌다</t>
+          <t>전쟁 추경 속도전… 與 “4월 9일 처리”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021170?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260330516278?OutUrl=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:27.011907+00:00</t>
+          <t>2026-03-30 12:26:46.856650+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산 사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>전국적으로 유사 피해 신고 잇따름</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>생성형 AI를 활용해 가짜 부동산 명함과 매물 사진을 만들어 월세 사기를 치는 사례가 전국적으로 확산되고 있다. 주로 단기 임대 수요자를 노리며, 상대적으로 값싼 가격을 제시해 선입금 등을 받고 잠적하는 수법을 사용한다. 피해자들은 사기범들이 대포폰과 대포통장을 사용해 신원 파악이 어렵고, 피해 금액이 소액이라 신고를 꺼리는 경향이 있다고 호소한다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방이 대포폰과 대포통장을 사용하며 신원을 수시로 바꾸는 개인 사기범으로, 특정 및 자력 확보가 매우 어려움 (적합 조건 1, 2 미충족). 개별 피해 금액이 소액이라 소송 실익이 낮음 (적합 조건 4 미충족). 전국적으로 유사 피해가 잇따라 집단적 피해는 발생하고 있으나(적합 조건 3 충족), 상대방 특정의 어려움이 소송금융 투자에 큰 장애물임.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>가짜 명함·매물사진까지 AI로…월세사기 더 교묘해졌다</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20021170?ref=naver</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:23:27.011907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>부동산 사기</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>서울시 월세 지원 프로그램 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>서울시가 무주택 청년 1인 가구, 전세사기 피해자, 신혼부부 등 총 1만 3천 명에게 월세 20만 원을 지원합니다. 특히 전세사기 피해자 500명에게도 지원이 예정되어 있어 주거 불안정 해소를 돕는 정책입니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>이 기사는 서울시의 월세 지원 정책에 대한 것으로, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 소송 기회를 다루고 있지 않습니다. 비록 '전세사기 피해자 500명'이 언급되어 집단적 피해 가능성은 있으나, 소송 상대방이 특정되지 않고 소송 진행 단계나 증거 확보에 대한 정보가 없어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>500명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>서울 사는 청년·신혼부부, 월세 20만원 지원받는다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000295818?division=NAVER</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-08 12:16:33.343982+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>