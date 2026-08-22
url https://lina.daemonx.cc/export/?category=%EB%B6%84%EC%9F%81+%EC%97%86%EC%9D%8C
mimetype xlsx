--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="37" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,513 +538,573 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>북한 노동신문이 김정은 총비서의 시정연설 내용을 전하며 사법절차 단축 및 경찰제 신설 등 북한 내부의 사법제도 개편을 보도했습니다. 통일연구원은 절차 단축은 긍정적이나 수사권 집중과 정보기능 강화에 우려를 표했습니다. 본 기사는 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 분쟁을 다루고 있지 않습니다.</t>
+          <t>이용철 방위사업청장은 뉴스1과의 인터뷰에서 K-방산의 비약적인 성장과 현재의 위상을 설명했습니다. 그는 K-방산이 직면한 시장 블록화, 산업 패키지화 등의 도전 요인에 대응하기 위한 전략과 조직 혁신 구상을 밝혔습니다. 특히 캐나다 잠수함 사업 수주를 위해 '세일즈맨'으로서 총력을 다하겠다는 의지를 표명했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사는 북한의 사법제도 개편에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>제공된 기사는 K-방산의 현황과 미래 전략에 대한 방위사업청장의 인터뷰로, 특정 사건이나 분쟁, 피해 사실이 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않으며, 소송의 대상이 될 만한 책임 주체나 피해자가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>北, 사법절차 단축·경찰제 신설…'권리 개선' 내세운 통제 재편</t>
+          <t>이용철 방사청장  K-방산의 힘은 신뢰와 기술…대도약 위해 총력</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/nk/politics-diplomacy/6125361</t>
+          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6175790</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:28:13.139630+00:00</t>
+          <t>2026-06-15 07:57:48.645777+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>안산시가 선부중학교, 안산시체육회와 학교시설 개방 활성화를 위한 실무 협약을 체결하고 풋살장 준공식을 진행했습니다. 이번 협약을 통해 선부중학교는 체육관과 운동장까지 개방 범위를 확대하며, 안산시는 인센티브 및 사고 손해배상 공제 가입 등 지원을 제공합니다. 기사는 긍정적인 협력 사례를 다루고 있으며, 어떠한 법적 분쟁이나 피해 발생 사실은 언급되지 않았습니다.</t>
+          <t>북한 노동신문이 김정은 총비서의 시정연설 내용을 전하며 사법절차 단축 및 경찰제 신설 등 북한 내부의 사법제도 개편을 보도했습니다. 통일연구원은 절차 단축은 긍정적이나 수사권 집중과 정보기능 강화에 우려를 표했습니다. 본 기사는 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 안산시와 선부중학교, 안산시체육회가 학교시설 개방 활성화를 위한 협약을 체결하고 풋살장을 준공한 긍정적인 소식으로, 어떠한 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>제공된 기사는 북한의 사법제도 개편에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>안산시, 선부중·안산시체육회와 손잡고 학교시설 개방 한층 강화</t>
+          <t>北, 사법절차 단축·경찰제 신설…'권리 개선' 내세운 통제 재편</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1358554</t>
+          <t>https://www.news1.kr/nk/politics-diplomacy/6125361</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:00.717578+00:00</t>
+          <t>2026-04-05 00:28:13.139630+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>학교시설 개방 활성화 협약 체결 및 풋살장 준공</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 펀드매니저 출신 구영민 목사가 저술한 『샬롬재정학』을 바탕으로 크리스천의 주식 투자 원칙에 대해 설명합니다. 돈을 하나님의 관점에서 해석하고, 단기 매매보다 장기 투자를 권하며, 15% 내외의 적정 수익률을 추구하고 초과분은 흘려보내는 용기를 강조합니다. 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>안산시가 선부중학교, 안산시체육회와 학교시설 개방 활성화를 위한 실무 협약을 체결하고 풋살장 준공식을 진행했습니다. 이번 협약을 통해 선부중학교는 체육관과 운동장까지 개방 범위를 확대하며, 안산시는 인센티브 및 사고 손해배상 공제 가입 등 지원을 제공합니다. 기사는 긍정적인 협력 사례를 다루고 있으며, 어떠한 법적 분쟁이나 피해 발생 사실은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 펀드매니저 출신 목사의 기독교적 투자 철학에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해배상 청구 가능성 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>본 기사는 안산시와 선부중학교, 안산시체육회가 학교시설 개방 활성화를 위한 협약을 체결하고 풋살장을 준공한 긍정적인 소식으로, 어떠한 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“크리스천, 주식 수익률 15%면 충분… 그 이상은 흘려보내야”</t>
+          <t>안산시, 선부중·안산시체육회와 손잡고 학교시설 개방 한층 강화</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373996</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1358554</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:03.896695+00:00</t>
+          <t>2026-03-26 13:06:00.717578+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>광주광역시가 소상공인들의 경영 안정과 위험 관리를 위해 손해보험 및 생명보험 가입 비용을 전액 지원하는 정책을 시행합니다. 이 보험은 영업 중 발생한 타인 피해에 대한 손해배상 책임과 사업주의 사망, 중대 질병 발생 시 대출 상환 등을 보장합니다.</t>
+          <t>이 기사는 펀드매니저 출신 구영민 목사가 저술한 『샬롬재정학』을 바탕으로 크리스천의 주식 투자 원칙에 대해 설명합니다. 돈을 하나님의 관점에서 해석하고, 단기 매매보다 장기 투자를 권하며, 15% 내외의 적정 수익률을 추구하고 초과분은 흘려보내는 용기를 강조합니다. 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제시된 기사는 광주광역시의 소상공인 보험 지원 정책에 대한 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 사실, 또는 특정된 가해자가 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 펀드매니저 출신 목사의 기독교적 투자 철학에 대한 인터뷰 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해배상 청구 가능성 등이 전혀 언급되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>광주 소상공인 보험 '전액지원' 무상가입</t>
+          <t>“크리스천, 주식 수익률 15%면 충분… 그 이상은 흘려보내야”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725716</t>
+          <t>https://www.christiantoday.co.kr/news/373996</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 13:14:53.716441+00:00</t>
+          <t>2026-03-25 00:34:03.896695+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>카카오뱅크는 4월과 5월 두 달간 '아낌e 보금자리론'을 실행한 고객에게 최대 20만원의 이자를 지원하는 프로모션을 진행합니다. 이는 주택 실수요자의 금융 부담을 완화하고 편의성을 높이기 위한 목적으로, 모바일 앱을 통해 전 과정 진행이 가능합니다.</t>
+          <t>광주광역시가 소상공인들의 경영 안정과 위험 관리를 위해 손해보험 및 생명보험 가입 비용을 전액 지원하는 정책을 시행합니다. 이 보험은 영업 중 발생한 타인 피해에 대한 손해배상 책임과 사업주의 사망, 중대 질병 발생 시 대출 상환 등을 보장합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 카카오뱅크의 대출 이자 지원 프로모션에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>제시된 기사는 광주광역시의 소상공인 보험 지원 정책에 대한 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 사실, 또는 특정된 가해자가 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>카카오뱅크, 최대 20만원 보금자리론 이자 지원…금융 부담 완화</t>
+          <t>광주 소상공인 보험 '전액지원' 무상가입</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260316082359203</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725716</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-16 00:32:17.314641+00:00</t>
+          <t>2026-03-17 13:14:53.716441+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>김흥식 보령시장 예비후보의 선거사무소 공식 출범 소식과 함께 그의 경제 전략 및 관광 산업에 대한 비전이 언급되었습니다. 기사는 방산 부품 협력기업 집적단지 조성과 청년 일자리 창출, 그리고 관광 산업 활성화에 대한 후보의 구상을 다루고 있습니다.</t>
+          <t>카카오뱅크는 4월과 5월 두 달간 '아낌e 보금자리론'을 실행한 고객에게 최대 20만원의 이자를 지원하는 프로모션을 진행합니다. 이는 주택 실수요자의 금융 부담을 완화하고 편의성을 높이기 위한 목적으로, 모바일 앱을 통해 전 과정 진행이 가능합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건의 피해나 법적 분쟁에 대한 것이 아니라, 정치인의 선거 공약 및 경제 전략에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해 사실이 전혀 언급되지 않아 적합 조건에 하나도 해당하지 않습니다.</t>
+          <t>해당 기사는 카카오뱅크의 대출 이자 지원 프로모션에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>김흥식 보령시장 예비후보 선거사무소 공식 출범...</t>
+          <t>카카오뱅크, 최대 20만원 보금자리론 이자 지원…금융 부담 완화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679431</t>
+          <t>https://www.ajunews.com/view/20260316082359203</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-12 12:24:38.732328+00:00</t>
+          <t>2026-03-16 00:32:17.314641+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>IBK기업은행이 혁신기술 테스트베드에 7개 스타트업을 최종 선발했습니다. 이들 스타트업은 기업은행 현업 부서와 협력하여 보이스피싱 피해구제 자동화, AI 가계대출 상담·심사 고도화 등 실제 금융 업무에 최신 기술을 접목하는 실험적 검증(PoC)을 수행할 예정입니다.</t>
+          <t>김흥식 보령시장 예비후보의 선거사무소 공식 출범 소식과 함께 그의 경제 전략 및 관광 산업에 대한 비전이 언급되었습니다. 기사는 방산 부품 협력기업 집적단지 조성과 청년 일자리 창출, 그리고 관광 산업 활성화에 대한 후보의 구상을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 IBK기업은행의 혁신기술 테스트베드 선정에 대한 긍정적인 사업 진행 소식으로, 어떠한 분쟁이나 피해 사실을 포함하고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>기사 내용이 특정 사건의 피해나 법적 분쟁에 대한 것이 아니라, 정치인의 선거 공약 및 경제 전략에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해 사실이 전혀 언급되지 않아 적합 조건에 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>IBK기업은행, 혁신기술 테스트베드에 7개 스타트업 최종 선발</t>
+          <t>김흥식 보령시장 예비후보 선거사무소 공식 출범...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633768</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679431</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-24 12:19:17.489876+00:00</t>
+          <t>2026-03-12 12:24:38.732328+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>분쟁 없음</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
+          <t>IBK기업은행이 혁신기술 테스트베드에 7개 스타트업을 최종 선발했습니다. 이들 스타트업은 기업은행 현업 부서와 협력하여 보이스피싱 피해구제 자동화, AI 가계대출 상담·심사 고도화 등 실제 금융 업무에 최신 기술을 접목하는 실험적 검증(PoC)을 수행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 기사는 IBK기업은행의 혁신기술 테스트베드 선정에 대한 긍정적인 사업 진행 소식으로, 어떠한 분쟁이나 피해 사실을 포함하고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없으며, 소송금융 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>IBK기업은행, 혁신기술 테스트베드에 7개 스타트업 최종 선발</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633768</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:19:17.489876+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>분쟁 없음</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
+        <is>
           <t>재일동포 2세 김정출 청구학원 이사장은 의사이자 교육자로서 일본에서 병원과 노인복지시설, 쓰쿠바 중·고등학교를 성공적으로 운영했습니다. 그는 박경리 작가의 대하소설 《토지》 일본어판 완역을 후원하여 일본 출판문화상을 받게 했으며, 한국과 일본의 상호 이해와 발전을 강조했습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>해당 기사는 김정출 이사장의 생애와 업적, 한국 문화 후원 활동을 다루는 인물 기사로, 어떠한 피해 발생이나 법적 분쟁의 소지가 전혀 없습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>《토지》 일본어판 완역 후원한 김정출 이사장</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>monthly.chosun.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=L&amp;nNewsNumb=202603100005</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-22 12:24:43.395712+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>