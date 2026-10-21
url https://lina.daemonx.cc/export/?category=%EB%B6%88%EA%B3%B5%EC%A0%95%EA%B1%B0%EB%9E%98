--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2234 +539,2298 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>법원-공정위 자료 요구/제공 절차 강화</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>불공정거래 피해자들이 상대 기업이 보유한 자료를 확보하지 못해 손해배상 소송에 어려움을 겪는 문제를 해결하기 위해 증거 접근권이 강화됩니다. 법원이 공정거래위원회에 사건 관련 자료를 요구할 수 있도록 하여 피해자들의 입증 부담을 낮추는 제도 개선에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 불공정거래 사건이 아닌, 불공정거래 피해자들의 손해배상 소송 시 증거 확보를 용이하게 하는 제도 개선에 대한 내용입니다. 특정 피고, 피해자 집단, 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. (적합 조건 1, 3, 4 미해당)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>불공정거래 피해자 손배소 '입증부담' 낮춘다</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=245089</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-24 14:02:29.534541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>전국 18개 지검에 민생·물가안정 전담수사팀 가동</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>법무부가 민생·물가안정을 위해 전국 18개 지검에 전담수사팀을 가동하며 유가 담합, 불공정거래 등 서민 경제에 부담을 주는 범죄를 엄단할 것이라고 밝혔다. 과거 9조원 규모의 생필품 담합 범죄를 적발한 사례가 언급되어, 향후 대규모 집단 피해 사건 발생 가능성이 높다. 이는 국민의 삶과 직결된 문제로, 검찰 수사를 통해 피해 사실과 가해 기업이 명확히 드러날 경우 다수의 피해자가 발생할 수 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(1. 검찰 수사 및 기소), 대기업이 피고가 될 가능성이 높으며(2. 유가, 생필품 담합 관련 기업), 피해 규모가 매우 크고(4. 과거 9조원 규모 담합 사례), 다수의 국민이 피해를 입는 집단적 피해 사건임(3. 국민의 삶 침해). 또한, 전국 검찰청에 전담수사팀이 가동되어 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 판단됨(5, 6).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상 (잠재적 수조 원대)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상 (다수의 소비자)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>정성호 법무장관 “18개 지검 민생·물가안정 전담수사팀 본격 가동”</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02161526645415136</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-29 22:21:01.898500+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>(주)빛채, (주)약손명가</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>공정거래위원회 심의 의결 완료 및 재발 방지 명령, 민사 손해배상 소송 및 전 대표 형사 고소 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>에스테틱 프랜차이즈 약손명가 가맹본부가 가맹사업법 위반 및 가맹점주 대상 갑질 의혹에 휩싸였습니다. 공정거래위원회 조사 결과 가맹금 예치 의무 위반, 정보공개서 미제공, 영업지역 미설정 등 법 위반 행위가 확인되었고 본사도 이를 인정했습니다. 현재 가맹점주 33명이 본사를 상대로 170억 원대 손해배상 청구 소송을 제기했으며, 전 대표이사를 강요 및 공갈 혐의로 형사 고소한 상태입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>공정거래위원회 심의 의결서로 본사의 법 위반 행위가 명확히 드러났고, 본사 측도 이를 인정했습니다. 다수의 가맹점주들이 집단적으로 피해를 입었으며, 총 170억 원대의 손해배상 청구 소송이 제기되어 피해 규모가 큽니다. 공정위 처분 및 전 대표에 대한 형사 고소 등 공적 절차가 이미 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>170억원</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>33명 (소송 참여 점주)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>[뉴스줌인] '약손명가'의 화려한 성공 신화 뒤편…6년간 이어진 법 위반...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>dailypop.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>http://www.dailypop.kr/news/articleView.html?idxno=97768</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-03 13:00:36.765587+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>약손명가 본사, 전 대표이사 A씨</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>손해배상 소송 및 전 대표이사 형사 고소 진행 중, 공정위 조사 가능성</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>약손명가 가맹점주들이 본사의 갑질, 불공정 계약, 과도한 통제에 반발하여 집단 행동에 나섰다. 가맹점사업자협의회는 본사를 상대로 약 170억 원 규모의 손해배상 소송을 제기했으며, 전 대표이사를 강요 및 공갈 혐의로 형사 고소했다. 공정위의 내부 갈등 언급으로 공정위 조사 가능성도 제기되고 있다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>약손명가 본사 및 전 대표이사의 갑질, 불공정 계약, 강요 및 공갈 혐의 등 상대방 책임이 명확하며(적합 조건 1), 가맹점사업자협의회를 통한 집단적 피해가 발생했고(적합 조건 3), 약 170억 원 규모의 손해배상 소송이 진행 중이다(적합 조건 4). 또한 전 대표이사에 대한 형사 고소 및 공정위 조사 가능성 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>170억 원</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>다수 점주</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>약손명가, 점주 집단 반발 터졌다… '갑질·불공정 계약·강도 높은 통제...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>ilyoseoul.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=515077</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-04-01 13:02:48.456736+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>약손명가 본사</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>가맹점주 30여 명이 본사를 상대로 170억 원대 손해배상 소송 제기, 공정위 신고, 전 대표 및 현 대표에 대한 형사 고소 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>대형 에스테틱 프랜차이즈 약손명가 가맹점주 30여 명이 본사의 상습적인 갑질과 불공정 가맹 계약을 주장하며 공정거래위원회에 신고하고 170억 원대 손해배상 소송을 제기했습니다. 전 대표에 대한 강요 및 공갈 혐의 형사 고소, 현 대표에 대한 강제추행 혐의 고소도 진행 중입니다. 본사는 과거 경영 방식에 문제가 있었음을 인정하면서도 일부 주장에 대해서는 해명했습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>약손명가 본사는 연 매출 900억 원 규모의 대형 프랜차이즈로 자력이 충분하며(적합 조건 2), 30여 명의 가맹점주들이 170억 원대 손해배상 소송을 제기하여 집단적 피해 규모가 매우 큽니다(적합 조건 3, 4). 본사의 갑질 행위가 구체적으로 명시되어 상대방 책임이 명확하고(적합 조건 1), 공정위 신고 및 형사 고소 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>170억 원대</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>30여 명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>[단독]푸시업에 깜지…갑질 시달린 약손명가 점주들 소송전까지</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6494412?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401061426</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-04-01 00:37:57.633443+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 12:50:13.962137+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>구글, 애플</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>정운찬 전 총리를 명예위원장으로 하는 '디지털 주권회복 시민위원회' 출범, 이용자 집단소송 지원 및 입법 제안 등 3대 전략 발표</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>정운찬 전 국무총리가 명예위원장으로 추대된 '디지털 주권회복 시민위원회'가 출범하여 구글과 애플의 30% 인앱결제 수수료 강제에 대한 문제 제기 및 대응을 시작했습니다. 위원회는 지난 4년간 국내에서 약 10조 원 규모의 누적 피해가 발생했다고 지적하며, 이용자 집단소송 지원과 입법 제안 등을 통해 디지털 주권 회복을 목표로 하고 있습니다. 이미 미국과 영국에서는 수조 원대 배상 판결 및 집단소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>구글과 애플의 독점적 지위 남용으로 인한 인앱결제 수수료 강제는 상대방 책임이 명확하며(적합1), 이들은 충분한 자력을 가진 대기업입니다(적합2). 2,700만 명의 이용자와 1만 7,000여 게임 개발사가 피해를 입은 집단적 피해이며(적합3), 누적 피해 규모가 10조 원에 달해 매우 큽니다(적합4). 또한, 미국과 영국에서 이미 수조 원대 배상 판결 및 집단소송이 진행 중인 강력한 증거와 선례가 존재합니다(적합5).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>누적 10조 원 (4년간)</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>2,700만 명의 이용자, 1만 7,000여 개의 게임 개발사</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>정운찬 전 총리, ‘디지털 주권회복 시민위원회’ 출범“구글·애플 30%...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318381</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:50:13.962137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>인천시 소상공인 불공정거래 피해상담센터 민간 위탁 추진</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>인천시가 소상공인 불공정거래 피해 증가 및 유형 다양화에 대응하기 위해 '소상공인 불공정거래 피해상담센터' 운영을 민간에 위탁한다. 센터는 무료 법률 상담, 피해 신고 접수, 법률 구제 지원 등을 제공하며, 소상공인 피해 예방 및 제도 개선을 위한 종합 지원 체계를 구축할 예정이다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>기사는 특정 불공정거래 사건이 아닌, 소상공인 불공정거래 피해 상담센터의 민간 위탁 추진에 대한 내용입니다. 소상공인 전반의 집단적 피해가 늘고 있으며(적합 조건 3), 인천시가 공적 지원 절차를 강화하고 있다는 점(적합 조건 6)은 긍정적입니다. 그러나 특정 피고나 구체적인 피해 규모, 증거 등이 명확하지 않아 소송금융 투자 대상으로 직접 연결하기에는 정보가 부족합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>소상공인 다수 (미상)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>인천시, '소상공인 불공정거래 피해상담센터' 운영 민간 위탁 추진</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>incheonin.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.incheonin.com/news/articleView.html?idxno=116737</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-29 12:16:26.652673+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>신전떡볶이 가맹본부 신전푸드시스가 가맹점주들에게 특정 물품 구매를 강제하고 이를 위반 시 계약 해지를 통보하는 등 가맹사업법을 위반하여 공정거래위원회로부터 9억6700만원의 과징금을 부과받았다. 이재명 대통령은 과징금의 실효성에 의문을 제기하며 정부의 '갑질' 근절 의지를 강조했다. 다수의 가맹점주가 피해를 입었을 가능성이 높다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>공정위의 과징금 부과로 가맹본부의 책임이 명확하며(적합 조건 1, 5), 다수의 가맹점주가 피해를 입은 집단적 피해 사건이다(적합 조건 3). 이미 공정위의 공적 절차가 진행되어 증거 확보가 용이하며(적합 조건 6), 정부의 '갑질' 근절 의지가 높아 소송 환경이 우호적이다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>가맹점주 다수</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>李 “과징금 액수 크지 않네요?” 프랜차이즈 ‘갑질’에 한 말</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11577008?ref=naver</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-25 00:32:13.694628+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>특정 불가 (불공정행위를 저지른 대기업 또는 원청업체)</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>한국형 증거개시제도 도입, 피해구제기금 지원, 불공정행위 제재 강화 등 정책 추진 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>정부가 피해 중소기업의 손해배상소송 입증 부담을 완화하기 위해 한국형 증거개시제도 도입과 법원 자료제출 의무화를 추진한다. 또한 피해구제기금을 통해 소송 및 분쟁조정을 지원하고, 불공정행위에 대한 제재를 강화하여 중소기업의 성장 기반을 확충할 계획이다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>정부가 한국형 증거개시제도 도입 및 법원 자료제출 의무화를 통해 피해 중소기업의 입증 부담을 완화하는 정책을 추진하고 있어 증거 확보 가능성(적합 조건 5)이 매우 높다. 또한, 불공정행위로 인한 다수 중소기업의 집단적 피해(적합 조건 3)가 예상되며, 피해구제기금 지원 및 제재 강화 등 공적 절차(적합 조건 6)가 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>중소기업 다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>중소기업 '혁신·지역·공정' 3축 정책 추진…성장 기반 확충</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>korea.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961272&amp;call_from=naver_news</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-23 12:55:11.281604+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>공정위 과징금 9.7억 원 부과 및 시정명령</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>공정거래위원회가 신전떡볶이 가맹사업자인 신전푸드시스에 가맹점주들에게 포장 용기 등 15가지 품목을 강매한 혐의로 과징금 9억 6700만 원을 부과하고 시정명령을 내렸습니다. 신전푸드시스는 강매를 통해 최소 6억 3천만 원 이상의 부당 이득을 취했으며, 다른 곳에서 물품을 구매할 경우 손해배상을 청구하겠다는 내용증명으로 가맹점주들을 압박했습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>공정위의 과징금 부과 및 시정명령으로 상대방(신전푸드시스)의 책임이 명확하며(적합 조건 1), 전국적인 프랜차이즈로 자력이 충분하다고 판단됩니다(적합 조건 2). 다수의 가맹점주가 피해를 입었으며(적합 조건 3), 공정위가 판단한 부당이득이 최소 6억 3천만 원 이상으로 피해 규모가 큽니다(적합 조건 4). 공정위 조사 결과라는 객관적 증거가 존재하며(적합 조건 5), 이미 공정위의 공적 절차가 진행되어 처분이 내려진 상태입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>최소 6억 3천만 원 이상 (가맹본부 부당이득 기준)</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>미상 (다수 가맹점주 추정)</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>공정위, ‘가맹점 포장용기 강매’ 신전떡볶이에 과징금 9.7억 부과</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11576377?ref=naver</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-22 12:41:46.827610+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>신전떡볶이</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>공정거래위원회 과징금 부과 완료</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>공정거래위원회가 신전떡볶이에 젓가락, 포장 용기 등 구매 강요 행위로 9억 6700만원의 과징금을 부과했습니다. 신전떡볶이는 2021년부터 2023년까지 총 59개 가맹점을 대상으로 시정하지 않을 경우 계약 해지 및 손해배상 청구 내용증명을 발송한 것으로 조사되었습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>공정거래위원회의 과징금 부과(9억 6700만원)는 상대방(신전떡볶이)의 책임이 명확하며, 공적 절차가 이미 진행되어 객관적 증거가 확보된 상태입니다. 또한, 59개 가맹점을 대상으로 한 불공정 행위로 집단적 피해 가능성이 높고, 프랜차이즈 기업으로서 상대방의 자력도 충분하다고 판단됩니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>59개 가맹점</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>공정위, 신전떡볶이에 과징금 9억6700만원...젓가락·포장 용기 등 구매...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>newsway.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.newsway.co.kr/news/view?ud=2026032213081165419</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-22 12:40:34.967113+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>신전떡볶이 본사인 신전푸드시스가 59개 가맹점에 공산품 구매를 강요하고, 불이행 시 계약 해지 및 손해배상 청구를 예고하는 내용증명을 발송했다. 이에 공정거래위원회는 신전푸드시스에 9억 6천만원대 과징금을 부과했다. 이 사건은 다수 가맹점의 피해와 공정위의 제재로 상대방의 책임이 명확한 불공정거래 사례이다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방(신전푸드시스)의 책임이 공정위 과징금 부과로 명확하며(적합 조건 1, 5, 6), 전국적 프랜차이즈 본사로서 자력이 충분하다(적합 조건 2). 59개 가맹점에 대한 집단적 피해가 발생하여(적합 조건 3) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>59개 가맹점</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>‘신전떡볶이’ 신전푸드시스, 공산품 구매 강요…공정위, 과징금 9억67...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1623304/?sc=Naver</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-22 12:39:29.246462+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>신전푸드시스</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>공정거래위원회 시정명령 및 과징금 9억6700만원 부과</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>신전떡볶이 가맹본부 신전푸드시스가 젓가락, 숟가락 등 15종의 일반 공산품을 가맹점주들에게 강매하고, 외부 구매 시 계약 해지 및 손해배상을 압박한 사실이 공정위에 적발되었다. 공정위는 신전푸드시스에 시정명령과 함께 과징금 9억6700만원을 부과했으며, 본사가 이 과정에서 최소 6억3000만원 이상의 부당이득을 챙긴 것으로 조사되었다. 59개 가맹점에 70차례 내용증명이 발송되는 등 다수의 가맹점주가 피해를 입었다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>신전떡볶이 가맹본부 신전푸드시스의 불공정거래 행위가 공정거래위원회에 의해 명확히 밝혀졌고(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 59개 가맹점에 대한 집단적 피해가 발생했으며(집단적 피해), 본사가 최소 6억3000만원 이상의 부당이득을 취한 것으로 조사되어 피해 규모가 크다(피해 규모 큼). 전국적인 프랜차이즈 본사로서 배상 자력도 충분할 것으로 판단된다(상대방 자력 충분).</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>최소 6억3000만원 (본사 부당이득)</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>59개 가맹점</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>젓가락·숟가락까지 강매한 신전떡볶이 본부에 과징금 9억6700만원</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>newspim.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.newspim.com/news/view/20260320000969</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-22 12:38:21.107390+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>공정거래위원회 집중 점검 및 제재 강화 예정, 한국형 증거개시제도 도입 추진</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>공정거래위원장이 중소기업 기술탈취 및 불공정거래 피해 구제를 확대하고 제재를 강화하겠다고 발표했다. 하도급, 가맹, 유통 분야를 집중 점검하고 위반 행위를 엄정 제재할 방침이다. 과징금 현실화와 한국형 증거개시제도 도입을 통해 경제적 약자인 중소기업의 협상력을 키울 계획이다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>공정거래위원회가 중소기업 기술탈취 및 불공정거래 행위에 대한 집중 점검과 엄정 제재를 예고하며, 한국형 증거개시제도 도입을 추진하고 있어 (적합 조건 5, 6), 상대방의 책임 규명 및 증거 확보가 용이해질 것으로 예상됩니다. 또한, 대기업 등 자력 있는 상대방에 의한 다수 중소기업의 피해(적합 조건 1, 2, 3, 4)가 발생할 가능성이 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>공정위원장  중기 기술탈취·피해 구제 확대…제재는 선진국 수준으로</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.news1.kr/economy/trend/6108817</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-20 13:04:21.754808+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-03-20 12:59:43.299592+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>정부는 중소기업 혁신 성장을 위해 R&amp;D 확대, 스마트공장 생태계 구축, 수출 지원 등을 추진한다. 공정거래위원회는 중소기업과 소상공인의 단체협상력 강화, 기술 보호 및 피해 구제 강화, 불공정행위 경제적 제재 합리화 등 공정한 시장 환경 조성을 위한 정책을 발표했다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>본 기사는 정부의 중소기업 지원 정책 및 공정위의 불공정행위 근절 방안 발표에 대한 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>정부, 중소기업 성장 지원…R D·스마트공장 확대</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260320152300030?input=1195m</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:59:43.299592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>쿠팡의 정산 방식에 대한 법률 검토 및 피해 업체들의 논의 진행 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>쿠팡이 광고업계에 대해 위반 행위와 무관한 정상적인 거래 수익까지 소급하여 몰수하는 정산 방식을 적용하여 논란이 되고 있다. 법률 전문가는 이를 민법상 손해배상 범위를 벗어난 징벌적 조치로 분석했으며, 다수의 광고업체가 피해를 호소하고 있다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), '광고업계'라는 다수의 피해자가 발생하여 집단적 피해 가능성이 높습니다(적합 조건 3). 법률 전문가가 쿠팡의 정산 방식이 민법상 손해배상 범위를 벗어난 징벌적 조치로 볼 소지가 크다고 분석하여 상대방 책임이 명확해질 가능성이 높고(적합 조건 1), 수익 몰수라는 점에서 피해 규모가 상당할 것으로 예상됩니다(적합 조건 4). 관련 정산 방식에 대한 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>광고업계 다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>쿠팡 '무차별 수익 몰수'에 신음하는 광고업계…  정상 매체까지 연대책...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>ppss.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.ppss.kr/news/articleView.html?idxno=288901</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-20 12:45:46.399138+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-17 12:44:30.916264+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>공정거래위원회 조직 및 인력 확충</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 가맹, 하도급, 플랫폼 등 불공정거래 대응 역량 강화를 위해 115명 규모의 인력을 증원합니다. 이번 증원으로 조사 기능이 전면 보강되고 디지털 증거 분석, 경제분석, 심판 기능도 함께 강화되어 사건 처리 기간이 단축될 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 조직 및 인력 확충에 대한 내용으로, 특정 불공정거래 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건이 존재하지 않아 적합 조건에 해당되는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>몸집 키우는 공정위, 115명 증원…불공정거래 총력 대응</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10695888?ref=naver</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:44:30.916264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>제당·제분업계</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>정부의 가격 담합 적발</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>정부가 제당·제분업계의 가격 담합을 적발하면서 가공식품 업계가 부풀려진 원료를 구매하며 피해를 입었습니다. 이들은 담합의 직접적인 피해자임에도 불구하고, 고환율과 에너지 비용 상승 등 다른 원가 압박 속에서 물가 상승의 주범으로 몰려 가격 인하 압박을 받는 이중고를 겪고 있습니다. 기사는 정부의 실질적인 원가 부담 완화책을 촉구합니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>정부가 제당·제분업계의 가격 담합을 적발하여 상대방 책임이 명확하고(적합 조건 1), 대기업 중심의 업계이므로 자력이 충분합니다(적합 조건 2). 가공식품 업계 전반이 피해를 입은 집단적 피해이며(적합 조건 3), 정부의 적발이 객관적 증거가 됩니다(적합 조건 5). 이미 공적 절차(정부 담합 적발)가 진행되어 담합 사실이 확인된 점도 적합합니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>가공식품 업계 다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>[기자의 눈] 식품기업의 이중고</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>ekn.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.ekn.kr/web/view.php?key=20260317025368482</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-17 12:34:26.032590+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>대형마트</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>대규모유통업법 위반 관련 업계 논의 및 공정위의 지속적인 감시</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>대형마트의 불공정 납품 거래 관행이 또 다시 문제로 지적되었습니다. 현행 대규모유통업법은 부당 반품이나 납품업자 종업원 부당 사용 등으로 발생한 피해에 대해 징벌적 손해배상을 규정하고 있으며, 업계에서는 유통업체 내부의 자율적인 통제 시스템 강화를 요구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>대형마트의 불공정 거래 행위(계약서 지연, 대금 지연, 부당 반품, 종업원 부당 사용 등)로 인한 납품업자들의 집단적 피해가 예상됩니다. 상대방인 대형마트는 자력이 충분하며, 대규모유통업법에 따라 징벌적 손해배상 적용 가능성이 높고, 공정거래위원회 등 공적 절차를 통해 증거 확보 및 책임 규명이 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>납품업자 다수</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>계약서 지연·대금 지연...'불공정'한 대형마트 납품 거래 또 다시 공정...</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>thepublic.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.thepublic.kr/news/articleView.html?idxno=297573</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-16 12:58:39.884512+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-16 12:41:51.127644+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>금융당국의 불공정거래 특사경 수사 전면 확대 정책 발표</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>금융당국이 불공정거래에 대한 특별사법경찰(특사경) 수사를 전면 확대한다. 이는 현행 규정상 거래소 통보사건 외 사건에 대한 조사 권한을 강화하고, 종결된 조사자료 제공 조문을 삭제하는 등 수사 효율성을 높이기 위한 조치이다. 이로써 불공정거래 행위에 대한 단속이 더욱 강화될 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>기사는 금융당국의 불공정거래 특사경 수사 확대 정책에 대한 것으로, 특정 피해자, 상대방, 피해 규모가 명확히 제시된 사건이 아니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하여 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>불공정거래 정조준…금융당국, 특사경 수사 전면 확대</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702473</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:41:51.127644+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>롯데마트</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>공정거래위원회 과징금 부과</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>롯데마트가 입점업체에 계약서면 지연 교부, 종업원 사용 강요, 재고 떠넘기기 등 부당 관행을 저질러 공정거래위원회로부터 5.7억 원의 과징금을 부과받았습니다. 이는 대형마트의 고질적인 갑질 문제로, 재발 방지책 마련이 요구되고 있습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>롯데마트의 부당 관행에 대해 공정거래위원회가 5.7억 원의 과징금을 부과하여 상대방의 책임이 명확하며(적합 조건 1, 5, 6), 롯데마트는 자력이 충분한 대기업입니다(적합 조건 2). 다수의 입점업체가 피해를 입었을 가능성이 높고(적합 조건 3), 공정위 과징금 규모로 볼 때 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>다수 입점업체</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>여전한 대형마트 부당 관행들…공정위 철퇴에 변화 움직임</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.news1.kr/industry/distribution/6101617</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-16 00:38:15.524225+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>택갈이 업체 다수</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>무신사의 법적 조치 예정, 공정거래위원회 논의 진행 중</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>패션 플랫폼 무신사가 '택갈이' 관행에 대해 정면 대응을 선언하며, 자신과 입점 브랜드의 이미지 실추에 대한 손해배상 청구를 포함한 법적 조치를 계획 중입니다. 정부 또한 공정거래위원회를 통해 플랫폼 책임 강화를 논의하고 있어, 관련 공적 절차가 진행될 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>무신사와 입점 브랜드 전체에 대한 '택갈이' 업체들의 책임이 명확하며(적합 조건 1), 다수의 브랜드가 피해를 입는 집단적 피해(적합 조건 3)에 해당합니다. 공정거래위원회가 플랫폼 책임 강화를 논의 중으로 공적 절차 진행 가능성(적합 조건 6)이 있으며, 무신사가 손해배상 청구를 포함한 법적 조치를 예고하여 적극적인 대응 의지가 있습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>무신사 및 입점 브랜드 다수</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>패션업계 고질병 ‘택갈이’… 무신사, 정면 대응 나서</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/distribution/fashion-beauty/2026/03/13/ZG74LLRB6JFBZMBCWLC4FOTSTU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-13 13:00:18.950868+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>놀유니버스(야놀자), 여기어때컴퍼니(여기어때)</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>검찰 수사(압수수색), 공정위 과징금 부과 및 행정소송 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>검찰이 야놀자와 여기어때의 입점 숙박업소에 대한 '광고 갑질' 혐의로 압수수색을 진행했습니다. 이들은 입점 업소로부터 광고비를 받고 미사용 할인쿠폰을 일방적으로 소멸시킨 혐의를 받고 있습니다. 앞서 공정거래위원회는 이들 회사에 과징금을 부과했으며, 두 회사는 이에 불복해 행정소송을 제기한 상태입니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>대기업인 야놀자와 여기어때가 피고이며, 공정위가 이미 거래상 지위 남용을 인정하여 과징금을 부과했고 검찰 수사까지 진행 중이므로 상대방 책임이 명확하고 증거 확보가 용이합니다. 다수의 입점 숙박업소가 피해를 입었으며, 공정위 과징금 규모로 볼 때 피해 규모도 상당할 것으로 예상되어 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>檢, 야놀자·여기어때 압수수색…입점업소 ‘광고 갑질’ 혐의</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260310/133501506/1</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-10 13:18:49.938453+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="2" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>핫시즈너 동대문엽기떡볶이</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>불공정 계약 조항 문제 제기</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>핫시즈너 동대문엽기떡볶이 가맹본부가 가맹점주에게 POS 및 키오스크 구매를 강요하고, 외부 물품 구매 시 매입금의 20배를 위약벌로 부과하는 불공정 계약 조항을 포함한 것으로 보도되었습니다. 이는 가맹점주들에게 상당한 경제적 부담을 줄 수 있는 문제로, 다수의 가맹점주가 피해를 입을 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>가맹본부의 불공정 계약 조항 강요로 상대방 책임이 명확하고(적합 조건 1), 전국적인 프랜차이즈 본사로 자력이 충분하며(적합 조건 2), 다수의 가맹점주가 피해를 입을 수 있는 집단적 피해(적합 조건 3)에 해당합니다. '매입금의 20배 위약벌' 조항은 피해 규모가 클 가능성이 높고(적합 조건 4), 계약서 자체가 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>가맹점주 다수</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>핫시즈너 동대문엽기떡볶이, 가맹점주에 POS·키오스크 엽기적 구매 강...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>newswhoplus.com</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.newswhoplus.com/news/articleView.html?idxno=56380</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-10 00:43:17.289835+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>효성중공업</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>공정위 동의의결 확정</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>공정거래위원회가 효성중공업의 기술유용 의혹에 대해 동의의결을 확정했습니다. 효성중공업은 법 위반 여부를 확정하지 않는 조건으로 협력사 지원금 34억 원을 포함한 피해구제 및 거래질서 개선 방안을 제시하고 사건을 종결했습니다. 이는 공정위 차원의 행정 절차가 마무리된 것이나, 피해 협력사들의 민사상 손해배상 청구권은 여전히 유효할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분 - 효성중공업), 4(피해 규모 큼 - 34억 원 지원), 5(증거 확보 가능 - 공정위 동의의결), 6(공적 절차 진행 중 - 공정위 동의의결 확정)에 해당합니다. 공정위의 동의의결은 법 위반을 확정하지 않고 사건을 종결하는 것이므로, 피해 협력사들이 동의의결 내용에 만족하지 못할 경우 추가적인 손해배상 소송을 제기할 가능성이 남아있습니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>34억 원</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>협력사 다수</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>공정위, 기술유용 의혹 효성중공업 '동의의결' 확정…협력사 지원 34억 ...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>news.bbsi.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069947</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-05 00:55:45.211898+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>효성중공업</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>공정거래위원회 동의의결 확정</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>공정거래위원회가 효성중공업의 기술자료 부당요구 행위에 대해 동의의결을 확정했다. 이는 효성중공업의 불공정거래 행위를 인정한 것으로, 피해 기업들은 공정위의 판단을 바탕으로 손해배상 청구 등 민사소송을 제기할 수 있는 유리한 위치에 놓이게 된다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>공정거래위원회가 효성중공업의 '기술자료 부당요구' 행위를 인정하고 동의의결을 확정했으므로, 상대방의 책임이 명확하며(적합 조건 1), 대기업인 효성중공업은 충분한 자력을 가지고 있음(적합 조건 2). 공정위의 조사 결과는 민사소송의 강력한 증거가 될 수 있으며(적합 조건 5), 공적 절차가 진행되어 결론이 난 상태이므로 후속 소송에 유리한 기반을 제공함(적합 조건 6). 동의의결 확정은 행정적 절차의 종결일 뿐 피해자들의 민사상 손해배상 청구권까지 완전히 소멸시킨다고 보기는 어려움.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>공정위, 효성중공업 '기술자료 부당요구' 사건 동의의결 확정</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>biz.newdaily.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://biz.newdaily.co.kr/site/data/html/2026/03/04/2026030400210.html</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-05 00:51:39.836843+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>쿠팡</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>공정위 과징금 부과 및 쿠팡의 행정소송 제기 가능성</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>쿠팡이 납품업자에 대한 '갑질'로 공정거래위원회로부터 22억 원의 과징금을 부과받았다. 공정위는 위반행위에 대한 증거를 충분히 확보했다고 밝혔으며, 쿠팡은 이에 대해 행정소송을 제기할 가능성이 있다. 이 사건은 다수의 납품업자에게 피해를 주었을 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>공정위가 쿠팡의 납품업자 '갑질'에 대해 22억 원의 과징금을 부과하여 상대방의 책임이 명확하며(적합 조건 1), 대기업인 쿠팡은 충분한 자력을 가지고 있습니다(적합 조건 2). 공정위의 조사 결과 및 과징금 부과는 강력한 객관적 증거이며(적합 조건 5), 이미 공정위의 행정처분이 진행되었습니다(적합 조건 6). 다수의 납품업자들이 피해를 입었을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
         <is>
           <t>쿠팡, 납품업자 '갑질'로 과징금 22억… 제재 약하다  지적도(종합2보)</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>news.einfomax.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400716</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-26 13:15:10.393733+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-26 12:24:02.497119+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>쿠팡㈜</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>공정거래위원회 시정명령 및 과징금 부과</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>쿠팡이 납품업자들에게 납품단가 인하, 광고비 부담 요구, 상품대금 지연 지급, 미소진 체험단 상품 비용 미반환 등 불공정거래 행위를 저질러 공정위로부터 시정명령과 21억 8500만원의 과징금을 부과받았다. 2만 5천여 개 납품업자가 약 13억 9천만원 이상의 직접적인 피해를 입었으며, 공정위는 납품업자들에게 지연이자 및 미소진 상품 비용을 지급/반환하도록 명령했다. 이번 조치는 온라인쇼핑 시장 1위 사업자의 불공정행위를 시정하고 납품업자 피해 구제에 기여할 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>공정위의 시정명령 및 과징금 부과로 쿠팡의 책임이 명확하며(적합 조건 1), 쿠팡은 자력이 충분한 대기업이다(적합 조건 2). 2만 5천여 개에 달하는 다수의 납품업자가 약 13억 9천만원 이상의 피해를 입어 집단적 피해 규모가 크고(적합 조건 3, 4), 공정위 조사 결과는 강력한 증거가 된다(적합 조건 5). 이미 공정위의 공적 절차가 진행되어 제재가 확정된 상태이다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>최소 13억 9천만원 이상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>수만 개 납품업자</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>공정위, 쿠팡㈜ 시정명령 및 과징금 총 21억8500만원 부과</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>intn.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049228</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:24:02.497119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>GC녹십자</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>공정위 과징금 부과 행정소송 대법원 확정. 민사 손해배상 소송 가능성 있음.</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>GC녹십자가 백신 담합 혐의로 공정거래위원회로부터 부과받은 과징금 20억 원에 대한 행정소송에서 대법원이 공정위의 손을 들어주며 과징금이 최종 확정되었다. 비록 형사 재판에서는 무죄를 받았으나, 행정적으로 담합 사실이 인정된 것이다. 이 판결은 담합으로 인한 피해자들이 민사상 손해배상 청구를 제기할 수 있는 근거가 될 수 있다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>공정거래위원회의 백신 담합 과징금 부과가 대법원에서 최종 확정되어 상대방(GC녹십자)의 책임이 명확하며, 상대방은 자력이 충분한 대기업임. 공정위 조사 결과 및 대법원 판결이라는 객관적 증거가 존재함. 다만, 기사에서 구체적인 피해자 수나 피해 금액이 명확히 언급되지 않아 집단적 피해 여부 및 규모 파악이 추가로 필요함. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>GC녹십자, 백신 담합 ‘형사 무죄’에도 과징금 20억 확정</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>sentv.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.sentv.co.kr/article/view/sentv202602250089</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-02-25 13:00:01.042595+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>일본 및 중국 주요 철강사</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>무역위원회 덤핑 최종 판정 및 반덤핑관세 부과, 가격약속 수락 의결</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>산업통상부 무역위원회가 일본 및 중국산 열연제품에 대한 덤핑조사 결과, 국내 산업에 실질적 피해가 있다고 최종 판정하고 반덤핑관세 부과 및 가격약속 수락을 의결했습니다. 이번 조치는 현대제철의 신청으로 시작되었으며, 국내 열연제품 시장의 수급 안정화와 공정한 경쟁 기반 조성, 국내 철강사들의 수익성 개선에 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>산업통상부 무역위원회의 최종 판정으로 일본 및 중국 철강사들의 덤핑 행위와 국내 산업에 대한 실질적 피해가 명확히 입증되었으며 (적합 조건 1, 5), 상대방은 자력이 충분한 대규모 해외 기업들입니다 (적합 조건 2). 국내 열연 시장 규모와 예상되는 시장 점유율 변화를 고려할 때 피해 규모가 매우 크고 (적합 조건 4), 이러한 공적 절차의 결과는 향후 국내 철강사들의 손해배상 소송에 강력한 근거가 될 수 있습니다 (적합 조건 6).</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>수천억 원 이상 추정</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>국내 철강사 다수</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>산업부, 日·中 열연 28.16%~33.43% 반덤핑관세 부과…가격약속 수락</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>ferrotimes.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>http://www.ferrotimes.com/news/articleView.html?idxno=46498</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-25 00:17:41.255584+00:00</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>일본 및 중국 열연제품 수출 기업</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>반덤핑 관세 부과 및 가격약속 이행 중</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>한국 정부가 일본과 중국산 열연제품에 대해 최대 33%의 반덤핑 관세를 부과하고 가격약속을 체결했습니다. 이는 WTO 협정에 따른 국내 산업 피해구제 조치로, 수출 기업의 덤핑 행위로 인한 국내 산업의 피해가 인정되었음을 의미합니다. 국내 관련 기업들은 이로 인한 손해배상 등 추가적인 법적 조치를 검토할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(덤핑 행위), 대규모 수출 기업으로 자력이 충분하며, 국내 산업 전체에 집단적이고 큰 피해를 입혔습니다. 정부의 반덤핑 조사 및 관세 부과라는 공적 절차를 통해 증거가 확보되었으므로, 국내 피해 기업들의 추가적인 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t>국내 열연제품 생산 관련 기업 다수</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>日·中 열연제품에 최대 33% 반덤핑 관세 '철퇴'</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>hansbiz.co.kr</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818905</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-23 12:21:37.447199+00:00</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>일본·중국 수출자</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>무역위원회 덤핑조사 및 심의·의결 완료, 재경부 검토 예정</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>무역위원회가 일본·중국산 열연제품에 대한 덤핑조사를 진행하여 국내산업 피해 구제를 위한 가격약속 합의 및 덤핑방지관세 부과 조치를 심의·의결했습니다. 해당 조치는 향후 재경부 검토를 거쳐 최종 시행될 예정입니다. 이는 국내 철강 산업에 대한 불공정 무역 행위로 인한 피해를 다루는 사건입니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>일본·중국 수출자의 덤핑 행위에 대한 무역위원회의 공식 조사 및 심의·의결이 진행 중이며, 국내 산업 전반에 걸친 집단적 피해가 발생하고 있습니다. 상대방의 책임이 명확하고 공적 절차가 진행 중이며, 대규모 피해가 예상됩니다. (적합 조건 1, 3, 5, 6)</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t>국내산업 다수</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>무역위, 일본·중국산 열연제품 무역구제조치 심의·의결</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1613159/?sc=Naver</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-02-23 12:18:51.178444+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N32"/>
+  <autoFilter ref="A1:N33"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>