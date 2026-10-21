--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="32" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="33" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,220 +535,284 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>법원-공정위 자료 요구/제공 절차 강화</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>정부는 중소기업 혁신 성장을 위해 R&amp;D 확대, 스마트공장 생태계 구축, 수출 지원 등을 추진한다. 공정거래위원회는 중소기업과 소상공인의 단체협상력 강화, 기술 보호 및 피해 구제 강화, 불공정행위 경제적 제재 합리화 등 공정한 시장 환경 조성을 위한 정책을 발표했다.</t>
+          <t>불공정거래 피해자들이 상대 기업이 보유한 자료를 확보하지 못해 손해배상 소송에 어려움을 겪는 문제를 해결하기 위해 증거 접근권이 강화됩니다. 법원이 공정거래위원회에 사건 관련 자료를 요구할 수 있도록 하여 피해자들의 입증 부담을 낮추는 제도 개선에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 중소기업 지원 정책 및 공정위의 불공정행위 근절 방안 발표에 대한 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 불공정거래 사건이 아닌, 불공정거래 피해자들의 손해배상 소송 시 증거 확보를 용이하게 하는 제도 개선에 대한 내용입니다. 특정 피고, 피해자 집단, 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. (적합 조건 1, 3, 4 미해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>정부, 중소기업 성장 지원…R D·스마트공장 확대</t>
+          <t>불공정거래 피해자 손배소 '입증부담' 낮춘다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320152300030?input=1195m</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=245089</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-20 12:59:43.299592+00:00</t>
+          <t>2026-08-24 14:02:29.534541+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불공정거래</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>공정거래위원회가 가맹, 하도급, 플랫폼 등 불공정거래 대응 역량 강화를 위해 115명 규모의 인력을 증원합니다. 이번 증원으로 조사 기능이 전면 보강되고 디지털 증거 분석, 경제분석, 심판 기능도 함께 강화되어 사건 처리 기간이 단축될 것으로 기대됩니다.</t>
+          <t>정부는 중소기업 혁신 성장을 위해 R&amp;D 확대, 스마트공장 생태계 구축, 수출 지원 등을 추진한다. 공정거래위원회는 중소기업과 소상공인의 단체협상력 강화, 기술 보호 및 피해 구제 강화, 불공정행위 경제적 제재 합리화 등 공정한 시장 환경 조성을 위한 정책을 발표했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 공정거래위원회의 조직 및 인력 확충에 대한 내용으로, 특정 불공정거래 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건이 존재하지 않아 적합 조건에 해당되는 사항이 없습니다.</t>
+          <t>본 기사는 정부의 중소기업 지원 정책 및 공정위의 불공정행위 근절 방안 발표에 대한 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>몸집 키우는 공정위, 115명 증원…불공정거래 총력 대응</t>
+          <t>정부, 중소기업 성장 지원…R D·스마트공장 확대</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10695888?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260320152300030?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 12:44:30.916264+00:00</t>
+          <t>2026-03-20 12:59:43.299592+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불공정거래</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
+          <t>공정거래위원회 조직 및 인력 확충</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>공정거래위원회가 가맹, 하도급, 플랫폼 등 불공정거래 대응 역량 강화를 위해 115명 규모의 인력을 증원합니다. 이번 증원으로 조사 기능이 전면 보강되고 디지털 증거 분석, 경제분석, 심판 기능도 함께 강화되어 사건 처리 기간이 단축될 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 공정거래위원회의 조직 및 인력 확충에 대한 내용으로, 특정 불공정거래 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 특정 사건이 존재하지 않아 적합 조건에 해당되는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>몸집 키우는 공정위, 115명 증원…불공정거래 총력 대응</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10695888?ref=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:44:30.916264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>불공정거래</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>금융당국의 불공정거래 특사경 수사 전면 확대 정책 발표</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>금융당국이 불공정거래에 대한 특별사법경찰(특사경) 수사를 전면 확대한다. 이는 현행 규정상 거래소 통보사건 외 사건에 대한 조사 권한을 강화하고, 종결된 조사자료 제공 조문을 삭제하는 등 수사 효율성을 높이기 위한 조치이다. 이로써 불공정거래 행위에 대한 단속이 더욱 강화될 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사는 금융당국의 불공정거래 특사경 수사 확대 정책에 대한 것으로, 특정 피해자, 상대방, 피해 규모가 명확히 제시된 사건이 아니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하여 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>불공정거래 정조준…금융당국, 특사경 수사 전면 확대</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>ebn.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702473</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-16 12:41:51.127644+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>