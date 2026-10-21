--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="10" customWidth="1" min="9" max="9"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>불공정 경쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>B강사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 B강사 항소, 2심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>근무하던 영어학원을 퇴사한 강사가 400m 떨어진 곳에 경쟁 학원을 설립하고 기존 학생들을 유인한 사건입니다. 법원은 강사의 경업금지 약정 위반을 인정하여 원장에게 2600만원을 배상하라고 1심 판결했으나, 강사가 항소하여 2심이 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(B강사)의 경업금지 약정 위반 및 학생 유인 행위가 1심에서 명확히 인정되었고(적합 조건 1), 근로계약서, 각서 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 2600만원으로 소송금융 투자 대상으로서는 상대적으로 작고(적합 조건 4 미충족), 상대방이 개인 강사로 자력에 대한 정보가 부족합니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2600만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명 (A원장)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>“얘들아 선생님이 학원 차릴거야, 옮기자” 경쟁 학원 열고 학생 빼간...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10851633?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-24 07:15:49.294071+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>불공정 경쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>조비</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>기존 법적 분쟁의 연장선상에서 아처가 조비를 상대로 손해배상 및 금지명령 소송 제기</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>아처가 조비를 상대로 허위 광고 및 불공정 경쟁을 이유로 손해배상과 금지명령을 요청하는 소송을 제기했습니다. 이는 조비가 중국 공급망 의존을 숨겼다는 주장에 기반하며, 양사 간 기존 법적 분쟁의 연장선에 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>조비는 소송이 가능한 기업으로 자력이 충분할 것으로 예상되며(적합 조건 2), 손해배상을 청구하고 있어 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). '중국 공급망 의존 숨겼다'는 구체적인 주장이 있어 증거 확보 가능성이 높고(적합 조건 5), 이미 소송이 진행 중인 상업 분쟁으로 소송금융 투자 대상으로서의 적합성이 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>아처, 조비에 소송 제기… 중국 공급망 의존 숨겼다</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>ebn.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701911</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-10 00:38:30.055409+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>