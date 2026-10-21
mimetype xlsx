--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -542,428 +542,492 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>NH투자증권은 크래프톤의 대표 IP인 배틀그라운드(PUBG)의 지속적인 성장과 신작 라인업에 대한 기대로 투자의견 '매수'를 유지했습니다. 1분기 실적은 시장 기대치를 상회할 것으로 전망되나, 희망퇴직 및 소송비용 반영으로 영업이익은 전년 동기 대비 감소할 것으로 예상됩니다.</t>
+          <t>기사는 '유부녀 킬러'와 '킹피셔'를 둘러싼 의혹을 추적하는 권태성이라는 인물과 새로운 클라이언트와의 만남을 앞둔 유보나의 고민을 다루고 있습니다. 이는 실제 사건이 아닌 창작물의 줄거리나 홍보성 내용으로 보이며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 크래프톤의 1분기 실적 전망 및 성장성에 대한 증권사 분석 보고서입니다. '소송비용'이 언급되지만, 이는 기업의 비용 항목으로만 제시될 뿐, 특정 소송 사건의 당사자, 쟁점, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건에 대한 보도가 아닌, 드라마나 영화 등 창작물의 줄거리 또는 홍보성 내용으로 판단됩니다. 소송금융 투자 대상이 되는 실제 법적 분쟁이 존재하지 않으므로, 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>크래프톤, 1분기 반등에 성장성 우려 해소…PUBG 다시 달린다-NH</t>
+          <t>‘유부녀 킬러’ 4년전 진실은</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01994246645413496</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202608270059</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:45:21.190418+00:00</t>
+          <t>2026-09-26 07:01:35.620933+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>일동제약이 현재 소송을 진행 중이라는 단편적인 정보만 확인됩니다. 소송의 구체적인 내용, 상대방, 피해 규모 등은 기사에서 전혀 언급되지 않아 파악이 불가능합니다.</t>
+          <t>NH투자증권은 크래프톤의 대표 IP인 배틀그라운드(PUBG)의 지속적인 성장과 신작 라인업에 대한 기대로 투자의견 '매수'를 유지했습니다. 1분기 실적은 시장 기대치를 상회할 것으로 전망되나, 희망퇴직 및 소송비용 반영으로 영업이익은 전년 동기 대비 감소할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 당사자, 사건의 성격, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항을 전혀 확인할 수 없습니다.</t>
+          <t>이 기사는 크래프톤의 1분기 실적 전망 및 성장성에 대한 증권사 분석 보고서입니다. '소송비용'이 언급되지만, 이는 기업의 비용 항목으로만 제시될 뿐, 특정 소송 사건의 당사자, 쟁점, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[CEO 뉴스] 윤웅섭 일동제약 회장  신약 R D 강화로 미래 성장 동력 확보...</t>
+          <t>크래프톤, 1분기 반등에 성장성 우려 해소…PUBG 다시 달린다-NH</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=624020</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01994246645413496</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-21 12:29:09.075025+00:00</t>
+          <t>2026-04-06 00:45:21.190418+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰의 피해자 반려견 보호 조치 진행 중</t>
+          <t>소송 진행 중이나 상세 내용 불명</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>통영경찰서가 최근 발생한 사건의 피해자 반려견 3마리를 보호시설로 연계하는 조치를 취했습니다. 이는 경남 지역 최초의 사례로, 피해자의 신체적 안전뿐 아니라 생활 안정과 정서적 회복까지 고려한 세심한 보호 활동으로 평가받고 있습니다. 경찰은 앞으로도 피해자 보호 및 맞춤형 지원 활동을 강화할 방침입니다.</t>
+          <t>일동제약이 현재 소송을 진행 중이라는 단편적인 정보만 확인됩니다. 소송의 구체적인 내용, 상대방, 피해 규모 등은 기사에서 전혀 언급되지 않아 파악이 불가능합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 통영경찰서의 피해자 반려견 보호 조치에 초점을 맞추고 있으며, 사건의 구체적인 내용, 책임 주체, 피해 규모, 소송 진행 여부 등 소송금융 투자에 필요한 핵심 정보가 전혀 없습니다. 따라서 적합 조건 중 어느 하나도 파악할 수 없어 투자 적합도가 낮습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 당사자, 사건의 성격, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항을 전혀 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>통영경찰서 피해자 반려견까지 보호 적극 행정</t>
+          <t>[CEO 뉴스] 윤웅섭 일동제약 회장  신약 R D 강화로 미래 성장 동력 확보...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468419</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=624020</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-15 12:29:51.106479+00:00</t>
+          <t>2026-03-21 12:29:09.075025+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 의혹 제기 예정</t>
+          <t>경찰의 피해자 반려견 보호 조치 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고 싶다' 예고편 캡쳐 이미지가 공개되며 '피해자의 마지막 생전 모습'이라는 문구로 인해 의혹이 증폭되고 있다. 이 소식을 접한 누리꾼들은 관련 기사에 다양한 댓글을 남기며 관심을 보이고 있다.</t>
+          <t>통영경찰서가 최근 발생한 사건의 피해자 반려견 3마리를 보호시설로 연계하는 조치를 취했습니다. 이는 경남 지역 최초의 사례로, 피해자의 신체적 안전뿐 아니라 생활 안정과 정서적 회복까지 고려한 세심한 보호 활동으로 평가받고 있습니다. 경찰은 앞으로도 피해자 보호 및 맞춤형 지원 활동을 강화할 방침입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 SBS '그것이 알고 싶다' 예고편에 대한 내용으로, 특정 사건의 '의혹'과 '피해자'를 언급할 뿐 구체적인 사건 내용, 상대방, 피해 규모, 책임 소재, 진행 중인 공적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나도 충족되지 않습니다.</t>
+          <t>이 기사는 통영경찰서의 피해자 반려견 보호 조치에 초점을 맞추고 있으며, 사건의 구체적인 내용, 책임 주체, 피해 규모, 소송 진행 여부 등 소송금융 투자에 필요한 핵심 정보가 전혀 없습니다. 따라서 적합 조건 중 어느 하나도 파악할 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'그것이 알고 싶다' 의혹 실체는?... 1월 24일 1시간 45분에 담긴 진실</t>
+          <t>통영경찰서 피해자 반려견까지 보호 적극 행정</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160312568487406</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468419</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 00:19:49.467836+00:00</t>
+          <t>2026-03-15 12:29:51.106479+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>연결 종속회사의 소송충당부채 인식</t>
+          <t>TV 프로그램에서 의혹 제기 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>월덱스의 당기순이익이 전년 대비 37% 감소한 주요 원인으로 미국 연결 종속회사의 소송충당부채 인식이 지목되었습니다. 이는 해당 종속회사가 상당한 규모의 소송에 휘말려 있거나 소송 가능성이 높아 재무적 영향을 받고 있음을 시사합니다. 소송의 구체적인 내용이나 상대방은 기사에서 확인되지 않습니다.</t>
+          <t>SBS '그것이 알고 싶다' 예고편 캡쳐 이미지가 공개되며 '피해자의 마지막 생전 모습'이라는 문구로 인해 의혹이 증폭되고 있다. 이 소식을 접한 누리꾼들은 관련 기사에 다양한 댓글을 남기며 관심을 보이고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>월덱스의 연결 종속회사가 소송충당부채를 인식하여 당기순이익이 크게 감소한 점은 소송의 규모가 상당하며, 상장회사인 월덱스 계열사로서 상대방의 자력이 충분할 것으로 예상됩니다. (적합 조건 2, 4) 그러나 소송의 구체적인 내용, 상대방, 책임의 명확성 등은 기사에서 파악하기 어렵습니다.</t>
+          <t>이 기사는 SBS '그것이 알고 싶다' 예고편에 대한 내용으로, 특정 사건의 '의혹'과 '피해자'를 언급할 뿐 구체적인 사건 내용, 상대방, 피해 규모, 책임 소재, 진행 중인 공적 절차 등에 대한 정보가 전혀 없습니다. 소송금융 투자 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나도 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>월덱스, 지난해 당기순이익 409억7246만6221원…전년 대비 37% 감소</t>
+          <t>'그것이 알고 싶다' 의혹 실체는?... 1월 24일 1시간 45분에 담긴 진실</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633900</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160312568487406</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-24 13:26:09.975501+00:00</t>
+          <t>2026-03-14 00:19:49.467836+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>불명</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>연결 종속회사의 소송충당부채 인식</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>월덱스의 당기순이익이 전년 대비 37% 감소한 주요 원인으로 미국 연결 종속회사의 소송충당부채 인식이 지목되었습니다. 이는 해당 종속회사가 상당한 규모의 소송에 휘말려 있거나 소송 가능성이 높아 재무적 영향을 받고 있음을 시사합니다. 소송의 구체적인 내용이나 상대방은 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>월덱스의 연결 종속회사가 소송충당부채를 인식하여 당기순이익이 크게 감소한 점은 소송의 규모가 상당하며, 상장회사인 월덱스 계열사로서 상대방의 자력이 충분할 것으로 예상됩니다. (적합 조건 2, 4) 그러나 소송의 구체적인 내용, 상대방, 책임의 명확성 등은 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>월덱스, 지난해 당기순이익 409억7246만6221원…전년 대비 37% 감소</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633900</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:26:09.975501+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>불명</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E7" t="inlineStr">
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
         <is>
           <t>기사 내용만으로는 실제 사건인지, 진행 단계인지 파악 불가</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>기사 단편은 '이나영'과 '라영아'라는 이름과 함께 20년 전 악몽을 소환하며, 또 다른 피해자 이다은의 존재를 확인하고 위치 추적을 통해 발견하는 과정을 묘사합니다. 백태주, 구선규, L J 변호사들이 공조하는 구도가 언급됩니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>기사 내용이 매우 단편적이고, 실제 사건이 아닌 드라마나 소설의 줄거리 일부로 보입니다. 소송 상대방, 피해 내용, 피해 규모 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>이나영,  기다리고 있었어, 라영아 로 소환된 20년 전 악몽</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15982691</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-24 00:25:42.215384+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>