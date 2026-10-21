--- v1 (2026-08-22)
+++ v2 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,66 +440,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="31" customWidth="1" min="8" max="8"/>
     <col width="27" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -549,448 +549,592 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>A 씨, B 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 출국금지 조치</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경찰이 '상품권 예약판매' 수법으로 30대 여성에게 빚을 지게 한 불법사금융업자에 대해 출국금지 조치하고 수사에 착수했습니다. 숨진 채 발견된 여성 A씨가 상품권 사채를 이용했으며, 추심 과정에서 협박을 당한 정황이 확인되었습니다. 경찰은 상품권 사채와 여성의 사망 사이 연관성을 조사 중입니다.</t>
+          <t>급전이 필요한 여성들을 노린 성착취 형태의 불법 사금융 범죄가 기승을 부리고 있습니다. A 씨와 B 씨는 나체 사진과 영상을 담보로 고리 대부업을 하며 상환 지연 시 유포 협박을 일삼았고, 대부업법 위반 등 혐의로 각각 징역 1년 6개월의 1심 실형을 선고받았습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 출국금지 조치 등 공적 절차가 진행 중이며(적합 조건 6), 카카오톡 대화내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하며, 피해 금액 또한 미상입니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거 확보가 용이하며(적합 조건 5), 이미 형사 1심 판결이 선고된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고(적합 조건 2), 현재까지 파악된 피해자 수가 소수(8명)이며(적합 조건 3), 개별 피해 규모가 '수억 원 이상'에는 미치지 못하는 점(적합 조건 4)이 한계입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해자별 수백~수천만원, 총 4천만원 이상 불법 이자</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 8명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경찰, '상품권 사채업자' 출국금지 조치…수사 착수</t>
+          <t>돈 빌리려면 나체사진 보내라 …여성 노린 '성착취' 불법사금융</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026051919145957970</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5222409</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-16 21:51:42.103983+00:00</t>
+          <t>2026-10-18 18:01:06.125081+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>불법사금융업자 A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>불법사금융업자 2명에 대한 형사 재판 종결 및 실형 선고</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>은행 및 2금융권 대출 규제 강화로 서민들이 자금난을 겪으며 불법사금융으로 내몰리는 현상이 심화되고 있습니다. 특히 20~30대 청년층이 생활비, 월세, 의료비 등 생계형 자금 마련을 위해 불법사금융을 이용하는 경우가 많으며, 서민금융진흥원 상담 건수도 크게 증가했습니다.</t>
+          <t>나체사진을 담보로 연 3160%의 고금리를 부과한 불법사금융업자 2명이 실형을 선고받았다. 이들은 총 8명의 피해자에게 4283만원을 빌려주며 불법 대부업을 영위했다. 형사 절차는 종결되었으나, 피해자들은 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 은행 및 2금융권 대출 규제로 인한 불법사금융 이용 증가라는 일반적인 현상을 다루고 있어, 특정 소송 상대방을 특정하기 어렵습니다. 불법사금융의 특성상 상대방의 자력 확보 및 증거 수집이 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 불법사금융업자의 자력이 충분하지 않을 가능성이 높고(적합 조건 2에 부합하지 않음), 피해 규모와 피해자 수가 소송금융 투자 대상으로 보기에 작다(적합 조건 3, 4에 부합하지 않음). 또한 형사 절차는 이미 종결되어 민사 소송의 실익이 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 4283만원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>은행·2금융권 대출 규제의 역설...자금줄 막힌 서민, 불법사금융으로 ...</t>
+          <t>나체사진 담보로 연 3160% 고리…불법사금융업자 2명 실형</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=301659</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=770106</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-04 20:35:37.932707+00:00</t>
+          <t>2026-10-14 18:01:39.729654+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>금융위원회 주도로 불법사금융 피해 점검 및 추심 중단 지원 중</t>
+          <t>경찰 수사 및 출국금지 조치</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>금융위원회가 서민금융통합지원센터를 통해 지난 5주간 불법사금융 피해자 131명을 확인하고 820건의 피해를 신고받아 점검 중입니다. 전국 8대 권역에 전담자를 배치하여 피해 상황을 파악하고 추심 중단 등 지원을 제공하고 있습니다.</t>
+          <t>경찰이 '상품권 예약판매' 수법으로 30대 여성에게 빚을 지게 한 불법사금융업자에 대해 출국금지 조치하고 수사에 착수했습니다. 숨진 채 발견된 여성 A씨가 상품권 사채를 이용했으며, 추심 과정에서 협박을 당한 정황이 확인되었습니다. 경찰은 상품권 사채와 여성의 사망 사이 연관성을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>금융위원회 주도로 131명 이상의 불법사금융 피해자가 확인되었고, 공적 절차(금융위 점검)가 진행 중이며 증거 확보 가능성이 높습니다. 이는 집단적 피해 및 공적 절차 진행이라는 적합 조건에 부합합니다. 다만, 불법사금융 업체의 자력 부족 가능성과 특정 상대방이 명시되지 않은 점은 투자 리스크 요인입니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 출국금지 조치 등 공적 절차가 진행 중이며(적합 조건 6), 카카오톡 대화내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하며, 피해 금액 또한 미상입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>131명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>금융위, 불법사금융 피해자 131명·추심중단 537건 점검</t>
+          <t>경찰, '상품권 사채업자' 출국금지 조치…수사 착수</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094555</t>
+          <t>https://view.asiae.co.kr/article/2026051919145957970</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:27.672917+00:00</t>
+          <t>2026-06-16 21:51:42.103983+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>온라인 불법사금융 조직 '이실장'이 평균 연 이자율 6800%의 초고금리 소액 대출과 불법 추심으로 20·30대 등 다수의 피해자를 양산하고 있습니다. 금융감독원은 62건의 피해 신고를 접수하고 소비자경보 '경고'를 발령했으며, 수사 의뢰 및 행정 조치를 진행 중입니다. 피해자들은 과도한 개인정보 요구와 '돌림대출' 등으로 심각한 피해를 입었습니다.</t>
+          <t>은행 및 2금융권 대출 규제 강화로 서민들이 자금난을 겪으며 불법사금융으로 내몰리는 현상이 심화되고 있습니다. 특히 20~30대 청년층이 생활비, 월세, 의료비 등 생계형 자금 마련을 위해 불법사금융을 이용하는 경우가 많으며, 서민금융진흥원 상담 건수도 크게 증가했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 '이실장' 불법사금융 조직으로 명확하며, 연 이자율 6800%에 달하는 초고금리 대출과 불법 추심 수법이 구체적으로 드러났습니다. 62건의 피해 신고가 접수되어 집단적 피해에 해당하고, 금융감독원이 소비자경보 발령 및 수사 의뢰 등 공적 절차를 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>기사는 은행 및 2금융권 대출 규제로 인한 불법사금융 이용 증가라는 일반적인 현상을 다루고 있어, 특정 소송 상대방을 특정하기 어렵습니다. 불법사금융의 특성상 상대방의 자력 확보 및 증거 수집이 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>62명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“대출 100만원에 이자 6800%” 말도 안 되는 불법사채 ‘이실장’의 정...</t>
+          <t>은행·2금융권 대출 규제의 역설...자금줄 막힌 서민, 불법사금융으로 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025503?ref=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=301659</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:48.661340+00:00</t>
+          <t>2026-05-04 20:35:37.932707+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경기도 특별사법경찰단 수사 진행 중, 일부 사건 검찰 송치</t>
+          <t>금융위원회 주도로 불법사금융 피해 점검 및 추심 중단 지원 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경기도 특별사법경찰단이 영세 자영업자와 서민을 대상으로 연 3만%가 넘는 초고금리 이자를 착취한 불법 대부업자 21명을 적발했다. 총 12건의 범죄 사실이 확인되었으며, 이 중 3건은 검찰에 송치되었다. 김동연 지사는 이를 '반사회적 범죄'로 규정하고 엄정 수사를 지시했다.</t>
+          <t>금융위원회가 서민금융통합지원센터를 통해 지난 5주간 불법사금융 피해자 131명을 확인하고 820건의 피해를 신고받아 점검 중입니다. 전국 8대 권역에 전담자를 배치하여 피해 상황을 파악하고 추심 중단 등 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>불법 대부업자들의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사 및 검찰 송치로 객관적 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 영세 자영업자 및 서민 등 다수의 피해자가 발생했고(적합 조건 3), 초고금리 이자 착취로 피해 규모가 클 것으로 예상됨(적합 조건 4). 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>금융위원회 주도로 131명 이상의 불법사금융 피해자가 확인되었고, 공적 절차(금융위 점검)가 진행 중이며 증거 확보 가능성이 높습니다. 이는 집단적 피해 및 공적 절차 진행이라는 적합 조건에 부합합니다. 다만, 불법사금융 업체의 자력 부족 가능성과 특정 상대방이 명시되지 않은 점은 투자 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수 (영세 소기업, 자영업자, 저신용 서민)</t>
+          <t>131명 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>김동연 “반사회적 범죄 뿌리 뽑을 것”…불법사금융 서민 보호망 가동</t>
+          <t>금융위, 불법사금융 피해자 131명·추심중단 537건 점검</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=807133</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094555</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 12:33:59.468329+00:00</t>
+          <t>2026-03-31 12:32:27.672917+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>'이실장' 불법사금융 조직</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지, 휴대전화 이용 중지 등 행정 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>온라인 불법사금융 조직 '이실장'이 평균 연 이자율 6800%의 초고금리 소액 대출과 불법 추심으로 20·30대 등 다수의 피해자를 양산하고 있습니다. 금융감독원은 62건의 피해 신고를 접수하고 소비자경보 '경고'를 발령했으며, 수사 의뢰 및 행정 조치를 진행 중입니다. 피해자들은 과도한 개인정보 요구와 '돌림대출' 등으로 심각한 피해를 입었습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 '이실장' 불법사금융 조직으로 명확하며, 연 이자율 6800%에 달하는 초고금리 대출과 불법 추심 수법이 구체적으로 드러났습니다. 62건의 피해 신고가 접수되어 집단적 피해에 해당하고, 금융감독원이 소비자경보 발령 및 수사 의뢰 등 공적 절차를 진행 중이므로 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>62명 이상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>“대출 100만원에 이자 6800%” 말도 안 되는 불법사채 ‘이실장’의 정...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20025503?ref=naver</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:18:48.661340+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>불법사금융</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>불법 대부업자 (21명 입건)</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경기도 특별사법경찰단 수사 진행 중, 일부 사건 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>경기도 특별사법경찰단이 영세 자영업자와 서민을 대상으로 연 3만%가 넘는 초고금리 이자를 착취한 불법 대부업자 21명을 적발했다. 총 12건의 범죄 사실이 확인되었으며, 이 중 3건은 검찰에 송치되었다. 김동연 지사는 이를 '반사회적 범죄'로 규정하고 엄정 수사를 지시했다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>불법 대부업자들의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사 및 검찰 송치로 객관적 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 영세 자영업자 및 서민 등 다수의 피해자가 발생했고(적합 조건 3), 초고금리 이자 착취로 피해 규모가 클 것으로 예상됨(적합 조건 4). 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>다수 (영세 소기업, 자영업자, 저신용 서민)</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>김동연 “반사회적 범죄 뿌리 뽑을 것”…불법사금융 서민 보호망 가동</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=807133</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:33:59.468329+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>불법사금융</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>불법 대부업 조직 (총책 및 추심책 등 10명)</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치, 범죄 수익금 몰수·추징보전 진행 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>경찰이 연이율 최대 3만 6,500%의 고리대금과 불법 추심을 일삼은 불법 대부업 일당을 검거했다. 이들은 400여 명의 서민으로부터 2억 원의 부당 이득을 취했으며, 경찰은 총책 등 3명을 구속하고 범죄 수익금 몰수·추징보전을 진행 중이다. 피해자들은 불법 대부업체를 상대로 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>불법 대부업 일당의 고리대금 및 불법 추심 행위가 경찰 수사를 통해 명확히 드러났으며(적합 조건 1, 5), 4백여 명의 다수 피해자와 총 2억 원의 부당 이득 규모로 집단적 피해가 크다(적합 조건 3, 4). 현재 경찰 수사 및 검찰 송치가 진행 중이며 범죄 수익금 2억 원에 대한 몰수·추징보전 조치가 이루어지고 있어(적합 조건 6) 피해자들의 손해배상 청구에 유리한 상황이다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>2억 원 (총 부당 이자 수익)</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>4백여 명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>‘연이율 3만 6,500%’…급전 필요한 서민들만 노렸다</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504987&amp;ref=A</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-11 00:21:50.757041+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>