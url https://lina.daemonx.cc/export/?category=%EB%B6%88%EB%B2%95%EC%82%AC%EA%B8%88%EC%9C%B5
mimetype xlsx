--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="27" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -532,386 +539,458 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 출국금지 조치</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>은행 및 2금융권 대출 규제 강화로 서민들이 자금난을 겪으며 불법사금융으로 내몰리는 현상이 심화되고 있습니다. 특히 20~30대 청년층이 생활비, 월세, 의료비 등 생계형 자금 마련을 위해 불법사금융을 이용하는 경우가 많으며, 서민금융진흥원 상담 건수도 크게 증가했습니다.</t>
+          <t>경찰이 '상품권 예약판매' 수법으로 30대 여성에게 빚을 지게 한 불법사금융업자에 대해 출국금지 조치하고 수사에 착수했습니다. 숨진 채 발견된 여성 A씨가 상품권 사채를 이용했으며, 추심 과정에서 협박을 당한 정황이 확인되었습니다. 경찰은 상품권 사채와 여성의 사망 사이 연관성을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 은행 및 2금융권 대출 규제로 인한 불법사금융 이용 증가라는 일반적인 현상을 다루고 있어, 특정 소송 상대방을 특정하기 어렵습니다. 불법사금융의 특성상 상대방의 자력 확보 및 증거 수집이 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 출국금지 조치 등 공적 절차가 진행 중이며(적합 조건 6), 카카오톡 대화내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하며, 피해 금액 또한 미상입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>은행·2금융권 대출 규제의 역설...자금줄 막힌 서민, 불법사금융으로 ...</t>
+          <t>경찰, '상품권 사채업자' 출국금지 조치…수사 착수</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=301659</t>
+          <t>https://view.asiae.co.kr/article/2026051919145957970</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-04 20:35:37.932707+00:00</t>
+          <t>2026-06-16 21:51:42.103983+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금융위원회가 서민금융통합지원센터를 통해 지난 5주간 불법사금융 피해자 131명을 확인하고 820건의 피해를 신고받아 점검 중입니다. 전국 8대 권역에 전담자를 배치하여 피해 상황을 파악하고 추심 중단 등 지원을 제공하고 있습니다.</t>
+          <t>은행 및 2금융권 대출 규제 강화로 서민들이 자금난을 겪으며 불법사금융으로 내몰리는 현상이 심화되고 있습니다. 특히 20~30대 청년층이 생활비, 월세, 의료비 등 생계형 자금 마련을 위해 불법사금융을 이용하는 경우가 많으며, 서민금융진흥원 상담 건수도 크게 증가했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>금융위원회 주도로 131명 이상의 불법사금융 피해자가 확인되었고, 공적 절차(금융위 점검)가 진행 중이며 증거 확보 가능성이 높습니다. 이는 집단적 피해 및 공적 절차 진행이라는 적합 조건에 부합합니다. 다만, 불법사금융 업체의 자력 부족 가능성과 특정 상대방이 명시되지 않은 점은 투자 리스크 요인입니다.</t>
+          <t>기사는 은행 및 2금융권 대출 규제로 인한 불법사금융 이용 증가라는 일반적인 현상을 다루고 있어, 특정 소송 상대방을 특정하기 어렵습니다. 불법사금융의 특성상 상대방의 자력 확보 및 증거 수집이 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>131명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>금융위, 불법사금융 피해자 131명·추심중단 537건 점검</t>
+          <t>은행·2금융권 대출 규제의 역설...자금줄 막힌 서민, 불법사금융으로 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094555</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=301659</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:27.672917+00:00</t>
+          <t>2026-05-04 20:35:37.932707+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지, 휴대전화 이용 중지 등 행정 조치 진행 중</t>
+          <t>금융위원회 주도로 불법사금융 피해 점검 및 추심 중단 지원 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>온라인 불법사금융 조직 '이실장'이 평균 연 이자율 6800%의 초고금리 소액 대출과 불법 추심으로 20·30대 등 다수의 피해자를 양산하고 있습니다. 금융감독원은 62건의 피해 신고를 접수하고 소비자경보 '경고'를 발령했으며, 수사 의뢰 및 행정 조치를 진행 중입니다. 피해자들은 과도한 개인정보 요구와 '돌림대출' 등으로 심각한 피해를 입었습니다.</t>
+          <t>금융위원회가 서민금융통합지원센터를 통해 지난 5주간 불법사금융 피해자 131명을 확인하고 820건의 피해를 신고받아 점검 중입니다. 전국 8대 권역에 전담자를 배치하여 피해 상황을 파악하고 추심 중단 등 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 '이실장' 불법사금융 조직으로 명확하며, 연 이자율 6800%에 달하는 초고금리 대출과 불법 추심 수법이 구체적으로 드러났습니다. 62건의 피해 신고가 접수되어 집단적 피해에 해당하고, 금융감독원이 소비자경보 발령 및 수사 의뢰 등 공적 절차를 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>금융위원회 주도로 131명 이상의 불법사금융 피해자가 확인되었고, 공적 절차(금융위 점검)가 진행 중이며 증거 확보 가능성이 높습니다. 이는 집단적 피해 및 공적 절차 진행이라는 적합 조건에 부합합니다. 다만, 불법사금융 업체의 자력 부족 가능성과 특정 상대방이 명시되지 않은 점은 투자 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>62명 이상</t>
+          <t>131명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“대출 100만원에 이자 6800%” 말도 안 되는 불법사채 ‘이실장’의 정...</t>
+          <t>금융위, 불법사금융 피해자 131명·추심중단 537건 점검</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025503?ref=naver</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3094555</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:48.661340+00:00</t>
+          <t>2026-03-31 12:32:27.672917+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>불법 대부업자 (21명 입건)</t>
+          <t>'이실장' 불법사금융 조직</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경기도 특별사법경찰단 수사 진행 중, 일부 사건 검찰 송치</t>
+          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지, 휴대전화 이용 중지 등 행정 조치 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경기도 특별사법경찰단이 영세 자영업자와 서민을 대상으로 연 3만%가 넘는 초고금리 이자를 착취한 불법 대부업자 21명을 적발했다. 총 12건의 범죄 사실이 확인되었으며, 이 중 3건은 검찰에 송치되었다. 김동연 지사는 이를 '반사회적 범죄'로 규정하고 엄정 수사를 지시했다.</t>
+          <t>온라인 불법사금융 조직 '이실장'이 평균 연 이자율 6800%의 초고금리 소액 대출과 불법 추심으로 20·30대 등 다수의 피해자를 양산하고 있습니다. 금융감독원은 62건의 피해 신고를 접수하고 소비자경보 '경고'를 발령했으며, 수사 의뢰 및 행정 조치를 진행 중입니다. 피해자들은 과도한 개인정보 요구와 '돌림대출' 등으로 심각한 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>불법 대부업자들의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사 및 검찰 송치로 객관적 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 영세 자영업자 및 서민 등 다수의 피해자가 발생했고(적합 조건 3), 초고금리 이자 착취로 피해 규모가 클 것으로 예상됨(적합 조건 4). 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>상대방 책임이 '이실장' 불법사금융 조직으로 명확하며, 연 이자율 6800%에 달하는 초고금리 대출과 불법 추심 수법이 구체적으로 드러났습니다. 62건의 피해 신고가 접수되어 집단적 피해에 해당하고, 금융감독원이 소비자경보 발령 및 수사 의뢰 등 공적 절차를 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (영세 소기업, 자영업자, 저신용 서민)</t>
+          <t>62명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>김동연 “반사회적 범죄 뿌리 뽑을 것”…불법사금융 서민 보호망 가동</t>
+          <t>“대출 100만원에 이자 6800%” 말도 안 되는 불법사채 ‘이실장’의 정...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=807133</t>
+          <t>https://www.sedaily.com/article/20025503?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 12:33:59.468329+00:00</t>
+          <t>2026-03-30 00:18:48.661340+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>불법 대부업자 (21명 입건)</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경기도 특별사법경찰단 수사 진행 중, 일부 사건 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>경기도 특별사법경찰단이 영세 자영업자와 서민을 대상으로 연 3만%가 넘는 초고금리 이자를 착취한 불법 대부업자 21명을 적발했다. 총 12건의 범죄 사실이 확인되었으며, 이 중 3건은 검찰에 송치되었다. 김동연 지사는 이를 '반사회적 범죄'로 규정하고 엄정 수사를 지시했다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>불법 대부업자들의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사 및 검찰 송치로 객관적 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 영세 자영업자 및 서민 등 다수의 피해자가 발생했고(적합 조건 3), 초고금리 이자 착취로 피해 규모가 클 것으로 예상됨(적합 조건 4). 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>다수 (영세 소기업, 자영업자, 저신용 서민)</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>김동연 “반사회적 범죄 뿌리 뽑을 것”…불법사금융 서민 보호망 가동</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=807133</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:33:59.468329+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>불법사금융</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>불법 대부업 조직 (총책 및 추심책 등 10명)</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치, 범죄 수익금 몰수·추징보전 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>경찰이 연이율 최대 3만 6,500%의 고리대금과 불법 추심을 일삼은 불법 대부업 일당을 검거했다. 이들은 400여 명의 서민으로부터 2억 원의 부당 이득을 취했으며, 경찰은 총책 등 3명을 구속하고 범죄 수익금 몰수·추징보전을 진행 중이다. 피해자들은 불법 대부업체를 상대로 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>불법 대부업 일당의 고리대금 및 불법 추심 행위가 경찰 수사를 통해 명확히 드러났으며(적합 조건 1, 5), 4백여 명의 다수 피해자와 총 2억 원의 부당 이득 규모로 집단적 피해가 크다(적합 조건 3, 4). 현재 경찰 수사 및 검찰 송치가 진행 중이며 범죄 수익금 2억 원에 대한 몰수·추징보전 조치가 이루어지고 있어(적합 조건 6) 피해자들의 손해배상 청구에 유리한 상황이다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>2억 원 (총 부당 이자 수익)</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>4백여 명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘연이율 3만 6,500%’…급전 필요한 서민들만 노렸다</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504987&amp;ref=A</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-11 00:21:50.757041+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>