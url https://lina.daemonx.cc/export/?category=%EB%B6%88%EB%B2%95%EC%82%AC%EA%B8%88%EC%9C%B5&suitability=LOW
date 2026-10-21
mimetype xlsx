--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -533,94 +533,166 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>불법사금융업자 A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>불법사금융업자 2명에 대한 형사 재판 종결 및 실형 선고</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
+          <t>나체사진을 담보로 연 3160%의 고금리를 부과한 불법사금융업자 2명이 실형을 선고받았다. 이들은 총 8명의 피해자에게 4283만원을 빌려주며 불법 대부업을 영위했다. 형사 절차는 종결되었으나, 피해자들은 민사상 손해배상 청구를 고려할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 불법사금융업자의 자력이 충분하지 않을 가능성이 높고(적합 조건 2에 부합하지 않음), 피해 규모와 피해자 수가 소송금융 투자 대상으로 보기에 작다(적합 조건 3, 4에 부합하지 않음). 또한 형사 절차는 이미 종결되어 민사 소송의 실익이 낮을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>총 4283만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>나체사진 담보로 연 3160% 고리…불법사금융업자 2명 실형</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=770106</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-14 18:01:39.729654+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>불법사금융</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
           <t>은행 및 2금융권 대출 규제 강화로 서민들이 자금난을 겪으며 불법사금융으로 내몰리는 현상이 심화되고 있습니다. 특히 20~30대 청년층이 생활비, 월세, 의료비 등 생계형 자금 마련을 위해 불법사금융을 이용하는 경우가 많으며, 서민금융진흥원 상담 건수도 크게 증가했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>기사는 은행 및 2금융권 대출 규제로 인한 불법사금융 이용 증가라는 일반적인 현상을 다루고 있어, 특정 소송 상대방을 특정하기 어렵습니다. 불법사금융의 특성상 상대방의 자력 확보 및 증거 수집이 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5 미충족)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>은행·2금융권 대출 규제의 역설...자금줄 막힌 서민, 불법사금융으로 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>thepublic.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-18</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.thepublic.kr/news/articleView.html?idxno=301659</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-05-04 20:35:37.932707+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>