--- v1 (2026-08-22)
+++ v2 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="31" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
+    <col width="36" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법사금융</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>A 씨, B 씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>급전이 필요한 여성들을 노린 성착취 형태의 불법 사금융 범죄가 기승을 부리고 있습니다. A 씨와 B 씨는 나체 사진과 영상을 담보로 고리 대부업을 하며 상환 지연 시 유포 협박을 일삼았고, 대부업법 위반 등 혐의로 각각 징역 1년 6개월의 1심 실형을 선고받았습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거 확보가 용이하며(적합 조건 5), 이미 형사 1심 판결이 선고된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고(적합 조건 2), 현재까지 파악된 피해자 수가 소수(8명)이며(적합 조건 3), 개별 피해 규모가 '수억 원 이상'에는 미치지 못하는 점(적합 조건 4)이 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>피해자별 수백~수천만원, 총 4천만원 이상 불법 이자</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 8명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>돈 빌리려면 나체사진 보내라 …여성 노린 '성착취' 불법사금융</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5222409</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-18 18:01:06.125081+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>불법사금융</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>불법사금융업자</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>경찰 수사 및 출국금지 조치</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>경찰이 '상품권 예약판매' 수법으로 30대 여성에게 빚을 지게 한 불법사금융업자에 대해 출국금지 조치하고 수사에 착수했습니다. 숨진 채 발견된 여성 A씨가 상품권 사채를 이용했으며, 추심 과정에서 협박을 당한 정황이 확인되었습니다. 경찰은 상품권 사채와 여성의 사망 사이 연관성을 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 출국금지 조치 등 공적 절차가 진행 중이며(적합 조건 6), 카카오톡 대화내역 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하며, 피해 금액 또한 미상입니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>경찰, '상품권 사채업자' 출국금지 조치…수사 착수</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026051919145957970</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-06-16 21:51:42.103983+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>