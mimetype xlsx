--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$254</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$266</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N254"/>
+  <dimension ref="A1:N266"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="38" customWidth="1" min="8" max="8"/>
     <col width="42" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -555,17858 +555,18698 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장 신청 검토 중</t>
+          <t>경찰 수사 및 국과수 부검 의뢰</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG 협력업체 직원 A씨가 해고 통보에 불만을 품고 칼부림을 저지른 사건. 피해자들은 해고 통보가 아닌 업무 교체 요청이었다고 주장하며, 경찰이 사실관계를 조사하고 영장 신청을 검토 중이다.</t>
+          <t>서울 중랑구 주택에서 60대 남성 2명이 흉기에 찔려 숨진 채 발견되어 경찰이 수사에 착수했다. 현장에서 흉기가 발견되었으며, 경찰은 CCTV 분석 및 목격자 탐문 수사를 진행 중이다. 현재 누가 가해자이고 피해자인지, 쌍방 범행인지 여부는 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 6번(공적 절차 진행 중)에 해당하여 경찰 수사가 진행 중이나, 상대방(LG)의 책임이 명확하지 않고(해고 통보 vs 업무 교체 요청), 집단적 피해가 아니며, 피해 규모도 불확실하여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하지 않고(가해자 미확인, 쌍방 범행 가능성), 상대방의 자력 또한 파악 불가함. 집단적 피해가 아니며, 소송금융 투자 대상으로서의 요건을 충족하기 어려움.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>LG 칼부림 60대  해고 통보에 범행 …경찰, 영장신청 검토</t>
+          <t>서울 중랑구서 60대 남성 2명 흉기에 찔려 숨져…경찰 수사</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260528501&amp;PRO_CODE=99</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202608080045</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:02:59.555669+00:00</t>
+          <t>2026-08-20 19:12:11.138396+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨 (중국인 남성)</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고 (특수협박 유죄)</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경기 화성 동탄호수공원에서 40대 중국인 남성 A씨가 흉기를 들고 20대 남녀 5명을 위협한 혐의로 기소되어 2심에서도 징역 3년 실형을 선고받았습니다. 살인미수 혐의는 무죄로 판단되었으나 특수협박 혐의는 유죄로 인정되었습니다. 직접적인 신체적 피해는 없었습니다.</t>
+          <t>김훈 씨가 과거 교제했던 여성을 스토킹 끝에 살해한 혐의로 구속되어 재판을 받고 있습니다. 김 씨는 재판에서 심신미약을 주장하며, 증언 연습 대본을 만들어 지인을 회유하려 한 정황도 드러났습니다. 경기북부경찰청은 김 씨의 신상정보를 공개했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 형사 책임은 명확하고(적합 조건 1), 형사 재판 결과라는 강력한 증거가 존재하지만(적합 조건 5), 상대방의 자력이 충분하다고 보기 어렵고(부적합 조건), 피해 규모(피해자 5명, 신체적 피해 없음)가 작아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 소송금융은 회수 가능성이 중요하므로, 이 사건은 투자 매력이 낮습니다.</t>
+          <t>피고(김훈)는 개인으로, 소송금융 투자에 필요한 충분한 자력을 갖추었다고 보기 어렵습니다 (적합 조건 2 불충족). 사건의 심각성과 책임 명확성은 높으나, 민사상 손해배상금 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>동탄호수공원서 흉기 난동 벌인 중국인, 2심도 징역 3년</t>
+          <t>대본 만들어 증언 연습 …'남양주 보복살인' 김훈, 피해자 지인 회유</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07268486645421368</t>
+          <t>https://www.news1.kr/local/gyeonggi/6262341</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:34.052691+00:00</t>
+          <t>2026-08-20 07:02:39.686050+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 10개월)</t>
+          <t>폭발 사건 발생 및 피해자 치료 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>환풍기 소음 문제로 이웃에게 2년간 욕설 문자 폭탄을 보낸 A씨에게 재판부가 징역 10개월을 선고했다. 재판부는 A씨의 행동을 정당화할 수 없으며 피해자가 큰 정신적 고통을 겪었음을 인정했다. 이는 형사 재판 결과이며, 피해자는 A씨를 상대로 민사상 손해배상 청구를 고려할 수 있다.</t>
+          <t>시리아 다마스쿠스 외곽에서 미니버스 택시 내부에 설치된 폭발물이 터져 최소 2명이 숨지고 다수의 부상자가 발생했습니다. 부상자들은 알무즈타히드 병원에서 치료를 받고 있습니다. 시리아 보건부가 사건을 보고했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>A씨의 형사상 책임은 명확하고 재판을 통해 증거가 확보되었으나, 상대방이 개인이며 피해 규모가 소송금융 투자에 적합한 수준(수억 원 이상)으로 보이지 않는다. 또한 집단적 피해가 아닌 개인 간의 분쟁으로, 소송금융의 주요 투자 대상과는 거리가 멀다.</t>
+          <t>기사 내용만으로는 소송금융 투자에 적합한 조건을 찾기 어렵습니다. 폭발 사건의 가해 주체가 특정되지 않아 상대방 책임이 불분명하며(적합 조건 1 불충족), 배상 능력이 있는 상대방을 특정하기 어렵습니다(적합 조건 2 불충족). 또한, 사건이 발생한 시리아의 상황을 고려할 때 소송 진행 및 배상금 회수가 매우 불확실합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
+          <t>최소 2명 사망, 다수 부상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>병원 치료 받는 시리아 차량 폭발 피해자</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISI20260807_0002206423</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-08-10 07:36:01.099327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>데이비드(d4vd)</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>미국 로스앤젤레스에서 예비심리 진행 중, 검찰 관여</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>미성년자 살해 혐의로 기소된 데이비드(d4vd)의 예비심리에서 피해자의 임신 및 낙태를 언급한 문자메시지가 새로운 증거로 공개되었다. 이 사건은 로스앤젤레스에서 검찰 주도로 진행 중이며, 데이비드는 13세 피해자를 살해한 혐의를 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): '미성년자 살해 혐의'로 데이비드가 특정되었고, 새로운 증거(문자메시지)가 공개되어 책임이 명확해 보인다. 적합 조건 5(증거가 있거나 확보 가능함): 피해자의 임신 및 낙태를 언급한 문자메시지가 새로운 증거로 공개되어 증거 확보가 용이하다. 적합 조건 6(이미 공적 절차 진행 중임): 로스앤젤레스에서 검찰 주도로 예비심리가 진행 중이므로 공적 절차가 활발히 진행되고 있다. 피해 규모는 미상이지만, 미성년자 살해 사건의 특성상 유족의 정신적 피해가 매우 커 손해배상 청구액이 높을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>LA 다운타운에서 총격사건 발생, 39살 남성 피해자 발생</t>
+          <t>'미성년자 살해 혐의' 데이비드(d4vd), 13세 피해자와 임신·낙태 대화 드...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=493258</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=754347</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-05 05:04:41.960557+00:00</t>
+          <t>2026-08-06 19:03:55.375885+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 체포</t>
+          <t>살인 혐의 피의자 2명 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>베트남 국적 유학생을 납치·감금하고 돈을 갈취하려 한 베트남인 4명이 경찰에 체포되었다. 피해자는 생명에 지장이 없는 것으로 알려졌으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>검찰이 故 김창민 감독 살해 사건을 전면 보완수사하여 상해치사 혐의로 송치된 피의자 2명을 살인 혐의로 구속 기소하고 재판에 넘겼습니다. 이는 형사 절차를 통해 가해자가 특정되고 책임이 명확해진 사례로, 유족의 민사상 손해배상 청구에 유리한 기반을 제공합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자들의 납치·감금 및 갈취 시도 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 그러나 가해자들의 자력 불확실 및 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합한 수준인지 추가 확인이 필요하다.</t>
+          <t>故 김창민 감독 살해 사건은 검찰의 보완수사를 통해 살인 혐의 피의자 2명이 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 공적 절차(형사 재판)가 진행 중이며(적합 조건 6), 검찰 수사로 증거 확보가 용이합니다(적합 조건 5). 사망 사건으로 피해 규모가 크다는 점(적합 조건 4)도 소송금융 투자에 적합하나, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
+          <t>유족</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>대검, 상반기 '형사 우수검사'로 故김창민 감독 살해사건 담당 선정</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260724143200004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-08-01 17:16:31.398107+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>강북구 오피스텔에서 발생한 살인 사건으로 50대 남성 A씨가 구속되었습니다. A씨는 구속 전 피의자 심문을 포기했으며, 경찰은 A씨의 과거 범죄 전력과 마약 투약 여부 등을 토대로 범행 동기를 조사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(살인 혐의 구속), 개인 간의 형사 사건으로 상대방의 자력이 불분명하고 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다. 피해 규모는 크지만, 소송금융의 주요 투자 대상인 대규모 집단 소송이나 기업 대상 소송과는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>美 아이오와 대학교서 총격 사건… 여러 명 다쳐</t>
+          <t>‘강북구 오피스텔 살인’ 50대 남성 구속…과거 성범죄 전력도</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6141546</t>
+          <t>https://www.chosun.com/national/national_general/2026/07/30/ILGGXX4PD5GENHUIN42ZXCTINY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-01 07:00:41.843291+00:00</t>
+          <t>2026-07-31 06:22:51.128192+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>B씨 (개인)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>청주지법 민사3단독 1심 원고 일부 승소 판결</t>
+          <t>경찰 수사 및 구속</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 남성 B씨가 친구 A씨를 그네에서 비상식적으로 세게 밀어 A씨가 전치 32주의 중상과 영구 후유증을 입었다. 법원은 B씨에게 약 1억 9600만 원의 손해배상금을 지급하라고 판결했으며, B씨는 이미 과실치상 혐의로 벌금형을 선고받은 바 있다. 법원은 B씨의 과실과 A씨의 노동능력 상실을 인정하면서도, A씨의 과실도 일부 인정했다.</t>
+          <t>광주에서 50대 A씨가 술자리 동료를 살해한 혐의로 구속되었다. A씨는 범행 직후 119에 신고하며 스스로 다친 것 같다고 진술했으나, 경찰 조사에서 범행을 시인했다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(법원 판결 및 형사 처벌), 피해 규모가 크며(1.96억 원), 증거가 충분하다는 점은 긍정적입니다. 그러나 상대방이 20대 개인으로 자력 불충분 가능성이 높아 투자금 회수 위험이 매우 크고, 이미 1심 판결이 선고되어 소송금융의 역할이 제한적이라는 점에서 부적합합니다.</t>
+          <t>피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮음 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 투자 매력도가 낮다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>1억 9600여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>친구가 탄 그네 밀어줬다가 2억 가까운 돈을 물어주게 된 사람</t>
+          <t>광주서 술자리 동료 살해한 50대 구속</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1130953</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=918191</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-14 01:40:04.489507+00:00</t>
+          <t>2026-07-29 07:00:28.984484+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>성아무개</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1심 유죄 판결 (징역 27년 선고), 민사 손해배상 소송 가능</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>기사 제목은 '사커킥으로 사람을 죽인 사건'과 관련하여 유족의 분노를 언급하고 있으나, 기사 본문은 해당 사건과 전혀 관련 없는 연예인 인터뷰 내용으로만 이루어져 있습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보를 전혀 파악할 수 없습니다.</t>
+          <t>30대 남성이 지인을 살해하고 시신을 유기한 혐의로 1심에서 징역 27년을 선고받았습니다. 피고인은 범행을 은폐하려 피해자인 척 문자를 보내는 등 치밀한 모습을 보였으며, 재판부는 피고인의 잦은 폭행과 반성 없는 태도를 양형 사유로 들었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 제목과 완전히 무관한 연예인 인터뷰로 구성되어 있어, 소송금융 투자 대상 사건에 대한 어떠한 정보도 파악할 수 없습니다. 따라서 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확', '증거 확보 가능', '공적 절차 진행 중(형사 재판)'은 충족되나, 소송금융 투자에 필수적인 '상대방의 충분한 자력'이 결여되어 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 투자 매력이 부족합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>사커킥으로 사람 죽여놓고 힙합 하며 희희낙락? …김창민 유족  분노 [...</t>
+          <t>“해외 나가 일”…‘두물머리 살인’ 30대, 피해자인 척 모친에 문자</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026041208172611246</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1269685.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-14 01:27:42.696784+00:00</t>
+          <t>2026-07-25 07:00:22.956029+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>장재진</t>
-[...11 lines deleted...]
-      </c>
+          <t>스타벅스</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>24세 최연소 사형수 장재진이 전 여자친구 부모를 살해하고 시신 옆에서 성폭행한 사건에 대한 기사입니다. 형사 재판은 사형 선고로 종결된 것으로 보이며, 피해자 가족이 민사상 손해배상을 청구할 가능성이 있습니다.</t>
+          <t>해당 기사는 '일베'와 극우 세력에 대한 정부 주도 처벌 및 규제에 대한 사설로, 징벌적 손해배상 도입의 필요성을 논하며 스타벅스의 5·18 민주화운동 폄훼 마케팅 사례를 언급했다. 실제 소송 진행 여부나 구체적인 피해 상황은 다루지 않고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고가 사형수로 자력이 없어 손해배상금 회수가 불가능에 가까워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 징벌적 손해배상 도입의 필요성을 논하는 사설로, 스타벅스의 5·18 민주화운동 폄훼 마케팅을 과거 사례로 언급할 뿐이다. 현재 진행 중인 소송이나 공적 절차가 없으며, 특정 피해자 집단과 구체적인 피해 규모가 명확하지 않아 소송금융 투자 대상으로 부적합하다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>24세 최연소 사형수 장재진, 전여친 부모 살해 후 시신 옆 성폭행 광기...</t>
+          <t>[사설] ‘일베’ 사회악이나 정부 주도 처벌·규제는 과유불급</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604060842186310</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052416090004091?did=NA</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 00:30:02.867578+00:00</t>
+          <t>2026-07-16 08:59:42.207809+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>30대 육군 부사관 A씨</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 윗선 및 의뢰인 추적 난항</t>
+          <t>군검찰 무기징역 구형, 다음 달 선고 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>돈을 받고 타인에게 오물 테러, 낙서, 허위사실 유포 등 보복 행위를 대행하는 업체들이 성행하고 있습니다. 경찰이 집중 수사에 나서 일부 일당을 검거했으나, 텔레그램, 가상자산, 불법체류자 고용 등 치밀한 수법으로 총책과 의뢰인 추적에 난항을 겪고 있습니다. 전문가들은 위장 수사 도입을 고려해야 한다고 제언했습니다.</t>
+          <t>30대 육군 부사관 남편이 아내를 장기간 방치해 사망에 이르게 한 사건으로, 군검찰이 살인 혐의로 무기징역을 구형했습니다. 아내의 편지, 일기장, 119구급대원 및 의사 진술, 남편의 검색 기록 등 명확한 증거들이 제시되었으며, 다음 달 선고가 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>보복 대행 업체의 책임은 명확하고 경찰 수사가 진행 중이며 증거 확보 가능성이 높습니다. 그러나 기사에 따르면 총책과 의뢰인이 추적되지 않고 있으며, 텔레그램, 가상자산 등 익명 수단을 사용하여 자력 있는 상대방을 특정하고 손해배상을 청구하기 매우 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(군검찰 무기징역 구형), 증거가 충분하며(수사 결과, 증언, 검색 기록 등), 공적 절차(형사 재판)가 진행 중인 점은 긍정적입니다. 그러나 소송 상대방이 개인(부사관)으로 자력에 한계가 있을 수 있으며, 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>최소 53명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>절대 안 걸려  경찰 수사 비웃는 보복 대행 업체들</t>
+          <t>아내 상태 몰랐다  주장하는 '구더기 방치' 부사관 남편에 군검찰, 무기...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496826?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260406060429</t>
+          <t>http://www.fnnews.com/news/202605130802445473</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:21:10.495890+00:00</t>
+          <t>2026-07-07 01:13:37.773856+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>20대 남성 2명</t>
+          <t>서모 씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>음주운전 사망사고 형사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>음주운전으로 일본인 관광객 모녀를 들이받아 1명을 사망에 이르게 한 30대 남성에게 징역 5년이 선고되었습니다. 유족은 한국의 음주운전 처벌이 너무 가볍다고 지적하며, 추가적인 민사적 대응 가능성을 시사했습니다. 사고 당시 가해자는 면허 취소 수준의 만취 상태였으며, 신호 위반까지 한 것으로 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방의 음주운전 및 신호위반 책임이 명확하며(적합 조건 1), 형사 재판 결과가 강력한 증거로 활용될 수 있습니다(적합 조건 5). 다만, 피고가 개인이며 자력에 대한 정보가 불확실하고(적합 조건 2 약점), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당). 유족이 한국의 처벌이 가볍다고 지적하며 추가적인 민사 소송의 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>2명 (1명 사망, 1명 중상)</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>일본 모녀 참변 유족 “한국은 음주운전 처벌 너무 가벼워”</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20043677?ref=naver</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-06-25 12:06:42.216055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰 보완수사 진행 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>김창민 감독의 상해치사 사건에 대해 남양주지청이 전담수사팀을 편성하여 보완수사를 진행 중이다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자의 억울함이 없도록 엄정하게 수사할 것이라고 밝혔다.</t>
+          <t>사우스 LA 쇼핑센터에서 흉기 난동 사건이 발생하여 용의자가 구급차로 이송되었습니다. 용의자의 부상 정도와 추가 피해자 발생 여부, 사건 경위 등은 아직 밝혀지지 않았으며, 경찰이 현재 사건 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>검찰 수사가 진행 중이며(적합 조건 6), 상대방이 특정되고(적합 조건 1) 인명 피해로 피해 규모가 크며(적합 조건 4) 증거 확보 가능성이 높다는 점(적합 조건 5)에서 긍정적이다. 그러나 상대방이 개인으로 자력 확인이 어렵고(부적합 조건 2 불충족) 집단적 피해가 아니므로(부적합 조건 3 불충족) 소송금융 투자 매력도는 중간 수준이다.</t>
+          <t>소송금융 투자 대상으로서의 적합 조건이 거의 충족되지 않습니다. 상대방의 책임 소재나 자력이 불분명하며, 피해 규모와 피해자 수도 파악되지 않아 집단소송 가능성이 낮습니다. 현재 경찰 조사가 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>김창민 감독 '상해치사 사건'…검찰, 전담수사팀 편성해 보완수사</t>
+          <t>“몸 자해하며 버텨”…사우스 LA 쇼핑센터 흉기 난동</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6125895</t>
+          <t>https://www.koreadaily.com/article/20260504134042559</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:30.650326+00:00</t>
+          <t>2026-06-12 04:03:56.938429+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>사위 긴급체포 및 영장실질심사 진행 중</t>
+          <t>경찰 수사 및 영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대구에서 사위가 장모를 폭행 살해하고 주검을 캐리어에 유기한 충격적인 사건이 발생했습니다. 이 사건은 가정폭력의 심각성과 사회 안전망의 부재를 여실히 보여주며, 경찰의 소극적 대응에 대한 비판이 제기되고 있습니다. 현재 사위는 긴급체포되어 영장실질심사를 받고 있습니다.</t>
+          <t>LG 협력업체 직원 A씨가 해고 통보에 불만을 품고 칼부림을 저지른 사건. 피해자들은 해고 통보가 아닌 업무 교체 요청이었다고 주장하며, 경찰이 사실관계를 조사하고 영장 신청을 검토 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 잔혹한 형사 사건으로, 소송금융의 주요 투자 대상인 대기업이나 기관을 상대로 한 집단 소송이 아닙니다. 주된 피고가 될 사위의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건이므로 금전적 회수 가능성이 낮습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
+          <t>적합 조건 6번(공적 절차 진행 중)에 해당하여 경찰 수사가 진행 중이나, 상대방(LG)의 책임이 명확하지 않고(해고 통보 vs 업무 교체 요청), 집단적 피해가 아니며, 피해 규모도 불확실하여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>유족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[사설] 우리는 왜 ‘캐리어 주검’의 비명을 듣지 못했나</t>
+          <t>LG 칼부림 60대  해고 통보에 범행 …경찰, 영장신청 검토</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1252748.html</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260528501&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:08.396044+00:00</t>
+          <t>2026-05-30 07:02:59.555669+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>보복 대행 조직 및 관련자</t>
+          <t>A씨 (중국인 남성)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중</t>
+          <t>형사 2심 판결 선고 (특수협박 유죄)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>돈을 받고 개인적 앙갚음을 대행해주는 '보복 대행' 서비스가 온·오프라인에서 확산되고 있으며, 배달의민족 고객 상담 협력 업체에 위장 취업하여 개인정보를 탈취한 뒤 테러를 저지른 사건이 대표적입니다. 올해 1월 이후 전국에서 50건 이상의 보복 대행 범죄가 신고되었고, 총책이 구속 송치되는 등 경찰 수사가 활발히 진행 중입니다. 전문가들은 탐정업에 대한 법적 근거 마련과 규율의 필요성을 제기하고 있습니다.</t>
+          <t>경기 화성 동탄호수공원에서 40대 중국인 남성 A씨가 흉기를 들고 20대 남녀 5명을 위협한 혐의로 기소되어 2심에서도 징역 3년 실형을 선고받았습니다. 살인미수 혐의는 무죄로 판단되었으나 특수협박 혐의는 유죄로 인정되었습니다. 직접적인 신체적 피해는 없었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>보복 대행 조직의 총책이 구속 송치되는 등 상대방 책임이 비교적 명확하며(적합 조건 1), 전국적으로 50건 이상의 범죄가 신고되어 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 관련 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방의 형사 책임은 명확하고(적합 조건 1), 형사 재판 결과라는 강력한 증거가 존재하지만(적합 조건 5), 상대방의 자력이 충분하다고 보기 어렵고(부적합 조건), 피해 규모(피해자 5명, 신체적 피해 없음)가 작아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 소송금융은 회수 가능성이 중요하므로, 이 사건은 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>폭행·도청 ‘범행 메뉴판’까지 등장…일상 파고든 보복대행 범죄</t>
+          <t>동탄호수공원서 흉기 난동 벌인 중국인, 2심도 징역 3년</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028475?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07268486645421368</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:26.633965+00:00</t>
+          <t>2026-05-16 07:01:34.052691+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 수사 또는 재판 진행 중으로 추정</t>
+          <t>형사 재판 1심 판결 선고 (징역 10개월)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>故 김창민 감독이 폭행으로 뇌사 상태에 빠진 후 사망한 사건으로, CCTV 영상 등 명확한 증거가 존재합니다. 가해자는 구속되지 않은 채 힙합 음원 발표 의혹까지 제기되며 공분을 사고 있으며, 유족은 가해자를 상대로 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
+          <t>환풍기 소음 문제로 이웃에게 2년간 욕설 문자 폭탄을 보낸 A씨에게 재판부가 징역 10개월을 선고했다. 재판부는 A씨의 행동을 정당화할 수 없으며 피해자가 큰 정신적 고통을 겪었음을 인정했다. 이는 형사 재판 결과이며, 피해자는 A씨를 상대로 민사상 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. CCTV 영상 등 객관적 증거가 존재하며, 폭행치사라는 중대한 결과로 피해 규모가 크고, 형사 절차가 진행 중입니다. 다만, 가해자의 자력은 불분명하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>A씨의 형사상 책임은 명확하고 재판을 통해 증거가 확보되었으나, 상대방이 개인이며 피해 규모가 소송금융 투자에 적합한 수준(수억 원 이상)으로 보이지 않는다. 또한 집단적 피해가 아닌 개인 간의 분쟁으로, 소송금융의 주요 투자 대상과는 거리가 멀다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>양아치 같은 놈 돼 …故김창민 폭행 가해자, 힙합음원 발표 의혹</t>
+          <t>시끄러워  욕설 문자 폭탄…2년간의 지옥</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6125565</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008547454&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 00:22:51.727713+00:00</t>
+          <t>2026-05-10 02:15:13.402978+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>LAPD 용의자 신원확보 및 사건 경위 조사 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2024년 살인사건 피의자의 절반 가까이가 가족이나 친인척인 것으로 나타나 '안방의 살인'이 심각한 사회 문제로 부각되고 있습니다. 50대 여성 살해 후 시신 유기 사건, 아들 총기 살해 사건 등 여러 친족 살해 사건들이 보도되었으며, 피해자들이 외부 도움을 청하지 못하는 사회적 분위기와 법적 허점이 문제점으로 지적됩니다.</t>
+          <t>LA 다운타운에서 총격 사건이 발생하여 39세 남성 1명이 부상을 입고 병원으로 이송되었습니다. LAPD는 용의자 신원 확보 및 사건 경위 조사를 진행 중입니다. 현재까지 용의자가 특정되지 않았으며, 단일 피해자 사건으로 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자(가족 구성원)의 책임은 명확하고 수사 진행으로 증거 확보가 가능하지만, 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건들의 총합으로, 소송금융의 주요 적합 조건인 대규모 집단 소송으로 발전하기 어렵습니다.</t>
+          <t>상대방(총격 용의자)이 특정되지 않았고, 특정되더라도 자력이 충분할 가능성이 낮아 소송금융 투자 대상으로서의 매력이 낮습니다. 또한 단일 피해자 사건으로 집단적 피해나 대규모 피해에 해당하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>개별 사건당 1명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[포커스] 살인 피의자 절반은 '가족'… 안방 속 범죄, 가정사 치부 안 돼...</t>
+          <t>LA 다운타운에서 총격사건 발생, 39살 남성 피해자 발생</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490114.html</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=493258</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-04 12:28:03.471706+00:00</t>
+          <t>2026-05-05 05:04:41.960557+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>최모 씨</t>
+          <t>납치·감금 가해자 4명</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 재판 벌금 100만원 선고</t>
+          <t>경찰 수사 및 가해자 체포</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2024년 7월 부산의 한 대형마트에서 60대 여성이 자신의 가방을 바닥에 내려놓은 것에 불만을 품고 20대 마트 직원의 뺨을 때리고 폭언한 사건입니다. 해당 여성은 폭행 혐의로 기소되어 부산지법에서 벌금 100만원을 선고받았습니다. 법원은 범행의 죄질이 불량하고 동종 전과가 있는 점을 양형에 참작했습니다.</t>
+          <t>베트남 국적 유학생을 납치·감금하고 돈을 갈취하려 한 베트남인 4명이 경찰에 체포되었다. 피해자는 생명에 지장이 없는 것으로 알려졌으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 대형마트 직원에 대한 단순 폭행으로, 피해 규모가 작고(단일 피해자, 민사상 손해배상액이 소액일 가능성 높음) 상대방(개인)의 자력이 불확실하여 소송금융 투자 매력이 매우 낮습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 전제로 합니다.</t>
+          <t>가해자들의 납치·감금 및 갈취 시도 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 그러나 가해자들의 자력 불확실 및 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합한 수준인지 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>마트 여직원 뺨 때린 60대에 법원은…</t>
+          <t>[간추린 사건사고] 부부싸움 중 아내에게 흉기 휘두른 남편 체포 외 (4월...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579807?ref=naver</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=224431</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:22.931786+00:00</t>
+          <t>2026-05-04 15:38:18.571195+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건에 대한 형사 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>최근 '강북 모텔 연쇄살인 사건' 등 독극물을 이용한 치명적인 범죄가 잇따라 발생하며 사회적 충격을 주고 있습니다. 정희선 성균관대 석좌교수는 AI 발달로 일반인도 약물 지식에 쉽게 접근할 수 있게 되어 범죄 심각성이 커지고 있다고 지적하며, 신종 마약 개발 및 약물 범죄에 대한 경각심과 국제 공조의 필요성을 강조했습니다.</t>
+          <t>미국 아이오와 대학교에서 총격 사건이 발생하여 여러 명의 피해자가 부상을 입고 인근 병원으로 이송되었습니다. 아이오와 경찰이 사건을 수사 중이며, 정확한 피해자 수와 상태는 아직 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 '강북 모텔 연쇄살인 사건'과 같은 약물 범죄의 심각성을 다루는 전문가 인터뷰로, 특정 민사 소송의 대상이 되는 사건이 아닙니다. 가해자가 '평범한 일반인'으로 언급되어 상대방의 자력이 충분하다는 조건(2)을 충족하기 어렵고, 소송금융 투자 대상으로서의 명확한 민사적 청구권과 피고가 특정되지 않습니다.</t>
+          <t>경찰 수사가 진행 중으로 공적 절차가 개시되었으며, 수사를 통해 증거 확보 가능성이 높습니다. 다만, 총격 사건의 가해자 및 책임 주체가 명확히 특정되지 않았고, 상대방의 자력 여부, 정확한 피해 규모 및 피해자 수가 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“누구라도 약을 독으로 만들 수 있는 시대”</t>
+          <t>美 아이오와 대학교서 총격 사건… 여러 명 다쳐</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417397</t>
+          <t>https://www.news1.kr/world/usa-canada/6141546</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-04 00:18:05.166520+00:00</t>
+          <t>2026-05-01 07:00:41.843291+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>빽다방 점주</t>
+          <t>B씨 (개인)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>부당고소를 이유로 한 손해배상(위자료) 청구 소송</t>
+          <t>청주지법 민사3단독 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>빽다방 점주의 부당고소로 피해를 입은 알바생이 손해배상(위자료) 청구 소송을 진행 중이거나 고려하고 있다. 그러나 법원에서 고소인의 고의나 중대한 과실로 인한 권리 남용을 입증하는 것이 매우 까다로워 소송 승소 가능성이 낮을 것으로 예상된다.</t>
+          <t>20대 남성 B씨가 친구 A씨를 그네에서 비상식적으로 세게 밀어 A씨가 전치 32주의 중상과 영구 후유증을 입었다. 법원은 B씨에게 약 1억 9600만 원의 손해배상금을 지급하라고 판결했으며, B씨는 이미 과실치상 혐의로 벌금형을 선고받은 바 있다. 법원은 B씨의 과실과 A씨의 노동능력 상실을 인정하면서도, A씨의 과실도 일부 인정했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사에서 부당고소로 인한 손해배상 청구 시 '고소인의 고의나 중대한 과실로 인한 권리 남용' 입증이 '몹시 까다롭다'고 명시되어 상대방 책임 입증이 매우 어려움 (적합 조건 1 불충족). 피고가 '빽다방 점주'로 특정되어 대기업과 같은 충분한 자력을 가진 상대방으로 보기 어려움 (적합 조건 2 불충족).</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(법원 판결 및 형사 처벌), 피해 규모가 크며(1.96억 원), 증거가 충분하다는 점은 긍정적입니다. 그러나 상대방이 20대 개인으로 자력 불충분 가능성이 높아 투자금 회수 위험이 매우 크고, 이미 1심 판결이 선고되어 소송금융의 역할이 제한적이라는 점에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 9600여만 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>빽다방 점주 사과에도 알바생이 웃지 못하는 이유?전과 기록 어떻게 남...</t>
+          <t>친구가 탄 그네 밀어줬다가 2억 가까운 돈을 물어주게 된 사람</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/H6CEA9SXXCJG</t>
+          <t>https://www.wikitree.co.kr/articles/1130953</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 12:49:24.917625+00:00</t>
+          <t>2026-04-14 01:40:04.489507+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>결혼을 앞둔 25세 여성이 서울 압구정에서 둔기에 맞아 숨진 채 발견된 사건. 피해자의 수첩에서 'S·K·M'이라는 알파벳이 발견되어 수사에 단서가 될지 주목된다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
+          <t>기사 제목은 '사커킥으로 사람을 죽인 사건'과 관련하여 유족의 분노를 언급하고 있으나, 기사 본문은 해당 사건과 전혀 관련 없는 연예인 인터뷰 내용으로만 이루어져 있습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보를 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>가해자가 특정되지 않아 민사상 손해배상 청구의 피고가 불분명하며(적합 조건 1, 2 미충족), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미충족). 소송금융은 특정된 피고를 상대로 한 민사 소송을 전제로 하므로, 현재 단계에서는 투자 적합도가 낮습니다.</t>
+          <t>제공된 기사 본문 내용이 제목과 완전히 무관한 연예인 인터뷰로 구성되어 있어, 소송금융 투자 대상 사건에 대한 어떠한 정보도 파악할 수 없습니다. 따라서 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>결혼 앞둔 25세 예비 신부 '참변'…수첩 속 적힌 알파벳 'S·K·M' 정체 ('...</t>
+          <t>사커킥으로 사람 죽여놓고 힙합 하며 희희낙락? …김창민 유족  분노 [...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=523406</t>
+          <t>https://www.mydaily.co.kr/page/view/2026041208172611246</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-03 12:31:58.747266+00:00</t>
+          <t>2026-04-14 01:27:42.696784+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>예비 신랑 (신원 미상)</t>
+          <t>장재진</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>과거 사건 재조명 (웹 예능)</t>
+          <t>형사 재판 종결, 사형 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>1993년 부산에서 발생한 25세 여성 피살 사건을 다루는 웹 예능 '형수다2'의 내용. 피해자는 결혼을 앞두고 있었으나, 예비 신랑의 충격적인 정체가 드러나며 사건이 미궁에 빠짐. 공중전화 통화 내역을 통해 용의자를 추적한 최초의 사건으로 조명됨.</t>
+          <t>24세 최연소 사형수 장재진이 전 여자친구 부모를 살해하고 시신 옆에서 성폭행한 사건에 대한 기사입니다. 형사 재판은 사형 선고로 종결된 것으로 보이며, 피해자 가족이 민사상 손해배상을 청구할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>1993년에 발생한 과거 사건으로, 현재 시점에서 소송금융 투자를 위한 신규 사건 발굴 대상이 아님. 이미 종결되었거나 소멸시효가 도과했을 가능성이 매우 높아 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고가 사형수로 자력이 없어 손해배상금 회수가 불가능에 가까워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'형수다2' 결혼 앞둔 예비 신부 피살…예비 신랑 충격 정체</t>
+          <t>24세 최연소 사형수 장재진, 전여친 부모 살해 후 시신 옆 성폭행 광기...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202604031735126610</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604060842186310</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 12:24:35.310288+00:00</t>
+          <t>2026-04-06 00:30:02.867578+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 공소권 없음 종결, 피의자 유족의 경찰 상대 소송 패소</t>
+          <t>경찰 수사 진행 중, 윗선 및 의뢰인 추적 난항</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2016년 경북 청송에서 농약이 든 소주를 마시고 1명이 사망하고 1명이 중상을 입은 사건이 발생했습니다. 경찰은 유력 피의자를 특정했으나, 해당 피의자가 조사를 앞두고 음독자살하여 공소권 없음으로 수사를 종결했습니다. 이후 피의자 유족이 경찰을 상대로 소송을 제기했으나 패소하며 사건은 사실상 마무리되었습니다.</t>
+          <t>돈을 받고 타인에게 오물 테러, 낙서, 허위사실 유포 등 보복 행위를 대행하는 업체들이 성행하고 있습니다. 경찰이 집중 수사에 나서 일부 일당을 검거했으나, 텔레그램, 가상자산, 불법체류자 고용 등 치밀한 수법으로 총책과 의뢰인 추적에 난항을 겪고 있습니다. 전문가들은 위장 수사 도입을 고려해야 한다고 제언했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>경찰 수사는 유력 피의자의 사망으로 공소권 없음 종결되었고, 피의자 유족이 경찰을 상대로 제기한 소송 또한 패소하여 사건이 사실상 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 또한, 특정된 피의자가 사망하여 민사상 배상 책임 주체가 불분명하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>보복 대행 업체의 책임은 명확하고 경찰 수사가 진행 중이며 증거 확보 가능성이 높습니다. 그러나 기사에 따르면 총책과 의뢰인이 추적되지 않고 있으며, 텔레그램, 가상자산 등 익명 수단을 사용하여 자력 있는 상대방을 특정하고 손해배상을 청구하기 매우 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 중상 1명)</t>
+          <t>최소 53명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>누가 소주에 농약 탔나  청송서 1명 사망...조사 앞둔 주민은 음독자살...</t>
+          <t>절대 안 걸려  경찰 수사 비웃는 보복 대행 업체들</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/03/2026040215090639090</t>
+          <t>https://www.nocutnews.co.kr/news/6496826?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260406060429</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 00:37:26.925616+00:00</t>
+          <t>2026-04-06 00:21:10.495890+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="2" t="inlineStr">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>20대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>검찰 전담수사팀 편성, 보완수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>故 김창민 감독이 2025년 10월 식당에서 20대 남성 2명에게 폭행당해 뇌출혈로 사망한 사건입니다. 경찰 수사 후 검찰에 불구속 송치되었으나, 유가족의 재수사 요구와 언론 보도에 따라 검찰이 전담수사팀을 꾸려 보완수사를 진행하고 있습니다. CCTV 영상이 공개되어 폭행 사실이 명확히 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>CCTV 영상 등 객관적 증거를 통해 상대방(20대 남성 2명)의 폭행 책임이 명확하며, 피해 규모가 사망으로 매우 큽니다. 현재 검찰이 전담수사팀을 편성하여 보완수사를 진행 중으로 공적 절차가 활발히 진행되고 있어 증거 확보에 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>1명 (사망), 유가족 다수</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>검찰, 故김창민 감독 폭행 사건 보완 수사한다.. 억울함 없도록</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/movie/2026/04/05/2026040520380434511</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:32:12.876588+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>김창민 감독</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>검찰 보완수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>김창민 감독의 상해치사 사건에 대해 남양주지청이 전담수사팀을 편성하여 보완수사를 진행 중이다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자의 억울함이 없도록 엄정하게 수사할 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>검찰 수사가 진행 중이며(적합 조건 6), 상대방이 특정되고(적합 조건 1) 인명 피해로 피해 규모가 크며(적합 조건 4) 증거 확보 가능성이 높다는 점(적합 조건 5)에서 긍정적이다. 그러나 상대방이 개인으로 자력 확인이 어렵고(부적합 조건 2 불충족) 집단적 피해가 아니므로(부적합 조건 3 불충족) 소송금융 투자 매력도는 중간 수준이다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>김창민 감독 '상해치사 사건'…검찰, 전담수사팀 편성해 보완수사</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6125895</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:24:30.650326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 영장 신청 예정</t>
+          <t>사위 긴급체포 및 영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>부산에서 대가를 받고 사적 보복 행위를 대행한 사건들이 잇따라 발생하여 경찰이 수사에 나섰다. 부산진경찰서는 3명의 주거지에 침입해 오물과 비방성 유인물을 뿌린 혐의로 4명을 검거했고, 기장경찰서도 빌라 현관문에 오물을 뿌리고 낙서한 혐의로 1명을 붙잡아 조사 중이다. 현재까지 총 5명이 검거되었으며, 구속 영장 신청도 예정되어 있다.</t>
+          <t>대구에서 사위가 장모를 폭행 살해하고 주검을 캐리어에 유기한 충격적인 사건이 발생했습니다. 이 사건은 가정폭력의 심각성과 사회 안전망의 부재를 여실히 보여주며, 경찰의 소극적 대응에 대한 비판이 제기되고 있습니다. 현재 사위는 긴급체포되어 영장실질심사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(경찰 수사 및 검거), 공적 절차(경찰 수사)가 진행 중이어서 증거 확보가 용이합니다. 그러나 피해자 수가 적고(3명 이상), 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>이 사건은 개인 간의 잔혹한 형사 사건으로, 소송금융의 주요 투자 대상인 대기업이나 기관을 상대로 한 집단 소송이 아닙니다. 주된 피고가 될 사위의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건이므로 금전적 회수 가능성이 낮습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>3명 이상</t>
+          <t>유족</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>부산서 사적 보복 대행 사건 잇따라…5명 검거</t>
+          <t>[사설] 우리는 왜 ‘캐리어 주검’의 비명을 듣지 못했나</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525942&amp;ref=A</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1252748.html</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-03 00:25:13.775912+00:00</t>
+          <t>2026-04-05 12:24:08.396044+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>60대 여성 A씨</t>
+          <t>보복 대행 조직 및 관련자</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>폭행 혐의 벌금형 선고 (형사 재판 종결)</t>
+          <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>60대 여성 A씨가 대형마트 직원 B씨의 뺨을 때린 혐의로 기소되어 벌금 100만원을 선고받았습니다. A씨는 자신의 가방을 바닥에 내려놓았다는 이유로 B씨를 폭행했으며, 재판부는 CCTV 영상과 피해자 진술을 근거로 유죄를 인정했습니다. A씨는 동종 전과가 있는 것으로 확인되었습니다.</t>
+          <t>돈을 받고 개인적 앙갚음을 대행해주는 '보복 대행' 서비스가 온·오프라인에서 확산되고 있으며, 배달의민족 고객 상담 협력 업체에 위장 취업하여 개인정보를 탈취한 뒤 테러를 저지른 사건이 대표적입니다. 올해 1월 이후 전국에서 50건 이상의 보복 대행 범죄가 신고되었고, 총책이 구속 송치되는 등 경찰 수사가 활발히 진행 중입니다. 전문가들은 탐정업에 대한 법적 근거 마련과 규율의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방의 폭행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 크지 않고, 상대방이 개인이라 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>보복 대행 조직의 총책이 구속 송치되는 등 상대방 책임이 비교적 명확하며(적합 조건 1), 전국적으로 50건 이상의 범죄가 신고되어 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 관련 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
+          <t>50명 이상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>폭행·도청 ‘범행 메뉴판’까지 등장…일상 파고든 보복대행 범죄</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20028475?ref=naver</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:21:26.633965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>형사 수사 또는 재판 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>故 김창민 감독이 폭행으로 뇌사 상태에 빠진 후 사망한 사건으로, CCTV 영상 등 명확한 증거가 존재합니다. 가해자는 구속되지 않은 채 힙합 음원 발표 의혹까지 제기되며 공분을 사고 있으며, 유족은 가해자를 상대로 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. CCTV 영상 등 객관적 증거가 존재하며, 폭행치사라는 중대한 결과로 피해 규모가 크고, 형사 절차가 진행 중입니다. 다만, 가해자의 자력은 불분명하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신' 20대 부부 구속…'가정 폭력' 수사</t>
+          <t>양아치 같은 놈 돼 …故김창민 폭행 가해자, 힙합음원 발표 의혹</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260402201238Jpe</t>
+          <t>https://www.news1.kr/society/general-society/6125565</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:32:53.992921+00:00</t>
+          <t>2026-04-05 00:22:51.727713+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>부유한 사업가의 아들이 납치되어 심한 고문을 당했으며, 납치범들이 가족에게 수백만 달러의 몸값을 요구한 사건이다. 현지 경찰이 납치에 사용된 차량을 추적하는 등 수사를 진행 중이다.</t>
+          <t>2024년 살인사건 피의자의 절반 가까이가 가족이나 친인척인 것으로 나타나 '안방의 살인'이 심각한 사회 문제로 부각되고 있습니다. 50대 여성 살해 후 시신 유기 사건, 아들 총기 살해 사건 등 여러 친족 살해 사건들이 보도되었으며, 피해자들이 외부 도움을 청하지 못하는 사회적 분위기와 법적 허점이 문제점으로 지적됩니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>납치범이라는 상대방의 자력이 매우 불분명하여 소송을 통한 손해배상금 회수 가능성이 극히 낮다. 소송금융은 회수 가능성이 중요한데, 이 사건은 그 가능성이 희박하며, 피해자 가족이 부유한 사업가이므로 소송금융의 필요성도 낮을 것으로 판단된다.</t>
+          <t>가해자(가족 구성원)의 책임은 명확하고 수사 진행으로 증거 확보가 가능하지만, 가해자가 개인으로 자력 부족 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건들의 총합으로, 소송금융의 주요 적합 조건인 대규모 집단 소송으로 발전하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>수백만 달러 (요구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
+          <t>개별 사건당 1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>[포커스] 살인 피의자 절반은 '가족'… 안방 속 범죄, 가정사 치부 안 돼...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490114.html</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:28:03.471706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>최모 씨</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>형사 재판 벌금 100만원 선고</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>2024년 7월 부산의 한 대형마트에서 60대 여성이 자신의 가방을 바닥에 내려놓은 것에 불만을 품고 20대 마트 직원의 뺨을 때리고 폭언한 사건입니다. 해당 여성은 폭행 혐의로 기소되어 부산지법에서 벌금 100만원을 선고받았습니다. 법원은 범행의 죄질이 불량하고 동종 전과가 있는 점을 양형에 참작했습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>이 사건은 대형마트 직원에 대한 단순 폭행으로, 피해 규모가 작고(단일 피해자, 민사상 손해배상액이 소액일 가능성 높음) 상대방(개인)의 자력이 불확실하여 소송금융 투자 매력이 매우 낮습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 전제로 합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>텔레그램 지시받고 오물·낙서… 부산서도 '보복대행' 무더기 검거</t>
+          <t>마트 여직원 뺨 때린 60대에 법원은…</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040218190002667?did=NA</t>
+          <t>https://www.munhwa.com/article/11579807?ref=naver</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:54.768424+00:00</t>
+          <t>2026-04-04 12:26:22.931786+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>가해자 사망으로 형사 사건 '공소권 없음' 처리 예정</t>
+          <t>강북 모텔 연쇄살인 사건에 대한 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>20대 남성이 헤어진 20대 여성을 스토킹하다 살해하고 자살한 사건입니다. 피해 여성은 이전에 경찰에 상담했으나 구체적인 신고나 보호 조치를 받지 않았습니다. 가해자 사망으로 형사 사건은 공소권 없음으로 종결될 예정입니다.</t>
+          <t>최근 '강북 모텔 연쇄살인 사건' 등 독극물을 이용한 치명적인 범죄가 잇따라 발생하며 사회적 충격을 주고 있습니다. 정희선 성균관대 석좌교수는 AI 발달로 일반인도 약물 지식에 쉽게 접근할 수 있게 되어 범죄 심각성이 커지고 있다고 지적하며, 신종 마약 개발 및 약물 범죄에 대한 경각심과 국제 공조의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>가해자가 사망하여 형사 사건이 공소권 없음으로 종결될 예정이며, 민사상 손해배상 청구 대상이 불분명합니다. 피해자가 경찰의 보호 조치를 거부한 사실이 있어 경찰/국가의 책임 입증이 어려울 수 있습니다. (적합 조건 미흡: 상대방 책임 명확성, 상대방 자력 충분)</t>
+          <t>기사는 '강북 모텔 연쇄살인 사건'과 같은 약물 범죄의 심각성을 다루는 전문가 인터뷰로, 특정 민사 소송의 대상이 되는 사건이 아닙니다. 가해자가 '평범한 일반인'으로 언급되어 상대방의 자력이 충분하다는 조건(2)을 충족하기 어렵고, 소송금융 투자 대상으로서의 명확한 민사적 청구권과 피고가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>남양주 이어 창원서도 스토킹 살인…경찰 상담에도 막지 못했다</t>
+          <t>“누구라도 약을 독으로 만들 수 있는 시대”</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1252410.html</t>
+          <t>https://www.joongang.co.kr/article/25417397</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:46.534486+00:00</t>
+          <t>2026-04-04 00:18:05.166520+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>조모 씨, 최모 씨</t>
+          <t>빽다방 점주</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 수사 진행 중</t>
+          <t>부당고소를 이유로 한 손해배상(위자료) 청구 소송</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>20대 사위와 딸이 장모를 폭행 살해하고 시신을 유기한 혐의로 구속되었습니다. 사위는 장모를 지속적으로 폭행했다고 진술했으며, 딸은 시신 유기에 가담한 혐의를 받고 있습니다. 경찰은 구체적인 범행 과정 등을 조사할 예정입니다.</t>
+          <t>빽다방 점주의 부당고소로 피해를 입은 알바생이 손해배상(위자료) 청구 소송을 진행 중이거나 고려하고 있다. 그러나 법원에서 고소인의 고의나 중대한 과실로 인한 권리 남용을 입증하는 것이 매우 까다로워 소송 승소 가능성이 낮을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>피고인들의 책임은 명확하고(적합 조건 1) 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피고인들의 자백과 CCTV 등 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 피고인들이 개인이며 자력이 충분하다는 정보가 없어 소송금융 투자 회수 가능성이 낮고(적합 조건 2 미충족), 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
+          <t>기사에서 부당고소로 인한 손해배상 청구 시 '고소인의 고의나 중대한 과실로 인한 권리 남용' 입증이 '몹시 까다롭다'고 명시되어 상대방 책임 입증이 매우 어려움 (적합 조건 1 불충족). 피고가 '빽다방 점주'로 특정되어 대기업과 같은 충분한 자력을 가진 상대방으로 보기 어려움 (적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>'장모 살해 캐리어 유기'… 도주 우려 있다  20대 사위·딸 구속</t>
+          <t>빽다방 점주 사과에도 알바생이 웃지 못하는 이유?전과 기록 어떻게 남...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05605526645412184</t>
+          <t>https://lawtalknews.co.kr/article/H6CEA9SXXCJG</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:26.971818+00:00</t>
+          <t>2026-04-03 12:49:24.917625+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>피의자 구속, 형사 수사 진행 중</t>
+          <t>살인 사건 발생, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>20대 부부가 캐리어에 시신을 유기한 혐의로 구속되었으며, 피해자는 남편과 부부 갈등을 겪은 것으로 조사되었다. 현재 피의자들에 대한 형사 수사가 진행 중이며, 심신미약 여부가 쟁점이 될 수 있다.</t>
+          <t>결혼을 앞둔 25세 여성이 서울 압구정에서 둔기에 맞아 숨진 채 발견된 사건. 피해자의 수첩에서 'S·K·M'이라는 알파벳이 발견되어 수사에 단서가 될지 주목된다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>피의자 구속으로 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이나, 피의자가 개인인 20대 부부로 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 이는 소송금융의 핵심 투자 기준인 '상대방의 충분한 자력'에 부합하지 않아 부적합하다.</t>
+          <t>가해자가 특정되지 않아 민사상 손해배상 청구의 피고가 불분명하며(적합 조건 1, 2 미충족), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미충족). 소송금융은 특정된 피고를 상대로 한 민사 소송을 전제로 하므로, 현재 단계에서는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자 A씨), 가족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'캐리어 시신 사건' 피의자 20대 부부 구속…심신미약 판단 주목(종합)</t>
+          <t>결혼 앞둔 25세 예비 신부 '참변'…수첩 속 적힌 알파벳 'S·K·M' 정체 ('...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629095/?sc=Naver</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=523406</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 12:21:57.460414+00:00</t>
+          <t>2026-04-03 12:31:58.747266+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>20대 남성</t>
+          <t>예비 신랑 (신원 미상)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>살인 등 혐의 재판 진행 중</t>
+          <t>과거 사건 재조명 (웹 예능)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>택배기사로 위장한 20대 남성이 침입하여 살인을 저지른 사건으로, 현재 춘천지법 원주지원에서 재판이 진행 중이다. 유족들은 피고인에게 사형을 선고해달라고 호소하고 있다.</t>
+          <t>1993년 부산에서 발생한 25세 여성 피살 사건을 다루는 웹 예능 '형수다2'의 내용. 피해자는 결혼을 앞두고 있었으나, 예비 신랑의 충격적인 정체가 드러나며 사건이 미궁에 빠짐. 공중전화 통화 내역을 통해 용의자를 추적한 최초의 사건으로 조명됨.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+          <t>1993년에 발생한 과거 사건으로, 현재 시점에서 소송금융 투자를 위한 신규 사건 발굴 대상이 아님. 이미 종결되었거나 소멸시효가 도과했을 가능성이 매우 높아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>사형 선고해 주세요 …택배기사 위장침입 살인사건 유족의 호소</t>
+          <t>'형수다2' 결혼 앞둔 예비 신부 피살…예비 신랑 충격 정체</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>star.ytn.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6123792</t>
+          <t>https://star.ytn.co.kr/_sn/0117_202604031735126610</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 12:20:23.334166+00:00</t>
+          <t>2026-04-03 12:24:35.310288+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>피의자 구속영장실질심사 진행 중</t>
+          <t>경찰 수사 공소권 없음 종결, 피의자 유족의 경찰 상대 소송 패소</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>대구에서 20대 부부가 50대 여성을 폭행해 숨지게 한 뒤 시신을 여행용 가방에 담아 유기한 혐의로 구속영장실질심사를 받았다. A씨는 피해자가 평소 시끄럽게 굴고 물건 정리를 하지 않는다는 이유로 폭행했다고 진술한 것으로 전해졌다. 현재 경찰 수사 및 구속영장 청구 등 형사 절차가 진행 중이다.</t>
+          <t>2016년 경북 청송에서 농약이 든 소주를 마시고 1명이 사망하고 1명이 중상을 입은 사건이 발생했습니다. 경찰은 유력 피의자를 특정했으나, 해당 피의자가 조사를 앞두고 음독자살하여 공소권 없음으로 수사를 종결했습니다. 이후 피의자 유족이 경찰을 상대로 소송을 제기했으나 패소하며 사건은 사실상 마무리되었습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하지 않음. 피의자가 20대 부부로 자력 확보가 불확실하며, 적합 조건 3(집단적 피해)에 해당하지 않는 단일 피해자 사건으로 소송금융의 투자 매력이 낮음. 주로 형사 사건으로 진행되고 있어 민사 손해배상 청구의 경제적 실익이 불투명함.</t>
+          <t>경찰 수사는 유력 피의자의 사망으로 공소권 없음 종결되었고, 피의자 유족이 경찰을 상대로 제기한 소송 또한 패소하여 사건이 사실상 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 또한, 특정된 피의자가 사망하여 민사상 배상 책임 주체가 불분명하며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>대구 ‘캐리어 시신’ 사건 피의자 구속여부 2일 결정</t>
+          <t>누가 소주에 농약 탔나  청송서 1명 사망...조사 앞둔 주민은 음독자살...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604020829001</t>
+          <t>https://www.mt.co.kr/society/2026/04/03/2026040215090639090</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 00:29:37.373837+00:00</t>
+          <t>2026-04-03 00:37:26.925616+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>조 모 씨, 최 모 씨</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자 50대 여성이 20대 사위에게 장시간 폭행당해 숨진 것으로 경찰 조사 결과 확인되었습니다. 경찰은 부검 결과 등을 토대로 사위에게 존속살해 혐의를 추가 적용하여 구속영장을 신청할 방침입니다.</t>
+          <t>20대 사위 조 모 씨와 딸 최 모 씨가 장모를 살해하고 시신을 여행용 가방에 넣어 유기한 혐의로 구속됨. CCTV에 태연히 활보하는 모습이 공개되어 공분을 사고 있으며, 경찰은 조 씨의 아내 폭행 의혹도 수사 중이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 부검 결과 등 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 매우 불충분할 것으로 예상됩니다. 20대 사위가 사망에 대한 상당한 손해배상금을 지급할 능력이 없을 가능성이 높아 투자 회수 가능성이 낮습니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확', '증거 확보', '공적 절차 진행 중'에 해당하나, 개별 살인 사건으로 소송 상대방(가해자)의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망자), 유족 다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>대구 50대 캐리어 시신, 사위가 때려 숨진 것으로 확인</t>
+          <t>'캐리어 시신' 사건 모습 드러낸 20대 부부…CCTV 다시 보니 '태연'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040120571943060?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185830</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:13.195520+00:00</t>
+          <t>2026-04-03 00:31:03.574718+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>수술한 어깨를 가진 피해자가 폭행을 당했으며, 이 모든 상황이 CCTV에 촬영되었다. 가해자로 보이는 남성은 CCTV 촬영 사실을 인지한 후에도 폭행을 이어갔다. 본 사건은 폭행으로 인한 신체적 피해를 다루는 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(폭행), CCTV 영상이라는 객관적인 증거가 확보되어 있음. 그러나 기사만으로는 상대방의 자력 여부, 피해 규모, 집단성 여부를 파악하기 어려워 소송금융 투자 매력이 높다고 보기 어려움.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>‘히든아이’ 송민호파 소탕 작전</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604030076</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:30:35.164750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>보복 대행업자 및 의뢰인</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정</t>
+          <t>경찰 수사 및 구속 영장 신청 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 사위에게 장시간 폭행당해 사망하고, 딸과 사위가 시신을 캐리어에 담아 유기한 사건. 경찰은 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 방침이다. 부검 결과 다발성 골절이 확인되었으며, 피의자들은 범행을 시인했다.</t>
+          <t>부산에서 대가를 받고 사적 보복 행위를 대행한 사건들이 잇따라 발생하여 경찰이 수사에 나섰다. 부산진경찰서는 3명의 주거지에 침입해 오물과 비방성 유인물을 뿌린 혐의로 4명을 검거했고, 기장경찰서도 빌라 현관문에 오물을 뿌리고 낙서한 혐의로 1명을 붙잡아 조사 중이다. 현재까지 총 5명이 검거되었으며, 구속 영장 신청도 예정되어 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 부검 결과 등 객관적 증거가 확보되어 공적 절차가 진행 중(적합 조건 5, 6)입니다. 그러나 피해자가 1명이며(집단적 피해 아님), 피의자들이 개인으로 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 수사 및 검거), 공적 절차(경찰 수사)가 진행 중이어서 증거 확보가 용이합니다. 그러나 피해자 수가 적고(3명 이상), 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
+          <t>3명 이상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>부산서 사적 보복 대행 사건 잇따라…5명 검거</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525942&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:25:13.775912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>60대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>폭행 혐의 벌금형 선고 (형사 재판 종결)</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>60대 여성 A씨가 대형마트 직원 B씨의 뺨을 때린 혐의로 기소되어 벌금 100만원을 선고받았습니다. A씨는 자신의 가방을 바닥에 내려놓았다는 이유로 B씨를 폭행했으며, 재판부는 CCTV 영상과 피해자 진술을 근거로 유죄를 인정했습니다. A씨는 동종 전과가 있는 것으로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>상대방의 폭행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 크지 않고, 상대방이 개인이라 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>대구 ‘캐리어 시신’ 사건 사위…“시끄럽게 굴어 폭행”</t>
+          <t>“가방에 얼마 든 줄 알아?”…바닥에 가방 내려놓았다고 마트 직원 뺨...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027238?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10709028?ref=naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 12:41:15.620817+00:00</t>
+          <t>2026-04-03 00:19:51.568067+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>딸과 사위</t>
+          <t>조모씨, 최모씨</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정, 존속살해 혐의 추가 적용 검토</t>
+          <t>경찰 수사 및 구속영장 발부, 예비 부검 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>50대 여성이 여행용 가방에 담긴 채 발견된 사건에서, 경찰은 피해자가 사망 전 사위에게 폭행당했다는 진술을 확보했다. 사위는 폭행 사실을 인정했으며, 경찰은 딸과 사위에 대해 구속영장을 신청하고 사위에게 존속살해 혐의를 추가 적용할 방침이다. 현재 경찰 수사가 활발히 진행 중이다.</t>
+          <t>대구에서 20대 딸과 사위가 50대 모친이자 장모를 폭행해 숨지게 한 뒤 시신을 캐리어에 담아 하천에 유기한 혐의로 구속되었습니다. 경찰은 이들이 장모를 폭행한 경위와 지속적인 폭행 여부 등 사건 경위를 집중적으로 수사하고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방은 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로, 피해 금액 규모가 소송금융 투자 기준에 미치지 못할 가능성이 크다 (적합 조건 3, 4 미충족).</t>
+          <t>이 사건은 존속살해 및 시체유기 혐의로 20대 부부가 구속된 형사 사건입니다. 소송금융은 주로 민사 소송의 재정적 지원을 목표로 하며, 피의자(상대방)가 20대 부부로 자력이 충분하지 않을 가능성이 높아 민사 손해배상 청구 시 실질적인 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>사위가 주먹으로 폭행 ...딸·사위 구속영장 신청 예정</t>
+          <t>대구 '캐리어 시신' 20대 부부 구속…'가정 폭력' 수사</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202604011915597679</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260402201238Jpe</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-01 12:34:36.222245+00:00</t>
+          <t>2026-04-02 12:32:53.992921+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 구속영장 기각</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 발달장애 아들과 식사 중 20대 남성 무리에게 폭행당해 뇌사 후 사망한 사건입니다. 폭행 당시 영상이 공개되며 사회적 공분을 사고 있으며, 가해자들은 현재 불구속 상태로 검찰에 송치되어 수사 중입니다. 유족은 가해자들의 근거리에 거주하는 것에 불안감을 호소하고 있습니다.</t>
+          <t>부유한 사업가의 아들이 납치되어 심한 고문을 당했으며, 납치범들이 가족에게 수백만 달러의 몸값을 요구한 사건이다. 현지 경찰이 납치에 사용된 차량을 추적하는 등 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>폭행 영상이 공개되어 가해자들의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르러 피해 규모가 매우 큽니다(적합 조건 4). JTBC가 공개한 영상이라는 강력한 증거가 존재하고(적합 조건 5), 경찰 수사 후 검찰에 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 추가 확인이 필요하나, 핵심 적합 조건들을 충족하여 투자 가능성이 높습니다.</t>
+          <t>납치범이라는 상대방의 자력이 매우 불분명하여 소송을 통한 손해배상금 회수 가능성이 극히 낮다. 소송금융은 회수 가능성이 중요한데, 이 사건은 그 가능성이 희박하며, 피해자 가족이 부유한 사업가이므로 소송금융의 필요성도 낮을 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 달러 (요구액)</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>주먹 맞고 쓰러진 뒤에도 질질 끌려다녔다…故 김창민 감독, 참혹한 마...</t>
+          <t>발리 여행가려했는데 어쩌나… 조심하세요  경고 나왔다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598774?ref=naver</t>
+          <t>https://www.hankyung.com/article/2026040255667</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:30.508777+00:00</t>
+          <t>2026-04-02 12:31:45.968474+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="2" t="inlineStr">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>A씨 일당</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검거</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>텔레그램 지시를 받아 특정인들의 집과 회사 사무실에 오물과 낙서를 하고 비방 유인물을 살포한 '보복대행' 일당이 경찰에 검거되었습니다. 피해자는 3명으로, 현관문과 벽에 페인트, 분변, 음식물 등으로 피해를 입었으며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방(A씨 일당)의 책임이 명확하고, 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자 수가 3명으로 적고, 오물·낙서로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 상대방의 자력 또한 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>텔레그램 지시받고 오물·낙서… 부산서도 '보복대행' 무더기 검거</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026040218190002667?did=NA</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:23:54.768424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>가해자 사망으로 형사 사건 '공소권 없음' 처리 예정</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>20대 남성이 헤어진 20대 여성을 스토킹하다 살해하고 자살한 사건입니다. 피해 여성은 이전에 경찰에 상담했으나 구체적인 신고나 보호 조치를 받지 않았습니다. 가해자 사망으로 형사 사건은 공소권 없음으로 종결될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>가해자가 사망하여 형사 사건이 공소권 없음으로 종결될 예정이며, 민사상 손해배상 청구 대상이 불분명합니다. 피해자가 경찰의 보호 조치를 거부한 사실이 있어 경찰/국가의 책임 입증이 어려울 수 있습니다. (적합 조건 미흡: 상대방 책임 명확성, 상대방 자력 충분)</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[단독] 주차비 4천 원 안 내려고…60대 관리인 매달고 '질주'</t>
+          <t>남양주 이어 창원서도 스토킹 살인…경찰 상담에도 막지 못했다</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499895&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1252410.html</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:09.786661+00:00</t>
+          <t>2026-04-02 12:23:46.534486+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>50대 A 씨</t>
+          <t>조모 씨, 최모 씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>검찰 구속 기소 및 재판 진행 중</t>
+          <t>경찰 수사 및 구속 수사 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 70대 이웃 B 씨를 7년간 폭행하고 스토킹한 혐의로 구속 기소되었습니다. A 씨는 동종 범행으로 여러 차례 처벌받은 전력이 있으며, 재판 중에도 재범을 저지른 것으로 드러났습니다. 검찰은 A 씨를 구속 기소하고, 피해자에게 상담 및 심리치료를 지원했습니다.</t>
+          <t>20대 사위와 딸이 장모를 폭행 살해하고 시신을 유기한 혐의로 구속되었습니다. 사위는 장모를 지속적으로 폭행했다고 진술했으며, 딸은 시신 유기에 가담한 혐의를 받고 있습니다. 경찰은 구체적인 범행 과정 등을 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 구속 기소 및 재판이 진행 중이며(적합 조건 6), 증거가 충분히 확보된 상태이나(적합 조건 5), 소송 상대방이 개인이며 자력에 대한 정보가 없고, 피해자가 1명으로 집단적 피해가 아니므로(적합 조건 3 불충족), 소송금융 투자 관점에서 기대할 수 있는 금전적 회수 규모가 크지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
+          <t>피고인들의 책임은 명확하고(적합 조건 1) 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피고인들의 자백과 CCTV 등 증거가 확보된 것으로 보입니다(적합 조건 5). 그러나 피고인들이 개인이며 자력이 충분하다는 정보가 없어 소송금융 투자 회수 가능성이 낮고(적합 조건 2 미충족), 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[속보]“두려워서 귀가도 못해”…옆집 7년 스토킹한 50대</t>
+          <t>'장모 살해 캐리어 유기'… 도주 우려 있다  20대 사위·딸 구속</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578813?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05605526645412184</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 12:41:46.971924+00:00</t>
+          <t>2026-04-02 12:23:26.971818+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>20대 부부</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 신고가 있었을 가능성이 있으나, 수사 진행 여부 및 구체적인 법적 절차는 확인되지 않음.</t>
+          <t>피의자 구속, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>한 피해자가 '이 조직'으로부터 수천만 원 상당의 보복 테러를 당한 사실이 보도됨. 가해 조직은 피해자의 집 주소를 알고 협박하는 등 심각한 위협을 가한 것으로 드러남. '범죄의 범죄 대행'이라는 제목은 조직적인 범죄 행위를 시사한다.</t>
+          <t>20대 부부가 캐리어에 시신을 유기한 혐의로 구속되었으며, 피해자는 남편과 부부 갈등을 겪은 것으로 조사되었다. 현재 피의자들에 대한 형사 수사가 진행 중이며, 심신미약 여부가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하나(적합 조건 1), 상대방의 자력(적합 조건 2)과 집단적 피해 여부(적합 조건 3)가 불확실함. 피해 규모(적합 조건 4)도 소송금융 투자 기준으로 크다고 보기 어려우며, 공적 절차 진행 여부(적합 조건 6)도 명확하지 않아 투자 적합도가 낮음.</t>
+          <t>피의자 구속으로 상대방 책임이 비교적 명확하고 공적 절차가 진행 중이나, 피의자가 개인인 20대 부부로 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 이는 소송금융의 핵심 투자 기준인 '상대방의 충분한 자력'에 부합하지 않아 부적합하다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망 피해자 A씨), 가족</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>신고하자  선물 잘 받았어? …범죄의 범죄 대행</t>
+          <t>'캐리어 시신 사건' 피의자 20대 부부 구속…심신미약 판단 주목(종합)</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499891&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailian.co.kr/news/view/1629095/?sc=Naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-31 12:41:24.840610+00:00</t>
+          <t>2026-04-02 12:21:57.460414+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A씨 (50대)</t>
+          <t>20대 남성</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>검찰 구속 기소 및 재판 진행 중</t>
+          <t>살인 등 혐의 재판 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 상습적으로 스토킹하고 폭행한 혐의로 구속 기소되었다. A씨는 동종 전과가 있고 재판 중에도 재범했으며, 검찰은 피해자 지원과 함께 죄에 상응하는 중형이 선고될 수 있도록 공소 유지에 최선을 다하겠다고 밝혔다.</t>
+          <t>택배기사로 위장한 20대 남성이 침입하여 살인을 저지른 사건으로, 현재 춘천지법 원주지원에서 재판이 진행 중이다. 유족들은 피고인에게 사형을 선고해달라고 호소하고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자에 제약이 될 수 있다.</t>
+          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>두려워 …7년간 이웃 스토킹한 50대 구속 기소</t>
+          <t>사형 선고해 주세요 …택배기사 위장침입 살인사건 유족의 호소</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06596086645388896</t>
+          <t>https://www.news1.kr/local/kangwon/6123792</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 12:41:14.521484+00:00</t>
+          <t>2026-04-02 12:20:23.334166+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>스토킹처벌법 개정안 국회 본회의 통과</t>
+          <t>피의자 구속영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>스토킹 피해자가 수사기관을 거치지 않고 법원에 직접 접근금지 등을 신청할 수 있도록 한 스토킹처벌법 개정안이 국회 본회의를 통과했습니다. 이 법안은 스토킹 피해자 보호를 강화하는 내용을 담고 있습니다.</t>
+          <t>대구에서 20대 부부가 50대 여성을 폭행해 숨지게 한 뒤 시신을 여행용 가방에 담아 유기한 혐의로 구속영장실질심사를 받았다. A씨는 피해자가 평소 시끄럽게 굴고 물건 정리를 하지 않는다는 이유로 폭행했다고 진술한 것으로 전해졌다. 현재 경찰 수사 및 구속영장 청구 등 형사 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>해당 기사는 스토킹처벌법 개정안 통과에 대한 내용으로, 특정 사건이나 피해 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 소송 대상, 피해 규모, 상대방 등이 존재하지 않아 적합 조건에 해당하지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하지 않음. 피의자가 20대 부부로 자력 확보가 불확실하며, 적합 조건 3(집단적 피해)에 해당하지 않는 단일 피해자 사건으로 소송금융의 투자 매력이 낮음. 주로 형사 사건으로 진행되고 있어 민사 손해배상 청구의 경제적 실익이 불투명함.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>서학개미 복귀시 양도세 최대 100% 면제 …'환율방어 3법' 국회 본회의...</t>
+          <t>대구 ‘캐리어 시신’ 사건 피의자 구속여부 2일 결정</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=735557</t>
+          <t>https://www.khan.co.kr/article/202604020829001</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:31.205833+00:00</t>
+          <t>2026-04-02 00:29:37.373837+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주</t>
+          <t>사위</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>변호사 비판으로 사건 재조명, 점주에 대한 공갈 및 협박 소송 가능성 제기</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>한 프랜차이즈 카페 점주가 아르바이트생에게 1만2800원 상당의 음료 3잔을 무단 취식했다는 이유로 고소 압박을 가해 합의금 550만원을 받아냈습니다. 해당 아르바이트생은 수사 결과 무혐의 처분을 받았으며, 현직 변호사는 점주의 행위가 공갈 및 협박에 해당할 수 있다고 비판하며 과도한 합의금 요구의 부당성을 지적했습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자 50대 여성이 20대 사위에게 장시간 폭행당해 숨진 것으로 경찰 조사 결과 확인되었습니다. 경찰은 부검 결과 등을 토대로 사위에게 존속살해 혐의를 추가 적용하여 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방(프랜차이즈 카페 점주)의 책임이 공갈 및 협박으로 비교적 명확하며(적합 조건 1), 피해 금액 550만원은 개인에게 적지 않은 규모입니다(적합 조건 4). 또한, 아르바이트생이 무혐의 처분을 받았다는 객관적 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력이 대기업 수준은 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 부검 결과 등 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 소송금융의 핵심인 상대방의 자력(적합 조건 2)이 매우 불충분할 것으로 예상됩니다. 20대 사위가 사망에 대한 상당한 손해배상금을 지급할 능력이 없을 가능성이 높아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>550만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>음료 3잔 마신 알바생에  합의금 550만원 ...현직 변호사  협박 점주 고...</t>
+          <t>대구 50대 캐리어 시신, 사위가 때려 숨진 것으로 확인</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/31/2026033119391031082</t>
+          <t>https://www.pressian.com/pages/articles/2026040120571943060?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:46.357623+00:00</t>
+          <t>2026-04-01 12:46:13.195520+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>형사 구속 기소 및 공소 유지 중</t>
+          <t>경찰 수사 및 구속 영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>50대 이웃 주민이 7년간 이웃을 괴롭힌 혐의로 구속 기소되었습니다. 검찰은 범죄피해자지원센터와 연계하여 피해자에게 상담과 심리치료를 지원하고 있으며, 피고인에게 죄에 상응하는 형이 선고될 수 있도록 공소 유지에 만전을 기하고 있습니다. 피해자들은 장기간의 괴롭힘으로 인해 귀가조차 두려워하는 등 심각한 정신적 피해를 겪고 있습니다.</t>
+          <t>서울 마포구청역 인근에서 남성 A 씨가 행인 3명과 출동한 경찰관을 폭행하여 다치게 한 혐의로 현행범 체포되었습니다. A 씨는 피해자들과 일면식 없는 관계였으며 음주 상태도 아니었던 것으로 파악되었습니다. 경찰은 A 씨에 대한 구속 영장 신청을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소로 객관적 증거가 확보되었으며(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 부적합), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어(적합 조건 4 부적합) 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며 증거 확보가 용이하다는 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피고가 개인으로 자력에 대한 정보가 없어 투자 회수 가능성이 낮고, 피해 규모가 소액이며 피해자 수가 적어(4명 이상) 집단소송 가능성이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>두려워 귀가도 못 해…  이웃 주민 7년 괴롭힌 50대 구속 기소</t>
+          <t>오토바이 기사·경찰관 때려 다치게 한 남성 체포</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6120775</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604012036455664</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 12:28:42.245145+00:00</t>
+          <t>2026-04-01 12:43:24.412019+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>사위 C씨, 딸 B씨</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>피의자 사망으로 공소권 없음 종결 예정</t>
+          <t>경찰 수사 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>창원 아파트에서 30대 남성 피의자가 20대 여성 피해자를 흉기로 살해한 뒤 자해하여 병원에서 치료받던 중 사망했습니다. 피의자 사망으로 인해 경찰은 해당 사건을 '공소권 없음'으로 종결할 방침입니다.</t>
+          <t>대구에서 50대 여성이 사위에게 장시간 폭행당해 사망하고, 딸과 사위가 시신을 캐리어에 담아 유기한 사건. 경찰은 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 방침이다. 부검 결과 다발성 골절이 확인되었으며, 피의자들은 범행을 시인했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>피의자가 사망하여 형사사건이 공소권 없음으로 종결될 예정이므로, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 또한, 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 부검 결과 등 객관적 증거가 확보되어 공적 절차가 진행 중(적합 조건 5, 6)입니다. 그러나 피해자가 1명이며(집단적 피해 아님), 피의자들이 개인으로 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'창원 아파트 흉기 난동' 사건 피의자…범행 나흘 만에 숨져</t>
+          <t>'캐리어 시신' 50대 곳곳 골절, 타살 확인… 시끄럽게 굴었다</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05959766645388896</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260401202851C4u</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 12:26:30.161187+00:00</t>
+          <t>2026-04-01 12:42:30.018598+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>사위 C 씨</t>
+        </is>
+      </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>법률구조공단 도움으로 구제 완료</t>
+          <t>경찰 수사 중, 존속살해 및 시체유기 혐의로 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>주차요금 시비로 폭행을 당한 피해자 A씨가 가해자의 신원을 알지 못하고 피해 금액이 소액이라 보상받기 어려웠던 사건입니다. 법률구조공단의 도움으로 구제받았으며, 이는 소액 범죄 피해자 구제 사례로 보도되었습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건의 피해자 50대 여성이 20대 사위의 폭행으로 사망한 것으로 경찰 조사 결과 밝혀졌다. 사위는 장모가 시끄럽게 군다는 이유로 주먹과 발로 지속 폭행한 것으로 파악되며, 경찰은 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정이다. 국과수 예비 부검 결과 다발성 골절과 외력에 의한 손상사가 확인되었다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 사건은 피해 금액이 소액이며(적합 조건 4번 미충족), 가해자의 신원 및 자력 정보가 없어 소송금융 투자 대상으로서의 경제적 실익과 회수 가능성이 매우 낮습니다(적합 조건 2번 미충족). 또한, 단일 피해자 사건이며 이미 법률구조공단의 도움으로 구제받아 사실상 종결된 사건으로 판단됩니다(부적합 조건 해당).</t>
+          <t>피고가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실함. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 투자 대상과는 거리가 있음. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>소액</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>주차요금 시비로 폭행 “가해자 이름도 몰라”…소액 범죄 피해자 구제</t>
+          <t>대구 ‘캐리어 시신’ 사건 사위…“시끄럽게 굴어 폭행”</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260331/133642502/2</t>
+          <t>https://www.sedaily.com/article/20027238?ref=naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 12:22:18.138550+00:00</t>
+          <t>2026-04-01 12:41:15.620817+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>딸과 사위</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 중, 구속영장 신청 예정, 존속살해 혐의 추가 적용 검토</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>고유가로 인해 저렴한 주유소에 차량이 몰리면서 발생한 새치기 시비가 흉기 위협 사건으로 번졌다. 30대 남성 운전자가 자신 앞에 끼어든 운전자를 캠핑용 도구로 위협한 혐의로 현행범 체포되었으며, 경찰은 구속영장을 신청했다. 피해자는 흉기 위협으로 인한 정신적 피해를 입었을 것으로 예상된다.</t>
+          <t>50대 여성이 여행용 가방에 담긴 채 발견된 사건에서, 경찰은 피해자가 사망 전 사위에게 폭행당했다는 진술을 확보했다. 사위는 폭행 사실을 인정했으며, 경찰은 딸과 사위에 대해 구속영장을 신청하고 사위에게 존속살해 혐의를 추가 적용할 방침이다. 현재 경찰 수사가 활발히 진행 중이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(흉기 위협으로 현행범 체포), 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이할 것으로 보입니다. 그러나 피해 규모가 크지 않고(주로 정신적 피해), 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방은 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로, 피해 금액 규모가 소송금융 투자 기준에 미치지 못할 가능성이 크다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[자막뉴스] 값싼 주유소 앞으로 늘어선 차들...흉기까지 꺼내며 '일촉즉...</t>
+          <t>사위가 주먹으로 폭행 ...딸·사위 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603310757364182</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202604011915597679</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-31 00:26:55.472784+00:00</t>
+          <t>2026-04-01 12:34:36.222245+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>폭행 가해자들</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 송치, 구속영장 기각</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>故 김창민 영화감독이 발달장애 아들과 식사 중 20대 남성 무리에게 폭행당해 뇌사 후 사망한 사건입니다. 폭행 당시 영상이 공개되며 사회적 공분을 사고 있으며, 가해자들은 현재 불구속 상태로 검찰에 송치되어 수사 중입니다. 유족은 가해자들의 근거리에 거주하는 것에 불안감을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>폭행 영상이 공개되어 가해자들의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르러 피해 규모가 매우 큽니다(적합 조건 4). JTBC가 공개한 영상이라는 강력한 증거가 존재하고(적합 조건 5), 경찰 수사 후 검찰에 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 추가 확인이 필요하나, 핵심 적합 조건들을 충족하여 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>주먹 맞고 쓰러진 뒤에도 질질 끌려다녔다…故 김창민 감독, 참혹한 마...</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1598774?ref=naver</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:24:30.508777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>친딸 부부</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>대구에서 발생한 캐리어 시신 사건의 범인이 피해자의 친딸 부부로 드러나 경찰이 수사 중이다. 경찰은 딸 B씨와 사위 C씨를 상대로 살해 경위 등을 조사한 뒤 구속영장을 신청할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>경찰 수사가 진행 중이며 범인이 특정되었으나(상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능), 피고가 친딸 부부로 대기업이나 공공기관이 아니므로 배상 자력이 충분하지 않을 가능성이 매우 높습니다(상대방에게 자력이 충분함 조건 미충족). 또한, 집단적 피해가 아닌 단일 피해자 사건입니다(집단적 피해 조건 미충족).</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>대구 ‘캐리어 시신’ 범인은 친딸 부부…CCTV로 덜미</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604010018</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:23:36.798731+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>운전자</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 진행 중, 음주운전 의심</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>경기 의왕의 한 아파트에서 30대 남성이 피해자 C씨의 집 현관문에 인분을 뿌리는 '보복 대행 테러'를 저질러 구속되었습니다. 피해자는 범행 동기를 알지 못한다고 진술했으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>주차비 4천 원을 내지 않기 위해 60대 주차 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 주장하며 경찰 수사가 늦어지는 것에 답답함을 호소하고 있습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>가해자가 구속되어 책임이 명확하고, 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 5, 6 해당) 그러나 피해자가 1명이며 피해 규모가 크지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 하지만 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>경기 의왕 아파트서 ‘보복 대행 테러’ 30대 구속</t>
+          <t>[단독] 주차비 4천 원 안 내려고…60대 관리인 매달고 '질주'</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/regional/2026/03/30/V3Q5LVWNWZG2NFCVL2TDERIKDY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499895&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 12:33:16.478135+00:00</t>
+          <t>2026-03-31 12:42:09.786661+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>정두영</t>
+          <t>50대 A 씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>형사 사건 종결</t>
+          <t>검찰 구속 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>배우 박하선이 연쇄살인범 정두영의 최근 발언에 격분한 내용이 보도되었습니다. 기사는 정두영이 과거 범행 당시 경찰 추적을 피하기 위해 사용했던 독특한 수법들을 소개하며, 그의 잔혹성을 다시금 상기시켰습니다.</t>
+          <t>50대 남성 A 씨가 70대 이웃 B 씨를 7년간 폭행하고 스토킹한 혐의로 구속 기소되었습니다. A 씨는 동종 범행으로 여러 차례 처벌받은 전력이 있으며, 재판 중에도 재범을 저지른 것으로 드러났습니다. 검찰은 A 씨를 구속 기소하고, 피해자에게 상담 및 심리치료를 지원했습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>연쇄살인범 정두영의 범행은 이미 형사 사건으로 종결되었으며, 피고인(정두영)에게 충분한 자력이 없을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 구속 기소 및 재판이 진행 중이며(적합 조건 6), 증거가 충분히 확보된 상태이나(적합 조건 5), 소송 상대방이 개인이며 자력에 대한 정보가 없고, 피해자가 1명으로 집단적 피해가 아니므로(적합 조건 3 불충족), 소송금융 투자 관점에서 기대할 수 있는 금전적 회수 규모가 크지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>박하선,  유가족은 피눈물 날 것  연쇄살인범 정두영 발언에 격분</t>
+          <t>[속보]“두려워서 귀가도 못해”…옆집 7년 스토킹한 50대</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019769</t>
+          <t>https://www.munhwa.com/article/11578813?ref=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-30 00:29:16.529003+00:00</t>
+          <t>2026-03-31 12:41:46.971924+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>경찰 신고가 있었을 가능성이 있으나, 수사 진행 여부 및 구체적인 법적 절차는 확인되지 않음.</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>한 피해자가 '이 조직'으로부터 수천만 원 상당의 보복 테러를 당한 사실이 보도됨. 가해 조직은 피해자의 집 주소를 알고 협박하는 등 심각한 위협을 가한 것으로 드러남. '범죄의 범죄 대행'이라는 제목은 조직적인 범죄 행위를 시사한다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>상대방의 책임은 명확하나(적합 조건 1), 상대방의 자력(적합 조건 2)과 집단적 피해 여부(적합 조건 3)가 불확실함. 피해 규모(적합 조건 4)도 소송금융 투자 기준으로 크다고 보기 어려우며, 공적 절차 진행 여부(적합 조건 6)도 명확하지 않아 투자 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>신고하자  선물 잘 받았어? …범죄의 범죄 대행</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499891&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:41:24.840610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>A씨 (50대)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범죄피해자지원센터 연계, 가해자 구속영장 기각</t>
+          <t>검찰 구속 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 분당 오리역 인근에서 30대 여성 B씨가 휘두른 흉기에 얼굴을 크게 다쳤습니다. 경찰은 A씨를 범죄피해자지원센터에 연계하여 치료비 및 심리치료를 지원하고 있으며, 가해자 B씨에 대해 구속영장을 신청했으나 기각되었습니다.</t>
+          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 상습적으로 스토킹하고 폭행한 혐의로 구속 기소되었다. A씨는 동종 전과가 있고 재판 중에도 재범했으며, 검찰은 피해자 지원과 함께 죄에 상응하는 중형이 선고될 수 있도록 공소 유지에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 경찰 수사 및 피해자 지원 절차가 진행 중이나, 가해자가 개인이며 정신과 치료 이력이 있어 자력 부족 가능성이 높습니다. 또한, 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자에 제약이 될 수 있다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>경찰, 분당 길거리 '흉기 테러' 피해자 보호·지원 나서</t>
+          <t>두려워 …7년간 이웃 스토킹한 50대 구속 기소</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260330019900061?input=1195m</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06596086645388896</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:03.849520+00:00</t>
+          <t>2026-03-31 12:41:14.521484+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
-      <c r="E59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>스토킹처벌법 개정안 국회 본회의 통과</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>이 기사는 스토킹 범죄 발생 시 피해자 보호를 위해 형사소송법상 구속 수사 규정을 적극적으로 고려해야 한다는 법률적 의견을 제시합니다. 피고인의 주거 불안정, 증거 인멸, 도주 우려 외에 2차 피해 가능성도 구속 사유로 중요하게 다뤄져야 함을 강조합니다.</t>
+          <t>스토킹 피해자가 수사기관을 거치지 않고 법원에 직접 접근금지 등을 신청할 수 있도록 한 스토킹처벌법 개정안이 국회 본회의를 통과했습니다. 이 법안은 스토킹 피해자 보호를 강화하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 스토킹 범죄 피해자 보호를 위한 형사소송법 적용에 대한 일반적인 법률 논평으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 스토킹처벌법 개정안 통과에 대한 내용으로, 특정 사건이나 피해 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 소송 대상, 피해 규모, 상대방 등이 존재하지 않아 적합 조건에 해당하지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>스토킹범죄, 피해자 보호 적극 고려를</t>
+          <t>서학개미 복귀시 양도세 최대 100% 면제 …'환율방어 3법' 국회 본회의...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319778</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=735557</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-29 12:51:37.604616+00:00</t>
+          <t>2026-03-31 12:40:31.205833+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>프랜차이즈 카페 점주</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>이혼 소송 및 상간자 소송 진행 중</t>
+          <t>변호사 비판으로 사건 재조명, 점주에 대한 공갈 및 협박 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>'이혼숙려캠프'에 출연했던 부부가 상간녀, 상간남 소송을 거쳐 이혼 소송까지 진행 중인 상황이 언급되었습니다. 아내 김별은 웹 콘텐츠에서 '나는 솔로' 지원서를 썼다고 밝혔습니다. 본 기사는 주로 부부의 방송 출연과 관련된 개인적인 상황을 다루고 있습니다.</t>
+          <t>한 프랜차이즈 카페 점주가 아르바이트생에게 1만2800원 상당의 음료 3잔을 무단 취식했다는 이유로 고소 압박을 가해 합의금 550만원을 받아냈습니다. 해당 아르바이트생은 수사 결과 무혐의 처분을 받았으며, 현직 변호사는 점주의 행위가 공갈 및 협박에 해당할 수 있다고 비판하며 과도한 합의금 요구의 부당성을 지적했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>개인적인 이혼 및 상간자 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다. 상대방의 자력에 대한 정보가 없어 회수 가능성 판단이 어렵습니다.</t>
+          <t>상대방(프랜차이즈 카페 점주)의 책임이 공갈 및 협박으로 비교적 명확하며(적합 조건 1), 피해 금액 550만원은 개인에게 적지 않은 규모입니다(적합 조건 4). 또한, 아르바이트생이 무혐의 처분을 받았다는 객관적 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력이 대기업 수준은 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만원</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'이혼숙려캠프' 맞소송 부부 아내, '나는 솔로' 언급… 지원서 썼다, 제...</t>
+          <t>음료 3잔 마신 알바생에  합의금 550만원 ...현직 변호사  협박 점주 고...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019253</t>
+          <t>https://www.mt.co.kr/society/2026/03/31/2026033119391031082</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-29 12:45:29.186900+00:00</t>
+          <t>2026-03-31 12:38:46.357623+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="3" t="inlineStr">
+      <c r="A61" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>모니키 프라가 및 공범</t>
+          <t>50대 이웃 주민</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>인플루언서 구속 기소, 공범 수사 및 기소 진행 중</t>
+          <t>형사 구속 기소 및 공소 유지 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 납치 자작극을 벌였으나, 남편은 이를 모른 채 실제 납치 피해를 당했습니다. 남편은 무장 괴한에게 폭행당하고 금품을 빼앗겼으며 몸값까지 지불했습니다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등 혐의로 구속 기소되었고, 공범들에 대한 수사도 진행 중입니다.</t>
+          <t>50대 이웃 주민이 7년간 이웃을 괴롭힌 혐의로 구속 기소되었습니다. 검찰은 범죄피해자지원센터와 연계하여 피해자에게 상담과 심리치료를 지원하고 있으며, 피고인에게 죄에 상응하는 형이 선고될 수 있도록 공소 유지에 만전을 기하고 있습니다. 피해자들은 장기간의 괴롭힘으로 인해 귀가조차 두려워하는 등 심각한 정신적 피해를 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건으로 인플루언서 모니키 프라가와 공범들의 책임이 명확하며, 경찰 수사 및 구속 기소 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 상대방이 개인 인플루언서로 자력에 대한 불확실성이 크고, 집단적 피해가 아닌 1인의 피해이므로 소송금융 투자 매력도는 중간 수준입니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소로 객관적 증거가 확보되었으며(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 부적합), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어(적합 조건 4 부적합) 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>무장 괴한에 납치당해  팔로워 늘리려 자작극...몰랐던 남편 맞았다</t>
+          <t>두려워 귀가도 못 해…  이웃 주민 7년 괴롭힌 50대 구속 기소</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/29/2026032919424532950</t>
+          <t>https://www.news1.kr/local/jeonbuk/6120775</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:14.394335+00:00</t>
+          <t>2026-03-31 12:28:42.245145+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>피의자 사망으로 공소권 없음 종결 예정</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>창원 아파트에서 30대 남성 피의자가 20대 여성 피해자를 흉기로 살해한 뒤 자해하여 병원에서 치료받던 중 사망했습니다. 피의자 사망으로 인해 경찰은 해당 사건을 '공소권 없음'으로 종결할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>피의자가 사망하여 형사사건이 공소권 없음으로 종결될 예정이므로, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 또한, 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>'창원 아파트 흉기 난동' 사건 피의자…범행 나흘 만에 숨져</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05959766645388896</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:26:30.161187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>법률구조공단 도움으로 구제 완료</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>주차요금 시비로 폭행을 당한 피해자 A씨가 가해자의 신원을 알지 못하고 피해 금액이 소액이라 보상받기 어려웠던 사건입니다. 법률구조공단의 도움으로 구제받았으며, 이는 소액 범죄 피해자 구제 사례로 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 사건은 피해 금액이 소액이며(적합 조건 4번 미충족), 가해자의 신원 및 자력 정보가 없어 소송금융 투자 대상으로서의 경제적 실익과 회수 가능성이 매우 낮습니다(적합 조건 2번 미충족). 또한, 단일 피해자 사건이며 이미 법률구조공단의 도움으로 구제받아 사실상 종결된 사건으로 판단됩니다(부적합 조건 해당).</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>소액</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>주차요금 시비로 폭행 “가해자 이름도 몰라”…소액 범죄 피해자 구제</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260331/133642502/2</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:22:18.138550+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I62" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>고유가로 인해 저렴한 주유소에 차량이 몰리면서 발생한 새치기 시비가 흉기 위협 사건으로 번졌다. 30대 남성 운전자가 자신 앞에 끼어든 운전자를 캠핑용 도구로 위협한 혐의로 현행범 체포되었으며, 경찰은 구속영장을 신청했다. 피해자는 흉기 위협으로 인한 정신적 피해를 입었을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(흉기 위협으로 현행범 체포), 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이할 것으로 보입니다. 그러나 피해 규모가 크지 않고(주로 정신적 피해), 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A63" s="3" t="inlineStr">
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>[자막뉴스] 값싼 주유소 앞으로 늘어선 차들...흉기까지 꺼내며 '일촉즉...</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202603310757364182</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:26:55.472784+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D63" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>수원지방법원 성남지원 민사7단독에서 상간녀 위자료 청구 소송 첫 변론기일 예정. 숙행 측 영상재판 신청.</t>
+          <t>경찰 수사 진행 중, 총책 구속</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 불륜 논란으로 유부남의 아내 A씨로부터 상간녀 위자료 청구 소송을 당했습니다. 숙행은 관계를 인정하면서도 상대방의 혼인 관계가 파탄 났다고 알고 교제를 시작했다고 주장하며, 법적 절차로 사실 관계를 밝히겠다고 밝혔습니다. 현재 수원지방법원 성남지원에서 첫 변론기일을 앞두고 있으며, 숙행 측은 영상 재판을 요청했습니다.</t>
+          <t>텔레그램 등 SNS를 통해 활동하는 '보복 대행' 조직의 충격적인 실태가 드러났습니다. 이들은 의뢰인에게 돈을 받고 범죄 혐의 씌우기, 금융 활동 차단, 신체 손상 등 다양한 보복 행위를 실행하며, 특정 피해자는 투자 리딩방 사기 후 보복 범죄를 당했습니다. 경찰은 보복 대행 조직과 사기 조직의 유착 가능성을 수사 중이며, 총책이 구속되었음에도 다른 조직들은 활동을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상간녀 위자료 소송은 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 집단적 피해가 아닌 개별 소송입니다. 또한 상대방(숙행)의 자력 또한 대기업 등에 비해 충분하다고 보기 어려워 소송금융 투자 적합도가 낮습니다. 다만, 관계를 입증할 CCTV 영상 등 증거는 존재하는 것으로 보입니다.</t>
+          <t>적합 조건: 보복 대행 조직의 범죄 행위로 상대방 책임이 명확하며, 경찰 수사 및 텔레그램 메시지 등 증거 확보가 용이합니다. 또한, 이미 경찰 수사가 진행 중이고 총책이 구속되는 등 공적 절차가 진행되고 있습니다. 잠재적으로 다수의 피해자가 존재하며, 사기 피해액 수천만원과 보복으로 인한 정신적, 재산적 피해 규모가 상당할 수 있습니다. 부적합 조건: 다만, 상대방이 불법 조직이므로 자력 확보가 어려워 손해배상 집행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원 (사기 피해액) 및 보복 피해 미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[단독]'유부남과 키스' 숙행, 불륜 소송 비대면 변론 요청했다</t>
+          <t>[단독]  죽이진 않고, 없는 죄 만들어준다 …보복 대행방 충격정체</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/29/2026032620264319621</t>
+          <t>https://www.joongang.co.kr/article/25416147</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-29 00:32:52.478678+00:00</t>
+          <t>2026-03-31 00:20:21.599906+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>홍서범·조갑경의 아들 B씨 및 상간녀</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>피해자 A씨가 유튜브를 통해 폭로했으며, 상간녀를 상대로 한 손해배상 청구 소송이 진행 중인 것으로 알려짐. 가해자 부모가 사과 및 배상 약속.</t>
+          <t>손해배상 소송 2심 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨가 유부남임에도 8개월간 외도를 했다는 폭로가 나왔다. 피해자 A씨는 B씨에게 3천만 원, 상간녀에게 8천만 원의 손해배상을 요구하고 있으며, 상간녀를 상대로 한 소송이 진행 중인 것으로 알려졌다. B씨의 부모는 사과문을 발표하고 아들의 책임을 엄중히 지도하며 배상을 돕겠다고 밝혔다.</t>
+          <t>유튜버 쯔양이 자신을 협박하고 금전을 갈취한 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 소송의 2심이 시작된다. 1심에서는 구제역에게 7500만원, 주작감별사와 공동으로 5000만원을 지급하라는 판결이 나왔으며, 양측 모두 항소하여 현재 2심이 진행 중이다. 재판부는 이들의 행위를 공동 불법행위로 판단했다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1, 부모의 사과문으로 확인), 연예인 부모의 개입으로 상대방의 자력 또한 충분하다고 판단됨(적합 조건 2). 피해 금액이 1억 1천만 원으로 적지 않고(적합 조건 4), 증거 확보가 용이함(적합 조건 5).</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(공동 불법행위), 증거도 충분히 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모가 소송금융 투자에 있어 'High' 등급으로 보기에는 다소 부족합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>1억 1천만 원</t>
+          <t>1심 판결 7500만원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양, 구제역 상대 손배소 2심 내달 7일 시작</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260330000856</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:50:44.846602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>경기 의왕의 한 아파트에서 30대 남성이 피해자 C씨의 집 현관문에 인분을 뿌리는 '보복 대행 테러'를 저질러 구속되었습니다. 피해자는 범행 동기를 알지 못한다고 진술했으며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>가해자가 구속되어 책임이 명확하고, 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 5, 6 해당) 그러나 피해자가 1명이며 피해 규모가 크지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A67" s="2" t="inlineStr">
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>경기 의왕 아파트서 ‘보복 대행 테러’ 30대 구속</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/regional/2026/03/30/V3Q5LVWNWZG2NFCVL2TDERIKDY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:33:16.478135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>정두영</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 증인 신문 예정</t>
+          <t>형사 사건 종결</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 강도 A씨가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 A씨를 제압하는 과정에서 상처를 입었으며, A씨는 강도상해 혐의로 기소되어 현재 형사 재판이 진행 중이다. 나나는 다음 달 21일 재판에 증인으로 출석할 예정이다.</t>
+          <t>배우 박하선이 연쇄살인범 정두영의 최근 발언에 격분한 내용이 보도되었습니다. 기사는 정두영이 과거 범행 당시 경찰 추적을 피하기 위해 사용했던 독특한 수법들을 소개하며, 그의 잔혹성을 다시금 상기시켰습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해자들의 직접적인 증언과 제압 과정이 증거로 활용될 수 있음(적합 조건 5). 그러나 상대방(A씨)의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
+          <t>연쇄살인범 정두영의 범행은 이미 형사 사건으로 종결되었으며, 피고인(정두영)에게 충분한 자력이 없을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>“당신 연기 얼마나 잘하는지 보겠다”…‘증인 출석’ 심경 전한 나나</t>
+          <t>박하선,  유가족은 피눈물 날 것  연쇄살인범 정두영 발언에 격분</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001292</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019769</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:03.553740+00:00</t>
+          <t>2026-03-30 00:29:16.529003+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (의뢰인 추적)</t>
+          <t>경찰의 범죄피해자지원센터 연계 및 치료비 지원</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>사적 보복을 목적으로 한 오물 테러 사건으로, 실행자와 의뢰인 모두 민사상 위자료 및 재물 손해에 대한 배상 책임과 형사상 엄벌 책임이 있습니다. 현재 '의뢰인 추적'이 진행 중인 것으로 보아 수사기관의 조사가 이루어지고 있는 단계입니다.</t>
+          <t>분당 흉기 테러 사건의 피해자 A씨가 경기남부경찰청 여성안전과의 연계를 통해 범죄피해자지원센터로부터 수술비를 포함한 치료비 전액을 지원받게 되었습니다. 경찰은 피해자에게 범죄 트라우마 지원도 병행할 예정입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방(실행자 및 의뢰인)의 책임이 기사 내용상 명확하며, '의뢰인 추적'이라는 언급으로 보아 공적 절차(수사)가 진행 중이거나 예정되어 있어 증거 확보에 유리할 것으로 판단됩니다. (적합 조건 1, 5, 6 해당) 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하여 'Medium'으로 평가했습니다.</t>
+          <t>가해자가 개인으로 특정되어 상대방의 자력(조건 2)이 충분하지 않을 가능성이 높습니다. 또한, 기사에서 언급된 피해자는 1명이며, 소송금융 투자에 적합한 대규모 집단적 피해(조건 3)나 큰 피해 규모(조건 4)가 확인되지 않습니다. 경찰의 치료비 지원은 손해배상 소송과는 별개입니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>원한 풀어드린다  공포의 오물 테러…의뢰인 추적</t>
+          <t>경찰, '분당 흉기 테러' 피해자에 치료비 전액 지원</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495833&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.99099009057</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-28 12:33:04.797718+00:00</t>
+          <t>2026-03-30 00:28:35.262996+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>민사 1심 원고 일부 승소 판결</t>
+          <t>경찰 수사 및 범죄피해자지원센터 연계, 가해자 구속영장 기각</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>30대 A씨가 전국 5개 공항에 대한 폭탄 테러 및 살인 예고 허위 글을 온라인 커뮤니티에 게시하여 징역형을 선고받았습니다. 이로 인해 막대한 공권력이 낭비되자 대한민국이 A씨를 상대로 손해배상 청구 소송을 제기했고, 제주지법은 A씨에게 약 2928만원의 손해배상금 지급을 명령하며 원고 일부 승소 판결을 내렸습니다.</t>
+          <t>20대 여성 A씨가 분당 오리역 인근에서 30대 여성 B씨가 휘두른 흉기에 얼굴을 크게 다쳤습니다. 경찰은 A씨를 범죄피해자지원센터에 연계하여 치료비 및 심리치료를 지원하고 있으며, 가해자 B씨에 대해 구속영장을 신청했으나 기각되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 사건은 대한민국이 허위 테러 예고를 한 개인 A씨를 상대로 제기한 손해배상 소송에서 1심 원고 일부 승소 판결을 받은 사례입니다. 원고인 대한민국은 소송금융의 일반적인 고객 대상이 아니며, 이미 1심에서 승소하여 자금 조달의 필요성이 없습니다. 또한 피고가 개인이고 피해 금액이 소송금융 투자 대상으로는 상대적으로 소액이므로, 신규 투자 기회로 보기 어렵습니다.</t>
+          <t>가해자의 책임은 명확하고 경찰 수사 및 피해자 지원 절차가 진행 중이나, 가해자가 개인이며 정신과 치료 이력이 있어 자력 부족 가능성이 높습니다. 또한, 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>약 2928만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>공항 테러 예고한 30대…결국 손해배상 2928만원</t>
+          <t>경찰, 분당 길거리 '흉기 테러' 피해자 보호·지원 나서</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578019?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260330019900061?input=1195m</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-28 12:32:38.518827+00:00</t>
+          <t>2026-03-30 00:27:03.849520+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>'그것이 알고 싶다'에서 원룸에서 발견된 미라 시신과 관련된 기이한 동거의 미스터리를 추적할 예정입니다. 피해자와 용의자 사이에 오간 대화와 1277일간 이어진 동거의 실체가 방송을 통해 낱낱이 밝혀질 것으로 보입니다.</t>
+          <t>이 기사는 스토킹 범죄 발생 시 피해자 보호를 위해 형사소송법상 구속 수사 규정을 적극적으로 고려해야 한다는 법률적 의견을 제시합니다. 피고인의 주거 불안정, 증거 인멸, 도주 우려 외에 2차 피해 가능성도 구속 사유로 중요하게 다뤄져야 함을 강조합니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방의 책임 명확성이나 자력에 대한 정보가 전혀 없습니다. 또한, 단일 피해자로 추정되어 집단적 피해에 해당하지 않으며, 피해 규모 역시 구체적으로 파악하기 어렵습니다. 소송금융 투자에 필요한 핵심 적합 조건들이 충족되지 않습니다.</t>
+          <t>이 기사는 스토킹 범죄 피해자 보호를 위한 형사소송법 적용에 대한 일반적인 법률 논평으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 상대방 책임의 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>'그것이 알고 싶다' 원룸에서 벌어진 기이한 동거의 미스터리 추적</t>
+          <t>스토킹범죄, 피해자 보호 적극 고려를</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289901</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319778</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-28 12:27:49.024311+00:00</t>
+          <t>2026-03-29 12:51:37.604616+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="3" t="inlineStr">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 상간자 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>'이혼숙려캠프'에 출연했던 부부가 상간녀, 상간남 소송을 거쳐 이혼 소송까지 진행 중인 상황이 언급되었습니다. 아내 김별은 웹 콘텐츠에서 '나는 솔로' 지원서를 썼다고 밝혔습니다. 본 기사는 주로 부부의 방송 출연과 관련된 개인적인 상황을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>개인적인 이혼 및 상간자 소송으로, 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다. 상대방의 자력에 대한 정보가 없어 회수 가능성 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>'이혼숙려캠프' 맞소송 부부 아내, '나는 솔로' 언급… 지원서 썼다, 제...</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16019253</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:45:29.186900+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>모니키 프라가 및 공범</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 수사 진행 중</t>
+          <t>인플루언서 구속 기소, 공범 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>정 씨 일당이 텔레그램 의뢰를 받아 피해자의 주소지에 인분을 뿌리거나 래커칠을 하는 등 보복 테러를 저지른 혐의를 받고 있습니다. 경찰은 일당 4명을 검거했으며, 윗선에 대한 구속 수사가 진행 중입니다.</t>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 납치 자작극을 벌였으나, 남편은 이를 모른 채 실제 납치 피해를 당했습니다. 남편은 무장 괴한에게 폭행당하고 금품을 빼앗겼으며 몸값까지 지불했습니다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등 혐의로 구속 기소되었고, 공범들에 대한 수사도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방의 자력이나 피해 규모, 집단적 피해 여부가 기사만으로는 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건으로 인플루언서 모니키 프라가와 공범들의 책임이 명확하며, 경찰 수사 및 구속 기소 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 상대방이 개인 인플루언서로 자력에 대한 불확실성이 크고, 집단적 피해가 아닌 1인의 피해이므로 소송금융 투자 매력도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[바로이뉴스] 두 손으로 눈 꼭 가리고…'사적 보복' 윗선 구속기로</t>
+          <t>무장 괴한에 납치당해  팔로워 늘리려 자작극...몰랐던 남편 맞았다</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495796&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/03/29/2026032919424532950</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:41.449038+00:00</t>
+          <t>2026-03-29 12:32:14.394335+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>창원 아파트 상가에서 발생한 흉기 난동으로 20대 여성이 사망했습니다. 피의자 또한 중상을 입어 경찰 조사가 어려운 상황이며, 경찰은 피의자의 거주지 및 주변 인물 파악에 집중하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(피의자 특정), 상대방이 개인이며 중상을 입어 자력 확보가 불확실합니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자에 필요한 충분한 피해 규모(금액)나 다수의 피해자가 확인되지 않아 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>창원 대낮 아파트 상가서 흉기난동…20대 女 숨져(종합)</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.22008008969</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:30:48.494765+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>모니키 프라가</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 혐의로 구속됐다. 남편은 실제 폭행을 당하고 몸값까지 지불하는 피해를 입었으며, 경찰은 프라가가 공범들과 모의한 구체적인 물증을 확보했다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등의 혐의로 구속되어 수사를 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(인플루언서 모니키 프라가), 경찰 수사를 통해 구체적인 물증이 확보되었으며, 현재 공적 절차(체포 및 구속)가 진행 중입니다. 피해 규모는 몸값 지불 및 폭행으로 상당할 것으로 예상되나, 상대방의 자력과 집단적 피해 가능성은 불확실하여 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>몸값 지불 및 폭행으로 인한 손해 (미상)</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>1명 (남편)</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>팔로워 늘리려 남편까지 범죄 도구로…브라질 인플루언서 ‘납치 자작극...</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260329_0003568316</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:23:34.250171+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>숙행</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L74" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>상간 소송 진행 중, 영상 재판 신청</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>가수 숙행이 유부남과의 엘리베이터 키스 영상으로 상간 소송에 휘말렸습니다. 숙행 측은 법정 대면의 부담을 줄이기 위해 영상 재판을 신청한 것으로 보입니다. 현재 소송이 진행 중이며, 영상 증거가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(영상 증거 존재), 증거가 확보되어 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 상대방의 자력은 연예인으로서 어느 정도 있으나 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>유부남과 엘베 키스 숙행, 상간 소송 영상 재판 신청‥법정 대면 부담됐...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/28/2026032815415726055</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603290809485710</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-28 12:21:44.746316+00:00</t>
+          <t>2026-03-29 00:36:49.655543+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
+          <t>숙행</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>수원지방법원 성남지원 민사7단독에서 상간녀 위자료 청구 소송 첫 변론기일 예정. 숙행 측 영상재판 신청.</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>가수 숙행이 유부남과의 불륜 논란으로 유부남의 아내 A씨로부터 상간녀 위자료 청구 소송을 당했습니다. 숙행은 관계를 인정하면서도 상대방의 혼인 관계가 파탄 났다고 알고 교제를 시작했다고 주장하며, 법적 절차로 사실 관계를 밝히겠다고 밝혔습니다. 현재 수원지방법원 성남지원에서 첫 변론기일을 앞두고 있으며, 숙행 측은 영상 재판을 요청했습니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>상간녀 위자료 소송은 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 집단적 피해가 아닌 개별 소송입니다. 또한 상대방(숙행)의 자력 또한 대기업 등에 비해 충분하다고 보기 어려워 소송금융 투자 적합도가 낮습니다. 다만, 관계를 입증할 CCTV 영상 등 증거는 존재하는 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>[단독]'유부남과 키스' 숙행, 불륜 소송 비대면 변론 요청했다</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/music/2026/03/29/2026032620264319621</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:32:52.478678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경의 아들 B씨 및 상간녀</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>피해자 A씨가 유튜브를 통해 폭로했으며, 상간녀를 상대로 한 손해배상 청구 소송이 진행 중인 것으로 알려짐. 가해자 부모가 사과 및 배상 약속.</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 부부의 아들 B씨가 유부남임에도 8개월간 외도를 했다는 폭로가 나왔다. 피해자 A씨는 B씨에게 3천만 원, 상간녀에게 8천만 원의 손해배상을 요구하고 있으며, 상간녀를 상대로 한 소송이 진행 중인 것으로 알려졌다. B씨의 부모는 사과문을 발표하고 아들의 책임을 엄중히 지도하며 배상을 돕겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1, 부모의 사과문으로 확인), 연예인 부모의 개입으로 상대방의 자력 또한 충분하다고 판단됨(적합 조건 2). 피해 금액이 1억 1천만 원으로 적지 않고(적합 조건 4), 증거 확보가 용이함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>1억 1천만 원</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 子 외도 사과  자율성 존중하려…엄중히 지도하겠다  ...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=105812812184</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:28:04.718757+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>김양, 박양</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>형사 1심 징역 20년 선고 및 항소심 진행 (2018년 기준)</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>2017년 인천 연수구에서 10대 청소년 2명이 8살 초등학생을 유인, 살해하고 시신을 훼손·유기한 사건. 주범 김양은 1심에서 징역 20년을 선고받았으며, 공범 박양과 함께 항소심에 출석한 바 있습니다. 이 사건은 잔혹한 범행 수법과 10대 가해자들의 비정상적인 행태로 사회적 공분을 샀습니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>상대방(가해자)이 10대 청소년으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 비록 책임이 명확하고 증거가 충분하며 형사 판결로 사실관계가 확정되었으나, 소송금융 투자의 핵심인 회수 가능성이 부족하여 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>사냥간다  8살 살해 후 시신 훼손한 10대…공범에 '손가락' 선물까지[뉴...</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/29/2026032717582199200</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:20:15.957239+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I77" t="inlineStr">
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>강도상해 혐의 형사 재판 진행 중, 증인 신문 예정</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나의 자택에 강도 A씨가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 A씨를 제압하는 과정에서 상처를 입었으며, A씨는 강도상해 혐의로 기소되어 현재 형사 재판이 진행 중이다. 나나는 다음 달 21일 재판에 증인으로 출석할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해자들의 직접적인 증언과 제압 과정이 증거로 활용될 수 있음(적합 조건 5). 그러나 상대방(A씨)의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L77" t="inlineStr">
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>“당신 연기 얼마나 잘하는지 보겠다”…‘증인 출석’ 심경 전한 나나</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
-[...83 lines deleted...]
-      <c r="A79" s="3" t="inlineStr">
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12001292</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:16:03.553740+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D79" t="inlineStr">
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K79" t="inlineStr">
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중 (의뢰인 추적)</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>사적 보복을 목적으로 한 오물 테러 사건으로, 실행자와 의뢰인 모두 민사상 위자료 및 재물 손해에 대한 배상 책임과 형사상 엄벌 책임이 있습니다. 현재 '의뢰인 추적'이 진행 중인 것으로 보아 수사기관의 조사가 이루어지고 있는 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>상대방(실행자 및 의뢰인)의 책임이 기사 내용상 명확하며, '의뢰인 추적'이라는 언급으로 보아 공적 절차(수사)가 진행 중이거나 예정되어 있어 증거 확보에 유리할 것으로 판단됩니다. (적합 조건 1, 5, 6 해당) 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하여 'Medium'으로 평가했습니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>원한 풀어드린다  공포의 오물 테러…의뢰인 추적</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1128270</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495833&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:38.902484+00:00</t>
+          <t>2026-03-28 12:33:04.797718+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
-      <c r="D82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건 분석</t>
+          <t>민사 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>기사는 무인사진관에서 소변을 보고 기념사진을 촬영한 남성의 행위와, 사망한 피해자의 시신을 훼손할 정도의 과도한 폭행을 가한 사건을 단편적으로 언급하고 있습니다. 프로파일러 표창원은 후자의 사건을 '분노 해소를 위한 과잉 행동'으로 분석했으며, 해당 내용은 MBC '히든아이' 프로그램에서 다뤄질 예정입니다.</t>
+          <t>30대 A씨가 전국 5개 공항에 대한 폭탄 테러 및 살인 예고 허위 글을 온라인 커뮤니티에 게시하여 징역형을 선고받았습니다. 이로 인해 막대한 공권력이 낭비되자 대한민국이 A씨를 상대로 손해배상 청구 소송을 제기했고, 제주지법은 A씨에게 약 2928만원의 손해배상금 지급을 명령하며 원고 일부 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 극도로 단편적이며, 두 가지 명확히 분리된 사건을 혼합하여 서술하고 있어 소송금융 투자 대상으로 적합한 단일 사건을 특정하기 어렵습니다. 무인사진관 사건은 개인 상대의 경미한 재물손괴 또는 불법행위로 추정되어 '피해 규모가 큼' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 시신 훼손 사건은 주로 형사 사건으로 보이며 민사상 손해배상 청구의 상대방 자력이나 구체적인 민사 책임 여부를 파악할 수 없습니다.</t>
+          <t>이 사건은 대한민국이 허위 테러 예고를 한 개인 A씨를 상대로 제기한 손해배상 소송에서 1심 원고 일부 승소 판결을 받은 사례입니다. 원고인 대한민국은 소송금융의 일반적인 고객 대상이 아니며, 이미 1심에서 승소하여 자금 조달의 필요성이 없습니다. 또한 피고가 개인이고 피해 금액이 소송금융 투자 대상으로는 상대적으로 소액이므로, 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2928만원</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>무인사진관에 소변→기념사진까지 촬영한 남성…김민지  내가 뭐 본 거...</t>
+          <t>공항 테러 예고한 30대…결국 손해배상 2928만원</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521283</t>
+          <t>https://www.munhwa.com/article/11578019?ref=naver</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-27 12:27:36.270909+00:00</t>
+          <t>2026-03-28 12:32:38.518827+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>법률 자문 내용</t>
+          <t>방송 프로그램을 통해 사건의 진실이 밝혀질 예정</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>영화관에서 휴대전화를 사용하던 관객에게 팝콘을 던진 행위에 대한 법적 책임을 다루는 기사입니다. 팝콘 투척자는 민사상 불법행위로 인해 직접 피해를 입은 관객뿐만 아니라 옆자리 관객에게도 손해배상 책임을 질 수 있다고 설명합니다.</t>
+          <t>'그것이 알고 싶다'에서 원룸에서 발견된 미라 시신과 관련된 기이한 동거의 미스터리를 추적할 예정입니다. 피해자와 용의자 사이에 오간 대화와 1277일간 이어진 동거의 실체가 방송을 통해 낱낱이 밝혀질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방이 특정 개인으로 자력 확인이 어렵고 (적합 조건 2 미충족), 피해 규모가 작고 피해자 수가 적어 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 법률 자문 내용으로 실제 사건에 대한 정보가 부족합니다.</t>
+          <t>기사 내용만으로는 소송 상대방의 책임 명확성이나 자력에 대한 정보가 전혀 없습니다. 또한, 단일 피해자로 추정되어 집단적 피해에 해당하지 않으며, 피해 규모 역시 구체적으로 파악하기 어렵습니다. 소송금융 투자에 필요한 핵심 적합 조건들이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>영화 보다 잠깐 폰 켰더니 팝콘이 날아왔다…던진 사람, 처벌할 수 있나...</t>
+          <t>'그것이 알고 싶다' 원룸에서 벌어진 기이한 동거의 미스터리 추적</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/YI6BZ4YCEBWX</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289901</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-27 00:34:24.845604+00:00</t>
+          <t>2026-03-28 12:27:49.024311+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>피해자의 남편과 딸</t>
+          <t>A씨 (30대 남성)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 진행 중</t>
+          <t>강도상해 혐의 형사 재판 진행 중 (3차 공판 예정)</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>방송 프로그램 '꼬꼬무'에서 다룬 청산가리 살인사건으로, 피해자의 남편과 딸이 용의자로 지목되어 검찰이 범행을 계획하고 실행했다고 주장하고 있습니다. 이 사건은 가족 간의 비극적인 살인 사건으로, 검찰의 수사가 진행 중임을 암시합니다.</t>
+          <t>배우 나나와 모친이 지난해 자택에 침입한 강도에게 흉기로 위협당하고 상해를 입은 사건의 형사 재판이 진행 중이다. 피고인 A씨는 혐의를 부인하고 있으며, 나나와 모친은 증인으로 출석할 예정이다. 이 사건은 형사 재판 후 민사상 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융이 일반적으로 추구하는 대규모 피해 사건에 해당하지 않습니다 (적합 조건 3번 미충족).</t>
+          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 상해 진단서 등 증거가 확보되어 있으며(적합 조건 5), 형사 재판이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해자가 소수(2명)이고, 상대방의 자력이 불분명하며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 청산가리 진범과 박왕열</t>
+          <t>나나, ‘적반하장’ 자택 침입 강도 재판에 증인 출석한다···“연기 얼...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603270034</t>
+          <t>https://www.khan.co.kr/article/202603281911001</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:45.515120+00:00</t>
+          <t>2026-03-28 12:26:53.897273+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A85" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>정 씨 일당</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>피해자 안락사로 사망, 안락사 관련 법정 다툼 종결</t>
+          <t>경찰 수사 및 구속 수사 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>스페인 20대 여성 노엘리아 카스티요 라모스가 집단 성폭행 피해 후 투신하여 하반신 마비와 극심한 신체적, 정신적 고통을 겪었습니다. 그녀는 안락사를 신청하여 승인받았으나, 아버지의 반대로 법정 다툼이 유럽인권재판소까지 이어졌습니다. 모든 사법기관이 자기결정권을 인정하여 안락사가 진행되었으며, 이는 정신적 고통을 사유로 한 안락사 허용의 첫 최고 사법 단계 사례로 국제적 논쟁을 촉발시켰습니다.</t>
+          <t>정 씨 일당이 텔레그램 의뢰를 받아 피해자의 주소지에 인분을 뿌리거나 래커칠을 하는 등 보복 테러를 저지른 혐의를 받고 있습니다. 경찰은 일당 4명을 검거했으며, 윗선에 대한 구속 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>피해자가 안락사로 사망하여 소송의 주체가 될 수 없습니다. 기사는 성폭행 가해자들에 대한 손해배상 소송 진행 여부를 언급하지 않으며, 가해자들의 특정 및 자력 여부도 불분명합니다. 소송금융은 원고의 소송 비용을 지원하는 것인데, 이 사건은 이미 피해자가 사망하여 소송 주체가 부재하며, 가해자 특정 및 자력 여부도 불분명하여 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방의 자력이나 피해 규모, 집단적 피해 여부가 기사만으로는 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>20대 성폭행 피해자 '안락사' 선택…정신적 고통도 사유되나</t>
+          <t>[바로이뉴스] 두 손으로 눈 꼭 가리고…'사적 보복' 윗선 구속기로</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790046.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495796&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:25.576331+00:00</t>
+          <t>2026-03-28 12:26:41.449038+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>피해자의 남편과 딸</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>과거 사건 재조명 (TV 프로그램)</t>
+          <t>강도 피해 형사 재판 증인 출석 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>'꼬꼬무'에서 다룬 '청산가리 막걸리 사건'은 피해자의 남편과 딸이 용의자로 지목되어 검찰이 범행을 계획했다고 주장한 과거 형사 사건입니다. 이 사건은 이미 종결되었을 가능성이 높고, 피고의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>그룹 애프터스쿨 출신 나나가 지난해 11월 발생한 자택 침입 강도 사건의 형사 재판에 증인으로 출석할 예정이다. 피고인 A씨는 침입 사실은 인정하나 강도 목적과 폭행 사실은 부인하며 나나에게 구타당했다고 주장하고 있다. 나나는 법정에서 사실만을 말할 것을 맹세하며 의미심장한 심경을 밝혔다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>해당 기사는 '꼬꼬무'라는 TV 프로그램을 통해 과거 사건을 재조명하는 내용으로, 이미 형사 및 민사적으로 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 용의자가 개인(남편과 딸)이므로 상대방의 자력이 충분하다고 보기 어렵습니다.</t>
+          <t>상대방의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 현재 진행 중인 것은 형사 재판으로, 소송금융이 주로 다루는 민사 손해배상 청구와는 직접적인 관련성이 낮습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 손담비  딸 지키려는 父마음  청산가리 사건에 눈물…마약왕 ...</t>
+          <t>나나, 증인 출석 앞두고 의미심장… 법이 이렇다니 따를 수밖에</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727051</t>
+          <t>http://www.osen.co.kr/article/G1112769189</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-27 00:25:59.910791+00:00</t>
+          <t>2026-03-28 12:25:48.598931+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>30대 남성 B씨</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 현상금 100만 달러 내걸림</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>미국 NBC 앵커 서배너 거스리의 모친 낸시 거스리가 지난 1월 31일 애리조나주 자택에서 실종된 지 50일이 넘도록 행방이 묘연하다. 가족들은 납치 가능성에 무게를 두고 있으며, 현관에 피가 발견되는 등 범죄 가능성이 제기되어 대규모 수사가 진행 중이다. 거스리 가족은 범인 검거와 관계없이 실종자를 찾는 데 기여할 경우 100만 달러의 현상금을 지급하겠다고 밝혔다.</t>
+          <t>경남 창원에서 20대 여성이 30대 남성의 흉기 피습으로 사망한 사건. 가해 남성은 범행 후 자해하여 위중한 상태이며, 경찰은 정확한 사건 경위와 범행 동기를 조사 중이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>본 사건은 실종 및 납치 가능성이 제기된 형사사건으로, 소송금융 투자 대상이 되는 명확하고 자력 있는 민사상 피고가 특정되지 않습니다. 집단적 피해가 아닌 개별 사건이며, 민사상 손해배상 청구의 가능성 및 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하고(적합 조건 5), 경찰 수사라는 공적 절차가 진행 중이나(적합 조건 6), 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮다. 이는 소송금융의 핵심 조건인 상대방 자력(적합 조건 2)을 충족하지 못하는 중대한 결함으로, 투자 적합도를 낮춘다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>‘모친 실종’ 美 앵커 “내 유명세 때문일까…너무 견디기 힘들다”</t>
+          <t>살려달라  뛰었지만…흉기 피습 20대 끝내 숨져</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415304</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603280098&amp;t=NN</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:55.019856+00:00</t>
+          <t>2026-03-28 12:23:43.703908+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>전직 국회의원</t>
+          <t>A씨 (30대 남성)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>전직 국회의원의 추심금 횡령 관련 형사 항소심 판결 선고</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 측 무고죄 고소 및 민형사상 법적 조치 예정</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>전직 국회의원이 친척을 상대로 한 유류분 반환 소송에서 승소하여 받아낸 추심금 14억9천여만원을 경합 채권자들에게 지급하지 않고 가로챈 혐의로 기소되어 항소심에서 집행유예를 선고받았습니다. 피해자들은 소송을 통해 권리를 찾을 수 있다는 이야기를 들었던 것으로 보도되었습니다.</t>
+          <t>배우 나나와 모친이 자택에 침입한 30대 남성 A씨로부터 강도상해 피해를 입은 사건. A씨는 구속 기소되어 형사 재판이 진행 중이며, 피해자 측은 A씨의 허위 주장 및 역고소에 대해 무고죄 고소 및 민형사상 모든 법적 조치를 취할 예정입니다. 경찰은 A씨의 역고소에 대해 무혐의 불송치 결정을 내렸습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>전직 국회의원이 추심금 14억9천여만원을 가로챈 사건으로, 형사 항소심에서 유죄 판결(집행유예)이 선고되어 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해 금액이 14억9천여만원으로 매우 크며(적합 조건 4), 이미 형사 재판이라는 공적 절차가 진행되어 종결 단계에 있습니다(적합 조건 6).</t>
+          <t>상대방 A씨의 강도상해 혐의가 경찰 수사 및 기소로 명확하고(적합 조건 1, 5 충족), 형사 재판이 진행 중이며 피해자 측에서 추가 민형사상 조치를 예고했으나(적합 조건 6 충족), 상대방이 경제적 어려움을 겪는 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며 피해 규모가 투자 기준에 미치지 못할 가능성이 큽니다(적합 조건 2, 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>14억9천여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명 (나나, 나나 모친)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>추심금 가로챈 전직 국회의원, 항소심서 집유</t>
+          <t>나나母, 자택강도男 증인 불출석했던 이유?  개인적 일정 때문 [스타이...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070106</t>
+          <t>https://www.starnewskorea.com/star/2026/03/28/2026032815415726055</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-26 13:27:45.987967+00:00</t>
+          <t>2026-03-28 12:21:44.746316+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>강도상해 혐의 3차 공판 진행 중, 무고 고소 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>김동환이 '보상금 소송 관련 문제'를 이유로 살해를 저질렀으며, '표적된 기장 2명 더 있었다'는 언급으로 보아 다수의 피해자 또는 표적이 존재합니다. 김동환은 자신의 행위를 '악랄한 기득권'에 대한 '천벌'로 정당화하고 있습니다. 본 기사는 살해 사건의 배경과 가해자의 주장에 초점을 맞추고 있습니다.</t>
+          <t>가수 겸 배우 나나가 자택 침입 강도상해 사건의 3차 공판에 증인으로 출석할 예정이다. 피의자 A씨는 지난해 11월 나나의 자택에 침입해 흉기로 위협하며 금품을 요구한 혐의로 구속 기소되었으며, 나나와 모친은 몸싸움 중 부상을 입었다. A씨는 강도 목적을 부인하고 있으며, 나나는 A씨를 무고 혐의로 고소한 상태이다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>살해 사건으로 피해 규모가 매우 크고, '기장 2명 더 있었다'는 언급으로 보아 최소 3명 이상의 피해자/표적이 존재하여 집단적 피해 가능성이 있습니다. 또한, 살해 사건이므로 형사 수사를 통해 증거 확보 및 공적 절차 진행 중일 가능성이 높습니다. 다만, 민사상 손해배상 청구의 구체적인 상대방(기업/기관)과 그 자력이 기사 본문만으로는 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>상대방의 자력이 불분명하고, 집단적 피해가 아닌 개별 사건으로 소송금융 투자에 적합한 대규모 피해가 확인되지 않습니다. 현재 형사 재판이 진행 중이며, 민사상 손해배상 청구의 가능성은 있으나 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>최소 3명 (1명 살해, 2명 표적)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>본인 퇴사와 무관했는데 살해…표적된 기장 2명 더 있었다</t>
+          <t>“뭔가 잘못된 것 같다” 나나, 강도 재판출석 앞둔 심경…“사실만 말...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008422</t>
+          <t>https://www.sportsseoul.com/news/read/1597769?ref=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-26 13:22:53.370252+00:00</t>
+          <t>2026-03-28 12:20:58.809972+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A군 (10대)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>항소심 변론 기일 변경 신청</t>
+          <t>대구지법 안동지원 형사1단독에서 징역 장기 4년, 단기 3년 선고</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>1심에서 불륜 위자료 3천만원 지급 판결을 받은 A씨가 항소심 변론 기일 전날 급히 기일 변경을 신청했다. 항소심 변론은 내달 23일 오전으로 변경되었다. 이 사건은 개인 간의 위자료 청구 소송으로, 1심 판결 금액이 소송금융 투자 대상으로서는 낮은 편이다.</t>
+          <t>10대 A군이 후배 B군에게 중고 오토바이를 강매하고 폭행, 협박, 금전 갈취를 지속하여 B군이 극단적 선택을 하게 한 사건입니다. 법원은 A군에게 징역 장기 4년, 단기 3년을 선고하며 반복적인 협박과 폭행이 중대한 결과에 영향을 미쳤다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>1심에서 위자료 3천만원 지급 판결이 있었으나, 소송금융 투자 대상으로는 피해 규모가 매우 작고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁임(적합 조건 3 미충족). 소송금융은 일반적으로 고액의 상업적 분쟁이나 대규모 집단 소송에 집중하므로 투자 매력이 낮음.</t>
+          <t>법원 판결로 피고인의 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차(형사 재판)가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 그러나 피고인이 10대로 자력이 부족할 가능성이 매우 높아 손해배상금 회수 가능성이 낮고, 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>3천만원</t>
+          <t>약 500만원 및 정신적 손해배상 (미상)</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>'불륜 위자료 지급' 홍서범 아들, 항소심 전날 급히 취소..기일변경 신청</t>
+          <t>중고 오토바이 강매 뒤 협박…후배 극단 선택 몰고 간 10대, 처벌은?</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=805865</t>
+          <t>https://www.munhwa.com/article/11577959?ref=naver</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-26 13:22:06.034547+00:00</t>
+          <t>2026-03-28 00:19:23.195633+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>전직 부기장 김동환이 항공사 기장을 살해하고 추가 5명을 살해하려 했던 사실이 드러났습니다. 김동환은 범행 대상의 비행 일정을 확인하기 위해 항공사 사이트에 무단 접속했으며, 범행에 대한 반성 없이 '네메시스'를 언급했습니다. 경찰은 살인, 살인미수, 살인예비, 정보통신망법위반 혐의를 적용해 검찰에 송치했습니다.</t>
+          <t>전국적으로 배달 음식에 대한 '오물 테러' 사건이 발생하여 다수의 피해자가 속출하고 있다. 경찰은 특정 피해 사례에서 결정적인 단서를 확보하고 수사를 진행 중이다. 현재까지 가해자는 특정되지 않았다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>피고가 개인으로 자력(배상 능력)이 충분하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 비록 상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이나(적합 조건 6), 투자 수익 확보가 어려울 것으로 판단됩니다.</t>
+          <t>전국적으로 다수의 피해자가 발생했으며(집단적 피해), 경찰 수사를 통해 결정적인 단서가 확보된 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높다(상대방 책임 명확, 증거 확보 가능). 또한 공적 절차(경찰 수사)가 진행 중이다. 그러나 특정된 피고가 없으며, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 적합도는 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1명 사망, 5명 살해 계획</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>안 잡혔으면 6명 살해 …반성 대신 '네메시스' 외친 김동환</t>
+          <t>[단독] 배달시켰을 뿐인데…전국서 터진 '오물 테러' (풀영상)</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184299</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495350&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-26 12:40:20.112884+00:00</t>
+          <t>2026-03-27 12:37:32.824498+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>언론 보도 후 의혹 제기 단계</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>알코올 치료시설에서 만난 지인 B씨를 술자리에서 살해한 50대 A씨에게 항소심 재판부도 원심과 같은 징역 15년을 선고했습니다. 재판부는 A씨의 폭력 범죄 전력과 누범 기간 중 범행을 지적하며 중형을 선고했습니다.</t>
+          <t>김영환 충북도지사 삭발 시위 현장에서 80대 노인이 '무료 이발'인 줄 알고 갔다가 머리를 삭발당했다고 주장했습니다. 노인은 삭발의 목적을 몰랐다고 진술했으나, 노인 일자리 사업단장은 자발적 참여였다고 반박하고 있습니다. 김 지사 측은 직접 관여를 부인했습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방(A씨)이 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다 (부적합 조건: 상대방 자력 불충분). 또한, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융의 투자 매력이 낮습니다 (부적합 조건: 집단적 피해 아님).</t>
+          <t>피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 주로 비재산적 손해로 크지 않습니다(적합 조건 4 불충족). 또한, 상대방의 책임 여부가 '자발적 참여'라는 주장과 대립하여 명확하지 않고(적합 조건 1 불충족), 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>알코올 치료시설 인연이 비극으로…술 마시다 지인 살해 50대 '중형'</t>
+          <t>“‘무료 이발’ 해준다더니 머리를 홀랑…”김영환 ‘삭발식’ 갔다가...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491209?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326074836</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05385766645387584</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-26 00:23:39.750317+00:00</t>
+          <t>2026-03-27 12:36:40.665781+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>김 씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압송 진행 중</t>
+          <t>피의자 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>'마약왕' 박왕열이 감옥 내에서도 마약을 유통한 혐의로 경기북부청 마약범죄수사대에 의해 압송되었습니다. 기사는 주로 박왕열에 대한 형사 수사 진행 상황을 다루고 있으며, 피해자 유가족에 대한 언급이 있습니다.</t>
+          <t>부산의 한 아파트에서 항공사 기장이 직장 동료였던 전직 부기장 김 씨에게 살해당했다. 김 씨는 공군사관학교 기득권에 대한 피해의식을 범행 동기로 주장하며, 3년 전부터 범행을 계획하고 3명을 더 살해하려 했다고 진술했다. 현재 피의자는 검거되어 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(박왕열)의 책임이 명확하고, 경찰 수사가 진행 중이므로 증거 확보가 가능합니다. 그러나 기사는 형사 수사에 집중되어 있어 피해자들의 민사상 손해배상 청구 가능성 및 피고의 자력에 대한 정보가 부족하여 소송금융 투자 대상으로서의 민사적 회수 가능성이 불확실합니다.</t>
+          <t>해당 사건은 형사 살인 사건으로, 피의자(전직 부기장)가 특정되었으나 소송금융 투자 대상으로서 상대방의 자력(배상 능력)이 충분하다고 보기 어렵습니다. 또한, 집단적 피해가 아닌 개별 피해 사건이며, 소송금융이 주로 다루는 대규모 민사 손해배상 사건의 특성과는 거리가 있습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족, 집단적 피해 미충족, 피해 규모가 큼 미충족)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>압송된 '마약왕' 박왕열… 감옥서도 마약 유통</t>
+          <t>SBS ‘궁금한 이야기 Y’ 부산 항공사 기장 피살 사건 편</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008492458&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.wikitree.co.kr/articles/1128270</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:31.090461+00:00</t>
+          <t>2026-03-27 12:34:38.902484+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>TV 프로그램에서 과거 사건 분석</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>박왕열이 필리핀 교민 살해를 지시하고, 피해자가 즉사하지 않자 추가 사격을 지시했다는 김씨의 진술이 나왔다. 이는 박왕열의 살해 혐의에 대한 증거로 활용될 것으로 보이며, 현재 관련 수사가 진행 중인 것으로 파악된다.</t>
+          <t>기사는 무인사진관에서 소변을 보고 기념사진을 촬영한 남성의 행위와, 사망한 피해자의 시신을 훼손할 정도의 과도한 폭행을 가한 사건을 단편적으로 언급하고 있습니다. 프로파일러 표창원은 후자의 사건을 '분노 해소를 위한 과잉 행동'으로 분석했으며, 해당 내용은 MBC '히든아이' 프로그램에서 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임이 김씨의 진술을 통해 비교적 명확하게 드러나고(적합 조건 1), 관련 공적 절차(수사)가 진행 중이며 증거(진술)가 확보된 것으로 보입니다(적합 조건 5, 6). 하지만 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>제공된 기사 내용이 극도로 단편적이며, 두 가지 명확히 분리된 사건을 혼합하여 서술하고 있어 소송금융 투자 대상으로 적합한 단일 사건을 특정하기 어렵습니다. 무인사진관 사건은 개인 상대의 경미한 재물손괴 또는 불법행위로 추정되어 '피해 규모가 큼' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 시신 훼손 사건은 주로 형사 사건으로 보이며 민사상 손해배상 청구의 상대방 자력이나 구체적인 민사 책임 여부를 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>게임이라 생각하고 쏴 …교민 살해 지시 전 박왕열이 한 말</t>
+          <t>무인사진관에 소변→기념사진까지 촬영한 남성…김민지  내가 뭐 본 거...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291381?influxDiv=NAVER</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521283</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:20.964516+00:00</t>
+          <t>2026-03-27 12:27:36.270909+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>법률 자문 내용</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>대학 신입생이 살해당한 사건과 관련하여, 용의자가 밝혀지기도 전에 피해자가 살인범을 '놀라게 했을 지도 모른다'는 부적절한 발언이 나와 공분을 사고 있습니다. 기사는 주로 이 발언에 대한 비판과 대중의 반응에 초점을 맞추고 있습니다.</t>
+          <t>영화관에서 휴대전화를 사용하던 관객에게 팝콘을 던진 행위에 대한 법적 책임을 다루는 기사입니다. 팝콘 투척자는 민사상 불법행위로 인해 직접 피해를 입은 관객뿐만 아니라 옆자리 관객에게도 손해배상 책임을 질 수 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사는 대학생 살인 사건과 관련하여 부적절한 발언에 대한 공분 내용을 담고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구의 주체나 상대방이 명확히 특정되지 않습니다. (적합 조건 1, 2 불충족) 또한, 집단적 피해가 아니며(적합 조건 3 불충족), 민사상 피해 규모나 증거 확보 가능성도 불명확합니다. (적합 조건 4, 5 불충족)</t>
+          <t>상대방이 특정 개인으로 자력 확인이 어렵고 (적합 조건 2 미충족), 피해 규모가 작고 피해자 수가 적어 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 법률 자문 내용으로 실제 사건에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>“피살 대학생 잘못된 시간-장소였다”</t>
+          <t>영화 보다 잠깐 폰 켰더니 팝콘이 날아왔다…던진 사람, 처벌할 수 있나...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260325133045932</t>
+          <t>https://lawtalknews.co.kr/article/YI6BZ4YCEBWX</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-26 00:16:23.933904+00:00</t>
+          <t>2026-03-27 00:34:24.845604+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>친구의 여자친구</t>
+          <t>피해자의 남편과 딸</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 기소 진행 중</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>방송 프로그램 '꼬꼬무'에서 다룬 청산가리 살인사건으로, 피해자의 남편과 딸이 용의자로 지목되어 검찰이 범행을 계획하고 실행했다고 주장하고 있습니다. 이 사건은 가족 간의 비극적인 살인 사건으로, 검찰의 수사가 진행 중임을 암시합니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2번 미충족). 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융이 일반적으로 추구하는 대규모 피해 사건에 해당하지 않습니다 (적합 조건 3번 미충족).</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>‘꼬꼬무’ 청산가리 진범과 박왕열</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603270034</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:26:45.515120+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I96" t="inlineStr">
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>피해자 안락사로 사망, 안락사 관련 법정 다툼 종결</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>스페인 20대 여성 노엘리아 카스티요 라모스가 집단 성폭행 피해 후 투신하여 하반신 마비와 극심한 신체적, 정신적 고통을 겪었습니다. 그녀는 안락사를 신청하여 승인받았으나, 아버지의 반대로 법정 다툼이 유럽인권재판소까지 이어졌습니다. 모든 사법기관이 자기결정권을 인정하여 안락사가 진행되었으며, 이는 정신적 고통을 사유로 한 안락사 허용의 첫 최고 사법 단계 사례로 국제적 논쟁을 촉발시켰습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>피해자가 안락사로 사망하여 소송의 주체가 될 수 없습니다. 기사는 성폭행 가해자들에 대한 손해배상 소송 진행 여부를 언급하지 않으며, 가해자들의 특정 및 자력 여부도 불분명합니다. 소송금융은 원고의 소송 비용을 지원하는 것인데, 이 사건은 이미 피해자가 사망하여 소송 주체가 부재하며, 가해자 특정 및 자력 여부도 불분명하여 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>“BTS 공연 때 휘발유 생수병 던진다” 협박한 50대 구속 송치</t>
+          <t>20대 성폭행 피해자 '안락사' 선택…정신적 고통도 사유되나</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325513175?OutUrl=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790046.html</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-25 12:50:59.337781+00:00</t>
+          <t>2026-03-27 00:26:25.576331+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>피해자의 남편과 딸</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 예정</t>
+          <t>과거 사건 재조명 (TV 프로그램)</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>필리핀에서 국내로 압송된 '마약왕 박왕열'이 취재진의 질문에 답하지 않고 압송되었습니다. 이 기사는 '사탕수수밭 살인 사건'과 관련하여 그의 형사 송환 및 수사 상황을 다루고 있습니다.</t>
+          <t>'꼬꼬무'에서 다룬 '청산가리 막걸리 사건'은 피해자의 남편과 딸이 용의자로 지목되어 검찰이 범행을 계획했다고 주장한 과거 형사 사건입니다. 이 사건은 이미 종결되었을 가능성이 높고, 피고의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>이 기사는 '마약왕 박왕열'의 형사 송환 및 수사 상황에 초점을 맞추고 있으며, 소송금융의 주요 대상인 민사상 손해배상 청구에 대한 구체적인 정보가 부족합니다. 피해 규모, 피해자 수, 피고의 자력 등 소송금융 투자 검토에 필수적인 요소들이 기사에서 확인되지 않아 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 '꼬꼬무'라는 TV 프로그램을 통해 과거 사건을 재조명하는 내용으로, 이미 형사 및 민사적으로 종결되었을 가능성이 매우 높아 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 용의자가 개인(남편과 딸)이므로 상대방의 자력이 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>삿대질하며 압송된 '마약왕 박왕열'…李  지구 끝까지 추적</t>
+          <t>'꼬꼬무' 손담비  딸 지키려는 父마음  청산가리 사건에 눈물…마약왕 ...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9993</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727051</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-25 12:24:06.261563+00:00</t>
+          <t>2026-03-27 00:25:59.910791+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>주범 박왕열 송환 및 마약 혐의 수사 진행 중, 공범 김씨 형 확정 복역 중</t>
+          <t>경찰 수사 진행 중, 현상금 100만 달러 내걸림</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>필리핀 사탕수수밭에서 한국인 3명을 살해하고 7억 2천만원을 강취한 주범 박왕열이 9년 만에 한국으로 송환되었습니다. 공범 김씨는 이미 형이 확정되어 복역 중이며, 박왕열은 필리핀에서 징역형을 선고받고 복역 중 탈출을 반복하다 송환되었습니다. 현재 박왕열은 마약 혐의로 추가 수사를 받을 예정입니다.</t>
+          <t>미국 NBC 앵커 서배너 거스리의 모친 낸시 거스리가 지난 1월 31일 애리조나주 자택에서 실종된 지 50일이 넘도록 행방이 묘연하다. 가족들은 납치 가능성에 무게를 두고 있으며, 현관에 피가 발견되는 등 범죄 가능성이 제기되어 대규모 수사가 진행 중이다. 거스리 가족은 범인 검거와 관계없이 실종자를 찾는 데 기여할 경우 100만 달러의 현상금을 지급하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>주범 박왕열과 공범 김씨의 강도살인 및 사체유기 혐의가 형사 판결로 명확히 입증되었고, 3명의 사망 피해와 7억 2천만원 상당의 금전적 피해가 발생하여 피해 규모가 크며, 판결문 등 객관적 증거가 충분히 확보되어 있습니다. 그러나 피고인들이 모두 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 피해자들이 불법 유사수신행위로 수사 대상이었던 점도 민사 소송의 복잡성을 가중시킬 수 있습니다.</t>
+          <t>본 사건은 실종 및 납치 가능성이 제기된 형사사건으로, 소송금융 투자 대상이 되는 명확하고 자력 있는 민사상 피고가 특정되지 않습니다. 집단적 피해가 아닌 개별 사건이며, 민사상 손해배상 청구의 가능성 및 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>7억 2천만원 및 3명의 사망에 대한 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>송환까지 9년…‘사탕수수밭 살인’ 판결문 속 박왕열 흔적은</t>
+          <t>‘모친 실종’ 美 앵커 “내 유명세 때문일까…너무 견디기 힘들다”</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05356246645386928</t>
+          <t>https://www.joongang.co.kr/article/25415304</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-25 12:21:18.858408+00:00</t>
+          <t>2026-03-27 00:22:55.019856+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="2" t="inlineStr">
+      <c r="A100" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>전직 국회의원</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>전직 국회의원의 추심금 횡령 관련 형사 항소심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>전직 국회의원이 친척을 상대로 한 유류분 반환 소송에서 승소하여 받아낸 추심금 14억9천여만원을 경합 채권자들에게 지급하지 않고 가로챈 혐의로 기소되어 항소심에서 집행유예를 선고받았습니다. 피해자들은 소송을 통해 권리를 찾을 수 있다는 이야기를 들었던 것으로 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>전직 국회의원이 추심금 14억9천여만원을 가로챈 사건으로, 형사 항소심에서 유죄 판결(집행유예)이 선고되어 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해 금액이 14억9천여만원으로 매우 크며(적합 조건 4), 이미 형사 재판이라는 공적 절차가 진행되어 종결 단계에 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>14억9천여만원</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>추심금 가로챈 전직 국회의원, 항소심서 집유</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070106</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:27:45.987967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>김동환이 '보상금 소송 관련 문제'를 이유로 살해를 저질렀으며, '표적된 기장 2명 더 있었다'는 언급으로 보아 다수의 피해자 또는 표적이 존재합니다. 김동환은 자신의 행위를 '악랄한 기득권'에 대한 '천벌'로 정당화하고 있습니다. 본 기사는 살해 사건의 배경과 가해자의 주장에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>살해 사건으로 피해 규모가 매우 크고, '기장 2명 더 있었다'는 언급으로 보아 최소 3명 이상의 피해자/표적이 존재하여 집단적 피해 가능성이 있습니다. 또한, 살해 사건이므로 형사 수사를 통해 증거 확보 및 공적 절차 진행 중일 가능성이 높습니다. 다만, 민사상 손해배상 청구의 구체적인 상대방(기업/기관)과 그 자력이 기사 본문만으로는 불분명하여 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>최소 3명 (1명 살해, 2명 표적)</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>본인 퇴사와 무관했는데 살해…표적된 기장 2명 더 있었다</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008422</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:22:53.370252+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I100" t="inlineStr">
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>항소심 변론 기일 변경 신청</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>1심에서 불륜 위자료 3천만원 지급 판결을 받은 A씨가 항소심 변론 기일 전날 급히 기일 변경을 신청했다. 항소심 변론은 내달 23일 오전으로 변경되었다. 이 사건은 개인 간의 위자료 청구 소송으로, 1심 판결 금액이 소송금융 투자 대상으로서는 낮은 편이다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>1심에서 위자료 3천만원 지급 판결이 있었으나, 소송금융 투자 대상으로는 피해 규모가 매우 작고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 분쟁임(적합 조건 3 미충족). 소송금융은 일반적으로 고액의 상업적 분쟁이나 대규모 집단 소송에 집중하므로 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>3천만원</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>집 앞 소화기 난사·쓰레기 테러…'보복대행' 범죄였다</t>
+          <t>'불륜 위자료 지급' 홍서범 아들, 항소심 전날 급히 취소..기일변경 신청</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291200?influxDiv=NAVER</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=805865</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:23.561756+00:00</t>
+          <t>2026-03-26 13:22:06.034547+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
+          <t>김동환</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>전직 부기장 김동환이 항공사 기장을 살해하고 추가 5명을 살해하려 했던 사실이 드러났습니다. 김동환은 범행 대상의 비행 일정을 확인하기 위해 항공사 사이트에 무단 접속했으며, 범행에 대한 반성 없이 '네메시스'를 언급했습니다. 경찰은 살인, 살인미수, 살인예비, 정보통신망법위반 혐의를 적용해 검찰에 송치했습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>피고가 개인으로 자력(배상 능력)이 충분하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 비록 상대방 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이나(적합 조건 6), 투자 수익 확보가 어려울 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>1명 사망, 5명 살해 계획</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>안 잡혔으면 6명 살해 …반성 대신 '네메시스' 외친 김동환</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184299</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:40:20.112884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>형사 항소심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>알코올 치료시설에서 만난 지인 B씨를 술자리에서 살해한 50대 A씨에게 항소심 재판부도 원심과 같은 징역 15년을 선고했습니다. 재판부는 A씨의 폭력 범죄 전력과 누범 기간 중 범행을 지적하며 중형을 선고했습니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>상대방(A씨)이 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다 (부적합 조건: 상대방 자력 불충분). 또한, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융의 투자 매력이 낮습니다 (부적합 조건: 집단적 피해 아님).</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>알코올 치료시설 인연이 비극으로…술 마시다 지인 살해 50대 '중형'</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6491209?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326074836</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:23:39.750317+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
           <t>박왕열</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D104" t="inlineStr">
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 압송 진행 중</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>'마약왕' 박왕열이 감옥 내에서도 마약을 유통한 혐의로 경기북부청 마약범죄수사대에 의해 압송되었습니다. 기사는 주로 박왕열에 대한 형사 수사 진행 상황을 다루고 있으며, 피해자 유가족에 대한 언급이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방(박왕열)의 책임이 명확하고, 경찰 수사가 진행 중이므로 증거 확보가 가능합니다. 그러나 기사는 형사 수사에 집중되어 있어 피해자들의 민사상 손해배상 청구 가능성 및 피고의 자력에 대한 정보가 부족하여 소송금융 투자 대상으로서의 민사적 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>압송된 '마약왕' 박왕열… 감옥서도 마약 유통</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008492458&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:20:31.090461+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I105" t="inlineStr">
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>경찰/검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>박왕열이 필리핀 교민 살해를 지시하고, 피해자가 즉사하지 않자 추가 사격을 지시했다는 김씨의 진술이 나왔다. 이는 박왕열의 살해 혐의에 대한 증거로 활용될 것으로 보이며, 현재 관련 수사가 진행 중인 것으로 파악된다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>상대방(박왕열)의 책임이 김씨의 진술을 통해 비교적 명확하게 드러나고(적합 조건 1), 관련 공적 절차(수사)가 진행 중이며 증거(진술)가 확보된 것으로 보입니다(적합 조건 5, 6). 하지만 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J105" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>현관문 래커칠에 선지까지…텔레그램 '원한 해결' 범죄 확산</t>
+          <t>게임이라 생각하고 쏴 …교민 살해 지시 전 박왕열이 한 말</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6110889</t>
+          <t>https://news.jtbc.co.kr/article/NB12291381?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-24 00:20:49.294125+00:00</t>
+          <t>2026-03-26 00:20:20.964516+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>프랑스-스페인 공조 수사 진행 중, 용의자 체포 및 송환 절차 준비 중</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>하드월렛 기업 레저 공동창업자 다비드 발랑이 '렛치 공격'으로 납치되어 1150만 달러 상당의 비트코인 갈취 시도와 함께 손가락 절단 등 물리적 피해를 입었다. 프랑스와 스페인 공조 수사로 용의자들이 체포되었으며, 현재 송환 절차가 진행 중이다. 이 사건은 암호화폐 관련 오프라인 범죄의 확산세를 보여준다.</t>
+          <t>대학 신입생이 살해당한 사건과 관련하여, 용의자가 밝혀지기도 전에 피해자가 살인범을 '놀라게 했을 지도 모른다'는 부적절한 발언이 나와 공분을 사고 있습니다. 기사는 주로 이 발언에 대한 비판과 대중의 반응에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거 확보가 가능하고(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이나, 피고가 특정된 범죄 조직으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>기사는 대학생 살인 사건과 관련하여 부적절한 발언에 대한 공분 내용을 담고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구의 주체나 상대방이 명확히 특정되지 않습니다. (적합 조건 1, 2 불충족) 또한, 집단적 피해가 아니며(적합 조건 3 불충족), 민사상 피해 규모나 증거 확보 가능성도 불명확합니다. (적합 조건 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>1150만 달러 (약 171억 3500만원) 및 신체 상해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>레저 공동창업자 피습 ‘렛치 공격’ 용의자 스페인서 검거…확산세 경...</t>
+          <t>“피살 대학생 잘못된 시간-장소였다”</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/342378</t>
+          <t>https://www.koreadaily.com/article/20260325133045932</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-23 12:45:35.400767+00:00</t>
+          <t>2026-03-26 00:16:23.933904+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>친구의 여자친구</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>형사 사건 종결, 피고인 수감 중</t>
+          <t>민사 소송 판결 확정</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>미국을 오랜 기간 공포에 몰아넣었던 연쇄살인마 BTK의 실체를 tvN '벌거벗은 세계사'에서 다룬다는 내용의 기사입니다. BTK는 30년간 10명의 피해자를 잔혹하게 살해했으며, 자신의 범행을 언론에 알리는 등 과시적인 행동을 보였습니다. 이 사건은 이미 해결되고 종결된 과거의 형사 사건입니다.</t>
+          <t>아내가 산후조리원에 있는 동안 남편이 친구의 여자친구와 불륜을 저질렀고, 이는 홈캠 영상으로 발각되었습니다. 친구의 여자친구는 성폭행을 주장했으나 경찰은 불송치했으며, 남편의 무고 혐의도 불송치되었습니다. 그러나 아내는 상간녀를 상대로 제기한 민사 소송에서 승소하여 2500만원의 배상 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>해당 기사는 이미 종결된 과거의 연쇄살인 사건을 다루는 TV 프로그램에 대한 내용으로, 소송금융의 투자 대상이 될 수 있는 현재 진행 중이거나 예상되는 민사 소송이 아닙니다. 또한, 피고인(살인마)에게 배상 능력이 있다고 보기 어렵습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 민사 소송에서 이미 판결이 확정되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방의 자력이 불분명하고 피해 규모(2500만원)가 소송금융 투자에 적합한 수준(수억 원 이상)에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2500만원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>편지로 범행 자랑까지…연쇄살인마의 광기</t>
+          <t>아내 산후조리원에 있는데…‘친구 여친’과 불륜한 남편, ‘홈캠’에 ...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003560108</t>
+          <t>https://biz.heraldcorp.com/article/10702173?ref=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:56.675741+00:00</t>
+          <t>2026-03-25 13:15:00.485465+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>스토킹처벌법 시행 및 개정안 적용, 경찰 수사 및 처벌 진행 중</t>
+          <t>경찰 수사 및 검찰 송치 완료, 민사상 손해배상 청구 절차 진행 가능성 언급</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>경기남부 지역에서 지난 3년간 스토킹처벌법 위반 사례가 2만 건 발생했습니다. 2021년 법 시행 이후 2024년 1월 개정안이 적용되어 피해자 보호가 강화되었으며, 위반 시 3년 이하 징역 또는 3천만 원 이하 벌금에 처해집니다. 이는 다수의 피해자가 발생하고 있음을 보여주며, 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>50대 남성이 방탄소년단(BTS) 공연에 대한 협박 댓글을 게시하여 구속 송치되었습니다. 경찰은 공중협박 범죄에 대해 무관용 원칙으로 엄정 대응하고 있으며, 민사상 손해배상 청구 절차도 진행 중임을 밝혔습니다. 실제 피해 발생은 없었으나 시민 불안감을 조성한 사건입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>경기남부 지역에서 3년간 2만 건의 스토킹처벌법 위반 사례가 발생하여 집단적 피해 및 매우 많은 피해자 수(2만 명 이상)가 확인됩니다. 경찰 기록 등 증거 확보가 용이하며, 스토킹처벌법 시행 및 개정안 적용으로 공적 절차가 진행 중입니다. 다만, 상대방이 개별 스토커이므로 자력 확인이 어렵다는 점은 투자 시 고려해야 할 요소입니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 객관적 증거(협박 댓글)가 존재하며, 공적 절차(경찰 수사, 검찰 송치)가 진행 중입니다. 다만, 상대방의 자력 정보가 불분명하고, 실제 발생한 물리적/재산적 피해 규모가 크지 않아 집단적 손해배상 청구의 실익이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>2만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>등 뒤에 스토커 … 경기남부서 3년간 2만 건 있었다</t>
+          <t>“BTS 공연 때 휘발유 생수병 던진다” 협박한 50대 구속 송치</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017165</t>
+          <t>https://www.segye.com/newsView/20260325513175?OutUrl=naver</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:05.352724+00:00</t>
+          <t>2026-03-25 12:50:59.337781+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 완료, 첫 재판 예정</t>
+          <t>형사 수사 및 재판 진행 예정</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>김소영(21)이 서울 강북구 모텔에서 남성 2명에게 약물을 먹여 사망에 이르게 하고, 4명에게 상해를 입힌 혐의로 재판을 앞두고 있다. 김소영은 성폭력 피해를 주장하며 억울함을 호소하고 있으나, 피해자들에 대한 사과는 없었다. 현재까지 총 6명의 피해자가 확인되었으며, 다음 달 첫 재판이 열릴 예정이다.</t>
+          <t>필리핀에서 국내로 압송된 '마약왕 박왕열'이 취재진의 질문에 답하지 않고 압송되었습니다. 이 기사는 '사탕수수밭 살인 사건'과 관련하여 그의 형사 송환 및 수사 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거 확보 가능성이 높지만, 피고인 김소영에게 자력이 현저히 부족하여 손해배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
+          <t>이 기사는 '마약왕 박왕열'의 형사 송환 및 수사 상황에 초점을 맞추고 있으며, 소송금융의 주요 대상인 민사상 손해배상 청구에 대한 구체적인 정보가 부족합니다. 피해 규모, 피해자 수, 피고의 자력 등 소송금융 투자 검토에 필수적인 요소들이 기사에서 확인되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 상해 4명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>연쇄살인 김소영 “성폭력 당했는데 허위신고라며 무시”</t>
+          <t>삿대질하며 압송된 '마약왕 박왕열'…李  지구 끝까지 추적</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260323/133582988/2</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9993</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-23 00:20:25.847312+00:00</t>
+          <t>2026-03-25 12:24:06.261563+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>주한미군 A씨</t>
+          <t>박왕열, 김씨</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>경찰 수사 및 미군 헌병대 이첩, SOFA 적용</t>
+          <t>주범 박왕열 송환 및 마약 혐의 수사 진행 중, 공범 김씨 형 확정 복역 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 피해가 발생했습니다. A씨는 현행범으로 체포되어 상해 혐의로 경찰에 입건되었으며, 주한미군지위협정(SOFA)에 따라 미군 헌병대에 신병이 인계되어 조사가 진행 중입니다.</t>
+          <t>필리핀 사탕수수밭에서 한국인 3명을 살해하고 7억 2천만원을 강취한 주범 박왕열이 9년 만에 한국으로 송환되었습니다. 공범 김씨는 이미 형이 확정되어 복역 중이며, 박왕열은 필리핀에서 징역형을 선고받고 복역 중 탈출을 반복하다 송환되었습니다. 현재 박왕열은 마약 혐의로 추가 수사를 받을 예정입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>주한미군에 의한 폭행으로 코뼈 골절이라는 명확한 피해가 발생했으며, 현행범 체포 및 경찰 입건으로 상대방 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 또한 경찰 수사 및 미군 헌병대 이첩 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 개별 사건으로 피해 규모가 크지 않고, 주한미군지위협정(SOFA) 적용으로 소송 절차 및 배상 집행에 복잡성이 있을 수 있어 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>주범 박왕열과 공범 김씨의 강도살인 및 사체유기 혐의가 형사 판결로 명확히 입증되었고, 3명의 사망 피해와 7억 2천만원 상당의 금전적 피해가 발생하여 피해 규모가 크며, 판결문 등 객관적 증거가 충분히 확보되어 있습니다. 그러나 피고인들이 모두 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 피해자들이 불법 유사수신행위로 수사 대상이었던 점도 민사 소송의 복잡성을 가중시킬 수 있습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 2천만원 및 3명의 사망에 대한 위자료</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>어깨 부딪혔다고⋯홍대 클럽서 한국인 폭행한 주한미군 입건</t>
+          <t>송환까지 9년…‘사탕수수밭 살인’ 판결문 속 박왕열 흔적은</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951965</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05356246645386928</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-22 12:34:28.385159+00:00</t>
+          <t>2026-03-25 12:21:18.858408+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>엠마</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>드라마 내 사건 해결 및 종결</t>
+          <t>경찰 수사 진행 중 (피해자 첫 신고)</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>SBS 드라마 '신이랑 법률사무소'의 4회 줄거리에 대한 기사입니다. 유연석이 연기하는 신이랑 변호사가 연습생 김수아의 추락사 진실을 파헤쳐 동료 연습생 엠마의 질투로 인한 살인임을 밝혀내고 사건을 해결하는 내용입니다. 사건은 드라마 내에서 완벽하게 종결됩니다.</t>
+          <t>남양주 스토킹 살해 사건의 피해자가 지난해 5월 김훈에게 흉기로 살해 위협을 당하고 폭행당했다고 경찰에 신고했다. 피해자는 폭행으로 갈비뼈 부상을 입었으며, 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 없습니다. 또한, 드라마 내에서 사건이 이미 해결되고 종결된 것으로 묘사됩니다.</t>
+          <t>상대방의 책임은 명확하고 경찰 신고 및 부상 등 증거가 존재하지만 (적합 조건 1, 5), 상대방이 개인이며 자력 확인이 어렵다는 점이 소송금융 투자에 부적합하다. 또한 집단적 피해가 아닌 1인 피해 사건으로, 소송금융의 주요 투자 대상인 대기업/기관 상대 다수 피해 사건과는 거리가 멀다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>유연석X이솜, 비공식 공조 성공했다…'사이다' 엔딩에 '9.3%' 기록 ('신이...</t>
+          <t>흉기로 죽이려 해, 도망쳐 나와 …김훈 피해자 첫 신고 보니</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032273534</t>
+          <t>https://news.jtbc.co.kr/article/NB12291206?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:44.296575+00:00</t>
+          <t>2026-03-25 00:23:54.503809+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
+          <t>코델 구스비</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>미국 워싱턴주 킹 카운티 법원에서 심신상실에 의한 무죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>3년 전 미국 시애틀에서 발생한 한인 임산부 총격 살해 사건의 피의자 코델 구스비에게 심신상실에 의한 무죄 판결이 내려져 논란이 일고 있습니다. 이 사건으로 임신 8개월의 아내와 태아가 모두 사망했으며, 피의자는 교도소 대신 주립 정신의료시설에 무기한 강제 수용될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>피의자가 개인이며 자력 부족이 예상되어 소송금융의 핵심 조건인 상대방 자력 충분(2)이 충족되지 않습니다. 비록 사건 발생 사실과 피의자는 명확히 특정(증거 확보 가능, 5)되었으나, 형사 재판에서 심신상실에 의한 무죄 판결(관련 절차 진행, 6)이 내려져 민사상 책임 입증 및 손해배상 청구에 복잡성이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>시애틀 한인 임산부 총격 살해범…“심신상실 인정 ‘무죄’” [잇슈 S...</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517441&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:23:34.014882+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>한 남성이 집 앞 소화기 난사 및 쓰레기 테러 등 '보복대행' 범죄의 피해를 입었다. 경찰에 붙잡힌 범인은 텔레그램을 통해 다른 사람의 지시를 받아 범행했다고 진술했으며, 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (범인 검거 및 지시받아 범행 시인), 증거 확보 가능성 높음 (경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중임. 다만, 지시자의 자력이나 피해 규모가 명확하지 않아 High 등급에는 미치지 못함.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>집 앞 소화기 난사·쓰레기 테러…'보복대행' 범죄였다</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12291200?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:19:23.561756+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>형사사건 진행 중 (탈옥 후 추적 중)</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>마약왕 박왕열이 과거 사탕수수밭에서 3명을 권총으로 살해한 사건과 이후 탈옥까지의 행적을 다룬 기사입니다. 박왕열은 피해자들을 결박하고 총으로 살해한 것으로 알려져 있습니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>가해자(박왕열)의 책임은 명확하나(적합 조건 1), '마약왕'이라는 특성상 민사상 손해배상을 위한 자산 확보 및 회수가 매우 불확실하며(부적합 조건: 상대방 자력 불충분), 피해자 수가 3명으로 집단적 피해에 해당하지 않아(부적합 조건: 집단적 피해 아님) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>사탕수수밭 살인부터 탈옥까지…'마약왕' 박왕열은 누구</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>jnilbo.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027686</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:18:12.683824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
+      <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>가해자 구속, 경찰 수사 진행 중</t>
+          <t>손해배상 청구 소송 제기 예정, 형사 절차 진행 중 (검찰 송치)</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장 김모씨가 직장 동료 기장을 살해하고 다른 기장을 살해하려 한 혐의로 구속되었다. 김씨는 '항공사 기득권에 대한 복수'를 범행 동기로 주장하고 있으며, 경찰은 사이코패스 진단 검사를 실시했으나 기준 미달로 나타났다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>김소영의 약물 연쇄 살인 사건으로 사망 2명, 상해 4명의 피해자가 발생했습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 예정이며, 김소영은 현재 검찰에 송치되어 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>기사는 개인의 살인 사건에 초점을 맞추고 있으며, 소송금융 투자 대상으로서의 핵심 조건인 '상대방 책임의 명확성(특히 기업 대상)'과 '집단적 피해'가 불분명하다. 가해자 개인의 자력은 미지수이며, 항공사의 책임 여부는 추가적인 법리 검토가 필요하다. (적합 조건 1, 2, 3 미흡)</t>
+          <t>상대방 책임이 형사 절차를 통해 명확히 특정되고 있으며(적합 조건 1), 사망 2명, 상해 4명으로 다수의 피해자가 발생했고(적합 조건 3, 4), 수사기관의 조사로 증거 확보가 용이하며(적합 조건 5), 이미 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만 피고인의 재산 규모가 불확실하여 집행 가능성이 낮을 수 있다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 살인미수</t>
+          <t>6명 (사망 2명, 상해 4명)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>“기득권에 복수했을 뿐”…항공사 기장 살해한 50대 부기장 구속</t>
+          <t>'약물 살인' 유족 측, 김소영에 손배소송 제기 예정</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260320516661?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603241810561318</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-21 00:22:26.682520+00:00</t>
+          <t>2026-03-24 13:10:35.715443+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>최모군 등 10대 소년범 일당</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>경찰 수사 및 접근금지 명령 진행 중</t>
+          <t>형사 재판 결심 공판 진행 중, 검찰 징역형 구형</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>일본에서 스토킹 범죄에 대한 경찰의 접근금지 명령이 3037건으로 역대 최다를 기록했으며, 상담 건수도 2만2881건을 넘어섰다. 피해자의 80% 이상이 여성으로 나타났고, 20대 피해자가 가장 많았다. 경찰은 대응 체계 강화 및 매뉴얼 정비를 통해 중대 범죄 확대를 차단하겠다고 밝혔다.</t>
+          <t>지적장애인 남성을 공원으로 불러내 나체 상태로 집단 폭행하고 촬영까지 한 10대 소년범 일당에게 검찰이 징역형을 구형했습니다. 피해자는 6주간의 치료가 필요한 부상을 입었으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>다수의 피해자가 발생하고 공적 절차가 진행 중이며 증거 확보가 용이하다는 점(집단적 피해, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당하나, 소송 상대방이 개별 스토커로 특정되어 자력이 충분한 대기업이나 기관이 아니므로 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. 피해 규모 또한 개별적으로 산정해야 하며 집단적 금전적 피해액 추정이 어려움.</t>
+          <t>상대방(10대 소년범 일당)의 책임은 명확하고 증거도 충분하며 형사 재판이 진행 중이나, 가해자들의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개인 피해 사례입니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>2만명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>日 스토킹 '접근금지 명령' 역대 최다 3037건, 상담도 2만건 돌파 [KDF Wo...</t>
+          <t>지적장애 남성 발가벗겨 집단폭행·촬영까지 한 10대들…징역형 구형</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=180406</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/24/20260324500012?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:51.885399+00:00</t>
+          <t>2026-03-24 00:32:53.656532+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>대법원 형사 판결 확정 후 재판소원 진행 중</t>
+          <t>범행 실행자 구속기소 진행 중, 배후 규명 필요성 제기</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>유튜버 쯔양으로부터 수천만원을 갈취한 혐의로 대법원에서 징역 3년이 확정된 유튜버 구제역이 재판소원을 청구했습니다. 구제역 측은 디지털 포렌식 과정에서의 적법절차 원칙 위반을 주장하며 헌법재판소에 판단을 구했습니다. 재판소원 제도는 시행 일주일 만에 100건 이상 접수되며 법원 판결에 대한 헌법소원 가능성을 열었습니다.</t>
+          <t>텔레그램을 통해 의뢰받아 현관문 래커칠, 선지 투척 등 '원한 해결' 범죄가 확산되고 있으며, 범행 실행자들이 잇따라 구속기소되고 있습니다. 단순 실행자 검거를 넘어 배후 세력 규명과 선제적 대응의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 사건은 유튜버 구제역이 대법원에서 확정된 형사 유죄 판결에 대해 헌법소원을 제기한 것으로, 소송금융의 일반적인 투자 대상인 원고(피해자)의 손해배상 청구 사건이 아닙니다. 피고(구제역)는 기업/기관이 아니며, 피해 규모(수천만원)가 소송금융 적합 기준인 수억 원 이상에 미치지 못하고, 집단적 피해가 아닌 개별 사건이라는 점에서 적합 조건에 부합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>상대방 책임이 명확하나, 특정된 상대방(범행 실행자)의 자력이 충분하지 않을 가능성이 높고, 배후 세력의 자력 또한 불분명합니다. 또한 개별 피해 규모가 크지 않고, 집단적 피해로 보기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 2, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>재판소원 일주일 만에 누적 116건…‘쯔양 협박’ 구제역도 청구</t>
+          <t>현관문 래커칠에 선지까지…텔레그램 '원한 해결' 범죄 확산</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260319580663</t>
+          <t>https://www.news1.kr/society/court-prosecution/6110889</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-19 13:12:40.160774+00:00</t>
+          <t>2026-03-24 00:20:49.294125+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>A씨 (피의자)</t>
+          <t>범죄 조직</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>프랑스-스페인 공조 수사 진행 중, 용의자 체포 및 송환 절차 준비 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>전 항공사 부기장 A씨가 전 직장 동료인 항공사 기장을 살해하고 다른 기장에게 살인을 시도한 혐의로 체포되었습니다. A씨는 공군사관학교 출신 선배들의 '부당한 기득권'에 대한 불만과 피해망상을 범행 동기로 언급했으며, 경찰은 A씨에 대한 구속영장을 신청하고 신상정보 공개 및 사이코패스 검사를 검토 중입니다.</t>
+          <t>하드월렛 기업 레저 공동창업자 다비드 발랑이 '렛치 공격'으로 납치되어 1150만 달러 상당의 비트코인 갈취 시도와 함께 손가락 절단 등 물리적 피해를 입었다. 프랑스와 스페인 공조 수사로 용의자들이 체포되었으며, 현재 송환 절차가 진행 중이다. 이 사건은 암호화폐 관련 오프라인 범죄의 확산세를 보여준다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>가해자 A씨의 범죄 행위는 명확하나, 소송금융 투자 대상이 될 만한 자력 있는 제3자(예: 항공사)의 민사상 책임이 기사 내용만으로는 불분명하여 적합 조건 1(상대방 책임 명확성) 및 2(상대방 자력 충분)가 충족되지 않습니다. 또한, 적합 조건 3(집단적 피해)에 해당하지 않아 소송금융 투자 대상으로 적합도가 낮습니다. 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 있으나, 핵심 조건 미충족으로 Low 등급입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거 확보가 가능하고(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이나, 피고가 특정된 범죄 조직으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1150만 달러 (약 171억 3500만원) 및 신체 상해</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 살인미수 (총 2명)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>본인도 '공사' 나왔는데...기장 살인범, 왜 '부당한 기득권' 언급했나</t>
+          <t>레저 공동창업자 피습 ‘렛치 공격’ 용의자 스페인서 검거…확산세 경...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031919485940094</t>
+          <t>https://www.tokenpost.kr/news/society/342378</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-19 12:34:44.089257+00:00</t>
+          <t>2026-03-23 12:45:35.400767+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>형사 사건 종결, 피고인 수감 중</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>미국을 오랜 기간 공포에 몰아넣었던 연쇄살인마 BTK의 실체를 tvN '벌거벗은 세계사'에서 다룬다는 내용의 기사입니다. BTK는 30년간 10명의 피해자를 잔혹하게 살해했으며, 자신의 범행을 언론에 알리는 등 과시적인 행동을 보였습니다. 이 사건은 이미 해결되고 종결된 과거의 형사 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>해당 기사는 이미 종결된 과거의 연쇄살인 사건을 다루는 TV 프로그램에 대한 내용으로, 소송금융의 투자 대상이 될 수 있는 현재 진행 중이거나 예상되는 민사 소송이 아닙니다. 또한, 피고인(살인마)에게 배상 능력이 있다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>10명</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>편지로 범행 자랑까지…연쇄살인마의 광기</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260323_0003560108</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:37:56.675741+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I120" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>스토킹처벌법 시행 및 개정안 적용, 경찰 수사 및 처벌 진행 중</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>경기남부 지역에서 지난 3년간 스토킹처벌법 위반 사례가 2만 건 발생했습니다. 2021년 법 시행 이후 2024년 1월 개정안이 적용되어 피해자 보호가 강화되었으며, 위반 시 3년 이하 징역 또는 3천만 원 이하 벌금에 처해집니다. 이는 다수의 피해자가 발생하고 있음을 보여주며, 민사상 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>경기남부 지역에서 3년간 2만 건의 스토킹처벌법 위반 사례가 발생하여 집단적 피해 및 매우 많은 피해자 수(2만 명 이상)가 확인됩니다. 경찰 기록 등 증거 확보가 용이하며, 스토킹처벌법 시행 및 개정안 적용으로 공적 절차가 진행 중입니다. 다만, 상대방이 개별 스토커이므로 자력 확인이 어렵다는 점은 투자 시 고려해야 할 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>2만 명 이상</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>등 뒤에 스토커 … 경기남부서 3년간 2만 건 있었다</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017165</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:37:05.352724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 기소 완료, 첫 재판 예정</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>김소영(21)이 서울 강북구 모텔에서 남성 2명에게 약물을 먹여 사망에 이르게 하고, 4명에게 상해를 입힌 혐의로 재판을 앞두고 있다. 김소영은 성폭력 피해를 주장하며 억울함을 호소하고 있으나, 피해자들에 대한 사과는 없었다. 현재까지 총 6명의 피해자가 확인되었으며, 다음 달 첫 재판이 열릴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 공적 절차(검찰 수사 및 기소)가 진행 중이며 증거 확보 가능성이 높지만, 피고인 김소영에게 자력이 현저히 부족하여 손해배상금 회수가 어려울 것으로 판단됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>6명 (사망 2명, 상해 4명)</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>연쇄살인 김소영 “성폭력 당했는데 허위신고라며 무시”</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260323/133582988/2</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:20:25.847312+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>주한미군 A씨</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 미군 헌병대 이첩, SOFA 적용</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 피해가 발생했습니다. A씨는 현행범으로 체포되어 상해 혐의로 경찰에 입건되었으며, 주한미군지위협정(SOFA)에 따라 미군 헌병대에 신병이 인계되어 조사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>주한미군에 의한 폭행으로 코뼈 골절이라는 명확한 피해가 발생했으며, 현행범 체포 및 경찰 입건으로 상대방 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 또한 경찰 수사 및 미군 헌병대 이첩 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 개별 사건으로 피해 규모가 크지 않고, 주한미군지위협정(SOFA) 적용으로 소송 절차 및 배상 집행에 복잡성이 있을 수 있어 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>“4명 살해 계획, 3년 준비” 공사 출신 조종사에 앙심 품었나</t>
+          <t>어깨 부딪혔다고⋯홍대 클럽서 한국인 폭행한 주한미군 입건</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005788</t>
+          <t>http://www.inews24.com/view/1951965</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-18 12:34:49.962600+00:00</t>
+          <t>2026-03-22 12:34:28.385159+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>개별 스토킹 가해자</t>
+          <t>엠마</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>경찰 스토킹 범죄 전수조사 및 가해자 구속, 전자장치 부착 등 조치 예정</t>
+          <t>드라마 내 사건 해결 및 종결</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>경찰이 남양주 살인사건을 계기로 전국 스토킹 범죄 1만 5천여 건에 대한 전수조사를 실시합니다. 고위험 가해자는 구속 및 전자장치 부착 등 강력 대응하며, 피해자 보호 및 가해자 격리 조치를 강화할 계획입니다. 또한 전자발찌 정보 공유 등 제도 개선도 추진합니다.</t>
+          <t>SBS 드라마 '신이랑 법률사무소'의 4회 줄거리에 대한 기사입니다. 유연석이 연기하는 신이랑 변호사가 연습생 김수아의 추락사 진실을 파헤쳐 동료 연습생 엠마의 질투로 인한 살인임을 밝혀내고 사건을 해결하는 내용입니다. 사건은 드라마 내에서 완벽하게 종결됩니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>집단적 피해(1만 5천여 건) 및 공적 절차 진행 중(경찰 전수조사) 조건은 충족하나, 소송 상대방이 개별 스토킹 가해자로 특정되어 자력 확보가 어렵습니다. 기사 내용이 형사 처벌 및 예방에 초점을 맞춰 민사상 손해배상 청구의 실질적 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 없습니다. 또한, 드라마 내에서 사건이 이미 해결되고 종결된 것으로 묘사됩니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1만 5천여 건</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>경찰, 남양주 살인사건에 스토킹 범죄 전수조사</t>
+          <t>유연석X이솜, 비공식 공조 성공했다…'사이다' 엔딩에 '9.3%' 기록 ('신이...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517719</t>
+          <t>https://www.tenasia.co.kr/article/2026032273534</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-18 12:34:28.938355+00:00</t>
+          <t>2026-03-22 00:27:44.296575+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장 김 모 씨가 과거 승급 심사에 대한 불만으로 항공사 기장을 살해하고 다른 기장 살해를 시도한 사건. 김 씨는 3년 전부터 4명의 기장을 살해할 계획을 세우고 치밀하게 범행을 준비했으며, 범행 일체를 시인하여 경찰이 구속영장을 신청하고 정신 질환 여부를 조사 중이다.</t>
+          <t>SBS '그것이 알고 싶다'에서 강북 모텔 연쇄살인 사건과 피해자 가족의 이야기가 다뤄졌습니다. 가해자로 지목된 김소영이 피해자 카드로 치킨을 주문한 사실이 보도되었으며, 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중이나(적합 조건 1, 5, 6), 직접적인 가해자인 개인의 자력이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 기사 내용만으로는 항공사를 상대로 한 민사상 책임 여부가 명확하지 않아 투자 적합도가 낮습니다.</t>
+          <t>상대방이 연쇄살인 혐의를 받는 개인으로, 배상 능력이 충분하다고 보기 어렵습니다. 소송금융은 피고의 자력과 회수 가능성을 중요하게 고려하는데, 이 사건은 그 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>최소 1명 사망, 1명 부상, 4명 대상 범행 계획</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>사전 답사하고 범행 후 환복… 3년 전부터 4명 살해 계획</t>
+          <t>'그알' 강북 모텔 연쇄살인 김소영, 피해자 카드로 치킨 13만원치 주문</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182557</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725639</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-18 12:30:23.524059+00:00</t>
+          <t>2026-03-22 00:20:06.102851+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>황철순</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청, 프로파일러 투입</t>
+          <t>민사 손해배상 소송 2심 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 동료 기장 4명에 대한 살생부를 작성하고 3년 전부터 범행을 계획하여, 1명을 살해하고 2명에게 살해를 시도한 사건입니다. 가해자는 공군사관학교 기득권에 대한 복수심을 범행 동기로 주장하고 있으며, 경찰은 구속영장을 신청하고 프로파일러를 투입해 범행 동기를 조사 중입니다.</t>
+          <t>헬스 트레이너 황철순 씨가 연인 폭행 및 재물손괴 혐의로 형사 실형이 확정된 후, 피해자 A씨가 제기한 민사 손해배상 소송 1심에서도 패소했습니다. 법원은 황씨에게 폭행 및 유튜브 영상 명예훼손으로 인한 위자료, 치료비, 수리비 등 총 1500여만원을 배상하라고 판결했으며, 현재 황씨가 항소하여 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>가해자 개인의 범죄로, 가해자의 자력이 불분명하여 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족) 또한, 피해자 수가 4명으로 집단적 피해 기준에 미치지 못하며, 항공사나 공군사관학교의 직접적인 법적 책임이 기사 내용만으로는 명확하지 않습니다. (상대방 책임 명확성, 집단적 피해 조건 미충족)</t>
+          <t>상대방의 책임이 형사재판에서 유죄로 확정되고 민사 1심에서도 인정되어 명확하지만(적합 조건 1), 피해 규모가 1500만원으로 소액이며(적합 조건 4 미충족), 집단적 피해가 아닌 개별 사건이므로(적합 조건 3 미충족) 소송금융 투자 대상으로서의 경제적 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>“내 인생 파멸시킨 기득권 처단”... 50대 전직 부기장의 ‘살생부’와...</t>
+          <t>'연인 폭행' 가석방 출소한 황철순... 1500만원 배상하라  민사도 패소</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260318519912?OutUrl=naver</t>
+          <t>http://www.fnnews.com/news/202603211132490532</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-18 12:30:01.773475+00:00</t>
+          <t>2026-03-21 12:36:13.054290+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A127" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>김씨</t>
+          <t>황철순</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>민사 항소심 진행 중, 형사 재판은 징역 9개월 실형 확정</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>부기장 김씨가 기장을 살해한 사건에 대한 수사 결과, 김씨가 수개월 전부터 피해자의 주거지와 동선을 파악하고 여러 차례 사전 답사를 하는 등 치밀하게 범행을 계획한 것으로 드러났습니다. 범행 당시에도 피해자가 운동을 나오는 시간에 맞춰 아파트 내부에서 기다리다 범행을 저지른 것으로 밝혀졌습니다.</t>
+          <t>헬스 트레이너 황철순이 연인 A씨를 폭행하고 재물을 손괴한 혐의로 형사 재판에서 징역 9개월 실형을 확정받았다. A씨가 제기한 민사 소송 1심에서는 황철순에게 폭행 및 명예훼손으로 인한 손해배상금 약 1500만 원을 배상하라는 판결이 나왔으며, 현재 황철순이 항소하여 2심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>기사는 살인 사건의 형사 수사 진행 상황을 다루고 있으며, 소송금융의 주요 대상인 민사상 손해배상 청구의 가능성이나 상대방의 자력에 대한 정보가 부족합니다. 또한, 단일 피해자에 대한 형사 사건으로 집단적 피해나 대규모 손해배상 청구 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>상대방 책임이 형사 재판에서 유죄로 확정되어 명확하고(적합 조건 1), 공적 절차(형사 재판)가 이미 진행되어 증거가 충분합니다(적합 조건 5, 6). 다만, 피해 규모가 소액이고 집단적 피해가 아니며(부적합 조건 3, 4), 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1500만 원</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>'기장 살해' 부기장, 피해자 동선 파악 후 사전답사…3년 전부터 치밀한...</t>
+          <t>‘징맨’ 황철순, 9개월 징역에 이어 또 패소...1500만 원 배상 판결</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031816220003062?did=NA</t>
+          <t>https://www.sportsseoul.com/news/read/1595662?ref=naver</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:51.499191+00:00</t>
+          <t>2026-03-21 12:34:10.792781+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>김모씨 (전직 항공사 부기장)</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 중</t>
+          <t>가해자 구속, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>배우 B씨가 유부남임을 속이고 30대 여성 A씨와 교제 및 동거하며 수천만 원을 갈취한 사건입니다. 변호사는 정신적 피해 보상과 함께 물질적 손해에 대한 대여금 반환 청구 소송 가능성을 언급했습니다.</t>
+          <t>전직 항공사 부기장 김모씨가 직장 동료 기장을 살해하고 다른 기장을 살해하려 한 혐의로 구속되었다. 김씨는 '항공사 기득권에 대한 복수'를 범행 동기로 주장하고 있으며, 경찰은 사이코패스 진단 검사를 실시했으나 기준 미달로 나타났다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방(배우 B씨)의 책임은 명확해 보이나, 피해 규모가 '수천만 원'으로 소송금융 투자 대상으로서는 크지 않습니다. 또한 피해자가 1명으로 집단적 피해에 해당하지 않으며, 상대방의 자력이나 증거 확보 여부가 불확실합니다.</t>
+          <t>기사는 개인의 살인 사건에 초점을 맞추고 있으며, 소송금융 투자 대상으로서의 핵심 조건인 '상대방 책임의 명확성(특히 기업 대상)'과 '집단적 피해'가 불분명하다. 가해자 개인의 자력은 미지수이며, 항공사의 책임 여부는 추가적인 법리 검토가 필요하다. (적합 조건 1, 2, 3 미흡)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
+          <t>1명 사망, 1명 살인미수</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>“기득권에 복수했을 뿐”…항공사 기장 살해한 50대 부기장 구속</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260320516661?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:22:26.682520+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 접근금지 명령 진행 중</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>일본에서 스토킹 범죄에 대한 경찰의 접근금지 명령이 3037건으로 역대 최다를 기록했으며, 상담 건수도 2만2881건을 넘어섰다. 피해자의 80% 이상이 여성으로 나타났고, 20대 피해자가 가장 많았다. 경찰은 대응 체계 강화 및 매뉴얼 정비를 통해 중대 범죄 확대를 차단하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>다수의 피해자가 발생하고 공적 절차가 진행 중이며 증거 확보가 용이하다는 점(집단적 피해, 증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당하나, 소송 상대방이 개별 스토커로 특정되어 자력이 충분한 대기업이나 기관이 아니므로 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. 피해 규모 또한 개별적으로 산정해야 하며 집단적 금전적 피해액 추정이 어려움.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>2만명 이상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>日 스토킹 '접근금지 명령' 역대 최다 3037건, 상담도 2만건 돌파 [KDF Wo...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>kdfnews.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=180406</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:22:51.885399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>대법원 형사 판결 확정 후 재판소원 진행 중</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양으로부터 수천만원을 갈취한 혐의로 대법원에서 징역 3년이 확정된 유튜버 구제역이 재판소원을 청구했습니다. 구제역 측은 디지털 포렌식 과정에서의 적법절차 원칙 위반을 주장하며 헌법재판소에 판단을 구했습니다. 재판소원 제도는 시행 일주일 만에 100건 이상 접수되며 법원 판결에 대한 헌법소원 가능성을 열었습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>이 사건은 유튜버 구제역이 대법원에서 확정된 형사 유죄 판결에 대해 헌법소원을 제기한 것으로, 소송금융의 일반적인 투자 대상인 원고(피해자)의 손해배상 청구 사건이 아닙니다. 피고(구제역)는 기업/기관이 아니며, 피해 규모(수천만원)가 소송금융 적합 기준인 수억 원 이상에 미치지 못하고, 집단적 피해가 아닌 개별 사건이라는 점에서 적합 조건에 부합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>수천만원</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>예비 처가서 수천만원 지원했는데…배우 남친, 알고 보니 '유부남'</t>
+          <t>재판소원 일주일 만에 누적 116건…‘쯔양 협박’ 구제역도 청구</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/18/2026031809140281316</t>
+          <t>https://www.kyeonggi.com/article/20260319580663</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-18 12:19:05.826928+00:00</t>
+          <t>2026-03-19 13:12:40.160774+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>A씨 (피의자)</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>형사 사건 진행 중, 민사 소송 가능성 언급</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>연쇄 살인마 김소영이 피해자들의 옷을 중고로 판매한 사건으로, 이를 모르고 구매한 사람들이 불법행위에 기한 손해배상을 청구할 수 있습니다. 그러나 중고 옷값이라는 소액의 피해금으로 인해 소송의 실익이 적어 '배보다 배꼽이 더 큰 상황'이 될 수 있다는 지적이 있습니다.</t>
+          <t>전 항공사 부기장 A씨가 전 직장 동료인 항공사 기장을 살해하고 다른 기장에게 살인을 시도한 혐의로 체포되었습니다. A씨는 공군사관학교 출신 선배들의 '부당한 기득권'에 대한 불만과 피해망상을 범행 동기로 언급했으며, 경찰은 A씨에 대한 구속영장을 신청하고 신상정보 공개 및 사이코패스 검사를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>피해 금액이 '중고 옷값'으로 매우 소액이며(적합 조건: 피해 규모가 큼 불충족), 기사 본문에서 소송의 경제적 실익이 없음을 명시하고 있습니다. 소송금융은 투자 대비 회수 가능성이 높은 사건에 적합하므로, 이 사건은 투자 대상으로 부적합합니다.</t>
+          <t>가해자 A씨의 범죄 행위는 명확하나, 소송금융 투자 대상이 될 만한 자력 있는 제3자(예: 항공사)의 민사상 책임이 기사 내용만으로는 불분명하여 적합 조건 1(상대방 책임 명확성) 및 2(상대방 자력 충분)가 충족되지 않습니다. 또한, 적합 조건 3(집단적 피해)에 해당하지 않아 소송금융 투자 대상으로 적합도가 낮습니다. 현재 경찰 수사가 진행 중인 점(적합 조건 6)은 있으나, 핵심 조건 미충족으로 Low 등급입니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>소액 (중고 옷값)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 사망, 1명 살인미수 (총 2명)</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인마' 김소영, 피해자 옷까지 중고로 팔았다…모르고 산 ...</t>
+          <t>본인도 '공사' 나왔는데...기장 살인범, 왜 '부당한 기득권' 언급했나</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/JH48LINURA1H</t>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031919485940094</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-18 00:33:54.462686+00:00</t>
+          <t>2026-03-19 12:34:44.089257+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
-      <c r="D132" t="inlineStr"/>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건 재조명</t>
+          <t>검찰 기소 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>본 기사는 과학수사를 통해 범죄의 진실을 밝히고 피해자의 고통에 공감하는 TV 프로그램 '스모킹 건'을 소개합니다. 500만 원 때문에 처형을 살해한 '천재 농구선수' 사건을 다루며, 교묘해지는 범죄 현장의 이면을 조명하는 내용을 담고 있습니다.</t>
+          <t>미국 콜로라도주에서 5세 동생이 살해당한 사건이 발생했습니다. 수사 당국은 피해자의 11세 형을 용의자로 특정하고 1급 살인 혐의로 정식 기소했습니다. 현재 사망 원인에 대한 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>본 기사는 TV 프로그램 '스모킹 건'이 과거의 형사 사건(살인)을 재조명하는 내용을 다루고 있습니다. 소송금융은 민사 소송에 대한 투자를 목적으로 하므로, 현재 진행 중이거나 잠재적인 민사 소송에 대한 정보가 없어 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 0개 해당)</t>
+          <t>피고가 11세 미성년자로, 민사상 손해배상 청구 시 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건입니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>500만 원 때문에…  처형 살해범은 '천재 농구선수'였다 [스모킹 건]</t>
+          <t>美콜로라도주 검찰, 5세 동생 살해 혐의로 11세 소년 기소</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026031806540686246</t>
+          <t>https://www.news1.kr/world/usa-canada/6107615</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-18 00:32:13.379281+00:00</t>
+          <t>2026-03-19 12:33:41.216343+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 가해자 체포</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>부산에서 전 직장 동료인 항공사 기장을 흉기로 살해한 혐의를 받는 50대 A씨가 체포되어 경찰 조사를 받고 있다. A씨는 공군사관학교 부당 기득권에 억울하게 인생을 파멸당했다고 주장하며 수년간 범행을 준비했다고 진술했다. 경찰은 A씨의 연쇄 범행 동기와 추가 범행 계획 여부를 조사 중이다.</t>
+          <t>A 씨가 3년 동안 4명을 살해할 계획을 세우고 피해자들을 수개월 동안 미행하는 등 치밀하게 범행을 설계한 것으로 드러났습니다. A 씨는 경찰 압송 직후 취재진에게 살해 계획을 진술했습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>가해자 A씨의 범행 책임은 명확하고 경찰 수사가 진행 중이나, 소송금융 투자 대상으로서 가장 중요한 상대방(가해자 A씨)의 자력이 불분명하다. 또한, 단일 피해자 사건으로 집단적 피해나 대규모 피해에 해당하지 않아 투자 매력이 낮다. 항공사의 민사상 책임도 기사 내용만으로는 불분명하다.</t>
+          <t>피의자가 개인이며, 소송금융 투자에 필요한 충분한 자력을 갖추고 있을 가능성이 낮습니다. 또한, 피해자 수가 4명으로 집단적 피해로 보기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. 다만, 피의자의 책임이 명확하고 경찰 수사가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>‘승강기 고장’ 팻말 붙여 계단 이동 유도…살해계획 치밀</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260320.22006006157</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:32:19.812684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>연극배우 B씨</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>변호사 법률 검토 단계, 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>30대 여성 A씨는 유부남 연극배우 B씨에게 기망당해 동거하고, A씨 부모로부터 B씨가 결혼을 전제로 수천만원을 편취당했다. A씨는 B씨가 이혼했다는 거짓말까지 한 사실을 알게 되었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구 가능성을 언급했다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1), A씨 부모로부터 받은 수천만원의 금전적 지원 내역 등 증거 확보가 가능해 보이나(적합 조건 5), 피해 규모가 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 집단적 피해가 아닌 개인적 피해 사건임.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>수천만원 (금전적 피해), 미상 (정신적 피해)</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K133" t="inlineStr">
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>혼인 숨겼다가 들통나자 이혼했다고 …동거하던 연극배우의 거짓말</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L133" t="inlineStr">
-[...27 lines deleted...]
-      <c r="D134" t="inlineStr">
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260318_0003553493</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:47:25.085207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 검거, 신변 보호 조치 진행 중</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 동료 기장을 살해하고 다른 기장을 살해하려 한 사건. 피의자는 '공군사관학교의 부당한 기득권' 때문에 범행을 저질렀다고 주장하며 3년간 범행을 준비했고 추가 살인 계획도 있었던 것으로 드러났다. 경찰은 피의자를 검거하여 범행 동기 및 계획 등을 수사 중이며, 추가 피해 우려에 따라 관련자 8명에 대한 신변 보호 조치를 취했다.</t>
+          <t>전 직장동료 기장 4명을 살해할 계획을 세우고 3년간 준비했다는 A 씨의 진술이 보도되었습니다. A 씨는 피해자들이 매일 같은 시간에 운동하는 사실까지 파악하는 등 치밀하게 범행을 준비한 것으로 드러났습니다. 이 사건은 A 씨가 '공사 출신 조종사'였다는 점과 관련하여 앙심을 품었을 가능성이 제기됩니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>본 사건은 전직 부기장의 개인적인 원한에 의한 살인 및 살인미수 사건으로, 가해자의 형사 책임은 명확하나 피해자들이 항공사나 공군사관학교 등 기관을 상대로 민사상 손해배상을 청구할 명확한 법적 근거가 기사 내용만으로는 불분명합니다. 따라서 적합 조건 중 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 주로 형사 사건의 성격이 강하여 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>가해자 A 씨의 살해 계획 진술로 책임이 명확하며(적합 조건 1), 수사기관의 조사를 통해 증거 확보 및 공적 절차(수사)가 진행 중인 것으로 보입니다(적합 조건 5, 6). 그러나 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해자 개인의 자력은 불확실합니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 살인미수 피해</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>“3년 준비했다”…동료 기장 살해 부기장, 체포 후 범행 동기 묻자</t>
+          <t>“4명 살해 계획, 3년 준비” 공사 출신 조종사에 앙심 품었나</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125784</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005788</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-18 00:27:36.626116+00:00</t>
+          <t>2026-03-18 12:34:49.962600+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>개별 스토킹 가해자</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>용의자 검거 및 경찰 수사 진행 중</t>
+          <t>경찰 스토킹 범죄 전수조사 및 가해자 구속, 전자장치 부착 등 조치 예정</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>부산에서 항공사 기장 B씨를 살해한 혐의를 받는 용의자 A씨가 울산에서 검거되었습니다. A씨는 앞서 경기도 고양시에서 전 직장동료 C씨를 공격한 혐의도 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>경찰이 남양주 살인사건을 계기로 전국 스토킹 범죄 1만 5천여 건에 대한 전수조사를 실시합니다. 고위험 가해자는 구속 및 전자장치 부착 등 강력 대응하며, 피해자 보호 및 가해자 격리 조치를 강화할 계획입니다. 또한 전자발찌 정보 공유 등 제도 개선도 추진합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>본 사건은 개인에 대한 살인 범죄로, 소송금융의 주요 투자 대상인 기업이나 기관을 상대로 한 집단적 피해 또는 대규모 민사 소송이 아닙니다. 상대방(용의자 A씨)이 개인이며 자력 여부가 불확실하여 충분한 배상금 회수가 어려울 수 있습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>집단적 피해(1만 5천여 건) 및 공적 절차 진행 중(경찰 전수조사) 조건은 충족하나, 소송 상대방이 개별 스토킹 가해자로 특정되어 자력 확보가 어렵습니다. 기사 내용이 형사 처벌 및 예방에 초점을 맞춰 민사상 손해배상 청구의 실질적 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>1명 (B씨)</t>
+          <t>1만 5천여 건</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>부산서 항공사 기장 살해한 용의자, 울산서 검거</t>
+          <t>경찰, 남양주 살인사건에 스토킹 범죄 전수조사</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603180023</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1517719</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-18 00:25:21.440223+00:00</t>
+          <t>2026-03-18 12:34:28.938355+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>경찰 개입으로 보이스피싱 피해 예방 및 인출된 금액 회수</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>청주흥덕경찰서가 1억 4천만원 규모의 보이스피싱 피해를 예방했습니다. 악성코드가 설치된 사실을 확인하고 조직원에게 돈을 전달하려던 피해자를 찾아 인출된 수표를 은행에 다시 예치하도록 조치했습니다.</t>
+          <t>전직 항공사 부기장 김 모 씨가 과거 승급 심사에 대한 불만으로 항공사 기장을 살해하고 다른 기장 살해를 시도한 사건. 김 씨는 3년 전부터 4명의 기장을 살해할 계획을 세우고 치밀하게 범행을 준비했으며, 범행 일체를 시인하여 경찰이 구속영장을 신청하고 정신 질환 여부를 조사 중이다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>피해가 예방되어 실제 손해가 발생하지 않았으므로 소송의 대상이 될 수 없습니다. (부적합 조건: 이미 종결된 사건 - 피해 예방으로 인한 종결) 또한, 상대방인 보이스피싱 조직의 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 불충족)</t>
+          <t>가해자의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중이나(적합 조건 1, 5, 6), 직접적인 가해자인 개인의 자력이 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 기사 내용만으로는 항공사를 상대로 한 민사상 책임 여부가 명확하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 1명 사망, 1명 부상, 4명 대상 범행 계획</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>청주흥덕경찰서, 1억4천만원 보이스피싱 예방</t>
+          <t>사전 답사하고 범행 후 환복… 3년 전부터 4명 살해 계획</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842697</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182557</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-17 12:35:54.945716+00:00</t>
+          <t>2026-03-18 12:30:23.524059+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (유기치사 혐의)</t>
+          <t>경찰 수사 및 구속영장 신청, 프로파일러 투입</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>만취한 손님을 휠체어로 모텔에 옮긴 뒤 사망에 이르게 하고 휴대전화로 현금을 빼돌린 혐의로 '유기치사' 공방이 진행 중입니다. 울산지법에서 형사 재판이 열리고 있으며, 피고인들은 피해자가 많이 취한 것으로만 생각했다고 주장하고 있습니다.</t>
+          <t>전직 항공사 부기장이 동료 기장 4명에 대한 살생부를 작성하고 3년 전부터 범행을 계획하여, 1명을 살해하고 2명에게 살해를 시도한 사건입니다. 가해자는 공군사관학교 기득권에 대한 복수심을 범행 동기로 주장하고 있으며, 경찰은 구속영장을 신청하고 프로파일러를 투입해 범행 동기를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(유기치사 공방, 현금 절취 확인), 이미 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 보입니다. 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>가해자 개인의 범죄로, 가해자의 자력이 불분명하여 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족) 또한, 피해자 수가 4명으로 집단적 피해 기준에 미치지 못하며, 항공사나 공군사관학교의 직접적인 법적 책임이 기사 내용만으로는 명확하지 않습니다. (상대방 책임 명확성, 집단적 피해 조건 미충족)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>만취 손님 휠체어로 모텔 옮긴 뒤 사망···'유기치사' 공방</t>
+          <t>“내 인생 파멸시킨 기득권 처단”... 50대 전직 부기장의 ‘살생부’와...</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060681</t>
+          <t>https://www.segye.com/newsView/20260318519912?OutUrl=naver</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-17 12:30:04.850778+00:00</t>
+          <t>2026-03-18 12:30:01.773475+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>전직 부기장 B 씨</t>
+          <t>김씨</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>50대 항공사 기장이 부산 자택 앞에서 흉기에 찔려 사망했으며, 같은 항공사 전직 부기장이 피의자로 지목되었습니다. 피의자는 하루 전 경기도 고양시에서도 다른 기장을 폭행하려 했던 것으로 파악되어 경찰이 수사 전담반을 구성해 추적 중입니다. 경찰은 피의자의 항공사 퇴사와 범행 간 연관성 및 범행 동기를 조사할 예정입니다.</t>
+          <t>부기장 김씨가 기장을 살해한 사건에 대한 수사 결과, 김씨가 수개월 전부터 피해자의 주거지와 동선을 파악하고 여러 차례 사전 답사를 하는 등 치밀하게 범행을 계획한 것으로 드러났습니다. 범행 당시에도 피해자가 운동을 나오는 시간에 맞춰 아파트 내부에서 기다리다 범행을 저지른 것으로 밝혀졌습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>상대방(전직 부기장)이 개인으로, 소송금융 투자 회수에 필요한 충분한 자력을 갖추고 있을 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 형사 사건으로, 소송금융의 주요 적합 조건인 '집단적 피해'에 해당하지 않아 투자 매력도가 낮습니다.</t>
+          <t>기사는 살인 사건의 형사 수사 진행 상황을 다루고 있으며, 소송금융의 주요 대상인 민사상 손해배상 청구의 가능성이나 상대방의 자력에 대한 정보가 부족합니다. 또한, 단일 피해자에 대한 형사 사건으로 집단적 피해나 대규모 손해배상 청구 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>부산서 항공사 기장 살해 후 도주...어제 일산서도 범행시도</t>
+          <t>'기장 살해' 부기장, 피해자 동선 파악 후 사전답사…3년 전부터 치밀한...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603171912287843</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031816220003062?did=NA</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-17 12:28:20.563590+00:00</t>
+          <t>2026-03-18 12:23:51.499191+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C140" t="inlineStr"/>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>변호사 법률 검토 중</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>배우 B씨가 유부남임을 속이고 30대 여성 A씨와 교제 및 동거하며 수천만 원을 갈취한 사건입니다. 변호사는 정신적 피해 보상과 함께 물질적 손해에 대한 대여금 반환 청구 소송 가능성을 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>상대방(배우 B씨)의 책임은 명확해 보이나, 피해 규모가 '수천만 원'으로 소송금융 투자 대상으로서는 크지 않습니다. 또한 피해자가 1명으로 집단적 피해에 해당하지 않으며, 상대방의 자력이나 증거 확보 여부가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>배우 B씨, '유부남' 속이고 30대女와 교제+동거…수천만 원 갈취까지 [M...</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031814004195491</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:20:14.987343+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
+      <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L140" t="inlineStr">
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (검찰 징역 20년 구형)</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 아내의 내연남 C씨를 살해한 사건으로, 현재 살인 혐의로 형사 재판이 진행 중이다. 검찰은 A씨에게 징역 20년을 구형했으며, A씨는 범행을 인정하면서도 우발적이었다고 주장하고 있다. A씨는 피해자 유족과의 합의 의사를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>피고인(A씨)의 살인 행위는 명확하고 증거도 충분하며 피해 규모도 크고 형사 재판이라는 공적 절차가 진행 중이므로 여러 적합 조건에 해당한다. 그러나 피고인의 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하며, 이는 소송금융 투자에 있어 중요한 리스크 요인으로 작용한다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>아내 내연남 살해한 남성…검찰 ‘징역 20년’ 구형</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260318512107?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:20:04.722555+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>연극배우 B씨</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>변호사 법률 자문 진행 중</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>결혼을 약속한 연극배우 남자친구가 유부남임을 속이고 A씨 부모로부터 수천만원을 지원받은 사건. A씨는 B씨의 기망 행위로 인해 정신적, 물질적 피해를 입었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>상대방 B씨의 책임이 명확하고(적합 조건 1), A씨 부모가 지원한 수천만원의 피해 규모가 상당하며(적합 조건 4), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아닌 개인 사건이며(적합 조건 3), 상대방 B씨의 개인 자력이 충분한지는 불확실하여 회수 가능성에 대한 추가 확인이 필요함(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>수천만원</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>예비 처가서 수천만원 지원했는데…배우 남친, 알고 보니 '유부남'</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/18/2026031809140281316</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:19:05.826928+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>형사 사건 진행 중, 민사 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>연쇄 살인마 김소영이 피해자들의 옷을 중고로 판매한 사건으로, 이를 모르고 구매한 사람들이 불법행위에 기한 손해배상을 청구할 수 있습니다. 그러나 중고 옷값이라는 소액의 피해금으로 인해 소송의 실익이 적어 '배보다 배꼽이 더 큰 상황'이 될 수 있다는 지적이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>피해 금액이 '중고 옷값'으로 매우 소액이며(적합 조건: 피해 규모가 큼 불충족), 기사 본문에서 소송의 경제적 실익이 없음을 명시하고 있습니다. 소송금융은 투자 대비 회수 가능성이 높은 사건에 적합하므로, 이 사건은 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>소액 (중고 옷값)</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄 살인마' 김소영, 피해자 옷까지 중고로 팔았다…모르고 산 ...</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M140" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/17/2026031706162942324</t>
+          <t>https://lawtalknews.co.kr/article/JH48LINURA1H</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-17 00:22:12.489965+00:00</t>
+          <t>2026-03-18 00:33:54.462686+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D144" t="inlineStr">
+      <c r="C144" t="inlineStr"/>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>TV 프로그램에서 과거 사건 재조명</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>본 기사는 과학수사를 통해 범죄의 진실을 밝히고 피해자의 고통에 공감하는 TV 프로그램 '스모킹 건'을 소개합니다. 500만 원 때문에 처형을 살해한 '천재 농구선수' 사건을 다루며, 교묘해지는 범죄 현장의 이면을 조명하는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>본 기사는 TV 프로그램 '스모킹 건'이 과거의 형사 사건(살인)을 재조명하는 내용을 다루고 있습니다. 소송금융은 민사 소송에 대한 투자를 목적으로 하므로, 현재 진행 중이거나 잠재적인 민사 소송에 대한 정보가 없어 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 0개 해당)</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>500만 원 때문에…  처형 살해범은 '천재 농구선수'였다 [스모킹 건]</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031806540686246</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:32:13.379281+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D145" t="inlineStr">
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 가해자 체포</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>부산에서 전 직장 동료인 항공사 기장을 흉기로 살해한 혐의를 받는 50대 A씨가 체포되어 경찰 조사를 받고 있다. A씨는 공군사관학교 부당 기득권에 억울하게 인생을 파멸당했다고 주장하며 수년간 범행을 준비했다고 진술했다. 경찰은 A씨의 연쇄 범행 동기와 추가 범행 계획 여부를 조사 중이다.</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>가해자 A씨의 범행 책임은 명확하고 경찰 수사가 진행 중이나, 소송금융 투자 대상으로서 가장 중요한 상대방(가해자 A씨)의 자력이 불분명하다. 또한, 단일 피해자 사건으로 집단적 피해나 대규모 피해에 해당하지 않아 투자 매력이 낮다. 항공사의 민사상 책임도 기사 내용만으로는 불분명하다.</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>철저한 위계질서 …조종사 간 불화가 연쇄범행 불렀나</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260318_0003552667</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:29:37.471019+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
+      <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E145" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>라리가 징계위원회 검토 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>축구 경기 중 헤타페 소속 압카르 선수가 아틀레티코 마드리드 쇠를로트 선수의 성기 부위를 고의로 꼬집어 퇴장당한 사건입니다. 심판 보고서와 영상으로 행위가 확인되었으며, 압카르는 고의성을 부인하며 해명했습니다. 라리가 징계위원회에서 사건을 정밀 검토할 예정입니다.</t>
+          <t>A씨가 항공사 기장 B씨를 살해한 사건. A씨는 피해자를 기다렸다가 범행을 저질렀으며, B씨는 병원으로 옮겨졌으나 사망했다. A씨는 범행 전 다른 항공사 직원 4명을 노린 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>심판의 공식 보고서와 경기 영상 등 객관적 증거가 명확하며(적합 조건 5), 라리가 징계위원회의 공적 절차가 진행 중입니다(적합 조건 6). 상대방의 행위 자체는 명확하나 고의성 여부가 쟁점이 될 수 있습니다(적합 조건 1). 다만, 집단적 피해가 아니며(부적합 조건), 금전적 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>살해범 A씨의 책임은 명확하나(적합 조건 1), 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 낮습니다. 피해 규모는 크지만(적합 조건 4), 집단적 피해가 아니며(부적합 조건), 개인을 상대로 한 민사 소송의 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>“가족 걸고 맹세한다!” ‘성기 꼬집기’ 퇴장 압카르의 항변… “배 ...</t>
+          <t>얼굴 드러낸 항공사 기장 살해범… 3년 준비, 4명 노렸다</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112761339</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49739</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-15 12:37:08.324893+00:00</t>
+          <t>2026-03-18 00:28:24.967360+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>벌금형 선고 및 피해자와 합의 완료</t>
+          <t>경찰 수사 및 피의자 검거, 신변 보호 조치 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>만취 상태로 패스트푸드점에서 난동을 부린 40대 피고인에게 벌금형이 선고되었습니다. 재판부는 피고인의 처벌 전력에도 불구하고 피해자와 합의하고 반성하는 점을 고려했다고 밝혔습니다. 이 사건은 이미 형사 절차가 종결된 상태입니다.</t>
+          <t>전직 항공사 부기장이 동료 기장을 살해하고 다른 기장을 살해하려 한 사건. 피의자는 '공군사관학교의 부당한 기득권' 때문에 범행을 저질렀다고 주장하며 3년간 범행을 준비했고 추가 살인 계획도 있었던 것으로 드러났다. 경찰은 피의자를 검거하여 범행 동기 및 계획 등을 수사 중이며, 추가 피해 우려에 따라 관련자 8명에 대한 신변 보호 조치를 취했다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>본 사건은 만취 난동으로 인한 형사사건으로, 이미 벌금형이 선고되고 피해자와 합의까지 완료되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융 투자 대상으로서의 신규성이나 회수 가능성이 매우 낮습니다. 또한, 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개인 간의 사건으로 보입니다.</t>
+          <t>본 사건은 전직 부기장의 개인적인 원한에 의한 살인 및 살인미수 사건으로, 가해자의 형사 책임은 명확하나 피해자들이 항공사나 공군사관학교 등 기관을 상대로 민사상 손해배상을 청구할 명확한 법적 근거가 기사 내용만으로는 불분명합니다. 따라서 적합 조건 중 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 주로 형사 사건의 성격이 강하여 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 사망, 1명 살인미수 피해</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>만취 상태로 패스트푸드점서 난동부린 40대, 벌금형</t>
+          <t>“3년 준비했다”…동료 기장 살해 부기장, 체포 후 범행 동기 묻자</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403177</t>
+          <t>https://www.wikitree.co.kr/articles/1125784</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-15 12:36:53.947379+00:00</t>
+          <t>2026-03-18 00:27:36.626116+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>가해자의 스토킹 혐의 관련 수사 또는 재판 진행 중</t>
+          <t>용의자 검거 및 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>40대 여성이 뇌출혈로 사망한 사건으로, 가해자는 이미 스토킹 혐의를 받고 있었습니다. 사건 당시 CCTV에는 외출 후 얼굴이 부어있는 피해자의 모습이 포착되었으며, 피해자는 거절을 잘 못하는 성격이었다고 친구가 증언했습니다.</t>
+          <t>부산에서 항공사 기장 B씨를 살해한 혐의를 받는 용의자 A씨가 울산에서 검거되었습니다. A씨는 앞서 경기도 고양시에서 전 직장동료 C씨를 공격한 혐의도 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>가해자가 이미 스토킹 혐의를 받고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), CCTV 등 객관적 증거가 존재하고(적합 조건 5), 스토킹 혐의로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 사망 사건이므로 피해 규모가 크다는 점도 적합합니다(적합 조건 4).</t>
+          <t>본 사건은 개인에 대한 살인 범죄로, 소송금융의 주요 투자 대상인 기업이나 기관을 상대로 한 집단적 피해 또는 대규모 민사 소송이 아닙니다. 상대방(용의자 A씨)이 개인이며 자력 여부가 불확실하여 충분한 배상금 회수가 어려울 수 있습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
+          <t>1명 (B씨)</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>부산서 항공사 기장 살해한 용의자, 울산서 검거</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603180023</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:25:21.440223+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr"/>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>경찰 개입으로 보이스피싱 피해 예방 및 인출된 금액 회수</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>청주흥덕경찰서가 1억 4천만원 규모의 보이스피싱 피해를 예방했습니다. 악성코드가 설치된 사실을 확인하고 조직원에게 돈을 전달하려던 피해자를 찾아 인출된 수표를 은행에 다시 예치하도록 조치했습니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>피해가 예방되어 실제 손해가 발생하지 않았으므로 소송의 대상이 될 수 없습니다. (부적합 조건: 이미 종결된 사건 - 피해 예방으로 인한 종결) 또한, 상대방인 보이스피싱 조직의 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 불충족)</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>0원 (피해 예방)</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J148" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>청산 절차 들어간 일본 통일교…침묵하는 자민당</t>
+          <t>청주흥덕경찰서, 1억4천만원 보이스피싱 예방</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=365611</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=842697</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-14 12:44:43.889940+00:00</t>
+          <t>2026-03-17 12:35:54.945716+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A150" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>살인 피의자 체포 및 경찰 조사 중</t>
+          <t>형사 재판 진행 중 (유기치사 혐의)</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 남성이 여성을 살해한 사건이 발생했다. 가해 남성은 체포되어 경찰 조사를 받고 있으며, 피해 여성은 심정지 상태로 발견된 후 사망했다.</t>
+          <t>만취한 손님을 휠체어로 모텔에 옮긴 뒤 사망에 이르게 하고 휴대전화로 현금을 빼돌린 혐의로 '유기치사' 공방이 진행 중입니다. 울산지법에서 형사 재판이 열리고 있으며, 피고인들은 피해자가 많이 취한 것으로만 생각했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>가해 남성의 책임은 명확하고 공적 절차가 진행 중이며 피해 규모가 크지만, 가해자의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>상대방 책임이 비교적 명확하고(유기치사 공방, 현금 절취 확인), 이미 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 보입니다. 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>'전자발찌' 찬 채 범행 저질러…살인 피의자 체포해 조사 중</t>
+          <t>만취 손님 휠체어로 모텔 옮긴 뒤 사망···'유기치사' 공방</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289659?influxDiv=NAVER</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060681</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-14 12:33:28.005720+00:00</t>
+          <t>2026-03-17 12:30:04.850778+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>전직 부기장 B 씨</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 징역 12년형 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>2001년 경남 창원의 한 오피스텔 장롱에서 A씨의 시신이 발견된 사건. 수사 과정에서 립스틱 묻은 담배꽁초의 DNA가 남성으로 밝혀지며 수사에 혼선이 있었으나, 통신 수사를 통해 트랜스젠더 C씨가 범인으로 특정되었다. C씨는 성전환 수술 후 사회적 편견으로 일자리를 구하지 못하다가 A씨의 소주방 구인 광고를 보고 찾아갔으나, 주민등록번호를 본 A씨의 독설에 격분하여 살해한 것으로 드러났다. C씨는 징역 12년형을 선고받았다.</t>
+          <t>50대 항공사 기장이 부산 자택 앞에서 흉기에 찔려 사망했으며, 같은 항공사 전직 부기장이 피의자로 지목되었습니다. 피의자는 하루 전 경기도 고양시에서도 다른 기장을 폭행하려 했던 것으로 파악되어 경찰이 수사 전담반을 구성해 추적 중입니다. 경찰은 피의자의 항공사 퇴사와 범행 간 연관성 및 범행 동기를 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>본 사건은 개인이 저지른 살인 범죄로, 가해자(C씨)는 이미 형사 재판에서 유죄 판결을 받고 징역형을 선고받아 형사 절차가 종결되었습니다. 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않으며, '집단적 피해'도 아니므로 투자 대상으로 부적합합니다.</t>
+          <t>상대방(전직 부기장)이 개인으로, 소송금융 투자 회수에 필요한 충분한 자력을 갖추고 있을 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 형사 사건으로, 소송금융의 주요 적합 조건인 '집단적 피해'에 해당하지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>장농 속 ‘염처리’된 시신…담배꽁초의 ‘립스틱’이 가리킨 범인은 여...</t>
+          <t>부산서 항공사 기장 살해 후 도주...어제 일산서도 범행시도</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/listenthecase/2026/03/14/20260314500028?wlog_tag3=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603171912287843</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-14 12:19:32.061844+00:00</t>
+          <t>2026-03-17 12:28:20.563590+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>경찰 재수사 요구</t>
+          <t>경찰 용의자 추적 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>한인 노인 살해 사건과 관련하여 피해자 유족이 경찰의 미온적인 초동 수사에 의혹을 제기하며 재수사를 요구하고 있습니다. 유족은 담당 형사의 비협조적인 태도와 사건 현장 처리 미흡 등을 주장하며 한인 사회의 도움을 받아 진실 규명을 촉구하고 있습니다.</t>
+          <t>부산에서 항공사 기장이 전 동료 기장에게 살해당하고, 다른 동료 기장도 피습당하는 사건이 발생했다. 용의자는 현재 도주 중이며 경찰이 추적에 난항을 겪고 있다. 이 사건으로 항공업계 내 불안감이 확산되어 다수의 기장이 신변보호를 요청했다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>이 사건은 한인 노인 살해 사건에 대한 경찰의 미온적 수사 의혹과 재수사 요구가 핵심입니다. 소송금융의 주요 적합 조건인 상대방 책임의 명확성 및 충분한 자력(적합 조건 1, 2)이 불분명하며, 집단적 피해(적합 조건 3)에 해당하지 않습니다. 현재는 형사 사건의 진실 규명 및 수사 절차 개선에 초점이 맞춰져 있어 민사 손해배상 청구의 구체적인 가능성과 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>피고(용의자 A씨)가 개인이며, 대기업이나 기관처럼 충분한 자력을 가진 것으로 보기 어려워 소송금융의 핵심 조건인 회수 가능성이 낮습니다. 또한, 직접적인 집단 피해가 아닌 개별 형사 사건에 해당하여 다수의 원고를 모으기 어렵습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 상해 1명), 추가 8명 신변보호 요청</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>한인 노인 잔혹 살해 진실 묻히나… 유족 “한인들 힘모아 재수사 요구...</t>
+          <t>항공사 기장 살해 용의자, 경찰 추적 난항…다른 기장 목 조르기도(종합...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260313145121813</t>
+          <t>https://view.asiae.co.kr/article/2026031719014589004</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-14 00:24:12.926483+00:00</t>
+          <t>2026-03-17 12:27:09.141923+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>스토킹 및 협박으로 벌금형 선고 (형사 절차 종결)</t>
+          <t>경찰 수사 및 추가 입건, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>A 씨가 전 연인에게 374회에 걸쳐 협박 및 스토킹을 지속한 혐의로 벌금형을 선고받았다. 피해자는 정신적 피해를 입었을 것으로 추정되며, 형사 절차는 종결되었으나 민사상 손해배상 청구 가능성은 남아있다.</t>
+          <t>강북 모텔 연쇄 살인 사건 피고인 김소영에게 약물 투여로 인한 피해자가 3명 추가 확인되어 총 6명으로 늘어났다. 경찰은 김소영을 특수상해 혐의로 추가 입건했으며, 다음 달 첫 재판이 예정되어 있다. 경찰은 김소영이 접촉한 수십 명을 대상으로 추가 범행 여부를 확인 중이다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고(적합 조건 1), 형사 절차를 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방의 자력이 불분명하고 피해 규모가 크지 않아 소송금융 투자로서의 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개인적 피해로, 소송금융의 대규모 금전적 이득 추구 목적에 부합하지 않는다.</t>
+          <t>피고인이 개인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다 (상대방에게 자력이 충분함 미충족). 비록 상대방 책임이 명확하고 증거가 충분하며 다수의 피해자가 확인되었으나, 소송금융 투자에 있어 피고인의 자력은 핵심적인 고려사항이므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>피해자 1명 및 가족</t>
+          <t>최소 6명 (수십 명 접촉 확인)</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>네 가족 죽일게  헤어진 연인에 374회 연락…스토킹 20대 여성 벌금형</t>
+          <t>김소영이 건넨 음료 마시고‥피해자 3명 또 나와</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6100391</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807963_37012.html</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:14.720826+00:00</t>
+          <t>2026-03-17 00:23:46.712554+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>형사 사건 종결, 민사 소멸시효 도과 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>2013년 발생한 유명 농구 선수의 살인 사건을 다루는 TV 프로그램 예고 기사. 피해자는 30대 여성 1명으로, CCTV 등 명확한 증거로 범인이 특정되어 형사 절차는 이미 종결된 것으로 보입니다. 민사상 손해배상 청구권 또한 소멸시효가 도과했을 가능성이 높아 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>해당 사건은 2013년에 발생한 살인 사건으로, 형사 절차는 이미 종결되었을 가능성이 매우 높습니다. 민사상 손해배상 청구권 또한 소멸시효가 도과하여 소송금융 투자 대상으로서의 신규성이 없으며, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>유명 농구 선수, 알고보니 살인자였다…CCTV 포착, 안현모  한때 천재라...</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031633364</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:22:31.632789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 교제폭력처벌법 입법 논의 중</t>
+          <t>형사 재판 첫 공판 예정, 추가 피해자 확인</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>지난해 교제폭력 신고가 10만 5천 건을 넘어서며 역대 최다를 기록했으나, 가정폭력이나 스토킹과 달리 교제폭력을 직접 규율하는 법률이 없어 제도적 사각지대에 놓여있습니다. 경찰은 관계성 범죄 대응 수위를 높이고 있으나, 국회에서는 관련 법안이 11년째 입법되지 못하고 있습니다. 전문가들은 관계성 범죄에 대한 인식 개선과 제도적 개선이 시급하다고 지적합니다.</t>
+          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영(21)이 살인, 특수상해, 마약류관리법 위반 혐의로 구속기소되어 첫 재판을 앞두고 있습니다. 현재까지 사망 2명, 치료 회복 1명, 추가 피해자 3명 등 총 6명의 피해자가 확인되었으며, 검찰은 김소영이 사전에 범행을 계획했다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>피고가 개별 폭력 가해자로 특정되며, 이들의 자력은 불분명하여 소송금융 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음). 비록 집단적 피해(10만 건 이상), 피해 규모(피해자 수), 증거 확보 가능성, 공적 절차(경찰 수사 및 입법 논의) 진행 등 여러 적합 조건이 충족되지만, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(구속기소, 계획범죄 판단), 경찰 수사 및 약물 검출 등 객관적 증거가 확보되었고, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 피의자가 개인으로 자력에 대한 정보가 불확실하며, 피해자 수가 소송금융 투자 기준인 수십 명 이상에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>10만 5천명 이상</t>
+          <t>6명 (사망 2명, 치료 회복 1명, 추가 피해자 3명)</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>“감히 헤어지잔 말을 해?”…앙심 품은 교제 폭력, 신고 쏟아져도 입법...</t>
+          <t>모텔 살인 김소영 변호 손 뗀다  국선변호인 돌연 사임...추가 피해자 ...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987829</t>
+          <t>https://www.mt.co.kr/society/2026/03/17/2026031706162942324</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-13 12:39:45.566533+00:00</t>
+          <t>2026-03-17 00:22:12.489965+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>동규 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 시신 미발견</t>
+          <t>형사 재판 진행 예정 (국선변호인 사임 신청으로 변수 발생)</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>양평 두물머리에서 실종된 건우 씨가 친구 동규 씨에게 살해당하고 시신이 유기된 사건입니다. 동규 씨는 범행을 자백했으나 시신은 아직 발견되지 않았으며, 범행 동기와 계획성에 대한 의혹이 제기되고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>20대 여성 김소영이 강북 모텔에서 남성 2명에게 약물 음료를 제공하여 사망에 이르게 한 혐의로 구속된 사건. 첫 재판을 앞두고 국선변호인이 사임 신청을 하여 변호 공백이 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방(동규 씨)의 자백으로 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거가 확보되고 있으나(적합 조건 5), 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피의자 김소영의 책임이 명확하고(적합 조건 1) 형사 재판이 진행 중(적합 조건 6)이나, 20대 개인 피의자의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 매우 낮다. 피해 규모는 크지만(적합 조건 4), 실질적인 배상 능력 불확실성으로 인해 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄살인' 김소영 국선변호인 사임 신청…변호 공백 가능성</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6103165</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:35:49.224591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>검찰 송치 및 추가 피해자 수사 진행 중, 형사 재판 예정</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>김소영이 약물로 피해자들을 의식 불명 상태로 만들고 연쇄 살인을 저지른 사건. 현재까지 3명의 피해자가 확인되었으며, 경찰 수사 후 검찰에 송치되어 형사 재판을 앞두고 있다. 추가 피해자 수사도 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>상대방(김소영)의 책임은 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확보가 어려울 가능성이 높고, 현재까지 확인된 피해자 수가 소송금융의 집단적 피해 요건(수십 명 이상)에 미달하여 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>'모텔 약물 연쇄살인' 김소영, 4월 9일 첫 재판</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6101884</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:29:39.584715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>압카르</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>라리가 징계위원회 검토 예정</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>축구 경기 중 헤타페 소속 압카르 선수가 아틀레티코 마드리드 쇠를로트 선수의 성기 부위를 고의로 꼬집어 퇴장당한 사건입니다. 심판 보고서와 영상으로 행위가 확인되었으며, 압카르는 고의성을 부인하며 해명했습니다. 라리가 징계위원회에서 사건을 정밀 검토할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>심판의 공식 보고서와 경기 영상 등 객관적 증거가 명확하며(적합 조건 5), 라리가 징계위원회의 공적 절차가 진행 중입니다(적합 조건 6). 상대방의 행위 자체는 명확하나 고의성 여부가 쟁점이 될 수 있습니다(적합 조건 1). 다만, 집단적 피해가 아니며(부적합 조건), 금전적 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>90대 노모 때려 사흘간 방치해 사망...딸·사위, 법정 섰다</t>
+          <t>“가족 걸고 맹세한다!” ‘성기 꼬집기’ 퇴장 압카르의 항변… “배 ...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05113526645382992</t>
+          <t>http://www.osen.co.kr/article/G1112761339</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-13 12:31:01.732614+00:00</t>
+          <t>2026-03-15 12:37:08.324893+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 판결 확정, 민사 손해배상 판결 선고</t>
+          <t>벌금형 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년 형을 확정받았다. 민사 소송에서도 구제역과 공범 주작감별사는 쯔양에게 총 7500만원의 손해배상금을 지급하라는 판결을 받았다. 이 사건은 유명 유튜버의 사생활을 빌미로 한 협박과 금품 요구로 큰 파장을 낳았다.</t>
+          <t>만취 상태로 패스트푸드점에서 난동을 부린 40대 피고인에게 벌금형이 선고되었습니다. 재판부는 피고인의 처벌 전력에도 불구하고 피해자와 합의하고 반성하는 점을 고려했다고 밝혔습니다. 이 사건은 이미 형사 절차가 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>형사 사건은 대법원 판결로 종결되었고, 민사 사건도 이미 법원 판결이 선고되어 소송금융의 투자 대상으로서의 신규성이 낮습니다. 피해자가 단일 개인이며, 피해 규모가 소송금융이 일반적으로 목표하는 수억 원 이상에 미치지 못합니다.</t>
+          <t>본 사건은 만취 난동으로 인한 형사사건으로, 이미 벌금형이 선고되고 피해자와 합의까지 완료되어 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융 투자 대상으로서의 신규성이나 회수 가능성이 매우 낮습니다. 또한, 상대방의 자력이나 피해 규모에 대한 정보가 부족하고, 집단적 피해가 아닌 개인 간의 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>‘쯔양 협박’ 구제역, 징역 3년 확정…대법원 상고 기각</t>
+          <t>만취 상태로 패스트푸드점서 난동부린 40대, 벌금형</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/12/20260312500150?wlog_tag3=naver</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403177</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:26.947444+00:00</t>
+          <t>2026-03-15 12:36:53.947379+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>FBI 수사 착수</t>
+          <t>가해자의 스토킹 혐의 관련 수사 또는 재판 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>미국 본토에서 연쇄 테러 의심 사건이 발생했습니다. 버지니아주 올드도미니언대학교에서 총격으로 2명이 사망하고 2명이 부상했으며, 미시간주 유대교 회당에는 트럭이 돌진하여 건물에 화재가 발생했습니다. 두 사건 모두 범인들은 현장에서 사망했으며, FBI는 이를 테러로 규정하고 수사에 착수했습니다. 이란의 새 최고지도자 발언 직후 발생하여 배후에 대한 의구심이 제기되고 있습니다.</t>
+          <t>40대 여성이 뇌출혈로 사망한 사건으로, 가해자는 이미 스토킹 혐의를 받고 있었습니다. 사건 당시 CCTV에는 외출 후 얼굴이 부어있는 피해자의 모습이 포착되었으며, 피해자는 거절을 잘 못하는 성격이었다고 친구가 증언했습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>직접적인 가해자들이 사망하여 소송 상대방 특정 및 자력 확보가 어렵습니다. FBI 수사가 진행 중이나, 기사 내용만으로는 소송금융 투자에 필요한 명확한 민사상 책임 주체와 충분한 피해 규모를 파악하기 어렵습니다. 테러 사건의 특성상 민사상 손해배상 청구의 법적 복잡성이 높습니다.</t>
+          <t>가해자가 이미 스토킹 혐의를 받고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), CCTV 등 객관적 증거가 존재하고(적합 조건 5), 스토킹 혐의로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 사망 사건이므로 피해 규모가 크다는 점도 적합합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>최소 4명 (2명 사망, 2명 부상) 및 재산 피해</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>모즈타바 지령인가? 미국 본토 ‘테러 공포’…대학·유대교 회당 잇달...</t>
+          <t>40대 여성 뇌출혈 사망…가해자 이미 스토킹 혐의 [그알]</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987112</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723822</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-13 00:28:45.659905+00:00</t>
+          <t>2026-03-15 00:20:48.162523+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="4" t="inlineStr">
+      <c r="A161" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr"/>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>한국 통일교 교주</t>
+        </is>
+      </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고</t>
+          <t>일본 통일교 청산 절차 진행 중, 배상 소송 제기 예정</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>동업자가 폭행 후 차로 치어 살해한 사건으로, 가해자는 1심 징역 12년, 2심 징역 15년을 선고받았습니다. 형사 재판을 통해 가해자의 책임과 범죄 사실이 명확히 입증되어 피해자 유족의 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>일본 통일교가 청산 절차에 들어간 가운데, 한국 통일교 교주가 일본인 신도들에게 헌금 명목으로 거액의 돈을 갈취했다는 주장이 제기되었습니다. 이에 대해 배상 소송이 제기될 예정이며, 다수의 피해자가 발생한 불법행위로 판단됩니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 1심 및 2심 판결로 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거가 충분히 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 판결까지 선고된 상태입니다(적합 조건 6). 살인 사건으로 피해 규모가 크지만(적합 조건 4), 상대방의 자력에 대한 정보가 없어 민사 손해배상금 회수 가능성은 추가 확인이 필요합니다.</t>
+          <t>통일교의 헌금 명목 거액 갈취 행위로 상대방 책임이 명확하며(적합 조건 1), 일본인 신도 다수가 피해를 입은 집단적 피해(적합 조건 3)이고 피해 규모가 거액으로 추정됩니다(적합 조건 4). 또한 일본 통일교의 청산 절차가 진행 중으로 공적 절차가 이미 시작되었으며(적합 조건 6), 배상 소송 제기 의사가 명확히 표명되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (거액 추정)</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>사망자 1명</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>석연찮았던 교통사고, 알고 보니 살인사건…범인은 동업자 [사건의 재구...</t>
+          <t>청산 절차 들어간 일본 통일교…침묵하는 자민당</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6099288</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=365611</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-13 00:19:12.049206+00:00</t>
+          <t>2026-03-14 12:44:43.889940+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고 (구제역 7500만원 배상 판결), 형사 사건 대법원 확정</t>
+          <t>살인 피의자 체포 및 경찰 조사 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년형이 확정되었다. 별도로 진행된 민사 소송에서는 구제역과 주작감별사가 쯔양에게 7500만원을 배상하라는 1심 판결이 선고되었다. 현재 구제역 측이 쯔양을 무고 혐의로 고소하는 등 법적 공방이 이어지고 있다.</t>
+          <t>전자발찌를 착용한 남성이 여성을 살해한 사건이 발생했다. 가해 남성은 체포되어 경찰 조사를 받고 있으며, 피해 여성은 심정지 상태로 발견된 후 사망했다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방(구제역)의 형사 책임이 대법원에서 확정되었고, 민사 1심에서 손해배상 책임이 인정되어 책임 및 증거가 명확하다. (적합 조건 1, 5) 그러나 피해자가 1인이며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵다.</t>
+          <t>가해 남성의 책임은 명확하고 공적 절차가 진행 중이며 피해 규모가 크지만, 가해자의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>7500만원 (민사 1심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>쯔양 협박해 돈 뜯은 '구제역'..대법원서 징역 3년 확정</t>
+          <t>'전자발찌' 찬 채 범행 저질러…살인 피의자 체포해 조사 중</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603121510201630</t>
+          <t>https://news.jtbc.co.kr/article/NB12289659?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-12 12:46:09.273750+00:00</t>
+          <t>2026-03-14 12:33:28.005720+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>상간소송 피고를 위한 일반적인 법률 조언</t>
+          <t>형사 재판 종결, 징역 12년형 선고</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>이 기사는 상간소송에서 피고가 받는 소장의 청구액과 실제 판결 금액 사이에 차이가 있을 수 있음을 설명합니다. 피고가 위자료를 감액하기 위해 공동불법행위에 따른 책임 분담을 적극적으로 주장하는 등의 방어 전략을 제시합니다.</t>
+          <t>2001년 경남 창원의 한 오피스텔 장롱에서 A씨의 시신이 발견된 사건. 수사 과정에서 립스틱 묻은 담배꽁초의 DNA가 남성으로 밝혀지며 수사에 혼선이 있었으나, 통신 수사를 통해 트랜스젠더 C씨가 범인으로 특정되었다. C씨는 성전환 수술 후 사회적 편견으로 일자리를 구하지 못하다가 A씨의 소주방 구인 광고를 보고 찾아갔으나, 주민등록번호를 본 A씨의 독설에 격분하여 살해한 것으로 드러났다. C씨는 징역 12년형을 선고받았다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간소송 피고를 위한 일반적인 법률 조언입니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 명확한 상대방, 집단적 피해 또는 큰 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다. 개별 상간소송은 일반적으로 소액이며 집단소송 가능성이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 사건은 개인이 저지른 살인 범죄로, 가해자(C씨)는 이미 형사 재판에서 유죄 판결을 받고 징역형을 선고받아 형사 절차가 종결되었습니다. 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'에 해당하지 않으며, '집단적 피해'도 아니므로 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>3천만 원 (일반적인 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>상간소송 피고, 소장 청구액과 실제 판결 금액 차이 있을 수 있어</t>
+          <t>장농 속 ‘염처리’된 시신…담배꽁초의 ‘립스틱’이 가리킨 범인은 여...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051190</t>
+          <t>https://www.seoul.co.kr/news/plan/listenthecase/2026/03/14/20260314500028?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-12 12:41:39.527693+00:00</t>
+          <t>2026-03-14 12:19:32.061844+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>가해자 대법원 실형 확정 (형사 사건 종결)</t>
+          <t>경찰 재수사 요구</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>유튜버 쯔양을 협박해 5,500만 원을 갈취한 유튜버 구제역이 대법원에서 징역 3년 실형을 확정받았습니다. 공갈 혐의로 기소된 구제역은 1, 2심에 이어 대법원에서도 유죄가 인정되었습니다. 이들의 공갈 범행을 방조한 유튜버 카라큘라는 2심에서 집행유예를 선고받고 형이 확정되었습니다.</t>
+          <t>한인 노인 살해 사건과 관련하여 피해자 유족이 경찰의 미온적인 초동 수사에 의혹을 제기하며 재수사를 요구하고 있습니다. 유족은 담당 형사의 비협조적인 태도와 사건 현장 처리 미흡 등을 주장하며 한인 사회의 도움을 받아 진실 규명을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>형사 사건이 대법원에서 실형 확정으로 종결되어(부적합 조건: 이미 종결된 사건) 소송금융의 주된 투자 대상인 민사 소송의 신규 발굴 기회가 적습니다. 피해 규모(5,500만 원)가 소송금융이 일반적으로 고려하는 대규모 피해에 미치지 못하며(적합 조건 4 불해당), 집단적 피해가 아닌 특정 개인에 대한 사건입니다(적합 조건 3 불해당).</t>
+          <t>이 사건은 한인 노인 살해 사건에 대한 경찰의 미온적 수사 의혹과 재수사 요구가 핵심입니다. 소송금융의 주요 적합 조건인 상대방 책임의 명확성 및 충분한 자력(적합 조건 1, 2)이 불분명하며, 집단적 피해(적합 조건 3)에 해당하지 않습니다. 현재는 형사 사건의 진실 규명 및 수사 절차 개선에 초점이 맞춰져 있어 민사 손해배상 청구의 구체적인 가능성과 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>5,500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>쯔양 돈 뜯던 ‘공갈 유튜버’ 구제역 재판의 결론 [이런뉴스]</t>
+          <t>한인 노인 잔혹 살해 진실 묻히나… 유족 “한인들 힘모아 재수사 요구...</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506762&amp;ref=A</t>
+          <t>https://www.koreadaily.com/article/20260313145121813</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:50.491899+00:00</t>
+          <t>2026-03-14 00:24:12.926483+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속기소 완료. 유족 측 변호인 활동 중.</t>
+          <t>스토킹 및 협박으로 벌금형 선고 (형사 절차 종결)</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건 피의자 김소영이 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속기소되었습니다. 유족 측은 피의자의 치밀한 범행 계획과 경찰의 초동수사 미흡을 지적하며 분노를 표하고 있습니다. 피의자는 AI를 활용해 살인 방법을 연구하고 투약량을 늘려가며 살인을 실험한 것으로 알려졌습니다.</t>
+          <t>A 씨가 전 연인에게 374회에 걸쳐 협박 및 스토킹을 지속한 혐의로 벌금형을 선고받았다. 피해자는 정신적 피해를 입었을 것으로 추정되며, 형사 절차는 종결되었으나 민사상 손해배상 청구 가능성은 남아있다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>피의자 김소영의 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중이나, 피고가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮습니다. 또한, 현재까지 확인된 피해자 수가 3명으로 집단적 피해로 보기 어렵습니다.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1), 형사 절차를 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방의 자력이 불분명하고 피해 규모가 크지 않아 소송금융 투자로서의 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개인적 피해로, 소송금융의 대규모 금전적 이득 추구 목적에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>3명 (2명 사망, 1명 의식불명)</t>
+          <t>피해자 1명 및 가족</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>호감 가는 외모에 감춰진 악마 …'모텔 연쇄살인' 김소영에 분노한 변...</t>
+          <t>네 가족 죽일게  헤어진 연인에 374회 연락…스토킹 20대 여성 벌금형</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031208235841876</t>
+          <t>https://www.news1.kr/society/incident-accident/6100391</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:15.990958+00:00</t>
+          <t>2026-03-14 00:23:14.720826+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>60대 피고인</t>
+          <t>원한해결사무소 운영진 및 대변 특공대</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>60대 피고인이 길거리에서 잠든 취객의 1천만 원 상당 금팔찌를 훔쳐 징역형을 선고받았습니다. 피고인은 범행을 부인했으나 명확한 증거로 유죄가 인정되었으며, 피해자는 엄벌을 탄원했습니다.</t>
+          <t>전국 각지에서 '원한해결사무소'라는 텔레그램 조직이 건당 80~100만원을 받고 '대변 테러'를 자행하고 있습니다. 피해자들은 원한 살 이유가 없다고 주장하며, 가해자들은 피해자들에게 금전을 요구하기도 했습니다. 현재 경찰이 수사 중입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력이 불분명하여 배상 능력에 대한 확신이 부족합니다. 또한, 피해 금액(1천만 원)이 소송금융 투자 대상으로 적합하다고 보기에는 작으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>상대방 책임이 명확하고(원한해결사무소 조직), 전국 각지에서 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 가해자들이 건당 수천만원의 금전을 요구하는 등 피해 규모가 크며, 텔레그램 대화방 및 영상 등 증거 확보가 용이하고 경찰 수사가 진행 중입니다. 다만, 가해자들의 자력 부족 가능성은 투자 검토 시 고려해야 할 요소입니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>1천만 원</t>
+          <t>건당 2500만원~3000만원 (금전 요구), 미상 (재물손괴)</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>전국 각지 다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>길거리 잠든 취객 깨우는 척 1천만 원 금팔찌 훔친 60대 징역형</t>
+          <t>건당 80~100만원에 '대변 테러' … 복수를 '돈벌이'로 삼은 사람들 ('궁...</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473772&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1012965/</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-12 00:20:15.705708+00:00</t>
+          <t>2026-03-14 00:17:25.785118+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 선고 예정</t>
+          <t>경찰 수사 진행 중, 교제폭력처벌법 입법 논의 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>유명 축구선수 손흥민에게 임신을 주장하며 협박하여 3억 원을 갈취하고 추가 7천만 원을 뜯어내려 한 일당이 형사 재판 항소심을 진행 중입니다. 피고인들은 1심에서 실형을 선고받았으며, 항소심에서도 검찰은 징역형을 요청했습니다. 피고인들은 범죄 사실을 일부 인정하며 선처를 호소하고 있습니다.</t>
+          <t>지난해 교제폭력 신고가 10만 5천 건을 넘어서며 역대 최다를 기록했으나, 가정폭력이나 스토킹과 달리 교제폭력을 직접 규율하는 법률이 없어 제도적 사각지대에 놓여있습니다. 경찰은 관계성 범죄 대응 수위를 높이고 있으나, 국회에서는 관련 법안이 11년째 입법되지 못하고 있습니다. 전문가들은 관계성 범죄에 대한 인식 개선과 제도적 개선이 시급하다고 지적합니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>피고인들의 공갈 혐의가 명확하고(적합 조건 1) 피해 금액이 3억 원으로 상당하며(적합 조건 4), 형사 재판 진행으로 증거가 충분히 확보되어 있으나(적합 조건 5), 피고인들이 개인으로 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 부적합 요인입니다.</t>
+          <t>피고가 개별 폭력 가해자로 특정되며, 이들의 자력은 불분명하여 소송금융 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음). 비록 집단적 피해(10만 건 이상), 피해 규모(피해자 수), 증거 확보 가능성, 공적 절차(경찰 수사 및 입법 논의) 진행 등 여러 적합 조건이 충족되지만, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>3억 원 (갈취), 7천만 원 (갈취 미수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10만 5천명 이상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>“신상 노출될까 두려워”…손흥민 아이 임신 협박女, 고통 호소</t>
+          <t>“감히 헤어지잔 말을 해?”…앙심 품은 교제 폭력, 신고 쏟아져도 입법...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10691887?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11987829</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-11 12:39:03.523714+00:00</t>
+          <t>2026-03-13 12:39:45.566533+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>동규 씨</t>
+        </is>
+      </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 특정 난항</t>
+          <t>경찰 수사 진행 중, 시신 미발견</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>한 시골 가정집에 괴한 3명이 침입하여 가족 4명을 위협하고 금품을 요구한 사건. 피해자 진술에 따르면 괴한들은 외국인으로 추정되며, 인근 CCTV 부족으로 경찰 수사에 어려움을 겪고 있다. 마을 주민들의 불안감이 커지고 있다.</t>
+          <t>양평 두물머리에서 실종된 건우 씨가 친구 동규 씨에게 살해당하고 시신이 유기된 사건입니다. 동규 씨는 범행을 자백했으나 시신은 아직 발견되지 않았으며, 범행 동기와 계획성에 대한 의혹이 제기되고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>상대방(괴한)의 신원 특정 및 자력 확인이 불가능하며 (적합 조건 1, 2 미충족), 피해 규모가 크지 않고 집단적 피해도 아님 (적합 조건 3, 4 미충족). 용의자 특정에 필요한 증거 확보가 어렵다고 명시되어 소송 진행 자체가 매우 불확실함 (적합 조건 5 미충족).</t>
+          <t>상대방(동규 씨)의 자백으로 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거가 확보되고 있으나(적합 조건 5), 상대방이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>한적한 시골에 나타난 괴한…“외국인 추정”에 주민 불안</t>
+          <t>양평 두물머리 시신 유기 미스터리…범행동기 의혹 확산 (궁금한 이야기...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505734&amp;ref=A</t>
+          <t>https://sports.donga.com/ent/article/all/20260313/133524137/1</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-11 12:34:04.634849+00:00</t>
+          <t>2026-03-13 12:31:57.508782+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>김하수 청도군수</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>김하수 청도군수가 폭언 피해자에게 사과하러 갔다가 주거침입 논란에 휩싸여 경찰 조사를 받고 있다. 이 사건은 군수의 개인적인 행동과 관련된 것으로 보이며, 현재 경찰이 사실 관계를 확인 중이다.</t>
+          <t>50대 남성 A씨가 서울 양천구에서 미성년자에게 택시비를 내주겠다며 접근해 유괴를 시도한 혐의로 구속되었다. 경찰에 현장에서 체포되었으며, 법원은 도주 및 증거 인멸 우려를 이유로 구속영장을 발부했다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능성 - 경찰 조사 진행 중) 및 6(공적 절차 진행 중 - 경찰 조사)에 해당하나, 피해 규모가 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 소송금융 투자에 적합한 대기업/기관 수준이 아님(적합 조건 2 불충족). 단일 피해자에 대한 소규모 손해배상 청구 가능성이 높아 소송금융 투자 적합도가 낮음.</t>
+          <t>상대방 책임이 명확하고 증거 확보가 용이하며 공적 절차가 진행 중이나, 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 또한 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>청도군수 '폭언' 피해자에 사과하러 갔다가 주거침입 논란…경찰 조사</t>
+          <t>택시비 내주겠다  접근…미성년자 유괴 시도한 50대男 구속</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/economy/2026/03/13/2026031318143198676</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:31:33.881022+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>A씨(딸), B씨(사위)</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>존속살해 혐의로 구속기소된 딸과 사위에 대한 첫 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>인천에서 90대 노모를 폭행해 사망에 이르게 한 혐의로 딸과 사위가 구속 기소되어 첫 재판을 받았다. 딸은 모친을 폭행 후 사흘간 방치했고, 사위는 이를 방조한 혐의를 받는다. 현재 검찰 공소사실에 대한 피고인 측 입장 표명은 다음 기일로 미뤄졌다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 존재하며(적합 조건 5), 형사 재판이 진행 중(적합 조건 6)이라는 점에서 일부 적합성이 있으나, 피해자가 1명에 불과하고(적합 조건 3 불충족), 피고인의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 대상으로서는 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>90대 노모 때려 사흘간 방치해 사망...딸·사위, 법정 섰다</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05113526645382992</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:31:01.732614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>구제역(이준희), 주작감별사(전국진)</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>형사 사건 대법원 판결 확정, 민사 손해배상 판결 선고</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년 형을 확정받았다. 민사 소송에서도 구제역과 공범 주작감별사는 쯔양에게 총 7500만원의 손해배상금을 지급하라는 판결을 받았다. 이 사건은 유명 유튜버의 사생활을 빌미로 한 협박과 금품 요구로 큰 파장을 낳았다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>형사 사건은 대법원 판결로 종결되었고, 민사 사건도 이미 법원 판결이 선고되어 소송금융의 투자 대상으로서의 신규성이 낮습니다. 피해자가 단일 개인이며, 피해 규모가 소송금융이 일반적으로 목표하는 수억 원 이상에 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>‘쯔양 협박’ 구제역, 징역 3년 확정…대법원 상고 기각</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/12/20260312500150?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:29:26.947444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>FBI 수사 착수</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>미국 본토에서 연쇄 테러 의심 사건이 발생했습니다. 버지니아주 올드도미니언대학교에서 총격으로 2명이 사망하고 2명이 부상했으며, 미시간주 유대교 회당에는 트럭이 돌진하여 건물에 화재가 발생했습니다. 두 사건 모두 범인들은 현장에서 사망했으며, FBI는 이를 테러로 규정하고 수사에 착수했습니다. 이란의 새 최고지도자 발언 직후 발생하여 배후에 대한 의구심이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>직접적인 가해자들이 사망하여 소송 상대방 특정 및 자력 확보가 어렵습니다. FBI 수사가 진행 중이나, 기사 내용만으로는 소송금융 투자에 필요한 명확한 민사상 책임 주체와 충분한 피해 규모를 파악하기 어렵습니다. 테러 사건의 특성상 민사상 손해배상 청구의 법적 복잡성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>최소 4명 (2명 사망, 2명 부상) 및 재산 피해</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>모즈타바 지령인가? 미국 본토 ‘테러 공포’…대학·유대교 회당 잇달...</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11987112</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:28:45.659905+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr"/>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>형사 2심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>동업자가 폭행 후 차로 치어 살해한 사건으로, 가해자는 1심 징역 12년, 2심 징역 15년을 선고받았습니다. 형사 재판을 통해 가해자의 책임과 범죄 사실이 명확히 입증되어 피해자 유족의 민사상 손해배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 1심 및 2심 판결로 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거가 충분히 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 판결까지 선고된 상태입니다(적합 조건 6). 살인 사건으로 피해 규모가 크지만(적합 조건 4), 상대방의 자력에 대한 정보가 없어 민사 손해배상금 회수 가능성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>사망자 1명</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>석연찮았던 교통사고, 알고 보니 살인사건…범인은 동업자 [사건의 재구...</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L169" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A170" s="3" t="inlineStr">
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/jeonbuk/6099288</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:19:12.049206+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
-[...256 lines deleted...]
-      <c r="K173" t="inlineStr">
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>구제역 (이준희), 주작감별사 (전국진)</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>민사 1심 판결 선고 (구제역 7500만원 배상 판결), 형사 사건 대법원 확정</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년형이 확정되었다. 별도로 진행된 민사 소송에서는 구제역과 주작감별사가 쯔양에게 7500만원을 배상하라는 1심 판결이 선고되었다. 현재 구제역 측이 쯔양을 무고 혐의로 고소하는 등 법적 공방이 이어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>상대방(구제역)의 형사 책임이 대법원에서 확정되었고, 민사 1심에서 손해배상 책임이 인정되어 책임 및 증거가 명확하다. (적합 조건 1, 5) 그러나 피해자가 1인이며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>7500만원 (민사 1심 판결액)</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>쯔양 협박해 돈 뜯은 '구제역'..대법원서 징역 3년 확정</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L173" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1947477</t>
+          <t>http://www.fnnews.com/news/202603121510201630</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-10 12:28:59.499232+00:00</t>
+          <t>2026-03-12 12:46:09.273750+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>형사 재판 벌금형 선고</t>
+          <t>상간소송 피고를 위한 일반적인 법률 조언</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>운전 중 시비 끝에 30대 운전자를 폭행하고 트럭으로 위협한 70대 운전자가 특수폭행 혐의로 벌금 200만원을 선고받았습니다. 재판부는 CCTV 영상을 근거로 피고인의 주장을 기각하고 피해자가 상당한 공포를 느꼈을 것이라고 판단했습니다.</t>
+          <t>이 기사는 상간소송에서 피고가 받는 소장의 청구액과 실제 판결 금액 사이에 차이가 있을 수 있음을 설명합니다. 피고가 위자료를 감액하기 위해 공동불법행위에 따른 책임 분담을 적극적으로 주장하는 등의 방어 전략을 제시합니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다. 또한 집단적 피해가 아니며, 기사 내용만으로는 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어렵습니다. 다만 상대방 책임은 명확하고 CCTV 등 객관적 증거는 확보되어 있습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간소송 피고를 위한 일반적인 법률 조언입니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 명확한 상대방, 집단적 피해 또는 큰 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다. 개별 상간소송은 일반적으로 소액이며 집단소송 가능성이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 원 (일반적인 청구액)</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>30대 운전자와 운전시비, 폭행·위협한 70대 ‘벌금형’</t>
+          <t>상간소송 피고, 소장 청구액과 실제 판결 금액 차이 있을 수 있어</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310503678?OutUrl=naver</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051190</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:52.482379+00:00</t>
+          <t>2026-03-12 12:41:39.527693+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>구제역</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 진행 중</t>
+          <t>가해자 대법원 실형 확정 (형사 사건 종결)</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔에서 20대 피의자 김소영이 남성들에게 약물을 투여해 2명을 살해하고 1명에게 중상을 입힌 사건. 검찰이 피의자 신상을 공개했으며, 온라인에서는 신상 공개의 취지와 2차 가해 논란이 일고 있음. 현재 형사 절차가 진행 중이다.</t>
+          <t>유튜버 쯔양을 협박해 5,500만 원을 갈취한 유튜버 구제역이 대법원에서 징역 3년 실형을 확정받았습니다. 공갈 혐의로 기소된 구제역은 1, 2심에 이어 대법원에서도 유죄가 인정되었습니다. 이들의 공갈 범행을 방조한 유튜버 카라큘라는 2심에서 집행유예를 선고받고 형이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>피의자가 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 '상대방에게 자력이 충분함' 미충족). 피해 규모는 매우 심각하나, 상대방의 배상 능력이 부족하여 투자 매력이 떨어지므로 소송금융 투자 대상으로 부적합함.</t>
+          <t>형사 사건이 대법원에서 실형 확정으로 종결되어(부적합 조건: 이미 종결된 사건) 소송금융의 주된 투자 대상인 민사 소송의 신규 발굴 기회가 적습니다. 피해 규모(5,500만 원)가 소송금융이 일반적으로 고려하는 대규모 피해에 미치지 못하며(적합 조건 4 불해당), 집단적 피해가 아닌 특정 개인에 대한 사건입니다(적합 조건 3 불해당).</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,500만 원</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 중상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 피의자 신상 공개 후 '시끌'… 비판·비난 당연한 것 아...</t>
+          <t>쯔양 돈 뜯던 ‘공갈 유튜버’ 구제역 재판의 결론 [이런뉴스]</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003541268</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506762&amp;ref=A</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-10 00:27:56.583330+00:00</t>
+          <t>2026-03-12 12:27:50.491899+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장실질심사 진행 중</t>
+          <t>경찰 수사 및 검찰 구속기소 완료. 유족 측 변호인 활동 중.</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>20세 피의자 김소영이 약물을 이용해 강북 모텔에서 연쇄 살인을 저지른 사건. 경찰 수사 결과 사이코패스 성향이 확인되었으며, 영장실질심사를 거쳐 구속된 상태이다. 추가 피해 정황도 드러나고 있다.</t>
+          <t>강북 모텔 연쇄살인 사건 피의자 김소영이 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속기소되었습니다. 유족 측은 피의자의 치밀한 범행 계획과 경찰의 초동수사 미흡을 지적하며 분노를 표하고 있습니다. 피의자는 AI를 활용해 살인 방법을 연구하고 투약량을 늘려가며 살인을 실험한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 공적 절차가 진행 중이며 증거 확보가 용이하지만, 피의자가 20세 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건이다.</t>
+          <t>피의자 김소영의 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중이나, 피고가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮습니다. 또한, 현재까지 확인된 피해자 수가 3명으로 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>2명 이상 (추정)</t>
+          <t>3명 (2명 사망, 1명 의식불명)</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>“살인은 ‘통제’의 완성이었다”...오윤성 교수가 분석한 강북 모텔 ...</t>
+          <t>호감 가는 외모에 감춰진 악마 …'모텔 연쇄살인' 김소영에 분노한 변...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/09/20260309500295?wlog_tag3=naver</t>
+          <t>https://view.asiae.co.kr/article/2026031208235841876</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-09 12:42:04.806212+00:00</t>
+          <t>2026-03-12 00:27:15.990958+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>60대 피고인</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 결정, 추가 범죄 수사 중</t>
+          <t>형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>20대 피의자 김소영이 향정신성의약품을 이용해 20대 남성 2명을 살해하고 1명을 의식불명에 빠뜨린 사건의 신상이 공개되었습니다. 경찰은 김씨가 사이코패스 성향을 보인다는 진단 결과를 검찰에 송부했으며, 현재 검찰 수사가 진행 중입니다. 피해자들은 피의자를 상대로 손해배상 청구를 할 수 있을 것으로 보입니다.</t>
+          <t>60대 피고인이 길거리에서 잠든 취객의 1천만 원 상당 금팔찌를 훔쳐 징역형을 선고받았습니다. 피고인은 범행을 부인했으나 명확한 증거로 유죄가 인정되었으며, 피해자는 엄벌을 탄원했습니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 검색 기록 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피의자가 개인으로 자력 확보가 어려울 수 있고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵습니다(부적합 조건 3).</t>
+          <t>상대방(개인)의 자력이 불분명하여 배상 능력에 대한 확신이 부족합니다. 또한, 피해 금액(1천만 원)이 소송금융 투자 대상으로 적합하다고 보기에는 작으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천만 원</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 의식불명 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 피의자 20세 김소영 신상 공개</t>
+          <t>길거리 잠든 취객 깨우는 척 1천만 원 금팔찌 훔친 60대 징역형</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092045005</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473772&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:14.133736+00:00</t>
+          <t>2026-03-12 00:20:15.705708+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>양모씨, 용모씨</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>형사 재판 1심 선고 완료 (징역 10개월)</t>
+          <t>형사 항소심 진행 중, 선고 예정</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>40대 여성 A씨가 지인 B씨의 사생활을 가족에게 폭로하겠다며 3000만원을 요구한 혐의(공갈미수)로 징역 10개월의 실형을 선고받았다. A씨는 B씨가 유부남과의 만남을 강요하고 추행을 방조했다고 주장하며 내용증명까지 보냈으나, 법원은 A씨의 금원 갈취 의도를 인정했다. B씨는 A씨의 엄벌을 탄원했다.</t>
+          <t>유명 축구선수 손흥민에게 임신을 주장하며 협박하여 3억 원을 갈취하고 추가 7천만 원을 뜯어내려 한 일당이 형사 재판 항소심을 진행 중입니다. 피고인들은 1심에서 실형을 선고받았으며, 항소심에서도 검찰은 징역형을 요청했습니다. 피고인들은 범죄 사실을 일부 인정하며 선처를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 범죄사실이 형사 재판에서 인정되어 증거가 충분하나(적합 조건 5, 6), 상대방의 자력(적합 조건 2)이 불분명하고 피해 규모(적합 조건 4)가 소송금융 투자 대상으로 보기에 크지 않으며 집단적 피해(적합 조건 3)가 아니므로 투자 매력이 낮음.</t>
+          <t>피고인들의 공갈 혐의가 명확하고(적합 조건 1) 피해 금액이 3억 원으로 상당하며(적합 조건 4), 형사 재판 진행으로 증거가 충분히 확보되어 있으나(적합 조건 5), 피고인들이 개인으로 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 부적합 요인입니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>3억 원 (갈취), 7천만 원 (갈취 미수)</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>'부적절 이성만남 가족에 폭로' 3000만원 요구한 40대女 실형</t>
+          <t>“신상 노출될까 두려워”…손흥민 아이 임신 협박女, 고통 호소</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260308_0003539329</t>
+          <t>https://biz.heraldcorp.com/article/10691887?ref=naver</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-08 12:48:25.969489+00:00</t>
+          <t>2026-03-11 12:39:03.523714+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속</t>
+          <t>경찰 수사 진행 중, 용의자 특정 난항</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>화성 동탄신도시 아파트에서 20대 여성이 금전을 받고 타인의 집에 붉은색 래커칠과 음식물 쓰레기를 투척하고 허위 유인물을 살포한 혐의로 구속되었습니다. 경찰은 유사한 '보복 대행' 사건들과의 연관성을 조사 중이며, 피의자는 텔레그램 상선의 지시를 받았다고 진술했습니다.</t>
+          <t>한 시골 가정집에 괴한 3명이 침입하여 가족 4명을 위협하고 금품을 요구한 사건. 피해자 진술에 따르면 괴한들은 외국인으로 추정되며, 인근 CCTV 부족으로 경찰 수사에 어려움을 겪고 있다. 마을 주민들의 불안감이 커지고 있다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>피의자(20대 개인)의 자력이 충분하지 않을 가능성이 높고, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한 집단적 피해가 아닌 단일 세대에 대한 피해로, 소송금융의 주요 적합 조건에 부합하지 않습니다. 다만, 상대방 책임이 명확하고 공적 절차가 진행 중인 점은 긍정적입니다.</t>
+          <t>상대방(괴한)의 신원 특정 및 자력 확인이 불가능하며 (적합 조건 1, 2 미충족), 피해 규모가 크지 않고 집단적 피해도 아님 (적합 조건 3, 4 미충족). 용의자 특정에 필요한 증거 확보가 어렵다고 명시되어 소송 진행 자체가 매우 불확실함 (적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>1세대</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>동탄 아파트서 ‘보복 대행’ 오물 뿌린 20대 구속</t>
+          <t>한적한 시골에 나타난 괴한…“외국인 추정”에 주민 불안</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502391&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505734&amp;ref=A</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-08 12:26:10.647758+00:00</t>
+          <t>2026-03-11 12:34:04.634849+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>A씨, B씨</t>
+          <t>김하수 청도군수</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>부산지법에서 징역형 선고</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 범죄 수익금을 가로챈 공범 의심자들을 감금하고 폭행한 혐의로 A씨와 B씨가 각각 징역 4년과 징역 3년 10개월을 선고받았습니다. 이들은 조직원 C씨가 가로챈 6000만원을 회수하기 위해 C씨를 소개한 2명을 폭행하고 614만원 상당의 금품을 빼앗은 혐의를 받았습니다. 재판부는 피고인들의 다수 범죄 전력과 죄질이 좋지 않음을 지적했으나, 피해자와 합의한 점을 참작했습니다.</t>
+          <t>김하수 청도군수가 폭언 피해자에게 사과하러 갔다가 주거침입 논란에 휩싸여 경찰 조사를 받고 있다. 이 사건은 군수의 개인적인 행동과 관련된 것으로 보이며, 현재 경찰이 사실 관계를 확인 중이다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방(가해자)의 자력이 불분명하고, 피해 규모(614만원, 2명)가 소송금융 투자 대상으로 보기에 작습니다. 또한, 기사에 따르면 피해자들과 합의한 점이 형량에 참작되었다고 명시되어 있어, 이미 민사적 배상이 이루어졌거나 추가 소송의 여지가 제한적일 수 있습니다.</t>
+          <t>적합 조건 5(증거 확보 가능성 - 경찰 조사 진행 중) 및 6(공적 절차 진행 중 - 경찰 조사)에 해당하나, 피해 규모가 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 소송금융 투자에 적합한 대기업/기관 수준이 아님(적합 조건 2 불충족). 단일 피해자에 대한 소규모 손해배상 청구 가능성이 높아 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>614만원 상당의 금품</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 뒤통수 '띵동' 수법…공범 의심자들 감금·폭행</t>
+          <t>청도군수 '폭언' 피해자에 사과하러 갔다가 주거침입 논란…경찰 조사</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538098</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6098239</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-08 00:21:14.795038+00:00</t>
+          <t>2026-03-11 12:33:29.106344+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr"/>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>관련법 제정 촉구, 경찰 신고 및 수사 진행 중 (기존 법률 적용)</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>연인 간 교제폭력이 급증하고 살인 등 강력범죄로 이어지는 심각한 사회 문제로 대두되고 있습니다. 현행법상 교제폭력에 특화된 처벌 규정이나 피해자 보호 장치가 미비하여, 국회에 관련법 제정을 촉구하는 목소리가 높아지고 있습니다. 충북 지역에서만 연간 수천 건의 신고가 접수되는 등 집단적 피해가 발생하고 있으나, 제도적 미비로 인해 실질적인 대응이 어려운 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>집단적 피해(연간 수천 건의 신고), 피해 규모(살인 등 강력범죄로 이어질 위험), 증거 확보 가능(통계 및 경찰 신고) 등 적합 조건에 해당합니다. 그러나 소송금융의 주된 투자 대상인 '자력 있는 특정 상대방'이 부재하고, 기사는 개별 사건의 해결보다는 법 제정의 필요성을 강조하고 있어 직접적인 투자 기회 발굴에는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>교제폭력 처벌할 관련법부터 제정해라</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>inews365.com</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>http://www.inews365.com/news/article.html?no=910102</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:32:40.531129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D182" t="inlineStr">
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>피해자 가족이 캐나다 BC주 1심 법원에 소송 제기</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>캐나다 학교 총기 난사 사건 피해자 가족이 오픈AI를 상대로 소송을 제기했다. 오픈AI가 총격범이 챗GPT를 활용해 범행을 계획하는 사실을 인지하고도 수사기관에 알리지 않아 비극을 막지 못했다는 주장이다. 피해자는 치명적인 뇌 손상으로 영구적인 장애 가능성이 높으며, 총격범은 8명을 살해했다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (OpenAI가 총격범의 범행 계획을 인지하고도 수사기관에 신고하지 않음), 상대방에게 자력이 충분함 (OpenAI는 대형 기술 기업), 피해 규모가 큼 (피해자의 영구적 뇌 손상 및 다수의 사망자 발생), 증거가 있거나 확보 가능함 (OpenAI 스스로 총격범과의 대화 사실 및 계정 차단 인정).</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>총 9명 (1명 중상, 8명 사망)</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>계획 알고도 신고 안 해  캐나다 총기 사건 피해자 가족, 오픈AI 고소</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031109525108352</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:17:43.204152+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>이용자들</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A183" s="2" t="inlineStr">
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>형사 소송 1심 판결 후 민사소송 선포 및 특별법안 발의 촉구</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나왔으나, 윤라영은 이를 '반쪽짜리 판결'로 규정하며 목소리를 높이고 있습니다. 그녀는 방송에 출연해 '커넥트인 특별법안' 발의를 촉구하고, 민사소송으로 이용자들과의 전쟁을 선포하며 추가적인 법적 조치를 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나와 책임이 인정되었으며(적합 조건 1, 5), 민사소송이 '이용자들'을 대상으로 선포되어 다수의 피고가 존재할 가능성이 있습니다(적합 조건 3). 또한 특별법안 발의 촉구 등 공적 절차 모색이 진행 중입니다(적합 조건 6). 다만, 개별 이용자들의 자력 불확실성이 투자 리스크로 작용할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>'아너' 최고시청률 4.7%로 종영…이나영·정은채·이청아, 연우진 정체 ...</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2121930</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:50:50.232885+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
-[...30 lines deleted...]
-      <c r="I183" t="inlineStr">
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 구속 송치, 신상 공개</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영의 신상 공개 후 외모 논란이 확산되고 있음. 김 씨는 20대 남성 3명에게 약물을 투여해 2명을 사망에 이르게 하고 1명을 의식불명으로 만든 혐의로 구속 송치됨. 피해자 유가족 요청으로 신상이 공개되었으며, 사건의 본질인 연쇄 살인에 집중해야 한다는 지적이 나옴.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하나, 20대 개인 피의자로 자력(배상 능력)이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음. 또한 집단적 피해가 아닌 3명의 피해자로 소송금융 투자 대상으로서의 매력이 낮음. (적합 조건 2 '상대방에게 자력이 충분함' 미충족)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>장원영도 저렇게 찍으면 못생김 ..모텔살인 김소영 머그샷 옹호 댓글들...</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603110716291964</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:24:12.089977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>형사 재판 선고 예정 (4월 7일)</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨가 잠자던 태국인 아내 B씨의 얼굴과 목에 끓는 물을 부어 특수상해 혐의로 기소되었습니다. A씨는 재판에서 혐의를 인정했으며, 검찰은 징역 3년을 구형했습니다. 피해자 B씨는 처벌 불원 탄원서를 제출했으나, 재판장은 A씨를 질책했고 선고는 4월 7일로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 상대방의 자력에 대한 정보가 부족하고(적합 조건 2 부재), 집단적 피해가 아닌 개별 사건이며(적합 조건 3 부재), 피해 규모가 소송금융 투자 기준에 부합할지 미지수입니다. 피해자가 처벌 불원 탄원서를 제출한 점은 향후 민사 소송 진행에 변수가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J183" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A184" s="2" t="inlineStr">
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>자는 태국인 아내 얼굴에 끓는물 붓더니…판사 질책에 '울먹'</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1947477</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:28:59.499232+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D184" t="inlineStr">
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>형사 재판 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>운전 중 시비 끝에 30대 운전자를 폭행하고 트럭으로 위협한 70대 운전자가 특수폭행 혐의로 벌금 200만원을 선고받았습니다. 재판부는 CCTV 영상을 근거로 피고인의 주장을 기각하고 피해자가 상당한 공포를 느꼈을 것이라고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다. 또한 집단적 피해가 아니며, 기사 내용만으로는 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어렵습니다. 다만 상대방 책임은 명확하고 CCTV 등 객관적 증거는 확보되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>30대 운전자와 운전시비, 폭행·위협한 70대 ‘벌금형’</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260310503678?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:29:52.482379+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정</t>
+          <t>검찰 수사 및 신상 공개 진행 중</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>경기 화성 동탄신도시 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의를 받는 20대 여성 A 씨가 대구에서 경찰에 검거되었습니다. A 씨는 텔레그램을 통해 누군가의 지시를 받고 범행했다고 진술했으며, 피해자와는 일면식이 없는 것으로 파악되었습니다. 경찰은 A 씨를 상대로 정확한 경위를 조사한 뒤 구속영장 신청 등 신병 처리 방향을 결정할 계획입니다.</t>
+          <t>서울 강북구 모텔에서 20대 피의자 김소영이 남성들에게 약물을 투여해 2명을 살해하고 1명에게 중상을 입힌 사건. 검찰이 피의자 신상을 공개했으며, 온라인에서는 신상 공개의 취지와 2차 가해 논란이 일고 있음. 현재 형사 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>피의자가 검거되어 범행을 시인했고(상대방 책임 명확), CCTV 등 증거가 확보되었으며(증거 확보 가능), 경찰 수사가 진행 중(공적 절차 진행 중)인 점은 적합 조건에 해당합니다. 그러나 피해자가 특정 1세대에 불과하고(집단적 피해 아님), 피해 규모가 소송금융 투자를 고려할 만큼 크지 않으며, 피의자의 자력이 충분하다고 보기 어려워(상대방 자력 부족) 적합도는 Medium입니다.</t>
+          <t>피의자가 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 '상대방에게 자력이 충분함' 미충족). 피해 규모는 매우 심각하나, 상대방의 배상 능력이 부족하여 투자 매력이 떨어지므로 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (사망 2명, 중상 1명)</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
+          <t>'모텔 연쇄살인' 피의자 신상 공개 후 '시끌'… 비판·비난 당연한 것 아...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603061932413257</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003541268</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-06 12:27:42.759641+00:00</t>
+          <t>2026-03-10 00:27:56.583330+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>경찰 수사 및 긴급체포, 상선 추적 중</t>
+          <t>경찰 수사 및 영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>20대 여성이 금전을 받고 화성 동탄 아파트 현관문에 래커칠 및 음식물 쓰레기를 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었다. 경찰은 A씨가 텔레그램 상선의 지시를 받았다는 진술을 확보하고, 유사 보복 대행 사건들과의 연관성을 수사 중이다.</t>
+          <t>20세 피의자 김소영이 약물을 이용해 강북 모텔에서 연쇄 살인을 저지른 사건. 경찰 수사 결과 사이코패스 성향이 확인되었으며, 영장실질심사를 거쳐 구속된 상태이다. 추가 피해 정황도 드러나고 있다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>피고(A씨)의 자력이 충분하지 않고, 배후의 '상선'은 특정되지 않아 소송금융의 핵심인 회수 가능성이 낮음 (적합 조건 2 미충족). 또한, 현재까지는 단일 피해 사건으로 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않음 (적합 조건 3, 4 미충족).</t>
+          <t>피의자의 책임은 명확하고 공적 절차가 진행 중이며 증거 확보가 용이하지만, 피의자가 20세 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건이다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
+          <t>2명 이상 (추정)</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>“살인은 ‘통제’의 완성이었다”...오윤성 교수가 분석한 강북 모텔 ...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/09/20260309500295?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:42:04.806212+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 신상 공개 결정, 추가 범죄 수사 중</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>20대 피의자 김소영이 향정신성의약품을 이용해 20대 남성 2명을 살해하고 1명을 의식불명에 빠뜨린 사건의 신상이 공개되었습니다. 경찰은 김씨가 사이코패스 성향을 보인다는 진단 결과를 검찰에 송부했으며, 현재 검찰 수사가 진행 중입니다. 피해자들은 피의자를 상대로 손해배상 청구를 할 수 있을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 검색 기록 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피의자가 개인으로 자력 확보가 어려울 수 있고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵습니다(부적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>‘모텔 연쇄살인’ 피의자 20세 김소영 신상 공개</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603092045005</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:41:14.133736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 선고 완료 (징역 10개월)</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>40대 여성 A씨가 지인 B씨의 사생활을 가족에게 폭로하겠다며 3000만원을 요구한 혐의(공갈미수)로 징역 10개월의 실형을 선고받았다. A씨는 B씨가 유부남과의 만남을 강요하고 추행을 방조했다고 주장하며 내용증명까지 보냈으나, 법원은 A씨의 금원 갈취 의도를 인정했다. B씨는 A씨의 엄벌을 탄원했다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 범죄사실이 형사 재판에서 인정되어 증거가 충분하나(적합 조건 5, 6), 상대방의 자력(적합 조건 2)이 불분명하고 피해 규모(적합 조건 4)가 소송금융 투자 대상으로 보기에 크지 않으며 집단적 피해(적합 조건 3)가 아니므로 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>3000만원</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J189" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A190" s="2" t="inlineStr">
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>'부적절 이성만남 가족에 폭로' 3000만원 요구한 40대女 실형</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260308_0003539329</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:48:25.969489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D190" t="inlineStr">
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>20대 여성 이 씨</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E190" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>경찰 수사 및 피의자 구속</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>중학생들을 '폐가 체험'을 시켜주겠다며 유인한 뒤 야산에 버리고 도망간 남성들이 검찰 수사를 거쳐 재판에 넘겨졌다. 피해자들은 경찰에 신고했으며, 검찰 수사로 가해자들의 행위가 밝혀졌다. 현재 형사 재판이 진행 중이다.</t>
+          <t>화성 동탄신도시 아파트에서 20대 여성이 금전을 받고 타인의 집에 붉은색 래커칠과 음식물 쓰레기를 투척하고 허위 유인물을 살포한 혐의로 구속되었습니다. 경찰은 유사한 '보복 대행' 사건들과의 연관성을 조사 중이며, 피의자는 텔레그램 상선의 지시를 받았다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고, 상대방의 자력 여부가 불분명하며, 집단적 피해가 아닌 점은 소송금융 투자에 있어 매력도를 낮춥니다.</t>
+          <t>피의자(20대 개인)의 자력이 충분하지 않을 가능성이 높고, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않습니다. 또한 집단적 피해가 아닌 단일 세대에 대한 피해로, 소송금융의 주요 적합 조건에 부합하지 않습니다. 다만, 상대방 책임이 명확하고 공적 절차가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>'폐가 체험'하자며 중학생 유인… 야산에 버린 뒤 도망간 남성들 재판행</t>
+          <t>동탄 아파트서 ‘보복 대행’ 오물 뿌린 20대 구속</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030607070005790?did=NA</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502391&amp;ref=A</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:26.090285+00:00</t>
+          <t>2026-03-08 12:26:10.647758+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr"/>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>부산지법에서 징역형 선고</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>일당이 폐가 체험을 미끼로 여중생들을 유인한 뒤 어두운 산속에 버리고 도주한 사건으로 현재 재판이 진행 중이다. 수사 과정에서 피고인들의 추가 기행이 드러났으며, 피해자들은 정신적 충격을 입었을 것으로 예상된다.</t>
+          <t>보이스피싱 조직의 범죄 수익금을 가로챈 공범 의심자들을 감금하고 폭행한 혐의로 A씨와 B씨가 각각 징역 4년과 징역 3년 10개월을 선고받았습니다. 이들은 조직원 C씨가 가로챈 6000만원을 회수하기 위해 C씨를 소개한 2명을 폭행하고 614만원 상당의 금품을 빼앗은 혐의를 받았습니다. 재판부는 피고인들의 다수 범죄 전력과 죄질이 좋지 않음을 지적했으나, 피해자와 합의한 점을 참작했습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 추정되는 '일당'으로, 자력 확보가 어려울 가능성이 높습니다. 또한 피해 규모가 명확히 제시되지 않았고, 대규모 집단적 피해로 보기 어려워 소송금융 투자 매력이 낮습니다.</t>
+          <t>상대방(가해자)의 자력이 불분명하고, 피해 규모(614만원, 2명)가 소송금융 투자 대상으로 보기에 작습니다. 또한, 기사에 따르면 피해자들과 합의한 점이 형량에 참작되었다고 명시되어 있어, 이미 민사적 배상이 이루어졌거나 추가 소송의 여지가 제한적일 수 있습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>614만원 상당의 금품</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>폐가 체험하자  유인 여중생 산속에 버리고 도주한 일당 재판에</t>
+          <t>보이스피싱 조직 뒤통수 '띵동' 수법…공범 의심자들 감금·폭행</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6091741</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538098</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-06 00:18:27.644748+00:00</t>
+          <t>2026-03-08 00:21:14.795038+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="4" t="inlineStr">
+      <c r="A194" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>휴스턴 다이나모</t>
+        </is>
+      </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>MLS 사무국 공식 분석 및 판정 확정</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>20대 남성이 여성에게 건네받은 약물 든 숙취해소제를 먹고 사망한 사건으로, 경찰은 해당 여성을 사이코패스로 발표했다. 기사는 이 남성 외에도 다른 피해자가 있음을 암시하며, 가해자의 신원 비공개에 대한 의문을 제기한다.</t>
+          <t>LAFC 소속 손흥민 선수가 휴스턴 다이나모와의 경기 중 상대 선수의 살인적인 태클로 아킬레스건 부위를 가격당했습니다. 휴스턴 감독은 손흥민의 이름값 때문에 과한 판정이 나왔다고 주장했으나, MLS 사무국은 공식 분석을 통해 해당 태클이 '명백한 레드카드'이며 선수 생명을 위협할 수 있는 심각한 반칙이었다고 판정을 확정했습니다. 이는 손흥민 선수를 향한 거친 견제에 MLS 심판진이 엄격한 잣대를 들이대겠다는 메시지로 해석됩니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>가해자의 책임이 경찰 발표로 명확하며(조건 1), 다수의 피해자가 발생하여 집단소송 가능성이 높다(조건 3). 사망이라는 중대한 피해 규모를 가지며(조건 4), 경찰 수사가 진행 중으로 증거 확보가 용이하고 공적 절차가 진행 중이다(조건 5, 6). 다만, 피고가 개인이라 자력 확보에 어려움이 있을 수 있다는 점은 고려해야 한다.</t>
+          <t>상대방(휴스턴 다이나모 소속 선수)의 책임이 MLS 사무국의 공식 분석을 통해 '명백한 레드카드'로 확정되어 명확합니다. 상대방인 프로 스포츠 구단은 자력이 충분하며, MLS 사무국의 공식 분석 자료가 객관적인 증거로 존재합니다. 또한, MLS 사무국의 판정 확정이라는 공적 절차가 진행되었습니다. 손흥민 선수의 '시즌 아웃급 부상' 가능성이 언급되어 잠재적 피해 규모가 큽니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (손흥민)</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>2026년 3월 4일 뉴스파이터 오프닝</t>
+          <t>손흥민 이름값 때문에 퇴장?” 휴스턴 감독의 황당 궤변… MLS 전문가 “...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179566</t>
+          <t>http://www.osen.co.kr/article/G1112756025</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-05 01:13:04.104711+00:00</t>
+          <t>2026-03-08 00:17:12.883452+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>가해자 형사 사건 최종 확정</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>밴드 잔나비 보컬 최정훈에게 악성 댓글, 스토킹, 살해 협박, 성범죄를 저지른 가해자가 벌금 500만원과 스토킹 치료 프로그램 이수 명령을 최종 확정받았습니다. 소속사는 향후에도 악성 게시물에 대해 적극적인 법적 대응을 이어갈 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>형사 사건이 이미 최종 확정되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 소송 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>잔나비 최정훈에 살해 협박·성범죄 저지른 가해자 결국</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409884</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:25:44.188823+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E195" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I195" t="inlineStr">
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>약물 연쇄 살인 사건에 대한 형사 수사 및 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>약물 연쇄 살인 사건 피의자 김 모 씨가 두 번째 범행 당시 피해자 카드를 사용한 내역이 확인되어 범행 시점 추정에 활용되고 있습니다. 피해자는 사망했으며, 피의자에 대한 형사 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고 사망 사건으로 피해 규모가 크며 증거 확보 및 형사 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자 개인의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮다는 점이 소송금융 투자에 있어 핵심적인 부적합 조건으로 작용합니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J195" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D196" t="inlineStr">
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>[단독] 초밥 8만 원, 치킨 13만 원…사망 당일 내역 보니</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467472&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:16:35.830406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E196" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D197" t="inlineStr">
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 긴급체포</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>화성 동탄에서 20대 여성이 아파트 현관문에 붉은색 래커칠과 음식물 쓰레기를 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었다. 피의자는 텔레그램 상선의 지시를 받아 범행했다고 진술했으며, 유사한 '보복 대행' 사건이 잇따라 발생하고 있어 경찰이 연관성을 수사 중이다. 피해자와 피의자는 일면식이 없는 것으로 파악되었다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>피의자 특정 및 자백, 경찰 수사 진행으로 상대방 책임이 명확하고 증거 확보가 용이함 (적합 조건 1, 5). 유사 사건이 잇따라 발생하여 집단적 피해 가능성도 있음 (적합 조건 3). 현재 공적 절차(경찰 수사)가 진행 중임 (적합 조건 6). 그러나 피의자가 20대 개인으로 자력 부족이 예상되며, 배후의 '상선'은 특정되지 않아 손해배상금 회수 가능성이 낮음 (부적합 조건: 상대방 자력 부족). 피해 규모 또한 개별 사건당 크지 않을 것으로 보임 (부적합 조건: 피해 규모 작음).</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>동탄서 또 '보복 테러'…오물 뿌린 20대 여성 긴급체포</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180166</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:14:20.484584+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E197" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I197" t="inlineStr">
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>형사 벌금형 확정</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>가수 잔나비 최정훈이 스토킹 피해를 입었으며, 가해자가 특정되어 형사 벌금형이 확정되었다. 소속사는 아티스트 보호를 위해 접근 금지 등의 잠정조치가 내려졌다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>가해자 책임이 명확하고 형사 절차를 통해 증거가 확보되었으나(적합 조건 1, 5, 6), 개인 스토킹 사건으로 집단적 피해가 아니며, 기사에서 민사상 피해 규모가 크다고 판단하기 어렵다. 소송금융은 대규모 집단 소송이나 고액 손해배상 사건에 주로 투자하므로 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J197" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>[단독] 두 번째 피해자 사인 '급성 약물중독'…처방 약물 성분 검출</t>
+          <t>잔나비 최정훈, 스토킹 피해→가해자특정 후 벌금형 확정</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464299&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15993572</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-05 01:03:57.383282+00:00</t>
+          <t>2026-03-06 12:31:46.350546+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 해산명령 유지 판결, 교단 청산절차 즉시 돌입 및 피해자 배상 재산 우선 충당 예정. 교단 측 대법원 특별항고 예고.</t>
+          <t>경찰 수사 및 접근 금지 잠정조치</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 구 통일교(세계평화통일가정연합)에 대한 해산명령을 유지하는 판결을 내렸다. 재판부는 40년간 204억엔 규모의 고액 헌금 피해를 인정하며 교단의 불법 헌금 권유 행위가 극히 악질적이라고 판단했다. 교단은 종교법인격을 상실하고 청산 절차에 돌입하며, 1181억엔에 달하는 재산으로 피해자 배상이 우선 충당될 예정이다. 교단은 대법원에 특별항고를 예고했다.</t>
+          <t>가수 최정훈이 살해 협박 및 사적 만남 요구 등 스토킹 피해를 입었다. 수사 과정에서 가해자가 특정되었고, 피해자 보호를 위한 접근 금지 등 잠정조치가 내려졌다. 가해자에게 500만원의 처분이 내려진 것으로 보인다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>도쿄고등재판소가 구 통일교의 불법 헌금 권유 행위를 '극히 악질적'으로 판단하여 해산명령을 유지함으로써 상대방 책임이 명확합니다 (적합 조건 1). 교단이 1181억엔 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 40년간 204억엔 규모의 고액 헌금 피해를 입은 다수의 피해자가 존재합니다 (적합 조건 3, 4). 법원의 판결 자체가 강력한 증거이며 (적합 조건 5), 해산명령 청구 사건이라는 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 수사 및 접근 금지 잠정조치가 내려지는 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모가 500만원으로 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 대기업 등이 아닌 개인으로 추정되어 충분한지 확인이 어렵다는 점(적합 조건 2 불충족)에서 투자 매력도가 낮아 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>40년간 204억엔</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>日고등재판소, 구 통일교 해산명령 유지</t>
+          <t>[공식] 최정훈, 살해 협박·사적만남 요구 '스토킹 피해'… 가해자 500만...</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001150</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030619295557832</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-05 00:58:07.833957+00:00</t>
+          <t>2026-03-06 12:28:30.768052+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합 (옛 통일교)</t>
+          <t>20대 여성 A 씨</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>일본 고등법원 해산 명령 유지, 청산 및 피해자 변제 절차 시작, 최고재판소 특별항고 예정</t>
+          <t>경찰 수사 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 통일교(세계평화통일가정연합)의 고액 헌금 권유가 불법 행위에 해당한다고 판단, 해산 명령을 유지했습니다. 이에 따라 교단에 대한 청산 절차가 본격화되며, 법원이 선임한 청산인이 자산을 조사하고 헌금 피해자에 대한 변제 절차를 진행할 예정입니다. 통일교 측은 부당한 사법 판단이라며 최고재판소에 불복 절차를 밟겠다고 밝혔습니다.</t>
+          <t>경기 화성 동탄신도시 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의를 받는 20대 여성 A 씨가 대구에서 경찰에 검거되었습니다. A 씨는 텔레그램을 통해 누군가의 지시를 받고 범행했다고 진술했으며, 피해자와는 일면식이 없는 것으로 파악되었습니다. 경찰은 A 씨를 상대로 정확한 경위를 조사한 뒤 구속영장 신청 등 신병 처리 방향을 결정할 계획입니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>일본 고등법원이 통일교에 대한 해산 명령을 유지하며 상대방의 책임이 법적으로 명확해졌습니다. 최소 1500명 이상의 피해자와 약 1900억원의 피해 규모로 집단적 피해 및 피해 규모가 크며, 법원 판결로 증거 확보가 용이합니다. 해산 명령에 따른 청산 및 피해자 변제 절차가 시작되어 공적 절차가 진행 중이며, 상대방(통일교)은 대규모 종교단체로서 자력이 충분할 것으로 판단됩니다.</t>
+          <t>피의자가 검거되어 범행을 시인했고(상대방 책임 명확), CCTV 등 증거가 확보되었으며(증거 확보 가능), 경찰 수사가 진행 중(공적 절차 진행 중)인 점은 적합 조건에 해당합니다. 그러나 피해자가 특정 1세대에 불과하고(집단적 피해 아님), 피해 규모가 소송금융 투자를 고려할 만큼 크지 않으며, 피의자의 자력이 충분하다고 보기 어려워(상대방 자력 부족) 적합도는 Medium입니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>약 204억엔 (약 1900억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>최소 1500명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>日고법, 통일교 해산 명령...청산 절차 시작</t>
+          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260304000730</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603061932413257</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-05 00:54:29.310789+00:00</t>
+          <t>2026-03-06 12:27:42.759641+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>형사 절차 종결 및 민사 소멸시효 만료 가능성 높음</t>
+          <t>경찰 수사 및 긴급체포, 상선 추적 중</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>2005년 충청북도에서 발생한 두 건의 살인 사건과 13세 아동 실종 사건의 용의자 김용원의 잔혹한 실체를 '꼬꼬무'에서 다룬다. 김용원은 동거녀와 호프집 주인을 살해한 혐의를 받고 있으며, 실종된 아이의 아빠 지인으로 밝혀져 충격을 주었다.</t>
+          <t>20대 여성이 금전을 받고 화성 동탄 아파트 현관문에 래커칠 및 음식물 쓰레기를 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었다. 경찰은 A씨가 텔레그램 상선의 지시를 받았다는 진술을 확보하고, 유사 보복 대행 사건들과의 연관성을 수사 중이다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>2005년에 발생한 살인 사건으로, 이미 형사 절차는 종결되었을 가능성이 매우 높고 민사 소송의 소멸시효도 지났을 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인 범죄자이므로 소송금융 투자에 필요한 충분한 자력을 기대하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
+          <t>피고(A씨)의 자력이 충분하지 않고, 배후의 '상선'은 특정되지 않아 소송금융의 핵심인 회수 가능성이 낮음 (적합 조건 2 미충족). 또한, 현재까지는 단일 피해 사건으로 피해 규모가 소송금융 투자 대상이 될 만큼 크지 않음 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>살인 사건 용의자 김용원, 잔혹한 실체…역대급 오열 (꼬꼬무)</t>
+          <t>또다시 ‘보복 대행’ 테러···동탄 아파트서 오물 뿌린 20대 여성 체...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260305/133467104/1</t>
+          <t>https://www.khan.co.kr/article/202603061822001</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:51.953792+00:00</t>
+          <t>2026-03-06 12:21:44.849396+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>멜리사 너트슨</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 신상공개 논의 중</t>
+          <t>간호사 형사 재판 종결 (징역 18개월 선고)</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료를 이용해 남성 2명을 살해하고 2명을 추가로 살해하려 한 혐의를 받고 있습니다. 경찰 조사 결과 김 씨는 사이코패스 판정을 받았으며, 검찰은 신상공개 여부를 논의할 예정입니다.</t>
+          <t>미국 위스콘신주 간호사 멜리사 너트슨이 약물 재활 프로그램 환자와 부적절한 성관계를 맺은 뒤 이를 숨기기 위해 성폭행 피해를 허위로 주장했습니다. 문자메시지 증거로 거짓말이 드러나 공무원 직무 비위 및 수사 방해 혐의로 징역 18개월을 선고받았습니다. 법원은 간호사 직업 전체의 신뢰를 훼손한 비열한 행동으로 판단했습니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>피의자가 개인이며, 살인 사건의 특성상 민사상 손해배상 청구가 가능하더라도 '상대방에게 자력이 충분함' 조건에 부합하지 않아 실질적인 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아니며, 소송금융의 주요 투자 대상인 대기업/기관 상대의 대규모 손해배상 사건과는 거리가 있습니다.</t>
+          <t>적합 조건으로 상대방(간호사)의 책임이 형사 재판을 통해 명확히 입증되었고, 문자메시지 등 객관적 증거가 확보되어 있으며, 이미 공적 절차(형사 재판)가 진행되어 종결된 점은 긍정적입니다. 그러나 소송금융 투자에 있어 가장 중요한 상대방의 자력(개인 간호사)이 충분하지 않아 손해배상금 회수가 어려울 가능성이 높고, 집단적 피해가 아닌 개별 사건이며 피해 규모가 명확히 특정되지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>2명 사망, 2명 추가 살해 시도</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>'모텔 살인' 피의자,  방 잡자  제안…경찰, 사이코패스 판정</t>
+          <t>환자에게 성폭행 당했다  거짓말한 美간호사…문자메시지에 '들통'</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260305_0003535609</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:23:41.305736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>통일교</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>피해 대책 변호단 활동 중, 법원의 기업형 관리 판단 근거 언급</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>통일교가 매년 5천억 원의 헌금을 거둬들이며 교단을 기업처럼 운영한 사실이 보도되었습니다. 전국 통일교회 피해 대책 변호단은 잠재적 피해자가 엄청나게 많다고 보고 있으며, 법원도 통일교의 기업형 관리를 문제 삼고 있습니다. 이는 통일교의 운영 방식에 대한 법적 책임과 다수의 피해자 발생 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>통일교의 기업형 운영 방식에 대한 법원의 판단이 언급되어 상대방 책임이 명확하며, 매년 5천억 원의 헌금을 거둬들이는 등 자력이 충분합니다. 또한, 전국 통일교회 피해 대책 변호단 단장이 '잠재적 피해자가 엄청나게 많다'고 언급하여 집단적 피해 가능성이 높고, 관련 증거 확보도 용이할 것으로 보입니다. (적합 조건 1, 2, 3, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>교단 '기업처럼' 굴린 통일교…거둬들인 헌금 '매년 5천억'</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12288283?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:22:30.954636+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr"/>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>중학생들을 '폐가 체험'을 시켜주겠다며 유인한 뒤 야산에 버리고 도망간 남성들이 검찰 수사를 거쳐 재판에 넘겨졌다. 피해자들은 경찰에 신고했으며, 검찰 수사로 가해자들의 행위가 밝혀졌다. 현재 형사 재판이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고, 상대방의 자력 여부가 불분명하며, 집단적 피해가 아닌 점은 소송금융 투자에 있어 매력도를 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>'폐가 체험'하자며 중학생 유인… 야산에 버린 뒤 도망간 남성들 재판행</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026030607070005790?did=NA</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:23:26.090285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr"/>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>일당이 폐가 체험을 미끼로 여중생들을 유인한 뒤 어두운 산속에 버리고 도주한 사건으로 현재 재판이 진행 중이다. 수사 과정에서 피고인들의 추가 기행이 드러났으며, 피해자들은 정신적 충격을 입었을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 추정되는 '일당'으로, 자력 확보가 어려울 가능성이 높습니다. 또한 피해 규모가 명확히 제시되지 않았고, 대규모 집단적 피해로 보기 어려워 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>폐가 체험하자  유인 여중생 산속에 버리고 도주한 일당 재판에</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6091741</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:18:27.644748+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>20대 남성이 여성에게 건네받은 약물 든 숙취해소제를 먹고 사망한 사건으로, 경찰은 해당 여성을 사이코패스로 발표했다. 기사는 이 남성 외에도 다른 피해자가 있음을 암시하며, 가해자의 신원 비공개에 대한 의문을 제기한다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 경찰 발표로 명확하며(조건 1), 다수의 피해자가 발생하여 집단소송 가능성이 높다(조건 3). 사망이라는 중대한 피해 규모를 가지며(조건 4), 경찰 수사가 진행 중으로 증거 확보가 용이하고 공적 절차가 진행 중이다(조건 5, 6). 다만, 피고가 개인이라 자력 확보에 어려움이 있을 수 있다는 점은 고려해야 한다.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>2026년 3월 4일 뉴스파이터 오프닝</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M202" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603042059015</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179566</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-05 00:15:41.847042+00:00</t>
+          <t>2026-03-05 01:13:04.104711+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>김동현 대구 중구의회 의장이 가정을 둔 여성 공무원과의 부적절한 관계로 손해배상 소송에 휘말려 국민의힘을 탈당했다. 김 의장은 관련 입장에 대해 회신하지 않았다.</t>
+          <t>한 피의자가 약물을 이용해 남편과 내연남을 살해하고 가족까지 실명하게 만든 사건이 발생했습니다. 전문가들은 이를 '여성 사이코패스'의 전형적인 수법으로 분석하고 있습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않아 소송금융 투자 적합도가 낮음. 상대방이 개인 공직자로 자력이 불확실하며, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
+          <t>피의자의 책임은 명확하고 피해 규모는 매우 크지만, 상대방이 개인 피의자이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>김동현 대구 중구의회 의장, '여성공무원 관련으로 손배소'로 국힘 탈당</t>
+          <t>방 잡고 먹자  치밀했던 덫…모텔 살인 피의자는 '사이코패스'</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=510343</t>
+          <t>https://news.jtbc.co.kr/article/NB12288105?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-04 01:28:13.337849+00:00</t>
+          <t>2026-03-05 01:12:53.345014+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>통일교</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>일본 법원의 해산 명령 및 청산 절차 시작</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>일본 법원이 통일교에 해산 명령을 내렸으며, 이에 따라 1조원대 자산에 대한 청산 절차가 시작되었습니다. 이는 헌금 피해자들을 구제하기 위한 조치로, 일본 정부도 신속한 피해자 구제를 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>일본 법원의 해산 명령으로 통일교의 책임이 법적으로 명확해졌으며(적합 조건 1, 5), 1조원대 자산으로 피해자 배상 능력이 충분합니다(적합 조건 2, 4). 다수의 헌금 피해자가 존재하며(적합 조건 3), 법원의 해산 명령 및 청산 절차 진행은 공적 절차 진행에 해당합니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>1조원 이상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>일본 법원, 통일교 해산 명령…1조원대 자산 청산 시작</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12288140?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:12:43.260472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B208" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I208" t="inlineStr">
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>살인 혐의로 구속 기소되어 형사 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>30대 남성 A 씨가 친누나를 흉기로 살해한 혐의로 구속 기소되었습니다. 피해자는 병원으로 옮겨졌으나 결국 숨졌으며, 남매는 평소 사이가 좋지 않았던 것으로 알려졌습니다. 현재 형사 재판이 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융의 일부 적합 조건을 충족합니다. 하지만 상대방의 자력 부족 가능성이 높고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
-[...37 lines deleted...]
-      <c r="D209" t="inlineStr">
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>친누나 살해한 30대 남성 구속 기소</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499301&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:12:24.828755+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 용의자 신원 확보 주력</t>
+          <t>경찰 수사 진행 중, 국과수 부검 결과 통보</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>산타애나에서 갱단 관련 총격 사건이 발생하여 22세 남성 1명이 사망하고 20세 남성 1명이 부상을 입었습니다. 두 피해자는 친구 사이로, 차를 타고 이동 중 다른 차량의 총격을 받은 것으로 알려졌습니다. 경찰은 해당 사건이 갱단과 관련이 있다고 보고 정확한 사건 경위를 조사하며 용의자 신원 확보에 주력하고 있습니다.</t>
+          <t>경찰은 국립과학수사연구원으로부터 두 번째 피해자의 부검 결과를 통보받았습니다. 부검 결과에 따르면 피해자의 몸에서 피의자 김 씨가 처방받았던 향정신성 약물과 유사한 성분이 검출되었으며, 사인은 급성 약물중독으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나, 특정된 피고가 없으며(용의자 신원 미확보), 갱단이라는 특성상 자력 확보가 어려워 소송금융 투자에 부적합합니다. 또한, 피해자 수가 2명으로 집단적 피해에 해당하지 않습니다. 경찰 수사가 진행 중이나, 소송금융 투자에 필요한 핵심 조건(자력 있는 피고, 대규모 피해)이 충족되지 않아 적합도가 낮습니다.</t>
+          <t>피의자 김 씨가 처방받았던 향정신성 약물 성분이 피해자 몸에서 검출되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국립과학수사연구원의 부검 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해 여부 및 정확한 피해 규모는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>2명 (1명 사망, 1명 부상)</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>산타애나서 갱단 관련 총격으로 1명 사망</t>
+          <t>[단독] 두 번째 피해자 사인 '급성 약물중독'…처방 약물 성분 검출</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=490799</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464299&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-03 00:26:40.539940+00:00</t>
+          <t>2026-03-05 01:03:57.383282+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>A 군</t>
+          <t>세계평화통일가정연합 (구 통일교회)</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>1심 징역형 선고 (소년법 적용)</t>
+          <t>도쿄고등재판소 해산명령 유지 판결, 교단 청산절차 즉시 돌입 및 피해자 배상 재산 우선 충당 예정. 교단 측 대법원 특별항고 예고.</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 특수중감금치상 및 재물손괴 혐의로 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거에도 유사 범행으로 보호 처분을 받은 전력이 있습니다.</t>
+          <t>일본 도쿄고등재판소가 구 통일교(세계평화통일가정연합)에 대한 해산명령을 유지하는 판결을 내렸다. 재판부는 40년간 204억엔 규모의 고액 헌금 피해를 인정하며 교단의 불법 헌금 권유 행위가 극히 악질적이라고 판단했다. 교단은 종교법인격을 상실하고 청산 절차에 돌입하며, 1181억엔에 달하는 재산으로 피해자 배상이 우선 충당될 예정이다. 교단은 대법원에 특별항고를 예고했다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판에서 징역형 선고로 명확히 인정되었고, 전치 10주의 심각한 상해 진단서 등 객관적 증거가 존재합니다. 그러나 가해자가 소년범으로 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>도쿄고등재판소가 구 통일교의 불법 헌금 권유 행위를 '극히 악질적'으로 판단하여 해산명령을 유지함으로써 상대방 책임이 명확합니다 (적합 조건 1). 교단이 1181억엔 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 40년간 204억엔 규모의 고액 헌금 피해를 입은 다수의 피해자가 존재합니다 (적합 조건 3, 4). 법원의 판결 자체가 강력한 증거이며 (적합 조건 5), 해산명령 청구 사건이라는 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40년간 204억엔</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>헤어진 여친 16시간 감금-폭행… ‘교제 폭력’ 소년범 징역형 선고</t>
+          <t>日고등재판소, 구 통일교 해산명령 유지</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133450028/2</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001150</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-03 00:23:11.448500+00:00</t>
+          <t>2026-03-05 00:58:07.833957+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
-      <c r="A212" s="2" t="inlineStr">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>세계평화통일가정연합 (옛 통일교)</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>일본 고등법원 해산 명령 유지, 청산 및 피해자 변제 절차 시작, 최고재판소 특별항고 예정</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>일본 도쿄고등재판소가 통일교(세계평화통일가정연합)의 고액 헌금 권유가 불법 행위에 해당한다고 판단, 해산 명령을 유지했습니다. 이에 따라 교단에 대한 청산 절차가 본격화되며, 법원이 선임한 청산인이 자산을 조사하고 헌금 피해자에 대한 변제 절차를 진행할 예정입니다. 통일교 측은 부당한 사법 판단이라며 최고재판소에 불복 절차를 밟겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>일본 고등법원이 통일교에 대한 해산 명령을 유지하며 상대방의 책임이 법적으로 명확해졌습니다. 최소 1500명 이상의 피해자와 약 1900억원의 피해 규모로 집단적 피해 및 피해 규모가 크며, 법원 판결로 증거 확보가 용이합니다. 해산 명령에 따른 청산 및 피해자 변제 절차가 시작되어 공적 절차가 진행 중이며, 상대방(통일교)은 대규모 종교단체로서 자력이 충분할 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>약 204억엔 (약 1900억원)</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>최소 1500명 이상</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>日고법, 통일교 해산 명령...청산 절차 시작</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260304000730</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:54:29.310789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>김용원</t>
+        </is>
+      </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>사건 발생 및 언론 보도</t>
+          <t>형사 절차 종결 및 민사 소멸시효 만료 가능성 높음</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>비행 중 승객 간 폭행 사건이 발생하여 한 승객이 머리에 상해를 입고 기내에서 봉합수술을 받았습니다. 사건 직후 상황이 담긴 녹취 파일이 언론에 입수되어 보도되었습니다.</t>
+          <t>2005년 충청북도에서 발생한 두 건의 살인 사건과 13세 아동 실종 사건의 용의자 김용원의 잔혹한 실체를 '꼬꼬무'에서 다룬다. 김용원은 동거녀와 호프집 주인을 살해한 혐의를 받고 있으며, 실종된 아이의 아빠 지인으로 밝혀져 충격을 주었다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>폭행 가해자의 책임이 비교적 명확하고(적합 조건 1), 사건 직후 녹취 파일이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하여 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>2005년에 발생한 살인 사건으로, 이미 형사 절차는 종결되었을 가능성이 매우 높고 민사 소송의 소멸시효도 지났을 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인 범죄자이므로 소송금융 투자에 필요한 충분한 자력을 기대하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>[단독] 비행 중 '퍽' 승객 간 폭행… 저 여자 잡아야 해!  사건 녹취록 ...</t>
+          <t>살인 사건 용의자 김용원, 잔혹한 실체…역대급 오열 (꼬꼬무)</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287724?influxDiv=NAVER</t>
+          <t>https://sports.donga.com/ent/article/all/20260305/133467104/1</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-02 12:35:36.835259+00:00</t>
+          <t>2026-03-05 00:24:51.953792+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr"/>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>40년 전 발생한 사건, 현재는 딸의 생사 확인이 주된 목적</t>
+          <t>경찰 수사 완료, 검찰 신상공개 논의 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>1978년 두 살배기 딸 김선영 씨가 실종된 후 40여 년간 모친 백명자 씨가 극심한 정신적, 신체적 고통 속에 살아왔습니다. 백 씨는 딸이 무사히 잘 자랐기를 바라며, 금전적 요구 없이 누군가 데려가 키웠을 것으로 추정하고 있습니다. 현재는 딸이 경찰에 유전자 등록을 해주어 생사만이라도 확인하고 싶다는 간절한 바람을 전했습니다.</t>
+          <t>20대 여성 김 모 씨가 약물이 든 음료를 이용해 남성 2명을 살해하고 2명을 추가로 살해하려 한 혐의를 받고 있습니다. 경찰 조사 결과 김 씨는 사이코패스 판정을 받았으며, 검찰은 신상공개 여부를 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않아 책임 소재 및 자력 확인이 불가능하며(적합 조건 1, 2 미충족), 사건 발생 시점이 40년 전으로 매우 오래되어 증거 확보 및 소멸시효 문제가 심각합니다(적합 조건 5 미충족, 부적합 조건 해당). 피해자의 주된 목적이 금전적 배상보다는 딸의 생사 확인 및 재회에 있어 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
+          <t>피의자가 개인이며, 살인 사건의 특성상 민사상 손해배상 청구가 가능하더라도 '상대방에게 자력이 충분함' 조건에 부합하지 않아 실질적인 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아니며, 소송금융의 주요 투자 대상인 대기업/기관 상대의 대규모 손해배상 사건과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>1명 (모친)</t>
+          <t>2명 사망, 2명 추가 살해 시도</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>40년전 딸 데려간 사람, 잘 키워줬기만을 바랄뿐 [잃어버린 가족찾기]</t>
+          <t>'모텔 살인' 피의자,  방 잡자  제안…경찰, 사이코패스 판정</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/05/2026030590021.html</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:23:55.236668+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 신상정보공개심의위원회 개최 예고</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>강북 모텔 약물 살인 사건의 두 번째 사망 피해자 유족이 피의자 김모씨에 대한 엄벌과 신상 공개를 촉구하는 탄원서를 검찰에 제출했습니다. 피의자는 20대 남성 3명에게 약물을 투여해 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 송치되었으며, 유족은 추가 피해자 가능성을 우려하고 있습니다. 현재 검찰 수사가 진행 중이며 신상정보공개심의위원회 개최가 예고된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>피의자 김모씨의 약물 살인 혐의가 명확하며(적합 조건 1), 현재까지 최소 3명의 피해자가 확인되고 추가 피해자 가능성도 언급되어 집단적 피해 가능성이 있습니다(적합 조건 3). 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), 국립과학수사연구원 부검 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 경찰 수사 완료 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 부족이 예상되어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2명 포함)</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>죽은 동생 카드로 결제한 치킨을 ...'모텔 살인' 피해자 유족, 엄벌 탄...</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L214" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209472&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.fnnews.com/news/202603050620466077</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:11.448296+00:00</t>
+          <t>2026-03-05 00:22:09.610304+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr"/>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>피의자 김 씨</t>
+        </is>
+      </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E216" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 국과수 부검 진행 중</t>
+        </is>
+      </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>텍사스에서 이란 국기 문양 셔츠를 입은 이민자가 총기 난사를 벌여 2명이 사망했습니다. 텍사스대 총장은 피해자 중 대학 구성원도 포함되었다고 밝혔습니다. 이 사건은 2021년 오스틴 6번가에서 발생한 총격 사건 이후 또 다시 발생한 비극입니다.</t>
+          <t>서울 강북 모텔 연쇄살인 사건의 두 번째 사망자 사인이 '급성 약물 중독'으로 확인되었습니다. 국립과학수사연구원은 피의자 김 씨가 처방받은 향정신성 약물 성분이 피해자 몸에서 검출되었다는 부검 결과를 경찰에 통보했습니다. 피해자는 피의자가 건넨 약물을 탄 숙취해소제를 마시고 숨진 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>총기 난사 사건의 가해자는 개인으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력이 충분한 상대방으로 보기 어렵습니다 (적합 조건 2 미충족). 또한, 사망 피해자 수가 2명으로 집단적 피해(수십 명 이상)로 판단하기 어렵습니다 (적합 조건 3 미충족). 기사 내용만으로는 소송금융 투자에 적합한 조건을 찾기 어렵습니다.</t>
+          <t>피의자가 개인으로 자력 불충분 가능성이 높아 손해배상금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 중요한 위험 요소로 작용합니다. (적합 조건 2 미충족, 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>이란 국기 문양 셔츠 입은 이민자, 텍사스서 총기 난사...2명 사망</t>
+          <t>'모텔살인' 두번째 사망자 사인 '급성 약물중독'</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030208210001206?did=NA</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260305060923iGx</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:20.277202+00:00</t>
+          <t>2026-03-05 00:19:58.792455+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr"/>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>일본 통일교</t>
+        </is>
+      </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>FBI 테러 가능성 수사 중, 경찰 수사 진행 중</t>
+          <t>일본 도쿄고등재판소 항소심에서 교단 해산 명령 결정, 최고재판소 상고 가능성 있음, 재산 청산 및 피해 배상 절차 예정</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>미국 텍사스주 오스틴의 한 주점에서 이란 국기 문양 옷을 입은 이민자가 총기를 난사하여 2명이 사망하고 14명이 부상당하는 사건이 발생했다. 용의자는 현장에서 사살되었으며, FBI는 테러 가능성을 염두에 두고 수사에 착수했다.</t>
+          <t>일본 도쿄고등재판소가 일본 통일교의 항소를 기각하고 종교법인 해산 명령을 재차 결정했다. 법원은 '간과할 수 없는 규모의 피해 발생'을 인정했으며, 이에 따라 통일교는 종교법인 지위를 상실하고 재산 청산 및 피해 배상 절차를 밟게 된다. 일본 통일교의 재산은 1조 1천억 원 이상으로 추정되며, 이번 판결은 국내 유사 소송에도 영향을 미칠 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>주요 가해자는 현장에서 사살되었으며, 기사 내용만으로는 자력이 충분한 다른 책임 주체(예: 주점, 보안업체)가 명확히 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음 (부적합 조건: 상대방에게 자력이 충분함, 적합 조건: 상대방 책임이 비교적 명확함 미충족). 다수의 피해자와 심각한 피해 규모에도 불구하고, 배상 능력이 있는 피고가 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>일본 법원이 통일교의 반사회적 행위로 인한 '간과할 수 없는 규모의 피해'를 인정하며 해산 명령을 내렸고, 이는 상대방 책임이 명확함을 보여준다 (적합 조건 1). 일본 통일교의 재산이 1조 1천억 원 이상으로 추정되어 배상 능력이 충분하다 (적합 조건 2). '고액 헌금 문제'로 다수의 피해자가 발생했으며, 일본 법원의 1, 2심 판결은 강력한 증거가 된다 (적합 조건 3, 4, 5). 일본 정부의 해산 명령 청구 및 법원의 판결은 공적 절차가 진행 중임을 의미하며, 국내 유사 소송에도 영향을 미칠 것으로 예상된다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (고액 헌금, 일본 통일교 재산 1조 1천억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 14명 (중상 3명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>‘이란 국기 문양 옷 입었다’… 미 텍사스 주점서 총기난사</t>
+          <t>日 통일교 청산 절차 돌입…일본 고법,  통일교 법인 해산 명령 정당</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029464001&amp;code=61131511&amp;cp=nv</t>
+          <t>https://www.nocutnews.co.kr/news/6479608?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304100017</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-02 00:23:24.596304+00:00</t>
+          <t>2026-03-05 00:16:58.226467+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>C씨 등</t>
+          <t>세계평화통일가정연합 (옛 통일교)</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포</t>
+          <t>도쿄고등재판소 2심 판결로 해산 명령 유지, 청산 절차 개시. 통일교 측 특별항고 예정.</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>가상화폐를 받고 남의 집 앞에 오물을 투척하거나 래커칠을 하는 등 '보복 대행'을 한 일당이 경찰에 덜미를 잡혔습니다. 이들은 피해자를 비방하는 유인물을 배포하고 인분을 놓아두는 등의 행위도 저질렀습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>일본 도쿄고등재판소가 통일교에 대한 해산 명령 1심 판결을 유지하며 청산 절차가 시작되었다. 통일교는 1980년대 이래 1500명 이상에게 약 1900억원의 피해를 입힌 것으로 정부 조사에서 확인되었으며, 교단 재산은 약 1조 1천억원 규모이다. 통일교 측은 판결에 불복하고 특별항고를 통해 싸움을 지속할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>상대방(보복 대행 조직)의 책임이 명확하며, 이미 경찰에 덜미가 잡혀 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 피해 규모가 개별 사건당 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해 사례로 보기도 어렵습니다. 또한 상대방의 자력 또한 불분명합니다.</t>
+          <t>상대방 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 교단 재산이 1조 1천억원으로 자력이 충분하며(적합 조건 2), 1500명 이상이 1900억원 규모의 피해를 입은 집단적 피해 사건으로 피해 규모가 매우 크다(적합 조건 3, 4). 정부 조사 및 법원 판결로 증거가 확보되었고(적합 조건 5), 문부과학성의 해산 명령 청구 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>204억엔 (약 1900억원)</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500명 이상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>남의 집 앞에 오물·빨간 래커칠… 가상화폐 받고 '보복 대행' 덜미</t>
+          <t>일본 통일교 청산 절차 개시</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030111160002923?did=NA</t>
+          <t>https://www.khan.co.kr/article/202603042059015</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-02 00:21:09.455026+00:00</t>
+          <t>2026-03-05 00:15:41.847042+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>김동현</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>용의자 현장 사살</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>미국 텍사스주 오스틴의 한 주점에서 총격 사건이 발생하여 2명이 사망하고 용의자는 현장에서 사살되었습니다. 텍사스대 총장은 피해자 중 대학 구성원도 포함되었다고 밝혔습니다. 이 지역에서는 2021년에도 14명이 부상하는 총격 사건이 발생한 바 있습니다.</t>
+          <t>김동현 대구 중구의회 의장이 가정을 둔 여성 공무원과의 부적절한 관계로 손해배상 소송에 휘말려 국민의힘을 탈당했다. 김 의장은 관련 입장에 대해 회신하지 않았다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>용의자가 현장에서 사살되어 민사상 소송 상대방이 불분명하며, 사망한 용의자에게 자력을 기대하기 어렵습니다. 주점의 책임 여부 또한 기사에서 명확히 드러나지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않습니다. 피해자 수가 2명으로 '집단적 피해' 조건에도 해당하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않아 소송금융 투자 적합도가 낮음. 상대방이 개인 공직자로 자력이 불확실하며, 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>미국 텍사스주 주점 총격으로 2명 사망…용의자 현장 사살</t>
+          <t>김동현 대구 중구의회 의장, '여성공무원 관련으로 손배소'로 국힘 탈당</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008460356&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kbsm.net/news/view.php?idx=510343</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-02 00:21:02.127546+00:00</t>
+          <t>2026-03-04 01:28:13.337849+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="2" t="inlineStr">
+      <c r="A220" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>A 의원</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>남편 C씨가 A 의원에게 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>대구 중구의원 A씨가 가정을 둔 구청 여직원 B씨와 부적절한 관계로 B씨의 남편 C씨로부터 3000만원의 손해배상 소송을 당했습니다. A 의원은 숙박시설 출입은 인정하나 부적절한 관계는 부인하고 있으며, 소속 정당인 국민의힘을 탈당했습니다. 현행 지방자치법상 지방의원의 품위 유지 의무 위반 여부가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확): 대구 중구의원이 유부녀 구청 직원과 숙박시설에 출입한 사실을 인정하여 손해배상 청구의 근거가 명확합니다. 적합 조건 2 (상대방 자력 충분): 대구 중구의원으로서 배상 능력이 있을 것으로 추정됩니다. 적합 조건 5 (증거 확보 가능): 숙박시설 출입 사실을 의원 본인이 인정하여 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로서는 크지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>3000만원</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>구청 여직원과 부적절 관계 소송 휘말린 대구 중구의원 탈당</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=610773</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:26:51.521696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D220" t="inlineStr">
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr"/>
+      <c r="D221" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>경찰, 항공보안법 위반 혐의로 입건 조사 중</t>
+          <t>형사 수사 및 신상공개 논의 진행 중</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>미국발 인천행 여객기에서 20대 한국인 여성이 다른 승객의 머리를 폭행해 피해자가 상해를 입는 사건이 발생했습니다. 기내에서 응급처치를 받은 피해자는 착륙 후 가해자와 함께 경찰에 인계되었으며, 경찰은 항공보안법 위반 혐의로 가해자를 입건해 조사 중입니다. 패키지 여행 중 발생한 갈등이 폭행으로 이어진 것으로 보입니다.</t>
+          <t>네 번째 피해자까지 확인된 연쇄살인 사건과 관련하여 피의자 신상공개 기준의 일관성 문제가 제기되었습니다. 기사는 다수의 피해자가 발생했음에도 신상 비공개 결정을 유지하는 것이 판단 기준에 부합하지 않는다고 지적합니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>소송 상대방이 연쇄살인 피의자로 특정되나, 배상 능력이 충분한 자력이 있는 대기업, 금융기관 등 특정 상대방이 부재하여 소송금융 투자에 부적합합니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (최소 4명 이상)</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
+          <t>[민경철의 법률톡톡] 연쇄살인 피의자 신상공개, 자의적 잣대를 넘어서...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603020118084298</t>
+          <t>https://www.g-enews.com/view.php?ud=202603031739068825edf69f862c_1</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-02 00:20:17.140821+00:00</t>
+          <t>2026-03-04 00:58:56.253987+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 용의자 신원 확보 주력</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>산타애나에서 갱단 관련 총격 사건이 발생하여 22세 남성 1명이 사망하고 20세 남성 1명이 부상을 입었습니다. 두 피해자는 친구 사이로, 차를 타고 이동 중 다른 차량의 총격을 받은 것으로 알려졌습니다. 경찰은 해당 사건이 갱단과 관련이 있다고 보고 정확한 사건 경위를 조사하며 용의자 신원 확보에 주력하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나, 특정된 피고가 없으며(용의자 신원 미확보), 갱단이라는 특성상 자력 확보가 어려워 소송금융 투자에 부적합합니다. 또한, 피해자 수가 2명으로 집단적 피해에 해당하지 않습니다. 경찰 수사가 진행 중이나, 소송금융 투자에 필요한 핵심 조건(자력 있는 피고, 대규모 피해)이 충족되지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>2명 (1명 사망, 1명 부상)</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>산타애나서 갱단 관련 총격으로 1명 사망</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>radiokorea.com</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://www.radiokorea.com/news/article.php?uid=490799</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:26:40.539940+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>A 군</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E222" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K222" t="inlineStr">
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>1심 징역형 선고 (소년법 적용)</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 특수중감금치상 및 재물손괴 혐의로 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거에도 유사 범행으로 보호 처분을 받은 전력이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 형사 재판에서 징역형 선고로 명확히 인정되었고, 전치 10주의 심각한 상해 진단서 등 객관적 증거가 존재합니다. 그러나 가해자가 소년범으로 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>헤어진 여친 16시간 감금-폭행… ‘교제 폭력’ 소년범 징역형 선고</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L222" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/regional/chungcheong/2026/03/01/ED32M7U4WBDPNNG7E2SN6ZI3M4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450028/2</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-01 12:46:38.264711+00:00</t>
+          <t>2026-03-03 00:23:11.448500+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경찰 수사 및 피의자 검거 진행 중, 윗선 추적 난항</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>20대 남성 A 씨가 돈을 받고 화성시 동탄신도시의 한 아파트 현관문에 음식물 쓰레기를 뿌리고 래커 페인트로 낙서하는 '보복 대행' 범행을 저질러 구속되었다. A 씨는 텔레그램을 통해 알게 된 상선의 지시를 받았다고 진술했으며, 경찰은 수사를 진행 중이다.</t>
+          <t>텔레그램을 통해 '사적 보복 대행' 범죄가 기승을 부리며 타인의 주거지에 오물 투척, 래커칠 등 행위가 발생하고 있습니다. 경찰이 행위자를 검거하고 있으나, 해외 SNS의 익명성 때문에 범행을 지시한 윗선을 추적하기 어렵고, 이로 인해 행위자에게는 주거침입 등 가벼운 혐의만 적용되고 있습니다. 전문가들은 함정수사 도입 및 처벌 수위 강화를 제언하고 있습니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>이 사건은 경찰 수사가 진행 중이고(적합 조건 6), 범행 증거가 명확하며 피의자가 구속된 상태이다(적합 조건 5). 그러나 피의자가 20대 남성으로 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방 자력 부족), 배후의 상선은 신원 미상이다. 또한, 피해 규모가 크지 않고(피해 규모 작음), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 경제적 실익이 낮다.</t>
+          <t>소송금융 투자에 적합한 자력 있는 피고(사적 보복 지시자)를 특정하기 어렵고, 텔레그램 대화방 삭제로 윗선에 대한 증거 확보가 난해합니다. 개별 사건의 피해 규모 또한 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다. (적합 조건: 공적 절차 진행 중 - 경찰 수사 및 검거 진행 중)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>‘사적보복 대행’ 범죄 활개치는데…처벌은 솜방망이</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260302580245</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:22:44.802168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>사건 발생 및 언론 보도</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>비행 중 승객 간 폭행 사건이 발생하여 한 승객이 머리에 상해를 입고 기내에서 봉합수술을 받았습니다. 사건 직후 상황이 담긴 녹취 파일이 언론에 입수되어 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>폭행 가해자의 책임이 비교적 명확하고(적합 조건 1), 사건 직후 녹취 파일이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하여 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J224" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>망상에 사로잡힌 아들이 벌인 비극적인 범죄···아버지 살해 후 방화까...</t>
+          <t>[단독] 비행 중 '퍽' 승객 간 폭행… 저 여자 잡아야 해!  사건 녹취록 ...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202602282355003?pt=nv</t>
+          <t>https://news.jtbc.co.kr/article/NB12287724?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-01 00:18:36.038601+00:00</t>
+          <t>2026-03-02 12:35:36.835259+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 징역형 선고</t>
+          <t>40년 전 발생한 사건, 현재는 딸의 생사 확인이 주된 목적</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>50대 남성이 술에 취해 노모를 폭행하고 빌라에 불을 지르려 한 혐의로 징역형을 선고받았다. 재판부는 별다른 이유 없이 존속인 피해자를 폭행하고 다수가 사는 빌라에 불을 지르려 한 죄질이 상당히 불량하고 비난 가능성이 크다고 양형 이유를 밝혔다. 이는 형사 절차가 종결된 사건이다.</t>
+          <t>1978년 두 살배기 딸 김선영 씨가 실종된 후 40여 년간 모친 백명자 씨가 극심한 정신적, 신체적 고통 속에 살아왔습니다. 백 씨는 딸이 무사히 잘 자랐기를 바라며, 금전적 요구 없이 누군가 데려가 키웠을 것으로 추정하고 있습니다. 현재는 딸이 경찰에 유전자 등록을 해주어 생사만이라도 확인하고 싶다는 간절한 바람을 전했습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>개별적인 존속폭행 및 방화미수 사건으로, 이미 형사 재판이 종결되어 징역형이 선고됨 (부적합 조건: 이미 종결된 사건). 소송 상대방의 자력 정보가 없으며 (적합 조건: 상대방에게 자력이 충분함 미충족), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>상대방이 특정되지 않아 책임 소재 및 자력 확인이 불가능하며(적합 조건 1, 2 미충족), 사건 발생 시점이 40년 전으로 매우 오래되어 증거 확보 및 소멸시효 문제가 심각합니다(적합 조건 5 미충족, 부적합 조건 해당). 피해자의 주된 목적이 금전적 배상보다는 딸의 생사 확인 및 재회에 있어 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (모친)</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>술 취해 노모 폭행하고 집에 불 지르려한 50대 남성 ‘징역형’</t>
+          <t>40년전 딸 데려간 사람, 잘 키워줬기만을 바랄뿐 [잃어버린 가족찾기]</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022812161509720</t>
+          <t>http://www.fnnews.com/news/202603021818167808</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-02-28 12:24:10.295425+00:00</t>
+          <t>2026-03-02 12:29:58.160689+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A227" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>경찰 수사 확대 중</t>
+          <t>정부 국정과제 지정, 사회적 논의 진행 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>평택에서 '보복 대행' 사건이 추가로 확인되어 경찰이 수사를 확대하고 있다. A씨 등은 금전을 받고 피해자의 집 현관문에 된장과 물엿을 뿌린 혐의를 받고 있으며, 군포, 동탄, 서울 등 다른 지역에서도 유사 사건이 발생한 것으로 알려졌다.</t>
+          <t>이재명 정부가 교제폭력 대응을 국정과제로 지정하며 사회적 논의가 활발해진 가운데, 기사는 일상에 스며든 교제폭력의 다양한 양상과 피해자들이 겪는 어려움을 조명한다. 원치 않는 스킨십, 통제, 가스라이팅 등 명백한 폭력으로 인지하기 어려운 초기 단계의 폭력 사례들을 통해 피해자들이 스스로를 '피해자'로 인식하기 어려운 현실과 사법부, 수사기관의 미흡한 대응을 지적하며 제도 개선의 필요성을 강조한다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(A씨 등 가해자 특정), 경찰 수사가 확대되고 있어 증거 확보 및 공적 절차 진행 중임. 또한 군포, 동탄, 서울 등지에서 유사 사건이 다수 발생하고 있어 잠재적 집단성이 있음. 다만, 상대방의 자력이나 개별 피해 규모가 불분명하여 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
+          <t>교제폭력은 사회적으로 광범위하게 발생하는 '집단적 피해'에 해당하나, 소송금융 투자 대상으로서의 적합도는 낮음. 개별 사건의 상대방은 대부분 개인으로 '상대방에게 자력이 충분함' 조건에 부합하기 어려움. 또한, 피해 금액 산정이 어렵고(피해 규모가 큼 조건 충족 어려움), '증거가 있거나 확보 가능함' 조건 충족도 쉽지 않아 투자 회수 가능성이 낮음. 기사는 개별 사건의 법적 해결보다는 사회적 인식 개선과 제도적 변화의 필요성을 강조하고 있음.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>평택서도 작년말 '보복 대행' 사건 추가 확인…경찰 수사 확대</t>
+          <t>가랑비에 옷 젖듯, 교제 폭력은 그렇게 시작된다</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718400</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209472&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:20.445466+00:00</t>
+          <t>2026-03-02 12:21:11.448296+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>20대 여성 김씨가 수면제인 벤조디아제핀계 약물을 이용해 남성들을 유혹하고 살해한 연쇄살인 사건입니다. 피해자들의 시신에서 약물이 다량 검출되는 등 명확한 증거가 확보된 것으로 보이며, 현재 수사기관의 조사가 진행 중인 것으로 추정됩니다.</t>
+          <t>텍사스에서 이란 국기 문양 셔츠를 입은 이민자가 총기 난사를 벌여 2명이 사망했습니다. 텍사스대 총장은 피해자 중 대학 구성원도 포함되었다고 밝혔습니다. 이 사건은 2021년 오스틴 6번가에서 발생한 총격 사건 이후 또 다시 발생한 비극입니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 특정되어 자력 확보가 어려울 가능성이 높습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 비록 다수의 피해자와 명확한 증거가 있지만, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 떨어집니다.</t>
+          <t>총기 난사 사건의 가해자는 개인으로, 소송금융 투자 대상이 되는 대기업, 금융기관 등 자력이 충분한 상대방으로 보기 어렵습니다 (적합 조건 2 미충족). 또한, 사망 피해자 수가 2명으로 집단적 피해(수십 명 이상)로 판단하기 어렵습니다 (적합 조건 3 미충족). 기사 내용만으로는 소송금융 투자에 적합한 조건을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>20대 여성 손끝에서 시작된 신종 '연쇄살인' [정락인의 사건 속으로]</t>
+          <t>이란 국기 문양 셔츠 입은 이민자, 텍사스서 총기 난사...2명 사망</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363944</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030208210001206?did=NA</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-02-28 12:19:57.560602+00:00</t>
+          <t>2026-03-02 00:25:20.277202+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A229" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 여죄 수사 중</t>
+          <t>FBI 테러 가능성 수사 중, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>지난해 평택에서 돈을 받고 사적 보복을 대행한 40대 남성 A씨와 공범 2명이 경찰에 구속 송치되었다. 이들은 피해자의 현관문에 된장과 물엿을 뿌리고 명예훼손 유인물을 부착한 혐의를 받는다. 경찰은 A씨의 추가 범행 여부를 수사 중이다.</t>
+          <t>미국 텍사스주 오스틴의 한 주점에서 이란 국기 문양 옷을 입은 이민자가 총기를 난사하여 2명이 사망하고 14명이 부상당하는 사건이 발생했다. 용의자는 현장에서 사살되었으며, FBI는 테러 가능성을 염두에 두고 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>보복 대행을 실행한 피의자들이 구체적으로 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 사실과 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자들이 개인이며 50만원을 받고 범행한 점으로 미루어 자력이 불충분할 가능성이 높고, 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>주요 가해자는 현장에서 사살되었으며, 기사 내용만으로는 자력이 충분한 다른 책임 주체(예: 주점, 보안업체)가 명확히 특정되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮음 (부적합 조건: 상대방에게 자력이 충분함, 적합 조건: 상대방 책임이 비교적 명확함 미충족). 다수의 피해자와 심각한 피해 규모에도 불구하고, 배상 능력이 있는 피고가 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>1명 (추가 여죄 수사 중)</t>
+          <t>사망 2명, 부상 14명 (중상 3명)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>또 보복대행…군포 이어 평택서도 보복대행 발각</t>
+          <t>‘이란 국기 문양 옷 입었다’… 미 텍사스 주점서 총기난사</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260228580058</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029464001&amp;code=61131511&amp;cp=nv</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-28 12:18:15.024450+00:00</t>
+          <t>2026-03-02 00:23:24.596304+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="2" t="inlineStr">
+      <c r="A230" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>C씨 등</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>가상화폐를 받고 남의 집 앞에 오물을 투척하거나 래커칠을 하는 등 '보복 대행'을 한 일당이 경찰에 덜미를 잡혔습니다. 이들은 피해자를 비방하는 유인물을 배포하고 인분을 놓아두는 등의 행위도 저질렀습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>상대방(보복 대행 조직)의 책임이 명확하며, 이미 경찰에 덜미가 잡혀 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 피해 규모가 개별 사건당 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해 사례로 보기도 어렵습니다. 또한 상대방의 자력 또한 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>남의 집 앞에 오물·빨간 래커칠… 가상화폐 받고 '보복 대행' 덜미</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026030111160002923?did=NA</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:21:09.455026+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...70 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>용의자 현장 사살</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>미국 텍사스주 오스틴의 한 주점에서 총격 사건이 발생하여 2명이 사망하고 용의자는 현장에서 사살되었습니다. 텍사스대 총장은 피해자 중 대학 구성원도 포함되었다고 밝혔습니다. 이 지역에서는 2021년에도 14명이 부상하는 총격 사건이 발생한 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>용의자가 현장에서 사살되어 민사상 소송 상대방이 불분명하며, 사망한 용의자에게 자력을 기대하기 어렵습니다. 주점의 책임 여부 또한 기사에서 명확히 드러나지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않습니다. 피해자 수가 2명으로 '집단적 피해' 조건에도 해당하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>미국 텍사스주 주점 총격으로 2명 사망…용의자 현장 사살</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008460356&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:21:02.127546+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr"/>
+      <c r="D232" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E231" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 가압류 신청 기각에 즉시항고 제기</t>
+          <t>FBI 테러 가능성 수사 착수</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고장을 제출했다. 변호인 측은 윤 전 대통령의 내란 혐의 판결과 김건희 특검팀의 '정치공동체' 결론 등을 근거로 피보전권리가 명확하며, 채권 보전을 위해 가압류가 필수적이라고 주장했다.</t>
+          <t>미국 텍사스주 오스틴 유흥가에서 총격 사건이 발생하여 2명이 사망하고 14명이 부상했다. 용의자는 현장에서 사살되었으며, 미 연방수사국(FBI)은 테러 가능성을 열어두고 수사에 착수했다. 과거에도 유사한 총격 사건이 발생했던 지역이다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결 및 특검 수사 결과로 비교적 명확하며(적합 조건 1, 5), 상대방의 자력 또한 충분하다(적합 조건 2). 다수의 시민이 피해를 주장하고 있으며(적합 조건 3), 특검의 범죄수익 환수 절차 등 공적 절차가 진행 중이다(적합 조건 6). 소송이 진행 중이며 가압류 신청에 대한 즉시항고가 제기되어 종결되지 않은 사건이다(부적합 조건 0개).</t>
+          <t>주요 가해자가 현장에서 사살되어 민사상 배상 책임을 물을 명확하고 자력 있는 상대방을 특정하기 어려움. FBI 수사는 진행 중이나 이는 형사 수사에 가깝고, 민사 소송의 피고를 특정하기 위한 추가 정보가 부족함. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>16명 (사망 2명, 부상 14명)</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>‘내란 손배’ 시민들, ‘김건희 양평 땅 토지 가압류’ 법원 기각에 즉...</t>
+          <t>美텍사스주 주점 총격으로 2명 사망…FBI, 테러 가능성 수사착수</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260227510475?OutUrl=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260302003700091?input=1195m</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-28 01:22:15.925540+00:00</t>
+          <t>2026-03-02 00:20:55.012353+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>20대 여성 A 씨</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치, 신상 공개 심의위원회 예정, 추가 피해자 입건 전 조사 중</t>
+          <t>경찰, 항공보안법 위반 혐의로 입건 조사 중</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>서울 강북 모텔 연쇄살인 사건의 피의자 김모 씨가 남성 2명을 살해하고 1명에게 약물을 투여해 의식을 잃게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨의 최초 범행 시점보다 앞선 지난해 10월과 지난달에도 유사한 약물 투여 정황을 추가로 확인하여 피해자가 최소 5명으로 늘어날 가능성을 조사 중입니다. 현재 김 씨에 대한 신상 공개 심의위원회가 예정되어 있으며, 유족 측은 신상 공개를 촉구하고 있습니다.</t>
+          <t>미국발 인천행 여객기에서 20대 한국인 여성이 다른 승객의 머리를 폭행해 피해자가 상해를 입는 사건이 발생했습니다. 기내에서 응급처치를 받은 피해자는 착륙 후 가해자와 함께 경찰에 인계되었으며, 경찰은 항공보안법 위반 혐의로 가해자를 입건해 조사 중입니다. 패키지 여행 중 발생한 갈등이 폭행으로 이어진 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>피의자 김모 씨의 약물 투여로 인한 사망 및 중상해 피해가 명확하며(상대방 책임 명확), 경찰 수사 및 검찰 송치, 신상 공개 심의위원회 등 공적 절차가 활발히 진행 중입니다(공적 절차 진행 중). 119 신고 녹취록, 구급활동일지 등 객관적 증거 확보가 용이하며(증거 확보 가능), 현재까지 최소 4명, 최대 5명 이상의 피해자가 발생하여 피해 규모가 크고 집단적 피해의 가능성이 있습니다(피해 규모 큼, 집단적 피해). 다만, 피의자의 개인 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>최소 4명, 최대 5명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>[속보] 강북 모텔 연쇄살인, 지난해 10월에도 신고 있었다…최초 범행 ...</t>
+          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022720104969820</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603020118084298</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:09.376937+00:00</t>
+          <t>2026-03-02 00:20:17.140821+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr"/>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>A 씨 등 9명</t>
+        </is>
+      </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 종결 (무죄 선고)</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>A씨가 금전을 받고 텔레그램 상선의 지시를 받아 피해자의 현관문에 오물을 뿌리고 명예훼손 유인물을 배포하는 '보복 대행' 테러를 저질렀습니다. 이러한 보복 대행 범죄가 잇달아 발생하고 있으며, A씨는 경찰에 붙잡혀 조사를 받고 있습니다.</t>
+          <t>280억 원대 불법 도박사이트 운영 혐의로 기소된 A 씨 등 9명이 경찰의 위법한 증거 수집으로 인해 무죄를 선고받았습니다. 청주지법은 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반을 지적하며, 위법수집증거는 유죄의 증거로 삼을 수 없다고 판시했습니다. 재판부는 피고인들의 도박사이트 운영 관련 의심은 강하지만, 제출된 증거만으로는 공소사실 입증이 부족하다고 덧붙였습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>A씨의 책임은 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방(A씨 및 상선)의 자력이 불분명하고(적합 조건 2), 피해 규모가 크거나 집단적 피해로 보기 어렵습니다(적합 조건 3, 4).</t>
+          <t>본 사건은 불법 도박사이트 운영진에 대한 형사 재판이 경찰의 위법한 증거 수집으로 인해 무죄로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 비록 280억 원이라는 큰 피해 규모와 다수의 피해자가 있을 수 있으나, 형사 재판에서 증거가 위법하다고 판단되어 무죄가 선고되었으므로 민사 소송에서 상대방의 책임을 입증하기 매우 어렵고 상대방의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>280억 원</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>금전 받고 현관문에 오물 뿌리고 도주…'보복 대행' 테러 잇달아</t>
+          <t>280억 원대 도박사이트 운영진, 전부 무죄…“경찰 위법한 증거 수집”</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458921&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.donga.com/news/Society/article/all/20260301/133443091/1</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:13.395625+00:00</t>
+          <t>2026-03-01 12:47:49.604059+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A235" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 심의위원회 진행 중</t>
+          <t>형사 사건 무죄 판결</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 서울북부지방검찰청은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족은 신상 공개를 강력히 요구하고 있습니다.</t>
+          <t>280억대 불법 사이버 도박 운영진이 수사기관의 압수수색 영장 원본 미제시라는 절차 위반을 이유로 무죄를 선고받았다. 재판부는 형사소송법상 영장 원본 제시 의무를 강조하며, 이를 지키지 않은 집행은 위법하다고 판단했다. 이 사건은 형사 절차의 적법성 문제를 다루고 있다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵다는 점(부적합 조건 3)을 고려할 때 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>기사는 불법 사이버 도박 운영진의 형사 사건 무죄 판결에 대한 것으로, 수사기관의 압수수색 영장 제시 절차 위반이 주된 내용입니다. 소송금융 투자 대상이 될 만한 명확한 민사상 피해자나 상대방이 특정되지 않으며, 피해 규모나 증거 확보 가능성도 불분명합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 부상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
+          <t>280억대 불법 사이버 도박 운영진 ‘무죄’… “압수수색 영장 사본 제...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602271850304327</t>
+          <t>https://www.chosun.com/national/regional/chungcheong/2026/03/01/ED32M7U4WBDPNNG7E2SN6ZI3M4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-28 01:01:19.107271+00:00</t>
+          <t>2026-03-01 12:46:38.264711+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>스티븐 맥컬러</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>벨파스트 형사법원에서 살인 혐의 재판 진행 중</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>영국 유튜버 스티븐 맥컬러가 임신한 여자친구 나탈리 맥널리를 살해한 혐의로 재판을 받고 있다. 검찰은 맥컬러가 알리바이를 위해 사전에 녹화된 게임 영상을 생방송처럼 송출했다고 주장하며, 디지털 포렌식 분석 결과와 피고인의 진술로 이를 입증했다. 현재 피고인은 혐의를 부인하고 있으며, 재판은 약 5주간 진행될 예정이다.</t>
+          <t>20대 남성 A 씨가 돈을 받고 화성시 동탄신도시의 한 아파트 현관문에 음식물 쓰레기를 뿌리고 래커 페인트로 낙서하는 '보복 대행' 범행을 저질러 구속되었다. A 씨는 텔레그램을 통해 알게 된 상선의 지시를 받았다고 진술했으며, 경찰은 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>피고의 책임은 디지털 포렌식 증거와 진술로 명확해 보이고 피해 규모도 크지만 (적합 조건 1, 4, 5 충족), 소송금융의 핵심 고려사항인 피고의 충분한 자력 여부가 불분명하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점에서 (적합 조건 3 미충족) 투자 매력이 낮다.</t>
+          <t>이 사건은 경찰 수사가 진행 중이고(적합 조건 6), 범행 증거가 명확하며 피의자가 구속된 상태이다(적합 조건 5). 그러나 피의자가 20대 남성으로 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방 자력 부족), 배후의 상선은 신원 미상이다. 또한, 피해 규모가 크지 않고(피해 규모 작음), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 경제적 실익이 낮다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>1명 (임신 15주 태아 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>여친 살해한 英 유튜버, 알리바이용 '가짜 생방송' 송출</t>
+          <t>경찰, 돈 받고 '보복 대행' 한 20대 남성 구속</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003528889</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6804179_36918.html</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:34.291840+00:00</t>
+          <t>2026-03-01 12:33:48.799312+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>범인 (아들)</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>50대 남성 A씨에 대한 살인 및 사체유기 혐의 결심공판 진행, 사형 구형. 다음 달 선고공판 예정.</t>
+          <t>형사 수사 또는 재판 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>20대 틱톡커 여성을 살해하고 시신을 유기한 50대 남성 A씨에게 검찰이 사형을 구형했다. A씨는 범행을 부인하다 결심공판에서 공소사실을 모두 인정했으며, 다음 달 선고공판이 예정되어 있다.</t>
+          <t>망상에 사로잡힌 아들이 아버지를 엽총으로 살해하고 방화까지 저지른 비극적인 사건입니다. 피해자의 아내가 아들을 범인으로 지목했으며, 현재 형사 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크다(적합 조건 4). 그러나 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다.</t>
+          <t>이 사건은 개인(아들)이 저지른 살인 및 방화 범죄로, 소송금융의 주요 투자 대상인 대기업이나 공공기관 등 자력 있는 상대방이 아닙니다. 상대방의 자력 부족(부적합 조건: 상대방에게 자력이 충분함)으로 인해 민사상 손해배상 청구 시 실질적인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>20대 틱톡커 여성 살해 유기 50대, ‘사형’ 구형</t>
+          <t>망상에 사로잡힌 아들이 벌인 비극적인 범죄···아버지 살해 후 방화까...</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022718224105065?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://sports.khan.co.kr/article/202602282355003?pt=nv</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:14.163465+00:00</t>
+          <t>2026-03-01 00:18:36.038601+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
       <c r="D238" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>50대 남성이 술에 취해 노모를 폭행하고 빌라에 불을 지르려 한 혐의로 징역형을 선고받았다. 재판부는 별다른 이유 없이 존속인 피해자를 폭행하고 다수가 사는 빌라에 불을 지르려 한 죄질이 상당히 불량하고 비난 가능성이 크다고 양형 이유를 밝혔다. 이는 형사 절차가 종결된 사건이다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>개별적인 존속폭행 및 방화미수 사건으로, 이미 형사 재판이 종결되어 징역형이 선고됨 (부적합 조건: 이미 종결된 사건). 소송 상대방의 자력 정보가 없으며 (적합 조건: 상대방에게 자력이 충분함 미충족), 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>술 취해 노모 폭행하고 집에 불 지르려한 50대 남성 ‘징역형’</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022812161509720</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:24:10.295425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>A씨 등</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>피의자 영장실질심사 진행 중, 검찰 정보공개심의 개최 결정</t>
+          <t>경찰 수사 확대 중</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>국민청원 게시판에 강력범죄 피의자 신상 공개 기준의 모호성을 지적하는 글이 올라왔다. 기사는 서울 강북구 모텔에서 약물로 타인을 숨지게 한 혐의를 받는 20대 여성의 영장실질심사 출석과 검찰의 신상 공개 심의 개최 결정을 언급하며 제도 개선의 필요성을 강조한다.</t>
+          <t>평택에서 '보복 대행' 사건이 추가로 확인되어 경찰이 수사를 확대하고 있다. A씨 등은 금전을 받고 피해자의 집 현관문에 된장과 물엿을 뿌린 혐의를 받고 있으며, 군포, 동탄, 서울 등 다른 지역에서도 유사 사건이 발생한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>이 기사는 피의자 신상 공개 기준의 모호성에 대한 국민청원과 형사 절차에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 민사상 손해배상 청구의 명확성, 피고의 자력, 집단적 피해 여부 등에 대한 정보가 부족합니다. (적합 조건 1, 2, 3 미충족)</t>
+          <t>상대방 책임이 명확하고(A씨 등 가해자 특정), 경찰 수사가 확대되고 있어 증거 확보 및 공적 절차 진행 중임. 또한 군포, 동탄, 서울 등지에서 유사 사건이 다수 발생하고 있어 잠재적 집단성이 있음. 다만, 상대방의 자력이나 개별 피해 규모가 불분명하여 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>'신상공개 기준 모르겠다' 국민청원까지 등장… 제도 전반 개선 필요</t>
+          <t>평택서도 작년말 '보복 대행' 사건 추가 확인…경찰 수사 확대</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6086095</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718400</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-28 00:24:16.871903+00:00</t>
+          <t>2026-02-28 12:20:20.445466+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>유모씨 외 공범 6명</t>
+          <t>김씨</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 유씨 무기징역 선고, 공범 집행유예 선고</t>
+          <t>경찰/검찰 수사 진행 중 (부검 결과 확인)</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>2007년 안성에서 발생한 부녀자 살인 암매장 사건의 전말을 다룬 기사입니다. 사채업자 두 명을 살해한 조직폭력배 유씨는 무기징역을 선고받았고, 공범들은 집행유예를 받았습니다. 사건은 유씨 아내의 5천만원 채무 문제로 시작되었으며, 범인들은 완전 범죄를 시도했으나 경찰 수사로 밝혀졌습니다.</t>
+          <t>20대 여성 김씨가 수면제인 벤조디아제핀계 약물을 이용해 남성들을 유혹하고 살해한 연쇄살인 사건입니다. 피해자들의 시신에서 약물이 다량 검출되는 등 명확한 증거가 확보된 것으로 보이며, 현재 수사기관의 조사가 진행 중인 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>형사 사건이 이미 종결(무기징역, 집행유예 선고)되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인(조직폭력배 출신, 무기징역수)의 자력 부족으로 손해배상금 회수 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 2 불충족)</t>
+          <t>상대방이 개인으로 특정되어 자력 확보가 어려울 가능성이 높습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 비록 다수의 피해자와 명확한 증거가 있지만, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>아내 빚 안 갚게 해주려고 … 두 사람 목숨 앗아간 조폭의 '황당 변명'...</t>
+          <t>20대 여성 손끝에서 시작된 신종 '연쇄살인' [정락인의 사건 속으로]</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1006192/</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363944</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-28 00:21:14.784129+00:00</t>
+          <t>2026-02-28 12:19:57.560602+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="3" t="inlineStr">
+      <c r="A241" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 심의위원회 개최 예정</t>
+          <t>경찰 수사 및 검찰 송치, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 검찰은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족 측은 신상 공개를 강력히 요구하고 있습니다.</t>
+          <t>지난해 평택에서 돈을 받고 사적 보복을 대행한 40대 남성 A씨와 공범 2명이 경찰에 구속 송치되었다. 이들은 피해자의 현관문에 된장과 물엿을 뿌리고 명예훼손 유인물을 부착한 혐의를 받는다. 경찰은 A씨의 추가 범행 여부를 수사 중이다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(살인 및 상해 혐의), 검찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 그러나 피고가 개인이며 피해자 수가 적어 집단적 피해로 보기 어렵고, 피해 규모(금액)의 회수 가능성이 불확실하여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>보복 대행을 실행한 피의자들이 구체적으로 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 사실과 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자들이 개인이며 50만원을 받고 범행한 점으로 미루어 자력이 불충분할 가능성이 높고, 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 부상 1명)</t>
+          <t>1명 (추가 여죄 수사 중)</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
+          <t>또 보복대행…군포 이어 평택서도 보복대행 발각</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602272328415111</t>
+          <t>https://www.kyeonggi.com/article/20260228580058</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:15.162767+00:00</t>
+          <t>2026-02-28 12:18:15.024450+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>A씨 일당</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 검토 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물을 이용해 2명을 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 검찰은 신상정보공개심의위원회 개최를 검토 중입니다. 유족 측은 신상 공개와 법정 최고형을 촉구하며, CCTV, 자백 등 증거가 충분하다고 주장하고 있습니다.</t>
+          <t>A씨 일당이 50만원을 받고 평택 아파트 현관문에 오물을 뿌리고 피해자를 비방하는 유인물을 부착한 혐의로 경찰에 검거되었습니다. 이는 보복 대행 범죄로, 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(조건 1), 증거가 충분히 확보되었으며(조건 5), 검찰 수사라는 공적 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아(조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 피해 규모가 크지 않으며 집단적 피해가 아닌 단일 피해자로 추정되어(적합 조건 3, 4 미충족) 소송금융 투자 회수 가능성이 매우 낮습니다. 비록 상대방 책임이 명확하고 경찰 수사가 진행 중이라 증거 확보는 용이하나, 투자 매력도는 낮습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 부상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>검찰, '강북 모텔 살인' 신상 공개 검토...유족 측  즉각 공개해야</t>
+          <t>“50만원에 보복 대행”…일당 3명 검거</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602262024561361</t>
+          <t>https://www.chosun.com/national/incident/2026/02/28/V44IX364NZASLCMILCPPZGL43Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-26 12:44:24.923740+00:00</t>
+          <t>2026-02-28 12:17:47.573136+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr"/>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>영장실질심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>20대 여성이 모텔에서 약물이 든 음료를 건네 타인을 숨지게 한 혐의로 영장실질심사를 받고 있습니다. 지난해 10월 방배동 음식점에서도 유사한 신고가 접수되어 연쇄 범행 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>상대방(20대 여성)의 약물 투여로 인한 사망 혐의가 명확하고(적합 조건 1), 영장실질심사가 진행 중이므로 수사기관에 의해 증거가 확보되었을 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방이 개인으로 배상 자력이 충분하지 않을 가능성이 높고(부적합 조건 해당), 기사 본문에서 집단적 피해 여부가 명확히 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>와인 마시다 쓰러졌다  모텔 연쇄 살인 유사 범행 정황…20대 남성 조사</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6086335</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:17:36.197724+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D243" t="inlineStr">
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>윤석열 전 대통령 부부 (김건희)</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중, 가압류 신청 기각에 즉시항고 제기</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고장을 제출했다. 변호인 측은 윤 전 대통령의 내란 혐의 판결과 김건희 특검팀의 '정치공동체' 결론 등을 근거로 피보전권리가 명확하며, 채권 보전을 위해 가압류가 필수적이라고 주장했다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결 및 특검 수사 결과로 비교적 명확하며(적합 조건 1, 5), 상대방의 자력 또한 충분하다(적합 조건 2). 다수의 시민이 피해를 주장하고 있으며(적합 조건 3), 특검의 범죄수익 환수 절차 등 공적 절차가 진행 중이다(적합 조건 6). 소송이 진행 중이며 가압류 신청에 대한 즉시항고가 제기되어 종결되지 않은 사건이다(부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>‘내란 손배’ 시민들, ‘김건희 양평 땅 토지 가압류’ 법원 기각에 즉...</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260227510475?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:22:15.925540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E243" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 (살인, 마약류관리법 위반 혐의)</t>
+          <t>경찰 수사 완료, 검찰 송치, 신상 공개 심의위원회 예정, 추가 피해자 입건 전 조사 중</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>서울 강북구에서 20대 여성 김모씨가 남성 3명에게 수면제를 섞은 음료를 건네 2명이 사망하고 1명이 의식불명 상태가 된 사건이 발생했다. 경찰은 김씨를 살인 및 마약류관리법 위반 혐의로 검찰에 구속 송치했으며, 추가 피해 여부를 조사 중이다. 이 사건은 명확한 가해자와 심각한 인명 피해가 발생한 연쇄 약물 범죄이다.</t>
+          <t>서울 강북 모텔 연쇄살인 사건의 피의자 김모 씨가 남성 2명을 살해하고 1명에게 약물을 투여해 의식을 잃게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨의 최초 범행 시점보다 앞선 지난해 10월과 지난달에도 유사한 약물 투여 정황을 추가로 확인하여 피해자가 최소 5명으로 늘어날 가능성을 조사 중입니다. 현재 김 씨에 대한 신상 공개 심의위원회가 예정되어 있으며, 유족 측은 신상 공개를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>피의자 책임이 명확하고(적합 조건 1), 3명 사망, 1명 의식불명으로 인명 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이고 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피의자가 개인이며 자력에 대한 정보가 없어 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 적합도가 낮다(적합 조건 2 미충족 및 기타 투자 어려운 이유).</t>
+          <t>피의자 김모 씨의 약물 투여로 인한 사망 및 중상해 피해가 명확하며(상대방 책임 명확), 경찰 수사 및 검찰 송치, 신상 공개 심의위원회 등 공적 절차가 활발히 진행 중입니다(공적 절차 진행 중). 119 신고 녹취록, 구급활동일지 등 객관적 증거 확보가 용이하며(증거 확보 가능), 현재까지 최소 4명, 최대 5명 이상의 피해자가 발생하여 피해 규모가 크고 집단적 피해의 가능성이 있습니다(피해 규모 큼, 집단적 피해). 다만, 피의자의 개인 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>4명 (사망 3명, 의식불명 1명)</t>
+          <t>최소 4명, 최대 5명 이상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>[사사건건] 강북구 모텔서 숨진 남성들… 유사 사건 생존자 1명 더 있어...</t>
+          <t>[속보] 강북 모텔 연쇄살인, 지난해 10월에도 신고 있었다…최초 범행 ...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225520251?OutUrl=naver</t>
+          <t>https://www.imaeil.com/page/view/2026022720104969820</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-26 00:25:20.389613+00:00</t>
+          <t>2026-02-28 01:07:09.376937+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>살인 및 보험 사기 혐의로 첫 공판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>미국 동화 작가 코우리 리친스가 남편을 살해하고 거액의 보험금을 편취하려 한 혐의로 기소되어 첫 공판이 열렸습니다. 검찰은 치사량의 펜타닐을 사용했으며, 내연남과의 새 출발을 위해 범행했다고 주장하며 문자메시지와 증인 증언을 증거로 제시했습니다. 이 사건은 미국 사회에 큰 충격을 주었습니다.</t>
+          <t>A씨가 금전을 받고 텔레그램 상선의 지시를 받아 피해자의 현관문에 오물을 뿌리고 명예훼손 유인물을 배포하는 '보복 대행' 테러를 저질렀습니다. 이러한 보복 대행 범죄가 잇달아 발생하고 있으며, A씨는 경찰에 붙잡혀 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(살인 혐의로 기소, 검찰 증거 제시), 피해 규모가 크고(400만 달러 이상 보험금), 증거가 명확하게 확보되어 있습니다(내연남 문자, 가정부 증언). 형사 재판이 진행 중이므로 사실관계 입증에 유리하며, 잠재적 배상액이 상당합니다.</t>
+          <t>A씨의 책임은 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방(A씨 및 상선)의 자력이 불분명하고(적합 조건 2), 피해 규모가 크거나 집단적 피해로 보기 어렵습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>400만 달러 (약 65억원) 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자), 다수 (유족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>남편 살해하고 ‘남편 추모’ 동화 쓴 작가…“내연남 있었다” 美 ‘발...</t>
+          <t>금전 받고 현관문에 오물 뿌리고 도주…'보복 대행' 테러 잇달아</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/02/25/20260225500010?wlog_tag3=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458921&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-25 00:47:26.461621+00:00</t>
+          <t>2026-02-28 01:03:13.395625+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="3" t="inlineStr">
+      <c r="A247" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치</t>
+          <t>검찰 수사 및 신상 공개 심의위원회 진행 중</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 남성들에게 약물을 탄 음료를 마시게 하여 의식을 잃게 하거나 사망에 이르게 한 연쇄 범행에서 추가 피해자가 확인되었다. 경찰은 김씨를 살인 등 혐의로 구속 송치했으며, 추가 피해자 존재 및 약물 용량 증량 가능성을 염두에 두고 수사를 확대하고 있다.</t>
+          <t>20대 여성 김 모 씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 서울북부지방검찰청은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족은 신상 공개를 강력히 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했고 추가 피해 가능성도 있어 집단적 피해에 해당한다(적합 조건 3). 또한 살인 및 중상해 등 피해 규모가 크고 증거 확보가 용이하다(적합 조건 4, 5). 그러나 피의자가 개인이며 자력이 부족할 것으로 예상되어(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮아 적합도를 'Medium'으로 판단한다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵다는 점(부적합 조건 3)을 고려할 때 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>3명 (사망 2명, 부상 1명)</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>[단독]'수유동 연쇄살인' 추가 피해자 확인… 노래방서 기절</t>
+          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475904?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225050033</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271850304327</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-25 00:20:39.073978+00:00</t>
+          <t>2026-02-28 01:01:19.107271+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>10대 남성 2명</t>
+          <t>스티븐 맥컬러</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>벨파스트 형사법원에서 살인 혐의 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>영국 유튜버 스티븐 맥컬러가 임신한 여자친구 나탈리 맥널리를 살해한 혐의로 재판을 받고 있다. 검찰은 맥컬러가 알리바이를 위해 사전에 녹화된 게임 영상을 생방송처럼 송출했다고 주장하며, 디지털 포렌식 분석 결과와 피고인의 진술로 이를 입증했다. 현재 피고인은 혐의를 부인하고 있으며, 재판은 약 5주간 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>피고의 책임은 디지털 포렌식 증거와 진술로 명확해 보이고 피해 규모도 크지만 (적합 조건 1, 4, 5 충족), 소송금융의 핵심 고려사항인 피고의 충분한 자력 여부가 불분명하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점에서 (적합 조건 3 미충족) 투자 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>1명 (임신 15주 태아 포함)</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>여친 살해한 英 유튜버, 알리바이용 '가짜 생방송' 송출</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003528889</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:00:34.291840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E248" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>노인이 제기한 소송 취하</t>
+          <t>50대 남성 A씨에 대한 살인 및 사체유기 혐의 결심공판 진행, 사형 구형. 다음 달 선고공판 예정.</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>중국에서 자전거를 타다 넘어진 노인이 자신을 도와준 여중생 두 명을 가해자로 몰아 4,600만 원 상당의 손해배상 소송을 제기했습니다. 현지 교통경찰은 CCTV 조사 후 학생들에게 일부 책임이 있다고 판단한 것으로 전해졌으나, 사건이 SNS를 통해 알려지며 거센 비난을 받자 노인은 소송을 취하했습니다.</t>
+          <t>20대 틱톡커 여성을 살해하고 시신을 유기한 50대 남성 A씨에게 검찰이 사형을 구형했다. A씨는 범행을 부인하다 결심공판에서 공소사실을 모두 인정했으며, 다음 달 선고공판이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>노인이 학생들을 상대로 제기했던 손해배상 소송이 이미 취하되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방(노인)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크다(적합 조건 4). 그러나 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>혼자서 기우뚱하다 '꽈당'…도와준 여중생에  돈 내놔라  [포크뉴스]</t>
+          <t>20대 틱톡커 여성 살해 유기 50대, ‘사형’ 구형</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/vod/programContents.php?progCode=683&amp;menuCode=4385&amp;bcastSeqNo=1412376</t>
+          <t>https://www.pressian.com/pages/articles/2026022718224105065?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-24 13:01:10.963478+00:00</t>
+          <t>2026-02-28 01:00:14.163465+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>검찰 불구속 송치, 손해배상 청구 심의 진행 중</t>
+          <t>경찰 수사 및 피의자 검거, 구속영장 신청</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>인터넷에 대통령 및 고등학교, 중학교 학생들을 살해하겠다는 협박 글을 올린 10대 청소년 2명이 협박 및 위계에 의한 공무집행방해 혐의로 검찰에 불구속 송치되었습니다. 경찰은 이들에 대한 손해배상 청구 심의도 진행 중이며, 불특정 다수를 겨냥한 협박 행위에 대해 엄정 대응할 방침입니다.</t>
+          <t>텔레그램을 통해 의뢰받은 '보복 대행' 범죄가 화성, 군포, 서울 등지에서 잇따라 발생했습니다. 피의자들은 타인의 주거지에 침입하여 오물을 뿌리거나 래커칠을 하고 비방 유인물을 부착하는 등의 행위를 저질렀으며, 경찰에 체포되어 조사를 받고 있습니다. 배후의 지시자는 아직 신원 미상입니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 공적 절차가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 10대 청소년으로 자력이 충분하지 않아(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 매우 낮으므로 부적합합니다.</t>
+          <t>직접적인 가해자는 특정되었으나, 배상 능력이 충분한 대기업/기관이 아닌 개인이며, 배후의 지시자는 신원 파악이 어렵습니다. 또한, 개별 사건의 피해 규모가 소송금융 투자를 고려할 만큼 크지 않습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>다수 (고등학교, 중학교 학생들)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>‘대통령 살해하겠다’ 인터넷에 협박 글 쓴 10대들 불구속 송치 [세상...</t>
+          <t>오물 뿌리고 래커칠 …화성·군포서 '보복 대행' 테러 잇달아</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10681302?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260227180558YTo</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-02-24 12:58:17.154470+00:00</t>
+          <t>2026-02-28 00:59:13.794844+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>박제열</t>
+          <t>20대 여성 (피의자)</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>기소유예 처리된 사건 재검토 중</t>
+          <t>피의자 영장실질심사 진행 중, 검찰 정보공개심의 개최 결정</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>기사는 구선규가 박제열이 기소유예 처리한 사건을 재검토하여 또 다른 피해자 이다은을 발견하는 드라마 줄거리의 일부입니다. 의식을 잃고 쓰러진 피해자가 언급되며, 백태주와 구선규의 공조가 기대되는 상황입니다.</t>
+          <t>국민청원 게시판에 강력범죄 피의자 신상 공개 기준의 모호성을 지적하는 글이 올라왔다. 기사는 서울 강북구 모텔에서 약물로 타인을 숨지게 한 혐의를 받는 20대 여성의 영장실질심사 출석과 검찰의 신상 공개 심의 개최 결정을 언급하며 제도 개선의 필요성을 강조한다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 또는 영화의 줄거리 일부를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 실체가 없으므로 부적합합니다.</t>
+          <t>이 기사는 피의자 신상 공개 기준의 모호성에 대한 국민청원과 형사 절차에 초점을 맞추고 있습니다. 소송금융 투자 대상이 되기 위한 민사상 손해배상 청구의 명확성, 피고의 자력, 집단적 피해 여부 등에 대한 정보가 부족합니다. (적합 조건 1, 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 20년 전 트라우마 소환 소름 엔딩...자체 최고 4.3% [종합...</t>
+          <t>'신상공개 기준 모르겠다' 국민청원까지 등장… 제도 전반 개선 필요</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=74664</t>
+          <t>https://www.news1.kr/society/incident-accident/6086095</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-24 00:30:26.286756+00:00</t>
+          <t>2026-02-28 00:24:16.871903+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
+          <t>유모씨 외 공범 6명</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 유씨 무기징역 선고, 공범 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>2007년 안성에서 발생한 부녀자 살인 암매장 사건의 전말을 다룬 기사입니다. 사채업자 두 명을 살해한 조직폭력배 유씨는 무기징역을 선고받았고, 공범들은 집행유예를 받았습니다. 사건은 유씨 아내의 5천만원 채무 문제로 시작되었으며, 범인들은 완전 범죄를 시도했으나 경찰 수사로 밝혀졌습니다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>형사 사건이 이미 종결(무기징역, 집행유예 선고)되어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피고인(조직폭력배 출신, 무기징역수)의 자력 부족으로 손해배상금 회수 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 2 불충족)</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>아내 빚 안 갚게 해주려고 … 두 사람 목숨 앗아간 조폭의 '황당 변명'...</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1006192/</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:21:14.784129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 신상 공개 심의위원회 개최 예정</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 검찰은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족 측은 신상 공개를 강력히 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(살인 및 상해 혐의), 검찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 그러나 피고가 개인이며 피해자 수가 적어 집단적 피해로 보기 어렵고, 피해 규모(금액)의 회수 가능성이 불확실하여 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 부상 1명)</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272328415111</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:19:15.162767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 신상 공개 검토 중</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>20대 여성 김 모 씨가 약물을 이용해 2명을 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 경찰은 신상 공개를 하지 않았으나, 검찰은 신상정보공개심의위원회 개최를 검토 중입니다. 유족 측은 신상 공개와 법정 최고형을 촉구하며, CCTV, 자백 등 증거가 충분하다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(조건 1), 증거가 충분히 확보되었으며(조건 5), 검찰 수사라는 공적 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아(조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 부상 1명)</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>검찰, '강북 모텔 살인' 신상 공개 검토...유족 측  즉각 공개해야</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602262024561361</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:44:24.923740+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>김씨</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 추가 피해자 여부 확인 중</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>만취한 오빠를 119에 신고했던 김씨가 나흘 뒤 다른 남성을 살해한 혐의로 경찰 수사를 받고 있다. 경찰은 김씨의 여죄와 추가 피해자가 있을 가능성을 열어두고 수사를 확대 중이다. 살인 사건으로 피해 규모가 크고 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>김씨의 살해 혐의가 경찰 수사 중으로 상대방 책임이 비교적 명확하며, 생명권 침해로 인한 피해 규모가 매우 크다. 현재 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점이 소송금융 투자에 적합하다. 다만, 피고의 자력 여부는 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>최소 1명 (추가 피해자 가능성 언급)</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>만취한 오빠 안 일어나  직접 119 신고…나흘 뒤 다른 남성 살해</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287084?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:31:26.347683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속, 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>20대 여성이 약물을 탄 음료를 건네 남성 2명이 사망하고 2명이 의식을 잃는 사건이 발생했습니다. 경찰은 피의자를 구속하고 추가 범행 정황을 확인하며 수사를 확대하고 있습니다. 현재까지 4명의 피해자가 확인되었으며, 경찰은 피의자의 휴대전화 포렌식 등을 통해 추가 피해자가 있는지 확인 중입니다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(사망 및 중상, 적합 조건 4), 경찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이하다는(적합 조건 5) 점에서 적합 조건이 다수 충족됩니다. 그러나 피고가 개인(20대 여성)으로 자력이 충분하지 않을 가능성이 높아, 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>최소 4명 (사망 2명, 의식불명 후 생존 2명), 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>“노래방서 음료 마시고 기절”…‘모텔 연쇄 살인’ 또 다른 피해 정황</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494033&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:27:44.598914+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치 (살인, 마약류관리법 위반 혐의)</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>서울 강북구에서 20대 여성 김모씨가 남성 3명에게 수면제를 섞은 음료를 건네 2명이 사망하고 1명이 의식불명 상태가 된 사건이 발생했다. 경찰은 김씨를 살인 및 마약류관리법 위반 혐의로 검찰에 구속 송치했으며, 추가 피해 여부를 조사 중이다. 이 사건은 명확한 가해자와 심각한 인명 피해가 발생한 연쇄 약물 범죄이다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>피의자 책임이 명확하고(적합 조건 1), 3명 사망, 1명 의식불명으로 인명 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이고 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피의자가 개인이며 자력에 대한 정보가 없어 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 적합도가 낮다(적합 조건 2 미충족 및 기타 투자 어려운 이유).</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>4명 (사망 3명, 의식불명 1명)</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>[사사건건] 강북구 모텔서 숨진 남성들… 유사 사건 생존자 1명 더 있어...</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260225520251?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:25:20.389613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>코우리 리친스</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>살인 및 보험 사기 혐의로 첫 공판 진행 중</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>미국 동화 작가 코우리 리친스가 남편을 살해하고 거액의 보험금을 편취하려 한 혐의로 기소되어 첫 공판이 열렸습니다. 검찰은 치사량의 펜타닐을 사용했으며, 내연남과의 새 출발을 위해 범행했다고 주장하며 문자메시지와 증인 증언을 증거로 제시했습니다. 이 사건은 미국 사회에 큰 충격을 주었습니다.</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(살인 혐의로 기소, 검찰 증거 제시), 피해 규모가 크고(400만 달러 이상 보험금), 증거가 명확하게 확보되어 있습니다(내연남 문자, 가정부 증언). 형사 재판이 진행 중이므로 사실관계 입증에 유리하며, 잠재적 배상액이 상당합니다.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>400만 달러 (약 65억원) 이상</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>1명 (사망 피해자), 다수 (유족)</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>남편 살해하고 ‘남편 추모’ 동화 쓴 작가…“내연남 있었다” 美 ‘발...</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/02/25/20260225500010?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:47:26.461621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 송치</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 남성들에게 약물을 탄 음료를 마시게 하여 의식을 잃게 하거나 사망에 이르게 한 연쇄 범행에서 추가 피해자가 확인되었다. 경찰은 김씨를 살인 등 혐의로 구속 송치했으며, 추가 피해자 존재 및 약물 용량 증량 가능성을 염두에 두고 수사를 확대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했고 추가 피해 가능성도 있어 집단적 피해에 해당한다(적합 조건 3). 또한 살인 및 중상해 등 피해 규모가 크고 증거 확보가 용이하다(적합 조건 4, 5). 그러나 피의자가 개인이며 자력이 부족할 것으로 예상되어(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮아 적합도를 'Medium'으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>4명 이상</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>[단독]'수유동 연쇄살인' 추가 피해자 확인… 노래방서 기절</t>
+        </is>
+      </c>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475904?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225050033</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:20:39.073978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 불구속 송치. 경찰이 손해배상 청구 심의 예정.</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 이재명 대통령 및 다수 고등학생, 중학생에 대한 살해 협박 글을 인터넷 게시판에 올린 혐의로 검찰에 불구속 송치되었습니다. 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정이며, 불특정 다수를 겨냥한 협박 행위에 대해 엄정 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>피의자가 10대들이며 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 피해 규모가 크다고 보기 어렵고 집단적 피해로 인한 대규모 손해배상 청구 가능성도 낮습니다 (적합 조건: 피해 규모가 큼, 집단적 피해). 다만 경찰 수사로 증거가 확보되었고(적합 조건: 증거가 있거나 확보 가능함), 형사 절차가 진행 중이며 민사적 조치 검토가 언급된 점은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>李대통령 살해 협박 글 올린 10대들 불구속송치</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11570273?ref=naver</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:15:21.441854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>노인이 제기한 소송 취하</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>중국에서 자전거를 타다 넘어진 노인이 자신을 도와준 여중생 두 명을 가해자로 몰아 4,600만 원 상당의 손해배상 소송을 제기했습니다. 현지 교통경찰은 CCTV 조사 후 학생들에게 일부 책임이 있다고 판단한 것으로 전해졌으나, 사건이 SNS를 통해 알려지며 거센 비난을 받자 노인은 소송을 취하했습니다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>노인이 학생들을 상대로 제기했던 손해배상 소송이 이미 취하되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방(노인)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>혼자서 기우뚱하다 '꽈당'…도와준 여중생에  돈 내놔라  [포크뉴스]</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/vod/programContents.php?progCode=683&amp;menuCode=4385&amp;bcastSeqNo=1412376</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:01:10.963478+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>A군, B군 (10대 청소년)</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>검찰 불구속 송치, 손해배상 청구 심의 진행 중</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>인터넷에 대통령 및 고등학교, 중학교 학생들을 살해하겠다는 협박 글을 올린 10대 청소년 2명이 협박 및 위계에 의한 공무집행방해 혐의로 검찰에 불구속 송치되었습니다. 경찰은 이들에 대한 손해배상 청구 심의도 진행 중이며, 불특정 다수를 겨냥한 협박 행위에 대해 엄정 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 공적 절차가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 10대 청소년으로 자력이 충분하지 않아(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 매우 낮으므로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>다수 (고등학교, 중학교 학생들)</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>‘대통령 살해하겠다’ 인터넷에 협박 글 쓴 10대들 불구속 송치 [세상...</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10681302?ref=naver</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:58:17.154470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>박제열</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>기소유예 처리된 사건 재검토 중</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>기사는 구선규가 박제열이 기소유예 처리한 사건을 재검토하여 또 다른 피해자 이다은을 발견하는 드라마 줄거리의 일부입니다. 의식을 잃고 쓰러진 피해자가 언급되며, 백태주와 구선규의 공조가 기대되는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 드라마 또는 영화의 줄거리 일부를 묘사하고 있습니다. 따라서 소송금융 투자 대상으로서의 실체가 없으므로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>'아너' 이나영, 20년 전 트라우마 소환 소름 엔딩...자체 최고 4.3% [종합...</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>ize.co.kr</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=74664</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:30:26.286756+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D252" t="inlineStr">
+      <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E252" t="inlineStr">
+      <c r="E264" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F252" t="inlineStr">
+      <c r="F264" t="inlineStr">
         <is>
           <t>30대 남성 A씨가 서울 중랑구 빌라 옥상에서 에어컨 실외기를 던져 행인 3명이 위험에 처했으나 다행히 인명 피해는 발생하지 않았다. 경찰은 특수상해미수 혐의로 A씨를 현행범 체포했으며, A씨는 '화가 나서 던졌다'고 진술했다. 경찰은 정확한 범행 경위를 추가 조사 중이다.</t>
         </is>
       </c>
-      <c r="G252" t="inlineStr">
+      <c r="G264" t="inlineStr">
         <is>
           <t>인명 피해가 발생하지 않아 손해배상 청구의 실익이 낮고(피해 규모가 큼 조건 불충족), 피고가 개인으로 자력 확보가 어려울 가능성이 높습니다(상대방에게 자력이 충분함 조건 불충족). 집단적 피해가 아니며(집단적 피해 조건 불충족), 실제 피해가 없어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H252" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I252" t="inlineStr">
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
         <is>
           <t>0명</t>
         </is>
       </c>
-      <c r="J252" t="inlineStr">
+      <c r="J264" t="inlineStr">
         <is>
           <t>그냥 화나서  3층서 실외기 던진 30대 남성…행인 3명 '아찔'</t>
         </is>
       </c>
-      <c r="K252" t="inlineStr">
+      <c r="K264" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L252" t="inlineStr">
+      <c r="L264" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M252" t="inlineStr">
+      <c r="M264" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026022318255865392</t>
         </is>
       </c>
-      <c r="N252" t="inlineStr">
+      <c r="N264" t="inlineStr">
         <is>
           <t>2026-02-23 12:32:03.483106+00:00</t>
         </is>
       </c>
     </row>
-    <row r="253">
-      <c r="A253" s="2" t="inlineStr">
+    <row r="265">
+      <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B253" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C253" t="inlineStr">
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
         <is>
           <t>김 씨</t>
         </is>
       </c>
-      <c r="D253" t="inlineStr">
+      <c r="D265" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E253" t="inlineStr">
+      <c r="E265" t="inlineStr">
         <is>
           <t>피의자 구속, 형사 수사 진행 중</t>
         </is>
       </c>
-      <c r="F253" t="inlineStr">
+      <c r="F265" t="inlineStr">
         <is>
           <t>강북 모텔에서 남성 3명이 연쇄적으로 살해당한 사건의 피의자 김 씨가 구속되었다. 피해자들은 김 씨가 준 음료를 마셨다는 공통점이 있으며, 국과수 감정 결과가 중요한 증거로 활용될 예정이다. 현재 형사 수사가 진행 중이다.</t>
         </is>
       </c>
-      <c r="G253" t="inlineStr">
+      <c r="G265" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 국과수 감정 결과 등 증거 확보가 가능하며(적합 조건 5), 피의자 구속 등 공적 절차가 진행 중이나(적합 조건 6), 피고가 개인으로 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
-      <c r="H253" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I253" t="inlineStr">
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J253" t="inlineStr">
+      <c r="J265" t="inlineStr">
         <is>
           <t>강북 모텔 남성 연쇄 살인사건... 너무 어설픈 알리바이, 결국 구속 [굿...</t>
         </is>
       </c>
-      <c r="K253" t="inlineStr">
+      <c r="K265" t="inlineStr">
         <is>
           <t>news.ifm.kr</t>
         </is>
       </c>
-      <c r="L253" t="inlineStr">
+      <c r="L265" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M253" t="inlineStr">
+      <c r="M265" t="inlineStr">
         <is>
           <t>https://news.ifm.kr/news/articleView.html?idxno=465312</t>
         </is>
       </c>
-      <c r="N253" t="inlineStr">
+      <c r="N265" t="inlineStr">
         <is>
           <t>2026-02-22 12:28:11.243694+00:00</t>
         </is>
       </c>
     </row>
-    <row r="254">
-      <c r="A254" s="3" t="inlineStr">
+    <row r="266">
+      <c r="A266" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B254" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D254" t="inlineStr">
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr"/>
+      <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E254" t="inlineStr">
+      <c r="E266" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 구속영장 신청 검토 중</t>
         </is>
       </c>
-      <c r="F254" t="inlineStr">
+      <c r="F266" t="inlineStr">
         <is>
           <t>경기 안양에서 20대 남성이 접근금지 조치에도 불구하고 스토킹하던 피해자의 영업장에 흉기를 들고 찾아가 위협하다 현장에서 체포되었다. 경찰은 남성이 최근에도 피해자를 괴롭혔으며, 접근금지 조치를 무시하고 범행을 저지른 것으로 보고 구속영장 신청을 검토 중이다.</t>
         </is>
       </c>
-      <c r="G254" t="inlineStr">
+      <c r="G266" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 현장에서 체포되었으며 경찰 수사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해자가 1인이고 가해자의 자력에 대한 정보가 없어 손해배상 청구의 실익이 불분명하다.</t>
         </is>
       </c>
-      <c r="H254" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I254" t="inlineStr">
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J254" t="inlineStr">
+      <c r="J266" t="inlineStr">
         <is>
           <t>접근금지 조치에도 흉기 들고 피해자 찾아간 20대 남성 검거</t>
         </is>
       </c>
-      <c r="K254" t="inlineStr">
+      <c r="K266" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L254" t="inlineStr">
+      <c r="L266" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M254" t="inlineStr">
+      <c r="M266" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/news/2026/society/article/6802268_36918.html</t>
         </is>
       </c>
-      <c r="N254" t="inlineStr">
+      <c r="N266" t="inlineStr">
         <is>
           <t>2026-02-22 00:31:41.510891+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N254"/>
+  <autoFilter ref="A1:N266"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>