--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,312 +535,384 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위(살인)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>사위 C씨 및 딸 B씨</t>
+          <t>양민준</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 단계</t>
+          <t>살인 혐의 1심 징역 25년 선고, 항소심 결심 공판 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 20대 사위의 장시간 폭행으로 사망하고, 딸과 사위가 시신을 캐리어에 유기한 사건. 경찰은 국과수 부검 결과와 피고의 진술을 토대로 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 예정입니다.</t>
+          <t>충남 천안에서 층간소음 문제로 위층 70대 노인을 흉기로 살해한 양민준이 항소심에서 검찰로부터 무기징역을 구형받았습니다. 1심에서는 징역 25년이 선고되었으며, 피해자 유족은 합의를 원치 않고 엄벌을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고의 책임이 명확하고(적합 조건 1) 국과수 부검 결과, CCTV, 피고의 진술 등 증거가 충분하며(적합 조건 5) 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이나(적합 조건 6), 피고(20대 딸과 사위)의 자력이 매우 부족하여(부적합 조건) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>상대방(피의자)이 개인이며, 기사 내용상 자력이 충분하다고 보기 어려워 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건입니다. (적합 조건 2, 3 미충족, 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“시끄럽게 굴어 범행”…‘캐리어 시신’ 여성 장시간 폭행으로 숨져</t>
+          <t>검찰, 층간소음 이유로 주민 살해 양민준에 2심도 무기징역 '구형'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005464</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202609301610585884b50722e900_12</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 12:37:46.374343+00:00</t>
+          <t>2026-10-10 18:00:51.091706+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위(살인)</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>사위 C씨 및 딸 B씨</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>피고인 지능 검사 결과 분석 및 범죄심리학적 논의 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 단계</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건의 피고인 김소영이 평균 이하의 지능지수(70~80)를 보인다는 분석이 나왔습니다. 이는 계획적 범행 여부 및 사이코패스 진단과의 연관성에 대한 의문을 제기하며, 극도로 열악했던 어린 시절 환경도 범행에 영향을 미쳤을 가능성이 언급되었습니다. 현재 전문가들 사이에서 낮은 지능과 사이코패스적 성향의 관계에 대한 치열한 논의가 진행 중입니다.</t>
+          <t>대구에서 50대 여성이 20대 사위의 장시간 폭행으로 사망하고, 딸과 사위가 시신을 캐리어에 유기한 사건. 경찰은 국과수 부검 결과와 피고의 진술을 토대로 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 개인의 형사 범죄로, 상대방(피고인 김소영)에게 충분한 자력이 있다고 보기 어려워 소송금융 적합 조건 2번에 해당하지 않습니다. 또한, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 확인되지 않아 투자 매력이 낮습니다. 기사는 범죄자의 심리 분석에 초점을 맞추고 있어, 피해자들의 민사상 손해배상 청구 가능성 및 회수 가능성에 대한 정보가 부족합니다.</t>
+          <t>피고의 책임이 명확하고(적합 조건 1) 국과수 부검 결과, CCTV, 피고의 진술 등 증거가 충분하며(적합 조건 5) 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이나(적합 조건 6), 피고(20대 딸과 사위)의 자력이 매우 부족하여(부적합 조건) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>두 명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영, 사이코패스 아닌 '경계성 지능' 가능성...  IQ 하위...</t>
+          <t>“시끄럽게 굴어 범행”…‘캐리어 시신’ 여성 장시간 폭행으로 숨져</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547881</t>
+          <t>https://www.mk.co.kr/article/12005464</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:30:38.231252+00:00</t>
+          <t>2026-04-01 12:37:46.374343+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위(살인)</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 수사 또는 재판 진행 중으로 추정, 방송 프로그램에서 사건 조명 중</t>
+          <t>피고인 지능 검사 결과 분석 및 범죄심리학적 논의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>김소영이 강북 모텔에서 피해자 정 씨(가명)에게 약물이 든 숙취해소제를 건네 살해한 사건이 '실화탐사대'를 통해 조명되었습니다. 피해자는 다음날 모텔 관계자에 의해 주검으로 발견되었으며, 김소영과 피해자가 나눴던 메시지 내용 등이 공개될 예정입니다.</t>
+          <t>강북 모텔 연쇄 살인 사건의 피고인 김소영이 평균 이하의 지능지수(70~80)를 보인다는 분석이 나왔습니다. 이는 계획적 범행 여부 및 사이코패스 진단과의 연관성에 대한 의문을 제기하며, 극도로 열악했던 어린 시절 환경도 범행에 영향을 미쳤을 가능성이 언급되었습니다. 현재 전문가들 사이에서 낮은 지능과 사이코패스적 성향의 관계에 대한 치열한 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인이며 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다. 소송금융은 통상 대기업, 금융기관 등 자력 있는 피고를 대상으로 합니다.</t>
+          <t>이 사건은 개인의 형사 범죄로, 상대방(피고인 김소영)에게 충분한 자력이 있다고 보기 어려워 소송금융 적합 조건 2번에 해당하지 않습니다. 또한, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 확인되지 않아 투자 매력이 낮습니다. 기사는 범죄자의 심리 분석에 초점을 맞추고 있어, 피해자들의 민사상 손해배상 청구 가능성 및 회수 가능성에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>두 명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'실화탐사대' 강북 모텔 연쇄살인 김소영 조명</t>
+          <t>'모텔 살인' 김소영, 사이코패스 아닌 '경계성 지능' 가능성...  IQ 하위...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3540859</t>
+          <t>https://www.insight.co.kr/news/547881</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:48.834218+00:00</t>
+          <t>2026-03-27 00:30:38.231252+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위(살인)</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>형사 수사 또는 재판 진행 중으로 추정, 방송 프로그램에서 사건 조명 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>김소영이 강북 모텔에서 피해자 정 씨(가명)에게 약물이 든 숙취해소제를 건네 살해한 사건이 '실화탐사대'를 통해 조명되었습니다. 피해자는 다음날 모텔 관계자에 의해 주검으로 발견되었으며, 김소영과 피해자가 나눴던 메시지 내용 등이 공개될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인이며 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다. 소송금융은 통상 대기업, 금융기관 등 자력 있는 피고를 대상으로 합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>'실화탐사대' 강북 모텔 연쇄살인 김소영 조명</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3540859</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:38:48.834218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>불법행위(살인)</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>살인 혐의 용의자 1·2심 무죄 선고, 검찰 항소 기각</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>28년 전 인천 폐수 처리 공장에서 발생한 '폐수탱크 살인' 사건의 용의자 A씨가 1·2심에서 모두 무죄를 선고받으며 사건이 다시 미궁에 빠졌습니다. A씨는 27년 만에 체포되어 국내로 송환되었으나, 직접적인 증거 부족으로 살인 및 살인 방조 혐의 모두 무죄 판결을 받았습니다. 다른 유력 용의자 C씨와 D씨는 여전히 소재가 파악되지 않고 있습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>살인 혐의 용의자가 증거 부족으로 1·2심에서 무죄를 선고받아 상대방 책임이 명확하지 않으며, 직접적인 가해자로 지목된 다른 용의자들은 소재가 파악되지 않아 자력 있는 피고를 특정하기 어렵습니다. 또한, 형사 사건은 이미 2심에서 종결되었고, 민사 소송을 위한 명확한 증거 확보도 불투명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>20㎏ 모터에 묶인 시신…28년전 '폐수탱크 살인' 또다시 미궁</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25413608</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-21 00:29:19.053595+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>