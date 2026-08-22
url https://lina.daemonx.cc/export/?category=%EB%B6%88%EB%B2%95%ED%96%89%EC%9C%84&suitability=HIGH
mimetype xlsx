--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="38" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1884 +535,2024 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>20대 남성 2명</t>
+          <t>데이비드(d4vd)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성, 보완수사 진행 중</t>
+          <t>미국 로스앤젤레스에서 예비심리 진행 중, 검찰 관여</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>故 김창민 감독이 2025년 10월 식당에서 20대 남성 2명에게 폭행당해 뇌출혈로 사망한 사건입니다. 경찰 수사 후 검찰에 불구속 송치되었으나, 유가족의 재수사 요구와 언론 보도에 따라 검찰이 전담수사팀을 꾸려 보완수사를 진행하고 있습니다. CCTV 영상이 공개되어 폭행 사실이 명확히 드러났습니다.</t>
+          <t>미성년자 살해 혐의로 기소된 데이비드(d4vd)의 예비심리에서 피해자의 임신 및 낙태를 언급한 문자메시지가 새로운 증거로 공개되었다. 이 사건은 로스앤젤레스에서 검찰 주도로 진행 중이며, 데이비드는 13세 피해자를 살해한 혐의를 받고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>CCTV 영상 등 객관적 증거를 통해 상대방(20대 남성 2명)의 폭행 책임이 명확하며, 피해 규모가 사망으로 매우 큽니다. 현재 검찰이 전담수사팀을 편성하여 보완수사를 진행 중으로 공적 절차가 활발히 진행되고 있어 증거 확보에 유리합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): '미성년자 살해 혐의'로 데이비드가 특정되었고, 새로운 증거(문자메시지)가 공개되어 책임이 명확해 보인다. 적합 조건 5(증거가 있거나 확보 가능함): 피해자의 임신 및 낙태를 언급한 문자메시지가 새로운 증거로 공개되어 증거 확보가 용이하다. 적합 조건 6(이미 공적 절차 진행 중임): 로스앤젤레스에서 검찰 주도로 예비심리가 진행 중이므로 공적 절차가 활발히 진행되고 있다. 피해 규모는 미상이지만, 미성년자 살해 사건의 특성상 유족의 정신적 피해가 매우 커 손해배상 청구액이 높을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (사망), 유가족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>검찰, 故김창민 감독 폭행 사건 보완 수사한다.. 억울함 없도록</t>
+          <t>'미성년자 살해 혐의' 데이비드(d4vd), 13세 피해자와 임신·낙태 대화 드...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/movie/2026/04/05/2026040520380434511</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=754347</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:32:12.876588+00:00</t>
+          <t>2026-08-06 19:03:55.375885+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중</t>
+          <t>살인 혐의 피의자 2명 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>돈을 받고 개인적 앙갚음을 대행해주는 '보복 대행' 서비스가 온·오프라인에서 확산되고 있으며, 배달의민족 고객 상담 협력 업체에 위장 취업하여 개인정보를 탈취한 뒤 테러를 저지른 사건이 대표적입니다. 올해 1월 이후 전국에서 50건 이상의 보복 대행 범죄가 신고되었고, 총책이 구속 송치되는 등 경찰 수사가 활발히 진행 중입니다. 전문가들은 탐정업에 대한 법적 근거 마련과 규율의 필요성을 제기하고 있습니다.</t>
+          <t>검찰이 故 김창민 감독 살해 사건을 전면 보완수사하여 상해치사 혐의로 송치된 피의자 2명을 살인 혐의로 구속 기소하고 재판에 넘겼습니다. 이는 형사 절차를 통해 가해자가 특정되고 책임이 명확해진 사례로, 유족의 민사상 손해배상 청구에 유리한 기반을 제공합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>보복 대행 조직의 총책이 구속 송치되는 등 상대방 책임이 비교적 명확하며(적합 조건 1), 전국적으로 50건 이상의 범죄가 신고되어 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 관련 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>故 김창민 감독 살해 사건은 검찰의 보완수사를 통해 살인 혐의 피의자 2명이 구속 기소되어 상대방 책임이 명확하고(적합 조건 1), 공적 절차(형사 재판)가 진행 중이며(적합 조건 6), 검찰 수사로 증거 확보가 용이합니다(적합 조건 5). 사망 사건으로 피해 규모가 크다는 점(적합 조건 4)도 소송금융 투자에 적합하나, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>50명 이상</t>
+          <t>유족</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>폭행·도청 ‘범행 메뉴판’까지 등장…일상 파고든 보복대행 범죄</t>
+          <t>대검, 상반기 '형사 우수검사'로 故김창민 감독 살해사건 담당 선정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028475?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260724143200004?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:21:26.633965+00:00</t>
+          <t>2026-08-01 17:16:31.398107+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>20대 남성 2명</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 수사 또는 재판 진행 중으로 추정</t>
+          <t>검찰 전담수사팀 편성, 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>故 김창민 감독이 폭행으로 뇌사 상태에 빠진 후 사망한 사건으로, CCTV 영상 등 명확한 증거가 존재합니다. 가해자는 구속되지 않은 채 힙합 음원 발표 의혹까지 제기되며 공분을 사고 있으며, 유족은 가해자를 상대로 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
+          <t>故 김창민 감독이 2025년 10월 식당에서 20대 남성 2명에게 폭행당해 뇌출혈로 사망한 사건입니다. 경찰 수사 후 검찰에 불구속 송치되었으나, 유가족의 재수사 요구와 언론 보도에 따라 검찰이 전담수사팀을 꾸려 보완수사를 진행하고 있습니다. CCTV 영상이 공개되어 폭행 사실이 명확히 드러났습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. CCTV 영상 등 객관적 증거가 존재하며, 폭행치사라는 중대한 결과로 피해 규모가 크고, 형사 절차가 진행 중입니다. 다만, 가해자의 자력은 불분명하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>CCTV 영상 등 객관적 증거를 통해 상대방(20대 남성 2명)의 폭행 책임이 명확하며, 피해 규모가 사망으로 매우 큽니다. 현재 검찰이 전담수사팀을 편성하여 보완수사를 진행 중으로 공적 절차가 활발히 진행되고 있어 증거 확보에 유리합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망), 유가족 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>양아치 같은 놈 돼 …故김창민 폭행 가해자, 힙합음원 발표 의혹</t>
+          <t>검찰, 故김창민 감독 폭행 사건 보완 수사한다.. 억울함 없도록</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6125565</t>
+          <t>https://www.starnewskorea.com/movie/2026/04/05/2026040520380434511</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 00:22:51.727713+00:00</t>
+          <t>2026-04-05 12:32:12.876588+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>폭행 가해자들</t>
+          <t>보복 대행 조직 및 관련자</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 구속영장 기각</t>
+          <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 발달장애 아들과 식사 중 20대 남성 무리에게 폭행당해 뇌사 후 사망한 사건입니다. 폭행 당시 영상이 공개되며 사회적 공분을 사고 있으며, 가해자들은 현재 불구속 상태로 검찰에 송치되어 수사 중입니다. 유족은 가해자들의 근거리에 거주하는 것에 불안감을 호소하고 있습니다.</t>
+          <t>돈을 받고 개인적 앙갚음을 대행해주는 '보복 대행' 서비스가 온·오프라인에서 확산되고 있으며, 배달의민족 고객 상담 협력 업체에 위장 취업하여 개인정보를 탈취한 뒤 테러를 저지른 사건이 대표적입니다. 올해 1월 이후 전국에서 50건 이상의 보복 대행 범죄가 신고되었고, 총책이 구속 송치되는 등 경찰 수사가 활발히 진행 중입니다. 전문가들은 탐정업에 대한 법적 근거 마련과 규율의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>폭행 영상이 공개되어 가해자들의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르러 피해 규모가 매우 큽니다(적합 조건 4). JTBC가 공개한 영상이라는 강력한 증거가 존재하고(적합 조건 5), 경찰 수사 후 검찰에 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 추가 확인이 필요하나, 핵심 적합 조건들을 충족하여 투자 가능성이 높습니다.</t>
+          <t>보복 대행 조직의 총책이 구속 송치되는 등 상대방 책임이 비교적 명확하며(적합 조건 1), 전국적으로 50건 이상의 범죄가 신고되어 집단적 피해 가능성이 높습니다(적합 조건 3). 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 관련 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>50명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>주먹 맞고 쓰러진 뒤에도 질질 끌려다녔다…故 김창민 감독, 참혹한 마...</t>
+          <t>폭행·도청 ‘범행 메뉴판’까지 등장…일상 파고든 보복대행 범죄</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598774?ref=naver</t>
+          <t>https://www.sedaily.com/article/20028475?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:24:30.508777+00:00</t>
+          <t>2026-04-05 12:21:26.633965+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>피해자 A씨가 유튜브를 통해 폭로했으며, 상간녀를 상대로 한 손해배상 청구 소송이 진행 중인 것으로 알려짐. 가해자 부모가 사과 및 배상 약속.</t>
+          <t>형사 수사 또는 재판 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 B씨가 유부남임에도 8개월간 외도를 했다는 폭로가 나왔다. 피해자 A씨는 B씨에게 3천만 원, 상간녀에게 8천만 원의 손해배상을 요구하고 있으며, 상간녀를 상대로 한 소송이 진행 중인 것으로 알려졌다. B씨의 부모는 사과문을 발표하고 아들의 책임을 엄중히 지도하며 배상을 돕겠다고 밝혔다.</t>
+          <t>故 김창민 감독이 폭행으로 뇌사 상태에 빠진 후 사망한 사건으로, CCTV 영상 등 명확한 증거가 존재합니다. 가해자는 구속되지 않은 채 힙합 음원 발표 의혹까지 제기되며 공분을 사고 있으며, 유족은 가해자를 상대로 손해배상 청구를 진행할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1, 부모의 사과문으로 확인), 연예인 부모의 개입으로 상대방의 자력 또한 충분하다고 판단됨(적합 조건 2). 피해 금액이 1억 1천만 원으로 적지 않고(적합 조건 4), 증거 확보가 용이함(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. CCTV 영상 등 객관적 증거가 존재하며, 폭행치사라는 중대한 결과로 피해 규모가 크고, 형사 절차가 진행 중입니다. 다만, 가해자의 자력은 불분명하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억 1천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 子 외도 사과  자율성 존중하려…엄중히 지도하겠다  ...</t>
+          <t>양아치 같은 놈 돼 …故김창민 폭행 가해자, 힙합음원 발표 의혹</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105812812184</t>
+          <t>https://www.news1.kr/society/general-society/6125565</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:04.718757+00:00</t>
+          <t>2026-04-05 00:22:51.727713+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>전직 국회의원</t>
+          <t>폭행 가해자들</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>전직 국회의원의 추심금 횡령 관련 형사 항소심 판결 선고</t>
+          <t>경찰 수사 후 검찰 송치, 구속영장 기각</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>전직 국회의원이 친척을 상대로 한 유류분 반환 소송에서 승소하여 받아낸 추심금 14억9천여만원을 경합 채권자들에게 지급하지 않고 가로챈 혐의로 기소되어 항소심에서 집행유예를 선고받았습니다. 피해자들은 소송을 통해 권리를 찾을 수 있다는 이야기를 들었던 것으로 보도되었습니다.</t>
+          <t>故 김창민 영화감독이 발달장애 아들과 식사 중 20대 남성 무리에게 폭행당해 뇌사 후 사망한 사건입니다. 폭행 당시 영상이 공개되며 사회적 공분을 사고 있으며, 가해자들은 현재 불구속 상태로 검찰에 송치되어 수사 중입니다. 유족은 가해자들의 근거리에 거주하는 것에 불안감을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>전직 국회의원이 추심금 14억9천여만원을 가로챈 사건으로, 형사 항소심에서 유죄 판결(집행유예)이 선고되어 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해 금액이 14억9천여만원으로 매우 크며(적합 조건 4), 이미 형사 재판이라는 공적 절차가 진행되어 종결 단계에 있습니다(적합 조건 6).</t>
+          <t>폭행 영상이 공개되어 가해자들의 책임이 명확하며(적합 조건 1), 피해자가 사망에 이르러 피해 규모가 매우 큽니다(적합 조건 4). JTBC가 공개한 영상이라는 강력한 증거가 존재하고(적합 조건 5), 경찰 수사 후 검찰에 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 가해자들의 자력은 추가 확인이 필요하나, 핵심 적합 조건들을 충족하여 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>14억9천여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>추심금 가로챈 전직 국회의원, 항소심서 집유</t>
+          <t>주먹 맞고 쓰러진 뒤에도 질질 끌려다녔다…故 김창민 감독, 참혹한 마...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070106</t>
+          <t>https://www.sportsseoul.com/news/read/1598774?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-26 13:27:45.987967+00:00</t>
+          <t>2026-04-01 00:24:30.508777+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>홍서범·조갑경의 아들 B씨 및 상간녀</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기 예정, 형사 절차 진행 중 (검찰 송치)</t>
+          <t>피해자 A씨가 유튜브를 통해 폭로했으며, 상간녀를 상대로 한 손해배상 청구 소송이 진행 중인 것으로 알려짐. 가해자 부모가 사과 및 배상 약속.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>김소영의 약물 연쇄 살인 사건으로 사망 2명, 상해 4명의 피해자가 발생했습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 예정이며, 김소영은 현재 검찰에 송치되어 형사 절차가 진행 중입니다.</t>
+          <t>홍서범·조갑경 부부의 아들 B씨가 유부남임에도 8개월간 외도를 했다는 폭로가 나왔다. 피해자 A씨는 B씨에게 3천만 원, 상간녀에게 8천만 원의 손해배상을 요구하고 있으며, 상간녀를 상대로 한 소송이 진행 중인 것으로 알려졌다. B씨의 부모는 사과문을 발표하고 아들의 책임을 엄중히 지도하며 배상을 돕겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 절차를 통해 명확히 특정되고 있으며(적합 조건 1), 사망 2명, 상해 4명으로 다수의 피해자가 발생했고(적합 조건 3, 4), 수사기관의 조사로 증거 확보가 용이하며(적합 조건 5), 이미 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만 피고인의 재산 규모가 불확실하여 집행 가능성이 낮을 수 있다는 점이 투자 리스크로 작용합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1, 부모의 사과문으로 확인), 연예인 부모의 개입으로 상대방의 자력 또한 충분하다고 판단됨(적합 조건 2). 피해 금액이 1억 1천만 원으로 적지 않고(적합 조건 4), 증거 확보가 용이함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 1천만 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 상해 4명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'약물 살인' 유족 측, 김소영에 손배소송 제기 예정</t>
+          <t>홍서범·조갑경, 子 외도 사과  자율성 존중하려…엄중히 지도하겠다  ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603241810561318</t>
+          <t>http://www.stoo.com/article.php?aid=105812812184</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 13:10:35.715443+00:00</t>
+          <t>2026-03-29 00:28:04.718757+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>전직 국회의원</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>스토킹처벌법 시행 및 개정안 적용, 경찰 수사 및 처벌 진행 중</t>
+          <t>전직 국회의원의 추심금 횡령 관련 형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경기남부 지역에서 지난 3년간 스토킹처벌법 위반 사례가 2만 건 발생했습니다. 2021년 법 시행 이후 2024년 1월 개정안이 적용되어 피해자 보호가 강화되었으며, 위반 시 3년 이하 징역 또는 3천만 원 이하 벌금에 처해집니다. 이는 다수의 피해자가 발생하고 있음을 보여주며, 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>전직 국회의원이 친척을 상대로 한 유류분 반환 소송에서 승소하여 받아낸 추심금 14억9천여만원을 경합 채권자들에게 지급하지 않고 가로챈 혐의로 기소되어 항소심에서 집행유예를 선고받았습니다. 피해자들은 소송을 통해 권리를 찾을 수 있다는 이야기를 들었던 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>경기남부 지역에서 3년간 2만 건의 스토킹처벌법 위반 사례가 발생하여 집단적 피해 및 매우 많은 피해자 수(2만 명 이상)가 확인됩니다. 경찰 기록 등 증거 확보가 용이하며, 스토킹처벌법 시행 및 개정안 적용으로 공적 절차가 진행 중입니다. 다만, 상대방이 개별 스토커이므로 자력 확인이 어렵다는 점은 투자 시 고려해야 할 요소입니다.</t>
+          <t>전직 국회의원이 추심금 14억9천여만원을 가로챈 사건으로, 형사 항소심에서 유죄 판결(집행유예)이 선고되어 상대방의 책임이 명확하고(적합 조건 1) 객관적 증거가 충분합니다(적합 조건 5). 피해 금액이 14억9천여만원으로 매우 크며(적합 조건 4), 이미 형사 재판이라는 공적 절차가 진행되어 종결 단계에 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14억9천여만원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>등 뒤에 스토커 … 경기남부서 3년간 2만 건 있었다</t>
+          <t>추심금 가로챈 전직 국회의원, 항소심서 집유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017165</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070106</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:05.352724+00:00</t>
+          <t>2026-03-26 13:27:45.987967+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>가해자의 스토킹 혐의 관련 수사 또는 재판 진행 중</t>
+          <t>손해배상 청구 소송 제기 예정, 형사 절차 진행 중 (검찰 송치)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>40대 여성이 뇌출혈로 사망한 사건으로, 가해자는 이미 스토킹 혐의를 받고 있었습니다. 사건 당시 CCTV에는 외출 후 얼굴이 부어있는 피해자의 모습이 포착되었으며, 피해자는 거절을 잘 못하는 성격이었다고 친구가 증언했습니다.</t>
+          <t>김소영의 약물 연쇄 살인 사건으로 사망 2명, 상해 4명의 피해자가 발생했습니다. 사망 피해자 유족 측은 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 예정이며, 김소영은 현재 검찰에 송치되어 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>가해자가 이미 스토킹 혐의를 받고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), CCTV 등 객관적 증거가 존재하고(적합 조건 5), 스토킹 혐의로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 사망 사건이므로 피해 규모가 크다는 점도 적합합니다(적합 조건 4).</t>
+          <t>상대방 책임이 형사 절차를 통해 명확히 특정되고 있으며(적합 조건 1), 사망 2명, 상해 4명으로 다수의 피해자가 발생했고(적합 조건 3, 4), 수사기관의 조사로 증거 확보가 용이하며(적합 조건 5), 이미 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만 피고인의 재산 규모가 불확실하여 집행 가능성이 낮을 수 있다는 점이 투자 리스크로 작용합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명 (사망 2명, 상해 4명)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>40대 여성 뇌출혈 사망…가해자 이미 스토킹 혐의 [그알]</t>
+          <t>'약물 살인' 유족 측, 김소영에 손배소송 제기 예정</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723822</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603241810561318</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-15 00:20:48.162523+00:00</t>
+          <t>2026-03-24 13:10:35.715443+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>일본 통일교 청산 절차 진행 중, 배상 소송 제기 예정</t>
+          <t>스토킹처벌법 시행 및 개정안 적용, 경찰 수사 및 처벌 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>일본 통일교가 청산 절차에 들어간 가운데, 한국 통일교 교주가 일본인 신도들에게 헌금 명목으로 거액의 돈을 갈취했다는 주장이 제기되었습니다. 이에 대해 배상 소송이 제기될 예정이며, 다수의 피해자가 발생한 불법행위로 판단됩니다.</t>
+          <t>경기남부 지역에서 지난 3년간 스토킹처벌법 위반 사례가 2만 건 발생했습니다. 2021년 법 시행 이후 2024년 1월 개정안이 적용되어 피해자 보호가 강화되었으며, 위반 시 3년 이하 징역 또는 3천만 원 이하 벌금에 처해집니다. 이는 다수의 피해자가 발생하고 있음을 보여주며, 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>통일교의 헌금 명목 거액 갈취 행위로 상대방 책임이 명확하며(적합 조건 1), 일본인 신도 다수가 피해를 입은 집단적 피해(적합 조건 3)이고 피해 규모가 거액으로 추정됩니다(적합 조건 4). 또한 일본 통일교의 청산 절차가 진행 중으로 공적 절차가 이미 시작되었으며(적합 조건 6), 배상 소송 제기 의사가 명확히 표명되어 소송금융 투자 가능성이 높습니다.</t>
+          <t>경기남부 지역에서 3년간 2만 건의 스토킹처벌법 위반 사례가 발생하여 집단적 피해 및 매우 많은 피해자 수(2만 명 이상)가 확인됩니다. 경찰 기록 등 증거 확보가 용이하며, 스토킹처벌법 시행 및 개정안 적용으로 공적 절차가 진행 중입니다. 다만, 상대방이 개별 스토커이므로 자력 확인이 어렵다는 점은 투자 시 고려해야 할 요소입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상 (거액 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상 (다수 추정)</t>
+          <t>2만 명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>청산 절차 들어간 일본 통일교…침묵하는 자민당</t>
+          <t>등 뒤에 스토커 … 경기남부서 3년간 2만 건 있었다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=365611</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017165</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-14 12:44:43.889940+00:00</t>
+          <t>2026-03-23 12:37:05.352724+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>가해자의 스토킹 혐의 관련 수사 또는 재판 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>전국 각지에서 '원한해결사무소'라는 텔레그램 조직이 건당 80~100만원을 받고 '대변 테러'를 자행하고 있습니다. 피해자들은 원한 살 이유가 없다고 주장하며, 가해자들은 피해자들에게 금전을 요구하기도 했습니다. 현재 경찰이 수사 중입니다.</t>
+          <t>40대 여성이 뇌출혈로 사망한 사건으로, 가해자는 이미 스토킹 혐의를 받고 있었습니다. 사건 당시 CCTV에는 외출 후 얼굴이 부어있는 피해자의 모습이 포착되었으며, 피해자는 거절을 잘 못하는 성격이었다고 친구가 증언했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(원한해결사무소 조직), 전국 각지에서 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 가해자들이 건당 수천만원의 금전을 요구하는 등 피해 규모가 크며, 텔레그램 대화방 및 영상 등 증거 확보가 용이하고 경찰 수사가 진행 중입니다. 다만, 가해자들의 자력 부족 가능성은 투자 검토 시 고려해야 할 요소입니다.</t>
+          <t>가해자가 이미 스토킹 혐의를 받고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), CCTV 등 객관적 증거가 존재하고(적합 조건 5), 스토킹 혐의로 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6). 사망 사건이므로 피해 규모가 크다는 점도 적합합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>건당 2500만원~3000만원 (금전 요구), 미상 (재물손괴)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>전국 각지 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>건당 80~100만원에 '대변 테러' … 복수를 '돈벌이'로 삼은 사람들 ('궁...</t>
+          <t>40대 여성 뇌출혈 사망…가해자 이미 스토킹 혐의 [그알]</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1012965/</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723822</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:25.785118+00:00</t>
+          <t>2026-03-15 00:20:48.162523+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>한국 통일교 교주</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고</t>
+          <t>일본 통일교 청산 절차 진행 중, 배상 소송 제기 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>동업자가 폭행 후 차로 치어 살해한 사건으로, 가해자는 1심 징역 12년, 2심 징역 15년을 선고받았습니다. 형사 재판을 통해 가해자의 책임과 범죄 사실이 명확히 입증되어 피해자 유족의 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>일본 통일교가 청산 절차에 들어간 가운데, 한국 통일교 교주가 일본인 신도들에게 헌금 명목으로 거액의 돈을 갈취했다는 주장이 제기되었습니다. 이에 대해 배상 소송이 제기될 예정이며, 다수의 피해자가 발생한 불법행위로 판단됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 1심 및 2심 판결로 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거가 충분히 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 판결까지 선고된 상태입니다(적합 조건 6). 살인 사건으로 피해 규모가 크지만(적합 조건 4), 상대방의 자력에 대한 정보가 없어 민사 손해배상금 회수 가능성은 추가 확인이 필요합니다.</t>
+          <t>통일교의 헌금 명목 거액 갈취 행위로 상대방 책임이 명확하며(적합 조건 1), 일본인 신도 다수가 피해를 입은 집단적 피해(적합 조건 3)이고 피해 규모가 거액으로 추정됩니다(적합 조건 4). 또한 일본 통일교의 청산 절차가 진행 중으로 공적 절차가 이미 시작되었으며(적합 조건 6), 배상 소송 제기 의사가 명확히 표명되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (거액 추정)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>사망자 1명</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>석연찮았던 교통사고, 알고 보니 살인사건…범인은 동업자 [사건의 재구...</t>
+          <t>청산 절차 들어간 일본 통일교…침묵하는 자민당</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6099288</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=365611</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-13 00:19:12.049206+00:00</t>
+          <t>2026-03-14 12:44:43.889940+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>원한해결사무소 운영진 및 대변 특공대</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>피해자 가족이 캐나다 BC주 1심 법원에 소송 제기</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>캐나다 학교 총기 난사 사건 피해자 가족이 오픈AI를 상대로 소송을 제기했다. 오픈AI가 총격범이 챗GPT를 활용해 범행을 계획하는 사실을 인지하고도 수사기관에 알리지 않아 비극을 막지 못했다는 주장이다. 피해자는 치명적인 뇌 손상으로 영구적인 장애 가능성이 높으며, 총격범은 8명을 살해했다.</t>
+          <t>전국 각지에서 '원한해결사무소'라는 텔레그램 조직이 건당 80~100만원을 받고 '대변 테러'를 자행하고 있습니다. 피해자들은 원한 살 이유가 없다고 주장하며, 가해자들은 피해자들에게 금전을 요구하기도 했습니다. 현재 경찰이 수사 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (OpenAI가 총격범의 범행 계획을 인지하고도 수사기관에 신고하지 않음), 상대방에게 자력이 충분함 (OpenAI는 대형 기술 기업), 피해 규모가 큼 (피해자의 영구적 뇌 손상 및 다수의 사망자 발생), 증거가 있거나 확보 가능함 (OpenAI 스스로 총격범과의 대화 사실 및 계정 차단 인정).</t>
+          <t>상대방 책임이 명확하고(원한해결사무소 조직), 전국 각지에서 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 가해자들이 건당 수천만원의 금전을 요구하는 등 피해 규모가 크며, 텔레그램 대화방 및 영상 등 증거 확보가 용이하고 경찰 수사가 진행 중입니다. 다만, 가해자들의 자력 부족 가능성은 투자 검토 시 고려해야 할 요소입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>건당 2500만원~3000만원 (금전 요구), 미상 (재물손괴)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>총 9명 (1명 중상, 8명 사망)</t>
+          <t>전국 각지 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>계획 알고도 신고 안 해  캐나다 총기 사건 피해자 가족, 오픈AI 고소</t>
+          <t>건당 80~100만원에 '대변 테러' … 복수를 '돈벌이'로 삼은 사람들 ('궁...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031109525108352</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1012965/</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-11 12:17:43.204152+00:00</t>
+          <t>2026-03-14 00:17:25.785118+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>MLS 사무국 공식 분석 및 판정 확정</t>
+          <t>형사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>LAFC 소속 손흥민 선수가 휴스턴 다이나모와의 경기 중 상대 선수의 살인적인 태클로 아킬레스건 부위를 가격당했습니다. 휴스턴 감독은 손흥민의 이름값 때문에 과한 판정이 나왔다고 주장했으나, MLS 사무국은 공식 분석을 통해 해당 태클이 '명백한 레드카드'이며 선수 생명을 위협할 수 있는 심각한 반칙이었다고 판정을 확정했습니다. 이는 손흥민 선수를 향한 거친 견제에 MLS 심판진이 엄격한 잣대를 들이대겠다는 메시지로 해석됩니다.</t>
+          <t>동업자가 폭행 후 차로 치어 살해한 사건으로, 가해자는 1심 징역 12년, 2심 징역 15년을 선고받았습니다. 형사 재판을 통해 가해자의 책임과 범죄 사실이 명확히 입증되어 피해자 유족의 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(휴스턴 다이나모 소속 선수)의 책임이 MLS 사무국의 공식 분석을 통해 '명백한 레드카드'로 확정되어 명확합니다. 상대방인 프로 스포츠 구단은 자력이 충분하며, MLS 사무국의 공식 분석 자료가 객관적인 증거로 존재합니다. 또한, MLS 사무국의 판정 확정이라는 공적 절차가 진행되었습니다. 손흥민 선수의 '시즌 아웃급 부상' 가능성이 언급되어 잠재적 피해 규모가 큽니다.</t>
+          <t>가해자의 책임이 형사 1심 및 2심 판결로 명확히 입증되었고(적합 조건 1), 범죄 사실에 대한 증거가 충분히 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 판결까지 선고된 상태입니다(적합 조건 6). 살인 사건으로 피해 규모가 크지만(적합 조건 4), 상대방의 자력에 대한 정보가 없어 민사 손해배상금 회수 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명 (손흥민)</t>
+          <t>사망자 1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>손흥민 이름값 때문에 퇴장?” 휴스턴 감독의 황당 궤변… MLS 전문가 “...</t>
+          <t>석연찮았던 교통사고, 알고 보니 살인사건…범인은 동업자 [사건의 재구...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112756025</t>
+          <t>https://www.news1.kr/local/jeonbuk/6099288</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:12.883452+00:00</t>
+          <t>2026-03-13 00:19:12.049206+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>통일교</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>피해 대책 변호단 활동 중, 법원의 기업형 관리 판단 근거 언급</t>
+          <t>피해자 가족이 캐나다 BC주 1심 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>통일교가 매년 5천억 원의 헌금을 거둬들이며 교단을 기업처럼 운영한 사실이 보도되었습니다. 전국 통일교회 피해 대책 변호단은 잠재적 피해자가 엄청나게 많다고 보고 있으며, 법원도 통일교의 기업형 관리를 문제 삼고 있습니다. 이는 통일교의 운영 방식에 대한 법적 책임과 다수의 피해자 발생 가능성을 시사합니다.</t>
+          <t>캐나다 학교 총기 난사 사건 피해자 가족이 오픈AI를 상대로 소송을 제기했다. 오픈AI가 총격범이 챗GPT를 활용해 범행을 계획하는 사실을 인지하고도 수사기관에 알리지 않아 비극을 막지 못했다는 주장이다. 피해자는 치명적인 뇌 손상으로 영구적인 장애 가능성이 높으며, 총격범은 8명을 살해했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>통일교의 기업형 운영 방식에 대한 법원의 판단이 언급되어 상대방 책임이 명확하며, 매년 5천억 원의 헌금을 거둬들이는 등 자력이 충분합니다. 또한, 전국 통일교회 피해 대책 변호단 단장이 '잠재적 피해자가 엄청나게 많다'고 언급하여 집단적 피해 가능성이 높고, 관련 증거 확보도 용이할 것으로 보입니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>상대방 책임이 비교적 명확함 (OpenAI가 총격범의 범행 계획을 인지하고도 수사기관에 신고하지 않음), 상대방에게 자력이 충분함 (OpenAI는 대형 기술 기업), 피해 규모가 큼 (피해자의 영구적 뇌 손상 및 다수의 사망자 발생), 증거가 있거나 확보 가능함 (OpenAI 스스로 총격범과의 대화 사실 및 계정 차단 인정).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>총 9명 (1명 중상, 8명 사망)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>교단 '기업처럼' 굴린 통일교…거둬들인 헌금 '매년 5천억'</t>
+          <t>계획 알고도 신고 안 해  캐나다 총기 사건 피해자 가족, 오픈AI 고소</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288283?influxDiv=NAVER</t>
+          <t>https://view.asiae.co.kr/article/2026031109525108352</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 01:22:30.954636+00:00</t>
+          <t>2026-03-11 12:17:43.204152+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>휴스턴 다이나모</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>MLS 사무국 공식 분석 및 판정 확정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>20대 남성이 여성에게 건네받은 약물 든 숙취해소제를 먹고 사망한 사건으로, 경찰은 해당 여성을 사이코패스로 발표했다. 기사는 이 남성 외에도 다른 피해자가 있음을 암시하며, 가해자의 신원 비공개에 대한 의문을 제기한다.</t>
+          <t>LAFC 소속 손흥민 선수가 휴스턴 다이나모와의 경기 중 상대 선수의 살인적인 태클로 아킬레스건 부위를 가격당했습니다. 휴스턴 감독은 손흥민의 이름값 때문에 과한 판정이 나왔다고 주장했으나, MLS 사무국은 공식 분석을 통해 해당 태클이 '명백한 레드카드'이며 선수 생명을 위협할 수 있는 심각한 반칙이었다고 판정을 확정했습니다. 이는 손흥민 선수를 향한 거친 견제에 MLS 심판진이 엄격한 잣대를 들이대겠다는 메시지로 해석됩니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자의 책임이 경찰 발표로 명확하며(조건 1), 다수의 피해자가 발생하여 집단소송 가능성이 높다(조건 3). 사망이라는 중대한 피해 규모를 가지며(조건 4), 경찰 수사가 진행 중으로 증거 확보가 용이하고 공적 절차가 진행 중이다(조건 5, 6). 다만, 피고가 개인이라 자력 확보에 어려움이 있을 수 있다는 점은 고려해야 한다.</t>
+          <t>상대방(휴스턴 다이나모 소속 선수)의 책임이 MLS 사무국의 공식 분석을 통해 '명백한 레드카드'로 확정되어 명확합니다. 상대방인 프로 스포츠 구단은 자력이 충분하며, MLS 사무국의 공식 분석 자료가 객관적인 증거로 존재합니다. 또한, MLS 사무국의 판정 확정이라는 공적 절차가 진행되었습니다. 손흥민 선수의 '시즌 아웃급 부상' 가능성이 언급되어 잠재적 피해 규모가 큽니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (손흥민)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>2026년 3월 4일 뉴스파이터 오프닝</t>
+          <t>손흥민 이름값 때문에 퇴장?” 휴스턴 감독의 황당 궤변… MLS 전문가 “...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179566</t>
+          <t>http://www.osen.co.kr/article/G1112756025</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-05 01:13:04.104711+00:00</t>
+          <t>2026-03-08 00:17:12.883452+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>통일교</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>일본 법원의 해산 명령 및 청산 절차 시작</t>
+          <t>피해 대책 변호단 활동 중, 법원의 기업형 관리 판단 근거 언급</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>일본 법원이 통일교에 해산 명령을 내렸으며, 이에 따라 1조원대 자산에 대한 청산 절차가 시작되었습니다. 이는 헌금 피해자들을 구제하기 위한 조치로, 일본 정부도 신속한 피해자 구제를 강조하고 있습니다.</t>
+          <t>통일교가 매년 5천억 원의 헌금을 거둬들이며 교단을 기업처럼 운영한 사실이 보도되었습니다. 전국 통일교회 피해 대책 변호단은 잠재적 피해자가 엄청나게 많다고 보고 있으며, 법원도 통일교의 기업형 관리를 문제 삼고 있습니다. 이는 통일교의 운영 방식에 대한 법적 책임과 다수의 피해자 발생 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>일본 법원의 해산 명령으로 통일교의 책임이 법적으로 명확해졌으며(적합 조건 1, 5), 1조원대 자산으로 피해자 배상 능력이 충분합니다(적합 조건 2, 4). 다수의 헌금 피해자가 존재하며(적합 조건 3), 법원의 해산 명령 및 청산 절차 진행은 공적 절차 진행에 해당합니다(적합 조건 6).</t>
+          <t>통일교의 기업형 운영 방식에 대한 법원의 판단이 언급되어 상대방 책임이 명확하며, 매년 5천억 원의 헌금을 거둬들이는 등 자력이 충분합니다. 또한, 전국 통일교회 피해 대책 변호단 단장이 '잠재적 피해자가 엄청나게 많다'고 언급하여 집단적 피해 가능성이 높고, 관련 증거 확보도 용이할 것으로 보입니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>1조원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>일본 법원, 통일교 해산 명령…1조원대 자산 청산 시작</t>
+          <t>교단 '기업처럼' 굴린 통일교…거둬들인 헌금 '매년 5천억'</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288140?influxDiv=NAVER</t>
+          <t>https://news.jtbc.co.kr/article/NB12288283?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-05 01:12:43.260472+00:00</t>
+          <t>2026-03-06 01:22:30.954636+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 해산명령 유지 판결, 교단 청산절차 즉시 돌입 및 피해자 배상 재산 우선 충당 예정. 교단 측 대법원 특별항고 예고.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 구 통일교(세계평화통일가정연합)에 대한 해산명령을 유지하는 판결을 내렸다. 재판부는 40년간 204억엔 규모의 고액 헌금 피해를 인정하며 교단의 불법 헌금 권유 행위가 극히 악질적이라고 판단했다. 교단은 종교법인격을 상실하고 청산 절차에 돌입하며, 1181억엔에 달하는 재산으로 피해자 배상이 우선 충당될 예정이다. 교단은 대법원에 특별항고를 예고했다.</t>
+          <t>20대 남성이 여성에게 건네받은 약물 든 숙취해소제를 먹고 사망한 사건으로, 경찰은 해당 여성을 사이코패스로 발표했다. 기사는 이 남성 외에도 다른 피해자가 있음을 암시하며, 가해자의 신원 비공개에 대한 의문을 제기한다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>도쿄고등재판소가 구 통일교의 불법 헌금 권유 행위를 '극히 악질적'으로 판단하여 해산명령을 유지함으로써 상대방 책임이 명확합니다 (적합 조건 1). 교단이 1181억엔 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 40년간 204억엔 규모의 고액 헌금 피해를 입은 다수의 피해자가 존재합니다 (적합 조건 3, 4). 법원의 판결 자체가 강력한 증거이며 (적합 조건 5), 해산명령 청구 사건이라는 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>가해자의 책임이 경찰 발표로 명확하며(조건 1), 다수의 피해자가 발생하여 집단소송 가능성이 높다(조건 3). 사망이라는 중대한 피해 규모를 가지며(조건 4), 경찰 수사가 진행 중으로 증거 확보가 용이하고 공적 절차가 진행 중이다(조건 5, 6). 다만, 피고가 개인이라 자력 확보에 어려움이 있을 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>40년간 204억엔</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>日고등재판소, 구 통일교 해산명령 유지</t>
+          <t>2026년 3월 4일 뉴스파이터 오프닝</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001150</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179566</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-05 00:58:07.833957+00:00</t>
+          <t>2026-03-05 01:13:04.104711+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합 (옛 통일교)</t>
+          <t>통일교</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>일본 고등법원 해산 명령 유지, 청산 및 피해자 변제 절차 시작, 최고재판소 특별항고 예정</t>
+          <t>일본 법원의 해산 명령 및 청산 절차 시작</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 통일교(세계평화통일가정연합)의 고액 헌금 권유가 불법 행위에 해당한다고 판단, 해산 명령을 유지했습니다. 이에 따라 교단에 대한 청산 절차가 본격화되며, 법원이 선임한 청산인이 자산을 조사하고 헌금 피해자에 대한 변제 절차를 진행할 예정입니다. 통일교 측은 부당한 사법 판단이라며 최고재판소에 불복 절차를 밟겠다고 밝혔습니다.</t>
+          <t>일본 법원이 통일교에 해산 명령을 내렸으며, 이에 따라 1조원대 자산에 대한 청산 절차가 시작되었습니다. 이는 헌금 피해자들을 구제하기 위한 조치로, 일본 정부도 신속한 피해자 구제를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>일본 고등법원이 통일교에 대한 해산 명령을 유지하며 상대방의 책임이 법적으로 명확해졌습니다. 최소 1500명 이상의 피해자와 약 1900억원의 피해 규모로 집단적 피해 및 피해 규모가 크며, 법원 판결로 증거 확보가 용이합니다. 해산 명령에 따른 청산 및 피해자 변제 절차가 시작되어 공적 절차가 진행 중이며, 상대방(통일교)은 대규모 종교단체로서 자력이 충분할 것으로 판단됩니다.</t>
+          <t>일본 법원의 해산 명령으로 통일교의 책임이 법적으로 명확해졌으며(적합 조건 1, 5), 1조원대 자산으로 피해자 배상 능력이 충분합니다(적합 조건 2, 4). 다수의 헌금 피해자가 존재하며(적합 조건 3), 법원의 해산 명령 및 청산 절차 진행은 공적 절차 진행에 해당합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>약 204억엔 (약 1900억원)</t>
+          <t>1조원 이상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>최소 1500명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>日고법, 통일교 해산 명령...청산 절차 시작</t>
+          <t>일본 법원, 통일교 해산 명령…1조원대 자산 청산 시작</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260304000730</t>
+          <t>https://news.jtbc.co.kr/article/NB12288140?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-05 00:54:29.310789+00:00</t>
+          <t>2026-03-05 01:12:43.260472+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>세계평화통일가정연합 (구 통일교회)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상정보공개심의위원회 개최 예고</t>
+          <t>도쿄고등재판소 해산명령 유지 판결, 교단 청산절차 즉시 돌입 및 피해자 배상 재산 우선 충당 예정. 교단 측 대법원 특별항고 예고.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>강북 모텔 약물 살인 사건의 두 번째 사망 피해자 유족이 피의자 김모씨에 대한 엄벌과 신상 공개를 촉구하는 탄원서를 검찰에 제출했습니다. 피의자는 20대 남성 3명에게 약물을 투여해 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 송치되었으며, 유족은 추가 피해자 가능성을 우려하고 있습니다. 현재 검찰 수사가 진행 중이며 신상정보공개심의위원회 개최가 예고된 상태입니다.</t>
+          <t>일본 도쿄고등재판소가 구 통일교(세계평화통일가정연합)에 대한 해산명령을 유지하는 판결을 내렸다. 재판부는 40년간 204억엔 규모의 고액 헌금 피해를 인정하며 교단의 불법 헌금 권유 행위가 극히 악질적이라고 판단했다. 교단은 종교법인격을 상실하고 청산 절차에 돌입하며, 1181억엔에 달하는 재산으로 피해자 배상이 우선 충당될 예정이다. 교단은 대법원에 특별항고를 예고했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>피의자 김모씨의 약물 살인 혐의가 명확하며(적합 조건 1), 현재까지 최소 3명의 피해자가 확인되고 추가 피해자 가능성도 언급되어 집단적 피해 가능성이 있습니다(적합 조건 3). 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), 국립과학수사연구원 부검 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 경찰 수사 완료 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 부족이 예상되어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
+          <t>도쿄고등재판소가 구 통일교의 불법 헌금 권유 행위를 '극히 악질적'으로 판단하여 해산명령을 유지함으로써 상대방 책임이 명확합니다 (적합 조건 1). 교단이 1181억엔 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 40년간 204억엔 규모의 고액 헌금 피해를 입은 다수의 피해자가 존재합니다 (적합 조건 3, 4). 법원의 판결 자체가 강력한 증거이며 (적합 조건 5), 해산명령 청구 사건이라는 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40년간 204억엔</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명 포함)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>죽은 동생 카드로 결제한 치킨을 ...'모텔 살인' 피해자 유족, 엄벌 탄...</t>
+          <t>日고등재판소, 구 통일교 해산명령 유지</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603050620466077</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260304010001150</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-05 00:22:09.610304+00:00</t>
+          <t>2026-03-05 00:58:07.833957+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>일본 통일교</t>
+          <t>세계평화통일가정연합 (옛 통일교)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소 항소심에서 교단 해산 명령 결정, 최고재판소 상고 가능성 있음, 재산 청산 및 피해 배상 절차 예정</t>
+          <t>일본 고등법원 해산 명령 유지, 청산 및 피해자 변제 절차 시작, 최고재판소 특별항고 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 일본 통일교의 항소를 기각하고 종교법인 해산 명령을 재차 결정했다. 법원은 '간과할 수 없는 규모의 피해 발생'을 인정했으며, 이에 따라 통일교는 종교법인 지위를 상실하고 재산 청산 및 피해 배상 절차를 밟게 된다. 일본 통일교의 재산은 1조 1천억 원 이상으로 추정되며, 이번 판결은 국내 유사 소송에도 영향을 미칠 것으로 전망된다.</t>
+          <t>일본 도쿄고등재판소가 통일교(세계평화통일가정연합)의 고액 헌금 권유가 불법 행위에 해당한다고 판단, 해산 명령을 유지했습니다. 이에 따라 교단에 대한 청산 절차가 본격화되며, 법원이 선임한 청산인이 자산을 조사하고 헌금 피해자에 대한 변제 절차를 진행할 예정입니다. 통일교 측은 부당한 사법 판단이라며 최고재판소에 불복 절차를 밟겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>일본 법원이 통일교의 반사회적 행위로 인한 '간과할 수 없는 규모의 피해'를 인정하며 해산 명령을 내렸고, 이는 상대방 책임이 명확함을 보여준다 (적합 조건 1). 일본 통일교의 재산이 1조 1천억 원 이상으로 추정되어 배상 능력이 충분하다 (적합 조건 2). '고액 헌금 문제'로 다수의 피해자가 발생했으며, 일본 법원의 1, 2심 판결은 강력한 증거가 된다 (적합 조건 3, 4, 5). 일본 정부의 해산 명령 청구 및 법원의 판결은 공적 절차가 진행 중임을 의미하며, 국내 유사 소송에도 영향을 미칠 것으로 예상된다 (적합 조건 6).</t>
+          <t>일본 고등법원이 통일교에 대한 해산 명령을 유지하며 상대방의 책임이 법적으로 명확해졌습니다. 최소 1500명 이상의 피해자와 약 1900억원의 피해 규모로 집단적 피해 및 피해 규모가 크며, 법원 판결로 증거 확보가 용이합니다. 해산 명령에 따른 청산 및 피해자 변제 절차가 시작되어 공적 절차가 진행 중이며, 상대방(통일교)은 대규모 종교단체로서 자력이 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상 (고액 헌금, 일본 통일교 재산 1조 1천억 원 이상 추정)</t>
+          <t>약 204억엔 (약 1900억원)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 1500명 이상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>日 통일교 청산 절차 돌입…일본 고법,  통일교 법인 해산 명령 정당</t>
+          <t>日고법, 통일교 해산 명령...청산 절차 시작</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6479608?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304100017</t>
+          <t>https://www.newspim.com/news/view/20260304000730</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-05 00:16:58.226467+00:00</t>
+          <t>2026-03-05 00:54:29.310789+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합 (옛 통일교)</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 2심 판결로 해산 명령 유지, 청산 절차 개시. 통일교 측 특별항고 예정.</t>
+          <t>검찰 수사 및 신상정보공개심의위원회 개최 예고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 통일교에 대한 해산 명령 1심 판결을 유지하며 청산 절차가 시작되었다. 통일교는 1980년대 이래 1500명 이상에게 약 1900억원의 피해를 입힌 것으로 정부 조사에서 확인되었으며, 교단 재산은 약 1조 1천억원 규모이다. 통일교 측은 판결에 불복하고 특별항고를 통해 싸움을 지속할 것이라고 밝혔다.</t>
+          <t>강북 모텔 약물 살인 사건의 두 번째 사망 피해자 유족이 피의자 김모씨에 대한 엄벌과 신상 공개를 촉구하는 탄원서를 검찰에 제출했습니다. 피의자는 20대 남성 3명에게 약물을 투여해 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 송치되었으며, 유족은 추가 피해자 가능성을 우려하고 있습니다. 현재 검찰 수사가 진행 중이며 신상정보공개심의위원회 개최가 예고된 상태입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 교단 재산이 1조 1천억원으로 자력이 충분하며(적합 조건 2), 1500명 이상이 1900억원 규모의 피해를 입은 집단적 피해 사건으로 피해 규모가 매우 크다(적합 조건 3, 4). 정부 조사 및 법원 판결로 증거가 확보되었고(적합 조건 5), 문부과학성의 해산 명령 청구 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>피의자 김모씨의 약물 살인 혐의가 명확하며(적합 조건 1), 현재까지 최소 3명의 피해자가 확인되고 추가 피해자 가능성도 언급되어 집단적 피해 가능성이 있습니다(적합 조건 3). 사망이라는 중대한 피해 규모가 발생했으며(적합 조건 4), 국립과학수사연구원 부검 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 경찰 수사 완료 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 부족이 예상되어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>204억엔 (약 1900억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1500명 이상</t>
+          <t>최소 3명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>일본 통일교 청산 절차 개시</t>
+          <t>죽은 동생 카드로 결제한 치킨을 ...'모텔 살인' 피해자 유족, 엄벌 탄...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603042059015</t>
+          <t>http://www.fnnews.com/news/202603050620466077</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-05 00:15:41.847042+00:00</t>
+          <t>2026-03-05 00:22:09.610304+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령 부부 (김건희)</t>
+          <t>일본 통일교</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 가압류 신청 기각에 즉시항고 제기</t>
+          <t>일본 도쿄고등재판소 항소심에서 교단 해산 명령 결정, 최고재판소 상고 가능성 있음, 재산 청산 및 피해 배상 절차 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고장을 제출했다. 변호인 측은 윤 전 대통령의 내란 혐의 판결과 김건희 특검팀의 '정치공동체' 결론 등을 근거로 피보전권리가 명확하며, 채권 보전을 위해 가압류가 필수적이라고 주장했다.</t>
+          <t>일본 도쿄고등재판소가 일본 통일교의 항소를 기각하고 종교법인 해산 명령을 재차 결정했다. 법원은 '간과할 수 없는 규모의 피해 발생'을 인정했으며, 이에 따라 통일교는 종교법인 지위를 상실하고 재산 청산 및 피해 배상 절차를 밟게 된다. 일본 통일교의 재산은 1조 1천억 원 이상으로 추정되며, 이번 판결은 국내 유사 소송에도 영향을 미칠 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결 및 특검 수사 결과로 비교적 명확하며(적합 조건 1, 5), 상대방의 자력 또한 충분하다(적합 조건 2). 다수의 시민이 피해를 주장하고 있으며(적합 조건 3), 특검의 범죄수익 환수 절차 등 공적 절차가 진행 중이다(적합 조건 6). 소송이 진행 중이며 가압류 신청에 대한 즉시항고가 제기되어 종결되지 않은 사건이다(부적합 조건 0개).</t>
+          <t>일본 법원이 통일교의 반사회적 행위로 인한 '간과할 수 없는 규모의 피해'를 인정하며 해산 명령을 내렸고, 이는 상대방 책임이 명확함을 보여준다 (적합 조건 1). 일본 통일교의 재산이 1조 1천억 원 이상으로 추정되어 배상 능력이 충분하다 (적합 조건 2). '고액 헌금 문제'로 다수의 피해자가 발생했으며, 일본 법원의 1, 2심 판결은 강력한 증거가 된다 (적합 조건 3, 4, 5). 일본 정부의 해산 명령 청구 및 법원의 판결은 공적 절차가 진행 중임을 의미하며, 국내 유사 소송에도 영향을 미칠 것으로 예상된다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (고액 헌금, 일본 통일교 재산 1조 1천억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>‘내란 손배’ 시민들, ‘김건희 양평 땅 토지 가압류’ 법원 기각에 즉...</t>
+          <t>日 통일교 청산 절차 돌입…일본 고법,  통일교 법인 해산 명령 정당</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260227510475?OutUrl=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6479608?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304100017</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-28 01:22:15.925540+00:00</t>
+          <t>2026-03-05 00:16:58.226467+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>세계평화통일가정연합 (옛 통일교)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치, 신상 공개 심의위원회 예정, 추가 피해자 입건 전 조사 중</t>
+          <t>도쿄고등재판소 2심 판결로 해산 명령 유지, 청산 절차 개시. 통일교 측 특별항고 예정.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>서울 강북 모텔 연쇄살인 사건의 피의자 김모 씨가 남성 2명을 살해하고 1명에게 약물을 투여해 의식을 잃게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨의 최초 범행 시점보다 앞선 지난해 10월과 지난달에도 유사한 약물 투여 정황을 추가로 확인하여 피해자가 최소 5명으로 늘어날 가능성을 조사 중입니다. 현재 김 씨에 대한 신상 공개 심의위원회가 예정되어 있으며, 유족 측은 신상 공개를 촉구하고 있습니다.</t>
+          <t>일본 도쿄고등재판소가 통일교에 대한 해산 명령 1심 판결을 유지하며 청산 절차가 시작되었다. 통일교는 1980년대 이래 1500명 이상에게 약 1900억원의 피해를 입힌 것으로 정부 조사에서 확인되었으며, 교단 재산은 약 1조 1천억원 규모이다. 통일교 측은 판결에 불복하고 특별항고를 통해 싸움을 지속할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>피의자 김모 씨의 약물 투여로 인한 사망 및 중상해 피해가 명확하며(상대방 책임 명확), 경찰 수사 및 검찰 송치, 신상 공개 심의위원회 등 공적 절차가 활발히 진행 중입니다(공적 절차 진행 중). 119 신고 녹취록, 구급활동일지 등 객관적 증거 확보가 용이하며(증거 확보 가능), 현재까지 최소 4명, 최대 5명 이상의 피해자가 발생하여 피해 규모가 크고 집단적 피해의 가능성이 있습니다(피해 규모 큼, 집단적 피해). 다만, 피의자의 개인 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 교단 재산이 1조 1천억원으로 자력이 충분하며(적합 조건 2), 1500명 이상이 1900억원 규모의 피해를 입은 집단적 피해 사건으로 피해 규모가 매우 크다(적합 조건 3, 4). 정부 조사 및 법원 판결로 증거가 확보되었고(적합 조건 5), 문부과학성의 해산 명령 청구 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>204억엔 (약 1900억원)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>최소 4명, 최대 5명 이상</t>
+          <t>1500명 이상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[속보] 강북 모텔 연쇄살인, 지난해 10월에도 신고 있었다…최초 범행 ...</t>
+          <t>일본 통일교 청산 절차 개시</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022720104969820</t>
+          <t>https://www.khan.co.kr/article/202603042059015</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-28 01:07:09.376937+00:00</t>
+          <t>2026-03-05 00:15:41.847042+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>김씨</t>
+          <t>윤석열 전 대통령 부부 (김건희)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 여부 확인 중</t>
+          <t>손해배상 소송 진행 중, 가압류 신청 기각에 즉시항고 제기</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>만취한 오빠를 119에 신고했던 김씨가 나흘 뒤 다른 남성을 살해한 혐의로 경찰 수사를 받고 있다. 경찰은 김씨의 여죄와 추가 피해자가 있을 가능성을 열어두고 수사를 확대 중이다. 살인 사건으로 피해 규모가 크고 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
+          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고장을 제출했다. 변호인 측은 윤 전 대통령의 내란 혐의 판결과 김건희 특검팀의 '정치공동체' 결론 등을 근거로 피보전권리가 명확하며, 채권 보전을 위해 가압류가 필수적이라고 주장했다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>김씨의 살해 혐의가 경찰 수사 중으로 상대방 책임이 비교적 명확하며, 생명권 침해로 인한 피해 규모가 매우 크다. 현재 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점이 소송금융 투자에 적합하다. 다만, 피고의 자력 여부는 추가 확인이 필요하다.</t>
+          <t>상대방 책임이 형사 판결 및 특검 수사 결과로 비교적 명확하며(적합 조건 1, 5), 상대방의 자력 또한 충분하다(적합 조건 2). 다수의 시민이 피해를 주장하고 있으며(적합 조건 3), 특검의 범죄수익 환수 절차 등 공적 절차가 진행 중이다(적합 조건 6). 소송이 진행 중이며 가압류 신청에 대한 즉시항고가 제기되어 종결되지 않은 사건이다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>최소 1명 (추가 피해자 가능성 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>만취한 오빠 안 일어나  직접 119 신고…나흘 뒤 다른 남성 살해</t>
+          <t>‘내란 손배’ 시민들, ‘김건희 양평 땅 토지 가압류’ 법원 기각에 즉...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287084?influxDiv=NAVER</t>
+          <t>https://www.segye.com/newsView/20260227510475?OutUrl=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-26 00:31:26.347683+00:00</t>
+          <t>2026-02-28 01:22:15.925540+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치, 신상 공개 심의위원회 예정, 추가 피해자 입건 전 조사 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>서울 강북 모텔 연쇄살인 사건의 피의자 김모 씨가 남성 2명을 살해하고 1명에게 약물을 투여해 의식을 잃게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨의 최초 범행 시점보다 앞선 지난해 10월과 지난달에도 유사한 약물 투여 정황을 추가로 확인하여 피해자가 최소 5명으로 늘어날 가능성을 조사 중입니다. 현재 김 씨에 대한 신상 공개 심의위원회가 예정되어 있으며, 유족 측은 신상 공개를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>피의자 김모 씨의 약물 투여로 인한 사망 및 중상해 피해가 명확하며(상대방 책임 명확), 경찰 수사 및 검찰 송치, 신상 공개 심의위원회 등 공적 절차가 활발히 진행 중입니다(공적 절차 진행 중). 119 신고 녹취록, 구급활동일지 등 객관적 증거 확보가 용이하며(증거 확보 가능), 현재까지 최소 4명, 최대 5명 이상의 피해자가 발생하여 피해 규모가 크고 집단적 피해의 가능성이 있습니다(피해 규모 큼, 집단적 피해). 다만, 피의자의 개인 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>최소 4명, 최대 5명 이상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[속보] 강북 모텔 연쇄살인, 지난해 10월에도 신고 있었다…최초 범행 ...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026022720104969820</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:07:09.376937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>김씨</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 추가 피해자 여부 확인 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>만취한 오빠를 119에 신고했던 김씨가 나흘 뒤 다른 남성을 살해한 혐의로 경찰 수사를 받고 있다. 경찰은 김씨의 여죄와 추가 피해자가 있을 가능성을 열어두고 수사를 확대 중이다. 살인 사건으로 피해 규모가 크고 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>김씨의 살해 혐의가 경찰 수사 중으로 상대방 책임이 비교적 명확하며, 생명권 침해로 인한 피해 규모가 매우 크다. 현재 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점이 소송금융 투자에 적합하다. 다만, 피고의 자력 여부는 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>최소 1명 (추가 피해자 가능성 언급)</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>만취한 오빠 안 일어나  직접 119 신고…나흘 뒤 다른 남성 살해</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287084?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:31:26.347683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
           <t>코우리 리친스</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>살인 및 보험 사기 혐의로 첫 공판 진행 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>미국 동화 작가 코우리 리친스가 남편을 살해하고 거액의 보험금을 편취하려 한 혐의로 기소되어 첫 공판이 열렸습니다. 검찰은 치사량의 펜타닐을 사용했으며, 내연남과의 새 출발을 위해 범행했다고 주장하며 문자메시지와 증인 증언을 증거로 제시했습니다. 이 사건은 미국 사회에 큰 충격을 주었습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(살인 혐의로 기소, 검찰 증거 제시), 피해 규모가 크고(400만 달러 이상 보험금), 증거가 명확하게 확보되어 있습니다(내연남 문자, 가정부 증언). 형사 재판이 진행 중이므로 사실관계 입증에 유리하며, 잠재적 배상액이 상당합니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>400만 달러 (약 65억원) 이상</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명 (사망 피해자), 다수 (유족)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>남편 살해하고 ‘남편 추모’ 동화 쓴 작가…“내연남 있었다” 美 ‘발...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/international/USA-amrica/2026/02/25/20260225500010?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-25 00:47:26.461621+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N29"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>