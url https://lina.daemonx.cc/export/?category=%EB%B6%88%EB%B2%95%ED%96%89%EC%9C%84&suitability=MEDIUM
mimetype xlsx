--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$64</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N63"/>
+  <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="33" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,4424 +535,4496 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>납치·감금 가해자 4명</t>
+          <t>서모 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 체포</t>
+          <t>음주운전 사망사고 형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>베트남 국적 유학생을 납치·감금하고 돈을 갈취하려 한 베트남인 4명이 경찰에 체포되었다. 피해자는 생명에 지장이 없는 것으로 알려졌으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>음주운전으로 일본인 관광객 모녀를 들이받아 1명을 사망에 이르게 한 30대 남성에게 징역 5년이 선고되었습니다. 유족은 한국의 음주운전 처벌이 너무 가볍다고 지적하며, 추가적인 민사적 대응 가능성을 시사했습니다. 사고 당시 가해자는 면허 취소 수준의 만취 상태였으며, 신호 위반까지 한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자들의 납치·감금 및 갈취 시도 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 그러나 가해자들의 자력 불확실 및 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합한 수준인지 추가 확인이 필요하다.</t>
+          <t>상대방의 음주운전 및 신호위반 책임이 명확하며(적합 조건 1), 형사 재판 결과가 강력한 증거로 활용될 수 있습니다(적합 조건 5). 다만, 피고가 개인이며 자력에 대한 정보가 불확실하고(적합 조건 2 약점), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당). 유족이 한국의 처벌이 가볍다고 지적하며 추가적인 민사 소송의 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (1명 사망, 1명 중상)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[간추린 사건사고] 부부싸움 중 아내에게 흉기 휘두른 남편 체포 외 (4월...</t>
+          <t>일본 모녀 참변 유족 “한국은 음주운전 처벌 너무 가벼워”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=224431</t>
+          <t>https://www.sedaily.com/article/20043677?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-04 15:38:18.571195+00:00</t>
+          <t>2026-06-25 12:06:42.216055+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>납치·감금 가해자 4명</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 가해자 체포</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 아이오와 대학교에서 총격 사건이 발생하여 여러 명의 피해자가 부상을 입고 인근 병원으로 이송되었습니다. 아이오와 경찰이 사건을 수사 중이며, 정확한 피해자 수와 상태는 아직 공개되지 않았습니다.</t>
+          <t>베트남 국적 유학생을 납치·감금하고 돈을 갈취하려 한 베트남인 4명이 경찰에 체포되었다. 피해자는 생명에 지장이 없는 것으로 알려졌으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중으로 공적 절차가 개시되었으며, 수사를 통해 증거 확보 가능성이 높습니다. 다만, 총격 사건의 가해자 및 책임 주체가 명확히 특정되지 않았고, 상대방의 자력 여부, 정확한 피해 규모 및 피해자 수가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>가해자들의 납치·감금 및 갈취 시도 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 그러나 가해자들의 자력 불확실 및 단일 피해자 사건으로 피해 규모가 소송금융 투자에 적합한 수준인지 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>美 아이오와 대학교서 총격 사건… 여러 명 다쳐</t>
+          <t>[간추린 사건사고] 부부싸움 중 아내에게 흉기 휘두른 남편 체포 외 (4월...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6141546</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=224431</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-01 07:00:41.843291+00:00</t>
+          <t>2026-05-04 15:38:18.571195+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 보완수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>김창민 감독의 상해치사 사건에 대해 남양주지청이 전담수사팀을 편성하여 보완수사를 진행 중이다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자의 억울함이 없도록 엄정하게 수사할 것이라고 밝혔다.</t>
+          <t>미국 아이오와 대학교에서 총격 사건이 발생하여 여러 명의 피해자가 부상을 입고 인근 병원으로 이송되었습니다. 아이오와 경찰이 사건을 수사 중이며, 정확한 피해자 수와 상태는 아직 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>검찰 수사가 진행 중이며(적합 조건 6), 상대방이 특정되고(적합 조건 1) 인명 피해로 피해 규모가 크며(적합 조건 4) 증거 확보 가능성이 높다는 점(적합 조건 5)에서 긍정적이다. 그러나 상대방이 개인으로 자력 확인이 어렵고(부적합 조건 2 불충족) 집단적 피해가 아니므로(부적합 조건 3 불충족) 소송금융 투자 매력도는 중간 수준이다.</t>
+          <t>경찰 수사가 진행 중으로 공적 절차가 개시되었으며, 수사를 통해 증거 확보 가능성이 높습니다. 다만, 총격 사건의 가해자 및 책임 주체가 명확히 특정되지 않았고, 상대방의 자력 여부, 정확한 피해 규모 및 피해자 수가 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>김창민 감독 '상해치사 사건'…검찰, 전담수사팀 편성해 보완수사</t>
+          <t>美 아이오와 대학교서 총격 사건… 여러 명 다쳐</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6125895</t>
+          <t>https://www.news1.kr/world/usa-canada/6141546</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:24:30.650326+00:00</t>
+          <t>2026-05-01 07:00:41.843291+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김창민 감독</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E5" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>검찰 보완수사 진행 중</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>수술한 어깨를 가진 피해자가 폭행을 당했으며, 이 모든 상황이 CCTV에 촬영되었다. 가해자로 보이는 남성은 CCTV 촬영 사실을 인지한 후에도 폭행을 이어갔다. 본 사건은 폭행으로 인한 신체적 피해를 다루는 것으로 보인다.</t>
+          <t>김창민 감독의 상해치사 사건에 대해 남양주지청이 전담수사팀을 편성하여 보완수사를 진행 중이다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 피해자의 억울함이 없도록 엄정하게 수사할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(폭행), CCTV 영상이라는 객관적인 증거가 확보되어 있음. 그러나 기사만으로는 상대방의 자력 여부, 피해 규모, 집단성 여부를 파악하기 어려워 소송금융 투자 매력이 높다고 보기 어려움.</t>
+          <t>검찰 수사가 진행 중이며(적합 조건 6), 상대방이 특정되고(적합 조건 1) 인명 피해로 피해 규모가 크며(적합 조건 4) 증거 확보 가능성이 높다는 점(적합 조건 5)에서 긍정적이다. 그러나 상대방이 개인으로 자력 확인이 어렵고(부적합 조건 2 불충족) 집단적 피해가 아니므로(부적합 조건 3 불충족) 소송금융 투자 매력도는 중간 수준이다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘히든아이’ 송민호파 소탕 작전</t>
+          <t>김창민 감독 '상해치사 사건'…검찰, 전담수사팀 편성해 보완수사</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604030076</t>
+          <t>https://www.news1.kr/local/gyeonggi/6125895</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:30:35.164750+00:00</t>
+          <t>2026-04-05 12:24:30.650326+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>부산에서 대가를 받고 사적 보복 행위를 대행한 사건들이 잇따라 발생하여 경찰이 수사에 나섰다. 부산진경찰서는 3명의 주거지에 침입해 오물과 비방성 유인물을 뿌린 혐의로 4명을 검거했고, 기장경찰서도 빌라 현관문에 오물을 뿌리고 낙서한 혐의로 1명을 붙잡아 조사 중이다. 현재까지 총 5명이 검거되었으며, 구속 영장 신청도 예정되어 있다.</t>
+          <t>수술한 어깨를 가진 피해자가 폭행을 당했으며, 이 모든 상황이 CCTV에 촬영되었다. 가해자로 보이는 남성은 CCTV 촬영 사실을 인지한 후에도 폭행을 이어갔다. 본 사건은 폭행으로 인한 신체적 피해를 다루는 것으로 보인다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(경찰 수사 및 검거), 공적 절차(경찰 수사)가 진행 중이어서 증거 확보가 용이합니다. 그러나 피해자 수가 적고(3명 이상), 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(폭행), CCTV 영상이라는 객관적인 증거가 확보되어 있음. 그러나 기사만으로는 상대방의 자력 여부, 피해 규모, 집단성 여부를 파악하기 어려워 소송금융 투자 매력이 높다고 보기 어려움.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>3명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>부산서 사적 보복 대행 사건 잇따라…5명 검거</t>
+          <t>‘히든아이’ 송민호파 소탕 작전</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525942&amp;ref=A</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604030076</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:25:13.775912+00:00</t>
+          <t>2026-04-03 00:30:35.164750+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>60대 여성 A씨</t>
+          <t>보복 대행업자 및 의뢰인</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>폭행 혐의 벌금형 선고 (형사 재판 종결)</t>
+          <t>경찰 수사 및 구속 영장 신청 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>60대 여성 A씨가 대형마트 직원 B씨의 뺨을 때린 혐의로 기소되어 벌금 100만원을 선고받았습니다. A씨는 자신의 가방을 바닥에 내려놓았다는 이유로 B씨를 폭행했으며, 재판부는 CCTV 영상과 피해자 진술을 근거로 유죄를 인정했습니다. A씨는 동종 전과가 있는 것으로 확인되었습니다.</t>
+          <t>부산에서 대가를 받고 사적 보복 행위를 대행한 사건들이 잇따라 발생하여 경찰이 수사에 나섰다. 부산진경찰서는 3명의 주거지에 침입해 오물과 비방성 유인물을 뿌린 혐의로 4명을 검거했고, 기장경찰서도 빌라 현관문에 오물을 뿌리고 낙서한 혐의로 1명을 붙잡아 조사 중이다. 현재까지 총 5명이 검거되었으며, 구속 영장 신청도 예정되어 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방의 폭행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 크지 않고, 상대방이 개인이라 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(경찰 수사 및 검거), 공적 절차(경찰 수사)가 진행 중이어서 증거 확보가 용이합니다. 그러나 피해자 수가 적고(3명 이상), 상대방의 자력 정보가 없으며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“가방에 얼마 든 줄 알아?”…바닥에 가방 내려놓았다고 마트 직원 뺨...</t>
+          <t>부산서 사적 보복 대행 사건 잇따라…5명 검거</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709028?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525942&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 00:19:51.568067+00:00</t>
+          <t>2026-04-03 00:25:13.775912+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A씨 일당</t>
+          <t>60대 여성 A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거</t>
+          <t>폭행 혐의 벌금형 선고 (형사 재판 종결)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>텔레그램 지시를 받아 특정인들의 집과 회사 사무실에 오물과 낙서를 하고 비방 유인물을 살포한 '보복대행' 일당이 경찰에 검거되었습니다. 피해자는 3명으로, 현관문과 벽에 페인트, 분변, 음식물 등으로 피해를 입었으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>60대 여성 A씨가 대형마트 직원 B씨의 뺨을 때린 혐의로 기소되어 벌금 100만원을 선고받았습니다. A씨는 자신의 가방을 바닥에 내려놓았다는 이유로 B씨를 폭행했으며, 재판부는 CCTV 영상과 피해자 진술을 근거로 유죄를 인정했습니다. A씨는 동종 전과가 있는 것으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(A씨 일당)의 책임이 명확하고, 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자 수가 3명으로 적고, 오물·낙서로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 상대방의 자력 또한 불분명합니다.</t>
+          <t>상대방의 폭행 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 및 피해자 진술 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피해 규모가 크지 않고, 상대방이 개인이라 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>텔레그램 지시받고 오물·낙서… 부산서도 '보복대행' 무더기 검거</t>
+          <t>“가방에 얼마 든 줄 알아?”…바닥에 가방 내려놓았다고 마트 직원 뺨...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040218190002667?did=NA</t>
+          <t>https://biz.heraldcorp.com/article/10709028?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:23:54.768424+00:00</t>
+          <t>2026-04-03 00:19:51.568067+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>운전자</t>
+          <t>A씨 일당</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 음주운전 의심</t>
+          <t>경찰 수사 및 검거</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>주차비 4천 원을 내지 않기 위해 60대 주차 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 주장하며 경찰 수사가 늦어지는 것에 답답함을 호소하고 있습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>텔레그램 지시를 받아 특정인들의 집과 회사 사무실에 오물과 낙서를 하고 비방 유인물을 살포한 '보복대행' 일당이 경찰에 검거되었습니다. 피해자는 3명으로, 현관문과 벽에 페인트, 분변, 음식물 등으로 피해를 입었으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 하지만 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
+          <t>상대방(A씨 일당)의 책임이 명확하고, 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피해자 수가 3명으로 적고, 오물·낙서로 인한 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 상대방의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독] 주차비 4천 원 안 내려고…60대 관리인 매달고 '질주'</t>
+          <t>텔레그램 지시받고 오물·낙서… 부산서도 '보복대행' 무더기 검거</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499895&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040218190002667?did=NA</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 12:42:09.786661+00:00</t>
+          <t>2026-04-02 12:23:54.768424+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>A씨 (50대)</t>
+          <t>운전자</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 구속 기소 및 재판 진행 중</t>
+          <t>경찰 수사 진행 중, 음주운전 의심</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 상습적으로 스토킹하고 폭행한 혐의로 구속 기소되었다. A씨는 동종 전과가 있고 재판 중에도 재범했으며, 검찰은 피해자 지원과 함께 죄에 상응하는 중형이 선고될 수 있도록 공소 유지에 최선을 다하겠다고 밝혔다.</t>
+          <t>주차비 4천 원을 내지 않기 위해 60대 주차 관리인을 매달고 질주한 사건이 발생했습니다. 피해자는 운전자에게서 술 냄새가 났다고 주장하며 경찰 수사가 늦어지는 것에 답답함을 호소하고 있습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자에 제약이 될 수 있다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 하지만 상대방의 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>두려워 …7년간 이웃 스토킹한 50대 구속 기소</t>
+          <t>[단독] 주차비 4천 원 안 내려고…60대 관리인 매달고 '질주'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06596086645388896</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499895&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 12:41:14.521484+00:00</t>
+          <t>2026-03-31 12:42:09.786661+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주</t>
+          <t>A씨 (50대)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>변호사 비판으로 사건 재조명, 점주에 대한 공갈 및 협박 소송 가능성 제기</t>
+          <t>검찰 구속 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한 프랜차이즈 카페 점주가 아르바이트생에게 1만2800원 상당의 음료 3잔을 무단 취식했다는 이유로 고소 압박을 가해 합의금 550만원을 받아냈습니다. 해당 아르바이트생은 수사 결과 무혐의 처분을 받았으며, 현직 변호사는 점주의 행위가 공갈 및 협박에 해당할 수 있다고 비판하며 과도한 합의금 요구의 부당성을 지적했습니다.</t>
+          <t>50대 남성 A씨가 7년간 이웃 70대 B씨를 상습적으로 스토킹하고 폭행한 혐의로 구속 기소되었다. A씨는 동종 전과가 있고 재판 중에도 재범했으며, 검찰은 피해자 지원과 함께 죄에 상응하는 중형이 선고될 수 있도록 공소 유지에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(프랜차이즈 카페 점주)의 책임이 공갈 및 협박으로 비교적 명확하며(적합 조건 1), 피해 금액 550만원은 개인에게 적지 않은 규모입니다(적합 조건 4). 또한, 아르바이트생이 무혐의 처분을 받았다는 객관적 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력이 대기업 수준은 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자에 제약이 될 수 있다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>550만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>음료 3잔 마신 알바생에  합의금 550만원 ...현직 변호사  협박 점주 고...</t>
+          <t>두려워 …7년간 이웃 스토킹한 50대 구속 기소</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/31/2026033119391031082</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06596086645388896</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:46.357623+00:00</t>
+          <t>2026-03-31 12:41:14.521484+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>50대 이웃 주민</t>
+          <t>프랜차이즈 카페 점주</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사 구속 기소 및 공소 유지 중</t>
+          <t>변호사 비판으로 사건 재조명, 점주에 대한 공갈 및 협박 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>50대 이웃 주민이 7년간 이웃을 괴롭힌 혐의로 구속 기소되었습니다. 검찰은 범죄피해자지원센터와 연계하여 피해자에게 상담과 심리치료를 지원하고 있으며, 피고인에게 죄에 상응하는 형이 선고될 수 있도록 공소 유지에 만전을 기하고 있습니다. 피해자들은 장기간의 괴롭힘으로 인해 귀가조차 두려워하는 등 심각한 정신적 피해를 겪고 있습니다.</t>
+          <t>한 프랜차이즈 카페 점주가 아르바이트생에게 1만2800원 상당의 음료 3잔을 무단 취식했다는 이유로 고소 압박을 가해 합의금 550만원을 받아냈습니다. 해당 아르바이트생은 수사 결과 무혐의 처분을 받았으며, 현직 변호사는 점주의 행위가 공갈 및 협박에 해당할 수 있다고 비판하며 과도한 합의금 요구의 부당성을 지적했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소로 객관적 증거가 확보되었으며(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 부적합), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어(적합 조건 4 부적합) 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(프랜차이즈 카페 점주)의 책임이 공갈 및 협박으로 비교적 명확하며(적합 조건 1), 피해 금액 550만원은 개인에게 적지 않은 규모입니다(적합 조건 4). 또한, 아르바이트생이 무혐의 처분을 받았다는 객관적 증거가 존재합니다(적합 조건 5). 그러나 상대방의 자력이 대기업 수준은 아니며(적합 조건 2 미흡), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>두려워 귀가도 못 해…  이웃 주민 7년 괴롭힌 50대 구속 기소</t>
+          <t>음료 3잔 마신 알바생에  합의금 550만원 ...현직 변호사  협박 점주 고...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6120775</t>
+          <t>https://www.mt.co.kr/society/2026/03/31/2026033119391031082</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 12:28:42.245145+00:00</t>
+          <t>2026-03-31 12:38:46.357623+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>50대 이웃 주민</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 구속</t>
+          <t>형사 구속 기소 및 공소 유지 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>텔레그램 등 SNS를 통해 활동하는 '보복 대행' 조직의 충격적인 실태가 드러났습니다. 이들은 의뢰인에게 돈을 받고 범죄 혐의 씌우기, 금융 활동 차단, 신체 손상 등 다양한 보복 행위를 실행하며, 특정 피해자는 투자 리딩방 사기 후 보복 범죄를 당했습니다. 경찰은 보복 대행 조직과 사기 조직의 유착 가능성을 수사 중이며, 총책이 구속되었음에도 다른 조직들은 활동을 이어가고 있습니다.</t>
+          <t>50대 이웃 주민이 7년간 이웃을 괴롭힌 혐의로 구속 기소되었습니다. 검찰은 범죄피해자지원센터와 연계하여 피해자에게 상담과 심리치료를 지원하고 있으며, 피고인에게 죄에 상응하는 형이 선고될 수 있도록 공소 유지에 만전을 기하고 있습니다. 피해자들은 장기간의 괴롭힘으로 인해 귀가조차 두려워하는 등 심각한 정신적 피해를 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건: 보복 대행 조직의 범죄 행위로 상대방 책임이 명확하며, 경찰 수사 및 텔레그램 메시지 등 증거 확보가 용이합니다. 또한, 이미 경찰 수사가 진행 중이고 총책이 구속되는 등 공적 절차가 진행되고 있습니다. 잠재적으로 다수의 피해자가 존재하며, 사기 피해액 수천만원과 보복으로 인한 정신적, 재산적 피해 규모가 상당할 수 있습니다. 부적합 조건: 다만, 상대방이 불법 조직이므로 자력 확보가 어려워 손해배상 집행에 난항이 예상됩니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 구속 기소로 객관적 증거가 확보되었으며(적합 조건 5), 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 부적합), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어(적합 조건 4 부적합) 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>수천만원 (사기 피해액) 및 보복 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상 (다수 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독]  죽이진 않고, 없는 죄 만들어준다 …보복 대행방 충격정체</t>
+          <t>두려워 귀가도 못 해…  이웃 주민 7년 괴롭힌 50대 구속 기소</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416147</t>
+          <t>https://www.news1.kr/local/jeonbuk/6120775</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 00:20:21.599906+00:00</t>
+          <t>2026-03-31 12:28:42.245145+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>손해배상 소송 2심 진행 중</t>
+          <t>경찰 수사 진행 중, 총책 구속</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 자신을 협박하고 금전을 갈취한 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 소송의 2심이 시작된다. 1심에서는 구제역에게 7500만원, 주작감별사와 공동으로 5000만원을 지급하라는 판결이 나왔으며, 양측 모두 항소하여 현재 2심이 진행 중이다. 재판부는 이들의 행위를 공동 불법행위로 판단했다.</t>
+          <t>텔레그램 등 SNS를 통해 활동하는 '보복 대행' 조직의 충격적인 실태가 드러났습니다. 이들은 의뢰인에게 돈을 받고 범죄 혐의 씌우기, 금융 활동 차단, 신체 손상 등 다양한 보복 행위를 실행하며, 특정 피해자는 투자 리딩방 사기 후 보복 범죄를 당했습니다. 경찰은 보복 대행 조직과 사기 조직의 유착 가능성을 수사 중이며, 총책이 구속되었음에도 다른 조직들은 활동을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(공동 불법행위), 증거도 충분히 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모가 소송금융 투자에 있어 'High' 등급으로 보기에는 다소 부족합니다.</t>
+          <t>적합 조건: 보복 대행 조직의 범죄 행위로 상대방 책임이 명확하며, 경찰 수사 및 텔레그램 메시지 등 증거 확보가 용이합니다. 또한, 이미 경찰 수사가 진행 중이고 총책이 구속되는 등 공적 절차가 진행되고 있습니다. 잠재적으로 다수의 피해자가 존재하며, 사기 피해액 수천만원과 보복으로 인한 정신적, 재산적 피해 규모가 상당할 수 있습니다. 부적합 조건: 다만, 상대방이 불법 조직이므로 자력 확보가 어려워 손해배상 집행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1심 판결 7500만원</t>
+          <t>수천만원 (사기 피해액) 및 보복 피해 미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>유튜버 쯔양, 구제역 상대 손배소 2심 내달 7일 시작</t>
+          <t>[단독]  죽이진 않고, 없는 죄 만들어준다 …보복 대행방 충격정체</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330000856</t>
+          <t>https://www.joongang.co.kr/article/25416147</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 12:50:44.846602+00:00</t>
+          <t>2026-03-31 00:20:21.599906+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>손해배상 소송 2심 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>경기 의왕의 한 아파트에서 30대 남성이 피해자 C씨의 집 현관문에 인분을 뿌리는 '보복 대행 테러'를 저질러 구속되었습니다. 피해자는 범행 동기를 알지 못한다고 진술했으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>유튜버 쯔양이 자신을 협박하고 금전을 갈취한 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 소송의 2심이 시작된다. 1심에서는 구제역에게 7500만원, 주작감별사와 공동으로 5000만원을 지급하라는 판결이 나왔으며, 양측 모두 항소하여 현재 2심이 진행 중이다. 재판부는 이들의 행위를 공동 불법행위로 판단했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>가해자가 구속되어 책임이 명확하고, 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 5, 6 해당) 그러나 피해자가 1명이며 피해 규모가 크지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(공동 불법행위), 증거도 충분히 확보된 것으로 보입니다. 그러나 집단적 피해가 아닌 개인 간의 소송이며, 피해 규모가 소송금융 투자에 있어 'High' 등급으로 보기에는 다소 부족합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 7500만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>경기 의왕 아파트서 ‘보복 대행 테러’ 30대 구속</t>
+          <t>유튜버 쯔양, 구제역 상대 손배소 2심 내달 7일 시작</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/regional/2026/03/30/V3Q5LVWNWZG2NFCVL2TDERIKDY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newspim.com/news/view/20260330000856</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:33:16.478135+00:00</t>
+          <t>2026-03-30 12:50:44.846602+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>인플루언서 구속 기소, 공범 수사 및 기소 진행 중</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 납치 자작극을 벌였으나, 남편은 이를 모른 채 실제 납치 피해를 당했습니다. 남편은 무장 괴한에게 폭행당하고 금품을 빼앗겼으며 몸값까지 지불했습니다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등 혐의로 구속 기소되었고, 공범들에 대한 수사도 진행 중입니다.</t>
+          <t>경기 의왕의 한 아파트에서 30대 남성이 피해자 C씨의 집 현관문에 인분을 뿌리는 '보복 대행 테러'를 저질러 구속되었습니다. 피해자는 범행 동기를 알지 못한다고 진술했으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건으로 인플루언서 모니키 프라가와 공범들의 책임이 명확하며, 경찰 수사 및 구속 기소 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 상대방이 개인 인플루언서로 자력에 대한 불확실성이 크고, 집단적 피해가 아닌 1인의 피해이므로 소송금융 투자 매력도는 중간 수준입니다.</t>
+          <t>가해자가 구속되어 책임이 명확하고, 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 5, 6 해당) 그러나 피해자가 1명이며 피해 규모가 크지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>무장 괴한에 납치당해  팔로워 늘리려 자작극...몰랐던 남편 맞았다</t>
+          <t>경기 의왕 아파트서 ‘보복 대행 테러’ 30대 구속</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/29/2026032919424532950</t>
+          <t>https://www.chosun.com/national/regional/2026/03/30/V3Q5LVWNWZG2NFCVL2TDERIKDY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:14.394335+00:00</t>
+          <t>2026-03-30 12:33:16.478135+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>모니키 프라가</t>
+          <t>모니키 프라가 및 공범</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>인플루언서 구속 기소, 공범 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 혐의로 구속됐다. 남편은 실제 폭행을 당하고 몸값까지 지불하는 피해를 입었으며, 경찰은 프라가가 공범들과 모의한 구체적인 물증을 확보했다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등의 혐의로 구속되어 수사를 받고 있다.</t>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 납치 자작극을 벌였으나, 남편은 이를 모른 채 실제 납치 피해를 당했습니다. 남편은 무장 괴한에게 폭행당하고 금품을 빼앗겼으며 몸값까지 지불했습니다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등 혐의로 구속 기소되었고, 공범들에 대한 수사도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(인플루언서 모니키 프라가), 경찰 수사를 통해 구체적인 물증이 확보되었으며, 현재 공적 절차(체포 및 구속)가 진행 중입니다. 피해 규모는 몸값 지불 및 폭행으로 상당할 것으로 예상되나, 상대방의 자력과 집단적 피해 가능성은 불확실하여 Medium 등급으로 판단합니다.</t>
+          <t>적합 조건으로 인플루언서 모니키 프라가와 공범들의 책임이 명확하며, 경찰 수사 및 구속 기소 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 상대방이 개인 인플루언서로 자력에 대한 불확실성이 크고, 집단적 피해가 아닌 1인의 피해이므로 소송금융 투자 매력도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>몸값 지불 및 폭행으로 인한 손해 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (남편)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>팔로워 늘리려 남편까지 범죄 도구로…브라질 인플루언서 ‘납치 자작극...</t>
+          <t>무장 괴한에 납치당해  팔로워 늘리려 자작극...몰랐던 남편 맞았다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260329_0003568316</t>
+          <t>https://www.mt.co.kr/society/2026/03/29/2026032919424532950</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:34.250171+00:00</t>
+          <t>2026-03-29 12:32:14.394335+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>숙행</t>
+          <t>모니키 프라가</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>상간 소송 진행 중, 영상 재판 신청</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 엘리베이터 키스 영상으로 상간 소송에 휘말렸습니다. 숙행 측은 법정 대면의 부담을 줄이기 위해 영상 재판을 신청한 것으로 보입니다. 현재 소송이 진행 중이며, 영상 증거가 존재합니다.</t>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 혐의로 구속됐다. 남편은 실제 폭행을 당하고 몸값까지 지불하는 피해를 입었으며, 경찰은 프라가가 공범들과 모의한 구체적인 물증을 확보했다. 현재 프라가는 사법 방해, 허위 범죄 신고, 공갈 등의 혐의로 구속되어 수사를 받고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(영상 증거 존재), 증거가 확보되어 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 상대방의 자력은 연예인으로서 어느 정도 있으나 대기업 수준은 아닙니다.</t>
+          <t>상대방 책임이 명확하고(인플루언서 모니키 프라가), 경찰 수사를 통해 구체적인 물증이 확보되었으며, 현재 공적 절차(체포 및 구속)가 진행 중입니다. 피해 규모는 몸값 지불 및 폭행으로 상당할 것으로 예상되나, 상대방의 자력과 집단적 피해 가능성은 불확실하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>몸값 지불 및 폭행으로 인한 손해 (미상)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (남편)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>유부남과 엘베 키스 숙행, 상간 소송 영상 재판 신청‥법정 대면 부담됐...</t>
+          <t>팔로워 늘리려 남편까지 범죄 도구로…브라질 인플루언서 ‘납치 자작극...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603290809485710</t>
+          <t>https://www.newsis.com/view/NISX20260329_0003568316</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-29 00:36:49.655543+00:00</t>
+          <t>2026-03-29 12:23:34.250171+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>숙행</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 증인 신문 예정</t>
+          <t>상간 소송 진행 중, 영상 재판 신청</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 강도 A씨가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 A씨를 제압하는 과정에서 상처를 입었으며, A씨는 강도상해 혐의로 기소되어 현재 형사 재판이 진행 중이다. 나나는 다음 달 21일 재판에 증인으로 출석할 예정이다.</t>
+          <t>가수 숙행이 유부남과의 엘리베이터 키스 영상으로 상간 소송에 휘말렸습니다. 숙행 측은 법정 대면의 부담을 줄이기 위해 영상 재판을 신청한 것으로 보입니다. 현재 소송이 진행 중이며, 영상 증거가 존재합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해자들의 직접적인 증언과 제압 과정이 증거로 활용될 수 있음(적합 조건 5). 그러나 상대방(A씨)의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
+          <t>상대방 책임이 비교적 명확하며(영상 증거 존재), 증거가 확보되어 있습니다. 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 있습니다. 상대방의 자력은 연예인으로서 어느 정도 있으나 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“당신 연기 얼마나 잘하는지 보겠다”…‘증인 출석’ 심경 전한 나나</t>
+          <t>유부남과 엘베 키스 숙행, 상간 소송 영상 재판 신청‥법정 대면 부담됐...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001292</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603290809485710</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:03.553740+00:00</t>
+          <t>2026-03-29 00:36:49.655543+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (의뢰인 추적)</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 증인 신문 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>사적 보복을 목적으로 한 오물 테러 사건으로, 실행자와 의뢰인 모두 민사상 위자료 및 재물 손해에 대한 배상 책임과 형사상 엄벌 책임이 있습니다. 현재 '의뢰인 추적'이 진행 중인 것으로 보아 수사기관의 조사가 이루어지고 있는 단계입니다.</t>
+          <t>가수 겸 배우 나나의 자택에 강도 A씨가 침입하여 나나와 모친을 흉기로 위협하고 금품을 요구한 사건. 나나 모녀가 A씨를 제압하는 과정에서 상처를 입었으며, A씨는 강도상해 혐의로 기소되어 현재 형사 재판이 진행 중이다. 나나는 다음 달 21일 재판에 증인으로 출석할 예정이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(실행자 및 의뢰인)의 책임이 기사 내용상 명확하며, '의뢰인 추적'이라는 언급으로 보아 공적 절차(수사)가 진행 중이거나 예정되어 있어 증거 확보에 유리할 것으로 판단됩니다. (적합 조건 1, 5, 6 해당) 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하여 'Medium'으로 평가했습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해자들의 직접적인 증언과 제압 과정이 증거로 활용될 수 있음(적합 조건 5). 그러나 상대방(A씨)의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려움.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>원한 풀어드린다  공포의 오물 테러…의뢰인 추적</t>
+          <t>“당신 연기 얼마나 잘하는지 보겠다”…‘증인 출석’ 심경 전한 나나</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495833&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mk.co.kr/article/12001292</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-28 12:33:04.797718+00:00</t>
+          <t>2026-03-29 00:16:03.553740+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중 (3차 공판 예정)</t>
+          <t>형사 수사 진행 중 (의뢰인 추적)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>배우 나나와 모친이 지난해 자택에 침입한 강도에게 흉기로 위협당하고 상해를 입은 사건의 형사 재판이 진행 중이다. 피고인 A씨는 혐의를 부인하고 있으며, 나나와 모친은 증인으로 출석할 예정이다. 이 사건은 형사 재판 후 민사상 손해배상 청구 가능성이 있다.</t>
+          <t>사적 보복을 목적으로 한 오물 테러 사건으로, 실행자와 의뢰인 모두 민사상 위자료 및 재물 손해에 대한 배상 책임과 형사상 엄벌 책임이 있습니다. 현재 '의뢰인 추적'이 진행 중인 것으로 보아 수사기관의 조사가 이루어지고 있는 단계입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 상해 진단서 등 증거가 확보되어 있으며(적합 조건 5), 형사 재판이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해자가 소수(2명)이고, 상대방의 자력이 불분명하며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방(실행자 및 의뢰인)의 책임이 기사 내용상 명확하며, '의뢰인 추적'이라는 언급으로 보아 공적 절차(수사)가 진행 중이거나 예정되어 있어 증거 확보에 유리할 것으로 판단됩니다. (적합 조건 1, 5, 6 해당) 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모에 대한 정보가 부족하여 'Medium'으로 평가했습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>나나, ‘적반하장’ 자택 침입 강도 재판에 증인 출석한다···“연기 얼...</t>
+          <t>원한 풀어드린다  공포의 오물 테러…의뢰인 추적</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603281911001</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495833&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:53.897273+00:00</t>
+          <t>2026-03-28 12:33:04.797718+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>정 씨 일당</t>
+          <t>A씨 (30대 남성)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 수사 진행 중</t>
+          <t>강도상해 혐의 형사 재판 진행 중 (3차 공판 예정)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>정 씨 일당이 텔레그램 의뢰를 받아 피해자의 주소지에 인분을 뿌리거나 래커칠을 하는 등 보복 테러를 저지른 혐의를 받고 있습니다. 경찰은 일당 4명을 검거했으며, 윗선에 대한 구속 수사가 진행 중입니다.</t>
+          <t>배우 나나와 모친이 지난해 자택에 침입한 강도에게 흉기로 위협당하고 상해를 입은 사건의 형사 재판이 진행 중이다. 피고인 A씨는 혐의를 부인하고 있으며, 나나와 모친은 증인으로 출석할 예정이다. 이 사건은 형사 재판 후 민사상 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방의 자력이나 피해 규모, 집단적 피해 여부가 기사만으로는 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 상해 진단서 등 증거가 확보되어 있으며(적합 조건 5), 형사 재판이 진행 중인 공적 절차(적합 조건 6)가 있습니다. 그러나 피해자가 소수(2명)이고, 상대방의 자력이 불분명하며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[바로이뉴스] 두 손으로 눈 꼭 가리고…'사적 보복' 윗선 구속기로</t>
+          <t>나나, ‘적반하장’ 자택 침입 강도 재판에 증인 출석한다···“연기 얼...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495796&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.khan.co.kr/article/202603281911001</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:41.449038+00:00</t>
+          <t>2026-03-28 12:26:53.897273+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>정 씨 일당</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속 수사 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>전국적으로 배달 음식에 대한 '오물 테러' 사건이 발생하여 다수의 피해자가 속출하고 있다. 경찰은 특정 피해 사례에서 결정적인 단서를 확보하고 수사를 진행 중이다. 현재까지 가해자는 특정되지 않았다.</t>
+          <t>정 씨 일당이 텔레그램 의뢰를 받아 피해자의 주소지에 인분을 뿌리거나 래커칠을 하는 등 보복 테러를 저지른 혐의를 받고 있습니다. 경찰은 일당 4명을 검거했으며, 윗선에 대한 구속 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>전국적으로 다수의 피해자가 발생했으며(집단적 피해), 경찰 수사를 통해 결정적인 단서가 확보된 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높다(상대방 책임 명확, 증거 확보 가능). 또한 공적 절차(경찰 수사)가 진행 중이다. 그러나 특정된 피고가 없으며, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 적합도는 'Medium'으로 판단.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방의 자력이나 피해 규모, 집단적 피해 여부가 기사만으로는 불확실하여 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[단독] 배달시켰을 뿐인데…전국서 터진 '오물 테러' (풀영상)</t>
+          <t>[바로이뉴스] 두 손으로 눈 꼭 가리고…'사적 보복' 윗선 구속기로</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495350&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495796&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:32.824498+00:00</t>
+          <t>2026-03-28 12:26:41.449038+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>김동환이 '보상금 소송 관련 문제'를 이유로 살해를 저질렀으며, '표적된 기장 2명 더 있었다'는 언급으로 보아 다수의 피해자 또는 표적이 존재합니다. 김동환은 자신의 행위를 '악랄한 기득권'에 대한 '천벌'로 정당화하고 있습니다. 본 기사는 살해 사건의 배경과 가해자의 주장에 초점을 맞추고 있습니다.</t>
+          <t>전국적으로 배달 음식에 대한 '오물 테러' 사건이 발생하여 다수의 피해자가 속출하고 있다. 경찰은 특정 피해 사례에서 결정적인 단서를 확보하고 수사를 진행 중이다. 현재까지 가해자는 특정되지 않았다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>살해 사건으로 피해 규모가 매우 크고, '기장 2명 더 있었다'는 언급으로 보아 최소 3명 이상의 피해자/표적이 존재하여 집단적 피해 가능성이 있습니다. 또한, 살해 사건이므로 형사 수사를 통해 증거 확보 및 공적 절차 진행 중일 가능성이 높습니다. 다만, 민사상 손해배상 청구의 구체적인 상대방(기업/기관)과 그 자력이 기사 본문만으로는 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>전국적으로 다수의 피해자가 발생했으며(집단적 피해), 경찰 수사를 통해 결정적인 단서가 확보된 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높다(상대방 책임 명확, 증거 확보 가능). 또한 공적 절차(경찰 수사)가 진행 중이다. 그러나 특정된 피고가 없으며, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 적합도는 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>최소 3명 (1명 살해, 2명 표적)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>본인 퇴사와 무관했는데 살해…표적된 기장 2명 더 있었다</t>
+          <t>[단독] 배달시켰을 뿐인데…전국서 터진 '오물 테러' (풀영상)</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008422</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495350&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 13:22:53.370252+00:00</t>
+          <t>2026-03-27 12:37:32.824498+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압송 진행 중</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>'마약왕' 박왕열이 감옥 내에서도 마약을 유통한 혐의로 경기북부청 마약범죄수사대에 의해 압송되었습니다. 기사는 주로 박왕열에 대한 형사 수사 진행 상황을 다루고 있으며, 피해자 유가족에 대한 언급이 있습니다.</t>
+          <t>김동환이 '보상금 소송 관련 문제'를 이유로 살해를 저질렀으며, '표적된 기장 2명 더 있었다'는 언급으로 보아 다수의 피해자 또는 표적이 존재합니다. 김동환은 자신의 행위를 '악랄한 기득권'에 대한 '천벌'로 정당화하고 있습니다. 본 기사는 살해 사건의 배경과 가해자의 주장에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(박왕열)의 책임이 명확하고, 경찰 수사가 진행 중이므로 증거 확보가 가능합니다. 그러나 기사는 형사 수사에 집중되어 있어 피해자들의 민사상 손해배상 청구 가능성 및 피고의 자력에 대한 정보가 부족하여 소송금융 투자 대상으로서의 민사적 회수 가능성이 불확실합니다.</t>
+          <t>살해 사건으로 피해 규모가 매우 크고, '기장 2명 더 있었다'는 언급으로 보아 최소 3명 이상의 피해자/표적이 존재하여 집단적 피해 가능성이 있습니다. 또한, 살해 사건이므로 형사 수사를 통해 증거 확보 및 공적 절차 진행 중일 가능성이 높습니다. 다만, 민사상 손해배상 청구의 구체적인 상대방(기업/기관)과 그 자력이 기사 본문만으로는 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명 (1명 살해, 2명 표적)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>압송된 '마약왕' 박왕열… 감옥서도 마약 유통</t>
+          <t>본인 퇴사와 무관했는데 살해…표적된 기장 2명 더 있었다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008492458&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008422</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:31.090461+00:00</t>
+          <t>2026-03-26 13:22:53.370252+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>박왕열</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>경찰 수사 및 압송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>박왕열이 필리핀 교민 살해를 지시하고, 피해자가 즉사하지 않자 추가 사격을 지시했다는 김씨의 진술이 나왔다. 이는 박왕열의 살해 혐의에 대한 증거로 활용될 것으로 보이며, 현재 관련 수사가 진행 중인 것으로 파악된다.</t>
+          <t>'마약왕' 박왕열이 감옥 내에서도 마약을 유통한 혐의로 경기북부청 마약범죄수사대에 의해 압송되었습니다. 기사는 주로 박왕열에 대한 형사 수사 진행 상황을 다루고 있으며, 피해자 유가족에 대한 언급이 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임이 김씨의 진술을 통해 비교적 명확하게 드러나고(적합 조건 1), 관련 공적 절차(수사)가 진행 중이며 증거(진술)가 확보된 것으로 보입니다(적합 조건 5, 6). 하지만 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건으로 상대방(박왕열)의 책임이 명확하고, 경찰 수사가 진행 중이므로 증거 확보가 가능합니다. 그러나 기사는 형사 수사에 집중되어 있어 피해자들의 민사상 손해배상 청구 가능성 및 피고의 자력에 대한 정보가 부족하여 소송금융 투자 대상으로서의 민사적 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>게임이라 생각하고 쏴 …교민 살해 지시 전 박왕열이 한 말</t>
+          <t>압송된 '마약왕' 박왕열… 감옥서도 마약 유통</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291381?influxDiv=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008492458&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:20.964516+00:00</t>
+          <t>2026-03-26 00:20:31.090461+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 민사상 손해배상 청구 절차 진행 가능성 언급</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>50대 남성이 방탄소년단(BTS) 공연에 대한 협박 댓글을 게시하여 구속 송치되었습니다. 경찰은 공중협박 범죄에 대해 무관용 원칙으로 엄정 대응하고 있으며, 민사상 손해배상 청구 절차도 진행 중임을 밝혔습니다. 실제 피해 발생은 없었으나 시민 불안감을 조성한 사건입니다.</t>
+          <t>박왕열이 필리핀 교민 살해를 지시하고, 피해자가 즉사하지 않자 추가 사격을 지시했다는 김씨의 진술이 나왔다. 이는 박왕열의 살해 혐의에 대한 증거로 활용될 것으로 보이며, 현재 관련 수사가 진행 중인 것으로 파악된다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 객관적 증거(협박 댓글)가 존재하며, 공적 절차(경찰 수사, 검찰 송치)가 진행 중입니다. 다만, 상대방의 자력 정보가 불분명하고, 실제 발생한 물리적/재산적 피해 규모가 크지 않아 집단적 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+          <t>상대방(박왕열)의 책임이 김씨의 진술을 통해 비교적 명확하게 드러나고(적합 조건 1), 관련 공적 절차(수사)가 진행 중이며 증거(진술)가 확보된 것으로 보입니다(적합 조건 5, 6). 하지만 집단적 피해가 아니며 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>“BTS 공연 때 휘발유 생수병 던진다” 협박한 50대 구속 송치</t>
+          <t>게임이라 생각하고 쏴 …교민 살해 지시 전 박왕열이 한 말</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325513175?OutUrl=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12291381?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-25 12:50:59.337781+00:00</t>
+          <t>2026-03-26 00:20:20.964516+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>특정 불가</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치 완료, 민사상 손해배상 청구 절차 진행 가능성 언급</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>한 남성이 집 앞 소화기 난사 및 쓰레기 테러 등 '보복대행' 범죄의 피해를 입었다. 경찰에 붙잡힌 범인은 텔레그램을 통해 다른 사람의 지시를 받아 범행했다고 진술했으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>50대 남성이 방탄소년단(BTS) 공연에 대한 협박 댓글을 게시하여 구속 송치되었습니다. 경찰은 공중협박 범죄에 대해 무관용 원칙으로 엄정 대응하고 있으며, 민사상 손해배상 청구 절차도 진행 중임을 밝혔습니다. 실제 피해 발생은 없었으나 시민 불안감을 조성한 사건입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (범인 검거 및 지시받아 범행 시인), 증거 확보 가능성 높음 (경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중임. 다만, 지시자의 자력이나 피해 규모가 명확하지 않아 High 등급에는 미치지 못함.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 객관적 증거(협박 댓글)가 존재하며, 공적 절차(경찰 수사, 검찰 송치)가 진행 중입니다. 다만, 상대방의 자력 정보가 불분명하고, 실제 발생한 물리적/재산적 피해 규모가 크지 않아 집단적 손해배상 청구의 실익이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>집 앞 소화기 난사·쓰레기 테러…'보복대행' 범죄였다</t>
+          <t>“BTS 공연 때 휘발유 생수병 던진다” 협박한 50대 구속 송치</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291200?influxDiv=NAVER</t>
+          <t>https://www.segye.com/newsView/20260325513175?OutUrl=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:23.561756+00:00</t>
+          <t>2026-03-25 12:50:59.337781+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>주한미군 A씨</t>
+          <t>특정 불가</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 및 미군 헌병대 이첩, SOFA 적용</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 피해가 발생했습니다. A씨는 현행범으로 체포되어 상해 혐의로 경찰에 입건되었으며, 주한미군지위협정(SOFA)에 따라 미군 헌병대에 신병이 인계되어 조사가 진행 중입니다.</t>
+          <t>한 남성이 집 앞 소화기 난사 및 쓰레기 테러 등 '보복대행' 범죄의 피해를 입었다. 경찰에 붙잡힌 범인은 텔레그램을 통해 다른 사람의 지시를 받아 범행했다고 진술했으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>주한미군에 의한 폭행으로 코뼈 골절이라는 명확한 피해가 발생했으며, 현행범 체포 및 경찰 입건으로 상대방 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 또한 경찰 수사 및 미군 헌병대 이첩 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 개별 사건으로 피해 규모가 크지 않고, 주한미군지위협정(SOFA) 적용으로 소송 절차 및 배상 집행에 복잡성이 있을 수 있어 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확함 (범인 검거 및 지시받아 범행 시인), 증거 확보 가능성 높음 (경찰 수사 진행 중), 이미 공적 절차(경찰 수사)가 진행 중임. 다만, 지시자의 자력이나 피해 규모가 명확하지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>어깨 부딪혔다고⋯홍대 클럽서 한국인 폭행한 주한미군 입건</t>
+          <t>집 앞 소화기 난사·쓰레기 테러…'보복대행' 범죄였다</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951965</t>
+          <t>https://news.jtbc.co.kr/article/NB12291200?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-22 12:34:28.385159+00:00</t>
+          <t>2026-03-25 00:19:23.561756+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>황철순</t>
+          <t>주한미군 A씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>민사 항소심 진행 중, 형사 재판은 징역 9개월 실형 확정</t>
+          <t>경찰 수사 및 미군 헌병대 이첩, SOFA 적용</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>헬스 트레이너 황철순이 연인 A씨를 폭행하고 재물을 손괴한 혐의로 형사 재판에서 징역 9개월 실형을 확정받았다. A씨가 제기한 민사 소송 1심에서는 황철순에게 폭행 및 명예훼손으로 인한 손해배상금 약 1500만 원을 배상하라는 판결이 나왔으며, 현재 황철순이 항소하여 2심이 진행 중이다.</t>
+          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성을 폭행하여 코뼈 골절 피해가 발생했습니다. A씨는 현행범으로 체포되어 상해 혐의로 경찰에 입건되었으며, 주한미군지위협정(SOFA)에 따라 미군 헌병대에 신병이 인계되어 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 유죄로 확정되어 명확하고(적합 조건 1), 공적 절차(형사 재판)가 이미 진행되어 증거가 충분합니다(적합 조건 5, 6). 다만, 피해 규모가 소액이고 집단적 피해가 아니며(부적합 조건 3, 4), 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>주한미군에 의한 폭행으로 코뼈 골절이라는 명확한 피해가 발생했으며, 현행범 체포 및 경찰 입건으로 상대방 책임이 명확하고 증거 확보가 용이합니다 (적합 조건 1, 5). 또한 경찰 수사 및 미군 헌병대 이첩 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 개별 사건으로 피해 규모가 크지 않고, 주한미군지위협정(SOFA) 적용으로 소송 절차 및 배상 집행에 복잡성이 있을 수 있어 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>약 1500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>‘징맨’ 황철순, 9개월 징역에 이어 또 패소...1500만 원 배상 판결</t>
+          <t>어깨 부딪혔다고⋯홍대 클럽서 한국인 폭행한 주한미군 입건</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1595662?ref=naver</t>
+          <t>http://www.inews24.com/view/1951965</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-21 12:34:10.792781+00:00</t>
+          <t>2026-03-22 12:34:28.385159+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>연극배우 B씨</t>
+          <t>황철순</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 단계, 소송 제기 예정</t>
+          <t>민사 항소심 진행 중, 형사 재판은 징역 9개월 실형 확정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>30대 여성 A씨는 유부남 연극배우 B씨에게 기망당해 동거하고, A씨 부모로부터 B씨가 결혼을 전제로 수천만원을 편취당했다. A씨는 B씨가 이혼했다는 거짓말까지 한 사실을 알게 되었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구 가능성을 언급했다.</t>
+          <t>헬스 트레이너 황철순이 연인 A씨를 폭행하고 재물을 손괴한 혐의로 형사 재판에서 징역 9개월 실형을 확정받았다. A씨가 제기한 민사 소송 1심에서는 황철순에게 폭행 및 명예훼손으로 인한 손해배상금 약 1500만 원을 배상하라는 판결이 나왔으며, 현재 황철순이 항소하여 2심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), A씨 부모로부터 받은 수천만원의 금전적 지원 내역 등 증거 확보가 가능해 보이나(적합 조건 5), 피해 규모가 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 집단적 피해가 아닌 개인적 피해 사건임.</t>
+          <t>상대방 책임이 형사 재판에서 유죄로 확정되어 명확하고(적합 조건 1), 공적 절차(형사 재판)가 이미 진행되어 증거가 충분합니다(적합 조건 5, 6). 다만, 피해 규모가 소액이고 집단적 피해가 아니며(부적합 조건 3, 4), 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>수천만원 (금전적 피해), 미상 (정신적 피해)</t>
+          <t>약 1500만 원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>혼인 숨겼다가 들통나자 이혼했다고 …동거하던 연극배우의 거짓말</t>
+          <t>‘징맨’ 황철순, 9개월 징역에 이어 또 패소...1500만 원 배상 판결</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003553493</t>
+          <t>https://www.sportsseoul.com/news/read/1595662?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:25.085207+00:00</t>
+          <t>2026-03-21 12:34:10.792781+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>연극배우 B씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>변호사 법률 검토 단계, 소송 제기 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>전 직장동료 기장 4명을 살해할 계획을 세우고 3년간 준비했다는 A 씨의 진술이 보도되었습니다. A 씨는 피해자들이 매일 같은 시간에 운동하는 사실까지 파악하는 등 치밀하게 범행을 준비한 것으로 드러났습니다. 이 사건은 A 씨가 '공사 출신 조종사'였다는 점과 관련하여 앙심을 품었을 가능성이 제기됩니다.</t>
+          <t>30대 여성 A씨는 유부남 연극배우 B씨에게 기망당해 동거하고, A씨 부모로부터 B씨가 결혼을 전제로 수천만원을 편취당했다. A씨는 B씨가 이혼했다는 거짓말까지 한 사실을 알게 되었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구 가능성을 언급했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>가해자 A 씨의 살해 계획 진술로 책임이 명확하며(적합 조건 1), 수사기관의 조사를 통해 증거 확보 및 공적 절차(수사)가 진행 중인 것으로 보입니다(적합 조건 5, 6). 그러나 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해자 개인의 자력은 불확실합니다(적합 조건 2 미충족).</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), A씨 부모로부터 받은 수천만원의 금전적 지원 내역 등 증거 확보가 가능해 보이나(적합 조건 5), 피해 규모가 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 집단적 피해가 아닌 개인적 피해 사건임.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원 (금전적 피해), 미상 (정신적 피해)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>“4명 살해 계획, 3년 준비” 공사 출신 조종사에 앙심 품었나</t>
+          <t>혼인 숨겼다가 들통나자 이혼했다고 …동거하던 연극배우의 거짓말</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005788</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003553493</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-18 12:34:49.962600+00:00</t>
+          <t>2026-03-19 00:47:25.085207+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (검찰 징역 20년 구형)</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 아내의 내연남 C씨를 살해한 사건으로, 현재 살인 혐의로 형사 재판이 진행 중이다. 검찰은 A씨에게 징역 20년을 구형했으며, A씨는 범행을 인정하면서도 우발적이었다고 주장하고 있다. A씨는 피해자 유족과의 합의 의사를 밝혔다.</t>
+          <t>전 직장동료 기장 4명을 살해할 계획을 세우고 3년간 준비했다는 A 씨의 진술이 보도되었습니다. A 씨는 피해자들이 매일 같은 시간에 운동하는 사실까지 파악하는 등 치밀하게 범행을 준비한 것으로 드러났습니다. 이 사건은 A 씨가 '공사 출신 조종사'였다는 점과 관련하여 앙심을 품었을 가능성이 제기됩니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>피고인(A씨)의 살인 행위는 명확하고 증거도 충분하며 피해 규모도 크고 형사 재판이라는 공적 절차가 진행 중이므로 여러 적합 조건에 해당한다. 그러나 피고인의 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하며, 이는 소송금융 투자에 있어 중요한 리스크 요인으로 작용한다.</t>
+          <t>가해자 A 씨의 살해 계획 진술로 책임이 명확하며(적합 조건 1), 수사기관의 조사를 통해 증거 확보 및 공적 절차(수사)가 진행 중인 것으로 보입니다(적합 조건 5, 6). 그러나 피해자 수가 4명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해자 개인의 자력은 불확실합니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>아내 내연남 살해한 남성…검찰 ‘징역 20년’ 구형</t>
+          <t>“4명 살해 계획, 3년 준비” 공사 출신 조종사에 앙심 품었나</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260318512107?OutUrl=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260319.22006005788</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-18 12:20:04.722555+00:00</t>
+          <t>2026-03-18 12:34:49.962600+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>연극배우 B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 진행 중</t>
+          <t>형사 재판 진행 중 (검찰 징역 20년 구형)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>결혼을 약속한 연극배우 남자친구가 유부남임을 속이고 A씨 부모로부터 수천만원을 지원받은 사건. A씨는 B씨의 기망 행위로 인해 정신적, 물질적 피해를 입었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
+          <t>40대 남성 A씨가 아내의 내연남 C씨를 살해한 사건으로, 현재 살인 혐의로 형사 재판이 진행 중이다. 검찰은 A씨에게 징역 20년을 구형했으며, A씨는 범행을 인정하면서도 우발적이었다고 주장하고 있다. A씨는 피해자 유족과의 합의 의사를 밝혔다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 B씨의 책임이 명확하고(적합 조건 1), A씨 부모가 지원한 수천만원의 피해 규모가 상당하며(적합 조건 4), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아닌 개인 사건이며(적합 조건 3), 상대방 B씨의 개인 자력이 충분한지는 불확실하여 회수 가능성에 대한 추가 확인이 필요함(적합 조건 2).</t>
+          <t>피고인(A씨)의 살인 행위는 명확하고 증거도 충분하며 피해 규모도 크고 형사 재판이라는 공적 절차가 진행 중이므로 여러 적합 조건에 해당한다. 그러나 피고인의 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하며, 이는 소송금융 투자에 있어 중요한 리스크 요인으로 작용한다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>예비 처가서 수천만원 지원했는데…배우 남친, 알고 보니 '유부남'</t>
+          <t>아내 내연남 살해한 남성…검찰 ‘징역 20년’ 구형</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/18/2026031809140281316</t>
+          <t>https://www.segye.com/newsView/20260318512107?OutUrl=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-18 12:19:05.826928+00:00</t>
+          <t>2026-03-18 12:20:04.722555+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>연극배우 B씨</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (유기치사 혐의)</t>
+          <t>변호사 법률 자문 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>만취한 손님을 휠체어로 모텔에 옮긴 뒤 사망에 이르게 하고 휴대전화로 현금을 빼돌린 혐의로 '유기치사' 공방이 진행 중입니다. 울산지법에서 형사 재판이 열리고 있으며, 피고인들은 피해자가 많이 취한 것으로만 생각했다고 주장하고 있습니다.</t>
+          <t>결혼을 약속한 연극배우 남자친구가 유부남임을 속이고 A씨 부모로부터 수천만원을 지원받은 사건. A씨는 B씨의 기망 행위로 인해 정신적, 물질적 피해를 입었으며, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(유기치사 공방, 현금 절취 확인), 이미 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 보입니다. 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 B씨의 책임이 명확하고(적합 조건 1), A씨 부모가 지원한 수천만원의 피해 규모가 상당하며(적합 조건 4), 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해가 아닌 개인 사건이며(적합 조건 3), 상대방 B씨의 개인 자력이 충분한지는 불확실하여 회수 가능성에 대한 추가 확인이 필요함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>만취 손님 휠체어로 모텔 옮긴 뒤 사망···'유기치사' 공방</t>
+          <t>예비 처가서 수천만원 지원했는데…배우 남친, 알고 보니 '유부남'</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060681</t>
+          <t>https://www.mt.co.kr/society/2026/03/18/2026031809140281316</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-17 12:30:04.850778+00:00</t>
+          <t>2026-03-18 12:19:05.826928+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>형사 재판 첫 공판 예정, 추가 피해자 확인</t>
+          <t>형사 재판 진행 중 (유기치사 혐의)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영(21)이 살인, 특수상해, 마약류관리법 위반 혐의로 구속기소되어 첫 재판을 앞두고 있습니다. 현재까지 사망 2명, 치료 회복 1명, 추가 피해자 3명 등 총 6명의 피해자가 확인되었으며, 검찰은 김소영이 사전에 범행을 계획했다고 보고 있습니다.</t>
+          <t>만취한 손님을 휠체어로 모텔에 옮긴 뒤 사망에 이르게 하고 휴대전화로 현금을 빼돌린 혐의로 '유기치사' 공방이 진행 중입니다. 울산지법에서 형사 재판이 열리고 있으며, 피고인들은 피해자가 많이 취한 것으로만 생각했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(구속기소, 계획범죄 판단), 경찰 수사 및 약물 검출 등 객관적 증거가 확보되었고, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 피의자가 개인으로 자력에 대한 정보가 불확실하며, 피해자 수가 소송금융 투자 기준인 수십 명 이상에 미치지 못합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(유기치사 공방, 현금 절취 확인), 이미 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 보입니다. 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 치료 회복 1명, 추가 피해자 3명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>모텔 살인 김소영 변호 손 뗀다  국선변호인 돌연 사임...추가 피해자 ...</t>
+          <t>만취 손님 휠체어로 모텔 옮긴 뒤 사망···'유기치사' 공방</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/17/2026031706162942324</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060681</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-17 00:22:12.489965+00:00</t>
+          <t>2026-03-17 12:30:04.850778+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>검찰 송치 및 추가 피해자 수사 진행 중, 형사 재판 예정</t>
+          <t>형사 재판 첫 공판 예정, 추가 피해자 확인</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>김소영이 약물로 피해자들을 의식 불명 상태로 만들고 연쇄 살인을 저지른 사건. 현재까지 3명의 피해자가 확인되었으며, 경찰 수사 후 검찰에 송치되어 형사 재판을 앞두고 있다. 추가 피해자 수사도 진행 중이다.</t>
+          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영(21)이 살인, 특수상해, 마약류관리법 위반 혐의로 구속기소되어 첫 재판을 앞두고 있습니다. 현재까지 사망 2명, 치료 회복 1명, 추가 피해자 3명 등 총 6명의 피해자가 확인되었으며, 검찰은 김소영이 사전에 범행을 계획했다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방(김소영)의 책임은 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확보가 어려울 가능성이 높고, 현재까지 확인된 피해자 수가 소송금융의 집단적 피해 요건(수십 명 이상)에 미달하여 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(구속기소, 계획범죄 판단), 경찰 수사 및 약물 검출 등 객관적 증거가 확보되었고, 형사 재판이라는 공적 절차가 진행 중입니다. 다만, 피의자가 개인으로 자력에 대한 정보가 불확실하며, 피해자 수가 소송금융 투자 기준인 수십 명 이상에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>6명 (사망 2명, 치료 회복 1명, 추가 피해자 3명)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>'모텔 약물 연쇄살인' 김소영, 4월 9일 첫 재판</t>
+          <t>모텔 살인 김소영 변호 손 뗀다  국선변호인 돌연 사임...추가 피해자 ...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6101884</t>
+          <t>https://www.mt.co.kr/society/2026/03/17/2026031706162942324</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:39.584715+00:00</t>
+          <t>2026-03-17 00:22:12.489965+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>압카르</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>라리가 징계위원회 검토 예정</t>
+          <t>검찰 송치 및 추가 피해자 수사 진행 중, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>축구 경기 중 헤타페 소속 압카르 선수가 아틀레티코 마드리드 쇠를로트 선수의 성기 부위를 고의로 꼬집어 퇴장당한 사건입니다. 심판 보고서와 영상으로 행위가 확인되었으며, 압카르는 고의성을 부인하며 해명했습니다. 라리가 징계위원회에서 사건을 정밀 검토할 예정입니다.</t>
+          <t>김소영이 약물로 피해자들을 의식 불명 상태로 만들고 연쇄 살인을 저지른 사건. 현재까지 3명의 피해자가 확인되었으며, 경찰 수사 후 검찰에 송치되어 형사 재판을 앞두고 있다. 추가 피해자 수사도 진행 중이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>심판의 공식 보고서와 경기 영상 등 객관적 증거가 명확하며(적합 조건 5), 라리가 징계위원회의 공적 절차가 진행 중입니다(적합 조건 6). 상대방의 행위 자체는 명확하나 고의성 여부가 쟁점이 될 수 있습니다(적합 조건 1). 다만, 집단적 피해가 아니며(부적합 조건), 금전적 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>상대방(김소영)의 책임은 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확보가 어려울 가능성이 높고, 현재까지 확인된 피해자 수가 소송금융의 집단적 피해 요건(수십 명 이상)에 미달하여 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>“가족 걸고 맹세한다!” ‘성기 꼬집기’ 퇴장 압카르의 항변… “배 ...</t>
+          <t>'모텔 약물 연쇄살인' 김소영, 4월 9일 첫 재판</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112761339</t>
+          <t>https://www.news1.kr/society/incident-accident/6101884</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-15 12:37:08.324893+00:00</t>
+          <t>2026-03-16 00:29:39.584715+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>구제역 (이준희), 주작감별사 (전국진)</t>
+          <t>압카르</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고 (구제역 7500만원 배상 판결), 형사 사건 대법원 확정</t>
+          <t>라리가 징계위원회 검토 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년형이 확정되었다. 별도로 진행된 민사 소송에서는 구제역과 주작감별사가 쯔양에게 7500만원을 배상하라는 1심 판결이 선고되었다. 현재 구제역 측이 쯔양을 무고 혐의로 고소하는 등 법적 공방이 이어지고 있다.</t>
+          <t>축구 경기 중 헤타페 소속 압카르 선수가 아틀레티코 마드리드 쇠를로트 선수의 성기 부위를 고의로 꼬집어 퇴장당한 사건입니다. 심판 보고서와 영상으로 행위가 확인되었으며, 압카르는 고의성을 부인하며 해명했습니다. 라리가 징계위원회에서 사건을 정밀 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(구제역)의 형사 책임이 대법원에서 확정되었고, 민사 1심에서 손해배상 책임이 인정되어 책임 및 증거가 명확하다. (적합 조건 1, 5) 그러나 피해자가 1인이며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵다.</t>
+          <t>심판의 공식 보고서와 경기 영상 등 객관적 증거가 명확하며(적합 조건 5), 라리가 징계위원회의 공적 절차가 진행 중입니다(적합 조건 6). 상대방의 행위 자체는 명확하나 고의성 여부가 쟁점이 될 수 있습니다(적합 조건 1). 다만, 집단적 피해가 아니며(부적합 조건), 금전적 피해 규모가 크지 않을 수 있어 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>7500만원 (민사 1심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>쯔양 협박해 돈 뜯은 '구제역'..대법원서 징역 3년 확정</t>
+          <t>“가족 걸고 맹세한다!” ‘성기 꼬집기’ 퇴장 압카르의 항변… “배 ...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603121510201630</t>
+          <t>http://www.osen.co.kr/article/G1112761339</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-12 12:46:09.273750+00:00</t>
+          <t>2026-03-15 12:37:08.324893+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>구제역 (이준희), 주작감별사 (전국진)</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>관련법 제정 촉구, 경찰 신고 및 수사 진행 중 (기존 법률 적용)</t>
+          <t>민사 1심 판결 선고 (구제역 7500만원 배상 판결), 형사 사건 대법원 확정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>연인 간 교제폭력이 급증하고 살인 등 강력범죄로 이어지는 심각한 사회 문제로 대두되고 있습니다. 현행법상 교제폭력에 특화된 처벌 규정이나 피해자 보호 장치가 미비하여, 국회에 관련법 제정을 촉구하는 목소리가 높아지고 있습니다. 충북 지역에서만 연간 수천 건의 신고가 접수되는 등 집단적 피해가 발생하고 있으나, 제도적 미비로 인해 실질적인 대응이 어려운 상황입니다.</t>
+          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년형이 확정되었다. 별도로 진행된 민사 소송에서는 구제역과 주작감별사가 쯔양에게 7500만원을 배상하라는 1심 판결이 선고되었다. 현재 구제역 측이 쯔양을 무고 혐의로 고소하는 등 법적 공방이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>집단적 피해(연간 수천 건의 신고), 피해 규모(살인 등 강력범죄로 이어질 위험), 증거 확보 가능(통계 및 경찰 신고) 등 적합 조건에 해당합니다. 그러나 소송금융의 주된 투자 대상인 '자력 있는 특정 상대방'이 부재하고, 기사는 개별 사건의 해결보다는 법 제정의 필요성을 강조하고 있어 직접적인 투자 기회 발굴에는 한계가 있습니다.</t>
+          <t>상대방(구제역)의 형사 책임이 대법원에서 확정되었고, 민사 1심에서 손해배상 책임이 인정되어 책임 및 증거가 명확하다. (적합 조건 1, 5) 그러나 피해자가 1인이며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원 (민사 1심 판결액)</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>교제폭력 처벌할 관련법부터 제정해라</t>
+          <t>쯔양 협박해 돈 뜯은 '구제역'..대법원서 징역 3년 확정</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.inews365.com/news/article.html?no=910102</t>
+          <t>http://www.fnnews.com/news/202603121510201630</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-11 12:32:40.531129+00:00</t>
+          <t>2026-03-12 12:46:09.273750+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>형사 소송 1심 판결 후 민사소송 선포 및 특별법안 발의 촉구</t>
+          <t>관련법 제정 촉구, 경찰 신고 및 수사 진행 중 (기존 법률 적용)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나왔으나, 윤라영은 이를 '반쪽짜리 판결'로 규정하며 목소리를 높이고 있습니다. 그녀는 방송에 출연해 '커넥트인 특별법안' 발의를 촉구하고, 민사소송으로 이용자들과의 전쟁을 선포하며 추가적인 법적 조치를 예고했습니다.</t>
+          <t>연인 간 교제폭력이 급증하고 살인 등 강력범죄로 이어지는 심각한 사회 문제로 대두되고 있습니다. 현행법상 교제폭력에 특화된 처벌 규정이나 피해자 보호 장치가 미비하여, 국회에 관련법 제정을 촉구하는 목소리가 높아지고 있습니다. 충북 지역에서만 연간 수천 건의 신고가 접수되는 등 집단적 피해가 발생하고 있으나, 제도적 미비로 인해 실질적인 대응이 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나와 책임이 인정되었으며(적합 조건 1, 5), 민사소송이 '이용자들'을 대상으로 선포되어 다수의 피고가 존재할 가능성이 있습니다(적합 조건 3). 또한 특별법안 발의 촉구 등 공적 절차 모색이 진행 중입니다(적합 조건 6). 다만, 개별 이용자들의 자력 불확실성이 투자 리스크로 작용할 수 있습니다.</t>
+          <t>집단적 피해(연간 수천 건의 신고), 피해 규모(살인 등 강력범죄로 이어질 위험), 증거 확보 가능(통계 및 경찰 신고) 등 적합 조건에 해당합니다. 그러나 소송금융의 주된 투자 대상인 '자력 있는 특정 상대방'이 부재하고, 기사는 개별 사건의 해결보다는 법 제정의 필요성을 강조하고 있어 직접적인 투자 기회 발굴에는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'아너' 최고시청률 4.7%로 종영…이나영·정은채·이청아, 연우진 정체 ...</t>
+          <t>교제폭력 처벌할 관련법부터 제정해라</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2121930</t>
+          <t>http://www.inews365.com/news/article.html?no=910102</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-11 00:50:50.232885+00:00</t>
+          <t>2026-03-11 12:32:40.531129+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이용자들</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>형사 재판 선고 예정 (4월 7일)</t>
+          <t>형사 소송 1심 판결 후 민사소송 선포 및 특별법안 발의 촉구</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 잠자던 태국인 아내 B씨의 얼굴과 목에 끓는 물을 부어 특수상해 혐의로 기소되었습니다. A씨는 재판에서 혐의를 인정했으며, 검찰은 징역 3년을 구형했습니다. 피해자 B씨는 처벌 불원 탄원서를 제출했으나, 재판장은 A씨를 질책했고 선고는 4월 7일로 예정되어 있습니다.</t>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나왔으나, 윤라영은 이를 '반쪽짜리 판결'로 규정하며 목소리를 높이고 있습니다. 그녀는 방송에 출연해 '커넥트인 특별법안' 발의를 촉구하고, 민사소송으로 이용자들과의 전쟁을 선포하며 추가적인 법적 조치를 예고했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 상대방의 자력에 대한 정보가 부족하고(적합 조건 2 부재), 집단적 피해가 아닌 개별 사건이며(적합 조건 3 부재), 피해 규모가 소송금융 투자 기준에 부합할지 미지수입니다. 피해자가 처벌 불원 탄원서를 제출한 점은 향후 민사 소송 진행에 변수가 될 수 있습니다.</t>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의에 대해 벌금형 판결이 나와 책임이 인정되었으며(적합 조건 1, 5), 민사소송이 '이용자들'을 대상으로 선포되어 다수의 피고가 존재할 가능성이 있습니다(적합 조건 3). 또한 특별법안 발의 촉구 등 공적 절차 모색이 진행 중입니다(적합 조건 6). 다만, 개별 이용자들의 자력 불확실성이 투자 리스크로 작용할 수 있습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>자는 태국인 아내 얼굴에 끓는물 붓더니…판사 질책에 '울먹'</t>
+          <t>'아너' 최고시청률 4.7%로 종영…이나영·정은채·이청아, 연우진 정체 ...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1947477</t>
+          <t>https://www.xportsnews.com/article/2121930</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-10 12:28:59.499232+00:00</t>
+          <t>2026-03-11 00:50:50.232885+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 결정, 추가 범죄 수사 중</t>
+          <t>형사 재판 선고 예정 (4월 7일)</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>20대 피의자 김소영이 향정신성의약품을 이용해 20대 남성 2명을 살해하고 1명을 의식불명에 빠뜨린 사건의 신상이 공개되었습니다. 경찰은 김씨가 사이코패스 성향을 보인다는 진단 결과를 검찰에 송부했으며, 현재 검찰 수사가 진행 중입니다. 피해자들은 피의자를 상대로 손해배상 청구를 할 수 있을 것으로 보입니다.</t>
+          <t>40대 남성 A씨가 잠자던 태국인 아내 B씨의 얼굴과 목에 끓는 물을 부어 특수상해 혐의로 기소되었습니다. A씨는 재판에서 혐의를 인정했으며, 검찰은 징역 3년을 구형했습니다. 피해자 B씨는 처벌 불원 탄원서를 제출했으나, 재판장은 A씨를 질책했고 선고는 4월 7일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 검색 기록 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피의자가 개인으로 자력 확보가 어려울 수 있고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵습니다(부적합 조건 3).</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 상대방의 자력에 대한 정보가 부족하고(적합 조건 2 부재), 집단적 피해가 아닌 개별 사건이며(적합 조건 3 부재), 피해 규모가 소송금융 투자 기준에 부합할지 미지수입니다. 피해자가 처벌 불원 탄원서를 제출한 점은 향후 민사 소송 진행에 변수가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 의식불명 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 피의자 20세 김소영 신상 공개</t>
+          <t>자는 태국인 아내 얼굴에 끓는물 붓더니…판사 질책에 '울먹'</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092045005</t>
+          <t>http://www.inews24.com/view/1947477</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-09 12:41:14.133736+00:00</t>
+          <t>2026-03-10 12:28:59.499232+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 긴급체포</t>
+          <t>검찰 수사 및 신상 공개 결정, 추가 범죄 수사 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>화성 동탄에서 20대 여성이 아파트 현관문에 붉은색 래커칠과 음식물 쓰레기를 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었다. 피의자는 텔레그램 상선의 지시를 받아 범행했다고 진술했으며, 유사한 '보복 대행' 사건이 잇따라 발생하고 있어 경찰이 연관성을 수사 중이다. 피해자와 피의자는 일면식이 없는 것으로 파악되었다.</t>
+          <t>20대 피의자 김소영이 향정신성의약품을 이용해 20대 남성 2명을 살해하고 1명을 의식불명에 빠뜨린 사건의 신상이 공개되었습니다. 경찰은 김씨가 사이코패스 성향을 보인다는 진단 결과를 검찰에 송부했으며, 현재 검찰 수사가 진행 중입니다. 피해자들은 피의자를 상대로 손해배상 청구를 할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>피의자 특정 및 자백, 경찰 수사 진행으로 상대방 책임이 명확하고 증거 확보가 용이함 (적합 조건 1, 5). 유사 사건이 잇따라 발생하여 집단적 피해 가능성도 있음 (적합 조건 3). 현재 공적 절차(경찰 수사)가 진행 중임 (적합 조건 6). 그러나 피의자가 20대 개인으로 자력 부족이 예상되며, 배후의 '상선'은 특정되지 않아 손해배상금 회수 가능성이 낮음 (부적합 조건: 상대방 자력 부족). 피해 규모 또한 개별 사건당 크지 않을 것으로 보임 (부적합 조건: 피해 규모 작음).</t>
+          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 검색 기록 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 피의자가 개인으로 자력 확보가 어려울 수 있고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵습니다(부적합 조건 3).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>동탄서 또 '보복 테러'…오물 뿌린 20대 여성 긴급체포</t>
+          <t>‘모텔 연쇄살인’ 피의자 20세 김소영 신상 공개</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180166</t>
+          <t>https://www.khan.co.kr/article/202603092045005</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-07 00:14:20.484584+00:00</t>
+          <t>2026-03-09 12:41:14.133736+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 및 접근 금지 잠정조치</t>
+          <t>경찰 수사 및 피의자 긴급체포</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>가수 최정훈이 살해 협박 및 사적 만남 요구 등 스토킹 피해를 입었다. 수사 과정에서 가해자가 특정되었고, 피해자 보호를 위한 접근 금지 등 잠정조치가 내려졌다. 가해자에게 500만원의 처분이 내려진 것으로 보인다.</t>
+          <t>화성 동탄에서 20대 여성이 아파트 현관문에 붉은색 래커칠과 음식물 쓰레기를 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었다. 피의자는 텔레그램 상선의 지시를 받아 범행했다고 진술했으며, 유사한 '보복 대행' 사건이 잇따라 발생하고 있어 경찰이 연관성을 수사 중이다. 피해자와 피의자는 일면식이 없는 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 수사 및 접근 금지 잠정조치가 내려지는 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모가 500만원으로 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 대기업 등이 아닌 개인으로 추정되어 충분한지 확인이 어렵다는 점(적합 조건 2 불충족)에서 투자 매력도가 낮아 Medium으로 판단합니다.</t>
+          <t>피의자 특정 및 자백, 경찰 수사 진행으로 상대방 책임이 명확하고 증거 확보가 용이함 (적합 조건 1, 5). 유사 사건이 잇따라 발생하여 집단적 피해 가능성도 있음 (적합 조건 3). 현재 공적 절차(경찰 수사)가 진행 중임 (적합 조건 6). 그러나 피의자가 20대 개인으로 자력 부족이 예상되며, 배후의 '상선'은 특정되지 않아 손해배상금 회수 가능성이 낮음 (부적합 조건: 상대방 자력 부족). 피해 규모 또한 개별 사건당 크지 않을 것으로 보임 (부적합 조건: 피해 규모 작음).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[공식] 최정훈, 살해 협박·사적만남 요구 '스토킹 피해'… 가해자 500만...</t>
+          <t>동탄서 또 '보복 테러'…오물 뿌린 20대 여성 긴급체포</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030619295557832</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180166</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 12:28:30.768052+00:00</t>
+          <t>2026-03-07 00:14:20.484584+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정</t>
+          <t>경찰 수사 및 접근 금지 잠정조치</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>경기 화성 동탄신도시 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의를 받는 20대 여성 A 씨가 대구에서 경찰에 검거되었습니다. A 씨는 텔레그램을 통해 누군가의 지시를 받고 범행했다고 진술했으며, 피해자와는 일면식이 없는 것으로 파악되었습니다. 경찰은 A 씨를 상대로 정확한 경위를 조사한 뒤 구속영장 신청 등 신병 처리 방향을 결정할 계획입니다.</t>
+          <t>가수 최정훈이 살해 협박 및 사적 만남 요구 등 스토킹 피해를 입었다. 수사 과정에서 가해자가 특정되었고, 피해자 보호를 위한 접근 금지 등 잠정조치가 내려졌다. 가해자에게 500만원의 처분이 내려진 것으로 보인다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>피의자가 검거되어 범행을 시인했고(상대방 책임 명확), CCTV 등 증거가 확보되었으며(증거 확보 가능), 경찰 수사가 진행 중(공적 절차 진행 중)인 점은 적합 조건에 해당합니다. 그러나 피해자가 특정 1세대에 불과하고(집단적 피해 아님), 피해 규모가 소송금융 투자를 고려할 만큼 크지 않으며, 피의자의 자력이 충분하다고 보기 어려워(상대방 자력 부족) 적합도는 Medium입니다.</t>
+          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 수사 및 접근 금지 잠정조치가 내려지는 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모가 500만원으로 크지 않고(적합 조건 4 불충족), 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 대기업 등이 아닌 개인으로 추정되어 충분한지 확인이 어렵다는 점(적합 조건 2 불충족)에서 투자 매력도가 낮아 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
+          <t>[공식] 최정훈, 살해 협박·사적만남 요구 '스토킹 피해'… 가해자 500만...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603061932413257</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030619295557832</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-06 12:27:42.759641+00:00</t>
+          <t>2026-03-06 12:28:30.768052+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>20대 여성 A 씨</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>경찰 수사 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>중학생들을 '폐가 체험'을 시켜주겠다며 유인한 뒤 야산에 버리고 도망간 남성들이 검찰 수사를 거쳐 재판에 넘겨졌다. 피해자들은 경찰에 신고했으며, 검찰 수사로 가해자들의 행위가 밝혀졌다. 현재 형사 재판이 진행 중이다.</t>
+          <t>경기 화성 동탄신도시 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의를 받는 20대 여성 A 씨가 대구에서 경찰에 검거되었습니다. A 씨는 텔레그램을 통해 누군가의 지시를 받고 범행했다고 진술했으며, 피해자와는 일면식이 없는 것으로 파악되었습니다. 경찰은 A 씨를 상대로 정확한 경위를 조사한 뒤 구속영장 신청 등 신병 처리 방향을 결정할 계획입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고, 상대방의 자력 여부가 불분명하며, 집단적 피해가 아닌 점은 소송금융 투자에 있어 매력도를 낮춥니다.</t>
+          <t>피의자가 검거되어 범행을 시인했고(상대방 책임 명확), CCTV 등 증거가 확보되었으며(증거 확보 가능), 경찰 수사가 진행 중(공적 절차 진행 중)인 점은 적합 조건에 해당합니다. 그러나 피해자가 특정 1세대에 불과하고(집단적 피해 아님), 피해 규모가 소송금융 투자를 고려할 만큼 크지 않으며, 피의자의 자력이 충분하다고 보기 어려워(상대방 자력 부족) 적합도는 Medium입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'폐가 체험'하자며 중학생 유인… 야산에 버린 뒤 도망간 남성들 재판행</t>
+          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030607070005790?did=NA</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603061932413257</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:26.090285+00:00</t>
+          <t>2026-03-06 12:27:42.759641+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>살인 혐의로 구속 기소되어 형사 재판 진행 예정</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>30대 남성 A 씨가 친누나를 흉기로 살해한 혐의로 구속 기소되었습니다. 피해자는 병원으로 옮겨졌으나 결국 숨졌으며, 남매는 평소 사이가 좋지 않았던 것으로 알려졌습니다. 현재 형사 재판이 진행될 예정입니다.</t>
+          <t>중학생들을 '폐가 체험'을 시켜주겠다며 유인한 뒤 야산에 버리고 도망간 남성들이 검찰 수사를 거쳐 재판에 넘겨졌다. 피해자들은 경찰에 신고했으며, 검찰 수사로 가해자들의 행위가 밝혀졌다. 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융의 일부 적합 조건을 충족합니다. 하지만 상대방의 자력 부족 가능성이 높고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 및 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중인 점(적합 조건 6)은 적합 조건에 해당합니다. 그러나 피해 규모가 크지 않고, 상대방의 자력 여부가 불분명하며, 집단적 피해가 아닌 점은 소송금융 투자에 있어 매력도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>친누나 살해한 30대 남성 구속 기소</t>
+          <t>'폐가 체험'하자며 중학생 유인… 야산에 버린 뒤 도망간 남성들 재판행</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499301&amp;ref=A</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030607070005790?did=NA</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-05 01:12:24.828755+00:00</t>
+          <t>2026-03-06 00:23:26.090285+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 국과수 부검 결과 통보</t>
+          <t>살인 혐의로 구속 기소되어 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>경찰은 국립과학수사연구원으로부터 두 번째 피해자의 부검 결과를 통보받았습니다. 부검 결과에 따르면 피해자의 몸에서 피의자 김 씨가 처방받았던 향정신성 약물과 유사한 성분이 검출되었으며, 사인은 급성 약물중독으로 확인되었습니다.</t>
+          <t>30대 남성 A 씨가 친누나를 흉기로 살해한 혐의로 구속 기소되었습니다. 피해자는 병원으로 옮겨졌으나 결국 숨졌으며, 남매는 평소 사이가 좋지 않았던 것으로 알려졌습니다. 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피의자 김 씨가 처방받았던 향정신성 약물 성분이 피해자 몸에서 검출되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국립과학수사연구원의 부검 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해 여부 및 정확한 피해 규모는 추가 정보가 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 형사 절차가 진행 중(적합 조건 6)이라는 점에서 소송금융의 일부 적합 조건을 충족합니다. 하지만 상대방의 자력 부족 가능성이 높고, 집단적 피해가 아닌 단일 피해자 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[단독] 두 번째 피해자 사인 '급성 약물중독'…처방 약물 성분 검출</t>
+          <t>친누나 살해한 30대 남성 구속 기소</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464299&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499301&amp;ref=A</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-05 01:03:57.383282+00:00</t>
+          <t>2026-03-05 01:12:24.828755+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>A 의원</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>남편 C씨가 A 의원에게 손해배상 소송 제기</t>
+          <t>경찰 수사 진행 중, 국과수 부검 결과 통보</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>대구 중구의원 A씨가 가정을 둔 구청 여직원 B씨와 부적절한 관계로 B씨의 남편 C씨로부터 3000만원의 손해배상 소송을 당했습니다. A 의원은 숙박시설 출입은 인정하나 부적절한 관계는 부인하고 있으며, 소속 정당인 국민의힘을 탈당했습니다. 현행 지방자치법상 지방의원의 품위 유지 의무 위반 여부가 쟁점이 될 수 있습니다.</t>
+          <t>경찰은 국립과학수사연구원으로부터 두 번째 피해자의 부검 결과를 통보받았습니다. 부검 결과에 따르면 피해자의 몸에서 피의자 김 씨가 처방받았던 향정신성 약물과 유사한 성분이 검출되었으며, 사인은 급성 약물중독으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 대구 중구의원이 유부녀 구청 직원과 숙박시설에 출입한 사실을 인정하여 손해배상 청구의 근거가 명확합니다. 적합 조건 2 (상대방 자력 충분): 대구 중구의원으로서 배상 능력이 있을 것으로 추정됩니다. 적합 조건 5 (증거 확보 가능): 숙박시설 출입 사실을 의원 본인이 인정하여 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로서는 크지 않아 'Medium'으로 판단합니다.</t>
+          <t>피의자 김 씨가 처방받았던 향정신성 약물 성분이 피해자 몸에서 검출되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국립과학수사연구원의 부검 결과라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해 여부 및 정확한 피해 규모는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>구청 여직원과 부적절 관계 소송 휘말린 대구 중구의원 탈당</t>
+          <t>[단독] 두 번째 피해자 사인 '급성 약물중독'…처방 약물 성분 검출</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=610773</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464299&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-04 01:26:51.521696+00:00</t>
+          <t>2026-03-05 01:03:57.383282+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>A 군</t>
+          <t>A 의원</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>1심 징역형 선고 (소년법 적용)</t>
+          <t>남편 C씨가 A 의원에게 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 특수중감금치상 및 재물손괴 혐의로 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거에도 유사 범행으로 보호 처분을 받은 전력이 있습니다.</t>
+          <t>대구 중구의원 A씨가 가정을 둔 구청 여직원 B씨와 부적절한 관계로 B씨의 남편 C씨로부터 3000만원의 손해배상 소송을 당했습니다. A 의원은 숙박시설 출입은 인정하나 부적절한 관계는 부인하고 있으며, 소속 정당인 국민의힘을 탈당했습니다. 현행 지방자치법상 지방의원의 품위 유지 의무 위반 여부가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 재판에서 징역형 선고로 명확히 인정되었고, 전치 10주의 심각한 상해 진단서 등 객관적 증거가 존재합니다. 그러나 가해자가 소년범으로 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 대구 중구의원이 유부녀 구청 직원과 숙박시설에 출입한 사실을 인정하여 손해배상 청구의 근거가 명확합니다. 적합 조건 2 (상대방 자력 충분): 대구 중구의원으로서 배상 능력이 있을 것으로 추정됩니다. 적합 조건 5 (증거 확보 가능): 숙박시설 출입 사실을 의원 본인이 인정하여 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로서는 크지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>헤어진 여친 16시간 감금-폭행… ‘교제 폭력’ 소년범 징역형 선고</t>
+          <t>구청 여직원과 부적절 관계 소송 휘말린 대구 중구의원 탈당</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133450028/2</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=610773</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-03 00:23:11.448500+00:00</t>
+          <t>2026-03-04 01:26:51.521696+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>A 군</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>사건 발생 및 언론 보도</t>
+          <t>1심 징역형 선고 (소년법 적용)</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>비행 중 승객 간 폭행 사건이 발생하여 한 승객이 머리에 상해를 입고 기내에서 봉합수술을 받았습니다. 사건 직후 상황이 담긴 녹취 파일이 언론에 입수되어 보도되었습니다.</t>
+          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 특수중감금치상 및 재물손괴 혐의로 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거에도 유사 범행으로 보호 처분을 받은 전력이 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>폭행 가해자의 책임이 비교적 명확하고(적합 조건 1), 사건 직후 녹취 파일이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하여 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>가해자의 책임이 형사 재판에서 징역형 선고로 명확히 인정되었고, 전치 10주의 심각한 상해 진단서 등 객관적 증거가 존재합니다. 그러나 가해자가 소년범으로 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[단독] 비행 중 '퍽' 승객 간 폭행… 저 여자 잡아야 해!  사건 녹취록 ...</t>
+          <t>헤어진 여친 16시간 감금-폭행… ‘교제 폭력’ 소년범 징역형 선고</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287724?influxDiv=NAVER</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450028/2</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-02 12:35:36.835259+00:00</t>
+          <t>2026-03-03 00:23:11.448500+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포</t>
+          <t>사건 발생 및 언론 보도</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>가상화폐를 받고 남의 집 앞에 오물을 투척하거나 래커칠을 하는 등 '보복 대행'을 한 일당이 경찰에 덜미를 잡혔습니다. 이들은 피해자를 비방하는 유인물을 배포하고 인분을 놓아두는 등의 행위도 저질렀습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>비행 중 승객 간 폭행 사건이 발생하여 한 승객이 머리에 상해를 입고 기내에서 봉합수술을 받았습니다. 사건 직후 상황이 담긴 녹취 파일이 언론에 입수되어 보도되었습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(보복 대행 조직)의 책임이 명확하며, 이미 경찰에 덜미가 잡혀 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 피해 규모가 개별 사건당 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해 사례로 보기도 어렵습니다. 또한 상대방의 자력 또한 불분명합니다.</t>
+          <t>폭행 가해자의 책임이 비교적 명확하고(적합 조건 1), 사건 직후 녹취 파일이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하여 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>남의 집 앞에 오물·빨간 래커칠… 가상화폐 받고 '보복 대행' 덜미</t>
+          <t>[단독] 비행 중 '퍽' 승객 간 폭행… 저 여자 잡아야 해!  사건 녹취록 ...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030111160002923?did=NA</t>
+          <t>https://news.jtbc.co.kr/article/NB12287724?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-02 00:21:09.455026+00:00</t>
+          <t>2026-03-02 12:35:36.835259+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>20대 여성 A 씨</t>
+          <t>C씨 등</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰, 항공보안법 위반 혐의로 입건 조사 중</t>
+          <t>경찰 수사 및 체포</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>미국발 인천행 여객기에서 20대 한국인 여성이 다른 승객의 머리를 폭행해 피해자가 상해를 입는 사건이 발생했습니다. 기내에서 응급처치를 받은 피해자는 착륙 후 가해자와 함께 경찰에 인계되었으며, 경찰은 항공보안법 위반 혐의로 가해자를 입건해 조사 중입니다. 패키지 여행 중 발생한 갈등이 폭행으로 이어진 것으로 보입니다.</t>
+          <t>가상화폐를 받고 남의 집 앞에 오물을 투척하거나 래커칠을 하는 등 '보복 대행'을 한 일당이 경찰에 덜미를 잡혔습니다. 이들은 피해자를 비방하는 유인물을 배포하고 인분을 놓아두는 등의 행위도 저질렀습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방(보복 대행 조직)의 책임이 명확하며, 이미 경찰에 덜미가 잡혀 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 피해 규모가 개별 사건당 수억 원 이상으로 크다고 보기 어렵고, 집단적 피해 사례로 보기도 어렵습니다. 또한 상대방의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
+          <t>남의 집 앞에 오물·빨간 래커칠… 가상화폐 받고 '보복 대행' 덜미</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603020118084298</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030111160002923?did=NA</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-02 00:20:17.140821+00:00</t>
+          <t>2026-03-02 00:21:09.455026+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>A씨 등</t>
+          <t>20대 여성 A 씨</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 확대 중</t>
+          <t>경찰, 항공보안법 위반 혐의로 입건 조사 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>평택에서 '보복 대행' 사건이 추가로 확인되어 경찰이 수사를 확대하고 있다. A씨 등은 금전을 받고 피해자의 집 현관문에 된장과 물엿을 뿌린 혐의를 받고 있으며, 군포, 동탄, 서울 등 다른 지역에서도 유사 사건이 발생한 것으로 알려졌다.</t>
+          <t>미국발 인천행 여객기에서 20대 한국인 여성이 다른 승객의 머리를 폭행해 피해자가 상해를 입는 사건이 발생했습니다. 기내에서 응급처치를 받은 피해자는 착륙 후 가해자와 함께 경찰에 인계되었으며, 경찰은 항공보안법 위반 혐의로 가해자를 입건해 조사 중입니다. 패키지 여행 중 발생한 갈등이 폭행으로 이어진 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(A씨 등 가해자 특정), 경찰 수사가 확대되고 있어 증거 확보 및 공적 절차 진행 중임. 또한 군포, 동탄, 서울 등지에서 유사 사건이 다수 발생하고 있어 잠재적 집단성이 있음. 다만, 상대방의 자력이나 개별 피해 규모가 불분명하여 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 그러나 개별 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>평택서도 작년말 '보복 대행' 사건 추가 확인…경찰 수사 확대</t>
+          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718400</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603020118084298</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:20.445466+00:00</t>
+          <t>2026-03-02 00:20:17.140821+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>A씨 등</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 여죄 수사 중</t>
+          <t>경찰 수사 확대 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>지난해 평택에서 돈을 받고 사적 보복을 대행한 40대 남성 A씨와 공범 2명이 경찰에 구속 송치되었다. 이들은 피해자의 현관문에 된장과 물엿을 뿌리고 명예훼손 유인물을 부착한 혐의를 받는다. 경찰은 A씨의 추가 범행 여부를 수사 중이다.</t>
+          <t>평택에서 '보복 대행' 사건이 추가로 확인되어 경찰이 수사를 확대하고 있다. A씨 등은 금전을 받고 피해자의 집 현관문에 된장과 물엿을 뿌린 혐의를 받고 있으며, 군포, 동탄, 서울 등 다른 지역에서도 유사 사건이 발생한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>보복 대행을 실행한 피의자들이 구체적으로 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 사실과 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자들이 개인이며 50만원을 받고 범행한 점으로 미루어 자력이 불충분할 가능성이 높고, 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(A씨 등 가해자 특정), 경찰 수사가 확대되고 있어 증거 확보 및 공적 절차 진행 중임. 또한 군포, 동탄, 서울 등지에서 유사 사건이 다수 발생하고 있어 잠재적 집단성이 있음. 다만, 상대방의 자력이나 개별 피해 규모가 불분명하여 소송금융 투자 회수 가능성이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명 (추가 여죄 수사 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>또 보복대행…군포 이어 평택서도 보복대행 발각</t>
+          <t>평택서도 작년말 '보복 대행' 사건 추가 확인…경찰 수사 확대</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260228580058</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718400</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-28 12:18:15.024450+00:00</t>
+          <t>2026-02-28 12:20:20.445466+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>영장실질심사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>20대 여성이 모텔에서 약물이 든 음료를 건네 타인을 숨지게 한 혐의로 영장실질심사를 받고 있습니다. 지난해 10월 방배동 음식점에서도 유사한 신고가 접수되어 연쇄 범행 가능성이 제기되고 있습니다.</t>
+          <t>지난해 평택에서 돈을 받고 사적 보복을 대행한 40대 남성 A씨와 공범 2명이 경찰에 구속 송치되었다. 이들은 피해자의 현관문에 된장과 물엿을 뿌리고 명예훼손 유인물을 부착한 혐의를 받는다. 경찰은 A씨의 추가 범행 여부를 수사 중이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방(20대 여성)의 약물 투여로 인한 사망 혐의가 명확하고(적합 조건 1), 영장실질심사가 진행 중이므로 수사기관에 의해 증거가 확보되었을 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방이 개인으로 배상 자력이 충분하지 않을 가능성이 높고(부적합 조건 해당), 기사 본문에서 집단적 피해 여부가 명확히 확인되지 않습니다.</t>
+          <t>보복 대행을 실행한 피의자들이 구체적으로 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 범행 사실과 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자들이 개인이며 50만원을 받고 범행한 점으로 미루어 자력이 불충분할 가능성이 높고, 피해 규모가 크지 않으며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 여죄 수사 중)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>와인 마시다 쓰러졌다  모텔 연쇄 살인 유사 범행 정황…20대 남성 조사</t>
+          <t>또 보복대행…군포 이어 평택서도 보복대행 발각</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6086335</t>
+          <t>https://www.kyeonggi.com/article/20260228580058</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-28 12:17:36.197724+00:00</t>
+          <t>2026-02-28 12:18:15.024450+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>A씨가 금전을 받고 텔레그램 상선의 지시를 받아 피해자의 현관문에 오물을 뿌리고 명예훼손 유인물을 배포하는 '보복 대행' 테러를 저질렀습니다. 이러한 보복 대행 범죄가 잇달아 발생하고 있으며, A씨는 경찰에 붙잡혀 조사를 받고 있습니다.</t>
+          <t>20대 여성이 모텔에서 약물이 든 음료를 건네 타인을 숨지게 한 혐의로 영장실질심사를 받고 있습니다. 지난해 10월 방배동 음식점에서도 유사한 신고가 접수되어 연쇄 범행 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>A씨의 책임은 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방(A씨 및 상선)의 자력이 불분명하고(적합 조건 2), 피해 규모가 크거나 집단적 피해로 보기 어렵습니다(적합 조건 3, 4).</t>
+          <t>상대방(20대 여성)의 약물 투여로 인한 사망 혐의가 명확하고(적합 조건 1), 영장실질심사가 진행 중이므로 수사기관에 의해 증거가 확보되었을 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방이 개인으로 배상 자력이 충분하지 않을 가능성이 높고(부적합 조건 해당), 기사 본문에서 집단적 피해 여부가 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>금전 받고 현관문에 오물 뿌리고 도주…'보복 대행' 테러 잇달아</t>
+          <t>와인 마시다 쓰러졌다  모텔 연쇄 살인 유사 범행 정황…20대 남성 조사</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458921&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/society/incident-accident/6086335</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:13.395625+00:00</t>
+          <t>2026-02-28 12:17:36.197724+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 심의위원회 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 서울북부지방검찰청은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족은 신상 공개를 강력히 요구하고 있습니다.</t>
+          <t>A씨가 금전을 받고 텔레그램 상선의 지시를 받아 피해자의 현관문에 오물을 뿌리고 명예훼손 유인물을 배포하는 '보복 대행' 테러를 저질렀습니다. 이러한 보복 대행 범죄가 잇달아 발생하고 있으며, A씨는 경찰에 붙잡혀 조사를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵다는 점(부적합 조건 3)을 고려할 때 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>A씨의 책임은 명확하며(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 상대방(A씨 및 상선)의 자력이 불분명하고(적합 조건 2), 피해 규모가 크거나 집단적 피해로 보기 어렵습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 부상 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
+          <t>금전 받고 현관문에 오물 뿌리고 도주…'보복 대행' 테러 잇달아</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602271850304327</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458921&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-28 01:01:19.107271+00:00</t>
+          <t>2026-02-28 01:03:13.395625+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>50대 남성 A씨에 대한 살인 및 사체유기 혐의 결심공판 진행, 사형 구형. 다음 달 선고공판 예정.</t>
+          <t>검찰 수사 및 신상 공개 심의위원회 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>20대 틱톡커 여성을 살해하고 시신을 유기한 50대 남성 A씨에게 검찰이 사형을 구형했다. A씨는 범행을 부인하다 결심공판에서 공소사실을 모두 인정했으며, 다음 달 선고공판이 예정되어 있다.</t>
+          <t>20대 여성 김 모 씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 서울북부지방검찰청은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족은 신상 공개를 강력히 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크다(적합 조건 4). 그러나 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 그러나 상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건 2), 피해자 수가 적어 집단적 피해로 보기 어렵다는 점(부적합 조건 3)을 고려할 때 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (사망 2명, 부상 1명)</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>20대 틱톡커 여성 살해 유기 50대, ‘사형’ 구형</t>
+          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022718224105065?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271850304327</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:14.163465+00:00</t>
+          <t>2026-02-28 01:01:19.107271+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개 심의위원회 개최 예정</t>
+          <t>50대 남성 A씨에 대한 살인 및 사체유기 혐의 결심공판 진행, 사형 구형. 다음 달 선고공판 예정.</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 검찰은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족 측은 신상 공개를 강력히 요구하고 있습니다.</t>
+          <t>20대 틱톡커 여성을 살해하고 시신을 유기한 50대 남성 A씨에게 검찰이 사형을 구형했다. A씨는 범행을 부인하다 결심공판에서 공소사실을 모두 인정했으며, 다음 달 선고공판이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(살인 및 상해 혐의), 검찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 그러나 피고가 개인이며 피해자 수가 적어 집단적 피해로 보기 어렵고, 피해 규모(금액)의 회수 가능성이 불확실하여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크다(적합 조건 4). 그러나 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 부상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
+          <t>20대 틱톡커 여성 살해 유기 50대, ‘사형’ 구형</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602272328415111</t>
+          <t>https://www.pressian.com/pages/articles/2026022718224105065?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:15.162767+00:00</t>
+          <t>2026-02-28 01:00:14.163465+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치</t>
+          <t>검찰 수사 및 신상 공개 심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 남성들에게 약물을 탄 음료를 마시게 하여 의식을 잃게 하거나 사망에 이르게 한 연쇄 범행에서 추가 피해자가 확인되었다. 경찰은 김씨를 살인 등 혐의로 구속 송치했으며, 추가 피해자 존재 및 약물 용량 증량 가능성을 염두에 두고 수사를 확대하고 있다.</t>
+          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰 수사를 받고 있습니다. 검찰은 피의자의 신상 공개 여부를 결정하기 위한 심의위원회를 개최할 예정이며, 두 번째 사망자 유가족 측은 신상 공개를 강력히 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했고 추가 피해 가능성도 있어 집단적 피해에 해당한다(적합 조건 3). 또한 살인 및 중상해 등 피해 규모가 크고 증거 확보가 용이하다(적합 조건 4, 5). 그러나 피의자가 개인이며 자력이 부족할 것으로 예상되어(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮아 적합도를 'Medium'으로 판단한다.</t>
+          <t>상대방 책임이 비교적 명확하고(살인 및 상해 혐의), 검찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건이 충족됩니다. 그러나 피고가 개인이며 피해자 수가 적어 집단적 피해로 보기 어렵고, 피해 규모(금액)의 회수 가능성이 불확실하여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>3명 (사망 2명, 부상 1명)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[단독]'수유동 연쇄살인' 추가 피해자 확인… 노래방서 기절</t>
+          <t>'모텔 연쇄살인' 신상 공개 심의한다...유가족 측  환영</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475904?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225050033</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272328415111</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-25 00:20:39.073978+00:00</t>
+          <t>2026-02-28 00:19:15.162767+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>불법행위</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
+          <t>경찰 수사 및 구속 송치</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 남성들에게 약물을 탄 음료를 마시게 하여 의식을 잃게 하거나 사망에 이르게 한 연쇄 범행에서 추가 피해자가 확인되었다. 경찰은 김씨를 살인 등 혐의로 구속 송치했으며, 추가 피해자 존재 및 약물 용량 증량 가능성을 염두에 두고 수사를 확대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했고 추가 피해 가능성도 있어 집단적 피해에 해당한다(적합 조건 3). 또한 살인 및 중상해 등 피해 규모가 크고 증거 확보가 용이하다(적합 조건 4, 5). 그러나 피의자가 개인이며 자력이 부족할 것으로 예상되어(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮아 적합도를 'Medium'으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>4명 이상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>[단독]'수유동 연쇄살인' 추가 피해자 확인… 노래방서 기절</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475904?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225050033</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:20:39.073978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>불법행위</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
           <t>경찰 수사 진행 중, 구속영장 신청 검토 중</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>경기 안양에서 20대 남성이 접근금지 조치에도 불구하고 스토킹하던 피해자의 영업장에 흉기를 들고 찾아가 위협하다 현장에서 체포되었다. 경찰은 남성이 최근에도 피해자를 괴롭혔으며, 접근금지 조치를 무시하고 범행을 저지른 것으로 보고 구속영장 신청을 검토 중이다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 현장에서 체포되었으며 경찰 수사가 진행 중이므로 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해자가 1인이고 가해자의 자력에 대한 정보가 없어 손해배상 청구의 실익이 불분명하다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>접근금지 조치에도 흉기 들고 피해자 찾아간 20대 남성 검거</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/news/2026/society/article/6802268_36918.html</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-02-22 00:31:41.510891+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N63"/>
+  <autoFilter ref="A1:N64"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>