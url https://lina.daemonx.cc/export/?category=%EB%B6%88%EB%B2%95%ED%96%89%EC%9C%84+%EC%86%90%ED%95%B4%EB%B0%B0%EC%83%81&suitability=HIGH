--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$38</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,2518 +533,2658 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 체포</t>
+          <t>경찰 수사 및 구속 영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 텍사스주 댈러스 인근 한인타운 쇼핑몰과 아파트에서 총격 사건이 발생하여 2명이 사망하고 3명이 부상당했다. 60대 한인 용의자가 체포되었으며, 사업상 금전 갈등이 범행 동기라고 진술했다. 경찰은 묻지마 총격이 아닌 사업 관계에 의한 범행으로 보고 수사 중이다.</t>
+          <t>천안의 한 술집에서 60대 남성이 술자리 중 말다툼 끝에 흉기를 휘둘러 1명이 사망하고 2명이 크게 다쳤습니다. 가해 남성은 현행범으로 체포되었으며, 경찰은 살인 및 살인 미수 혐의로 구속 영장을 신청했습니다. 피해자들은 가해자의 지인 모임에 동석했던 사람들입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>용의자가 특정되었고, 사업상 금전 갈등이 범행 동기로 명확히 진술되어 상대방 책임이 비교적 명확함. 경찰 수사 및 용의자 체포 등 공적 절차가 진행 중이며 증거 확보가 용이함. 사망 및 부상 피해로 개별 피해 규모가 클 것으로 예상되나, 집단적 피해는 아니며 상대방의 자력은 불분명함.</t>
+          <t>상대방 책임이 명확하고(경찰 체포 및 구속 영장 신청), 피해 규모가 크며(사망 1명, 중상 2명), 증거 확보가 용이하며(현행범 체포, 경찰 조사), 공적 절차(경찰 수사 및 형사 절차)가 진행 중입니다. 다만, 피고가 개인이라 자력 여부 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>5명 (사망 2명, 부상 3명)</t>
+          <t>3명 (사망 1명, 부상 2명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>美 텍사스 한인타운 총격… 60대 한인 용의자로 추정</t>
+          <t>[리포트] 술자리 중 홧김에 ⋯흉기 휘둘러 3명 사상</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/2026/05/07/20260507014006?wlog_tag3=naver</t>
+          <t>https://tjmbc.co.kr/NewsArticle/842766</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-19 23:02:54.842833+00:00</t>
+          <t>2026-07-03 07:00:24.923304+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김동환 (전 항공사 부기장)</t>
+          <t>김훈 및 공범 3명</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 형사 재판 진행 중</t>
+          <t>공범 3명 검찰 송치</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>전 항공사 부기장 김동환이 동료 기장 6명을 대상으로 연쇄살인을 계획, 1명 살해, 1명 살인미수에 그친 사건으로 구속 기소되었다. 검찰 수사 결과, 조직적 음해 피해 망상에 따른 치밀한 계획범죄로 드러났으며, 현재 형사 재판이 진행 중이다. 피해자와 유가족에 대한 민사상 손해배상 청구가 예상된다.</t>
+          <t>스토킹하던 여성을 살해한 김훈의 공범 3명이 피해자 위치를 장기간 추적한 혐의로 검찰에 송치되었습니다. 이들은 위치정보법 및 스토킹처벌법 위반 혐의를 받고 있으며, 주범 김훈은 이미 구속 기소된 상태입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자의 책임이 검찰 기소로 명확하며, 1명 사망, 1명 살인미수라는 매우 큰 피해 규모가 발생했고, 검찰 수사를 통해 객관적인 증거가 충분히 확보된 상태이다. 또한 형사 재판이라는 공적 절차가 진행 중이므로 민사 소송의 승소 가능성이 매우 높다. 다만, 가해자가 개인(전직 부기장)이므로 배상 자력에 대한 추가적인 확인이 필요하다.</t>
+          <t>가해자들의 책임이 명확하고(적합 조건 1), 살인 사건으로 피해 규모가 매우 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되어 공범들이 검찰에 송치되는 등 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 가해자들이 개인인 점을 고려할 때 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 살인미수 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“7개월 치밀 준비 연쇄살해 계획 배경은 ‘조직적 음해’ 피해 망상”...</t>
+          <t>'스토킹 여성 보복 살인' 김훈 공범 3명도 검찰 송치</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11582249?ref=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1522956</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-26 07:00:51.924580+00:00</t>
+          <t>2026-07-02 17:07:14.479602+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨 외 1명</t>
+          <t>한모(69)씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성 및 보완 수사 진행 중</t>
+          <t>경찰 수사 및 용의자 체포</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 지난해 10월 식당에서 다른 손님과의 다툼 중 폭행당해 뇌사 판정 후 사망한 사건. 경찰이 상해치사 혐의로 피의자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 송치. 현재 의정부지검 남양주지청이 전담수사팀을 편성하여 신속하고 엄정한 보완 수사를 진행 중이다.</t>
+          <t>미국 텍사스주 댈러스 인근 한인타운 쇼핑몰과 아파트에서 총격 사건이 발생하여 2명이 사망하고 3명이 부상당했다. 60대 한인 용의자가 체포되었으며, 사업상 금전 갈등이 범행 동기라고 진술했다. 경찰은 묻지마 총격이 아닌 사업 관계에 의한 범행으로 보고 수사 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상해치사 사건으로 상대방의 책임이 비교적 명확하며(조건 1), 피해 규모가 사망에 이르러 매우 큽니다(조건 4). 경찰 수사를 거쳐 검찰 전담수사팀이 편성되어 공적 절차가 진행 중이며(조건 6), 증거 확보 가능성이 높습니다(조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
+          <t>용의자가 특정되었고, 사업상 금전 갈등이 범행 동기로 명확히 진술되어 상대방 책임이 비교적 명확함. 경찰 수사 및 용의자 체포 등 공적 절차가 진행 중이며 증거 확보가 용이함. 사망 및 부상 피해로 개별 피해 규모가 클 것으로 예상되나, 집단적 피해는 아니며 상대방의 자력은 불분명함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (故 김창민 감독)</t>
+          <t>5명 (사망 2명, 부상 3명)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>검찰, 故김창민 감독 상해치사 사건 전담수사팀 편성…“억울함 없게할...</t>
+          <t>美 텍사스 한인타운 총격… 60대 한인 용의자로 추정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260405580324</t>
+          <t>https://www.seoul.co.kr/news/international/2026/05/07/20260507014006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:28:16.456816+00:00</t>
+          <t>2026-05-19 23:02:54.842833+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김동환 (전 항공사 부기장)</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 재판 진행 중</t>
+          <t>검찰 구속 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>텔레그램 등 익명 메신저를 통해 돈을 받고 오물 투척, 협박 등을 일삼는 '보복 대행' 범죄가 기승을 부리고 있습니다. 수사기관은 조직 총책과 실행책을 검거하여 재판에 넘기고 있으며, 전국적으로 50여 건의 피해 신고가 접수되었습니다. 법조계는 실행자뿐만 아니라 범행을 지시한 의뢰인에게도 재물손괴, 주거침입, 명예훼손 등으로 중형이 선고될 것으로 보고 있습니다.</t>
+          <t>전 항공사 부기장 김동환이 동료 기장 6명을 대상으로 연쇄살인을 계획, 1명 살해, 1명 살인미수에 그친 사건으로 구속 기소되었다. 검찰 수사 결과, 조직적 음해 피해 망상에 따른 치밀한 계획범죄로 드러났으며, 현재 형사 재판이 진행 중이다. 피해자와 유가족에 대한 민사상 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>보복 대행 범죄는 의뢰인과 실행자의 책임이 명확하며(적합 조건 1), 전국적으로 50여 건의 피해 신고가 접수되어 다수의 피해자가 존재합니다(적합 조건 3). 현재 검·경 수사 및 재판이 진행 중으로 증거 확보가 용이하고 공적 절차가 진행되고 있습니다(적합 조건 5, 6).</t>
+          <t>가해자의 책임이 검찰 기소로 명확하며, 1명 사망, 1명 살인미수라는 매우 큰 피해 규모가 발생했고, 검찰 수사를 통해 객관적인 증거가 충분히 확보된 상태이다. 또한 형사 재판이라는 공적 절차가 진행 중이므로 민사 소송의 승소 가능성이 매우 높다. 다만, 가해자가 개인(전직 부기장)이므로 배상 자력에 대한 추가적인 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>50여명 이상</t>
+          <t>2명 (사망 1명, 살인미수 1명)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>범죄를 상품화한 보복대행…  의뢰·실행자 모두 처벌대상</t>
+          <t>“7개월 치밀 준비 연쇄살해 계획 배경은 ‘조직적 음해’ 피해 망상”...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604051819428384</t>
+          <t>https://www.munhwa.com/article/11582249?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:23:13.861441+00:00</t>
+          <t>2026-04-26 07:00:51.924580+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A씨 외 1명</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성, 보완 수사 진행 중</t>
+          <t>검찰 전담수사팀 편성 및 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 지난해 10월 폭행으로 쓰러져 뇌사 판정 후 사망한 사건에 대해 의정부지검 남양주지청이 전담 수사팀을 편성했습니다. 경찰은 가해자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 상태로 검찰에 송치되었으며, 유가족은 초동대응 및 피의자 처벌 과정의 부실을 주장하고 있습니다.</t>
+          <t>故 김창민 영화감독이 지난해 10월 식당에서 다른 손님과의 다툼 중 폭행당해 뇌사 판정 후 사망한 사건. 경찰이 상해치사 혐의로 피의자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 송치. 현재 의정부지검 남양주지청이 전담수사팀을 편성하여 신속하고 엄정한 보완 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (가해자 2명 특정), 피해 규모가 큼 (사망), 증거 확보 가능성 높음 (검찰 전담팀 편성 및 과학수사), 이미 공적 절차 진행 중 (검찰 수사). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>상해치사 사건으로 상대방의 책임이 비교적 명확하며(조건 1), 피해 규모가 사망에 이르러 매우 큽니다(조건 4). 경찰 수사를 거쳐 검찰 전담수사팀이 편성되어 공적 절차가 진행 중이며(조건 6), 증거 확보 가능성이 높습니다(조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (故 김창민 감독)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>폭행에 숨졌는데 영장기각…檢, 故 김창민 감독 전담수사팀 편성</t>
+          <t>검찰, 故김창민 감독 상해치사 사건 전담수사팀 편성…“억울함 없게할...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01866326645413168</t>
+          <t>https://www.kyeonggi.com/article/20260405580324</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:16.307719+00:00</t>
+          <t>2026-04-05 12:28:16.456816+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>의정부지검 남양주지청 전담 수사팀 보완 수사 진행 중</t>
+          <t>경찰 수사 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고 김창민 영화감독이 지난해 10월 식당에서 폭행을 당해 뇌사 판정을 받고 사망한 사건. 경찰이 상해치사 혐의로 가해자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 상태로 검찰에 송치. 현재 의정부지검 남양주지청에서 전담 수사팀을 편성하여 보완 수사를 진행 중이다.</t>
+          <t>텔레그램 등 익명 메신저를 통해 돈을 받고 오물 투척, 협박 등을 일삼는 '보복 대행' 범죄가 기승을 부리고 있습니다. 수사기관은 조직 총책과 실행책을 검거하여 재판에 넘기고 있으며, 전국적으로 50여 건의 피해 신고가 접수되었습니다. 법조계는 실행자뿐만 아니라 범행을 지시한 의뢰인에게도 재물손괴, 주거침입, 명예훼손 등으로 중형이 선고될 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>폭행 가해자가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생하여 피해 규모가 크고(적합 조건 4), 경찰에서 검찰로 사건이 송치되어 검찰 전담 수사팀이 보완 수사를 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 가해자의 자력 정보는 부족합니다.</t>
+          <t>보복 대행 범죄는 의뢰인과 실행자의 책임이 명확하며(적합 조건 1), 전국적으로 50여 건의 피해 신고가 접수되어 다수의 피해자가 존재합니다(적합 조건 3). 현재 검·경 수사 및 재판이 진행 중으로 증거 확보가 용이하고 공적 절차가 진행되고 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>50여명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>폭행에 숨졌는데 영장 기각?  여론 '부글'…故 김창민 감독 사건, 결국</t>
+          <t>범죄를 상품화한 보복대행…  의뢰·실행자 모두 처벌대상</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604050093&amp;t=NN</t>
+          <t>http://www.fnnews.com/news/202604051819428384</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 12:20:43.184363+00:00</t>
+          <t>2026-04-05 12:23:13.861441+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>검찰 전담수사팀 편성, 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>전 헤비급 복싱 챔피언 디온테이 와일더가 전 약혼녀의 아들로부터 약 10년간의 폭행 및 정신적 학대 혐의로 피소됐다. 소장에는 와일더가 미성년자였던 피해자를 목 졸라 벽에 던지고 벨트로 때리는 등 심각한 폭행을 가했다는 주장이 담겼으며, 피해자는 장기적인 정신적 트라우마를 호소하고 있다. 와일더 측은 혐의를 전면 부인하며 복귀전 직전 제기된 소송의 의도에 의문을 제기했다.</t>
+          <t>故 김창민 영화감독이 지난해 10월 폭행으로 쓰러져 뇌사 판정 후 사망한 사건에 대해 의정부지검 남양주지청이 전담 수사팀을 편성했습니다. 경찰은 가해자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 상태로 검찰에 송치되었으며, 유가족은 초동대응 및 피의자 처벌 과정의 부실을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>전 헤비급 챔피언 디온테이 와일더를 상대로 한 폭행 및 정신적 학대 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 장기간에 걸친 심각한 피해 주장으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 소장에 구체적인 폭행 내용이 명시되어 증거 확보 가능성이 높습니다(적합 조건 5). 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1).</t>
+          <t>상대방 책임이 비교적 명확함 (가해자 2명 특정), 피해 규모가 큼 (사망), 증거 확보 가능성 높음 (검찰 전담팀 편성 및 과학수사), 이미 공적 절차 진행 중 (검찰 수사). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>헤비급 강펀치 복서의 충격 폭로, 전 약혼녀 아들에 폭행 의혹 제기  그...</t>
+          <t>폭행에 숨졌는데 영장기각…檢, 故 김창민 감독 전담수사팀 편성</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112774680</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01866326645413168</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 00:25:38.560354+00:00</t>
+          <t>2026-04-05 12:22:16.307719+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>故 김창민 감독 사망 관련 집단 폭행 사건에 대한 검찰 보완수사 요구로 재수사 진행 중. 유족은 부실수사 주장.</t>
+          <t>의정부지검 남양주지청 전담 수사팀 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 집단 폭행으로 사망한 사건에 대해 경찰의 부실수사 의혹이 제기되었고, 검찰의 보완수사 요구로 재수사가 진행 중이다. 유족은 부실수사를 주장하며 진실 규명을 요구하고 있으며, 이는 향후 가해자들을 상대로 한 민사상 손해배상 청구로 이어질 가능성이 높다.</t>
+          <t>고 김창민 영화감독이 지난해 10월 식당에서 폭행을 당해 뇌사 판정을 받고 사망한 사건. 경찰이 상해치사 혐의로 가해자 2명에 대한 구속영장을 신청했으나 기각되어 불구속 상태로 검찰에 송치. 현재 의정부지검 남양주지청에서 전담 수사팀을 편성하여 보완 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자들의 집단 폭행으로 인한 사망 사건으로 상대방 책임이 명확하며(적합 조건 1), 사망이라는 중대한 피해로 손해배상 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 검찰의 보완수사 요구로 재수사가 진행 중이며(적합 조건 6), 유족이 부실수사를 주장하고 있어 민사 소송 가능성이 높습니다. 증거 또한 수사 과정에서 확보될 것으로 보입니다(적합 조건 5). 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>폭행 가해자가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생하여 피해 규모가 크고(적합 조건 4), 경찰에서 검찰로 사건이 송치되어 검찰 전담 수사팀이 보완 수사를 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 가해자의 자력 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (故 김창민 감독)</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>송언석, 故 김창민 감독 사망사건에  검찰 보완수사권 재검토 해야</t>
+          <t>폭행에 숨졌는데 영장 기각?  여론 '부글'…故 김창민 감독 사건, 결국</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490081.html</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604050093&amp;t=NN</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:10.852472+00:00</t>
+          <t>2026-04-05 12:20:43.184363+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>디온테이 와일더</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 부실 논란 후 검찰 송치, 가해자 불구속 상태</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>고 김창민 감독이 발달장애 아들 앞에서 집단폭행으로 사망한 사건으로, 경찰의 초기 수사 부실과 가해자 불구속 송치에 대한 비판이 제기되고 있습니다. 유족이 직접 CCTV를 확보하여 사건의 진실이 드러났으며, 현재 검찰에 송치되어 수사가 진행 중입니다. 국민의힘 송언석 원내대표가 이 사건을 언급하며 검경 수사권 조정 재검토를 주장하는 등 사회적 관심이 높은 상황입니다.</t>
+          <t>전 헤비급 복싱 챔피언 디온테이 와일더가 전 약혼녀의 아들로부터 약 10년간의 폭행 및 정신적 학대 혐의로 피소됐다. 소장에는 와일더가 미성년자였던 피해자를 목 졸라 벽에 던지고 벨트로 때리는 등 심각한 폭행을 가했다는 주장이 담겼으며, 피해자는 장기적인 정신적 트라우마를 호소하고 있다. 와일더 측은 혐의를 전면 부인하며 복귀전 직전 제기된 소송의 의도에 의문을 제기했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>가해자들의 집단폭행으로 인한 사망 사건으로 상대방 책임이 명확하며(적합 조건 1), 유족이 확보한 CCTV 영상 등 객관적 증거가 존재합니다(적합 조건 5). 피해자가 사망하여 손해배상 규모가 클 것으로 예상되며(적합 조건 4), 현재 경찰 수사 부실 논란 후 검찰 송치가 진행 중인 공적 절차 진행 단계입니다(적합 조건 6). 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>전 헤비급 챔피언 디온테이 와일더를 상대로 한 폭행 및 정신적 학대 소송으로, 상대방의 자력이 충분하고(적합 조건 2), 장기간에 걸친 심각한 피해 주장으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 소장에 구체적인 폭행 내용이 명시되어 증거 확보 가능성이 높습니다(적합 조건 5). 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (고 김창민 감독 및 유족)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>野  김창민 감독사건으로 확인된 부실수사, 수사권 조정 전면 재검토해...</t>
+          <t>헤비급 강펀치 복서의 충격 폭로, 전 약혼녀 아들에 폭행 의혹 제기  그...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040415283554820</t>
+          <t>http://www.osen.co.kr/article/G1112774680</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-04 12:24:00.732566+00:00</t>
+          <t>2026-04-05 00:25:38.560354+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>임우재씨</t>
+          <t>집단 폭행 가해자 6명</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판에서 공동정범으로 판단되어 법정구속됨</t>
+          <t>故 김창민 감독 사망 관련 집단 폭행 사건에 대한 검찰 보완수사 요구로 재수사 진행 중. 유족은 부실수사 주장.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>재벌가 전 사위 임우재씨가 연인 박씨와 함께 80대 노인을 감금 폭행하고 인도소송 취하를 강요한 혐의로 재판부에서 공동정범으로 판단되어 법정구속되었습니다. 이 사건은 피고의 자력이 충분하고 형사 재판을 통해 책임이 명확히 인정된 점이 특징입니다.</t>
+          <t>故 김창민 영화감독이 집단 폭행으로 사망한 사건에 대해 경찰의 부실수사 의혹이 제기되었고, 검찰의 보완수사 요구로 재수사가 진행 중이다. 유족은 부실수사를 주장하며 진실 규명을 요구하고 있으며, 이는 향후 가해자들을 상대로 한 민사상 손해배상 청구로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 재벌가 전 사위라는 피고의 자력이 충분하고, 재판부에서 공동정범으로 판단하여 책임이 명확하며, 이미 형사 절차가 진행되어 법정구속까지 이뤄진 점은 민사 손해배상 소송에 유리한 근거가 될 수 있습니다. 다만 집단적 피해가 아닌 개별 피해 사건입니다.</t>
+          <t>가해자들의 집단 폭행으로 인한 사망 사건으로 상대방 책임이 명확하며(적합 조건 1), 사망이라는 중대한 피해로 손해배상 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 검찰의 보완수사 요구로 재수사가 진행 중이며(적합 조건 6), 유족이 부실수사를 주장하고 있어 민사 소송 가능성이 높습니다. 증거 또한 수사 과정에서 확보될 것으로 보입니다(적합 조건 5). 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (故 김창민 감독)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>재벌가 전 사위가 어쩌다가...임우재씨, 연인 범죄 돕다가 법정구속</t>
+          <t>송언석, 故 김창민 감독 사망사건에  검찰 보완수사권 재검토 해야</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202604031413164216ceae168c25_7</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/04/2026040490081.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-03 12:40:43.669032+00:00</t>
+          <t>2026-04-04 12:24:10.852472+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>피의자 검찰 송치, 경찰 초기 수사 재검토 중</t>
+          <t>경찰 수사 부실 논란 후 검찰 송치, 가해자 불구속 상태</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>故김창민 감독이 지난해 10월 발달장애 아들과 식사 중 시비에 휘말려 폭행당한 후 뇌출혈로 사망했습니다. CCTV 영상과 목격자 증언을 통해 가해자들의 일방적 폭행 정황이 드러났으며, 유족은 부실 수사와 영장 기각에 억울함을 호소하며 사건 공개를 결정했습니다. 현재 피의자들은 검찰에 송치되었고, 경찰은 초기 수사 적절성 여부를 재검토 중입니다.</t>
+          <t>고 김창민 감독이 발달장애 아들 앞에서 집단폭행으로 사망한 사건으로, 경찰의 초기 수사 부실과 가해자 불구속 송치에 대한 비판이 제기되고 있습니다. 유족이 직접 CCTV를 확보하여 사건의 진실이 드러났으며, 현재 검찰에 송치되어 수사가 진행 중입니다. 국민의힘 송언석 원내대표가 이 사건을 언급하며 검경 수사권 조정 재검토를 주장하는 등 사회적 관심이 높은 상황입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>가해자들의 폭행으로 인한 사망이라는 상대방 책임이 CCTV 영상 및 목격자 증언으로 비교적 명확하며, 피해 규모가 매우 큽니다. 객관적 증거(CCTV, 수사 기록) 확보가 가능하고, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>가해자들의 집단폭행으로 인한 사망 사건으로 상대방 책임이 명확하며(적합 조건 1), 유족이 확보한 CCTV 영상 등 객관적 증거가 존재합니다(적합 조건 5). 피해자가 사망하여 손해배상 규모가 클 것으로 예상되며(적합 조건 4), 현재 경찰 수사 부실 논란 후 검찰 송치가 진행 중인 공적 절차 진행 단계입니다(적합 조건 6). 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (고 김창민 감독 및 유족)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>사람이 죽었는데 가해자는 웃었다..故김창민 감독 사건, 묻혀선 안 되는...</t>
+          <t>野  김창민 감독사건으로 확인된 부실수사, 수사권 조정 전면 재검토해...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112773114</t>
+          <t>https://view.asiae.co.kr/article/2026040415283554820</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 00:22:29.482815+00:00</t>
+          <t>2026-04-04 12:24:00.732566+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>임우재씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 기소 여부 검토 중</t>
+          <t>형사 재판에서 공동정범으로 판단되어 법정구속됨</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>故김창민 감독이 발달장애 아들 앞에서 폭행당해 뇌사 후 사망한 사건입니다. CCTV 영상으로 폭행 정황이 확인되었으며, 아들은 트라우마를 호소하고 있습니다. 경찰 수사 후 검찰에 송치되었으나, 구속영장이 기각되는 등 수사 및 사법 처리 과정에 대한 논란이 제기되고 있습니다.</t>
+          <t>재벌가 전 사위 임우재씨가 연인 박씨와 함께 80대 노인을 감금 폭행하고 인도소송 취하를 강요한 혐의로 재판부에서 공동정범으로 판단되어 법정구속되었습니다. 이 사건은 피고의 자력이 충분하고 형사 재판을 통해 책임이 명확히 인정된 점이 특징입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>CCTV 영상으로 가해자의 폭행 책임이 명확하고(적합 조건 1), 고인의 사망 및 발달장애 아들의 트라우마 등 피해 규모가 매우 큽니다(적합 조건 4). CCTV라는 객관적 증거가 존재하며(적합 조건 5), 경찰 수사 후 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 다만 가해자들의 자력은 불분명하며 집단적 피해는 아닙니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 재벌가 전 사위라는 피고의 자력이 충분하고, 재판부에서 공동정범으로 판단하여 책임이 명확하며, 이미 형사 절차가 진행되어 법정구속까지 이뤄진 점은 민사 손해배상 소송에 유리한 근거가 될 수 있습니다. 다만 집단적 피해가 아닌 개별 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상 (사망 및 중증 트라우마로 상당한 금액 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>고인 및 유족 (아들 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>故김창민 감독, 발달장애 아들 '트라우마' 호소...CCTV 공개 후 공분 확...</t>
+          <t>재벌가 전 사위가 어쩌다가...임우재씨, 연인 범죄 돕다가 법정구속</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112772724</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202604031413164216ceae168c25_7</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:37.025504+00:00</t>
+          <t>2026-04-03 12:40:43.669032+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 존속살해 등 혐의 조사 중</t>
+          <t>피의자 검찰 송치, 경찰 초기 수사 재검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20대 사위가 50대 장모를 2시간 동안 폭행하여 사망에 이르게 하고, 시신을 여행용 가방에 넣어 유기한 사건입니다. 딸은 폭행을 방관한 혐의를 받고 있으며, 부부 모두 체포되어 경찰 조사를 받고 있습니다. 사위는 장모와 아내에게 상습적으로 폭력을 행사한 것으로 파악되었습니다.</t>
+          <t>故김창민 감독이 지난해 10월 발달장애 아들과 식사 중 시비에 휘말려 폭행당한 후 뇌출혈로 사망했습니다. CCTV 영상과 목격자 증언을 통해 가해자들의 일방적 폭행 정황이 드러났으며, 유족은 부실 수사와 영장 기각에 억울함을 호소하며 사건 공개를 결정했습니다. 현재 피의자들은 검찰에 송치되었고, 경찰은 초기 수사 적절성 여부를 재검토 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>사위의 폭행으로 인한 장모 사망이라는 상대방 책임이 명확하며, CCTV 영상, 딸의 진술 등 객관적 증거가 확보되어 있습니다. 경찰 수사 및 체포 등 공적 절차가 진행 중이며, 피해 규모가 사망으로 매우 큽니다. (적합 조건 1, 5, 6, 4 충족)</t>
+          <t>가해자들의 폭행으로 인한 사망이라는 상대방 책임이 CCTV 영상 및 목격자 증언으로 비교적 명확하며, 피해 규모가 매우 큽니다. 객관적 증거(CCTV, 수사 기록) 확보가 가능하고, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>2시간 동안 장모 폭행한 사위…“나도 맞을까 못 말려”</t>
+          <t>사람이 죽었는데 가해자는 웃었다..故김창민 감독 사건, 묻혀선 안 되는...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522143</t>
+          <t>http://www.osen.co.kr/article/G1112773114</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:15.980532+00:00</t>
+          <t>2026-04-03 00:22:29.482815+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치 및 기소 여부 검토 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>김미나 창원시의원이 이태원 참사 희생자 유가족 150명이 제기한 민사소송 1심에서 패소하여 1억 4330만 원 배상 판결을 받았다. 김 의원은 이에 불복하여 항소한 상태로, 현재 항소심이 진행 중이다.</t>
+          <t>故김창민 감독이 발달장애 아들 앞에서 폭행당해 뇌사 후 사망한 사건입니다. CCTV 영상으로 폭행 정황이 확인되었으며, 아들은 트라우마를 호소하고 있습니다. 경찰 수사 후 검찰에 송치되었으나, 구속영장이 기각되는 등 수사 및 사법 처리 과정에 대한 논란이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 150명의 이태원 참사 유가족이라는 다수의 피해자가 존재하며(적합 조건 3), 1억 4천만원 이상의 배상액이 선고되어 피해 규모가 크다(적합 조건 4). 이미 1심에서 증거가 인정되어 판결이 나왔으며(적합 조건 5), 현재 항소심 진행 중으로 종결되지 않은 사건이다.</t>
+          <t>CCTV 영상으로 가해자의 폭행 책임이 명확하고(적합 조건 1), 고인의 사망 및 발달장애 아들의 트라우마 등 피해 규모가 매우 큽니다(적합 조건 4). CCTV라는 객관적 증거가 존재하며(적합 조건 5), 경찰 수사 후 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 다만 가해자들의 자력은 불분명하며 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1억 4330만 원</t>
+          <t>미상 (사망 및 중증 트라우마로 상당한 금액 예상)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>150명</t>
+          <t>고인 및 유족 (아들 포함)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'이 대통령·김현지 실장 조준 막말' 김미나 창원시의원 또 재판행</t>
+          <t>故김창민 감독, 발달장애 아들 '트라우마' 호소...CCTV 공개 후 공분 확...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002440</t>
+          <t>http://www.osen.co.kr/article/G1112772724</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 13:10:38.732289+00:00</t>
+          <t>2026-04-02 12:29:37.025504+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>사위 및 딸</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>이은해 무기징역 선고, 보험금 관련 민사 분쟁 가능성</t>
+          <t>경찰 수사 및 체포, 존속살해 등 혐의 조사 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이은해는 남편을 살해하여 8억 원의 보험금을 편취하려 한 혐의로 무기징역을 선고받았다. 형사 재판을 통해 살인 행위와 책임이 명확히 입증되었으며, 선고 후에도 보험금을 청구한 사실이 드러나 민사적 분쟁의 여지가 남아있다. 피해자의 유족은 이은해 또는 보험사를 상대로 손해배상 및 보험금 청구 소송을 제기할 수 있다.</t>
+          <t>20대 사위가 50대 장모를 2시간 동안 폭행하여 사망에 이르게 하고, 시신을 여행용 가방에 넣어 유기한 사건입니다. 딸은 폭행을 방관한 혐의를 받고 있으며, 부부 모두 체포되어 경찰 조사를 받고 있습니다. 사위는 장모와 아내에게 상습적으로 폭력을 행사한 것으로 파악되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이은해의 무기징역 선고로 상대방 책임이 명확하며(적합 조건 1), 8억 원의 보험금과 피해자의 사망으로 인한 손해배상액이 상당하여 피해 규모가 크다(적합 조건 4). 또한, 형사 재판을 통해 강력한 증거가 확보되어 있다(적합 조건 5). 유족이 보험사를 상대로 보험금을 청구할 경우, 보험사는 자력이 충분한 상대방이 된다(적합 조건 2).</t>
+          <t>사위의 폭행으로 인한 장모 사망이라는 상대방 책임이 명확하며, CCTV 영상, 딸의 진술 등 객관적 증거가 확보되어 있습니다. 경찰 수사 및 체포 등 공적 절차가 진행 중이며, 피해 규모가 사망으로 매우 큽니다. (적합 조건 1, 5, 6, 4 충족)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>8억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'계곡 살인' 이은해, 무기징역 받았다…선고 후에도 남편 보험금 청구,...</t>
+          <t>2시간 동안 장모 폭행한 사위…“나도 맞을까 못 말려”</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032828414</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522143</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-29 00:18:38.883469+00:00</t>
+          <t>2026-04-02 12:29:15.980532+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>A씨(72)</t>
+          <t>김미나 창원시의원</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 형사 항소심에서 징역 17년형 선고</t>
+          <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>70대 A씨가 층간소음 오해로 이웃 B씨를 폭행하여 살해하려 한 혐의로 항소심에서 징역 17년형을 선고받았다. B씨는 3주간 의식불명에 빠지는 등 중상을 입었으며, 형사 재판 결과는 민사상 손해배상 청구의 강력한 증거가 될 수 있다.</t>
+          <t>김미나 창원시의원이 이태원 참사 희생자 유가족 150명이 제기한 민사소송 1심에서 패소하여 1억 4330만 원 배상 판결을 받았다. 김 의원은 이에 불복하여 항소한 상태로, 현재 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 명확하게 인정되었고(적합 조건 1), 피해자가 3주간 의식불명에 빠지는 등 중상을 입어 피해 규모가 크며(적합 조건 4), 형사 재판의 판결문과 목격자 진술 등 객관적인 증거 확보가 용이합니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 내려진 상태입니다(적합 조건 6). 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 150명의 이태원 참사 유가족이라는 다수의 피해자가 존재하며(적합 조건 3), 1억 4천만원 이상의 배상액이 선고되어 피해 규모가 크다(적합 조건 4). 이미 1심에서 증거가 인정되어 판결이 나왔으며(적합 조건 5), 현재 항소심 진행 중으로 종결되지 않은 사건이다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 4330만 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>150명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>층간소음 냈지  억울한 이웃 때려 살해하려 한 70대, 항소심 17년형</t>
+          <t>'이 대통령·김현지 실장 조준 막말' 김미나 창원시의원 또 재판행</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954415</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002440</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:55.979549+00:00</t>
+          <t>2026-03-30 13:10:38.732289+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범죄수익 환수 절차 진행 중, 국내 재판 예정</t>
+          <t>이은해 무기징역 선고, 보험금 관련 민사 분쟁 가능성</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>마약왕 박왕열이 필리핀에서 한국으로 송환되어 살인 및 대규모 마약 유통 혐의로 수사와 재판을 받게 된다. 경찰은 박왕열의 마약 유통 조직 실체 규명과 범죄수익 환수에 집중할 방침이다. 박왕열은 필리핀에서 한국인 3명을 살해하고 수감 중에도 국내에 마약을 유통한 혐의를 받고 있다.</t>
+          <t>이은해는 남편을 살해하여 8억 원의 보험금을 편취하려 한 혐의로 무기징역을 선고받았다. 형사 재판을 통해 살인 행위와 책임이 명확히 입증되었으며, 선고 후에도 보험금을 청구한 사실이 드러나 민사적 분쟁의 여지가 남아있다. 피해자의 유족은 이은해 또는 보험사를 상대로 손해배상 및 보험금 청구 소송을 제기할 수 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 살인 및 대규모 마약 유통 책임이 명확하며(적합 조건 1), 필리핀에서의 유죄 판결 및 한국 경찰의 수사 진행으로 증거 확보 가능성이 높다(적합 조건 5). '대규모 마약 유통'으로 다수의 피해자가 발생했을 것으로 추정되며(적합 조건 3), 현재 범죄수익 환수 절차가 진행 중이어서 자력 확보 가능성이 있어 소송금융 투자에 적합하다(적합 조건 6).</t>
+          <t>이은해의 무기징역 선고로 상대방 책임이 명확하며(적합 조건 1), 8억 원의 보험금과 피해자의 사망으로 인한 손해배상액이 상당하여 피해 규모가 크다(적합 조건 4). 또한, 형사 재판을 통해 강력한 증거가 확보되어 있다(적합 조건 5). 유족이 보험사를 상대로 보험금을 청구할 경우, 보험사는 자력이 충분한 상대방이 된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 원 이상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>마약 유통 피해자 다수 및 살인 피해자 3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[법조브리핑] 마약왕 박왕열, 9년 만에 송환 外</t>
+          <t>'계곡 살인' 이은해, 무기징역 받았다…선고 후에도 남편 보험금 청구,...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325520860?OutUrl=naver</t>
+          <t>https://www.tenasia.co.kr/article/2026032828414</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 00:32:25.537883+00:00</t>
+          <t>2026-03-29 00:18:38.883469+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>A씨(72)</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사 항소심 결심공판 진행 중</t>
+          <t>살인미수 혐의로 형사 항소심에서 징역 17년형 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>채팅앱으로 유인하여 자살방조 혐의를 받는 20대 A 씨의 항소심 결심공판이 진행 중입니다. 피해자 유족은 사건의 본질을 살인으로 보고 중형을 요구하며, 추가 피해 방지를 위해 엄벌을 촉구하고 있습니다. 형사 재판 결과에 따라 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>70대 A씨가 층간소음 오해로 이웃 B씨를 폭행하여 살해하려 한 혐의로 항소심에서 징역 17년형을 선고받았다. B씨는 3주간 의식불명에 빠지는 등 중상을 입었으며, 형사 재판 결과는 민사상 손해배상 청구의 강력한 증거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 비교적 명확하게 드러나고 있으며, 피해 규모가 사망으로 매우 크고, 형사 소송 과정에서 증거가 충분히 확보되었을 것으로 판단됩니다. 현재 형사 항소심이 진행 중인 공적 절차에 해당합니다. 다만, 피고가 개인이라 자력 여부가 불확실한 점은 리스크 요인입니다.</t>
+          <t>상대방의 책임이 형사 재판을 통해 명확하게 인정되었고(적합 조건 1), 피해자가 3주간 의식불명에 빠지는 등 중상을 입어 피해 규모가 크며(적합 조건 4), 형사 재판의 판결문과 목격자 진술 등 객관적인 증거 확보가 용이합니다(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 내려진 상태입니다(적합 조건 6). 다만, 피고인의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>채팅앱 유인 '자살방조' 20대 항소심…유족  사건 본질은 살인</t>
+          <t>층간소음 냈지  억울한 이웃 때려 살해하려 한 70대, 항소심 17년형</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484739&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.inews24.com/view/1954415</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-20 00:18:18.651413+00:00</t>
+          <t>2026-03-28 00:15:55.979549+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>피의자 구속 및 형사 재판 진행 중 (첫 공판기일 예정), 추가 피해자 확인 및 수사 중</t>
+          <t>경찰 수사 및 범죄수익 환수 절차 진행 중, 국내 재판 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>김소영은 20대 남성 3명에게 약물을 투여해 사망 또는 의식불명에 이르게 한 혐의로 구속 기소되었으며, 추가 피해자 3명이 확인되고 수십 명 이상의 잠재적 피해자가 있을 것으로 파악됩니다. 첫 공판기일이 4월 9일로 예정된 가운데, 과거 김소영과 만났던 남성이 범행 패턴과 유사한 경험을 주장하며 불안감이 확산되고 있습니다. 경찰은 사이코패스 성향으로 분류된 김소영의 추가 범행 여부를 수사 중입니다.</t>
+          <t>마약왕 박왕열이 필리핀에서 한국으로 송환되어 살인 및 대규모 마약 유통 혐의로 수사와 재판을 받게 된다. 경찰은 박왕열의 마약 유통 조직 실체 규명과 범죄수익 환수에 집중할 방침이다. 박왕열은 필리핀에서 한국인 3명을 살해하고 수감 중에도 국내에 마약을 유통한 혐의를 받고 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피의자 김소영의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 수십 명 이상의 잠재적 피해자가 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 현재 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피고인의 자력은 부족할 것으로 예상됩니다.</t>
+          <t>상대방(박왕열)의 살인 및 대규모 마약 유통 책임이 명확하며(적합 조건 1), 필리핀에서의 유죄 판결 및 한국 경찰의 수사 진행으로 증거 확보 가능성이 높다(적합 조건 5). '대규모 마약 유통'으로 다수의 피해자가 발생했을 것으로 추정되며(적합 조건 3), 현재 범죄수익 환수 절차가 진행 중이어서 자력 확보 가능성이 있어 소송금융 투자에 적합하다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>마약 유통 피해자 다수 및 살인 피해자 3명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>나 얘 안다, 소름 …'모텔 연쇄살인' 김소영과 인생네컷 찍은 남성 등장</t>
+          <t>[법조브리핑] 마약왕 박왕열, 9년 만에 송환 外</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031907580771429</t>
+          <t>https://www.segye.com/newsView/20260325520860?OutUrl=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-19 00:28:10.924357+00:00</t>
+          <t>2026-03-26 00:32:25.537883+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 살인미수 혐의로 검찰 송치</t>
+          <t>형사 항소심 결심공판 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 70대 택시 기사 B씨를 무차별 폭행하여 B씨가 안면 함몰, 두개골·갈비뼈 골절, 뇌경색 등으로 의식불명 상태에 빠졌습니다. 경찰은 A씨를 살인미수 혐의로 검찰에 송치했으며, 블랙박스 영상 등 명확한 증거가 확보된 상태입니다. B씨 가족은 선처나 합의 의사가 없음을 밝혔습니다.</t>
+          <t>채팅앱으로 유인하여 자살방조 혐의를 받는 20대 A 씨의 항소심 결심공판이 진행 중입니다. 피해자 유족은 사건의 본질을 살인으로 보고 중형을 요구하며, 추가 피해 방지를 위해 엄벌을 촉구하고 있습니다. 형사 재판 결과에 따라 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>가해자의 폭행 책임이 블랙박스 영상 등 명확한 증거로 입증되며(상대방 책임 명확), 피해자 B씨가 의식불명 상태로 중환자실에 있는 등 피해 규모가 매우 크고(피해 규모가 큼), 이미 살인미수 혐의로 검찰에 송치되어 공적 절차가 진행 중이므로(공적 절차 진행 중) 소송금융 적합도가 높습니다.</t>
+          <t>상대방 책임이 형사 재판을 통해 비교적 명확하게 드러나고 있으며, 피해 규모가 사망으로 매우 크고, 형사 소송 과정에서 증거가 충분히 확보되었을 것으로 판단됩니다. 현재 형사 항소심이 진행 중인 공적 절차에 해당합니다. 다만, 피고가 개인이라 자력 여부가 불확실한 점은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>얼굴뼈 조각날 정도로 폭행…택시기사 무차별 폭행한 50대, 범행 후  기...</t>
+          <t>채팅앱 유인 '자살방조' 20대 항소심…유족  사건 본질은 살인</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603170633158148</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484739&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-17 00:23:36.301495+00:00</t>
+          <t>2026-03-20 00:18:18.651413+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 살인 및 특수상해 혐의로 재판 진행 중</t>
+          <t>피의자 구속 및 형사 재판 진행 중 (첫 공판기일 예정), 추가 피해자 확인 및 수사 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>약물 연쇄살인 혐의로 재판에 넘겨진 김소영의 추가 피해자 1명이 확인되어 총 6명의 피해자가 발생했다. 이 중 2명은 사망했고, 4명은 의식을 잃는 등 중상을 입었다. 국과수 모발 검출 등 결정적인 증거가 확보되었으며, 김소영은 살인 및 특수상해 혐의로 구속 기소되어 다음 달 첫 재판을 앞두고 있다.</t>
+          <t>김소영은 20대 남성 3명에게 약물을 투여해 사망 또는 의식불명에 이르게 한 혐의로 구속 기소되었으며, 추가 피해자 3명이 확인되고 수십 명 이상의 잠재적 피해자가 있을 것으로 파악됩니다. 첫 공판기일이 4월 9일로 예정된 가운데, 과거 김소영과 만났던 남성이 범행 패턴과 유사한 경험을 주장하며 불안감이 확산되고 있습니다. 경찰은 사이코패스 성향으로 분류된 김소영의 추가 범행 여부를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 김소영으로 명확하고(적합 조건 1), 국과수 모발 약물 검출 등 객관적 증거가 확보되었다(적합 조건 5). 총 6명의 피해자 중 2명이 사망하여 피해 규모가 크고(적합 조건 3, 4), 경찰 수사 및 검찰 송치, 재판 진행 등 공적 절차가 활발히 진행 중이다(적합 조건 6). 다만, 피고인의 자력은 불분명하다.</t>
+          <t>피의자 김소영의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 수십 명 이상의 잠재적 피해자가 있어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 현재 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피고인의 자력은 부족할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 중상 4명)</t>
+          <t>수십 명 이상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'연쇄살인' 김소영 피해자 총 6명…'피해자 머리칼'이 증거로</t>
+          <t>나 얘 안다, 소름 …'모텔 연쇄살인' 김소영과 인생네컷 찍은 남성 등장</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485874?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071251</t>
+          <t>https://www.sidae.com/article/2026031907580771429</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:26.923152+00:00</t>
+          <t>2026-03-19 00:28:10.924357+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>50대 남성 A씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>민사 2심 진행 중, 형사 대법원 확정</t>
+          <t>경찰 수사 완료, 살인미수 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>유튜버 구제역과 주작감별사가 쯔양에게 공갈 혐의로 형사상 징역 3년이 대법원에서 확정되었다. 이와 별개로 쯔양은 이들을 상대로 손해배상 청구 소송을 제기했으며, 1심에서는 구제역에게 7500만원, 주작감별사에게 5000만원을 지급하라는 판결이 나왔다. 현재 민사 2심이 진행 중이다.</t>
+          <t>50대 남성 A씨가 70대 택시 기사 B씨를 무차별 폭행하여 B씨가 안면 함몰, 두개골·갈비뼈 골절, 뇌경색 등으로 의식불명 상태에 빠졌습니다. 경찰은 A씨를 살인미수 혐의로 검찰에 송치했으며, 블랙박스 영상 등 명확한 증거가 확보된 상태입니다. B씨 가족은 선처나 합의 의사가 없음을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사상 공갈 혐의 유죄 확정으로 매우 명확하며(적합 조건 1), 1심에서 7500만원 및 5000만원의 손해배상 판결이 나와 피해 규모가 상당합니다(적합 조건 4). 또한, 형사 유죄 확정 판결이라는 강력한 증거가 존재하고(적합 조건 5), 이미 형사 절차가 종결되어 공적 절차 진행이 확인됩니다(적합 조건 6). 현재 민사 소송 2심이 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>가해자의 폭행 책임이 블랙박스 영상 등 명확한 증거로 입증되며(상대방 책임 명확), 피해자 B씨가 의식불명 상태로 중환자실에 있는 등 피해 규모가 매우 크고(피해 규모가 큼), 이미 살인미수 혐의로 검찰에 송치되어 공적 절차가 진행 중이므로(공적 절차 진행 중) 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1심 판결 기준 7500만원 및 5000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘쯔양 공갈 혐의’ 구제역, 대법원서 징역 3년 확정</t>
+          <t>얼굴뼈 조각날 정도로 폭행…택시기사 무차별 폭행한 50대, 범행 후  기...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603130425003?pt=nv</t>
+          <t>http://www.fnnews.com/news/202603170633158148</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-13 00:36:27.110415+00:00</t>
+          <t>2026-03-17 00:23:36.301495+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 2심 진행 중, 1심 판결 선고 (구제역 7500만원, 주작감별사 5000만원)</t>
+          <t>경찰 수사 및 검찰 송치 완료, 살인 및 특수상해 혐의로 재판 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송의 2심이 진행 중입니다. 1심에서는 구제역에게 7500만원, 주작감별사에게 구제역과 공동으로 5000만원을 지급하라는 판결이 나왔습니다. 별개로 구제역은 쯔양에 대한 공갈 혐의로 징역 3년이 확정되었습니다.</t>
+          <t>약물 연쇄살인 혐의로 재판에 넘겨진 김소영의 추가 피해자 1명이 확인되어 총 6명의 피해자가 발생했다. 이 중 2명은 사망했고, 4명은 의식을 잃는 등 중상을 입었다. 국과수 모발 검출 등 결정적인 증거가 확보되었으며, 김소영은 살인 및 특수상해 혐의로 구속 기소되어 다음 달 첫 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함 (적합 조건 1): 유튜버 구제역의 공갈죄 형사 유죄 확정 및 1심 손해배상 판결로 상대방의 불법행위 책임이 명확하게 인정됩니다. 피해 규모가 큼 (적합 조건 4): 1심에서 총 1억 2500만원의 손해배상액이 인정되어 소송금융 투자에 적합한 규모입니다. 증거가 있거나 확보 가능함 (적합 조건 5): 형사 사건의 유죄 판결이 강력한 증거로 작용하여 민사 소송의 승소 가능성이 매우 높습니다. 이미 공적 절차(소송 제외)가 진행 중임 (적합 조건 6): 형사 공갈죄 유죄 확정은 민사 소송에 매우 유리한 근거가 됩니다. 현재 2심 진행 중으로 종결된 사건이 아니며, 다만 상대방의 자력은 추가 확인이 필요할 수 있습니다.</t>
+          <t>상대방 책임이 김소영으로 명확하고(적합 조건 1), 국과수 모발 약물 검출 등 객관적 증거가 확보되었다(적합 조건 5). 총 6명의 피해자 중 2명이 사망하여 피해 규모가 크고(적합 조건 3, 4), 경찰 수사 및 검찰 송치, 재판 진행 등 공적 절차가 활발히 진행 중이다(적합 조건 6). 다만, 피고인의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>1억 2500만원 (1심 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명 (사망 2명, 중상 4명)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'구제역' 유튜버 이준희, '쯔양 공갈' 징역 3년 확정</t>
+          <t>'연쇄살인' 김소영 피해자 총 6명…'피해자 머리칼'이 증거로</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620252/?sc=Naver</t>
+          <t>https://www.nocutnews.co.kr/news/6485874?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071251</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:06.795429+00:00</t>
+          <t>2026-03-17 00:18:26.923152+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>권 씨</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 (추정)</t>
+          <t>민사 2심 진행 중, 형사 대법원 확정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>강화 지역에서 땅 부자 권 씨를 만난 후 네 명의 사람이 연쇄적으로 실종된 사건이 발생했다. 이 중 한 명은 권 씨와 저당권 문제로 소송 중이던 남편으로, 담판을 지으러 갔다가 연락이 두절되었다. 해당 사건은 '강화 연쇄 실종 살인 사건'으로 불리며 수사가 진행 중인 것으로 보인다.</t>
+          <t>유튜버 구제역과 주작감별사가 쯔양에게 공갈 혐의로 형사상 징역 3년이 대법원에서 확정되었다. 이와 별개로 쯔양은 이들을 상대로 손해배상 청구 소송을 제기했으며, 1심에서는 구제역에게 7500만원, 주작감별사에게 5000만원을 지급하라는 판결이 나왔다. 현재 민사 2심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방(권 씨)이 '땅 부자'로 자력이 충분하며(적합 조건 2), 그를 만나고 사라진 사람이 네 명으로 상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4). '연쇄 실종 살인 사건'이라는 점에서 형사 수사 등 공적 절차가 진행 중일 가능성이 높고(적합 조건 6), 이를 통해 증거 확보가 용이할 것으로 판단된다(적합 조건 5).</t>
+          <t>상대방 책임이 형사상 공갈 혐의 유죄 확정으로 매우 명확하며(적합 조건 1), 1심에서 7500만원 및 5000만원의 손해배상 판결이 나와 피해 규모가 상당합니다(적합 조건 4). 또한, 형사 유죄 확정 판결이라는 강력한 증거가 존재하고(적합 조건 5), 이미 형사 절차가 종결되어 공적 절차 진행이 확인됩니다(적합 조건 6). 현재 민사 소송 2심이 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 기준 7500만원 및 5000만원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>네 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>“그 마을에서는 왜 사람들이 사라졌을까” - 강화 연쇄 실종 살인 사건...</t>
+          <t>‘쯔양 공갈 혐의’ 구제역, 대법원서 징역 3년 확정</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>kstar.kbs.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://kstar.kbs.co.kr/list_view.html?idx=394912</t>
+          <t>https://sports.khan.co.kr/article/202603130425003?pt=nv</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-10 00:52:51.847228+00:00</t>
+          <t>2026-03-13 00:36:27.110415+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 해산 명령 2심 판결 유지, 청산 절차 개시, 특별항고 예정</t>
+          <t>손해배상 청구 소송 2심 진행 중, 1심 판결 선고 (구제역 7500만원, 주작감별사 5000만원)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 세계평화통일가정연합(옛 통일교)에 대한 해산 명령 1심 판결을 유지했다. 재판부는 불법적인 헌금 권유 가능성을 지적하며 해산 명령이 불가피하다고 밝혔다. 이 판결로 교단의 청산 절차가 개시되어 법원이 선임한 청산인이 재산을 관리하고 헌금 피해자에게 피해를 변제할 예정이다. 가정연합 측은 특별항고를 통해 법적 다툼을 이어갈 방침이다.</t>
+          <t>유튜버 쯔양이 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송의 2심이 진행 중입니다. 1심에서는 구제역에게 7500만원, 주작감별사에게 구제역과 공동으로 5000만원을 지급하라는 판결이 나왔습니다. 별개로 구제역은 쯔양에 대한 공갈 혐의로 징역 3년이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>일본 법원이 통일교에 대한 해산 명령 2심 판결을 유지하며 불법적인 헌금 권유에 대한 상대방 책임이 명확합니다. (적합 조건 1) 또한, 1조 1천억원 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 헌금 피해자를 대상으로 한 청산 절차가 개시되어 집단적 피해와 구제 절차가 진행 중입니다. (적합 조건 3, 6) 고액 헌금으로 인한 피해 규모가 클 것으로 예상되며 (적합 조건 4), 법원의 판결과 청산 절차 개시로 증거 확보 가능성이 높습니다. (적합 조건 5)</t>
+          <t>상대방 책임이 명확함 (적합 조건 1): 유튜버 구제역의 공갈죄 형사 유죄 확정 및 1심 손해배상 판결로 상대방의 불법행위 책임이 명확하게 인정됩니다. 피해 규모가 큼 (적합 조건 4): 1심에서 총 1억 2500만원의 손해배상액이 인정되어 소송금융 투자에 적합한 규모입니다. 증거가 있거나 확보 가능함 (적합 조건 5): 형사 사건의 유죄 판결이 강력한 증거로 작용하여 민사 소송의 승소 가능성이 매우 높습니다. 이미 공적 절차(소송 제외)가 진행 중임 (적합 조건 6): 형사 공갈죄 유죄 확정은 민사 소송에 매우 유리한 근거가 됩니다. 현재 2심 진행 중으로 종결된 사건이 아니며, 다만 상대방의 자력은 추가 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상 (고액 헌금)</t>
+          <t>1억 2500만원 (1심 기준)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>日, 통일교 2심 법원도 해산 판결…가정연합 “특별 항고”</t>
+          <t>'구제역' 유튜버 이준희, '쯔양 공갈' 징역 3년 확정</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10686978?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1620252/?sc=Naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-05 00:57:24.042442+00:00</t>
+          <t>2026-03-12 13:07:06.795429+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합</t>
+          <t>권 씨</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 해산 명령 결정 및 효력 발생, 청산인 선임 및 채권자 신고 절차 시작. 가정연합은 최고재판소 특별항고 예정.</t>
+          <t>형사 수사 진행 중 (추정)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 세계평화통일가정연합(옛 통일교)에 대한 해산 명령을 확정했습니다. 법원은 가정연합이 1500명 이상에게 약 204억 엔의 피해를 초래한 민사상 불법 행위를 저질렀다고 인정했으며, 약 1181억 엔의 자산을 보유한 가정연합의 청산 절차가 시작되어 피해자 구제가 기대됩니다. 가정연합은 최고재판소에 특별항고를 통해 불복할 의사를 밝혔습니다.</t>
+          <t>강화 지역에서 땅 부자 권 씨를 만난 후 네 명의 사람이 연쇄적으로 실종된 사건이 발생했다. 이 중 한 명은 권 씨와 저당권 문제로 소송 중이던 남편으로, 담판을 지으러 갔다가 연락이 두절되었다. 해당 사건은 '강화 연쇄 실종 살인 사건'으로 불리며 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>일본 법원이 가정연합의 고액 헌금 강요 등 민사상 불법 행위를 인정하고 해산 명령을 내렸으며, 1500명 이상에게 약 204억 엔의 피해를 초래했음을 명확히 판단했습니다 (적합 조건 1, 3, 4, 5). 가정연합은 약 1181억 엔의 총 자산을 보유하여 배상 능력이 충분하며 (적합 조건 2), 청산인 선임을 통해 피해자 구제 절차가 공식적으로 시작되었습니다 (적합 조건 6).</t>
+          <t>상대방(권 씨)이 '땅 부자'로 자력이 충분하며(적합 조건 2), 그를 만나고 사라진 사람이 네 명으로 상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4). '연쇄 실종 살인 사건'이라는 점에서 형사 수사 등 공적 절차가 진행 중일 가능성이 높고(적합 조건 6), 이를 통해 증거 확보가 용이할 것으로 판단된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>약 204억 엔</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1500명 이상</t>
+          <t>네 명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>日법원, 옛 통일교에 해산 명령, 청산 절차 시작…日정부 환영(종합)</t>
+          <t>“그 마을에서는 왜 사람들이 사라졌을까” - 강화 연쇄 실종 살인 사건...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kstar.kbs.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003534481</t>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=394912</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-05 00:56:10.197306+00:00</t>
+          <t>2026-03-10 00:52:51.847228+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>세계평화통일가정연합 (통일교)</t>
+          <t>세계평화통일가정연합</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>도쿄고등재판소 2심 해산 명령 유지 및 청산 절차 개시. 통일교는 특별항고 예정.</t>
+          <t>도쿄고등재판소 해산 명령 2심 판결 유지, 청산 절차 개시, 특별항고 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>일본 도쿄고등재판소가 통일교에 대한 해산 명령 1심 판결을 유지하며 청산 절차가 개시되었습니다. 이는 아베 전 총리 살해 사건 이후 불거진 통일교의 고액 헌금 문제에 대한 법원의 판단으로, 최소 1,500명 이상의 피해자가 204억 엔 규모의 피해를 입은 것으로 추정됩니다. 통일교 측은 판결에 불복하여 특별항고를 통해 법적 다툼을 이어갈 예정입니다.</t>
+          <t>일본 도쿄고등재판소가 세계평화통일가정연합(옛 통일교)에 대한 해산 명령 1심 판결을 유지했다. 재판부는 불법적인 헌금 권유 가능성을 지적하며 해산 명령이 불가피하다고 밝혔다. 이 판결로 교단의 청산 절차가 개시되어 법원이 선임한 청산인이 재산을 관리하고 헌금 피해자에게 피해를 변제할 예정이다. 가정연합 측은 특별항고를 통해 법적 다툼을 이어갈 방침이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(조건 1), 1조 1천억 원의 충분한 자력을 보유하고 있으며(조건 2), 최소 1,500명 이상의 집단적 피해자(조건 3)와 204억 엔 이상의 큰 피해 규모(조건 4)가 확인됩니다. 또한, 법원의 해산 명령 판결과 청산 절차 개시로 객관적 증거가 확보되고 공적 절차가 진행 중입니다(조건 5, 6).</t>
+          <t>일본 법원이 통일교에 대한 해산 명령 2심 판결을 유지하며 불법적인 헌금 권유에 대한 상대방 책임이 명확합니다. (적합 조건 1) 또한, 1조 1천억원 규모의 재산을 보유하고 있어 자력이 충분하며 (적합 조건 2), 헌금 피해자를 대상으로 한 청산 절차가 개시되어 집단적 피해와 구제 절차가 진행 중입니다. (적합 조건 3, 6) 고액 헌금으로 인한 피해 규모가 클 것으로 예상되며 (적합 조건 4), 법원의 판결과 청산 절차 개시로 증거 확보 가능성이 높습니다. (적합 조건 5)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>204억 엔 (약 1,910억 원)</t>
+          <t>미상 (고액 헌금)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>최소 1,500명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>일본, 통일교 청산절차 시작...2심서도 '해산 명령'</t>
+          <t>日, 통일교 2심 법원도 해산 판결…가정연합 “특별 항고”</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603041426079897</t>
+          <t>https://biz.heraldcorp.com/article/10686978?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-05 00:54:53.862789+00:00</t>
+          <t>2026-03-05 00:57:24.042442+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>성매매 어플 '아너' 운영사 (커넥트인)</t>
+          <t>세계평화통일가정연합</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>로펌 압수수색 등 수사 진행 중, 피해자 법적 반격 시작</t>
+          <t>도쿄고등재판소 해산 명령 결정 및 효력 발생, 청산인 선임 및 채권자 신고 절차 시작. 가정연합은 최고재판소 특별항고 예정.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>성매매 어플 '아너'와 관련된 법적 반격이 시작되었으며, 피해자들을 대리한 로펌에 대한 압수수색이 진행되었습니다. '커넥트인' 이용자들이 고위층인 만큼 이번 사건은 단순 고소를 넘어 거대한 파장을 일으킬 것으로 예상됩니다.</t>
+          <t>일본 도쿄고등재판소가 세계평화통일가정연합(옛 통일교)에 대한 해산 명령을 확정했습니다. 법원은 가정연합이 1500명 이상에게 약 204억 엔의 피해를 초래한 민사상 불법 행위를 저질렀다고 인정했으며, 약 1181억 엔의 자산을 보유한 가정연합의 청산 절차가 시작되어 피해자 구제가 기대됩니다. 가정연합은 최고재판소에 특별항고를 통해 불복할 의사를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>성매매 어플 운영사의 불법 행위 책임이 명확하며(적합 조건 1), '피해자들을 대리한 법적 반격' 언급으로 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한, '로펌 압수수색'은 공적 절차가 진행 중임을 의미하며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>일본 법원이 가정연합의 고액 헌금 강요 등 민사상 불법 행위를 인정하고 해산 명령을 내렸으며, 1500명 이상에게 약 204억 엔의 피해를 초래했음을 명확히 판단했습니다 (적합 조건 1, 3, 4, 5). 가정연합은 약 1181억 엔의 총 자산을 보유하여 배상 능력이 충분하며 (적합 조건 2), 청산인 선임을 통해 피해자 구제 절차가 공식적으로 시작되었습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 204억 엔</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500명 이상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>성매매 어플의 힘 '아너' 이나영·정은채·이청아 로펌 압수수색</t>
+          <t>日법원, 옛 통일교에 해산 명령, 청산 절차 시작…日정부 환영(종합)</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287729?influxDiv=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003534481</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:24:39.499852+00:00</t>
+          <t>2026-03-05 00:56:10.197306+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>서울경제, 파이낸셜뉴스, 한국경제TV</t>
+          <t>세계평화통일가정연합 (통일교)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 대법원 상고 기각</t>
+          <t>도쿄고등재판소 2심 해산 명령 유지 및 청산 절차 개시. 통일교는 특별항고 예정.</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>언론사 서울경제, 파이낸셜뉴스, 한국경제TV가 수백억 원대 사기를 방조하여 다수의 피해자를 양산한 사건입니다. 피해자들이 제기한 손해배상청구 소송에서 언론사들의 상고가 기각되었으며, 변호인 측은 언론의 사기 방조에 대한 징벌적 손해배상의 필요성을 강조하고 있습니다.</t>
+          <t>일본 도쿄고등재판소가 통일교에 대한 해산 명령 1심 판결을 유지하며 청산 절차가 개시되었습니다. 이는 아베 전 총리 살해 사건 이후 불거진 통일교의 고액 헌금 문제에 대한 법원의 판단으로, 최소 1,500명 이상의 피해자가 204억 엔 규모의 피해를 입은 것으로 추정됩니다. 통일교 측은 판결에 불복하여 특별항고를 통해 법적 다툼을 이어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방(서울경제, 파이낸셜뉴스, 한국경제TV)의 책임이 '수백억 사기 방조'로 명확하며, 이들 언론사는 자력이 충분한 대기업입니다. '피해자 양산'이라는 표현에서 집단적 피해가 예상되며, 전체 사기 규모가 '수백억 원'으로 피해 규모가 매우 큽니다. 이미 손해배상 소송이 진행 중이며 대법원에서 언론사들의 상고가 기각된 것으로 보아 증거가 충분히 확보된 상태입니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(조건 1), 1조 1천억 원의 충분한 자력을 보유하고 있으며(조건 2), 최소 1,500명 이상의 집단적 피해자(조건 3)와 204억 엔 이상의 큰 피해 규모(조건 4)가 확인됩니다. 또한, 법원의 해산 명령 판결과 청산 절차 개시로 객관적 증거가 확보되고 공적 절차가 진행 중입니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>204억 엔 (약 1,910억 원)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 1,500명 이상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>수백억 사기 방조해 피해자 양산한 기사엔 징벌적 손배 필요해</t>
+          <t>일본, 통일교 청산절차 시작...2심서도 '해산 명령'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332636</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603041426079897</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-28 12:36:47.256267+00:00</t>
+          <t>2026-03-05 00:54:53.862789+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>성매매 어플 '아너' 운영사 (커넥트인)</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해자 체포</t>
+          <t>로펌 압수수색 등 수사 진행 중, 피해자 법적 반격 시작</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>술에 취한 승객이 택시 요금 요구에 불응하고 50대 택시 기사를 무차별 폭행하여 외상성 뇌출혈과 전치 6주의 중상을 입혔습니다. 가해자는 현장에서 경찰에 체포되었으며, 차량 블랙박스 영상이 증거로 확보되어 경찰 수사가 진행되고 있습니다. 피해자는 현재 입원 치료 중이며 병원비 부담을 호소하고 있습니다.</t>
+          <t>성매매 어플 '아너'와 관련된 법적 반격이 시작되었으며, 피해자들을 대리한 로펌에 대한 압수수색이 진행되었습니다. '커넥트인' 이용자들이 고위층인 만큼 이번 사건은 단순 고소를 넘어 거대한 파장을 일으킬 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(1, 블랙박스 영상, 경찰 체포), 피해 규모가 크며(4, 외상성 뇌출혈, 전치 6주), 객관적 증거가 확보되어 있고(5, 블랙박스 영상), 경찰 수사 등 공적 절차가 진행 중입니다(6). 다만, 상대방의 자력은 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
+          <t>성매매 어플 운영사의 불법 행위 책임이 명확하며(적합 조건 1), '피해자들을 대리한 법적 반격' 언급으로 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한, '로펌 압수수색'은 공적 절차가 진행 중임을 의미하며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>택시비 내라  했더니 무차별 폭행… 50대 기사 '뇌출혈' 진단</t>
+          <t>성매매 어플의 힘 '아너' 이나영·정은채·이청아 로펌 압수수색</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260228180322881</t>
+          <t>https://news.jtbc.co.kr/article/NB12287729?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-28 12:29:15.405704+00:00</t>
+          <t>2026-03-02 12:24:39.499852+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>서울경제, 파이낸셜뉴스, 한국경제TV</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 사이코패스 검사 진행, 검찰 신상정보공개심의위원회 개최 검토 중</t>
+          <t>손해배상 소송 진행 중, 대법원 상고 기각</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물이 든 음료를 먹여 20대 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 수사받고 있습니다. 경찰은 추가 범죄 가능성을 열어두고 수사를 확대하고 있으며, 피해자 유족은 피의자의 신상 공개를 강력히 요구하고 있습니다.</t>
+          <t>언론사 서울경제, 파이낸셜뉴스, 한국경제TV가 수백억 원대 사기를 방조하여 다수의 피해자를 양산한 사건입니다. 피해자들이 제기한 손해배상청구 소송에서 언론사들의 상고가 기각되었으며, 변호인 측은 언론의 사기 방조에 대한 징벌적 손해배상의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>피의자의 책임이 CCTV, 자백, 포렌식 자료 등 압도적인 증거로 명확하며(적합 조건 1, 5), 2명 사망이라는 중대한 피해 규모가 발생했습니다(적합 조건 4). 현재 경찰 수사 및 검찰의 신상공개 검토 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력은 불분명하여 실제 배상 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방(서울경제, 파이낸셜뉴스, 한국경제TV)의 책임이 '수백억 사기 방조'로 명확하며, 이들 언론사는 자력이 충분한 대기업입니다. '피해자 양산'이라는 표현에서 집단적 피해가 예상되며, 전체 사기 규모가 '수백억 원'으로 피해 규모가 매우 큽니다. 이미 손해배상 소송이 진행 중이며 대법원에서 언론사들의 상고가 기각된 것으로 보아 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상 (사망 2명, 상해 1명)</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 상해 1명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>남자들 환장할듯  모텔 연쇄살인女에 팬클럽이?[금주의 사건사고]</t>
+          <t>수백억 사기 방조해 피해자 양산한 기사엔 징벌적 손배 필요해</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022614502863460</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332636</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:00.119953+00:00</t>
+          <t>2026-02-28 12:36:47.256267+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>방송을 통한 사건 공개 및 수사 가능성</t>
+          <t>경찰 수사 진행 중, 가해자 체포</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>SBS '궁금한 이야기Y'에서 '레이저 이모'로 불리는 '한나 씨'의 불법 파묘 행위 실체를 공개했다. 한나 씨는 병원 관계자로 위장하여 불법 파묘를 저지른 것으로 보이며, 병원 측은 피해자라고 주장하고 있다. 다수의 피해자가 발생했을 가능성이 있으며, 정신적 및 재산적 피해가 예상된다.</t>
+          <t>술에 취한 승객이 택시 요금 요구에 불응하고 50대 택시 기사를 무차별 폭행하여 외상성 뇌출혈과 전치 6주의 중상을 입혔습니다. 가해자는 현장에서 경찰에 체포되었으며, 차량 블랙박스 영상이 증거로 확보되어 경찰 수사가 진행되고 있습니다. 피해자는 현재 입원 치료 중이며 병원비 부담을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>불법 파묘라는 명확한 불법 행위가 특정되었고, 방송에서 다룰 정도로 증거 확보 가능성이 높습니다. 불법 파묘의 특성상 다수의 피해자가 발생했을 가능성이 높으며, 피해자들은 상당한 정신적, 재산적 피해를 입었을 것으로 예상됩니다. (적합 조건 1, 3, 4, 5, 6 충족) 다만, 주된 상대방이 개인일 경우 자력 확보가 어려울 수 있으나, 병원의 연루 가능성도 배제할 수 없습니다.</t>
+          <t>상대방의 책임이 명확하고(1, 블랙박스 영상, 경찰 체포), 피해 규모가 크며(4, 외상성 뇌출혈, 전치 6주), 객관적 증거가 확보되어 있고(5, 블랙박스 영상), 경찰 수사 등 공적 절차가 진행 중입니다(6). 다만, 상대방의 자력은 추가 확인이 필요하며, 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'궁금한 이야기Y','레이저 이모'의 실체 공개...불법 파묘 범인 정체는?</t>
+          <t>택시비 내라  했더니 무차별 폭행… 50대 기사 '뇌출혈' 진단</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=286952</t>
+          <t>https://www.ajunews.com/view/20260228180322881</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-28 01:01:32.075666+00:00</t>
+          <t>2026-02-28 12:29:15.405704+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>김씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중, 사이코패스 검사 진행, 검찰 신상정보공개심의위원회 개최 검토 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한 남성이 숙취해소제에 약물을 넣어 피해자를 기절시킨 사건이 발생했으며, '모텔 연쇄살인'이라는 언급으로 추가 피해자가 있을 가능성이 제기되었습니다. 경찰은 약물의 치사량 확인을 목적으로 한 범행 가능성을 두고 수사를 진행 중입니다.</t>
+          <t>20대 여성 김모씨가 약물이 든 음료를 먹여 20대 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 수사받고 있습니다. 경찰은 추가 범죄 가능성을 열어두고 수사를 확대하고 있으며, 피해자 유족은 피의자의 신상 공개를 강력히 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>가해자(김씨)의 약물 투여 행위가 명확하게 특정되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). '연쇄살인 피해자 더 있었다'는 언급으로 다수의 피해자가 존재하며 (적합 조건 3), 연쇄 범죄의 특성상 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 또한 경찰 수사가 진행 중이므로 객관적인 증거 확보가 가능하고 공적 절차가 진행 중입니다 (적합 조건 5, 6). 다만, 가해자 개인의 자력은 불분명하나, 연쇄 범죄의 심각성과 다수 피해자 발생 가능성을 고려할 때 소송금융 투자 가능성이 높습니다.</t>
+          <t>피의자의 책임이 CCTV, 자백, 포렌식 자료 등 압도적인 증거로 명확하며(적합 조건 1, 5), 2명 사망이라는 중대한 피해 규모가 발생했습니다(적합 조건 4). 현재 경찰 수사 및 검찰의 신상공개 검토 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력은 불분명하여 실제 배상 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (사망 2명, 상해 1명)</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명 (사망 2명, 상해 1명)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>음료 마신 뒤 기절 …'모텔 연쇄살인' 피해자 더 있었다</t>
+          <t>남자들 환장할듯  모텔 연쇄살인女에 팬클럽이?[금주의 사건사고]</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287022?influxDiv=NAVER</t>
+          <t>https://www.imaeil.com/page/view/2026022614502863460</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-25 12:42:54.373570+00:00</t>
+          <t>2026-02-28 12:21:00.119953+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>한나 씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 구속 송치, 검찰 수사 및 형사 재판 진행 예정</t>
+          <t>방송을 통한 사건 공개 및 수사 가능성</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물 음료를 이용해 남성 2명을 살해하고 2명에게 의식 상실 등 중상을 입힌 연쇄 살인 사건입니다. 경찰은 김씨를 살인 혐의 등으로 구속 송치했으며, 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다. 김씨는 범행 전 챗GPT에 수면제 관련 정보를 검색한 것으로 드러났습니다.</t>
+          <t>SBS '궁금한 이야기Y'에서 '레이저 이모'로 불리는 '한나 씨'의 불법 파묘 행위 실체를 공개했다. 한나 씨는 병원 관계자로 위장하여 불법 파묘를 저지른 것으로 보이며, 병원 측은 피해자라고 주장하고 있다. 다수의 피해자가 발생했을 가능성이 있으며, 정신적 및 재산적 피해가 예상된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 사망 2명, 의식 상실 2명 등 피해 규모가 매우 크며(적합 조건 4), 경찰 수사 및 구속 송치, 챗GPT 검색 기록 등 객관적 증거가 확보되어 있고(적합 조건 5), 현재 형사 절차가 진행 중인 사건(적합 조건 6)입니다. 다만, 피의자가 개인으로 자력에 대한 불확실성이 있으나, 피해의 중대성을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>불법 파묘라는 명확한 불법 행위가 특정되었고, 방송에서 다룰 정도로 증거 확보 가능성이 높습니다. 불법 파묘의 특성상 다수의 피해자가 발생했을 가능성이 높으며, 피해자들은 상당한 정신적, 재산적 피해를 입었을 것으로 예상됩니다. (적합 조건 1, 3, 4, 5, 6 충족) 다만, 주된 상대방이 개인일 경우 자력 확보가 어려울 수 있으나, 병원의 연루 가능성도 배제할 수 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>4명 (추가 피해자 수사 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'모텔 음료' 연쇄살인, 피해자 또 있다… 노래주점서 의식 잃어</t>
+          <t>'궁금한 이야기Y','레이저 이모'의 실체 공개...불법 파묘 범인 정체는?</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022508044064231</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=286952</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-25 00:31:16.220431+00:00</t>
+          <t>2026-02-28 01:01:32.075666+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>김씨</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>한 남성이 숙취해소제에 약물을 넣어 피해자를 기절시킨 사건이 발생했으며, '모텔 연쇄살인'이라는 언급으로 추가 피해자가 있을 가능성이 제기되었습니다. 경찰은 약물의 치사량 확인을 목적으로 한 범행 가능성을 두고 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>가해자(김씨)의 약물 투여 행위가 명확하게 특정되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). '연쇄살인 피해자 더 있었다'는 언급으로 다수의 피해자가 존재하며 (적합 조건 3), 연쇄 범죄의 특성상 피해 규모가 매우 클 것으로 예상됩니다 (적합 조건 4). 또한 경찰 수사가 진행 중이므로 객관적인 증거 확보가 가능하고 공적 절차가 진행 중입니다 (적합 조건 5, 6). 다만, 가해자 개인의 자력은 불분명하나, 연쇄 범죄의 심각성과 다수 피해자 발생 가능성을 고려할 때 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>음료 마신 뒤 기절 …'모텔 연쇄살인' 피해자 더 있었다</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12287022?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:42:54.373570+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 구속 송치, 검찰 수사 및 형사 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 약물 음료를 이용해 남성 2명을 살해하고 2명에게 의식 상실 등 중상을 입힌 연쇄 살인 사건입니다. 경찰은 김씨를 살인 혐의 등으로 구속 송치했으며, 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다. 김씨는 범행 전 챗GPT에 수면제 관련 정보를 검색한 것으로 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 사망 2명, 의식 상실 2명 등 피해 규모가 매우 크며(적합 조건 4), 경찰 수사 및 구속 송치, 챗GPT 검색 기록 등 객관적 증거가 확보되어 있고(적합 조건 5), 현재 형사 절차가 진행 중인 사건(적합 조건 6)입니다. 다만, 피의자가 개인으로 자력에 대한 불확실성이 있으나, 피해의 중대성을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>4명 (추가 피해자 수사 중)</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>'모텔 음료' 연쇄살인, 피해자 또 있다… 노래주점서 의식 잃어</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026022508044064231</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:31:16.220431+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
           <t>보이스피싱 조직원</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>경찰 수사 및 범죄 수익 몰수보전 진행 중, 추가 공범 추적 중</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>필리핀과 중국에 콜센터를 차려 은행 직원을 사칭하여 47억 원을 가로채고, 빚진 피해자들을 해외로 유인해 감금 후 보이스피싱 범행에 가담시킨 일당이 경찰에 붙잡혔습니다. 경찰은 총책 등 76명을 검거하고 범죄 수익 56억 원을 몰수보전했으며, 추가 공범을 추적 중입니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(경찰 수사 및 검거), 집단적 피해(60명 이상)와 큰 피해 규모(47억 원)가 확인되었으며, 경찰 수사 및 범죄 수익 몰수보전 등 공적 절차가 활발히 진행 중입니다. 또한, 몰수보전된 범죄 수익 56억 원이 있어 상대방의 자력도 일부 확보된 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H38" t="inlineStr">
         <is>
           <t>47억 원</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>60명 이상</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J38" t="inlineStr">
         <is>
           <t>“취업 사기로 감금”…47억 가로챈 보이스피싱 일당 적발</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K38" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L38" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M38" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491211&amp;ref=A</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N38" t="inlineStr">
         <is>
           <t>2026-02-23 12:33:11.888629+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N38"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>