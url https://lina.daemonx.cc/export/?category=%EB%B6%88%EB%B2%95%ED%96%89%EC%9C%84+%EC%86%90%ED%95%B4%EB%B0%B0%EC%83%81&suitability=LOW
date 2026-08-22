--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$166</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$180</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N166"/>
+  <dimension ref="A1:N180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="34" customWidth="1" min="8" max="8"/>
+    <col width="37" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -533,11746 +533,12742 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>형사 수사 및 재판 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>30대 태국인이 빌린 돈을 갚지 않는 지인을 폭행해 사망에 이르게 한 사건으로, 항소심에서도 징역 4년이 선고되었다. 법원은 피고인이 피해자를 방치했다고 판단했으며, 유족에게 용서받지 못했고 피해보상도 전혀 이뤄지지 않은 상태이다.</t>
+          <t>영화 '악인전'의 모티브가 된 연쇄살인 사건으로, 범인들은 외제차 운전자를 대상으로 고의 교통사고를 내고 살해했다. 11개월간 9명이 희생되었으며, 검거된 범인은 반성 없는 태도를 보였다. 이 사건은 형사 절차가 진행되었거나 완료된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하지 않아 피해보상이 전혀 이뤄지지 않았다고 명시되어 있어 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융의 매력도가 낮음 (적합 조건 3 미충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 인명 피해로 인한 피해 규모가 크며(적합 조건 4), 형사 수사 및 검거로 증거 확보 및 공적 절차가 진행되었음을 알 수 있으나(적합 조건 5, 6), 소송 상대방인 연쇄살인범의 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>빌린 돈 갚으라는 지인 폭행해 숨지게 한 30대 태국인 항소심도 징역 4년</t>
+          <t>'꼬꼬무', 영화 '악인전' 모티브 연쇄살인 추적...11개월간 9명 희생</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2276999</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=305445</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 20:52:10.348198+00:00</t>
+          <t>2026-08-15 07:01:31.764867+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>보복 대행 조직 및 의뢰인 (특정 불가)</t>
+          <t>개인 가해자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>범죄 조직에 의한 불법 행위 발생</t>
+          <t>형사 항소심 진행 및 보완수사 완료, 피해자의 보완수사권 폐지 거부권 행사 요청 등 정책 개선 활동 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>텔레그램 등을 통해 '보복 의뢰'를 받아 행동대원을 모집, 피해자 주거지에 오물 투척, 래커칠, 온라인 댓글 작성 등의 불법 행위를 대행하는 조직이 활동 중입니다. 사적 보복 외에 대부업체 불법 추심, 보이스피싱 조직의 협박 수단으로도 이용되며, 서비스별 '메뉴판'까지 존재하는 것으로 알려졌습니다.</t>
+          <t>부산 돌려차기 사건 피해자 A씨가 이재명 대통령에게 보완수사권 폐지 거부권 행사를 요청하며 피해자 입장을 대변해 줄 것을 호소했다. A씨는 2022년 귀가 중 심각한 폭행과 성폭행 시도를 당했으며, 항소심 단계에서 검찰 보완수사를 통해 성폭행 시도 사실이 밝혀졌다. 피해자는 보완수사권 폐지에 반대하며 지난 1년간 세미나, 토론회 등에 활발히 참여해왔다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 범죄 조직으로 자력 확보가 어렵고(부적합 조건 2), 개별 피해 규모가 소액으로 소송금융 투자 매력이 낮습니다(부적합 조건 4). 다수의 피해자가 있을 수 있으나, 집단소송으로 묶어 자력 있는 피고를 특정하기 어렵습니다.</t>
+          <t>가해자의 책임은 명확하고 검찰 수사를 통해 증거도 확보되었으나(적합 조건 1, 5), 상대방이 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다(기타 투자 어려운 이유). 또한 집단적 피해가 아닌 단일 피해자 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상 (개별 피해는 소액으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상 (다수의 피해자가 있을 것으로 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“오물·래커칠 150만원” “댓글 30만원” 메뉴판까지 만들어 보복 대...</t>
+          <t>돌려차기 피해자, 대통령에  피해자 편 되어달라…보완수사권 폐지 거부...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/incident/2026/05/30/K3RGREX2DVBM3PMHFQJTQ3DCTM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.pressian.com/pages/articles/2026080314331454940?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 18:07:06.117533+00:00</t>
+          <t>2026-08-15 07:01:19.627127+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨 (손녀)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20대 손녀가 80대 조부를 흉기로 살해한 혐의로 경찰에 긴급체포되었으며, 구속영장이 신청되었습니다. 피해자인 조부는 병원 이송 후 사망했으며, 경찰은 범행 경위와 증거 관계를 토대로 사안의 중대성을 판단하여 구속영장을 신청했습니다.</t>
+          <t>경기 성남에서 60대 며느리 A씨가 80대 시어머니 B씨를 흉기로 살해한 혐의로 구속되었습니다. A씨는 시어머니가 정신질환 약을 치워 범행했다고 진술했으며, 경찰은 추가 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(손녀)의 책임은 명확하고 증거 확보 및 공적 절차(경찰 수사)가 진행 중이나, 피고의 자력 부족 가능성이 매우 높아 손해배상금 회수가 어려울 것으로 예상됩니다. 소송금융은 투자 회수가 핵심이므로, 이 사건은 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방(A씨)이 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다. 또한, 집단적 피해가 아닌 단일 사건이며, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>80대 조부 흉기로 살해한 20대 손녀 구속영장</t>
+          <t>“정신질환 약 자꾸 치워서...” 함께 살던 시어머니 살해한 60대 며느리...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026052008195487628</t>
+          <t>https://www.khan.co.kr/article/202608051942001</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-22 07:01:15.046155+00:00</t>
+          <t>2026-08-07 07:00:14.799513+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>워싱턴 힐튼 호텔</t>
+          <t>40대 여성 (피고인)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>용의자 체포 및 총기 사용, 공무원 폭행 혐의로 기소</t>
+          <t>항소심 무죄 판결 유지</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>미국 워싱턴 힐튼 호텔에서 도널드 트럼프 전 대통령 암살 시도 의심 사건이 발생했습니다. 용의자는 산탄총과 칼 등으로 무장한 채 보안검색대를 돌진했으나 연회장 진입 전 제압되었고, 인명피해는 없었습니다. 용의자는 총기 사용 및 공무원 폭행 혐의로 기소되었으며, 수사당국은 단독 범행에 무게를 두고 있습니다.</t>
+          <t>생후 6일 된 영아에게 분유를 수유하지 않아 숨지게 한 혐의로 기소된 40대 어머니가 항소심에서도 무죄를 선고받았습니다. 법원은 사망의 정확한 원인과 구체적 경위가 규명되지 않았고, 피고인의 고의나 과실과 무관한 돌연사 가능성을 배제하기 어렵다고 판단했습니다. 검사의 항소는 기각되어 원심의 무죄 판결이 유지되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>인명피해가 발생하지 않아 피해 규모가 크지 않고, 참석자들의 정신적 피해를 집단적으로 입증하고 상당한 금액으로 산정하기 어려울 것으로 예상됩니다. 또한, 주된 사건이 개인의 범죄 행위이며, 소송금융 투자 대상으로서의 명확한 집단적 손해배상 청구 가능성이 낮습니다.</t>
+          <t>피고인의 살인 혐의에 대해 항소심까지 무죄가 선고되어 상대방의 책임이 명확하지 않습니다 (적합 조건 1, 5 불충족). 또한, 상대방이 개인으로 자력 확보가 불확실하며 (적합 조건 2 불충족), 집단적 피해가 아닌 단일 사건입니다 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>참석자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>산탄총·칼 무장한 채 보안검색대 돌진… 연회장 진입 전 제압 [트럼프...</t>
+          <t>부산고법, 생후 6일된 영아 분유 수유하지 않아 숨지게 한 엄마 항소심...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260426508865?OutUrl=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026072220311226959a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-10 07:00:38.939126+00:00</t>
+          <t>2026-07-29 10:02:19.163207+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>장윤기</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 3차 공판 진행 중, 경찰 수사 쇄신 TF 출범</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 루이지애나주에서 가정불화로 인한 총격 사건이 발생하여 1세부터 14세 사이의 어린이와 청소년 8명이 사망했다. 용의자는 범행 후 도주하다 경찰의 총에 맞아 제압되었으며, 현재 현지 수사당국이 사건 경위와 동기를 조사 중이다.</t>
+          <t>여고생 이채원 양이 장윤기에게 살해당한 사건으로, 현재 장윤기에 대한 형사 3차 공판이 진행 중이다. 피해자 부모는 법정 최고형을 호소하고 있으며, 검찰은 가해자의 왜곡된 성 인식 관련 증거를 다수 제출했다. 이 사건은 경찰의 부실수사 논란으로 경찰 수사 쇄신 TF가 출범하는 계기가 되기도 했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가정불화로 인한 개인의 범죄로, 피고(용의자)의 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 피고의 배상 능력이 중요하나, 본 사건은 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>가해자가 개인이며 그의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실함 (부적합 조건: 상대방에게 자력이 충분하지 않음). 또한 단일 피해 사건으로 집단적 피해 조건에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“1~14세 아이들 8명 목숨 잃었다”…美 루이지애나 가정불화 총격 참사</t>
+          <t>“장윤기에 사형 선고해달라” 법정밖까지 울린 여고생 어머니의 절규</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11583654?ref=naver</t>
+          <t>https://www.donga.com/news/Society/article/all/20260727/134372227/1</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-03 07:00:43.547253+00:00</t>
+          <t>2026-07-29 07:02:27.012607+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 형사 판결 확정</t>
+          <t>피해자 유족의 손해배상 소송 진행 중, 피고 김소영이 배상액 감액 요청 의견서 제출</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2017년 경남 양산의 한 아파트에서 층간소음 문제로 40대 남성 C씨가 외벽 도색 작업자 A씨의 밧줄을 끊어 추락사시킨 사건. A씨는 5남매와 노모를 부양하는 가장이었으며, C씨는 살인 및 살인미수 혐의로 징역 35년이 확정되었다. 작업 업체의 안전 관리 부실 문제도 드러났다.</t>
+          <t>모텔 연쇄 살인범 김소영이 피해자 유족으로부터 3100만원 규모의 손해배상 소송을 당했다. 김소영은 법원에 배상액이 과도하며 자신에게는 변제 능력이 없다는 취지의 의견서를 제출했다. 이 사건은 2명의 사망자와 4명의 상해 피해자를 포함해 총 6명의 피해자가 발생한 연쇄 약물 범죄이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>주요 피고인(C씨)의 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 형사 사건이 이미 대법원에서 종결되었고(2018년), 민사 소송 제기 여부 및 시효, 실익이 불분명하여 신규 투자 대상으로 적합하지 않습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>적합 조건 중 상대방 책임 명확(1), 집단적 피해(3), 증거 확보 용이(5), 공적 절차 진행 중(6) 등은 충족하나, 소송금융 투자 회수에 가장 중요한 '상대방에게 자력이 충분함'(2) 조건이 명백히 결여되어 투자금 회수 가능성이 극히 낮음. 피고 김소영이 평생 벌어도 갚을 수 없는 금액이라며 배상 능력 없음을 주장하고 있음.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3100만원 (1인 유족 청구액), 총 피해액 억대 가능성 언급</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 1명, 유족 6명</t>
+          <t>6명 (사망 2명, 상해 4명)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>11층에 매달린 '7명의 생명줄' 끊었다…돌아오지 못한 가장[그해 오늘]</t>
+          <t>'모텔 살인' 김소영, 유족 손배소에… 큰 금액 부담 돼, 죽을지 몰랐다...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645415464</t>
+          <t>https://www.sidae.com/article/2026071507553649976</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-28 21:40:22.823774+00:00</t>
+          <t>2026-07-26 07:00:55.408270+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>가해자 개인</t>
+          <t>A씨 (살인 피고인)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사사건 2심 판결 선고</t>
+          <t>대법원 징역 20년 확정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 남성이 '밥 먹어'라는 말에 격분하여 할머니와 어머니를 골프채로 폭행하고 흉기로 위협한 혐의로 2심에서도 실형을 선고받았습니다. 피해자들은 극심한 공포를 느꼈던 것으로 알려졌습니다.</t>
+          <t>인천에서 술자리 말다툼 중 친구를 흉기로 살해한 60대 남성 A씨에게 대법원이 징역 20년을 확정했다. A씨는 범행을 부인했으나, 흉기에서 유전자 정보가 검출되는 등 증거로 유죄가 인정되었다. 이 사건은 형사 절차가 최종적으로 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해자가 특정된 개인이며, 대기업이나 금융기관과 같이 충분한 자력을 가진 상대방이 아니므로 소송금융 투자에 부적합합니다. 또한, 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
+          <t>가해자의 형사 책임은 대법원 확정 판결로 명확하며(적합 조건: 상대방 책임 명확), 증거도 충분히 확보되었습니다(적합 조건: 증거 확보 가능). 그러나 가해자가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하고, 집단적 피해가 아닌 단일 피해 사건입니다. 또한 형사 사건은 이미 대법원에서 종결되어(부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>밥 먹어  말에 골프채로 할머니·엄마 폭행한 20대 2심도 실형</t>
+          <t>인천서 술자리 말다툼에 친구 살해한 60대…대법, 징역 20년 확정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008506207&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kyeonggi.com/article/20260708580557</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 00:24:41.167156+00:00</t>
+          <t>2026-07-20 07:01:22.805992+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>사위 A씨</t>
+          <t>60대 남성 (개인)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속</t>
+          <t>형사 재판 진행 중 (검찰 징역 30년 구형)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대구에서 사위 A씨가 장모 B씨를 한 달간 폭행해 살해하고 시신을 유기한 사건이 발생했습니다. B씨는 딸 C씨를 폭행하는 사위를 보호하려다 참변을 당했으며, A씨는 C씨의 외부 연락을 통제한 것으로 드러났습니다. 경찰은 A씨와 C씨를 구속하고 추가 수사를 진행 중입니다.</t>
+          <t>60대 남성이 이별을 통보한 50대 연인을 살해한 혐의로 재판에 넘겨져 검찰이 징역 30년을 구형했다. 피고인 측은 심신미약을 주장했으나 피해자 유족은 엄벌을 호소하고 있다. 이 사건은 공주시에서 발생했으며 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(사위 A씨 구속, 존속살해 혐의), 증거 확보 가능(경찰 수사, 시신 발견), 공적 절차 진행 중(경찰 수사 및 구속) 등 적합 조건은 충족합니다. 그러나 상대방(사위 A씨)의 자력 부족 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮으며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임은 명확하고 형사 재판을 통해 증거가 확보되었으나(적합 조건 1, 5), 피고인이 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>매 맞는 딸 보호하러 왔다가 ‘참변’… 엄마는 치료 한 번 못 받고 떠났...</t>
+          <t>이별 통보에 연인 살해한 60대, 징역 30년 구형</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604052048005</t>
+          <t>https://tjmbc.co.kr/NewsArticle/842767</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:32:32.546721+00:00</t>
+          <t>2026-07-03 07:00:49.276438+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 및 부검 진행 중</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대구에서 발생한 캐리어 살인 사건으로, 피해자인 장모는 갈비뼈와 골반 등 신체 여러 부위에서 골절이 확인되는 등 외력에 의한 다발성 손상으로 사망했습니다. 가해자는 체포되었으며, 딸의 얼굴에서 멍이 발견되는 등 가족 간의 비극으로 추정됩니다.</t>
+          <t>40대 남성 A씨가 서울 서대문구 사무실에서 지인을 흉기로 살해한 혐의로 구속되었습니다. 경찰 조사에서 A씨는 피해자와 채권·채무 문제로 다투다 범행을 저질렀다고 진술했으며, 현재 구체적인 범행 경위와 계획범죄 여부 등을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(살인 사건), 증거 확보가 가능하며(부검 결과, 멍 흔적), 공적 절차(수사 및 부검)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 집단적 피해가 아니며, 가해자의 자력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮습니다. 기사에 '장애 부부' 언급은 자력 부족 가능성을 시사합니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1, 5, 6) 공적 절차가 진행 중이나, 채무 문제로 인한 범행 동기가 상대방의 자력 부족을 강하게 시사하여 손해배상금 회수 가능성이 매우 낮음. 또한 집단적 피해가 아닌 개별 사건임(부적합 조건 3). 소송금융 투자에 있어 회수 가능성이 핵심이므로 부적합하다고 판단.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>대구 캐리어 살인, 장애 부부·폭 흔적 맞물린 가족극</t>
+          <t>서대문구 지인 사무실서 흉기 살해한 40대 남성 구속</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=539877</t>
+          <t>https://www.mt.co.kr/society/2026/05/24/2026052418441821309</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 12:29:38.713999+00:00</t>
+          <t>2026-06-21 08:09:45.847384+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 확정 (손기창 무기징역, 신영균 징역 40년)</t>
+          <t>경찰 수사 진행 중, 가해자 긴급체포</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2019년 충남 서천에서 60대 자산가 손 씨가 아들 손기창과 공범 신영균에 의해 살해당한 사건. 손기창은 이후 인천에서 80대 노부부와 반려견까지 살해했다. 두 범죄자는 각각 무기징역과 징역 40년을 선고받아 형이 확정되었으며, 아버지는 생전 유언으로 모든 재산을 아들에게 남긴 것으로 드러났다.</t>
+          <t>광주에서 20대 남성이 고교생 2명에게 흉기를 휘둘러 1명 사망, 1명 중상 입힌 '묻지마 범죄'가 발생했습니다. 경찰은 가해자를 긴급체포해 조사 중이며, 기사는 매년 발생하는 이상동기 범죄의 심각성과 경찰력만으로는 대응 한계가 있음을 지적하며 범정부 차원의 대책 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>범죄자들의 형사 재판이 이미 종결되었고(부적합 조건), 피고인(범죄자)들에게 손해배상 능력이 거의 없을 것으로 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 피해 규모는 크지만, 가해자의 자력이 부족합니다.</t>
+          <t>가해자의 범행 책임은 명확하고(적합 조건: 상대방 책임 명확, 증거 확보 가능), 피해 규모가 매우 크지만(적합 조건: 피해 규모 큼), 가해자가 개인(20대 남성)으로 배상 자력이 충분하지 않을 가능성이 높습니다(부적합 조건: 상대방에게 자력이 충분하지 않음). 또한, 집단적 피해가 아니며(부적합 조건: 집단적 피해 아님), 기사에서 언급된 사회적/제도적 책임 주체(정부, 기관)에 대한 민사상 손해배상 책임은 법리적으로 입증하기 매우 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>3명 (손 씨, 80대 노부부)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>윤남노, 결국 오열했다…끔찍한 패륜 범죄 실체 발각  눈물 계속 나  ('...</t>
+          <t>'묻지마 범죄' 年 40건 안팎 발생… 경찰력만으로 대응 한계  지적</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040360114</t>
+          <t>http://www.fnnews.com/news/202605061814338897</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:35.251858+00:00</t>
+          <t>2026-06-20 15:01:08.169235+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>20대 A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>형사 항소심 감형 판결</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신' 사건의 피해자는 가정폭력을 당하던 딸을 보호하려다 사위에게 살해당한 것으로 드러났다. 사위는 장모를 장시간 폭행해 숨지게 한 뒤 아내에게 이를 알리지 못하도록 했다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
+          <t>20대 남성 A씨가 10대 미성년자 4명에게 접근하여 성 착취물을 제작하고, 부모에게 억대 금품을 요구하며 협박한 혐의로 기소되었습니다. 1심에서 징역 10년을 선고받았으나, 항소심에서 징역 6년으로 감형되었으며, 재판부는 피고인의 반성 부족을 지적하면서도 나이와 초범임을 고려했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이나, 피고인(사위)의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 대상으로서의 회수 가능성이 낮음. 또한 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족).</t>
+          <t>피고인의 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다(부적합 조건). 또한 피해자 수가 4명으로 소송금융 투자 대상으로서의 집단적 피해 규모에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자), 추가로 딸이 정신적 피해자</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신' 사건 피해자, 가정폭력 딸 지키려다 숨졌다</t>
+          <t>'10살 여아 성착취물 제작·부모 협박' 20대, 감형… 반성 안한다 던 재...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4069006</t>
+          <t>https://www.imaeil.com/page/view/2026050418184738132</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 12:27:25.712695+00:00</t>
+          <t>2026-06-19 04:01:06.269775+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 사건 다룸</t>
+          <t>사감위법 개정 시행, 정부 차원의 예방 교육 및 단속 강화, 경찰 수사 및 선도심사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>E채널 '용감한 형사들' 프로그램이 택시기사에 의한 20대 여성 살해 사건의 전말을 다룰 예정이라는 홍보 기사입니다. 기사 본문에는 사건의 구체적인 내용, 가해자 정보, 피해 규모, 현재 진행 중인 법적 절차 등에 대한 정보가 전혀 포함되어 있지 않습니다.</t>
+          <t>청소년 불법 도박이 스마트폰과 폐쇄형 SNS를 통해 급증하며 심각한 사회 문제로 대두되고 있습니다. 전체 청소년의 약 4%가 참여하고 있으며, 피해자와 가해자의 경계가 모호해지는 양상도 나타납니다. 정부는 사감위법 개정 및 예방 교육 의무화 등 대응에 나서고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 상세한 정보를 제공하지 않고, TV 프로그램 방영을 홍보하는 내용입니다. 따라서 소송 상대방의 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다.</t>
+          <t>불법 도박 사이트 운영자가 특정되지 않아 상대방 책임이 명확하지 않고, 자력 또한 확인하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 비록 집단적 피해가 크고 정부 차원의 공적 절차가 진행 중이지만, 명확한 피고 특정의 어려움이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십만 명 이상 (전체 청소년의 약 4% 추정)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>오늘 납치하겠다  예고한 택시기사…20대 女 살해 전말에 안정환 '분노...</t>
+          <t>“운동장 떠난 아이들, 슛 대신 베팅”…학교체육 파고든 불법 도박 [권...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6125331</t>
+          <t>https://www.segye.com/newsView/20260508512142?OutUrl=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 12:20:45.242003+00:00</t>
+          <t>2026-06-18 02:00:35.439529+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>이모씨</t>
+          <t>사망한 A씨의 상속인 또는 상속재산관리인</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>범인 검거 및 형사 절차 종결</t>
+          <t>형사재판 공소기각, 유족의 민사상 손해배상 청구 절차 검토 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2009년 대전에서 발생한 '도마동 자매 살인사건'에 대한 회고 기사입니다. 22세 남성 이모씨가 두 자매를 50회 이상 칼로 찔러 살해한 잔혹한 사건으로, 과학수사를 통해 범인이 검거되었습니다. 범인은 강도 위장을 시도했으나 지문 등 결정적 증거로 인해 발각되었습니다.</t>
+          <t>20대 틱토커를 살해하고 시신을 유기한 혐의로 1심에서 징역 40년을 선고받았던 50대 피고인이 항소심을 앞두고 교도소에서 사망했다. 피고인의 사망으로 형사재판은 공소기각으로 종결되지만, 피해자 유족은 민법상 불법행위 책임을 물어 별도의 민사상 손해배상을 청구할 수 있다. 손해배상은 피고인의 상속인 또는 상속재산관리인을 통해 상속재산 범위 내에서 이루어질 예정이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 사건은 2009년에 발생하여 이미 형사 절차가 종결된 과거 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 피고로 특정될 가해자가 전과 9범의 조직폭력배 가담자로 지목되어 자력 확보가 어려울 것으로 판단됩니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
+          <t>피고인의 살인 책임은 1심 유죄 판결 등으로 명확하고(적합 조건 1) 피해 규모도 크며(적합 조건 4) 증거 확보도 용이하지만(적합 조건 5), 피고인이 사망하여 형사 절차가 종결되었고, 민사상 손해배상은 피고인의 상속재산 범위 내에서만 가능하다. 상속재산의 규모가 불분명하여 실제 배상금 회수 가능성이 매우 낮으므로 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>50회의 칼부림으로 짓밟힌 자매의 꿈…대전 도마동 자매 살인사건 [듣는...</t>
+          <t>20대 틱토커 살해 50대, 항소심 앞두고 옥중 사망… 유족 손해배상 절차...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/listenthecase/2026/04/04/20260404500009?wlog_tag3=naver</t>
+          <t>https://lawtalknews.co.kr/article/VMKJ7M2VM4LR</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 12:17:21.136332+00:00</t>
+          <t>2026-06-14 21:47:40.551846+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>장재원</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>특수강도미수 혐의 1심 실형 선고</t>
+          <t>항소심에서 무기징역 선고, 상고 가능성 있음</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>50대 남성이 복면을 쓰고 편의점에 침입하여 흉기로 직원을 위협하며 금품을 강취하려다 미수에 그쳤습니다. 해당 남성은 특수강도미수 혐의로 기소되어 1심에서 징역 2년 6개월의 실형을 선고받았습니다. 피해 직원은 상당한 공포를 느낀 것으로 조사되었습니다.</t>
+          <t>장재원이 전 연인을 성폭행하고 살해한 혐의로 항소심에서도 무기징역을 선고받았습니다. 재판부는 피고인의 계획적인 범행과 피해자의 저항불능 상태를 인정하며 1심과 동일한 형량을 유지했습니다. 이 사건은 지난해 7월 대전 도심에서 발생했으며, 피고인은 흉기를 사용하고 차량으로 피해자를 밟고 지나가는 등 잔혹한 수법을 사용했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(피고)이 개인이며 자력 여부가 불확실하여 '상대방에게 자력이 충분함' 조건이 미충족됩니다. 또한 단일 피해자에게 발생한 미수 범죄로 '집단적 피해' 및 '피해 규모가 큼' 조건도 충족되지 않습니다. 비록 형사 재판을 통해 증거가 명확하고 책임이 인정되었으나, 소송금융 투자에 필요한 핵심 조건들이 미흡하여 투자 적합도가 낮습니다.</t>
+          <t>피고인(장재원)의 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 증거도 충분히 확보되었으나(적합 조건 5), 피고인이 무기징역을 선고받은 개인으로 배상 능력이 현저히 부족하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(부적합 조건: 상대방에게 자력이 충분함). 또한 집단적 피해가 아닌 개별 사건입니다(부적합 조건: 집단적 피해).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'편의점 털자' 복면쓰고 흉기 위협, 결국 미수…50대 실형</t>
+          <t>대전 도심서 교제살인 장재원, 항소심도 '무기징역'</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577240</t>
+          <t>https://www.newsis.com/view/NISX20260512_0003626173</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-04 00:21:20.221551+00:00</t>
+          <t>2026-06-06 12:49:58.221038+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>인천의 한 고등학생</t>
+          <t>개인</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 처벌 및 민사 손해배상 판결 또는 합의 완료</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>인천의 한 고등학생이 학교에 폭탄을 설치했다는 허위 신고로 형사 처벌을 받고 수천만원대 손해배상 책임을 지게 된 사례를 통해, 장난성 신고의 가혹한 대가를 경고하는 기고문이다. 이 사건은 공공기관의 불필요한 자원 낭비를 초래했으며, 당진 지역에서 유사한 만우절 소동이 사라진 배경으로 언급된다.</t>
+          <t>30대 태국인이 빌린 돈을 갚지 않는 지인을 폭행해 사망에 이르게 한 사건으로, 항소심에서도 징역 4년이 선고되었다. 법원은 피고인이 피해자를 방치했다고 판단했으며, 유족에게 용서받지 못했고 피해보상도 전혀 이뤄지지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 고등학생으로 자력이 충분하지 않아(부적합 조건: 상대방 자력 부족) 수천만원대 손해배상금 회수가 불확실하다. 또한, 집단적 피해가 아닌 단일 사건이며(적합 조건 3 불충족), 기사는 특정 소송의 진행 상황을 다루기보다는 일반적인 경고의 목적으로 작성되어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+          <t>상대방에게 자력이 충분하지 않아 피해보상이 전혀 이뤄지지 않았다고 명시되어 있어 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융의 매력도가 낮음 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>몇천만원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[기고] 장난의 대가는 가혹하다. 당진에서 '만우절 소동' 사라진 이유</t>
+          <t>빌린 돈 갚으라는 지인 폭행해 숨지게 한 30대 태국인 항소심도 징역 4년</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>idjnews.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.idjnews.kr/news/articleView.html?idxno=215598</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2276999</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:59.706913+00:00</t>
+          <t>2026-05-31 20:52:10.348198+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>보복 대행 조직 및 의뢰인 (특정 불가)</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>법률 정보 제공</t>
+          <t>범죄 조직에 의한 불법 행위 발생</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 배우자에게 정신적 고통을 주는 상간 행위가 이혼 사유가 될 뿐만 아니라, 손해를 입은 배우자가 상대방 배우자와 상간자에게 정신적 피해에 대한 손해배상(위자료)을 청구할 수 있음을 설명합니다. 또한 상간자에 대한 손해배상청구권의 소멸시효에 대해서도 다루고 있습니다.</t>
+          <t>텔레그램 등을 통해 '보복 의뢰'를 받아 행동대원을 모집, 피해자 주거지에 오물 투척, 래커칠, 온라인 댓글 작성 등의 불법 행위를 대행하는 조직이 활동 중입니다. 사적 보복 외에 대부업체 불법 추심, 보이스피싱 조직의 협박 수단으로도 이용되며, 서비스별 '메뉴판'까지 존재하는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 상간자에 대한 손해배상청구권의 법리적 설명을 다루는 일반적인 법률 정보 기사입니다. 특정 사건에 대한 정보가 없어 상대방의 자력, 피해 규모, 피해자 수, 증거 확보 여부 등 소송금융 투자에 필요한 핵심 적합 조건을 파악할 수 없습니다. (적합 조건 1개 이하)</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 범죄 조직으로 자력 확보가 어렵고(부적합 조건 2), 개별 피해 규모가 소액으로 소송금융 투자 매력이 낮습니다(부적합 조건 4). 다수의 피해자가 있을 수 있으나, 집단소송으로 묶어 자력 있는 피고를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (개별 피해는 소액으로 추정)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수의 피해자가 있을 것으로 추정)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[알쓸법식] 상간자에 대한 손해배상청구권의 소멸시효</t>
+          <t>“오물·래커칠 150만원” “댓글 30만원” 메뉴판까지 만들어 보복 대...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>fpn119.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://fpn119.co.kr/249186</t>
+          <t>https://www.chosun.com/national/incident/2026/05/30/K3RGREX2DVBM3PMHFQJTQ3DCTM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:46:30.762792+00:00</t>
+          <t>2026-05-30 18:07:06.117533+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>A씨 (손녀)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 살인, 재물손괴 혐의로 재판에 넘겨짐</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>미국 플로리다의 한 주유소에서 40대 남성이 주차된 차량을 둔기로 부수고 놀라 뛰어나온 차주 여성을 공격하여 사망에 이르게 한 사건. 범행 직후 달아난 남성은 인근 공원에서 붙잡혔으며, 살인과 재물손괴 혐의로 재판에 넘겨졌다. 범행 동기는 아직 확인되지 않았다.</t>
+          <t>20대 손녀가 80대 조부를 흉기로 살해한 혐의로 경찰에 긴급체포되었으며, 구속영장이 신청되었습니다. 피해자인 조부는 병원 이송 후 사망했으며, 경찰은 범행 경위와 증거 관계를 토대로 사안의 중대성을 판단하여 구속영장을 신청했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>개인 피고의 자력 불충분 가능성이 높아 소송금융 투자 회수 가능성이 낮음 (상대방에게 자력이 충분함 조건 불충족). 단일 피해 사건으로 집단적 피해 조건에 해당하지 않음. 상대방 책임이 명확하고 증거 확보가 가능하며 공적 절차가 진행 중이나, 핵심적인 자력 조건 미충족으로 투자 적합도가 낮음.</t>
+          <t>상대방(손녀)의 책임은 명확하고 증거 확보 및 공적 절차(경찰 수사)가 진행 중이나, 피고의 자력 부족 가능성이 매우 높아 손해배상금 회수가 어려울 것으로 예상됩니다. 소송금융은 투자 회수가 핵심이므로, 이 사건은 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>주유소서 둔기로 여성 숨지게 한 40대…대통령궁서 일광욕 즐긴 고위공...</t>
+          <t>80대 조부 흉기로 살해한 20대 손녀 구속영장</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5186014</t>
+          <t>https://view.asiae.co.kr/article/2026052008195487628</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:34:52.541994+00:00</t>
+          <t>2026-05-22 07:01:15.046155+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>손기창(가명), 신영균(가명)</t>
+          <t>워싱턴 힐튼 호텔</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>존속살해 및 살인죄 형사 재판 종결, 무기징역 및 징역 40년 확정</t>
+          <t>용의자 체포 및 총기 사용, 공무원 폭행 혐의로 기소</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2019년 충남 서천에서 60대 자산가 손 씨가 친자 여부를 의심한 아들 손기창(가명)과 공범 신영균(가명)에게 고문당한 뒤 살해당한 끔찍한 존속 살인 사건입니다. 범인들은 추가 범행으로 다른 노부부까지 살해한 것으로 드러났습니다. 이 사건은 SBS '꼬꼬무'를 통해 재조명되었으며, 손기창은 무기징역, 신영균은 징역 40년이 확정되며 형사 재판은 종결되었습니다.</t>
+          <t>미국 워싱턴 힐튼 호텔에서 도널드 트럼프 전 대통령 암살 시도 의심 사건이 발생했습니다. 용의자는 산탄총과 칼 등으로 무장한 채 보안검색대를 돌진했으나 연회장 진입 전 제압되었고, 인명피해는 없었습니다. 용의자는 총기 사용 및 공무원 폭행 혐의로 기소되었으며, 수사당국은 단독 범행에 무게를 두고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 사건은 존속살해 및 살인죄에 대한 형사 재판이 이미 종결되어 최종 판결이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 잠재적 피고인인 범죄자들의 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮습니다.</t>
+          <t>인명피해가 발생하지 않아 피해 규모가 크지 않고, 참석자들의 정신적 피해를 집단적으로 입증하고 상당한 금액으로 산정하기 어려울 것으로 예상됩니다. 또한, 주된 사건이 개인의 범죄 행위이며, 소송금융 투자 대상으로서의 명확한 집단적 손해배상 청구 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (피해자 손 씨)</t>
+          <t>참석자 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>친자 여부 의심해 父 고문 후 살해→유언장 확인 결과 '충격' ('꼬꼬무'...</t>
+          <t>산탄총·칼 무장한 채 보안검색대 돌진… 연회장 진입 전 제압 [트럼프...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1025030/</t>
+          <t>https://www.segye.com/newsView/20260426508865?OutUrl=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:28:15.796908+00:00</t>
+          <t>2026-05-10 07:00:38.939126+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 재판 징역 7년 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>20대 중국인 A씨가 반려견 학대 문제로 50대 지인 B씨에게 흉기를 휘둘러 살해하려 한 혐의로 징역 7년을 선고받았다. B씨는 수술 후 목숨을 건졌으며, A씨는 범행 후 B씨의 휴대전화와 신용카드를 훔쳐 도주했다가 체포되었다. 재판부는 A씨의 범행이 중대하다고 판단했다.</t>
+          <t>미국 루이지애나주에서 가정불화로 인한 총격 사건이 발생하여 1세부터 14세 사이의 어린이와 청소년 8명이 사망했다. 용의자는 범행 후 도주하다 경찰의 총에 맞아 제압되었으며, 현재 현지 수사당국이 사건 경위와 동기를 조사 중이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 유죄 판결로 명확하나(적합 조건 1 충족), 피고인이 20대 개인으로 자력 부족 가능성이 매우 높아 회수 가능성이 낮음(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 낮음(적합 조건 3 미충족).</t>
+          <t>가정불화로 인한 개인의 범죄로, 피고(용의자)의 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 피고의 배상 능력이 중요하나, 본 사건은 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>내 강아지 왜 학대해 …흉기 휘두른 20대 중국인, 징역 7년</t>
+          <t>“1~14세 아이들 8명 목숨 잃었다”…美 루이지애나 가정불화 총격 참사</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/03/2026040316320628681</t>
+          <t>https://www.munhwa.com/article/11583654?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 12:21:47.515793+00:00</t>
+          <t>2026-05-03 07:00:43.547253+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>법적 검토 중</t>
+          <t>대법원 형사 판결 확정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>지난달 31일 필리핀 세부의 한 술집에서 한국인 A씨가 가해 남성들로부터 집단 폭행을 당해 안와골절 등 중상을 입었습니다. 가해자들이 스스로 '조폭'이라 칭하며 협박한 것으로 알려졌으며, 국내 법의 속인주의 원칙 적용 가능성이 논의되고 있습니다.</t>
+          <t>2017년 경남 양산의 한 아파트에서 층간소음 문제로 40대 남성 C씨가 외벽 도색 작업자 A씨의 밧줄을 끊어 추락사시킨 사건. A씨는 5남매와 노모를 부양하는 가장이었으며, C씨는 살인 및 살인미수 혐의로 징역 35년이 확정되었다. 작업 업체의 안전 관리 부실 문제도 드러났다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 피해자의 상해 증거도 존재하지만(적합 조건 1, 5), 상대방이 '조폭'으로 지칭되어 자력 확보가 불확실합니다. 또한, 기사 내용만으로는 집단적 피해나 대규모 피해 금액을 특정하기 어려워 소송금융 투자 적합도가 낮습니다.</t>
+          <t>주요 피고인(C씨)의 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 형사 사건이 이미 대법원에서 종결되었고(2018년), 민사 소송 제기 여부 및 시효, 실익이 불분명하여 신규 투자 대상으로 적합하지 않습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 1명, 부상 1명, 유족 6명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>“난 조폭, 신고해봐라” 세부서 한국인 집단폭행… ‘속인주의’ 원칙...</t>
+          <t>11층에 매달린 '7명의 생명줄' 끊었다…돌아오지 못한 가장[그해 오늘]</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4CBLH480JMG8</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645415464</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-03 12:20:51.006597+00:00</t>
+          <t>2026-04-28 21:40:22.823774+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>가해자 개인</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사사건 2심 판결 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>자택에서 손이 결박된 채 숨진 피해자가 발견되었으며, 고추냉이 고문 등 가혹행위 정황이 드러났습니다. 경찰은 면식범의 소행으로 추정하고 수사를 진행 중이며, 부검을 통해 정확한 사인을 파악하고 있습니다.</t>
+          <t>20대 남성이 '밥 먹어'라는 말에 격분하여 할머니와 어머니를 골프채로 폭행하고 흉기로 위협한 혐의로 2심에서도 실형을 선고받았습니다. 피해자들은 극심한 공포를 느꼈던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고(적합 조건 1) 증거 확보 및 공적 절차(경찰 수사)가 진행 중이나(적합 조건 5, 6), 피해자가 1명이며(집단적 피해 아님) 상대방이 개인으로 추정되어 자력(적합 조건 2) 및 피해 규모(적합 조건 4)의 불확실성이 매우 높습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
+          <t>가해자가 특정된 개인이며, 대기업이나 금융기관과 같이 충분한 자력을 가진 상대방이 아니므로 소송금융 투자에 부적합합니다. 또한, 집단적 피해가 아닌 2명의 피해자에 대한 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'마귀 씌였나' 분노 폭발…고추냉이 고문→시신 위장, 역대급 패륜 범죄...</t>
+          <t>밥 먹어  말에 골프채로 할머니·엄마 폭행한 20대 2심도 실형</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040307571178359</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008506207&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 00:26:42.043883+00:00</t>
+          <t>2026-04-06 00:24:41.167156+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>사위 A씨</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 기소 예상</t>
+          <t>경찰 수사 및 가해자 구속</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서천에서 발생한 존속살인 사건으로, 범인이 피해자를 묶고 고문하는 등 잔혹한 수법으로 살해한 정황이 드러났습니다. 피해자는 30억 원대 자산가로 알려졌으며, 범인이 혈흔을 지우려 한 흔적도 발견되었습니다.</t>
+          <t>대구에서 사위 A씨가 장모 B씨를 한 달간 폭행해 살해하고 시신을 유기한 사건이 발생했습니다. B씨는 딸 C씨를 폭행하는 사위를 보호하려다 참변을 당했으며, A씨는 C씨의 외부 연락을 통제한 것으로 드러났습니다. 경찰은 A씨와 C씨를 구속하고 추가 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 존속살인이라는 형사 사건을 다루고 있으며, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 확인되지 않아 투자 회수 가능성이 낮습니다. 또한 '집단적 피해'가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
+          <t>상대방 책임 명확(사위 A씨 구속, 존속살해 혐의), 증거 확보 가능(경찰 수사, 시신 발견), 공적 절차 진행 중(경찰 수사 및 구속) 등 적합 조건은 충족합니다. 그러나 상대방(사위 A씨)의 자력 부족 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮으며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 송하영, 서천 존속살인 충격  마음 아프고 허무해</t>
+          <t>매 맞는 딸 보호하러 왔다가 ‘참변’… 엄마는 치료 한 번 못 받고 떠났...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728832</t>
+          <t>https://www.khan.co.kr/article/202604052048005</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 00:25:44.399332+00:00</t>
+          <t>2026-04-05 12:32:32.546721+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>피의자 구속 및 형사 수사 진행 중</t>
+          <t>경찰 수사 및 부검 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20대 부부가 모친을 5시간 동안 폭행해 사망에 이르게 하고 시신을 캐리어에 유기한 혐의로 구속되었습니다. 현재 형사 절차가 진행 중이며, 피해자의 유족은 가해 부부를 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
+          <t>대구에서 발생한 캐리어 살인 사건으로, 피해자인 장모는 갈비뼈와 골반 등 신체 여러 부위에서 골절이 확인되는 등 외력에 의한 다발성 손상으로 사망했습니다. 가해자는 체포되었으며, 딸의 얼굴에서 멍이 발견되는 등 가족 간의 비극으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 피해 규모가 크며 증거 확보가 용이하지만, 피고가 20대 부부 개인으로 배상 능력이 충분한지 불확실하여 손해배상금 회수 가능성이 매우 낮을 수 있습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건(상대방 자력 부족)에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(살인 사건), 증거 확보가 가능하며(부검 결과, 멍 흔적), 공적 절차(수사 및 부검)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 집단적 피해가 아니며, 가해자의 자력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮습니다. 기사에 '장애 부부' 언급은 자력 부족 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'패륜' 20대 부부 구속...5시간 폭행 끝 사망→캐리어 유기</t>
+          <t>대구 캐리어 살인, 장애 부부·폭 흔적 맞물린 가족극</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728790</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=539877</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 00:21:38.473589+00:00</t>
+          <t>2026-04-05 12:29:38.713999+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>조모, 최모</t>
+          <t>손기창, 신영균</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>영장실질심사 진행 중</t>
+          <t>형사 재판 확정 (손기창 무기징역, 신영균 징역 40년)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>사위 조모씨와 피해자 딸 최모씨가 존속살해 및 시체유기 혐의로 구속 전 피의자 심문(영장실질심사)을 받고 있습니다. 대구지방법원에서 영장실질심사가 진행되었으며, 이 사건은 법조계의 주목을 받고 있습니다.</t>
+          <t>2019년 충남 서천에서 60대 자산가 손 씨가 아들 손기창과 공범 신영균에 의해 살해당한 사건. 손기창은 이후 인천에서 80대 노부부와 반려견까지 살해했다. 두 범죄자는 각각 무기징역과 징역 40년을 선고받아 형이 확정되었으며, 아버지는 생전 유언으로 모든 재산을 아들에게 남긴 것으로 드러났다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 존속살해 및 시체유기 혐의로 영장실질심사가 진행 중인 형사 사건을 다루고 있습니다. 소송 상대방이 개인이며 자력에 대한 정보가 없어 소송금융 투자 적합 조건 중 '상대방에게 자력이 충분함'을 충족하지 못합니다. 또한 집단적 피해가 아니며 피해 금액 추정 또한 어렵습니다.</t>
+          <t>범죄자들의 형사 재판이 이미 종결되었고(부적합 조건), 피고인(범죄자)들에게 손해배상 능력이 거의 없을 것으로 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 피해 규모는 크지만, 가해자의 자력이 부족합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30억 원 이상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (손 씨, 80대 노부부)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'현직 프리미엄' 서울·부산 실종…국민의힘 '민심 돌파구' 어디 등 [4/3...</t>
+          <t>윤남노, 결국 오열했다…끔찍한 패륜 범죄 실체 발각  눈물 계속 나  ('...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629140/?sc=Naver</t>
+          <t>https://www.tenasia.co.kr/article/2026040360114</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 00:20:11.832821+00:00</t>
+          <t>2026-04-05 00:21:35.251858+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>형사 재판 징역 5년 선고</t>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>일면식 없는 배달기사를 흉기로 공격한 30대 남성이 징역 5년을 선고받았습니다. 피해자는 복부 등을 크게 다쳐 병원에서 치료를 받았습니다. 가해자의 무작위 범행은 사회에 큰 불안을 야기하여 비난 가능성이 크다고 재판부는 밝혔습니다.</t>
+          <t>대구 '캐리어 시신' 사건의 피해자는 가정폭력을 당하던 딸을 보호하려다 사위에게 살해당한 것으로 드러났다. 사위는 장모를 장시간 폭행해 숨지게 한 뒤 아내에게 이를 알리지 못하도록 했다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 재판 유죄 판결), 증거 확보가 용이하나(형사 판결문), 피고인이 개인으로 자력 확보가 어려워 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이나, 피고인(사위)의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 대상으로서의 회수 가능성이 낮음. 또한 집단적 피해가 아닌 개별 사건임(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망 피해자), 추가로 딸이 정신적 피해자</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>일면식 없는 배달기사 흉기 공격 30대 징역 5년</t>
+          <t>대구 '캐리어 시신' 사건 피해자, 가정폭력 딸 지키려다 숨졌다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565868&amp;class=33&amp;grp=</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4069006</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:25.578259+00:00</t>
+          <t>2026-04-04 12:27:25.712695+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>딸과 사위 구속, 존속살해 및 시신유기 혐의 적용</t>
+          <t>TV 프로그램에서 사건 다룸</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 캐리어 안에서 시신으로 발견된 사건으로, 딸과 사위가 존속살해 및 시신유기 혐의로 구속되었습니다. 사위가 장모를 폭행해 사망에 이르게 한 것으로 알려졌으며, 현재 수사가 진행 중입니다.</t>
+          <t>E채널 '용감한 형사들' 프로그램이 택시기사에 의한 20대 여성 살해 사건의 전말을 다룰 예정이라는 홍보 기사입니다. 기사 본문에는 사건의 구체적인 내용, 가해자 정보, 피해 규모, 현재 진행 중인 법적 절차 등에 대한 정보가 전혀 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'과 '집단적 피해'에 해당하지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 사건에 대한 상세한 정보를 제공하지 않고, TV 프로그램 방영을 홍보하는 내용입니다. 따라서 소송 상대방의 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신 사건' 딸·사위 구속, 존속살해·시신유기 혐의 적용</t>
+          <t>오늘 납치하겠다  예고한 택시기사…20대 女 살해 전말에 안정환 '분노...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068942</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6125331</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:25:13.752727+00:00</t>
+          <t>2026-04-04 12:20:45.242003+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>이모씨</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>형사 2심 무기징역 선고</t>
+          <t>범인 검거 및 형사 절차 종결</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>과거 교제하던 여자친구와 그의 남자친구를 살해한 30대 A 씨가 항소심에서도 무기징역을 선고받았습니다. A 씨는 범행을 부인하며 정당방위를 주장했으나 재판부는 이를 받아들이지 않았습니다. 검찰은 1심에서 사형을 구형했으나, 1심과 2심 모두 무기징역을 선고했습니다.</t>
+          <t>2009년 대전에서 발생한 '도마동 자매 살인사건'에 대한 회고 기사입니다. 22세 남성 이모씨가 두 자매를 50회 이상 칼로 찔러 살해한 잔혹한 사건으로, 과학수사를 통해 범인이 검거되었습니다. 범인은 강도 위장을 시도했으나 지문 등 결정적 증거로 인해 발각되었습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>피고인 A 씨의 책임은 형사 재판을 통해 명확히 입증되었고 증거도 충분하지만, 피고인이 개인으로 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 매우 낮습니다. 또한, 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+          <t>본 사건은 2009년에 발생하여 이미 형사 절차가 종결된 과거 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 피고로 특정될 가해자가 전과 9범의 조직폭력배 가담자로 지목되어 자력 확보가 어려울 것으로 판단됩니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>헤어진 여자친구 커플 살해한 30대 2심도 무기징역</t>
+          <t>50회의 칼부림으로 짓밟힌 자매의 꿈…대전 도마동 자매 살인사건 [듣는...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021851328330</t>
+          <t>https://www.seoul.co.kr/news/plan/listenthecase/2026/04/04/20260404500009?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:06.213663+00:00</t>
+          <t>2026-04-04 12:17:21.136332+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>존속살해 및 시체유기 혐의로 구속영장 청구, 영장실질심사 진행 중</t>
+          <t>특수강도미수 혐의 1심 실형 선고</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>20대 사위가 50대 장모를 살해하고 시신을 캐리어에 담아 유기한 혐의로 긴급체포되었습니다. 사위는 장모가 시끄럽게 굴어 범행했다고 진술했으며, 딸 또한 시신 유기에 가담한 혐의를 받고 있습니다. 현재 구속영장실질심사가 진행 중입니다.</t>
+          <t>50대 남성이 복면을 쓰고 편의점에 침입하여 흉기로 직원을 위협하며 금품을 강취하려다 미수에 그쳤습니다. 해당 남성은 특수강도미수 혐의로 기소되어 1심에서 징역 2년 6개월의 실형을 선고받았습니다. 피해 직원은 상당한 공포를 느낀 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사위 자백, CCTV), 증거 확보가 용이하며, 형사 절차가 진행 중이라는 적합 조건이 있으나, 피고인(20대 부부)의 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 현저히 낮습니다.</t>
+          <t>상대방(피고)이 개인이며 자력 여부가 불확실하여 '상대방에게 자력이 충분함' 조건이 미충족됩니다. 또한 단일 피해자에게 발생한 미수 범죄로 '집단적 피해' 및 '피해 규모가 큼' 조건도 충족되지 않습니다. 비록 형사 재판을 통해 증거가 명확하고 책임이 인정되었으나, 소송금융 투자에 필요한 핵심 조건들이 미흡하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>'장모 살해·캐리어 시신 유기' 20대 부부, 2일 영장실질심사</t>
+          <t>'편의점 털자' 복면쓰고 흉기 위협, 결국 미수…50대 실형</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260402503539?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003577240</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 00:29:22.691807+00:00</t>
+          <t>2026-04-04 00:21:20.221551+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>인천의 한 고등학생</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>과거 살인 사건 재조명</t>
+          <t>형사 처벌 및 민사 손해배상 판결 또는 합의 완료</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>TV 프로그램 '꼬꼬무'에서 사회적 약자를 대상으로 한 살인 사건과 살해 공모 전말을 재조명하며 출연진들이 분노와 슬픔을 표했습니다. 이 사건은 과거에 발생한 형사 사건으로, 가해자가 특정되었으나 그들의 자력은 불분명하며, 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+          <t>인천의 한 고등학생이 학교에 폭탄을 설치했다는 허위 신고로 형사 처벌을 받고 수천만원대 손해배상 책임을 지게 된 사례를 통해, 장난성 신고의 가혹한 대가를 경고하는 기고문이다. 이 사건은 공공기관의 불필요한 자원 낭비를 초래했으며, 당진 지역에서 유사한 만우절 소동이 사라진 배경으로 언급된다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)는 충족되나, 소송금융 투자에 필수적인 상대방의 충분한 자력(적합 조건 2)이 확인되지 않습니다. 또한, 기사는 과거의 형사 사건을 다루고 있어 현재 진행 중인 민사 소송의 가능성이나 집단적 피해 규모가 소송금융 투자 기준에 부합하지 않습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 고등학생으로 자력이 충분하지 않아(부적합 조건: 상대방 자력 부족) 수천만원대 손해배상금 회수가 불확실하다. 또한, 집단적 피해가 아닌 단일 사건이며(적합 조건 3 불충족), 기사는 특정 소송의 진행 상황을 다루기보다는 일반적인 경고의 목적으로 작성되어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>몇천만원대</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 프미나 송하영, 사회적 약자 겨냥한 살인마에 눈물</t>
+          <t>[기고] 장난의 대가는 가혹하다. 당진에서 '만우절 소동' 사라진 이유</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>idjnews.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728589</t>
+          <t>http://www.idjnews.kr/news/articleView.html?idxno=215598</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 00:29:14.408321+00:00</t>
+          <t>2026-04-03 12:47:59.706913+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건 재조명</t>
+          <t>법률 정보 제공</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>기사는 TV 프로그램 '꼬꼬무'에서 과거 발생한 살인 사건을 재조명하는 내용을 담고 있습니다. 참혹한 피해자의 상태와 살인자와 조종자의 공모 전말이 언급되며, 윤남노라는 인물이 이에 분노하는 모습이 묘사되었습니다. 이는 이미 종결된 과거 사건에 대한 이야기로, 새로운 소송금융 투자 기회와는 관련이 없습니다.</t>
+          <t>이 기사는 배우자에게 정신적 고통을 주는 상간 행위가 이혼 사유가 될 뿐만 아니라, 손해를 입은 배우자가 상대방 배우자와 상간자에게 정신적 피해에 대한 손해배상(위자료)을 청구할 수 있음을 설명합니다. 또한 상간자에 대한 손해배상청구권의 소멸시효에 대해서도 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 TV 프로그램 '꼬꼬무'에서 과거 살인 사건을 재조명하는 내용으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 진행 중이거나 새롭게 발생한 민사상 손해배상 청구의 주체가 불분명하며, 특정 가능한 자력 있는 피고가 명시되어 있지 않습니다.</t>
+          <t>이 기사는 상간자에 대한 손해배상청구권의 법리적 설명을 다루는 일반적인 법률 정보 기사입니다. 특정 사건에 대한 정보가 없어 상대방의 자력, 피해 규모, 피해자 수, 증거 확보 여부 등 소송금융 투자에 필요한 핵심 적합 조건을 파악할 수 없습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>윤남노, 4월 新 매장 오픈  오너셰프 된다  [꼬꼬무]</t>
+          <t>[알쓸법식] 상간자에 대한 손해배상청구권의 소멸시효</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040208083662660</t>
+          <t>http://fpn119.co.kr/249186</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 00:29:04.055214+00:00</t>
+          <t>2026-04-03 12:46:30.762792+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>사위 A 씨, 딸 B 씨</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>경찰 수사 및 살인, 재물손괴 혐의로 재판에 넘겨짐</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신 사건'은 20대 사위 A 씨가 장모 C 씨를 장시간 폭행해 살해한 뒤 딸 B 씨와 함께 시신을 유기한 사건입니다. 국립과학수사연구원 부검 결과 외력에 의한 다발성 손상사가 확인되었으며, 경찰은 A 씨에게 존속살해 및 시체유기 혐의, B 씨에게 시체유기 혐의를 적용해 구속영장을 신청했습니다.</t>
+          <t>미국 플로리다의 한 주유소에서 40대 남성이 주차된 차량을 둔기로 부수고 놀라 뛰어나온 차주 여성을 공격하여 사망에 이르게 한 사건. 범행 직후 달아난 남성은 인근 공원에서 붙잡혔으며, 살인과 재물손괴 혐의로 재판에 넘겨졌다. 범행 동기는 아직 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 상대방이 일반 개인으로 자력이 충분하다고 보기 어려우며(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건(부적합 조건 3)으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>개인 피고의 자력 불충분 가능성이 높아 소송금융 투자 회수 가능성이 낮음 (상대방에게 자력이 충분함 조건 불충족). 단일 피해 사건으로 집단적 피해 조건에 해당하지 않음. 상대방 책임이 명확하고 증거 확보가 가능하며 공적 절차가 진행 중이나, 핵심적인 자력 조건 미충족으로 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>대구 '캐리어 시신' 사건, 범행 이유는  시끄럽고 정리 안해</t>
+          <t>주유소서 둔기로 여성 숨지게 한 40대…대통령궁서 일광욕 즐긴 고위공...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2571898</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5186014</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:23:00.144527+00:00</t>
+          <t>2026-04-03 12:34:52.541994+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>20대 딸 B 씨, 20대 사위 C 씨</t>
+          <t>손기창(가명), 신영균(가명)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 긴급체포 및 구속영장 신청 예정</t>
+          <t>존속살해 및 살인죄 형사 재판 종결, 무기징역 및 징역 40년 확정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성 A 씨의 시신이 캐리어에 담겨 신천에서 발견된 사건. 경찰 수사 결과, A 씨의 사위 C 씨가 A 씨를 폭행해 숨지게 했고, 딸 B 씨와 함께 시신을 유기한 것으로 드러났다. 경찰은 B 씨와 C 씨를 긴급체포하고 살인 또는 폭행치사 혐의 적용을 검토하며 구속영장을 신청할 방침이다.</t>
+          <t>2019년 충남 서천에서 60대 자산가 손 씨가 친자 여부를 의심한 아들 손기창(가명)과 공범 신영균(가명)에게 고문당한 뒤 살해당한 끔찍한 존속 살인 사건입니다. 범인들은 추가 범행으로 다른 노부부까지 살해한 것으로 드러났습니다. 이 사건은 SBS '꼬꼬무'를 통해 재조명되었으며, 손기창은 무기징역, 신영균은 징역 40년이 확정되며 형사 재판은 종결되었습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이며(적합 조건 6), 증거 확보 가능성도 높지만(적합 조건 5), 피고인들의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해 사건으로(적합 조건 3 미충족) 소송금융 투자 대상으로서의 수익성이 낮다고 판단됩니다.</t>
+          <t>해당 사건은 존속살해 및 살인죄에 대한 형사 재판이 이미 종결되어 최종 판결이 확정된 상태입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 잠재적 피고인인 범죄자들의 자력 여부가 불확실하여 손해배상금 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (피해자 손 씨)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>대구 ‘캐리어 시신’ 사건에 발칵…장모 폭행해 숨지게 한 뒤 유기[사...</t>
+          <t>친자 여부 의심해 父 고문 후 살해→유언장 확인 결과 '충격' ('꼬꼬무'...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027209?ref=naver</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1025030/</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:19:50.092804+00:00</t>
+          <t>2026-04-03 12:28:15.796908+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨 (20대 중국 국적)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부</t>
+          <t>형사 재판 징역 7년 선고</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>60대 남성 A 씨가 재산 분할 문제로 이혼한 전처를 살해하고 시신을 유기하려 한 혐의로 구속됨. A 씨는 경찰 조사에서 재산 분할 문제로 다투다 우발적으로 살인을 저질렀다고 진술함. 경찰은 자세한 사건 경위를 조사 중이다.</t>
+          <t>20대 중국인 A씨가 반려견 학대 문제로 50대 지인 B씨에게 흉기를 휘둘러 살해하려 한 혐의로 징역 7년을 선고받았다. B씨는 수술 후 목숨을 건졌으며, A씨는 범행 후 B씨의 휴대전화와 신용카드를 훔쳐 도주했다가 체포되었다. 재판부는 A씨의 범행이 중대하다고 판단했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>피고(가해자)가 개인이며 자력에 대한 정보가 불확실하여 충분한 배상 능력이 있다고 보기 어려움 (적합 조건 2 불충족). 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮음 (적합 조건 3 불충족).</t>
+          <t>상대방 책임은 형사 유죄 판결로 명확하나(적합 조건 1 충족), 피고인이 20대 개인으로 자력 부족 가능성이 매우 높아 회수 가능성이 낮음(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 낮음(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>재산 분할 문제로 전처 살해한 60대 구속</t>
+          <t>내 강아지 왜 학대해 …흉기 휘두른 20대 중국인, 징역 7년</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604012005224802</t>
+          <t>https://www.mt.co.kr/society/2026/04/03/2026040316320628681</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 13:25:26.574446+00:00</t>
+          <t>2026-04-03 12:21:47.515793+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
+          <t>법적 검토 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 20대 사위에게 장시간 폭행당해 사망하고 시신이 캐리어에 담겨 유기된 사건. 사위는 폭행 사실을 인정했으며, 경찰은 살해 고의가 있다고 판단해 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정이다. 딸에게는 시체유기 혐의가 적용될 방침이다.</t>
+          <t>지난달 31일 필리핀 세부의 한 술집에서 한국인 A씨가 가해 남성들로부터 집단 폭행을 당해 안와골절 등 중상을 입었습니다. 가해자들이 스스로 '조폭'이라 칭하며 협박한 것으로 알려졌으며, 국내 법의 속인주의 원칙 적용 가능성이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 손해배상금 회수 가능성이 매우 낮음. 따라서 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
+          <t>상대방 책임은 명확하고 피해자의 상해 증거도 존재하지만(적합 조건 1, 5), 상대방이 '조폭'으로 지칭되어 자력 확보가 불확실합니다. 또한, 기사 내용만으로는 집단적 피해나 대규모 피해 금액을 특정하기 어려워 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명 (사망자 A씨의 유족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>‘캐리어 시신’ 50대 장모… 20대 사위에게 1~2시간 폭행당해 사망</t>
+          <t>“난 조폭, 신고해봐라” 세부서 한국인 집단폭행… ‘속인주의’ 원칙...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260401521223?OutUrl=naver</t>
+          <t>https://lawtalknews.co.kr/article/4CBLH480JMG8</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 12:33:15.677392+00:00</t>
+          <t>2026-04-03 12:20:51.006597+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>이 기사는 만우절 허위 신고가 위계에 의한 공무집행방해나 경범죄 처벌법 위반에 해당하며, 징역, 벌금형과 더불어 민사상 손해배상 책임까지 부담할 수 있음을 경고합니다. 실제 출동으로 이어질 경우 민사상 비용 청구 등 손해배상 책임이 발생할 수 있다고 설명합니다.</t>
+          <t>자택에서 손이 결박된 채 숨진 피해자가 발견되었으며, 고추냉이 고문 등 가혹행위 정황이 드러났습니다. 경찰은 면식범의 소행으로 추정하고 수사를 진행 중이며, 부검을 통해 정확한 사인을 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 만우절 장난으로 인한 허위 신고의 법적 처벌 및 민사상 손해배상 책임을 일반적인 정보로 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1) 증거 확보 및 공적 절차(경찰 수사)가 진행 중이나(적합 조건 5, 6), 피해자가 1명이며(집단적 피해 아님) 상대방이 개인으로 추정되어 자력(적합 조건 2) 및 피해 규모(적합 조건 4)의 불확실성이 매우 높습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'4월 1일 만우절' 유쾌한 장난 치는 이유는? 유래와 뜻 궁금증</t>
+          <t>'마귀 씌였나' 분노 폭발…고추냉이 고문→시신 위장, 역대급 패륜 범죄...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3545393</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040307571178359</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 00:35:59.515981+00:00</t>
+          <t>2026-04-03 00:26:42.043883+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 검찰 기소 예상</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>대구 신천에서 발견된 캐리어 시신 사건과 관련해 숨진 50대 여성의 딸과 사위가 시체 유기 혐의로 긴급 체포되었습니다. 이들은 캐리어에 시신을 담아 신천에 버린 혐의를 시인했으며, 경찰은 정확한 사망 원인 규명을 위해 부검을 진행하고 구속영장을 신청할 예정입니다.</t>
+          <t>서천에서 발생한 존속살인 사건으로, 범인이 피해자를 묶고 고문하는 등 잔혹한 수법으로 살해한 정황이 드러났습니다. 피해자는 30억 원대 자산가로 알려졌으며, 범인이 혈흔을 지우려 한 흔적도 발견되었습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 사건은 주로 형사 사건으로, 피의자의 자력 여부가 불분명하며(적합 조건 '상대방에게 자력이 충분함' 미충족), 단일 피해자 사건으로 집단적 피해가 없어(적합 조건 '집단적 피해' 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 사망 원인 규명 및 피의자 처벌이 핵심 쟁점이며, 민사상 손해배상 청구 가능성은 있으나 투자 수익성 측면에서 부적합합니다.</t>
+          <t>기사는 존속살인이라는 형사 사건을 다루고 있으며, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 확인되지 않아 투자 회수 가능성이 낮습니다. 또한 '집단적 피해'가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 부족합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>대구 신천 캐리어 50대 여성 시신...딸 부부 긴급 체포</t>
+          <t>'꼬꼬무' 송하영, 서천 존속살인 충격  마음 아프고 허무해</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260331232059AE07938&amp;id=205002</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728832</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:42.639043+00:00</t>
+          <t>2026-04-03 00:25:44.399332+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>B씨(딸)와 C씨(사위)</t>
+          <t>최모(26) 씨와 그 남편</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>피의자 구속 및 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>대구 신천에서 50대 여성의 시신이 담긴 캐리어가 발견되었으며, 경찰 수사 결과 친딸과 사위가 시신을 유기한 혐의로 긴급체포되었다. 이들은 범행을 시인했으며, 경찰은 구속영장을 신청할 방침이다. 정확한 범행 동기와 경위는 추가 조사를 통해 밝혀질 예정이다.</t>
+          <t>20대 부부가 모친을 5시간 동안 폭행해 사망에 이르게 하고 시신을 캐리어에 유기한 혐의로 구속되었습니다. 현재 형사 절차가 진행 중이며, 피해자의 유족은 가해 부부를 상대로 민사상 손해배상 청구를 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(범행 시인), 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음. 집단적 피해가 아니며, 피해 규모도 소송금융 투자 유치에 적합한 수준으로 보기 어려움.</t>
+          <t>상대방 책임이 명확하고 피해 규모가 크며 증거 확보가 용이하지만, 피고가 20대 부부 개인으로 배상 능력이 충분한지 불확실하여 손해배상금 회수 가능성이 매우 낮을 수 있습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건(상대방 자력 부족)에 해당합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>대구서 발견된 '캐리어 속 여성 시신'... 20대 딸과 사위, '긴급체포' 됐...</t>
+          <t>'패륜' 20대 부부 구속...5시간 폭행 끝 사망→캐리어 유기</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548396</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728790</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-01 00:25:12.454913+00:00</t>
+          <t>2026-04-03 00:21:38.473589+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>20대 딸과 사위</t>
+          <t>조모, 최모</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 및 부검 진행 중, 구속영장 신청 여부 결정 예정</t>
+          <t>영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>대구 신천에서 50대 여성의 시신이 담긴 여행용 가방이 발견되었고, 경찰은 피해자의 20대 딸과 사위를 시신 유기 혐의로 긴급 체포했다. 이들은 시신 유기는 인정했으나 살해 여부는 부인하고 있으며, 경찰은 정확한 사망 원인과 살해 여부를 추가 조사 중이다.</t>
+          <t>사위 조모씨와 피해자 딸 최모씨가 존속살해 및 시체유기 혐의로 구속 전 피의자 심문(영장실질심사)을 받고 있습니다. 대구지방법원에서 영장실질심사가 진행되었으며, 이 사건은 법조계의 주목을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력 확인이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 미충족). 피해 규모가 소송금융 투자에 적합한 수준으로 크다고 보기 어려워(적합 조건 4 미충족) 소송금융 투자 대상으로 부적합함.</t>
+          <t>기사는 존속살해 및 시체유기 혐의로 영장실질심사가 진행 중인 형사 사건을 다루고 있습니다. 소송 상대방이 개인이며 자력에 대한 정보가 없어 소송금융 투자 적합 조건 중 '상대방에게 자력이 충분함'을 충족하지 못합니다. 또한 집단적 피해가 아니며 피해 금액 추정 또한 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>대구 신천 가방 시신…20대 딸·사위 긴급체포</t>
+          <t>'현직 프리미엄' 서울·부산 실종…국민의힘 '민심 돌파구' 어디 등 [4/3...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523665&amp;ref=A</t>
+          <t>https://www.dailian.co.kr/news/view/1629140/?sc=Naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 00:21:54.013884+00:00</t>
+          <t>2026-04-03 00:20:11.832821+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 징역 5년 선고</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>이혼 소송 중이던 아내를 살해하고 시신을 유기하려던 60대 남성이 경찰에 붙잡혔습니다. 남성은 평소 아내와 갈등이 잦았으며 범행 당일에도 다툼이 있었다고 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
+          <t>일면식 없는 배달기사를 흉기로 공격한 30대 남성이 징역 5년을 선고받았습니다. 피해자는 복부 등을 크게 다쳐 병원에서 치료를 받았습니다. 가해자의 무작위 범행은 사회에 큰 불안을 야기하여 비난 가능성이 크다고 재판부는 밝혔습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며, 개인을 상대로 한 소송으로 상대방의 자력 확보 여부가 불분명하여 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(형사 재판 유죄 판결), 증거 확보가 용이하나(형사 판결문), 피고인이 개인으로 자력 확보가 어려워 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>살해한 아내 숨기려고…100㎞ 운전해 유기 시도</t>
+          <t>일면식 없는 배달기사 흉기 공격 30대 징역 5년</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292107?influxDiv=NAVER</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565868&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 13:27:23.062660+00:00</t>
+          <t>2026-04-02 12:29:25.578259+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>딸, 사위</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>40대 A씨 구속기소, 검찰 수사 및 사기 혐의 추가 적용</t>
+          <t>딸과 사위 구속, 존속살해 및 시신유기 혐의 적용</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 빚 독촉 문제로 지인을 살해하고 시신을 유기한 혐의로 구속기소되었다. 검찰은 A씨에게 사기 혐의를 추가 적용했으며, 피해자 유족에게 장례비 등 지원을 의뢰하고 보완수사를 진행 중이다.</t>
+          <t>대구에서 50대 여성이 캐리어 안에서 시신으로 발견된 사건으로, 딸과 사위가 존속살해 및 시신유기 혐의로 구속되었습니다. 사위가 장모를 폭행해 사망에 이르게 한 것으로 알려졌으며, 현재 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 검찰 수사가 진행 중이나 (적합 조건 1, 6), 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해 사건임 (적합 조건 3 미충족).</t>
+          <t>피고가 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'과 '집단적 피해'에 해당하지 않습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>빚 독촉 지인 살해 후 유기 40대 구속기소</t>
+          <t>대구 '캐리어 시신 사건' 딸·사위 구속, 존속살해·시신유기 혐의 적용</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844758</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068942</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-31 12:37:31.464563+00:00</t>
+          <t>2026-04-02 12:25:13.752727+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A(60)씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고 (징역 6년 유지)</t>
+          <t>형사 2심 무기징역 선고</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>술자리에서 지인을 흉기로 찔러 살해하려 한 60대 남성 A씨가 항소심에서도 징역 6년을 선고받았습니다. 피해자는 크게 다쳤으나 목숨을 건졌으며, A씨는 1심에서 혐의를 부인했으나 항소심에서 공소사실을 인정했습니다. 재판부는 음주와 정신적 어려움을 감경 사유로 인정하지 않았습니다.</t>
+          <t>과거 교제하던 여자친구와 그의 남자친구를 살해한 30대 A 씨가 항소심에서도 무기징역을 선고받았습니다. A 씨는 범행을 부인하며 정당방위를 주장했으나 재판부는 이를 받아들이지 않았습니다. 검찰은 1심에서 사형을 구형했으나, 1심과 2심 모두 무기징역을 선고했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>피고인(가해자)이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실함 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피고인 A 씨의 책임은 형사 재판을 통해 명확히 입증되었고 증거도 충분하지만, 피고인이 개인으로 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 매우 낮습니다. 또한, 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>“음주, 형량감경 안 돼…” 술자리 흉기 난동 60대, 항소심도 징역 6년</t>
+          <t>헤어진 여자친구 커플 살해한 30대 2심도 무기징역</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330518483?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021851328330</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:31.086436+00:00</t>
+          <t>2026-04-02 12:24:06.213663+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>사적 보복 대행 조직 총책</t>
+          <t>사위 A씨, 딸 B씨</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 해외 추적, 집중 수사관서 지정 검토</t>
+          <t>존속살해 및 시체유기 혐의로 구속영장 청구, 영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>텔레그램을 통해 인분 등을 이용한 사적 보복을 대행하는 범죄 조직이 활동 중이며, 경찰은 총책이 베트남에 있는 것으로 보고 추적 중이다. 피해자들은 주로 보이스피싱이나 불법 도박사이트에 이용된 계좌 명의자들로, 계좌 정지에 대한 보복 테러를 당하고 있다. 전국적으로 피해가 발생하고 있어 서울경찰청이 집중 수사관서 지정을 검토 중이다.</t>
+          <t>20대 사위가 50대 장모를 살해하고 시신을 캐리어에 담아 유기한 혐의로 긴급체포되었습니다. 사위는 장모가 시끄럽게 굴어 범행했다고 진술했으며, 딸 또한 시신 유기에 가담한 혐의를 받고 있습니다. 현재 구속영장실질심사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 전국적으로 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 상대방이 해외에 있는 범죄 조직의 총책으로 특정되어 자력 확보 및 손해배상 집행이 매우 어려울 것으로 예상됩니다. (부적합 조건: 기타 투자 어려운 이유 있음) 따라서 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(사위 자백, CCTV), 증거 확보가 용이하며, 형사 절차가 진행 중이라는 적합 조건이 있으나, 피고인(20대 부부)의 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건으로, 소송금융 투자 대상으로서의 매력이 현저히 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>전국적으로 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[단독]  우리가 김도기 기사 …사적 보복 대행 조직 총책 베트남에 있나</t>
+          <t>'장모 살해·캐리어 시신 유기' 20대 부부, 2일 영장실질심사</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185012</t>
+          <t>https://www.segye.com/newsView/20260402503539?OutUrl=naver</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:57.029976+00:00</t>
+          <t>2026-04-02 00:29:22.691807+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>과거 살인 사건 재조명</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>노원 지역에서 발생한 부녀자 대상 강력 범죄 사건으로, 수사팀이 피해자의 카드를 사용한 용의자를 포착하여 수사를 진행 중입니다. 피해자의 초등학생 딸이 최초 목격자로 조사받았습니다.</t>
+          <t>TV 프로그램 '꼬꼬무'에서 사회적 약자를 대상으로 한 살인 사건과 살해 공모 전말을 재조명하며 출연진들이 분노와 슬픔을 표했습니다. 이 사건은 과거에 발생한 형사 사건으로, 가해자가 특정되었으나 그들의 자력은 불분명하며, 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>용의자가 특정되어 책임이 명확하고 수사가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 상대방이 개인으로 추정되어 자력 확보가 어려울 수 있으며, 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)는 충족되나, 소송금융 투자에 필수적인 상대방의 충분한 자력(적합 조건 2)이 확인되지 않습니다. 또한, 기사는 과거의 형사 사건을 다루고 있어 현재 진행 중인 민사 소송의 가능성이나 집단적 피해 규모가 소송금융 투자 기준에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>‘스모킹 건’ “처음부터 죽일 생각은 아니었어요” - 노원 부녀자 강...</t>
+          <t>'꼬꼬무' 프미나 송하영, 사회적 약자 겨냥한 살인마에 눈물</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603301926003?pt=nv</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728589</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-30 12:30:12.502880+00:00</t>
+          <t>2026-04-02 00:29:14.408321+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>범죄 수사 및 형사 재판 종결, 민사상 손해배상 청구 시효 만료 가능성 높음</t>
+          <t>TV 프로그램에서 과거 사건 재조명</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이 기사는 연쇄살인마 정두영의 과거 잔혹한 범행 수법과 그가 유영철의 롤모델이었다는 점을 다루고 있습니다. 정두영은 치밀한 방식으로 다수의 피해자를 살해했으며, 이는 사회적으로 큰 충격을 주었던 사건입니다.</t>
+          <t>기사는 TV 프로그램 '꼬꼬무'에서 과거 발생한 살인 사건을 재조명하는 내용을 담고 있습니다. 참혹한 피해자의 상태와 살인자와 조종자의 공모 전말이 언급되며, 윤남노라는 인물이 이에 분노하는 모습이 묘사되었습니다. 이는 이미 종결된 과거 사건에 대한 이야기로, 새로운 소송금융 투자 기회와는 관련이 없습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>연쇄살인마 정두영의 범행은 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 증거 확보가 용이하다는(적합 조건 5) 점에서 적합 조건에 부합합니다. 그러나 범죄자가 자력이 부족하여 손해배상금 회수가 불가능에 가깝고(부적합 조건: 상대방에게 자력이 충분함 미해당), 이미 오래전 종결된 사건으로 새로운 소송금융 투자 기회가 없으므로(부적합 조건: 이미 종결된 사건), 투자 적합도는 낮습니다.</t>
+          <t>이 기사는 TV 프로그램 '꼬꼬무'에서 과거 살인 사건을 재조명하는 내용으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 현재 진행 중이거나 새롭게 발생한 민사상 손해배상 청구의 주체가 불분명하며, 특정 가능한 자력 있는 피고가 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>내 안에 악마가 있다 ...'유영철 롤모델' 연쇄살인마 정두영의 충격 범...</t>
+          <t>윤남노, 4월 新 매장 오픈  오너셰프 된다  [꼬꼬무]</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521676</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040208083662660</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-30 12:29:13.361119+00:00</t>
+          <t>2026-04-02 00:29:04.055214+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>사위 A 씨, 딸 B 씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건 피의자 김소영(20)이 20대 남성 6명에게 약물을 먹여 사망 또는 상해에 이르게 한 혐의로 구속기소 되었으며, 다음 달 첫 재판이 예정되어 있습니다. 기사는 김소영의 SNS 사진과 머그샷의 큰 차이와 AI 보정 앱 사용 가능성에 초점을 맞추고 있습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신 사건'은 20대 사위 A 씨가 장모 C 씨를 장시간 폭행해 살해한 뒤 딸 B 씨와 함께 시신을 유기한 사건입니다. 국립과학수사연구원 부검 결과 외력에 의한 다발성 손상사가 확인되었으며, 경찰은 A 씨에게 존속살해 및 시체유기 혐의, B 씨에게 시체유기 혐의를 적용해 구속영장을 신청했습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>피고(김소영)가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 집단적 피해 규모(6명)가 소송금융 투자 대상으로서의 '다수' 기준에 미치지 못합니다. 사건의 본질이 형사 범죄이며, 소송금융이 주로 다루는 기업 대상의 민사 집단소송과는 거리가 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 상대방이 일반 개인으로 자력이 충분하다고 보기 어려우며(부적합 조건 2), 집단적 피해가 아닌 단일 피해자 사건(부적합 조건 3)으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영, 'SNS와 머그샷 차이' 이유는 이것?…中보정앱 주목</t>
+          <t>대구 '캐리어 시신' 사건, 범행 이유는  시끄럽고 정리 안해</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003568553</t>
+          <t>https://www.etoday.co.kr/news/view/2571898</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-30 00:24:31.833630+00:00</t>
+          <t>2026-04-02 00:23:00.144527+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20대 딸 B 씨, 20대 사위 C 씨</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 증인신문 예정</t>
+          <t>경찰 수사 진행 중, 피의자 긴급체포 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>나나와 모친이 강도 피해 사건의 증인으로 재판에 출석할 예정이며, 피해자 측 요청으로 증인신문은 비공개로 진행됩니다. 이들은 증인 불출석 신고서를 제출했으나 재판부가 4월 공판을 앞두고 소환장을 재차 발송한 것으로 전해졌습니다.</t>
+          <t>대구에서 50대 여성 A 씨의 시신이 캐리어에 담겨 신천에서 발견된 사건. 경찰 수사 결과, A 씨의 사위 C 씨가 A 씨를 폭행해 숨지게 했고, 딸 B 씨와 함께 시신을 유기한 것으로 드러났다. 경찰은 B 씨와 C 씨를 긴급체포하고 살인 또는 폭행치사 혐의 적용을 검토하며 구속영장을 신청할 방침이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>본 기사는 강도 피해에 대한 형사 재판 진행 상황을 다루고 있으며, 소송금융의 주요 투자 대상인 민사상 손해배상 청구에 대한 정보가 부족합니다. 특히, 상대방(강도)의 자력 부족 가능성이 높아 배상금 회수 가능성이 낮고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모가 명확히 제시되지 않았으며 집단적 피해가 아닌 개별 사건으로 보입니다(부적합 조건: 집단적 피해, 피해 규모가 큼).</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이며(적합 조건 6), 증거 확보 가능성도 높지만(적합 조건 5), 피고인들의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해 사건으로(적합 조건 3 미충족) 소송금융 투자 대상으로서의 수익성이 낮다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'강도 피해' 나나, 증인 출석 앞두고 의미심장 메시지  뭔가 잘못됐지만...</t>
+          <t>대구 ‘캐리어 시신’ 사건에 발칵…장모 폭행해 숨지게 한 뒤 유기[사...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032917290003801?did=NA</t>
+          <t>https://www.sedaily.com/article/20027209?ref=naver</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-29 12:24:16.497156+00:00</t>
+          <t>2026-04-02 00:19:50.092804+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>창원시 성산구 상남동 아파트 상가 주차장에서 20대 여성이 흉기에 찔려 중태에 빠졌다가 하루 만에 사망했습니다. 경찰은 현재 사건 경위를 수사 중입니다.</t>
+          <t>60대 남성 A 씨가 재산 분할 문제로 이혼한 전처를 살해하고 시신을 유기하려 한 혐의로 구속됨. A 씨는 경찰 조사에서 재산 분할 문제로 다투다 우발적으로 살인을 저질렀다고 진술함. 경찰은 자세한 사건 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 경찰 수사가 진행 중이나, 소송 상대방(가해자)의 자력에 대한 정보가 없어 대규모 손해배상금 회수 가능성이 불확실합니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피고(가해자)가 개인이며 자력에 대한 정보가 불확실하여 충분한 배상 능력이 있다고 보기 어려움 (적합 조건 2 불충족). 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 대상으로서의 매력이 낮음 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>대낮 흉기 난동에 중태 빠진 20대 여성, 하루 만에 숨져</t>
+          <t>재산 분할 문제로 전처 살해한 60대 구속</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032828997</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604012005224802</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-28 12:22:49.232347+00:00</t>
+          <t>2026-04-01 13:25:26.574446+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>C씨 (사위), B씨 (딸)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>배우 나나의 자택에 흉기를 들고 침입해 금품을 갈취하려 한 30대 남성 A씨에 대한 강도상해 혐의 형사 재판이 진행 중입니다. 나나 모녀는 A씨를 직접 제압했으며, A씨는 경제적 어려움으로 범행을 저지른 것으로 알려졌습니다. 경찰은 나나의 행위를 정당방위로 판단했습니다.</t>
+          <t>대구에서 50대 여성이 20대 사위에게 장시간 폭행당해 사망하고 시신이 캐리어에 담겨 유기된 사건. 사위는 폭행 사실을 인정했으며, 경찰은 살해 고의가 있다고 판단해 존속살해 및 시체유기 혐의로 구속영장을 신청할 예정이다. 딸에게는 시체유기 혐의가 적용될 방침이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피고인의 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 피고인이 경제적 어려움으로 범행을 저질렀다는 점에서 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며 피해 규모도 불분명합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 적합 조건 2(상대방 자력 충분)가 충족되지 않아 손해배상금 회수 가능성이 매우 낮음. 따라서 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (사망자 A씨의 유족)</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'강도 제압' 나나, 결국 법정 선다…자택 침입 사건 증인 채택</t>
+          <t>‘캐리어 시신’ 50대 장모… 20대 사위에게 1~2시간 폭행당해 사망</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184664</t>
+          <t>http://www.segyebiz.com/newsView/20260401521223?OutUrl=naver</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-28 12:21:32.097049+00:00</t>
+          <t>2026-04-01 12:33:15.677392+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>전직 부기장 김동환이 망상에 사로잡혀 동료 기장 A씨를 살해하고, 다른 기장 B씨를 살해하려다 미수에 그친 사건입니다. 김동환은 3년 전부터 범행을 준비했으며, 공군사관학교 출신 조종사들의 카르텔 때문에 인생이 파멸됐다고 주장했습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>이 기사는 만우절 허위 신고가 위계에 의한 공무집행방해나 경범죄 처벌법 위반에 해당하며, 징역, 벌금형과 더불어 민사상 손해배상 책임까지 부담할 수 있음을 경고합니다. 실제 출동으로 이어질 경우 민사상 비용 청구 등 손해배상 책임이 발생할 수 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>피의자가 개인이며 기사 내용상 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음, 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아니며(적합 조건: 집단적 피해 미충족) 사건의 성격이 형사 범죄에 집중되어 있어 민사상 대규모 손해배상 청구의 실익이 불분명합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 만우절 장난으로 인한 허위 신고의 법적 처벌 및 민사상 손해배상 책임을 일반적인 정보로 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 살해 미수 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'기장 살해' 김동환, 3년 전부터 범행 준비했다…  평소 조용하고 차분...</t>
+          <t>'4월 1일 만우절' 유쾌한 장난 치는 이유는? 유래와 뜻 궁금증</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1020690/</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3545393</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-28 00:32:56.616703+00:00</t>
+          <t>2026-04-01 00:35:59.515981+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>딸과 사위</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이 기사는 독일에서 발생한 장기 감금, 학대, 살인 등 심각한 범죄 사건을 예시로 들어 범죄자 신상공개의 원칙과 필요성에 대해 논한다. 피의자 얼굴 공개가 수사 목적이 아닌 대중에게 알리는 것에 초점을 맞추는 경향에 대한 비판적 시각을 제시한다.</t>
+          <t>대구 신천에서 발견된 캐리어 시신 사건과 관련해 숨진 50대 여성의 딸과 사위가 시체 유기 혐의로 긴급 체포되었습니다. 이들은 캐리어에 시신을 담아 신천에 버린 혐의를 시인했으며, 경찰은 정확한 사망 원인 규명을 위해 부검을 진행하고 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 독일의 범죄자 신상공개 원칙에 대한 논평으로, 특정 민사 손해배상 사건을 다루고 있지 않다. 소송금융 투자를 위한 명확한 민사 소송 대상 피고(자력 있는 기업/기관)나 구체적인 손해배상 청구 가능성이 제시되지 않는다.</t>
+          <t>이 사건은 주로 형사 사건으로, 피의자의 자력 여부가 불분명하며(적합 조건 '상대방에게 자력이 충분함' 미충족), 단일 피해자 사건으로 집단적 피해가 없어(적합 조건 '집단적 피해' 미충족) 소송금융 투자 대상으로서의 매력이 낮습니다. 사망 원인 규명 및 피의자 처벌이 핵심 쟁점이며, 민사상 손해배상 청구 가능성은 있으나 투자 수익성 측면에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>범죄자 신상공개, 독일의 원칙과 인내</t>
+          <t>대구 신천 캐리어 50대 여성 시신...딸 부부 긴급 체포</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218429</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260331232059AE07938&amp;id=205002</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-28 00:22:48.759744+00:00</t>
+          <t>2026-04-01 00:30:42.639043+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>B씨(딸)와 C씨(사위)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>구속기소, 첫 재판 예정</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피고인 김소영의 지능이 낮다는 분석이 나왔습니다. 김소영은 지난해 12월부터 올해 2월까지 20대 남성 6명에게 약물을 투여해 의식을 잃게 하거나 사망에 이르게 한 혐의로 구속기소 되었으며, 첫 재판이 내달 9일 열릴 예정입니다.</t>
+          <t>대구 신천에서 50대 여성의 시신이 담긴 캐리어가 발견되었으며, 경찰 수사 결과 친딸과 사위가 시신을 유기한 혐의로 긴급체포되었다. 이들은 범행을 시인했으며, 경찰은 구속영장을 신청할 방침이다. 정확한 범행 동기와 경위는 추가 조사를 통해 밝혀질 예정이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(구속기소), 피해 규모가 크며(사망 사건 포함), 증거 확보가 용이하고(경찰 수사, 검찰 기소), 공적 절차(형사 재판)가 진행 중인 적합 조건들이 있으나, 피고인 김소영이 개인이며 경제적 자력이 현저히 부족할 것으로 예상되어 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합합니다.</t>
+          <t>상대방 책임은 명확하나(범행 시인), 20대 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음. 집단적 피해가 아니며, 피해 규모도 소송금융 투자 유치에 적합한 수준으로 보기 어려움.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“‘모텔 살인’ 김소영, IQ 70대, 하위 10%…사이코패스 아닐 수도”</t>
+          <t>대구서 발견된 '캐리어 속 여성 시신'... 20대 딸과 사위, '긴급체포' 됐...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04936406645387584</t>
+          <t>https://www.insight.co.kr/news/548396</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:04.730205+00:00</t>
+          <t>2026-04-01 00:25:12.454913+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>30대 남성 B씨</t>
+          <t>20대 딸과 사위</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 부검 진행 중, 구속영장 신청 여부 결정 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>경남 창원시 아파트 상가 주차장에서 흉기 난동이 발생하여 20대 여성이 심정지 상태로 이송되고 30대 남성이 크게 다쳤습니다. 경찰은 남성이 여성을 공격한 뒤 자해한 것으로 보고 있으며, 현재 과학수사단이 출동하여 현장 감식 및 사건 경위를 조사 중입니다.</t>
+          <t>대구 신천에서 50대 여성의 시신이 담긴 여행용 가방이 발견되었고, 경찰은 피해자의 20대 딸과 사위를 시신 유기 혐의로 긴급 체포했다. 이들은 시신 유기는 인정했으나 살해 여부는 부인하고 있으며, 경찰은 정확한 사망 원인과 살해 여부를 추가 조사 중이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력 부족 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다. 비록 상대방 책임이 명확하고 경찰 수사가 진행 중이나, 소송금융의 주요 적합 조건인 '상대방 자력 충분' 및 '집단적 피해'에 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>상대방이 개인이며 자력 확인이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 단일 피해자 사건임(적합 조건 3 미충족). 피해 규모가 소송금융 투자에 적합한 수준으로 크다고 보기 어려워(적합 조건 4 미충족) 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>창원 아파트에서 흉기 난동으로 20대 여성과 30대 남성이 위중하다 : 또...</t>
+          <t>대구 신천 가방 시신…20대 딸·사위 긴급체포</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/256203</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523665&amp;ref=A</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-27 12:24:15.667023+00:00</t>
+          <t>2026-04-01 00:21:54.013884+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>김동환</t>
+          <t>60대 남성</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>항공사 기장을 살해한 피의자 김동환이 유족에게 사과나 반성 없이 오만한 태도를 보였습니다. 피의자는 추가로 기장 2명을 더 노렸다고 진술했습니다. 현재 수사가 진행 중인 것으로 보입니다.</t>
+          <t>이혼 소송 중이던 아내를 살해하고 시신을 유기하려던 60대 남성이 경찰에 붙잡혔습니다. 남성은 평소 아내와 갈등이 잦았으며 범행 당일에도 다툼이 있었다고 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 피의자가 개인이며 기사 내용만으로는 자력 여부를 판단하기 어려워 투자 회수 가능성이 낮습니다. 피해 규모는 크지만(적합 조건 4), 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 하므로 투자 매력이 떨어집니다.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며, 개인을 상대로 한 소송으로 상대방의 자력 확보 여부가 불분명하여 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명 (유족 다수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>기장 2명 더 노렸다…유족 향해  내게 할 말 없나</t>
+          <t>살해한 아내 숨기려고…100㎞ 운전해 유기 시도</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008493902&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.jtbc.co.kr/article/NB12292107?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-26 12:46:32.904566+00:00</t>
+          <t>2026-03-31 13:27:23.062660+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>A군</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>A군에 대한 징역형 선고 (형사 재판 종결)</t>
+          <t>40대 A씨 구속기소, 검찰 수사 및 사기 혐의 추가 적용</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>10대 A군이 동생 B군을 폭행하고 협박하여 사망에 이르게 한 혐의로 징역 장기 4년, 단기 3년을 선고받았습니다. 법원은 A군의 범행이 B군의 사망에 중대한 영향을 미쳤음을 인정했으며, 유족과 친구들이 엄벌을 탄원하고 있습니다.</t>
+          <t>40대 남성 A씨가 빚 독촉 문제로 지인을 살해하고 시신을 유기한 혐의로 구속기소되었다. 검찰은 A씨에게 사기 혐의를 추가 적용했으며, 피해자 유족에게 장례비 등 지원을 의뢰하고 보완수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방(A군)이 10대로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 형사 판결을 통해 증거가 확보되었으나, 피고의 자력 부족은 핵심적인 부적합 조건으로 작용합니다.</t>
+          <t>상대방 책임이 명확하고 검찰 수사가 진행 중이나 (적합 조건 1, 6), 피고가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 단일 피해 사건임 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>돈 내놔  때리고 감금…아는 동생 죽음 내몬 10대에 징역형</t>
+          <t>빚 독촉 지인 살해 후 유기 40대 구속기소</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953972</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844758</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-26 12:43:08.693599+00:00</t>
+          <t>2026-03-31 12:37:31.464563+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>김동환</t>
+          <t>A(60)씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>살인 혐의로 검찰 송치, 형사 절차 진행 중</t>
+          <t>형사 항소심 판결 선고 (징역 6년 유지)</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>기장 살해범 김동환이 검찰에 송치되었으며, 그가 6명을 살해하려 했다는 사실이 밝혀졌다. 김동환은 범행을 정당화하는 막말을 쏟아냈으며, 유족에게도 도발적인 발언을 했다. 현재 형사 절차가 진행 중이다.</t>
+          <t>술자리에서 지인을 흉기로 찔러 살해하려 한 60대 남성 A씨가 항소심에서도 징역 6년을 선고받았습니다. 피해자는 크게 다쳤으나 목숨을 건졌으며, A씨는 1심에서 혐의를 부인했으나 항소심에서 공소사실을 인정했습니다. 재판부는 음주와 정신적 어려움을 감경 사유로 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인으로 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮다. (부적합 조건: 상대방 자력 부족). 기사는 형사 사건에 초점을 맞추고 있어 민사상 손해배상 청구의 구체적인 내용 파악이 어렵다.</t>
+          <t>피고인(가해자)이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실함 (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>최소 1명 사망, 6명 대상 범행</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>'기장 살해' 김동환, 6명 노렸다…피해자에  천벌 받은 것  막말 - 뉴스...</t>
+          <t>“음주, 형량감경 안 돼…” 술자리 흉기 난동 60대, 항소심도 징역 6년</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184330</t>
+          <t>https://www.segye.com/newsView/20260330518483?OutUrl=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-26 12:42:24.089173+00:00</t>
+          <t>2026-03-30 12:35:31.086436+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>사적 보복 대행 조직 총책</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>피고인 A씨에 대한 형사재판 진행 중 (첫 공판), 심신미약 주장 및 정신감정 신청</t>
+          <t>경찰 수사 진행 중, 총책 해외 추적, 집중 수사관서 지정 검토</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 동창 B씨를 둔기로 폭행하고 B씨 여동생을 흉기로 위협해 추행한 뒤 집에 불을 지른 혐의로 기소되어 첫 공판을 가졌다. A씨는 공소사실을 인정하면서도 심신미약을 주장했으며, 재판부는 정신감정을 채택했다. 피해자들은 생명에 지장이 없는 것으로 파악되었다.</t>
+          <t>텔레그램을 통해 인분 등을 이용한 사적 보복을 대행하는 범죄 조직이 활동 중이며, 경찰은 총책이 베트남에 있는 것으로 보고 추적 중이다. 피해자들은 주로 보이스피싱이나 불법 도박사이트에 이용된 계좌 명의자들로, 계좌 정지에 대한 보복 테러를 당하고 있다. 전국적으로 피해가 발생하고 있어 서울경찰청이 집중 수사관서 지정을 검토 중이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>피고의 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 형사재판이 진행 중이나(적합 조건 6), 20대 개인 피고의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합함. 또한 집단적 피해가 아니며 피해자 수도 적음(적합 조건 3, 4 미충족).</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 전국적으로 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 상대방이 해외에 있는 범죄 조직의 총책으로 특정되어 자력 확보 및 손해배상 집행이 매우 어려울 것으로 예상됩니다. (부적합 조건: 기타 투자 어려운 이유 있음) 따라서 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>3명 (B씨, B씨 여동생, B씨 가족)</t>
+          <t>전국적으로 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>동창 남매 폭행·추행에 방화까지 저지른 20대男, 첫 공판서  심신미약...</t>
+          <t>[단독]  우리가 김도기 기사 …사적 보복 대행 조직 총책 베트남에 있나</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603261412328350</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185012</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:02.425162+00:00</t>
+          <t>2026-03-30 12:32:57.029976+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>피의자 구속기소, 첫 재판 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>모텔 연쇄 살인 피의자 김소영이 옥중 편지를 통해 심경을 토로하며 일부 혐의를 부인했습니다. 김소영은 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 추가 3명에게 특수상해를 입힌 혐의로 구속기소되었으며, 다음 달 첫 재판이 예정되어 있습니다.</t>
+          <t>노원 지역에서 발생한 부녀자 대상 강력 범죄 사건으로, 수사팀이 피해자의 카드를 사용한 용의자를 포착하여 수사를 진행 중입니다. 피해자의 초등학생 딸이 최초 목격자로 조사받았습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(구속기소), 피해 규모도 크며(사망 3명, 특수상해 3명), 증거 확보 및 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>용의자가 특정되어 책임이 명확하고 수사가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 상대방이 개인으로 추정되어 자력 확보가 어려울 수 있으며, 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>6명 (사망 3명, 특수상해 3명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>그냥 그때 죽을 걸 ..'모텔 연쇄살인' 김소영, 눈물 젖은 옥중 편지 공...</t>
+          <t>‘스모킹 건’ “처음부터 죽일 생각은 아니었어요” - 노원 부녀자 강...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603250647432409</t>
+          <t>https://sports.khan.co.kr/article/202603301926003?pt=nv</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-25 00:23:44.175397+00:00</t>
+          <t>2026-03-30 12:30:12.502880+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>정두영</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (심신상실 무죄 판결, 정신병원 강제 수용 결정)</t>
+          <t>범죄 수사 및 형사 재판 종결, 민사상 손해배상 청구 시효 만료 가능성 높음</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>미국 시애틀에서 임신 8개월의 한인 여성이 총격으로 사망하고 남편이 부상당한 사건에서, 가해자는 심신상실을 이유로 형사상 무죄 판결을 받았습니다. 가해자는 주립 정신의료시설에 강제 수용될 예정이며, 피해자 유족은 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>이 기사는 연쇄살인마 정두영의 과거 잔혹한 범행 수법과 그가 유영철의 롤모델이었다는 점을 다루고 있습니다. 정두영은 치밀한 방식으로 다수의 피해자를 살해했으며, 이는 사회적으로 큰 충격을 주었던 사건입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 피해 규모(사망 및 부상)는 크지만, 가해자가 심신상실로 형사상 무죄 판결을 받고 정신병원에 수용될 예정이므로 자력 부족이 예상됩니다. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심 부적합 조건입니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능. 부적합 조건: 상대방 자력 부족)</t>
+          <t>연쇄살인마 정두영의 범행은 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 증거 확보가 용이하다는(적합 조건 5) 점에서 적합 조건에 부합합니다. 그러나 범죄자가 자력이 부족하여 손해배상금 회수가 불가능에 가깝고(부적합 조건: 상대방에게 자력이 충분함 미해당), 이미 오래전 종결된 사건으로 새로운 소송금융 투자 기회가 없으므로(부적합 조건: 이미 종결된 사건), 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>3명 (2명 사망, 1명 부상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>'임신 8개월' 한인 여성, 총격 사망…범인 '정신이상'으로 무죄</t>
+          <t>내 안에 악마가 있다 ...'유영철 롤모델' 연쇄살인마 정두영의 충격 범...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603240513548371</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521676</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-24 00:19:25.012393+00:00</t>
+          <t>2026-03-30 12:29:13.361119+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>스토킹하던 20대 여성을 살해한 김훈이 보복살인 혐의로 검찰에 송치되었습니다. 김훈은 피해자에 대한 특수상해 혐의로 재판 중이었으며, 범행 전 '전자발찌 추적 피하는 법' 등을 검색하는 등 사전에 범행을 계획한 정황이 포착되었습니다. 경찰은 김훈의 스토킹 혐의에 대한 수사도 진행 중입니다.</t>
+          <t>강북 모텔 연쇄 살인 사건 피의자 김소영(20)이 20대 남성 6명에게 약물을 먹여 사망 또는 상해에 이르게 한 혐의로 구속기소 되었으며, 다음 달 첫 재판이 예정되어 있습니다. 기사는 김소영의 SNS 사진과 머그샷의 큰 차이와 AI 보정 앱 사용 가능성에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력 불확실성이 커 소송금융 투자 회수 가능성이 낮습니다. 단일 피해자 사건으로 집단적 피해 조건에 해당하지 않습니다. 다만, 상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
+          <t>피고(김소영)가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 집단적 피해 규모(6명)가 소송금융 투자 대상으로서의 '다수' 기준에 미치지 못합니다. 사건의 본질이 형사 범죄이며, 소송금융이 주로 다루는 기업 대상의 민사 집단소송과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>김훈, '보복살인' 혐의 송치... 전자발찌 추적 피하는 법 검색</t>
+          <t>'모텔 살인' 김소영, 'SNS와 머그샷 차이' 이유는 이것?…中보정앱 주목</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603240051067958</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003568553</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-24 00:17:47.466323+00:00</t>
+          <t>2026-03-30 00:24:31.833630+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 (특가법상 보복살인 혐의 적용)</t>
+          <t>형사 재판 진행 중, 증인신문 예정</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>전자발찌 착용 상태에서 스토킹하던 여성을 살해한 김훈이 특가법상 보복살인 혐의로 검찰에 송치되었다. 김훈은 범행 전 피해자 회유를 시도하고, 전자발찌 추적 회피 방법 검색 및 범행 도구를 준비하는 등 계획적으로 범행한 정황이 드러났다. 피해자 유족은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
+          <t>나나와 모친이 강도 피해 사건의 증인으로 재판에 출석할 예정이며, 피해자 측 요청으로 증인신문은 비공개로 진행됩니다. 이들은 증인 불출석 신고서를 제출했으나 재판부가 4월 공판을 앞두고 소환장을 재차 발송한 것으로 전해졌습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 책임 입증 가능성이 높으나, 피고가 개인으로 자력 확보가 불확실하여 적합 조건 2(상대방 자력 충분)에 부합하지 않음. 또한 적합 조건 3(집단적 피해)에 해당하지 않는 단일 피해 사건으로, 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합하다.</t>
+          <t>본 기사는 강도 피해에 대한 형사 재판 진행 상황을 다루고 있으며, 소송금융의 주요 투자 대상인 민사상 손해배상 청구에 대한 정보가 부족합니다. 특히, 상대방(강도)의 자력 부족 가능성이 높아 배상금 회수 가능성이 낮고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모가 명확히 제시되지 않았으며 집단적 피해가 아닌 개별 사건으로 보입니다(부적합 조건: 집단적 피해, 피해 규모가 큼).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'남양주 스토킹 살인' 김훈 '보복살인' 혐의 송치</t>
+          <t>'강도 피해' 나나, 증인 출석 앞두고 의미심장 메시지  뭔가 잘못됐지만...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603230054</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032917290003801?did=NA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-23 12:44:45.538578+00:00</t>
+          <t>2026-03-29 12:24:16.497156+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 형사 재판 진행 중 또는 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>김훈이 과거 자신을 신고했던 피해자를 살해한 사건으로, 경찰은 계획적인 범행으로 판단했습니다. 현재 김훈에게 가중처벌 법률 적용이 검토되고 있으며, 재발 방지 대책 마련이 시급하다는 지적이 나옵니다.</t>
+          <t>창원시 성산구 상남동 아파트 상가 주차장에서 20대 여성이 흉기에 찔려 중태에 빠졌다가 하루 만에 사망했습니다. 경찰은 현재 사건 경위를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>피고가 개인(김훈)으로 특정되어 자력 확보가 불확실하며, 피해자 또한 단수이므로 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중인 점은 긍정적이나, 투자 회수 관점에서 부적합합니다.</t>
+          <t>가해자의 책임은 명확하고 경찰 수사가 진행 중이나, 소송 상대방(가해자)의 자력에 대한 정보가 없어 대규모 손해배상금 회수 가능성이 불확실합니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>김훈에 가중처분 법률 적용… 재발방지 더 시급</t>
+          <t>대낮 흉기 난동에 중태 빠진 20대 여성, 하루 만에 숨져</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518243</t>
+          <t>https://www.hankyung.com/article/2026032828997</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-23 12:42:44.241367+00:00</t>
+          <t>2026-03-28 12:22:49.232347+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>BTK (데니스 레이더)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>형사 사건 종결, 민사상 손해배상 청구권 소멸시효 만료 가능성 높음</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 증인 출석 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>기사는 10명의 피해자를 살해한 연쇄살인범 BTK(데니스 레이더)의 사건을 다루며, 그가 30년간 잡히지 않은 이유를 조명합니다. 이는 과거에 발생하여 이미 해결된 형사 사건으로, 소송금융 투자 대상으로서의 신규성이나 회수 가능성이 낮습니다.</t>
+          <t>배우 나나의 자택에 흉기를 들고 침입해 금품을 갈취하려 한 30대 남성 A씨에 대한 강도상해 혐의 형사 재판이 진행 중입니다. 나나 모녀는 A씨를 직접 제압했으며, A씨는 경제적 어려움으로 범행을 저지른 것으로 알려졌습니다. 경찰은 나나의 행위를 정당방위로 판단했습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>이 사건은 10명의 피해자를 살해한 연쇄살인범 BTK에 대한 역사적인 형사 사건으로, 이미 종결된 사건에 해당합니다. 또한, 피고인(BTK)이 소송금융 투자 대상으로서 충분한 자력을 가졌다고 보기 어렵습니다.</t>
+          <t>피고인의 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 피고인이 경제적 어려움으로 범행을 저질렀다는 점에서 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며 피해 규모도 불분명합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>'벌거벗은 세계사'경찰에 편지 보낸 살인범, 왜 30년 안 잡혔나</t>
+          <t>'강도 제압' 나나, 결국 법정 선다…자택 침입 사건 증인 채택</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742371</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184664</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-23 12:41:10.161023+00:00</t>
+          <t>2026-03-28 12:21:32.097049+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김동환</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>피의자 구속기소, 첫 형사 재판 예정 (4월 9일)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>김소영이 20대 남성 3명에게 약물이 든 음료를 건네 2명을 사망에 이르게 하고 1명에게 의식을 잃게 한 혐의로 구속기소되었으며, 추가로 3명의 약물 피해자가 확인되었다. 피의자는 사이코패스 판정을 받았고, 현재 형사 재판이 진행될 예정이다.</t>
+          <t>전직 부기장 김동환이 망상에 사로잡혀 동료 기장 A씨를 살해하고, 다른 기장 B씨를 살해하려다 미수에 그친 사건입니다. 김동환은 3년 전부터 범행을 준비했으며, 공군사관학교 출신 조종사들의 카르텔 때문에 인생이 파멸됐다고 주장했습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 부검 결과 등 객관적 증거가 확보되었고(적합 조건 5), 형사 재판이 진행 중인(적합 조건 6) 사건입니다. 그러나 피의자 김소영은 자력이 충분하지 않은 개인으로 추정되어(부적합 조건: 상대방 자력 부족) 소송금융 투자금 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>피의자가 개인이며 기사 내용상 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음, 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아니며(적합 조건: 집단적 피해 미충족) 사건의 성격이 형사 범죄에 집중되어 있어 민사상 대규모 손해배상 청구의 실익이 불분명합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 약물 피해 4명)</t>
+          <t>2명 (사망 1명, 살해 미수 1명)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영, 구치소서  무기징역 무서워..엄마 밥 먹고 싶다</t>
+          <t>'기장 살해' 김동환, 3년 전부터 범행 준비했다…  평소 조용하고 차분...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645386272</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1020690/</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-23 00:20:10.626067+00:00</t>
+          <t>2026-03-28 00:32:56.616703+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>김소영이 서울 강북구 모텔에서 20대 남성 2명에게 약물을 투여해 사망에 이르게 한 연쇄살인 사건입니다. 김소영은 체포되었으며, 부검 결과 약물 중독으로 인한 사망이 확인되었습니다. 범행 동기는 불분명하며, 피해자들의 카드를 사용하거나 현금을 챙긴 것이 전부로 알려져 있습니다.</t>
+          <t>이 기사는 독일에서 발생한 장기 감금, 학대, 살인 등 심각한 범죄 사건을 예시로 들어 범죄자 신상공개의 원칙과 필요성에 대해 논한다. 피의자 얼굴 공개가 수사 목적이 아닌 대중에게 알리는 것에 초점을 맞추는 경향에 대한 비판적 시각을 제시한다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방(김소영)의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중인 적합 조건이 있으나, 피고가 개인이며 기사 내용상 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자에 있어 피고의 자력은 핵심적인 고려사항이므로 부적합합니다.</t>
+          <t>기사는 독일의 범죄자 신상공개 원칙에 대한 논평으로, 특정 민사 손해배상 사건을 다루고 있지 않다. 소송금융 투자를 위한 명확한 민사 소송 대상 피고(자력 있는 기업/기관)나 구체적인 손해배상 청구 가능성이 제시되지 않는다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>모텔 연쇄살인 김소영  무기징역 무서워, 엄마 밥 먹고싶어 …시청자 '...</t>
+          <t>범죄자 신상공개, 독일의 원칙과 인내</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/22/2026032207283710459</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218429</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-22 00:25:23.654673+00:00</t>
+          <t>2026-03-28 00:22:48.759744+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>A씨 (60대 목사)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>형사 재판 징역 18년 확정</t>
+          <t>구속기소, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>필리핀에서 아내를 살해하고 시신을 암매장한 60대 목사 A씨의 사건입니다. 친정 가족의 실종 신고로 수사가 시작되었고, A씨는 범행을 자백했습니다. 형사 재판에서 징역 18년이 최종 확정되어 현재 복역 중입니다.</t>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피고인 김소영의 지능이 낮다는 분석이 나왔습니다. 김소영은 지난해 12월부터 올해 2월까지 20대 남성 6명에게 약물을 투여해 의식을 잃게 하거나 사망에 이르게 한 혐의로 구속기소 되었으며, 첫 재판이 내달 9일 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>형사 재판이 징역 18년 확정으로 이미 종결된 사건으로, 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다. 가해자의 책임이 명확하고 증거가 확보되었으나, 새로운 민사 소송 발굴 및 투자 기회는 제한적입니다.</t>
+          <t>상대방 책임이 명확하고(구속기소), 피해 규모가 크며(사망 사건 포함), 증거 확보가 용이하고(경찰 수사, 검찰 기소), 공적 절차(형사 재판)가 진행 중인 적합 조건들이 있으나, 피고인 김소영이 개인이며 경제적 자력이 현저히 부족할 것으로 예상되어 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명 (유족 다수)</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>“둔기로 아내를 수차례”…아빠는 “탄원서 써줘라” 자식에게 부탁했...</t>
+          <t>“‘모텔 살인’ 김소영, IQ 70대, 하위 10%…사이코패스 아닐 수도”</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022192?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04936406645387584</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-22 00:20:31.416513+00:00</t>
+          <t>2026-03-27 12:29:04.730205+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>30대 남성 B씨</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 수사 및 '그것이 알고 싶다' 프로그램의 언론 조사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>'그것이 알고 싶다'에서 강북 모텔 연쇄살인 사건을 다루며, 두 사망 피해자 유가족이 범인 '김 씨'의 범행 동기를 밝히기 위해 나섰다. 제작진은 경찰도 풀지 못했던 1차 사망자의 휴대폰 기록을 복원하여 사건의 진실을 추적 중이며, 유가족들은 진실 규명을 통해 손해배상 등 법적 조치를 모색할 것으로 예상된다.</t>
+          <t>경남 창원시 아파트 상가 주차장에서 흉기 난동이 발생하여 20대 여성이 심정지 상태로 이송되고 30대 남성이 크게 다쳤습니다. 경찰은 남성이 여성을 공격한 뒤 자해한 것으로 보고 있으며, 현재 과학수사단이 출동하여 현장 감식 및 사건 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방인 '김 씨'가 개인이며, 그의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 또한, 집단적 피해가 아닌 두 명의 사망 피해자에 대한 사건으로, 소송금융의 주요 적합 조건인 '상대방 자력 충분' 및 '집단적 피해'에 해당하지 않는다.</t>
+          <t>상대방(개인)의 자력 부족 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다. 비록 상대방 책임이 명확하고 경찰 수사가 진행 중이나, 소송금융의 주요 적합 조건인 '상대방 자력 충분' 및 '집단적 피해'에 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'그것이 알고 싶다(그알)' 강북 모텔 연쇄살인 사건의 전말</t>
+          <t>창원 아파트에서 흉기 난동으로 20대 여성과 30대 남성이 위중하다 : 또...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535787</t>
+          <t>https://www.huffingtonpost.kr/article/256203</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:24.042827+00:00</t>
+          <t>2026-03-27 12:24:15.667023+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김동환</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범행 동기 분석 진행 중</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>'그것이 알고싶다'에서 강북 모텔 연쇄살인 사건의 범인 김소영의 범행 동기를 파헤친다. 두 사망 피해자 유가족이 최초로 카메라 앞에 섰으며, 제작진은 1차 사망자의 휴대폰 기록을 복원하여 사건의 진실을 추적한다.</t>
+          <t>항공사 기장을 살해한 피의자 김동환이 유족에게 사과나 반성 없이 오만한 태도를 보였습니다. 피의자는 추가로 기장 2명을 더 노렸다고 진술했습니다. 현재 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>범인의 책임이 명확하고(적합 조건 1), 증거 확보 및 공적 절차(경찰 수사) 진행 중(적합 조건 5, 6)이나, 피고인(김소영)의 자력 부족으로 인한 배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피의자가 개인이며 기사 내용만으로는 자력 여부를 판단하기 어려워 투자 회수 가능성이 낮습니다. 피해 규모는 크지만(적합 조건 4), 소송금융은 일반적으로 자력이 충분한 기업이나 기관을 대상으로 하므로 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (유족 다수)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>'그알' 강북 모텔 연쇄살인 사건 파헤친다…범행동기 분석</t>
+          <t>기장 2명 더 노렸다…유족 향해  내게 할 말 없나</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774097863517095006</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008493902&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-22 00:19:06.520140+00:00</t>
+          <t>2026-03-26 12:46:32.904566+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>황철순</t>
+          <t>A군</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>A군에 대한 징역형 선고 (형사 재판 종결)</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>방송인 황철순이 연인 A씨를 폭행하고 사생활을 폭로한 혐의로 피소되어, 서울중앙지방법원 1심에서 A씨에게 약 1500만원을 배상하라는 판결을 받았다. 이는 형사재판 과정에서 발생한 사건에 대한 민사 손해배상 청구 소송의 결과이다.</t>
+          <t>10대 A군이 동생 B군을 폭행하고 협박하여 사망에 이르게 한 혐의로 징역 장기 4년, 단기 3년을 선고받았습니다. 법원은 A군의 범행이 B군의 사망에 중대한 영향을 미쳤음을 인정했으며, 유족과 친구들이 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 이미 1심 판결이 선고되어 증거가 충분히 확보되었으나(적합 조건 5), 피해 금액이 1500만원으로 소송금융 투자 대상으로서는 매우 작다. 또한, 집단적 피해가 아닌 개인 간의 분쟁이며(부적합 조건: 집단적 피해 아님), 상대방이 대기업 등 자력이 충분한 주체가 아닌 개인이라는 점도 투자 매력을 낮춘다.</t>
+          <t>상대방(A군)이 10대로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 비록 상대방 책임이 명확하고 형사 판결을 통해 증거가 확보되었으나, 피고의 자력 부족은 핵심적인 부적합 조건으로 작용합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>'징맨' 황철순, 연인 폭행·사생활 폭로…法  1500만원 추가 배상</t>
+          <t>돈 내놔  때리고 감금…아는 동생 죽음 내몬 10대에 징역형</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032110213034881</t>
+          <t>http://www.inews24.com/view/1953972</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:20.484054+00:00</t>
+          <t>2026-03-26 12:43:08.693599+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>김동환</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중</t>
+          <t>살인 혐의로 검찰 송치, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>나나 모녀가 강도상해 사건의 피해자로, 가해자에 대한 형사 재판이 진행 중입니다. 가해자는 자신의 범죄에 대해 반성 없이 재판에 임하고 있으며, 피해자 측은 재판 연기에도 불출석 의사를 밝히며 깊은 분노를 표출했습니다.</t>
+          <t>기장 살해범 김동환이 검찰에 송치되었으며, 그가 6명을 살해하려 했다는 사실이 밝혀졌다. 김동환은 범행을 정당화하는 막말을 쏟아냈으며, 유족에게도 도발적인 발언을 했다. 현재 형사 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>가해자의 배상 능력이 기사에서 확인되지 않아 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 개인일 경우 회수 가능성이 낮을 수 있습니다. 또한, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는 개별 사건입니다. 상대방 책임이 명확하고 증거가 있으며 공적 절차(형사 재판)가 진행 중인 점은 긍정적이나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인으로 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮다. (부적합 조건: 상대방 자력 부족). 기사는 형사 사건에 초점을 맞추고 있어 민사상 손해배상 청구의 구체적인 내용 파악이 어렵다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 1명 사망, 6명 대상 범행</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>나나 모녀, 강도 사건 재판 연기에도 불출석 의사… 깊은 분노와 개탄 ...</t>
+          <t>'기장 살해' 김동환, 6명 노렸다…피해자에  천벌 받은 것  막말 - 뉴스...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011676</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184330</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-21 12:25:04.692572+00:00</t>
+          <t>2026-03-26 12:42:24.089173+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>항소심 무죄 선고</t>
+          <t>피고인 A씨에 대한 형사재판 진행 중 (첫 공판), 심신미약 주장 및 정신감정 신청</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>1997년 인천의 한 공장 폐수탱크에서 시신으로 발견된 A씨 살인사건의 용의자 B씨가 27년 만에 체포되어 국내로 송환되었습니다. 그러나 1심과 항소심 모두 직접 증거 부족 및 범행 동기 불명확을 이유로 B씨에게 무죄를 선고했습니다. 다른 용의자 C씨와 D씨는 여전히 소재가 파악되지 않고 있습니다.</t>
+          <t>20대 남성 A씨가 동창 B씨를 둔기로 폭행하고 B씨 여동생을 흉기로 위협해 추행한 뒤 집에 불을 지른 혐의로 기소되어 첫 공판을 가졌다. A씨는 공소사실을 인정하면서도 심신미약을 주장했으며, 재판부는 정신감정을 채택했다. 피해자들은 생명에 지장이 없는 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>주요 용의자 B씨에 대한 형사 재판이 직접 증거 부족 및 범행 동기 불명확을 이유로 항소심에서 무죄 선고되어 책임 주체가 불명확합니다. 또한, 용의자들이 외국인 근로자로 자력 충분 조건에 부합하지 않으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. 이미 형사 절차가 사실상 종결된 점도 부적합 조건에 해당합니다.</t>
+          <t>피고의 책임은 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 형사재판이 진행 중이나(적합 조건 6), 20대 개인 피고의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합함. 또한 집단적 피해가 아니며 피해자 수도 적음(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (B씨, B씨 여동생, B씨 가족)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[속보] “27년 전 폐수탱크 시신”... 해외 도피 용의자 잡았지만 ‘무...</t>
+          <t>동창 남매 폭행·추행에 방화까지 저지른 20대男, 첫 공판서  심신미약...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260321580012</t>
+          <t>http://www.fnnews.com/news/202603261412328350</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:58.798673+00:00</t>
+          <t>2026-03-26 12:37:02.425162+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 형사 절차 진행 중</t>
+          <t>피의자 구속기소, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 동료 기장을 살해하고 다른 동료 기장을 살해하려 한 혐의로 구속되었습니다. 범행 전 택배기사로 위장해 동선을 파악하고, 승강기 고장 안내문을 붙여 계단으로 유도하는 등 계획적인 정황이 드러났습니다. 경찰은 범행 동기와 추가 범행 시도 경위를 계속 조사 중입니다.</t>
+          <t>모텔 연쇄 살인 피의자 김소영이 옥중 편지를 통해 심경을 토로하며 일부 혐의를 부인했습니다. 김소영은 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 추가 3명에게 특수상해를 입힌 혐의로 구속기소되었으며, 다음 달 첫 재판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방(개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 기사 내용만으로는 대기업 등 자력 있는 기관의 책임 여부가 불분명하여 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다.</t>
+          <t>상대방 책임은 명확하고(구속기소), 피해 규모도 크며(사망 3명, 특수상해 3명), 증거 확보 및 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 살인미수 피해</t>
+          <t>6명 (사망 3명, 특수상해 3명)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>엘베 고장  속여 비상계단 유도... '기장 살해범'의 소름 돋는 수법</t>
+          <t>그냥 그때 죽을 걸 ..'모텔 연쇄살인' 김소영, 눈물 젖은 옥중 편지 공...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547223</t>
+          <t>http://www.fnnews.com/news/202603250647432409</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:48.303187+00:00</t>
+          <t>2026-03-25 00:23:44.175397+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>살인 피의자 구속심사 진행 중</t>
+          <t>형사 재판 종결 (심신상실 무죄 판결, 정신병원 강제 수용 결정)</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>항공사 기장이 보상금 소송 패소에 앙심을 품고 선배 기장들을 살해한 혐의로 구속심사를 받고 있습니다. 범행 대상으로 지목된 4명은 비행 평가, 인사 부서, 공제회 등에 관여된 공사 출신 기장들로 알려졌습니다. 피의자는 피해망상으로 범행에 나선 것으로 추정됩니다.</t>
+          <t>미국 시애틀에서 임신 8개월의 한인 여성이 총격으로 사망하고 남편이 부상당한 사건에서, 가해자는 심신상실을 이유로 형사상 무죄 판결을 받았습니다. 가해자는 주립 정신의료시설에 강제 수용될 예정이며, 피해자 유족은 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 사건은 보상금 소송 패소에 앙심을 품은 항공사 기장의 살인 사건으로, 주로 형사 절차가 진행 중입니다. 소송금융 투자에 적합한 '상대방 책임의 명확성'이나 '집단적 피해' 조건이 충족되지 않으며, 민사상 손해배상 청구의 주요 피고가 될 살인 피의자의 자력 여부도 불분명합니다. 항공사를 상대로 한 민사상 책임 입증 또한 기사 내용만으로는 불확실합니다.</t>
+          <t>가해자의 책임은 명확하고 피해 규모(사망 및 부상)는 크지만, 가해자가 심신상실로 형사상 무죄 판결을 받고 정신병원에 수용될 예정이므로 자력 부족이 예상됩니다. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심 부적합 조건입니다. (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능. 부적합 조건: 상대방 자력 부족)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (2명 사망, 1명 부상)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>항공사 기장 살인 피의자 구속심사..′피해망상′ 원인</t>
+          <t>'임신 8개월' 한인 여성, 총격 사망…범인 '정신이상'으로 무죄</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283712</t>
+          <t>http://www.fnnews.com/news/202603240513548371</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-20 13:13:17.322794+00:00</t>
+          <t>2026-03-24 00:19:25.012393+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>살인 피의자 구속 전 피의자 심문 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>전직 부기장 김 모 씨가 항공사 기장을 살해하고 3명을 추가 범행 대상으로 삼아 치밀하게 준비한 사실이 드러났습니다. 김 씨는 '기득권에 대한 복수'라고 주장하며 범행을 정당화하고 있으며, 현재 구속 전 피의자 심문이 진행 중입니다.</t>
+          <t>스토킹하던 20대 여성을 살해한 김훈이 보복살인 혐의로 검찰에 송치되었습니다. 김훈은 피해자에 대한 특수상해 혐의로 재판 중이었으며, 범행 전 '전자발찌 추적 피하는 법' 등을 검색하는 등 사전에 범행을 계획한 정황이 포착되었습니다. 경찰은 김훈의 스토킹 혐의에 대한 수사도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>직접적인 가해자는 개인(김 모 씨)이며, 그의 자력이 충분하지 않을 가능성이 높습니다. 기사 내용만으로는 항공사 등 자력 있는 기관의 민사상 책임이 명확히 드러나지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 또한, 집단적 피해 사례(수십 명 이상)로 보기 어렵습니다.</t>
+          <t>상대방(개인)의 자력 불확실성이 커 소송금융 투자 회수 가능성이 낮습니다. 단일 피해자 사건으로 집단적 피해 조건에 해당하지 않습니다. 다만, 상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명 사망, 3명 대상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>기득권에 복수한 것 …'택배기사 위장' 범행 치밀</t>
+          <t>김훈, '보복살인' 혐의 송치... 전자발찌 추적 피하는 법 검색</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183052</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603240051067958</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-20 12:30:48.605302+00:00</t>
+          <t>2026-03-24 00:17:47.466323+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>김 모 씨 (전직 부기장)</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 전 피의자 심문 진행 중, 검찰 송치 예정</t>
+          <t>경찰 수사 완료, 검찰 송치 (특가법상 보복살인 혐의 적용)</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>전직 부기장 김 모 씨가 동료 항공사 기장 1명을 살해하고 3명을 살해하려 한 혐의로 구속 전 피의자 심문을 받았습니다. 김 씨는 택배기사로 위장해 범행 대상을 물색하는 등 치밀하게 범행을 준비했으며, 경찰은 살인, 살인미수, 살인예비 혐의를 적용할 방침입니다. 현재 경찰 수사가 진행 중이며 검찰 송치를 앞두고 있습니다.</t>
+          <t>전자발찌 착용 상태에서 스토킹하던 여성을 살해한 김훈이 특가법상 보복살인 혐의로 검찰에 송치되었다. 김훈은 범행 전 피해자 회유를 시도하고, 전자발찌 추적 회피 방법 검색 및 범행 도구를 준비하는 등 계획적으로 범행한 정황이 드러났다. 피해자 유족은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 소송 상대방이 대기업이나 기관이 아닌 개인(전직 부기장)이므로 배상 능력이 불확실합니다. 살인 및 살인미수라는 중대한 범죄로 인한 피해 규모는 크지만, 피의자의 자력 부족으로 실제 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 책임 입증 가능성이 높으나, 피고가 개인으로 자력 확보가 불확실하여 적합 조건 2(상대방 자력 충분)에 부합하지 않음. 또한 적합 조건 3(집단적 피해)에 해당하지 않는 단일 피해 사건으로, 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>4명 (1명 사망, 3명 살인미수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>피의자 영장 심사…사이코패스 ‘기준 미달’</t>
+          <t>'남양주 스토킹 살인' 김훈 '보복살인' 혐의 송치</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514241&amp;ref=A</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603230054</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-20 12:30:03.933932+00:00</t>
+          <t>2026-03-23 12:44:45.538578+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 1심 징역 3년 선고</t>
+          <t>경찰 수사 완료, 형사 재판 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>채팅앱으로 20대 여성을 유인해 자살을 방조한 혐의로 기소된 20대 남성 A씨에 대한 항소심이 진행 중입니다. 1심에서 징역 3년을 선고받았으며, 피해자 유가족은 엄벌을 탄원하며 합의를 거부하고 있습니다. A씨는 다른 미성년자에게도 유사 범행을 시도한 혐의도 받고 있습니다.</t>
+          <t>김훈이 과거 자신을 신고했던 피해자를 살해한 사건으로, 경찰은 계획적인 범행으로 판단했습니다. 현재 김훈에게 가중처벌 법률 적용이 검토되고 있으며, 재발 방지 대책 마련이 시급하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>피고인의 책임은 명확하나, 20대 개인 피고인의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
+          <t>피고가 개인(김훈)으로 특정되어 자력 확보가 불확실하며, 피해자 또한 단수이므로 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중인 점은 긍정적이나, 투자 회수 관점에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 미수 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>“채팅앱으로 20대女 불러 수면제 넘겨 자살 방조”…‘징역 3년’, 유족...</t>
+          <t>김훈에 가중처분 법률 적용… 재발방지 더 시급</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698323?ref=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518243</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-19 12:32:31.733607+00:00</t>
+          <t>2026-03-23 12:42:44.241367+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>BTK (데니스 레이더)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 및 신상 공개 진행 중</t>
+          <t>형사 사건 종결, 민사상 손해배상 청구권 소멸시효 만료 가능성 높음</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 김훈이 스토킹하던 여성을 살해한 사건으로, 김훈의 신상이 공개되었다. 범행 당시 목격자들의 신고가 있었으며, 경찰 수사가 진행 중이다. 이 기사는 또한 경찰이 일본인 관광객에게 엔화를 받은 오해를 해명하는 별개의 사건을 다루고 있다.</t>
+          <t>기사는 10명의 피해자를 살해한 연쇄살인범 BTK(데니스 레이더)의 사건을 다루며, 그가 30년간 잡히지 않은 이유를 조명합니다. 이는 과거에 발생하여 이미 해결된 형사 사건으로, 소송금융 투자 대상으로서의 신규성이나 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이나(적합 조건 6), 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+          <t>이 사건은 10명의 피해자를 살해한 연쇄살인범 BTK에 대한 역사적인 형사 사건으로, 이미 종결된 사건에 해당합니다. 또한, 피고인(BTK)이 소송금융 투자 대상으로서 충분한 자력을 가졌다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[사건추적] 남양주 스토킹 살해범 '신상공개' / 경찰에 쥐여준 돈, 엔화...</t>
+          <t>'벌거벗은 세계사'경찰에 편지 보낸 살인범, 왜 30년 안 잡혔나</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182816</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742371</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-19 12:32:11.656925+00:00</t>
+          <t>2026-03-23 12:41:10.161023+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>김씨 (피의자)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 피의자 정신 병력 및 범행 동기 파악 중</t>
+          <t>피의자 구속기소, 첫 형사 재판 예정 (4월 9일)</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>항공사 부기장 김씨가 동료 기장을 살해하고 3명을 추가 살해하려 한 사건. 김씨는 정기 비행 평가 불합격 후 피해망상 조짐을 보였으며, 항공신체검사 불합격 후 퇴사. 경찰은 김씨의 정신 병력과 범행 동기를 수사 중이며, 동료들은 김씨의 주장이 현실과 다르다고 증언.</t>
+          <t>김소영이 20대 남성 3명에게 약물이 든 음료를 건네 2명을 사망에 이르게 하고 1명에게 의식을 잃게 한 혐의로 구속기소되었으며, 추가로 3명의 약물 피해자가 확인되었다. 피의자는 사이코패스 판정을 받았고, 현재 형사 재판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>피의자의 범죄 행위는 명확하나, 소송금융의 주요 고려사항인 자력 있는 피고(항공사 등)의 민사상 책임이 기사 내용만으로는 불분명합니다. 또한, 집단적 피해가 아닌 개인적 범죄로, 피의자 개인의 배상 능력에 대한 불확실성이 큽니다. (적합 조건 1, 2, 3 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 부검 결과 등 객관적 증거가 확보되었고(적합 조건 5), 형사 재판이 진행 중인(적합 조건 6) 사건입니다. 그러나 피의자 김소영은 자력이 충분하지 않은 개인으로 추정되어(부적합 조건: 상대방 자력 부족) 소송금융 투자금 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명 (사망), 3명 (살해 계획 대상)</t>
+          <t>6명 (사망 2명, 약물 피해 4명)</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>기장 살인사건 피의자 동료  정기 비행 평가에서 극히 드문 불합격 후 ...</t>
+          <t>'모텔 살인' 김소영, 구치소서  무기징역 무서워..엄마 밥 먹고 싶다</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026031917002647865</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645386272</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-19 12:27:50.778289+00:00</t>
+          <t>2026-03-23 00:20:10.626067+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>경찰 수사 및 추가 피해자 조사 중, 첫 공판기일 예정</t>
+          <t>경찰 수사 및 검찰 출석 요구 단계</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영과 과거 만난 적이 있다는 남성의 주장이 온라인에서 확산되었다. 이 남성은 김소영의 범행 수법과 유사하게 금전적 요구를 받았으며, 경찰은 김 씨가 접촉했던 남성이 수십 명 이상인 것으로 파악하고 추가 피해 여부를 조사 중이다. 김소영의 첫 공판기일은 다음 달로 예정되어 있다.</t>
+          <t>김소영이 서울 강북구 모텔에서 20대 남성 2명에게 약물을 투여해 사망에 이르게 한 연쇄살인 사건입니다. 김소영은 체포되었으며, 부검 결과 약물 중독으로 인한 사망이 확인되었습니다. 범행 동기는 불분명하며, 피해자들의 카드를 사용하거나 현금을 챙긴 것이 전부로 알려져 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>피의자 김소영의 책임이 명확하고, 최소 6명 이상의 피해자가 확인되었으며 수십 명의 추가 피해 가능성이 있어 집단적 피해 양상을 띠고, 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점에서 사건 자체의 승소 가능성은 높다. 그러나 피의자가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮으므로 부적합하다.</t>
+          <t>상대방(김소영)의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중인 적합 조건이 있으나, 피고가 개인이며 기사 내용상 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 소송금융 투자에 있어 피고의 자력은 핵심적인 고려사항이므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>최소 6명, 수십 명 이상 가능성</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>모텔살인 김소영과 '인생네컷' 찍었다 …또 새로운 남성 등장</t>
+          <t>모텔 연쇄살인 김소영  무기징역 무서워, 엄마 밥 먹고싶어 …시청자 '...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031908143777066</t>
+          <t>https://www.mt.co.kr/society/2026/03/22/2026032207283710459</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:42.593995+00:00</t>
+          <t>2026-03-22 00:25:23.654673+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A씨 (60대 목사)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (1차 공판)</t>
+          <t>형사 재판 징역 18년 확정</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 지인의 집에 침입해 20대 딸 B씨를 흉기로 위협하며 성폭행을 시도한 혐의로 구속 기소되어 첫 공판이 진행되었습니다. A씨는 혐의를 인정하고 피해자 측과 합의를 진행할 예정이라고 밝혔습니다. 경찰은 CCTV 분석 등을 통해 A씨를 검거했습니다.</t>
+          <t>필리핀에서 아내를 살해하고 시신을 암매장한 60대 목사 A씨의 사건입니다. 친정 가족의 실종 신고로 수사가 시작되었고, A씨는 범행을 자백했습니다. 형사 재판에서 징역 18년이 최종 확정되어 현재 복역 중입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다. 또한 단일 피해자 사건으로 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 해당하지 않아 소송금융 투자로서의 매력이 낮습니다.</t>
+          <t>형사 재판이 징역 18년 확정으로 이미 종결된 사건으로, 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다. 가해자의 책임이 명확하고 증거가 확보되었으나, 새로운 민사 소송 발굴 및 투자 기회는 제한적입니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (유족 다수)</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>“이 집 딸 혼자 있네?”…지인 집 털려다 성폭행 시도한 50대</t>
+          <t>“둔기로 아내를 수차례”…아빠는 “탄원서 써줘라” 자식에게 부탁했...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02191046645384960</t>
+          <t>https://www.sedaily.com/article/20022192?ref=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-19 00:20:52.984767+00:00</t>
+          <t>2026-03-22 00:20:31.416513+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>전직 부기장</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 검거 및 자백</t>
+          <t>경찰 수사 및 '그것이 알고 싶다' 프로그램의 언론 조사 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>부산에서 전직 부기장이 항공사 기장을 살해한 사건이 발생했습니다. 피의자는 숨진 피해자를 포함해 공군사관학교 출신 기장 네 명을 범행 대상으로 삼아 수개월간 미행한 것으로 드러났습니다. 현재 경찰 수사가 진행 중이며 피의자는 검거 후 범행을 자백했습니다.</t>
+          <t>'그것이 알고 싶다'에서 강북 모텔 연쇄살인 사건을 다루며, 두 사망 피해자 유가족이 범인 '김 씨'의 범행 동기를 밝히기 위해 나섰다. 제작진은 경찰도 풀지 못했던 1차 사망자의 휴대폰 기록을 복원하여 사건의 진실을 추적 중이며, 유가족들은 진실 규명을 통해 손해배상 등 법적 조치를 모색할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(적합 조건 1), 피해 규모 큼(적합 조건 4), 증거 확보 가능(적합 조건 5), 공적 절차 진행 중(적합 조건 6) 등 법률적 적합 조건은 충족하나, 피고(전직 부기장)의 자력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>상대방인 '김 씨'가 개인이며, 그의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다. 또한, 집단적 피해가 아닌 두 명의 사망 피해자에 대한 사건으로, 소송금융의 주요 적합 조건인 '상대방 자력 충분' 및 '집단적 피해'에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>1명 (사망), 3명 (잠재적 범행 대상)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>수개월간 미행…무참히 살해하곤  내 할 일 했다</t>
+          <t>'그것이 알고 싶다(그알)' 강북 모텔 연쇄살인 사건의 전말</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482839&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535787</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-18 12:36:43.833348+00:00</t>
+          <t>2026-03-22 00:19:24.042827+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>A씨 (살인범)</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 범행 동기 분석 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>부산에서 항공사 기장이 전 직장 동료에게 살해당한 사건. 범인은 공군사관학교 기득권 때문에 인생이 파멸했다고 주장하며 4명을 살해하려 했다고 진술. 경찰이 범인을 검거하고 수사 중이며, 구속영장을 신청할 예정.</t>
+          <t>'그것이 알고싶다'에서 강북 모텔 연쇄살인 사건의 범인 김소영의 범행 동기를 파헤친다. 두 사망 피해자 유가족이 최초로 카메라 앞에 섰으며, 제작진은 1차 사망자의 휴대폰 기록을 복원하여 사건의 진실을 추적한다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>살인 사건의 가해자는 특정되었고(적합 조건 1 일부 충족), 경찰 수사가 진행 중이며(적합 조건 6), 범행 증거는 명확함(적합 조건 5). 그러나 가해자가 개인이며 자력이 충분한지 불분명하고(적합 조건 2 미충족), 항공사나 공군사관학교 등 자력 있는 기관의 민사상 책임이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합도가 낮음.</t>
+          <t>범인의 책임이 명확하고(적합 조건 1), 증거 확보 및 공적 절차(경찰 수사) 진행 중(적합 조건 5, 6)이나, 피고인(김소영)의 자력 부족으로 인한 배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>부산 항공사 기장 살인범 “4명 죽이려 했다”</t>
+          <t>'그알' 강북 모텔 연쇄살인 사건 파헤친다…범행동기 분석</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603182038025</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774097863517095006</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-18 12:36:09.196385+00:00</t>
+          <t>2026-03-22 00:19:06.520140+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>황철순</t>
+        </is>
+      </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>3년 전부터 4명을 노려 치밀하게 계획된 기장 연쇄살인 사건에 대한 기사. 범인은 수개월 전부터 피해자들을 미행하며 정보를 파악했고, 첫 번째 피해자의 살해까지 실행에 옮긴 것으로 보인다.</t>
+          <t>방송인 황철순이 연인 A씨를 폭행하고 사생활을 폭로한 혐의로 피소되어, 서울중앙지방법원 1심에서 A씨에게 약 1500만원을 배상하라는 판결을 받았다. 이는 형사재판 과정에서 발생한 사건에 대한 민사 손해배상 청구 소송의 결과이다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 개인 범죄자로, 소송금융 투자 대상으로서 충분한 자력을 가진 기업이나 기관이 아님. 또한, 피해 규모가 4명으로 집단적 피해로 보기 어려워 소송금융의 주요 적합 조건에 부합하지 않음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 이미 1심 판결이 선고되어 증거가 충분히 확보되었으나(적합 조건 5), 피해 금액이 1500만원으로 소송금융 투자 대상으로서는 매우 작다. 또한, 집단적 피해가 아닌 개인 간의 분쟁이며(부적합 조건: 집단적 피해 아님), 상대방이 대기업 등 자력이 충분한 주체가 아닌 개인이라는 점도 투자 매력을 낮춘다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>3년 전부터, 4명 노려  치밀했던 '기장 연쇄살인 계획'</t>
+          <t>'징맨' 황철순, 연인 폭행·사생활 폭로…法  1500만원 추가 배상</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290246?influxDiv=NAVER</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032110213034881</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-18 12:33:19.198453+00:00</t>
+          <t>2026-03-21 12:31:20.484054+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정, 사이코패스 검사 진행</t>
+          <t>강도상해 혐의 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>항공사 기장 살해 혐의로 전직 부기장 A 씨가 체포되었습니다. A 씨는 직장 내 갈등으로 인해 3년 전부터 범행을 준비했다고 진술했으며, 경찰은 A 씨에 대한 구속영장을 신청하고 사이코패스 검사를 진행할 예정입니다.</t>
+          <t>나나 모녀가 강도상해 사건의 피해자로, 가해자에 대한 형사 재판이 진행 중입니다. 가해자는 자신의 범죄에 대해 반성 없이 재판에 임하고 있으며, 피해자 측은 재판 연기에도 불출석 의사를 밝히며 깊은 분노를 표출했습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>피의자 A 씨의 살해 혐의는 명확하고 경찰 수사 및 영장 신청 등 공적 절차가 진행 중이며 피해 규모 또한 막대하나, 피의자가 개인(전직 부기장)이므로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>가해자의 배상 능력이 기사에서 확인되지 않아 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 개인일 경우 회수 가능성이 낮을 수 있습니다. 또한, '집단적 피해'나 '피해 규모가 큼' 조건에도 해당하지 않는 개별 사건입니다. 상대방 책임이 명확하고 증거가 있으며 공적 절차(형사 재판)가 진행 중인 점은 긍정적이나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>기장 살해 피의자 영장 신청...신상공개도 검토</t>
+          <t>나나 모녀, 강도 사건 재판 연기에도 불출석 의사… 깊은 분노와 개탄 ...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603182006458526</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011676</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-18 12:33:09.035875+00:00</t>
+          <t>2026-03-21 12:25:04.692572+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>항소심 무죄 선고</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>전직 부기장 A 씨가 부산에서 항공사 기장을 살해하고 도주하다 검거되었습니다. A 씨는 3년 전부터 범행을 준비했으며, 다른 전 직장동료에게도 살인을 시도한 것으로 파악되었습니다. 경찰은 A 씨를 상대로 구체적인 범행 동기를 파악한 뒤 구속영장을 신청할 계획입니다.</t>
+          <t>1997년 인천의 한 공장 폐수탱크에서 시신으로 발견된 A씨 살인사건의 용의자 B씨가 27년 만에 체포되어 국내로 송환되었습니다. 그러나 1심과 항소심 모두 직접 증거 부족 및 범행 동기 불명확을 이유로 B씨에게 무죄를 선고했습니다. 다른 용의자 C씨와 D씨는 여전히 소재가 파악되지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>피의자가 개인(전직 부기장)으로, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건에 부합하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 '집단적 피해'가 아닌 개별적인 강력 범죄 사건으로, 다수의 피해자를 통한 집단소송 가능성도 없습니다.</t>
+          <t>주요 용의자 B씨에 대한 형사 재판이 직접 증거 부족 및 범행 동기 불명확을 이유로 항소심에서 무죄 선고되어 책임 주체가 불명확합니다. 또한, 용의자들이 외국인 근로자로 자력 충분 조건에 부합하지 않으며, 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다. 이미 형사 절차가 사실상 종결된 점도 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명 사망, 1명 살인미수 피해</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>부산 '항공사 기장 살해' 피의자 검거… 4명 죽이려 했다</t>
+          <t>[속보] “27년 전 폐수탱크 시신”... 해외 도피 용의자 잡았지만 ‘무...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182346</t>
+          <t>https://www.kyeonggi.com/article/20260321580012</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-18 00:26:54.622916+00:00</t>
+          <t>2026-03-21 00:28:58.798673+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>A씨 (전 부기장)</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 검거 완료</t>
+          <t>경찰 수사 및 구속영장 발부, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>부산에서 항공사 기장이 전 동료 부기장에게 살해당하고, 용의자는 범행 전 다른 전 직장동료도 폭행한 것으로 드러났습니다. 용의자는 검거되었으며, 경찰이 범행 동기 등 구체적인 사건 경위를 조사 중입니다. 이 사건으로 인해 동료 조종사들이 신변 보호를 요청하는 등 불안감이 확산되고 있습니다.</t>
+          <t>전직 항공사 부기장이 동료 기장을 살해하고 다른 동료 기장을 살해하려 한 혐의로 구속되었습니다. 범행 전 택배기사로 위장해 동선을 파악하고, 승강기 고장 안내문을 붙여 계단으로 유도하는 등 계획적인 정황이 드러났습니다. 경찰은 범행 동기와 추가 범행 시도 경위를 계속 조사 중입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 증거 확보가 용이하며 공적 절차가 진행 중이나, 직접적인 가해자(전 부기장)의 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 - 미충족)</t>
+          <t>상대방(개인)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 기사 내용만으로는 대기업 등 자력 있는 기관의 책임 여부가 불분명하여 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>2명 (사망자 1명, 폭행 피해자 1명) 및 유족</t>
+          <t>1명 사망, 1명 살인미수 피해</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[속보] 항공사 기장 살해한 50대, 부산 빠져나가...결국 붙잡혀</t>
+          <t>엘베 고장  속여 비상계단 유도... '기장 살해범'의 소름 돋는 수법</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05828566645384304</t>
+          <t>https://www.insight.co.kr/news/547223</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-17 12:37:54.455958+00:00</t>
+          <t>2026-03-21 00:28:48.303187+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 및 신상공개 심의위 예정</t>
+          <t>살인 피의자 구속심사 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>남양주에서 스토킹 살해 사건이 발생하여 경찰이 수사 중이며, 가해자 A씨의 신상공개 심의를 검토하고 있습니다. A씨는 범행 직후 전자발찌를 끊고 도주했으나 약 1시간 만에 검거되었습니다.</t>
+          <t>항공사 기장이 보상금 소송 패소에 앙심을 품고 선배 기장들을 살해한 혐의로 구속심사를 받고 있습니다. 범행 대상으로 지목된 4명은 비행 평가, 인사 부서, 공제회 등에 관여된 공사 출신 기장들로 알려졌습니다. 피의자는 피해망상으로 범행에 나선 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력 여부가 불분명하여 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다 (부적합 조건: 집단적 피해 미충족).</t>
+          <t>이 사건은 보상금 소송 패소에 앙심을 품은 항공사 기장의 살인 사건으로, 주로 형사 절차가 진행 중입니다. 소송금융 투자에 적합한 '상대방 책임의 명확성'이나 '집단적 피해' 조건이 충족되지 않으며, 민사상 손해배상 청구의 주요 피고가 될 살인 피의자의 자력 여부도 불분명합니다. 항공사를 상대로 한 민사상 책임 입증 또한 기사 내용만으로는 불확실합니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>경찰, 남양주 스토킹 살해범 신상공개 검토…심의위 예정</t>
+          <t>항공사 기장 살인 피의자 구속심사..′피해망상′ 원인</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621987/?sc=Naver</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283712</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-17 12:34:05.882431+00:00</t>
+          <t>2026-03-20 13:13:17.322794+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>전 부기장 B 씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 긴급체포, 범행 동기 규명 중</t>
+          <t>살인 피의자 구속 전 피의자 심문 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>현직 항공사 기장이 부산 자택에서 흉기에 찔려 숨진 채 발견되었으며, 경찰은 같은 항공사에서 근무했던 전 부기장을 용의자로 긴급체포했습니다. 용의자는 과거 직장 내 갈등으로 앙심을 품고 범행을 저지른 것으로 추정되며, 다른 기장을 상대로 유사 범행을 시도한 전력도 확인되었습니다. 경찰은 현재 범행 동기 및 정신병력 등을 수사 중입니다.</t>
+          <t>전직 부기장 김 모 씨가 항공사 기장을 살해하고 3명을 추가 범행 대상으로 삼아 치밀하게 준비한 사실이 드러났습니다. 김 씨는 '기득권에 대한 복수'라고 주장하며 범행을 정당화하고 있으며, 현재 구속 전 피의자 심문이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>피의자가 개인이며 대기업/금융기관 등 자력이 충분한 주체가 아니므로, 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 책임이 명확하고 피해 규모가 크며 증거 확보가 용이하지만, 피의자의 자력 부족이 결정적인 부적합 사유입니다. (적합 조건 2 미충족, 기타 투자 어려운 이유 있음)</t>
+          <t>직접적인 가해자는 개인(김 모 씨)이며, 그의 자력이 충분하지 않을 가능성이 높습니다. 기사 내용만으로는 항공사 등 자력 있는 기관의 민사상 책임이 명확히 드러나지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 또한, 집단적 피해 사례(수십 명 이상)로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자), 유족 다수 (원고)</t>
+          <t>1명 사망, 3명 대상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>부산서 항공사 기장 흉기 피살…용의자 前부기장 추적</t>
+          <t>기득권에 복수한 것 …'택배기사 위장' 범행 치밀</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133547424/1</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183052</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:55.793405+00:00</t>
+          <t>2026-03-20 12:30:48.605302+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>A씨 (용의자)</t>
+          <t>김 모 씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 추적 중</t>
+          <t>경찰 수사 및 구속 전 피의자 심문 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>항공사 기장 B씨가 살해되고, 과거 C씨에 대한 공격 미수 사건의 피의자 A씨가 용의자로 지목되어 경찰이 추적 중이다. 현재 8명이 신변보호를 받고 있으며, 경찰은 부산역과 공항 등에서 A씨를 쫓고 있으나 검거에 난항을 겪고 있다.</t>
+          <t>전직 부기장 김 모 씨가 동료 항공사 기장 1명을 살해하고 3명을 살해하려 한 혐의로 구속 전 피의자 심문을 받았습니다. 김 씨는 택배기사로 위장해 범행 대상을 물색하는 등 치밀하게 범행을 준비했으며, 경찰은 살인, 살인미수, 살인예비 혐의를 적용할 방침입니다. 현재 경찰 수사가 진행 중이며 검찰 송치를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>이 사건은 항공사 기장 살해 및 과거 폭행 미수 사건에 대한 형사 수사가 주된 내용입니다. 용의자(A씨)의 책임은 명확하나, 소송금융 투자에 필수적인 용의자 개인의 충분한 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다. 또한, '8명 신변보호 중'이라는 언급이 있으나, 이들이 용의자의 직접적인 불법행위로 인한 집단적 피해자인지 명확하지 않아 집단소송의 가능성도 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사로 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 소송 상대방이 대기업이나 기관이 아닌 개인(전직 부기장)이므로 배상 능력이 불확실합니다. 살인 및 살인미수라는 중대한 범죄로 인한 피해 규모는 크지만, 피의자의 자력 부족으로 실제 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>최소 2명 (사망 1명 포함)</t>
+          <t>4명 (1명 사망, 3명 살인미수)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>'항공사 기장 살해' 용의자, 추적 난항…8명 신변보호 중</t>
+          <t>피의자 영장 심사…사이코패스 ‘기준 미달’</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1621977/?sc=Naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514241&amp;ref=A</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-17 12:27:43.112945+00:00</t>
+          <t>2026-03-20 12:30:03.933932+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>김동현 중구의회 의장</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>중구의회 의장 불신임 가결의 원인이 된 소송</t>
+          <t>형사 항소심 진행 중, 1심 징역 3년 선고</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>김동현 중구의회 의장이 중구청 직원의 가족으로부터 손해배상 소송을 당해 의회의 명예를 실추하고 품위유지 의무를 위반했다는 지적을 받았습니다. 이로 인해 중구의회에서 김 의장에 대한 불신임 결의안이 가결되었습니다.</t>
+          <t>채팅앱으로 20대 여성을 유인해 자살을 방조한 혐의로 기소된 20대 남성 A씨에 대한 항소심이 진행 중입니다. 1심에서 징역 3년을 선고받았으며, 피해자 유가족은 엄벌을 탄원하며 합의를 거부하고 있습니다. A씨는 다른 미성년자에게도 유사 범행을 시도한 혐의도 받고 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방(김동현 의장)은 특정되었으나(적합 조건 1), 개인에 대한 소송으로 상대방의 자력이 충분하다고 보기 어려우며(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족) 피해 규모도 명확하지 않아(적합 조건 4 불충족) 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>피고인의 책임은 명확하나, 20대 개인 피고인의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>1가족</t>
+          <t>2명 (사망 1명, 미수 1명)</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>김동현 중구의회 의장 '불신임' 가결... 품위유지 의무 위반</t>
+          <t>“채팅앱으로 20대女 불러 수면제 넘겨 자살 방조”…‘징역 3년’, 유족...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260316145353AE07266&amp;id=204474</t>
+          <t>https://biz.heraldcorp.com/article/10698323?ref=naver</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-17 00:32:55.906858+00:00</t>
+          <t>2026-03-19 12:32:31.733607+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정, 피의자 구속 기소</t>
+          <t>경찰 수사 및 신상 공개 진행 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>김소영이 남성들에게 약물이 든 음료를 마시게 하여 2명을 살해하고 1명을 다치게 한 혐의로 구속 기소되었습니다. 경찰 수사 결과 추가 피해자 3명이 더 확인되었으며, 이들 중 일부에게서 김소영이 처방받은 약물 성분이 검출되었습니다. 경찰은 추가 피해자를 조사 후 사건을 검찰에 송치할 예정입니다.</t>
+          <t>전자발찌를 착용한 김훈이 스토킹하던 여성을 살해한 사건으로, 김훈의 신상이 공개되었다. 범행 당시 목격자들의 신고가 있었으며, 경찰 수사가 진행 중이다. 이 기사는 또한 경찰이 일본인 관광객에게 엔화를 받은 오해를 해명하는 별개의 사건을 다루고 있다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 사망 및 상해로 인한 피해 규모가 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중(적합 조건 5, 6)이라는 점에서 법적 승소 가능성은 높습니다. 그러나 피고가 개인인 김소영으로 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중이나(적합 조건 6), 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>최소 6명 (사망 2명, 부상 1명, 추가 피해자 3명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>강북구 모텔 살인 김소영 추가 피해자 3명 확인… 음료 마시고 잠 많이...</t>
+          <t>[사건추적] 남양주 스토킹 살해범 '신상공개' / 경찰에 쥐여준 돈, 엔화...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182132</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182816</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:21.660811+00:00</t>
+          <t>2026-03-19 12:32:11.656925+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김씨 (피의자)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정 (다음달 9일 첫 재판)</t>
+          <t>경찰 수사 중, 피의자 정신 병력 및 범행 동기 파악 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>김소영이 약물로 남성 2명을 살해하고 3명에게 특수상해를 입힌 혐의로 구속기소되었으며, 다음달 첫 재판을 앞두고 있다. 검찰은 계획 범죄로 판단하고 국과수 감정 결과 등 증거가 확보된 상태이다. 국선변호인이 사임 의사를 밝혔다.</t>
+          <t>항공사 부기장 김씨가 동료 기장을 살해하고 3명을 추가 살해하려 한 사건. 김씨는 정기 비행 평가 불합격 후 피해망상 조짐을 보였으며, 항공신체검사 불합격 후 퇴사. 경찰은 김씨의 정신 병력과 범행 동기를 수사 중이며, 동료들은 김씨의 주장이 현실과 다르다고 증언.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>피고인 김소영은 개인으로, 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함 (적합 조건 2 미충족). 비록 상대방 책임이 명확하고(적합 조건 1), 국과수 감정 등 증거가 충분하며(적합 조건 5), 형사 재판 등 공적 절차가 진행 중(적합 조건 6)이지만, 회수 가능성 부족이 결정적인 투자 저해 요인임.</t>
+          <t>피의자의 범죄 행위는 명확하나, 소송금융의 주요 고려사항인 자력 있는 피고(항공사 등)의 민사상 책임이 기사 내용만으로는 불분명합니다. 또한, 집단적 피해가 아닌 개인적 범죄로, 피의자 개인의 배상 능력에 대한 불확실성이 큽니다. (적합 조건 1, 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>5명 (사망 2명, 특수상해 3명)</t>
+          <t>1명 (사망), 3명 (살해 계획 대상)</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 국선변호인 사임…김소영 내달 9일 첫 재판</t>
+          <t>기장 살인사건 피의자 동료  정기 비행 평가에서 극히 드문 불합격 후 ...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412185</t>
+          <t>https://www.kwnews.co.kr/page/view/2026031917002647865</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-16 12:27:50.711992+00:00</t>
+          <t>2026-03-19 12:27:50.778289+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 추가 범행 확인 및 입건</t>
+          <t>경찰 수사 및 추가 피해자 조사 중, 첫 공판기일 예정</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>모텔 연쇄살인 사건 피의자 김소영이 약물을 이용한 범행으로 남성 3명에게 추가 피해를 입힌 사실이 확인되어 총 6명의 피해자가 발생했다. 이 중 2명은 사망했으며, 경찰은 김소영을 특수상해와 마약류관리법 위반 혐의로 추가 입건했다. 김소영은 현재 구속 상태로 재판에 넘겨져 다음 달 첫 재판을 앞두고 있다.</t>
+          <t>강북 모텔 약물 연쇄살인 사건 피의자 김소영과 과거 만난 적이 있다는 남성의 주장이 온라인에서 확산되었다. 이 남성은 김소영의 범행 수법과 유사하게 금전적 요구를 받았으며, 경찰은 김 씨가 접촉했던 남성이 수십 명 이상인 것으로 파악하고 추가 피해 여부를 조사 중이다. 김소영의 첫 공판기일은 다음 달로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 6명의 다수 피해자 발생(적합 조건 3), 2명 사망 및 4명 상해라는 큰 피해 규모(적합 조건 4), 국과수 감정 등 명확한 증거(적합 조건 5), 형사 재판 진행 중(적합 조건 6)으로 사건 자체의 법적 타당성은 높다. 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>피의자 김소영의 책임이 명확하고, 최소 6명 이상의 피해자가 확인되었으며 수십 명의 추가 피해 가능성이 있어 집단적 피해 양상을 띠고, 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점에서 사건 자체의 승소 가능성은 높다. 그러나 피의자가 개인으로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮으므로 부적합하다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>6명 (사망 2명, 상해 4명)</t>
+          <t>최소 6명, 수십 명 이상 가능성</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영 피해자 3명 추가...1명 동일 약물 검출</t>
+          <t>모텔살인 김소영과 '인생네컷' 찍었다 …또 새로운 남성 등장</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603161906477209</t>
+          <t>https://www.imaeil.com/page/view/2026031908143777066</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-16 12:24:41.901305+00:00</t>
+          <t>2026-03-19 00:29:42.593995+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>이모(36)씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 징역 18년 선고</t>
+          <t>형사 재판 진행 중 (1차 공판)</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>2016년 발생한 동거녀 살해 암매장 사건으로, 동거남 이씨가 여자친구 A씨를 살해하고 시신을 유기한 뒤 거짓 진술로 범행을 은폐하려 했으나 경찰 수사로 검거되어 자백했습니다. 이씨는 살인 및 사체유기 혐의로 기소되어 징역 18년을 선고받았으며, 이 기사는 과거 사건을 회고하는 내용입니다.</t>
+          <t>50대 남성 A씨가 지인의 집에 침입해 20대 딸 B씨를 흉기로 위협하며 성폭행을 시도한 혐의로 구속 기소되어 첫 공판이 진행되었습니다. A씨는 혐의를 인정하고 피해자 측과 합의를 진행할 예정이라고 밝혔습니다. 경찰은 CCTV 분석 등을 통해 A씨를 검거했습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>이 사건은 이미 2016년에 형사 재판이 종결되어 피의자에게 징역 18년이 선고된 상태입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 피고가 개인이며 자력 여부가 불확실하여 배상금 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다. 또한 단일 피해자 사건으로 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 해당하지 않아 소송금융 투자로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>“당구 치고 와보니 짐 싸서 나가고 없었다”…동거녀 암매장 사건의 전...</t>
+          <t>“이 집 딸 혼자 있네?”…지인 집 털려다 성폭행 시도한 50대</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019131?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02191046645384960</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-15 00:21:14.446524+00:00</t>
+          <t>2026-03-19 00:20:52.984767+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>강도 일당 (A씨 등 3명)</t>
+          <t>전직 부기장</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 중</t>
+          <t>경찰 수사 진행 중, 피의자 검거 및 자백</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>충북 진천의 한 단독주택에 3인조 강도가 침입하여 일가족 4명을 폭행하고 결박한 뒤 금품을 빼앗으려다 미수에 그치고 도주했다. 범행 나흘 만에 일당 3명 모두 경찰에 붙잡혔으며, 경찰은 구속영장을 신청하고 범행 경위를 조사 중이다. 피해자들은 신체적, 정신적 피해를 입었다.</t>
+          <t>부산에서 전직 부기장이 항공사 기장을 살해한 사건이 발생했습니다. 피의자는 숨진 피해자를 포함해 공군사관학교 출신 기장 네 명을 범행 대상으로 삼아 수개월간 미행한 것으로 드러났습니다. 현재 경찰 수사가 진행 중이며 피의자는 검거 후 범행을 자백했습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방(강도 일당)의 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(형사 수사)가 진행 중이나(적합 조건 6), 상대방이 자력이 충분한 대기업 등이 아닌 개인 강도 일당이므로 민사상 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 가족 피해이며, 직접적인 금전적 피해 규모도 크지 않다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>상대방 책임 명확(적합 조건 1), 피해 규모 큼(적합 조건 4), 증거 확보 가능(적합 조건 5), 공적 절차 진행 중(적합 조건 6) 등 법률적 적합 조건은 충족하나, 피고(전직 부기장)의 자력이 불분명하여 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명 (사망), 3명 (잠재적 범행 대상)</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>진천서 일가족 삼단봉 폭행·결박한 3인조 강도 구속영장</t>
+          <t>수개월간 미행…무참히 살해하곤  내 할 일 했다</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260314052100064?input=1195m</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482839&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-14 12:29:57.054535+00:00</t>
+          <t>2026-03-18 12:36:43.833348+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨</t>
+          <t>A씨 (살인범)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중, 다음 주 중 송치 예정</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>대전 아파트 주차장에서 40대 남성이 50대 여성을 상대로 강도상해를 시도하다 미수에 그쳤으나 피해자는 전치 2주의 상해를 입었다. 피의자는 사채 빚을 갚기 위해 범행을 저질렀다고 진술했으며, 경찰에 구속되어 수사 중이다.</t>
+          <t>부산에서 항공사 기장이 전 직장 동료에게 살해당한 사건. 범인은 공군사관학교 기득권 때문에 인생이 파멸했다고 주장하며 4명을 살해하려 했다고 진술. 경찰이 범인을 검거하고 수사 중이며, 구속영장을 신청할 예정.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>피고의 책임은 명확하고 증거도 충분하나 (적합 조건 1, 5), 피고가 사채 빚을 갚기 위해 범행을 저질렀다는 점에서 자력이 매우 부족하여 손해배상금 회수 가능성이 극히 낮습니다. 또한 피해 규모가 크지 않아 (적합 조건 4 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>살인 사건의 가해자는 특정되었고(적합 조건 1 일부 충족), 경찰 수사가 진행 중이며(적합 조건 6), 범행 증거는 명확함(적합 조건 5). 그러나 가해자가 개인이며 자력이 충분한지 불분명하고(적합 조건 2 미충족), 항공사나 공군사관학교 등 자력 있는 기관의 민사상 책임이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>“사채 빚 갚으려” 대낮 아파트 주차장서 여성 상대 강도질 한 40대 남...</t>
+          <t>부산 항공사 기장 살인범 “4명 죽이려 했다”</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574456?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202603182038025</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:01.120854+00:00</t>
+          <t>2026-03-18 12:36:09.196385+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 판결 및 민사 손해배상 판결 선고. 재판소원 예고.</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박해 금품을 갈취한 혐의로 대법원에서 징역 3년이 확정되었다. 별도로 진행된 민사 소송에서는 쯔양에게 7500만원을 지급하라는 판결이 나왔다. 구제역 측은 대법원 판결에 불복하여 재판소원 및 법왜곡죄 고소를 예고했다.</t>
+          <t>3년 전부터 4명을 노려 치밀하게 계획된 기장 연쇄살인 사건에 대한 기사. 범인은 수개월 전부터 피해자들을 미행하며 정보를 파악했고, 첫 번째 피해자의 살해까지 실행에 옮긴 것으로 보인다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 이미 대법원에서 유죄가 확정되고 민사 손해배상 판결까지 선고된 종결된 사건이다(부적합 조건 해당). '재판소원'은 확정된 판결을 다투는 매우 이례적인 절차로, 일반적인 소송금융 투자 대상과는 거리가 멀다. 또한 상대방의 자력도 불분명하다.</t>
+          <t>상대방이 특정되지 않은 개인 범죄자로, 소송금융 투자 대상으로서 충분한 자력을 가진 기업이나 기관이 아님. 또한, 피해 규모가 4명으로 집단적 피해로 보기 어려워 소송금융의 주요 적합 조건에 부합하지 않음.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>李 대통령에게 감사 …'징역 확정' 구제역, 재판소원 예고</t>
+          <t>3년 전부터, 4명 노려  치밀했던 '기장 연쇄살인 계획'</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547973</t>
+          <t>https://news.jtbc.co.kr/article/NB12290246?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:52.602597+00:00</t>
+          <t>2026-03-18 12:33:19.198453+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>구제역 (이준희), 주작감별사 (전국진)</t>
+          <t>전직 부기장 A 씨</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고 (가해자 측 형사 대법원 확정 후 재판소원 준비 중)</t>
+          <t>경찰 수사 중, 구속영장 신청 예정, 사이코패스 검사 진행</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 유명 크리에이터 쯔양을 협박해 금품을 갈취한 혐의로 형사 재판에서 징역 3년이 확정되었고, 민사 소송에서도 7500만원의 손해배상 책임이 인정되었습니다. 구제역 측은 형사 판결에 대해 재판소원을 준비 중입니다.</t>
+          <t>항공사 기장 살해 혐의로 전직 부기장 A 씨가 체포되었습니다. A 씨는 직장 내 갈등으로 인해 3년 전부터 범행을 준비했다고 진술했으며, 경찰은 A 씨에 대한 구속영장을 신청하고 사이코패스 검사를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 피해 규모가 소송금융 투자 기준에 비해 작고(7500만원, 적합 조건 4 미충족), 피해자 수가 1명으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해자 측은 이미 민사 소송에서 승소 판결을 받은 상태로 소송금융의 필요성이 낮습니다(부적합 조건: 이미 종결된 사건에 준함).</t>
+          <t>피의자 A 씨의 살해 혐의는 명확하고 경찰 수사 및 영장 신청 등 공적 절차가 진행 중이며 피해 규모 또한 막대하나, 피의자가 개인(전직 부기장)이므로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>쯔양 협박 징역 3년 구제역, “재판소원 나설 것”</t>
+          <t>기장 살해 피의자 영장 신청...신상공개도 검토</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693768?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603182006458526</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-13 12:44:37.002551+00:00</t>
+          <t>2026-03-18 12:33:09.035875+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>이준희 (유튜버 '구제역')</t>
+          <t>A 씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>대법원에서 징역 3년형 확정. 피고인 '구제역' 측은 재판소원 및 법 왜곡죄 고소를 통해 불복 절차를 밟겠다고 밝힘.</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>유튜버 '구제역' 이준희 씨가 '쯔양'을 협박해 돈을 뜯어낸 혐의로 대법원에서 징역 3년형을 확정받았습니다. 이 씨는 대법원 판결에 불복하여 재판소원 및 법 왜곡죄 고소를 통해 억울함을 풀겠다고 밝혔으며, 재판소원 제도가 시행된 이후 헌법재판소에 다수의 재판소원이 접수되고 있습니다.</t>
+          <t>전직 부기장 A 씨가 부산에서 항공사 기장을 살해하고 도주하다 검거되었습니다. A 씨는 3년 전부터 범행을 준비했으며, 다른 전 직장동료에게도 살인을 시도한 것으로 파악되었습니다. 경찰은 A 씨를 상대로 구체적인 범행 동기를 파악한 뒤 구속영장을 신청할 계획입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 사건은 유튜버 '구제역'의 '쯔양' 협박에 대한 형사 재판이 대법원에서 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 피해자가 손해배상을 청구하는 민사 소송을 지원하며, 유죄 판결을 받은 피고인이 형사 판결에 불복하여 재판소원을 제기하는 경우는 투자 대상에 해당하지 않습니다.</t>
+          <t>피의자가 개인(전직 부기장)으로, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건에 부합하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한 '집단적 피해'가 아닌 개별적인 강력 범죄 사건으로, 다수의 피해자를 통한 집단소송 가능성도 없습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명 ('쯔양')</t>
+          <t>1명 사망, 1명 살인미수 피해</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>‘쯔양 협박’ 구제역도 꺼내든 재판소원</t>
+          <t>부산 '항공사 기장 살해' 피의자 검거… 4명 죽이려 했다</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518933</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182346</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-13 12:34:54.296442+00:00</t>
+          <t>2026-03-18 00:26:54.622916+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>구제역(이준희), 주작감별사(전국진)</t>
+          <t>A씨 (전 부기장)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 확정 판결, 민사 손해배상 판결 선고</t>
+          <t>경찰 수사 및 용의자 검거 완료</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 기소되어 대법원에서 징역 3년형을 확정받았다. 공범인 주작감별사도 징역형의 집행유예를 선고받았다. 형사 사건과 별개로 진행된 민사 소송에서는 구제역에게 7500만원의 손해배상 책임이 인정되었다.</t>
+          <t>부산에서 항공사 기장이 전 동료 부기장에게 살해당하고, 용의자는 범행 전 다른 전 직장동료도 폭행한 것으로 드러났습니다. 용의자는 검거되었으며, 경찰이 범행 동기 등 구체적인 사건 경위를 조사 중입니다. 이 사건으로 인해 동료 조종사들이 신변 보호를 요청하는 등 불안감이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>형사 사건은 대법원에서 징역 3년형이 확정되어 종결되었고, 민사 소송 역시 이미 손해배상 판결이 선고된 상태입니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 투자 매력이 낮습니다. 또한 상대방의 자력 불확실성도 투자에 부정적인 요소입니다.</t>
+          <t>가해자의 책임은 명확하고 증거 확보가 용이하며 공적 절차가 진행 중이나, 직접적인 가해자(전 부기장)의 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 - 미충족)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>7500만원 (민사 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>2명 (사망자 1명, 폭행 피해자 1명) 및 유족</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>“쯔양 협박해 5500만원 갈취하더니”…구제역, 대법원서 ‘징역 3년’...</t>
+          <t>[속보] 항공사 기장 살해한 50대, 부산 빠져나가...결국 붙잡혀</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692803?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05828566645384304</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-12 12:43:02.797999+00:00</t>
+          <t>2026-03-17 12:37:54.455958+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>가해자 A씨</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>스토킹 범죄 수강명령 처분 후 재범 방지 프로그램 실시</t>
+          <t>경찰 수사 및 신상공개 심의위 예정</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>법무부 서산보호관찰소가 스토킹 범죄 재범 방지를 위한 전문 교육 프로그램을 운영했습니다. 5일간 진행된 이 프로그램은 스토킹 범죄의 이해, 피해자 관점 이해, 감정 조절 교육 등을 통해 대상자들의 인식 개선과 건강한 대인관계 형성을 돕는 데 중점을 두었습니다. 서산보호관찰소는 앞으로도 재범 방지 프로그램을 지속적으로 운영하여 지역사회 안전 확보에 기여할 예정입니다.</t>
+          <t>남양주에서 스토킹 살해 사건이 발생하여 경찰이 수사 중이며, 가해자 A씨의 신상공개 심의를 검토하고 있습니다. A씨는 범행 직후 전자발찌를 끊고 도주했으나 약 1시간 만에 검거되었습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>이 기사는 법원의 수강명령 처분을 받은 스토킹 범죄자들을 대상으로 한 재범 방지 프로그램 운영에 대한 내용입니다. 특정 피해자가 손해배상을 청구하는 사건이 아니며, 소송금융 투자 대상으로서의 구체적인 소송 기회나 상대방, 피해 규모가 명확하지 않아 적합도가 낮습니다.</t>
+          <t>상대방이 개인이며 자력 여부가 불분명하여 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않습니다 (부적합 조건: 집단적 피해 미충족).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>법무부, 서산보호관찰소, 스토킹 재범 방지 수강명령 프로그램 실시</t>
+          <t>경찰, 남양주 스토킹 살해범 신상공개 검토…심의위 예정</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260312010003814</t>
+          <t>https://www.dailian.co.kr/news/view/1621987/?sc=Naver</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-12 00:25:42.598618+00:00</t>
+          <t>2026-03-17 12:34:05.882431+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>전 부기장 B 씨</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>피의자 구속 기소, 형사 재판 진행 중. 유족 측은 신상공개 제도 개선 및 가석방 없는 종신형 도입 촉구.</t>
+          <t>경찰 수사 및 용의자 긴급체포, 범행 동기 규명 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건의 피의자 김소영(20)이 약물 투여로 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 기소되었습니다. 유족 측은 경찰의 안일한 대처로 2차 피해가 발생했다고 지적하며, 모호한 신상공개 제도 개선과 가석방 없는 종신형 도입을 촉구하고 있습니다. 피의자는 사이코패스 진단평가에서 25점을 받았으며, 서울북부지검은 신상정보를 공개했습니다.</t>
+          <t>현직 항공사 기장이 부산 자택에서 흉기에 찔려 숨진 채 발견되었으며, 경찰은 같은 항공사에서 근무했던 전 부기장을 용의자로 긴급체포했습니다. 용의자는 과거 직장 내 갈등으로 앙심을 품고 범행을 저지른 것으로 추정되며, 다른 기장을 상대로 유사 범행을 시도한 전력도 확인되었습니다. 경찰은 현재 범행 동기 및 정신병력 등을 수사 중입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>피의자 김소영은 20세 개인으로 자력이 충분하다고 보기 어려워, 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 전제 조건에 부합하지 않아 투자 매력이 낮습니다.</t>
+          <t>피의자가 개인이며 대기업/금융기관 등 자력이 충분한 주체가 아니므로, 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 비록 책임이 명확하고 피해 규모가 크며 증거 확보가 용이하지만, 피의자의 자력 부족이 결정적인 부적합 사유입니다. (적합 조건 2 미충족, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 치료 1명)</t>
+          <t>1명 (사망 피해자), 유족 다수 (원고)</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>“호감가는 외모 뒤에 감춰진 악마”…‘모텔 연쇄살인’ 유족 “죽어선...</t>
+          <t>부산서 항공사 기장 흉기 피살…용의자 前부기장 추적</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/12/20260312500009?wlog_tag3=naver</t>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133547424/1</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-12 00:20:26.623002+00:00</t>
+          <t>2026-03-17 12:31:55.793405+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>40대 피고인</t>
+          <t>A씨 (용의자)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고</t>
+          <t>경찰 수사 및 용의자 추적 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>직장 동료를 상습 폭행하고 기초수급비를 갈취한 40대 피고인이 2심에서 형량이 늘었습니다. 재판부는 피해자가 상해를 입고 심각한 인격적 모멸감과 정신적 충격을 받았을 것으로 판단했습니다.</t>
+          <t>항공사 기장 B씨가 살해되고, 과거 C씨에 대한 공격 미수 사건의 피의자 A씨가 용의자로 지목되어 경찰이 추적 중이다. 현재 8명이 신변보호를 받고 있으며, 경찰은 부산역과 공항 등에서 A씨를 쫓고 있으나 검거에 난항을 겪고 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>형사 재판에서 유죄 판결을 받아 상대방의 책임은 명확하고(적합 조건 1), 증거도 확보되었을 것으로 보이나(적합 조건 5), 피고인이 개인이며 기초수급비를 갈취했다는 점에서 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 매력이 낮습니다. 또한, 피해자가 1명이며 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다.</t>
+          <t>이 사건은 항공사 기장 살해 및 과거 폭행 미수 사건에 대한 형사 수사가 주된 내용입니다. 용의자(A씨)의 책임은 명확하나, 소송금융 투자에 필수적인 용의자 개인의 충분한 자력 여부가 불분명하여 손해배상금 회수 가능성이 낮습니다. 또한, '8명 신변보호 중'이라는 언급이 있으나, 이들이 용의자의 직접적인 불법행위로 인한 집단적 피해자인지 명확하지 않아 집단소송의 가능성도 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (사망 1명 포함)</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>직장동료 상습폭행하고 기초수급비 갈취한 40대 2심서 형량 늘어</t>
+          <t>'항공사 기장 살해' 용의자, 추적 난항…8명 신변보호 중</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473776&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailian.co.kr/news/view/1621977/?sc=Naver</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-12 00:19:52.254744+00:00</t>
+          <t>2026-03-17 12:27:43.112945+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>커넥트인 이용자들</t>
+          <t>김동현 중구의회 의장</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>민사소송 예정, 이용자들의 형사 1심 판결 선고</t>
+          <t>중구의회 의장 불신임 가결의 원인이 된 소송</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>윤라영이 '커넥트인' 이용자들의 성매매 혐의에 대한 형사 1심 판결이 벌금형에 그치자, 민사소송을 선포했다. 그녀는 방송에 출연해 '커넥트인 특별법안' 발의를 촉구하며 목소리를 높이고 있다. 이는 플랫폼 관련 불법행위에 대한 민사적 책임을 묻는 사건으로 보인다.</t>
+          <t>김동현 중구의회 의장이 중구청 직원의 가족으로부터 손해배상 소송을 당해 의회의 명예를 실추하고 품위유지 의무를 위반했다는 지적을 받았습니다. 이로 인해 중구의회에서 김 의장에 대한 불신임 결의안이 가결되었습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>민사소송의 상대방이 개별 이용자들이므로, 상대방의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮다. (부적합 조건: 상대방에게 자력이 충분함) 또한, 피해 규모가 명확히 제시되지 않아 투자 매력도가 떨어진다.</t>
+          <t>상대방(김동현 의장)은 특정되었으나(적합 조건 1), 개인에 대한 소송으로 상대방의 자력이 충분하다고 보기 어려우며(적합 조건 2 불충족), 집단적 피해가 아니며(적합 조건 3 불충족) 피해 규모도 명확하지 않아(적합 조건 4 불충족) 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명 (윤라영 또는 커넥트인)</t>
+          <t>1가족</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>‘아너’ 찬란한 종영</t>
+          <t>김동현 중구의회 의장 '불신임' 가결... 품위유지 의무 위반</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603110031</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260316145353AE07266&amp;id=204474</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-11 00:47:33.256944+00:00</t>
+          <t>2026-03-17 00:32:55.906858+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>1심 재판 진행 중 또는 완료</t>
+          <t>경찰 수사 및 검찰 송치 예정, 피의자 구속 기소</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>집을 보러 온 손님이 강도로 돌변하여 집주인에게 극심한 폭행과 협박을 가한 사건입니다. 피해자는 이로 인해 큰 공포와 정신적 피해를 입었으며, 현재 1심 재판이 진행 중인 것으로 보입니다.</t>
+          <t>김소영이 남성들에게 약물이 든 음료를 마시게 하여 2명을 살해하고 1명을 다치게 한 혐의로 구속 기소되었습니다. 경찰 수사 결과 추가 피해자 3명이 더 확인되었으며, 이들 중 일부에게서 김소영이 처방받은 약물 성분이 검출되었습니다. 경찰은 추가 피해자를 조사 후 사건을 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 상대방의 자력 정보가 없어 배상 가능성이 불확실합니다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건이며(적합 조건 3 미충족), 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 사망 및 상해로 인한 피해 규모가 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중(적합 조건 5, 6)이라는 점에서 법적 승소 가능성은 높습니다. 그러나 피고가 개인인 김소영으로 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 6명 (사망 2명, 부상 1명, 추가 피해자 3명)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'집 보러 왔다'더니…매물 소개 듣던 중 강도 돌변 [사건의재구성]</t>
+          <t>강북구 모텔 살인 김소영 추가 피해자 3명 확인… 음료 마시고 잠 많이...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6095017</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182132</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:02.035766+00:00</t>
+          <t>2026-03-17 00:27:21.660811+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 추가 피해자 수사 중</t>
+          <t>형사 재판 진행 예정 (다음달 9일 첫 재판)</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>김소영이 20~30대 남성들에게 약물을 먹여 2명을 숨지게 하고 1명을 의식을 잃게 한 혐의로 구속 기소되었습니다. 검찰은 김씨의 범행을 이상 동기 범죄로 보고 있으며, 추가 피해자 2명에 대한 수사도 진행 중입니다.</t>
+          <t>김소영이 약물로 남성 2명을 살해하고 3명에게 특수상해를 입힌 혐의로 구속기소되었으며, 다음달 첫 재판을 앞두고 있다. 검찰은 계획 범죄로 판단하고 국과수 감정 결과 등 증거가 확보된 상태이다. 국선변호인이 사임 의사를 밝혔다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 피해 규모가 크며 증거가 충분하고 형사 기소가 진행 중인 점은 긍정적입니다. 그러나 피고인 김소영이 개인이며 경제적 자력이 부족할 것으로 예상되어, 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>피고인 김소영은 개인으로, 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합함 (적합 조건 2 미충족). 비록 상대방 책임이 명확하고(적합 조건 1), 국과수 감정 등 증거가 충분하며(적합 조건 5), 형사 재판 등 공적 절차가 진행 중(적합 조건 6)이지만, 회수 가능성 부족이 결정적인 투자 저해 요인임.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2, 상해 1), 추가 2명 수사 중</t>
+          <t>5명 (사망 2명, 특수상해 3명)</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 김소영, 구속 상태로 재판 넘겨져</t>
+          <t>'모텔 연쇄살인' 국선변호인 사임…김소영 내달 9일 첫 재판</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260310519999?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25412185</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-10 12:40:07.330472+00:00</t>
+          <t>2026-03-16 12:27:50.711992+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>형사 구속 기소 완료, 재판 진행 예정</t>
+          <t>형사 재판 진행 중, 추가 범행 확인 및 입건</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>김소영이 자신의 소비 욕구를 충족하기 위해 피해자들에게 접근하여 경제적 이득을 취한 뒤 살해한 혐의로 구속 기소되었습니다. 연쇄 범죄로 다수의 피해자가 발생했으며, 현재 형사 절차가 진행 중입니다.</t>
+          <t>모텔 연쇄살인 사건 피의자 김소영이 약물을 이용한 범행으로 남성 3명에게 추가 피해를 입힌 사실이 확인되어 총 6명의 피해자가 발생했다. 이 중 2명은 사망했으며, 경찰은 김소영을 특수상해와 마약류관리법 위반 혐의로 추가 입건했다. 김소영은 현재 구속 상태로 재판에 넘겨져 다음 달 첫 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>가해자 김소영의 책임은 명확하고(적합 조건 1), 공적 수사 및 형사 절차가 진행 중이며(적합 조건 5, 6), 연쇄 범죄로 다수의 피해자가 발생했으나, 피고가 개인으로 특정되어 배상 능력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 회수 가능성이 중요하므로, 피고의 자력 부족은 투자 부적합의 핵심 요인입니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 6명의 다수 피해자 발생(적합 조건 3), 2명 사망 및 4명 상해라는 큰 피해 규모(적합 조건 4), 국과수 감정 등 명확한 증거(적합 조건 5), 형사 재판 진행 중(적합 조건 6)으로 사건 자체의 법적 타당성은 높다. 그러나 피의자가 개인으로 자력 확보가 어려워(부적합 조건 2) 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6명 (사망 2명, 상해 4명)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>이상 동기 범죄 … '강북 약물 연쇄 살인' 김소영 구속 기소</t>
+          <t>'모텔 살인' 김소영 피해자 3명 추가...1명 동일 약물 검출</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031017550004314?did=NA</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603161906477209</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-10 12:33:18.702047+00:00</t>
+          <t>2026-03-16 12:24:41.901305+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>이모(36)씨</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>김소영 구속 기소, 추가 피해자 수사 중</t>
+          <t>형사 재판 종결, 징역 18년 선고</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔에서 남성 2명을 살해한 피의자 김소영이 살인, 특수상해, 마약류관리에관한법률위반 혐의로 구속 기소되었습니다. 김 씨는 과거 절도 등으로 퇴학 및 퇴출된 전력이 있으며, 사이코패스 진단 검사에서 25점을 받아 사이코패스 범주에 해당합니다. 경찰은 김 씨 송치 이후 추가 피해자로 의심되는 인물 2명을 확인하여 수사를 이어가고 있습니다.</t>
+          <t>2016년 발생한 동거녀 살해 암매장 사건으로, 동거남 이씨가 여자친구 A씨를 살해하고 시신을 유기한 뒤 거짓 진술로 범행을 은폐하려 했으나 경찰 수사로 검거되어 자백했습니다. 이씨는 살인 및 사체유기 혐의로 기소되어 징역 18년을 선고받았으며, 이 기사는 과거 사건을 회고하는 내용입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>피의자 김소영의 살인 혐의가 명확하고 검찰 기소까지 진행되어 증거가 충분하나, 피의자의 과거 행적(절도, 집안 형편 넉넉지 않음)으로 미루어 볼 때 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>이 사건은 이미 2016년에 형사 재판이 종결되어 피의자에게 징역 18년이 선고된 상태입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다. 또한, 피고가 개인이며 자력 여부가 불확실하여 배상금 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>2명 사망, 1명 회복, 추가 피해 의심 2명 (총 5명 내외)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>“걔 맞지?”…‘모텔 연쇄살인’ 김소영 신상공개에 ‘술렁’</t>
+          <t>“당구 치고 와보니 짐 싸서 나가고 없었다”…동거녀 암매장 사건의 전...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05815446645382008</t>
+          <t>https://www.sedaily.com/article/20019131?ref=naver</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-10 12:32:27.751987+00:00</t>
+          <t>2026-03-15 00:21:14.446524+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>강도 일당 (A씨 등 3명)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상공개 심의 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 피의자 김소영(20)의 신상이 공개되었습니다. 김소영은 과거에도 상습 절도를 저지른 정황이 있으며, 경찰은 그녀의 경제적 어려움을 범행 동기로 보고 있습니다. 피해자 유족 측은 신상 공개를 환영하며 사건의 진상 규명을 촉구하고 있습니다.</t>
+          <t>충북 진천의 한 단독주택에 3인조 강도가 침입하여 일가족 4명을 폭행하고 결박한 뒤 금품을 빼앗으려다 미수에 그치고 도주했다. 범행 나흘 만에 일당 3명 모두 경찰에 붙잡혔으며, 경찰은 구속영장을 신청하고 범행 경위를 조사 중이다. 피해자들은 신체적, 정신적 피해를 입었다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>피의자 김소영의 연쇄살인 및 절도 혐의가 명확하고(적합 조건 1), 경찰 및 검찰 수사 기록 등 증거 확보가 가능하며(적합 조건 5), 검찰 수사 및 신상공개 심의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자가 경제적으로 어려운 개인으로 명시되어 있어(부적합 조건: 상대방 자력 부족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>상대방(강도 일당)의 책임은 명확하고(적합 조건 1), 경찰 수사로 증거 확보가 용이하며(적합 조건 5), 공적 절차(형사 수사)가 진행 중이나(적합 조건 6), 상대방이 자력이 충분한 대기업 등이 아닌 개인 강도 일당이므로 민사상 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 가족 피해이며, 직접적인 금전적 피해 규모도 크지 않다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>“지갑·에어팟 훔쳐”…‘모텔 연쇄살인’ 김소영 “신상공개 안돼”...</t>
+          <t>진천서 일가족 삼단봉 폭행·결박한 3인조 강도 구속영장</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/10/20260310500014?wlog_tag3=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260314052100064?input=1195m</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-10 00:29:27.666637+00:00</t>
+          <t>2026-03-14 12:29:57.054535+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>40대 남성 A 씨</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>검찰 수사 및 기소 예정</t>
+          <t>경찰 수사 및 구속 진행 중, 다음 주 중 송치 예정</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>20대 여성 김소영이 약물 음료로 남성 2명을 살해하고 추가 2명에 대한 피해도 수사 중인 '모텔 연쇄살인' 사건입니다. 검찰은 김소영의 신상을 공개하고 살인 혐의로 기소할 예정입니다. 유족 측은 범행의 계획성과 잔혹성을 들어 신상 공개를 강하게 원했습니다.</t>
+          <t>대전 아파트 주차장에서 40대 남성이 50대 여성을 상대로 강도상해를 시도하다 미수에 그쳤으나 피해자는 전치 2주의 상해를 입었다. 피의자는 사채 빚을 갚기 위해 범행을 저질렀다고 진술했으며, 경찰에 구속되어 수사 중이다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4), 검찰 수사 및 신상 공개로 증거 확보가 용이하며(적합 조건 5), 공적 절차(검찰 기소 예정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피의자가 개인으로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피고의 책임은 명확하고 증거도 충분하나 (적합 조건 1, 5), 피고가 사채 빚을 갚기 위해 범행을 저질렀다는 점에서 자력이 매우 부족하여 손해배상금 회수 가능성이 극히 낮습니다. 또한 피해 규모가 크지 않아 (적합 조건 4 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 추가 피해자 2명 수사 중</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 피의자 김소영 신상 공개…“추가 피해자 2명 수사중...</t>
+          <t>“사채 빚 갚으려” 대낮 아파트 주차장서 여성 상대 강도질 한 40대 남...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503804&amp;ref=A</t>
+          <t>https://www.munhwa.com/article/11574456?ref=naver</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:33.876065+00:00</t>
+          <t>2026-03-14 00:16:01.120854+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>40대 A 씨</t>
+          <t>구제역 (이준희)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>대법원 유죄 확정 판결 및 민사 손해배상 판결 선고. 재판소원 예고.</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>충북 옥천에서 40대 A 씨가 빚 독촉을 하던 지인을 살해하고 야산에 암매장한 사건입니다. A 씨는 완전범죄를 꿈꿨으나 경찰의 기민한 수사로 꼬리가 잡혔습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>유튜버 구제역이 쯔양을 협박해 금품을 갈취한 혐의로 대법원에서 징역 3년이 확정되었다. 별도로 진행된 민사 소송에서는 쯔양에게 7500만원을 지급하라는 판결이 나왔다. 구제역 측은 대법원 판결에 불복하여 재판소원 및 법왜곡죄 고소를 예고했다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)에 해당하나, 피고가 개인으로 특정되어 상대방의 자력(적합 조건 2)이 충분한지 불분명하며 집단적 피해(적합 조건 3)가 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 이미 대법원에서 유죄가 확정되고 민사 손해배상 판결까지 선고된 종결된 사건이다(부적합 조건 해당). '재판소원'은 확정된 판결을 다투는 매우 이례적인 절차로, 일반적인 소송금융 투자 대상과는 거리가 멀다. 또한 상대방의 자력도 불분명하다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>빚 독촉 지인 암매장 40대…기민한 수사에 완전범죄 물거품</t>
+          <t>李 대통령에게 감사 …'징역 확정' 구제역, 재판소원 예고</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470409&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547973</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-10 00:24:18.284446+00:00</t>
+          <t>2026-03-13 13:17:52.602597+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>구제역 (이준희), 주작감별사 (전국진)</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상 공개, 추가 피해자 조사 중</t>
+          <t>민사 1심 판결 선고 (가해자 측 형사 대법원 확정 후 재판소원 준비 중)</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>20세 김소영이 약물이 든 음료로 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 검찰은 피의자의 신상을 공개했으며, 경찰은 추가 피해자를 조사 중입니다. 피의자는 경제적 어려움을 겪었으며 사이코패스 진단 평가에서 25점을 받았습니다.</t>
+          <t>유튜버 구제역이 유명 크리에이터 쯔양을 협박해 금품을 갈취한 혐의로 형사 재판에서 징역 3년이 확정되었고, 민사 소송에서도 7500만원의 손해배상 책임이 인정되었습니다. 구제역 측은 형사 판결에 대해 재판소원을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 검찰 수사 등 공적 절차가 진행 중(적합 조건 6)이나, 피의자가 경제적 어려움을 겪는 20세 개인으로 배상 능력이 현저히 부족하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 피해 규모가 소송금융 투자 기준에 비해 작고(7500만원, 적합 조건 4 미충족), 피해자 수가 1명으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해자 측은 이미 민사 소송에서 승소 판결을 받은 상태로 소송금융의 필요성이 낮습니다(부적합 조건: 이미 종결된 사건에 준함).</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 1명, 추가 피해자 조사 중</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>정체 드러난 ‘강북 모텔 연쇄살인범’은 20세 김소영 [사건플러스]</t>
+          <t>쯔양 협박 징역 3년 구제역, “재판소원 나설 것”</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017174?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10693768?ref=naver</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-10 00:23:24.441171+00:00</t>
+          <t>2026-03-13 12:44:37.002551+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr"/>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>이준희 (유튜버 '구제역')</t>
+        </is>
+      </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (휴대전화 포렌식 등)</t>
+          <t>대법원에서 징역 3년형 확정. 피고인 '구제역' 측은 재판소원 및 법 왜곡죄 고소를 통해 불복 절차를 밟겠다고 밝힘.</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성에게 흉기를 휘둘러 중상을 입혔습니다. 가해 남성은 경찰 추격 중 투신 사망했으며, 피해자들은 중태에 빠져 치료 중입니다. 경찰은 휴대전화 포렌식 분석 등을 통해 정확한 사건 경위를 조사하고 있습니다.</t>
+          <t>유튜버 '구제역' 이준희 씨가 '쯔양'을 협박해 돈을 뜯어낸 혐의로 대법원에서 징역 3년형을 확정받았습니다. 이 씨는 대법원 판결에 불복하여 재판소원 및 법 왜곡죄 고소를 통해 억울함을 풀겠다고 밝혔으며, 재판소원 제도가 시행된 이후 헌법재판소에 다수의 재판소원이 접수되고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>가해자가 사망하여 소송 상대방의 자력 확보가 불가능할 가능성이 높습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 소송금융은 회수 가능성이 높은 사건에 투자하므로, 이 사건은 투자 대상으로서의 매력이 낮습니다. 또한, 집단적 피해가 아닌 개별 피해 사건으로 규모가 작습니다 (적합 조건: 집단적 피해, 피해 규모 큼 미충족).</t>
+          <t>해당 사건은 유튜버 '구제역'의 '쯔양' 협박에 대한 형사 재판이 대법원에서 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 피해자가 손해배상을 청구하는 민사 소송을 지원하며, 유죄 판결을 받은 피고인이 형사 판결에 불복하여 재판소원을 제기하는 경우는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 ('쯔양')</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>남녀에게 흉기 휘두르고 도주…가해자는 투신 사망</t>
+          <t>‘쯔양 협박’ 구제역도 꺼내든 재판소원</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260309201151cVz</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518933</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:00.784053+00:00</t>
+          <t>2026-03-13 12:34:54.296442+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>구제역(이준희), 주작감별사(전국진)</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상 공개 완료</t>
+          <t>형사 사건 대법원 확정 판결, 민사 손해배상 판결 선고</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>20세 김소영이 정신과 약물을 이용해 남성 2명을 살해하고 추가 피해가 의심되는 2건을 포함해 최소 5명 이상의 피해자가 발생할 가능성이 제기되었습니다. 김 씨는 챗GPT를 이용해 범행을 치밀하게 계획했으며, 현재 경찰 수사 및 검찰 송치 후 신상 공개가 완료된 상태입니다.</t>
+          <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 기소되어 대법원에서 징역 3년형을 확정받았다. 공범인 주작감별사도 징역형의 집행유예를 선고받았다. 형사 사건과 별개로 진행된 민사 소송에서는 구제역에게 7500만원의 손해배상 책임이 인정되었다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 다수의 피해자가 발생했으며, 증거 확보가 용이하고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인이며 자력 확보가 어려워 소송금융의 핵심인 투자금 회수 가능성이 매우 낮아 투자에 부적합합니다.</t>
+          <t>형사 사건은 대법원에서 징역 3년형이 확정되어 종결되었고, 민사 소송 역시 이미 손해배상 판결이 선고된 상태입니다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하여 신규 투자 매력이 낮습니다. 또한 상대방의 자력 불확실성도 투자에 부정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원 (민사 판결액)</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>최소 5명 이상</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>사이코패스 검사 40점 만점에 25점...20세 김소영이 치밀하게 준비한 범...</t>
+          <t>“쯔양 협박해 5500만원 갈취하더니”…구제역, 대법원서 ‘징역 3년’...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017153?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10692803?ref=naver</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-09 12:36:20.504327+00:00</t>
+          <t>2026-03-12 12:43:02.797999+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 신상공개 심의 진행 중</t>
+          <t>스토킹 범죄 수강명령 처분 후 재범 방지 프로그램 실시</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄살인 피의자 김소영의 신상 공개가 검거 한 달 만에 이뤄지면서 흉악범 신상 공개 기준과 효과에 대한 논란이 재점화되었습니다. 경찰은 신상 공개를 하지 않기로 했으나 유족 반발과 여론 공분으로 검찰이 공개를 결정했습니다. 일각에서는 '뒷북 공개'라는 지적과 함께 신상 공개 기준의 모호성에 대한 비판이 제기되고 있습니다.</t>
+          <t>법무부 서산보호관찰소가 스토킹 범죄 재범 방지를 위한 전문 교육 프로그램을 운영했습니다. 5일간 진행된 이 프로그램은 스토킹 범죄의 이해, 피해자 관점 이해, 감정 조절 교육 등을 통해 대상자들의 인식 개선과 건강한 대인관계 형성을 돕는 데 중점을 두었습니다. 서산보호관찰소는 앞으로도 재범 방지 프로그램을 지속적으로 운영하여 지역사회 안전 확보에 기여할 예정입니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 사건은 연쇄살인이라는 흉악 범죄에 대한 형사 사건으로, 소송금융의 주된 대상인 민사상 손해배상 청구와는 거리가 있습니다. 피의자 김소영은 개인으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. (적합 조건 2번 미충족)</t>
+          <t>이 기사는 법원의 수강명령 처분을 받은 스토킹 범죄자들을 대상으로 한 재범 방지 프로그램 운영에 대한 내용입니다. 특정 피해자가 손해배상을 청구하는 사건이 아니며, 소송금융 투자 대상으로서의 구체적인 소송 기회나 상대방, 피해 규모가 명확하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>SNS까지 털렸는데 '뒷북' 신상공개…경찰 검거 후 한달만</t>
+          <t>법무부, 서산보호관찰소, 스토킹 재범 방지 수강명령 프로그램 실시</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260309157500004?input=1195m</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260312010003814</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-09 12:28:02.820152+00:00</t>
+          <t>2026-03-12 00:25:42.598618+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>로버트 블레이크</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>민사 소송 판결 확정 및 피고인 파산, 사망</t>
+          <t>피의자 구속 기소, 형사 재판 진행 중. 유족 측은 신상공개 제도 개선 및 가석방 없는 종신형 도입 촉구.</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>유명 배우 로버트 블레이크는 아내 살해 혐의로 형사 재판에서는 무죄를 받았으나, 유족이 제기한 민사 소송에서 유죄로 인정되어 3천만 달러의 배상금을 선고받았다. 그는 항소심에서 배상액이 절반으로 줄었음에도 불구하고 변호사 비용 등을 감당하지 못해 파산했으며, 결국 재기하지 못한 채 사망했다.</t>
+          <t>강북 모텔 연쇄살인 사건의 피의자 김소영(20)이 약물 투여로 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 기소되었습니다. 유족 측은 경찰의 안일한 대처로 2차 피해가 발생했다고 지적하며, 모호한 신상공개 제도 개선과 가석방 없는 종신형 도입을 촉구하고 있습니다. 피의자는 사이코패스 진단평가에서 25점을 받았으며, 서울북부지검은 신상정보를 공개했습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>이미 민사 소송이 종결되어 판결이 확정되었고 (부적합 조건: 이미 종결된 사건), 피고인 로버트 블레이크는 파산 후 사망하여 자력이 충분하지 않으며 (부적합 조건: 상대방에게 자력이 충분함), 소송금융 투자 대상으로서의 신규성이 없음.</t>
+          <t>피의자 김소영은 20세 개인으로 자력이 충분하다고 보기 어려워, 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 전제 조건에 부합하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>3천만 달러 (약 397억 원), 항소심에서 절반으로 감액</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명 (보니 리 베이클리 유족)</t>
+          <t>3명 (사망 2명, 치료 1명)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'에미상 수상' 유명 男배우, 아내 살해범으로 나락行→파산…비운의 삶...</t>
+          <t>“호감가는 외모 뒤에 감춰진 악마”…‘모텔 연쇄살인’ 유족 “죽어선...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1009821/</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/12/20260312500009?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-09 00:40:06.040916+00:00</t>
+          <t>2026-03-12 00:20:26.623002+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>전 연인 (피고인)</t>
+          <t>40대 피고인</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>형사 1심 실형 선고</t>
+          <t>형사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>전 연인이 법원의 접근금지 잠정조치와 경찰의 긴급응급조치를 수차례 위반하며 피해자를 스토킹하고, 위험한 물건으로 현관문을 파손하며 주거 침입을 시도했다. 창원지법은 피고인에게 특수재물손괴, 스토킹범죄의처벌등에관한법률위반, 특수주거침입미수 혐의로 징역 1년 4개월의 실형을 선고했다.</t>
+          <t>직장 동료를 상습 폭행하고 기초수급비를 갈취한 40대 피고인이 2심에서 형량이 늘었습니다. 재판부는 피해자가 상해를 입고 심각한 인격적 모멸감과 정신적 충격을 받았을 것으로 판단했습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(상대방 책임 명확), 형사 재판을 통해 증거가 확보되었으나(증거가 있거나 확보 가능함), 소송금융 투자에 필수적인 피해 규모(피해 규모가 큼)와 상대방의 자력(상대방에게 자력이 충분함)이 매우 낮다. 단일 피해자이며, 재물손괴 피해액이 70만원으로 소송금융이 투자할 만한 경제적 가치가 부족하다.</t>
+          <t>형사 재판에서 유죄 판결을 받아 상대방의 책임은 명확하고(적합 조건 1), 증거도 확보되었을 것으로 보이나(적합 조건 5), 피고인이 개인이며 기초수급비를 갈취했다는 점에서 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 매력이 낮습니다. 또한, 피해자가 1명이며 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>약 70만 원 (재물손괴)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>창원지법, 법원의 접근금지 '잠정조치' 어기고 전 연인 스토킹 실형</t>
+          <t>직장동료 상습폭행하고 기초수급비 갈취한 40대 2심서 형량 늘어</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030908253365179a8c8bf58f_12</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473776&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-09 00:26:17.965675+00:00</t>
+          <t>2026-03-12 00:19:52.254744+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>가해 학생 B군의 부모</t>
+          <t>커넥트인 이용자들</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>민사 소송 판결 확정</t>
+          <t>민사소송 예정, 이용자들의 형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>가해 학생 B군이 동급생 어머니를 넘어뜨리고 발길질하여 손해배상 소송이 제기되었습니다. 법원은 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸으며, B군 측의 불복 소송도 기각되어 판결이 최종 확정되었습니다.</t>
+          <t>윤라영이 '커넥트인' 이용자들의 성매매 혐의에 대한 형사 1심 판결이 벌금형에 그치자, 민사소송을 선포했다. 그녀는 방송에 출연해 '커넥트인 특별법안' 발의를 촉구하며 목소리를 높이고 있다. 이는 플랫폼 관련 불법행위에 대한 민사적 책임을 묻는 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이미 손해배상 소송 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>민사소송의 상대방이 개별 이용자들이므로, 상대방의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮다. (부적합 조건: 상대방에게 자력이 충분함) 또한, 피해 규모가 명확히 제시되지 않아 투자 매력도가 떨어진다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>2300여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (윤라영 또는 커넥트인)</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>'동급생 어머니' 넘어뜨리고 발길질… 부모가 배상하라</t>
+          <t>‘아너’ 찬란한 종영</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025588</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603110031</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-08 12:45:52.559236+00:00</t>
+          <t>2026-03-11 00:47:33.256944+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>손해배상 소송 1심 판결 선고, 관련 처분 취소 소송 판결 확정</t>
+          <t>1심 재판 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>중학생이 동급생 어머니를 폭행한 사건에 대해 법원이 가해 학생 부모에게 2300여 만원을 배상하라고 판결했습니다. 가해 학생 측이 제기한 처분 취소 소송은 기각되어 판결이 확정되었습니다.</t>
+          <t>집을 보러 온 손님이 강도로 돌변하여 집주인에게 극심한 폭행과 협박을 가한 사건입니다. 피해자는 이로 인해 큰 공포와 정신적 피해를 입었으며, 현재 1심 재판이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>손해배상 소송에서 이미 판결이 선고되었고, 관련 처분 취소 소송은 판결이 확정되어 종결된 사건으로 신규 소송금융 투자 기회가 매우 제한적입니다. 또한, 피해 금액이 2300여 만원으로 소송금융 투자 대상으로서는 규모가 작고, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방의 자력 정보가 없어 배상 가능성이 불확실합니다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건이며(적합 조건 3 미충족), 피해 규모가 특정되지 않아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>2300여 만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>중학생이 동급생 어머니 폭행…법원 “가해자 부모가 배상”</t>
+          <t>'집 보러 왔다'더니…매물 소개 듣던 중 강도 돌변 [사건의재구성]</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1618112/?sc=Naver</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6095017</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-08 12:44:41.714018+00:00</t>
+          <t>2026-03-11 00:18:02.035766+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>최모씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>대법원 실형 확정 (형사 사건)</t>
+          <t>형사 재판 진행 중, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>온라인 도박 빚에 처지를 비관한 남성이 아내와 두 자녀를 살해하려다 미수에 그친 사건입니다. 대법원은 이 남성에게 징역 3년의 실형을 확정했으며, 1심 재판부는 부모에게 자녀의 죽음을 결정할 권리가 없다고 판시했습니다. 범행은 가족의 신고로 출동한 경찰에 의해 제지되었습니다.</t>
+          <t>김소영이 20~30대 남성들에게 약물을 먹여 2명을 숨지게 하고 1명을 의식을 잃게 한 혐의로 구속 기소되었습니다. 검찰은 김씨의 범행을 이상 동기 범죄로 보고 있으며, 추가 피해자 2명에 대한 수사도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방(최모씨)이 도박 빚이 있는 개인으로 자력이 충분하지 않아 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로, 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. 비록 상대방 책임이 명확하고 형사 판결로 증거가 확보되었으나, 투자 회수 가능성 부족으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고 피해 규모가 크며 증거가 충분하고 형사 기소가 진행 중인 점은 긍정적입니다. 그러나 피고인 김소영이 개인이며 경제적 자력이 부족할 것으로 예상되어, 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 3명 (사망 2, 상해 1), 추가 2명 수사 중</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>도박 빚에 자녀 살해 후 목숨 끊으려 한 남성…대법 실형 확정</t>
+          <t>‘모텔 연쇄살인’ 김소영, 구속 상태로 재판 넘겨져</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260306510033?OutUrl=naver</t>
+          <t>http://www.segyebiz.com/newsView/20260310519999?OutUrl=naver</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-08 00:30:50.876644+00:00</t>
+          <t>2026-03-10 12:40:07.330472+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>남성</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>유족이 의심스러운 정황을 공개하며 진실 규명 노력 중, 경찰 수사 진행 가능성 있음</t>
+          <t>형사 구속 기소 완료, 재판 진행 예정</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>태국에서 한 남성이 여자친구를 살해한 후 자살로 위장한 사건이 발생했습니다. CCTV에 피해자의 '살려달라'는 녹음이 남아있으며, 유족이 방송에 출연하여 의심스러운 정황을 공개하며 진실 규명을 촉구하고 있습니다.</t>
+          <t>김소영이 자신의 소비 욕구를 충족하기 위해 피해자들에게 접근하여 경제적 이득을 취한 뒤 살해한 혐의로 구속 기소되었습니다. 연쇄 범죄로 다수의 피해자가 발생했으며, 현재 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(CCTV 증거), 증거 확보 가능성이 높지만, 상대방이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 불확실합니다. 또한, 집단적 피해가 아닌 단일 피해 사건입니다.</t>
+          <t>가해자 김소영의 책임은 명확하고(적합 조건 1), 공적 수사 및 형사 절차가 진행 중이며(적합 조건 5, 6), 연쇄 범죄로 다수의 피해자가 발생했으나, 피고가 개인으로 특정되어 배상 능력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 회수 가능성이 중요하므로, 피고의 자력 부족은 투자 부적합의 핵심 요인입니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>여친 살해 후 자살로 위장한 남성…CCTV엔  살려달라  녹음, 유족이 밝혔...</t>
+          <t>이상 동기 범죄 … '강북 약물 연쇄 살인' 김소영 구속 기소</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6093605</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031017550004314?did=NA</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:47.484762+00:00</t>
+          <t>2026-03-10 12:33:18.702047+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>A(25) 씨, B(25) 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>가해자 2명에 대한 형사 재판 1심 판결 선고 (징역 및 집행유예)</t>
+          <t>김소영 구속 기소, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>20대 남성 2명이 미성년자 4명을 13시간 감금 및 폭행하고 금전을 요구한 혐의로 재판에 넘겨져 각각 징역형과 집행유예를 선고받았다. 재판부는 죄질이 좋지 않다고 판시했으나, 피고인들이 범행을 인정하고 일부 피해자와 합의한 점을 고려했다. 피해자들은 가해자들의 중학교 후배 폭행에 대한 합의금 명목으로 금전 요구를 받았다.</t>
+          <t>서울 강북구 모텔에서 남성 2명을 살해한 피의자 김소영이 살인, 특수상해, 마약류관리에관한법률위반 혐의로 구속 기소되었습니다. 김 씨는 과거 절도 등으로 퇴학 및 퇴출된 전력이 있으며, 사이코패스 진단 검사에서 25점을 받아 사이코패스 범주에 해당합니다. 경찰은 김 씨 송치 이후 추가 피해자로 의심되는 인물 2명을 확인하여 수사를 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>가해자들의 형사 재판이 이미 종결되어 책임이 명확하고(적합 조건 1, 5), 피해자 4명에 대한 감금 및 폭행 사실이 인정되었으나, 상대방이 일반 개인(20대 남성)으로 자력 충분 여부가 불확실하며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮음.</t>
+          <t>피의자 김소영의 살인 혐의가 명확하고 검찰 기소까지 진행되어 증거가 충분하나, 피의자의 과거 행적(절도, 집안 형편 넉넉지 않음)으로 미루어 볼 때 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>2명 사망, 1명 회복, 추가 피해 의심 2명 (총 5명 내외)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>“콜롬비아에 팔아 버린다” 미성년자 13시간 감금한 20대들</t>
+          <t>“걔 맞지?”…‘모텔 연쇄살인’ 김소영 신상공개에 ‘술렁’</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572853?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05815446645382008</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-08 00:16:37.646437+00:00</t>
+          <t>2026-03-10 12:32:27.751987+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>40대 A 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 부검 의뢰</t>
+          <t>검찰 수사 및 신상공개 심의 진행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>40대 A 씨가 빚 독촉을 하던 60대 지인 B 씨를 살해하고 야산에 암매장한 혐의로 체포되었다. A 씨는 범행을 시인했으며, 경찰은 B 씨의 실종 신고를 받고 수사에 착수하여 A 씨를 검거했다. 현재 경찰은 B 씨의 시신 부검을 의뢰하고 정확한 사건 경위를 조사 중이다.</t>
+          <t>강북 모텔 연쇄살인 피의자 김소영(20)의 신상이 공개되었습니다. 김소영은 과거에도 상습 절도를 저지른 정황이 있으며, 경찰은 그녀의 경제적 어려움을 범행 동기로 보고 있습니다. 피해자 유족 측은 신상 공개를 환영하며 사건의 진상 규명을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 피고(A 씨)의 자력이 충분한지 불확실하고(적합 조건 2 미충족), 단일 피해자 사건으로 집단적 피해가 아니므로(적합 조건 3 미충족) 소송금융 투자 대상으로서 회수 가능성이 낮다.</t>
+          <t>피의자 김소영의 연쇄살인 및 절도 혐의가 명확하고(적합 조건 1), 경찰 및 검찰 수사 기록 등 증거 확보가 가능하며(적합 조건 5), 검찰 수사 및 신상공개 심의 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피의자가 경제적으로 어려운 개인으로 명시되어 있어(부적합 조건: 상대방 자력 부족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>빚 독촉 지인 살해 후 암매장…40대 체포</t>
+          <t>“지갑·에어팟 훔쳐”…‘모텔 연쇄살인’ 김소영 “신상공개 안돼”...</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502122&amp;ref=A</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/10/20260310500014?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-07 12:20:19.923231+00:00</t>
+          <t>2026-03-10 00:29:27.666637+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중</t>
+          <t>검찰 수사 및 기소 예정</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>약물 연쇄 살인사건의 피의자 김 모 씨가 두 번째 살인을 저지른 날 피해자의 카드 결제 내역 등 수상한 행적이 포착되어 수사가 진행 중이다. 현재 형사 수사가 진행 중이며, 다수의 피해자가 발생한 것으로 보인다.</t>
+          <t>20대 여성 김소영이 약물 음료로 남성 2명을 살해하고 추가 2명에 대한 피해도 수사 중인 '모텔 연쇄살인' 사건입니다. 검찰은 김소영의 신상을 공개하고 살인 혐의로 기소할 예정입니다. 유족 측은 범행의 계획성과 잔혹성을 들어 신상 공개를 강하게 원했습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방이 개인 피의자로 자력에 대한 정보가 없으며, 대기업/기관 등 소송금융 투자에 적합한 자력 있는 상대방이 아님. 연쇄 살인사건으로 피해 규모는 크지만, 개인에 대한 손해배상 청구의 실질적 회수 가능성이 낮아 투자 매력이 떨어짐. (적합 조건 2. 상대방에게 자력이 충분함 - 해당 없음)</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4), 검찰 수사 및 신상 공개로 증거 확보가 용이하며(적합 조건 5), 공적 절차(검찰 기소 예정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피의자가 개인으로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>최소 2명 이상</t>
+          <t>최소 2명 사망, 추가 피해자 2명 수사 중</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[단독] 카드 내역으로 본 '그날 밤'…수상한 행적</t>
+          <t>‘모텔 연쇄살인’ 피의자 김소영 신상 공개…“추가 피해자 2명 수사중...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467590&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8503804&amp;ref=A</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-07 00:21:41.878903+00:00</t>
+          <t>2026-03-10 00:26:33.876065+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>40대 A 씨</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>모텔에서 약물을 먹인 후 피해자를 살해한 피의자의 기이한 행적이 드러남. 살해 전 피해자 카드로 13만원 상당의 치킨을 주문한 사실도 확인됨. 현재 경찰 수사가 진행 중인 것으로 보이며, 피의자의 신원과 범행 동기 등이 밝혀질 예정이다.</t>
+          <t>충북 옥천에서 40대 A 씨가 빚 독촉을 하던 지인을 살해하고 야산에 암매장한 사건입니다. A 씨는 완전범죄를 꿈꿨으나 경찰의 기민한 수사로 꼬리가 잡혔습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 범죄 수사라는 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높으나(적합 조건 5), 피의자가 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해 사건임.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)에 해당하나, 피고가 개인으로 특정되어 상대방의 자력(적합 조건 2)이 충분한지 불분명하며 집단적 피해(적합 조건 3)가 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>'모텔 살인범' 피해자에게 약물 먹인 뒤 치킨집 메뉴 22개 주문 - 뉴스파...</t>
+          <t>빚 독촉 지인 암매장 40대…기민한 수사에 완전범죄 물거품</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180158</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470409&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-06 12:31:26.027196+00:00</t>
+          <t>2026-03-10 00:24:18.284446+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 긴급체포</t>
+          <t>검찰 수사 및 신상 공개, 추가 피해자 조사 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>화성 동탄신도시에서 20대 여성이 텔레그램 지시를 받고 타인의 집에 래커칠과 음식물 쓰레기를 투척한 혐의로 긴급체포되었습니다. 경찰은 피의자가 피해자와 일면식 없는 사이이며, 가상화폐를 대가로 범행한 것으로 보고 배후 세력을 수사 중입니다. 유사 사건으로 다른 20대 피의자들도 구속된 바 있습니다.</t>
+          <t>20세 김소영이 약물이 든 음료로 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 검찰은 피의자의 신상을 공개했으며, 경찰은 추가 피해자를 조사 중입니다. 피의자는 경제적 어려움을 겪었으며 사이코패스 진단 평가에서 25점을 받았습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>피해 규모가 작고(재물손괴, 주거침입), 직접 가해자인 20대 여성의 자력이 충분하지 않을 가능성이 높습니다. (적합 조건 2, 4 미충족) 또한, 실제 배후인 '상선'은 텔레그램을 통해 지시하여 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 검찰 수사 등 공적 절차가 진행 중(적합 조건 6)이나, 피의자가 경제적 어려움을 겪는 20세 개인으로 배상 능력이 현저히 부족하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 2명, 부상 1명, 추가 피해자 조사 중</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>남의 집에 래커칠하고 음식물쓰레기 투척…‘보복 대행’ 20대 체포</t>
+          <t>정체 드러난 ‘강북 모텔 연쇄살인범’은 20세 김소영 [사건플러스]</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11981228</t>
+          <t>https://www.sedaily.com/article/20017174?ref=naver</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-06 12:27:18.115050+00:00</t>
+          <t>2026-03-10 00:23:24.441171+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사이코패스 진단 평가 진행 중</t>
+          <t>경찰 수사 진행 중 (휴대전화 포렌식 등)</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>20대 여성이 약물 든 음료로 남성들을 숨지게 하거나 다치게 한 혐의로 경찰 수사를 받고 있으며, 사이코패스 진단 평가를 받았습니다. 피의자는 경제적 욕구 충족을 위해 피해자들을 유인하여 범행을 저지른 것으로 파악됩니다.</t>
+          <t>경남 통영에서 30대 남성이 20대 여성과 30대 남성에게 흉기를 휘둘러 중상을 입혔습니다. 가해 남성은 경찰 추격 중 투신 사망했으며, 피해자들은 중태에 빠져 치료 중입니다. 경찰은 휴대전화 포렌식 분석 등을 통해 정확한 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>상대방(피의자)이 경제적으로 어려운 형편이라고 기사에서 명시되어 있어, 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한 소송 상대방이 대기업/기관이 아닌 개인 피의자이며, 집단적 피해 규모가 불분명합니다.</t>
+          <t>가해자가 사망하여 소송 상대방의 자력 확보가 불가능할 가능성이 높습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 소송금융은 회수 가능성이 높은 사건에 투자하므로, 이 사건은 투자 대상으로서의 매력이 낮습니다. 또한, 집단적 피해가 아닌 개별 피해 사건으로 규모가 작습니다 (적합 조건: 집단적 피해, 피해 규모 큼 미충족).</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>[사사건건] ‘명품 리폼’해서 절대 팔면 안돼요!</t>
+          <t>남녀에게 흉기 휘두르고 도주…가해자는 투신 사망</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500299&amp;ref=A</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260309201151cVz</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-06 01:38:42.048509+00:00</t>
+          <t>2026-03-09 12:39:00.784053+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>신 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상 공개 완료</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>이천에서 발생한 커플 살인 사건의 피고인 신 씨가 항소심에서도 사형을 구형받았습니다. 신 씨 측 변호인은 피고인이 진심으로 사죄하고 반성하고 있다며 관대한 처벌을 요청했습니다. 피고인 또한 용서받지 못할 죄를 저질렀음을 인정했습니다.</t>
+          <t>20세 김소영이 정신과 약물을 이용해 남성 2명을 살해하고 추가 피해가 의심되는 2건을 포함해 최소 5명 이상의 피해자가 발생할 가능성이 제기되었습니다. 김 씨는 챗GPT를 이용해 범행을 치밀하게 계획했으며, 현재 경찰 수사 및 검찰 송치 후 신상 공개가 완료된 상태입니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>해당 사건은 형사 재판으로, 소송금융이 주로 지원하는 민사 손해배상 소송이 아닙니다. 또한, 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 투자 적합도가 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고 다수의 피해자가 발생했으며, 증거 확보가 용이하고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인이며 자력 확보가 어려워 소송금융의 핵심인 투자금 회수 가능성이 매우 낮아 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 5명 이상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>'이천 커플 살인' 30대, 항소심서도 사형 구형</t>
+          <t>사이코패스 검사 40점 만점에 25점...20세 김소영이 치밀하게 준비한 범...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6091896</t>
+          <t>https://www.sedaily.com/article/20017153?ref=naver</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-06 01:11:53.298052+00:00</t>
+          <t>2026-03-09 12:36:20.504327+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>중국 대사관/총영사관의 주의 촉구 및 손해배상 청구 검토 제안</t>
+          <t>경찰 수사 및 검찰 신상공개 심의 진행 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>일본 주재 중국대사관 및 총영사관이 일본 내 외국인 관광객 대상 '어깨빵' 및 강도 사건이 빈번하게 발생하고 있다며 자국민에게 주의를 촉구했다. 특히 번화가에서의 경계를 강화하고, 피해 발생 시 기록을 남겨 손해배상 청구를 검토할 것을 제안했다. 이는 최근 중일 관계 악화와 일본 치안 불안정 주장의 일환으로 보인다.</t>
+          <t>서울 강북구 모텔 연쇄살인 피의자 김소영의 신상 공개가 검거 한 달 만에 이뤄지면서 흉악범 신상 공개 기준과 효과에 대한 논란이 재점화되었습니다. 경찰은 신상 공개를 하지 않기로 했으나 유족 반발과 여론 공분으로 검찰이 공개를 결정했습니다. 일각에서는 '뒷북 공개'라는 지적과 함께 신상 공개 기준의 모호성에 대한 비판이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>적합 조건 중 집단적 피해 가능성(다수 외국인 관광객) 및 일부 피해 규모(500만엔 도난 사건)가 있으나, '어깨빵' 가해자인 '충돌족'이나 강도 사건의 피고가 특정되지 않아 상대방 책임이 불분명하고 자력 있는 피고를 상정하기 어려움. 일본 정부를 상대로 한 치안 부실 책임 소송은 법적 난이도가 매우 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
+          <t>이 사건은 연쇄살인이라는 흉악 범죄에 대한 형사 사건으로, 소송금융의 주된 대상인 민사상 손해배상 청구와는 거리가 있습니다. 피의자 김소영은 개인으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. (적합 조건 2번 미충족)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>최대 500만엔 (약 4575만원), 그 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>외국인 관광객 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>中, 이번엔 日서 외국인 '어깨빵' 주의 촉구… 번화가서 경계 강화해야...</t>
+          <t>SNS까지 털렸는데 '뒷북' 신상공개…경찰 검거 후 한달만</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003534676</t>
+          <t>https://www.yna.co.kr/view/AKR20260309157500004?input=1195m</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-05 01:29:52.222304+00:00</t>
+          <t>2026-03-09 12:28:02.820152+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>로버트 블레이크</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 신상공개심의위원회 개최 예정</t>
+          <t>민사 소송 판결 확정 및 피고인 파산, 사망</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>모텔 연쇄 살인범이 사이코패스 진단을 받았으며, 경찰은 범행 전 숙취 해소제 구입을 명분으로 피해자를 유인한 정황을 포착했습니다. 검찰은 신상정보공개심의위원회 개최를 앞두고 있습니다. 이 사건은 두 명 이상의 사망 피해자가 발생한 강력 범죄입니다.</t>
+          <t>유명 배우 로버트 블레이크는 아내 살해 혐의로 형사 재판에서는 무죄를 받았으나, 유족이 제기한 민사 소송에서 유죄로 인정되어 3천만 달러의 배상금을 선고받았다. 그는 항소심에서 배상액이 절반으로 줄었음에도 불구하고 변호사 비용 등을 감당하지 못해 파산했으며, 결국 재기하지 못한 채 사망했다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인 연쇄 살인범으로 자력이 충분한 상대방으로 보기 어렵습니다. 소송금융은 회수 가능성이 중요하므로, '기타 투자 어려운 이유 있음'에 해당하여 투자 적합도가 낮습니다.</t>
+          <t>이미 민사 소송이 종결되어 판결이 확정되었고 (부적합 조건: 이미 종결된 사건), 피고인 로버트 블레이크는 파산 후 사망하여 자력이 충분하지 않으며 (부적합 조건: 상대방에게 자력이 충분함), 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 달러 (약 397억 원), 항소심에서 절반으로 감액</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명 (보니 리 베이클리 유족)</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인범' 사이코패스였다…범행 전 '숙취' 반복 언급도 - 뉴스...</t>
+          <t>'에미상 수상' 유명 男배우, 아내 살해범으로 나락行→파산…비운의 삶...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179571</t>
+          <t>https://www.tvreport.co.kr/world/article/1009821/</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-05 01:13:15.382193+00:00</t>
+          <t>2026-03-09 00:40:06.040916+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>전 연인 (피고인)</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 신상 공개 심의 진행 중</t>
+          <t>형사 1심 실형 선고</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해한 혐의를 받고 있으며, 사이코패스 진단 결과가 나왔다. 경찰은 추가 피해자가 있는지 수사를 이어가고 있으며, 검찰은 김 씨에 대한 신상 공개 여부를 논의할 예정이다.</t>
+          <t>전 연인이 법원의 접근금지 잠정조치와 경찰의 긴급응급조치를 수차례 위반하며 피해자를 스토킹하고, 위험한 물건으로 현관문을 파손하며 주거 침입을 시도했다. 창원지법은 피고인에게 특수재물손괴, 스토킹범죄의처벌등에관한법률위반, 특수주거침입미수 혐의로 징역 1년 4개월의 실형을 선고했다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 범행 증거가 충분하며(적합 조건 5), 경찰 수사 및 검찰 심의 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 불충족).</t>
+          <t>피고인의 책임이 명확하고(상대방 책임 명확), 형사 재판을 통해 증거가 확보되었으나(증거가 있거나 확보 가능함), 소송금융 투자에 필수적인 피해 규모(피해 규모가 큼)와 상대방의 자력(상대방에게 자력이 충분함)이 매우 낮다. 단일 피해자이며, 재물손괴 피해액이 70만원으로 소송금융이 투자할 만한 경제적 가치가 부족하다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 70만 원 (재물손괴)</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>2명 (추가 피해자 수사 중)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>“배달밖에 안되니까 방 잡아요”…‘모텔 연쇄살인’ 피의자 사이코패...</t>
+          <t>창원지법, 법원의 접근금지 '잠정조치' 어기고 전 연인 스토킹 실형</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499243&amp;ref=A</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030908253365179a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:00.893876+00:00</t>
+          <t>2026-03-09 00:26:17.965675+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치, 검찰의 신상 공개 심의위원회 개최 예정</t>
+          <t>민사 소송 판결 확정</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 살해한 혐의로 구속 송치되었다. 김씨는 사이코패스 판정을 받았으며, 범행 전 치밀하게 계획하고 피해자들을 유인한 정황이 포착되었다. 경찰은 추가 피해자가 있을 것으로 보고 수사를 확대하고 있으며, 유족 측은 신상 공개와 엄벌을 요구하고 있다.</t>
+          <t>가해 학생 B군이 동급생 어머니를 넘어뜨리고 발길질하여 손해배상 소송이 제기되었습니다. 법원은 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸으며, B군 측의 불복 소송도 기각되어 판결이 최종 확정되었습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>가해자의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮음. 소송금융은 회수 가능성이 높은 사건에 투자하므로 부적합함. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>이미 손해배상 소송 판결이 확정되어 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300여만원</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>2명 (추가 피해자 수사 중)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>'수유동 연쇄살인' 피의자 사이코패스…범행 치밀한 준비 정황[박지환의...</t>
+          <t>'동급생 어머니' 넘어뜨리고 발길질… 부모가 배상하라</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6479650?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304062214</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025588</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-05 01:04:24.955439+00:00</t>
+          <t>2026-03-08 12:45:52.559236+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>김용원</t>
+          <t>가해 학생 부모</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>과거 연쇄살인 사건으로 형사 절차는 종결된 것으로 보이며, TV 프로그램에서 재조명됨.</t>
+          <t>손해배상 소송 1심 판결 선고, 관련 처분 취소 소송 판결 확정</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>'꼬꼬무'에서 충북 연쇄살인범 김용원의 사건을 다루며, 그의 동거녀, 호프집 주인 살해 및 13세 아이 실종 사건이 재조명되었습니다. 김용원은 아빠 친구라는 충격적인 반전으로 밝혀졌습니다.</t>
+          <t>중학생이 동급생 어머니를 폭행한 사건에 대해 법원이 가해 학생 부모에게 2300여 만원을 배상하라고 판결했습니다. 가해 학생 측이 제기한 처분 취소 소송은 기각되어 판결이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방(김용원)이 개인이며, 연쇄살인 사건의 특성상 배상 능력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 사건 자체가 과거의 형사 사건으로 보이며, 민사상 손해배상 청구의 실효성이 불분명합니다.</t>
+          <t>손해배상 소송에서 이미 판결이 선고되었고, 관련 처분 취소 소송은 판결이 확정되어 종결된 사건으로 신규 소송금융 투자 기회가 매우 제한적입니다. 또한, 피해 금액이 2300여 만원으로 소송금융 투자 대상으로서는 규모가 작고, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300여 만원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>3명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 충북 연쇄살인 김용원, 아빠 친구의 충격 반전</t>
+          <t>중학생이 동급생 어머니 폭행…법원 “가해자 부모가 배상”</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=721288</t>
+          <t>https://www.dailian.co.kr/news/view/1618112/?sc=Naver</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-05 00:25:46.461982+00:00</t>
+          <t>2026-03-08 12:44:41.714018+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>최모씨</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사이코패스 진단, 검찰 신상 공개 심의 진행 중</t>
+          <t>대법원 실형 확정 (형사 사건)</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물 음료로 남성들을 연쇄 살해한 혐의로 경찰 수사를 받고 있으며, 사이코패스 진단 결과가 나왔다. 피해자를 유인한 정황과 약물 위험성 검색 등 계획범죄의 증거가 포착되었고, 최소 2명의 피해자가 확인되었으며 추가 피해자를 수사 중이다. 검찰은 신상 공개 여부를 논의할 예정이다.</t>
+          <t>온라인 도박 빚에 처지를 비관한 남성이 아내와 두 자녀를 살해하려다 미수에 그친 사건입니다. 대법원은 이 남성에게 징역 3년의 실형을 확정했으며, 1심 재판부는 부모에게 자녀의 죽음을 결정할 권리가 없다고 판시했습니다. 범행은 가족의 신고로 출동한 경찰에 의해 제지되었습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 사망이라는 중대한 피해 규모(적합 조건 4)와 충분한 증거(적합 조건 5), 그리고 공적 절차(경찰 수사, 검찰 심의)가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (기타 투자 어려운 이유 있음)</t>
+          <t>상대방(최모씨)이 도박 빚이 있는 개인으로 자력이 충분하지 않아 소송금융의 핵심인 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 2명의 피해자에 대한 사건으로, 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. 비록 상대방 책임이 명확하고 형사 판결로 증거가 확보되었으나, 투자 회수 가능성 부족으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>최소 2명, 추가 피해자 수사 중</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>“배달밖에 안되니까 방 잡아요”…‘모텔 연쇄살인’ 피의자 사이코패...</t>
+          <t>도박 빚에 자녀 살해 후 목숨 끊으려 한 남성…대법 실형 확정</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499713&amp;ref=A</t>
+          <t>https://www.segye.com/newsView/20260306510033?OutUrl=naver</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:42.423455+00:00</t>
+          <t>2026-03-08 00:30:50.876644+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>피고인 (50대 남성)</t>
+          <t>남성</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 2년)</t>
+          <t>유족이 의심스러운 정황을 공개하며 진실 규명 노력 중, 경찰 수사 진행 가능성 있음</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>50대 남성이 술에 취해 모친을 폭행하고 빌라에 방화를 시도한 혐의로 징역 2년을 선고받았다. 모친은 폭행으로 멍이 들었으며, 방화는 미수에 그쳤다. 피고인은 혐의를 부인했으나 재판부는 유죄를 인정했다.</t>
+          <t>태국에서 한 남성이 여자친구를 살해한 후 자살로 위장한 사건이 발생했습니다. CCTV에 피해자의 '살려달라'는 녹음이 남아있으며, 유족이 방송에 출연하여 의심스러운 정황을 공개하며 진실 규명을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>상대방의 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실하다. 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 투자 회수 가능성이 낮다.</t>
+          <t>상대방 책임이 비교적 명확하고(CCTV 증거), 증거 확보 가능성이 높지만, 상대방이 개인이며 자력에 대한 정보가 없어 소송금융 투자 회수 가능성이 매우 불확실합니다. 또한, 집단적 피해가 아닌 단일 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>부산지법, 술취해 모친 폭행하고 빌라 방화미수 50대 징역 2년</t>
+          <t>여친 살해 후 자살로 위장한 남성…CCTV엔  살려달라  녹음, 유족이 밝혔...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030408222643529a8c8bf58f_12</t>
+          <t>https://www.news1.kr/world/general-world/6093605</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-04 00:28:32.779380+00:00</t>
+          <t>2026-03-08 00:23:47.484762+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>A(25) 씨, B(25) 씨</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 추가 피해자 수사 중</t>
+          <t>가해자 2명에 대한 형사 재판 1심 판결 선고 (징역 및 집행유예)</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 피해자들에게 약물을 탄 숙취해소제를 건네 사망에 이르게 한 혐의로 구속 송치되었습니다. 김씨는 범행 전 피해자들과의 대화에서 술과 숙취를 반복적으로 언급하며 범행을 계획한 것으로 보이며, 경찰은 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다.</t>
+          <t>20대 남성 2명이 미성년자 4명을 13시간 감금 및 폭행하고 금전을 요구한 혐의로 재판에 넘겨져 각각 징역형과 집행유예를 선고받았다. 재판부는 죄질이 좋지 않다고 판시했으나, 피고인들이 범행을 인정하고 일부 피해자와 합의한 점을 고려했다. 피해자들은 가해자들의 중학교 후배 폭행에 대한 합의금 명목으로 금전 요구를 받았다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 또한 사망 사건으로 피해 규모가 크지만(적합 조건 4), 피의자가 20대 개인으로 자력(적합 조건 2)이 충분하지 않을 가능성이 매우 높아 소송금융 투자금 회수 가능성이 낮아 부적합합니다.</t>
+          <t>가해자들의 형사 재판이 이미 종결되어 책임이 명확하고(적합 조건 1, 5), 피해자 4명에 대한 감금 및 폭행 사실이 인정되었으나, 상대방이 일반 개인(20대 남성)으로 자력 충분 여부가 불확실하며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>최소 2명, 추가 피해자 수사 중</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[단독] 오빠 술 잘해요? …'수유동 연쇄살인' 사전 범행 포석</t>
+          <t>“콜롬비아에 팔아 버린다” 미성년자 13시간 감금한 20대들</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6479014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304070309</t>
+          <t>https://www.munhwa.com/article/11572853?ref=naver</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-04 00:21:52.383492+00:00</t>
+          <t>2026-03-08 00:16:37.646437+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>40대 A 씨</t>
+        </is>
+      </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>경찰 수사 및 유사 범행 정황 조사 중, 유족들의 경찰 규탄</t>
+          <t>경찰 수사 및 체포, 부검 의뢰</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>유튜버 김원이 '강북 모텔녀'의 카톡 대화 내용을 공개하며 남성들을 유인한 정황을 폭로했습니다. 이는 '모텔 연쇄살인' 사건과 유사한 범행으로 추정되며, 현재 20대 남성에 대한 조사가 진행 중이고 유족들은 경찰의 초동수사를 규탄하고 있습니다.</t>
+          <t>40대 A 씨가 빚 독촉을 하던 60대 지인 B 씨를 살해하고 야산에 암매장한 혐의로 체포되었다. A 씨는 범행을 시인했으며, 경찰은 B 씨의 실종 신고를 받고 수사에 착수하여 A 씨를 검거했다. 현재 경찰은 B 씨의 시신 부검을 의뢰하고 정확한 사건 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 추정되며, 배상 능력이 충분한 자력이 확인되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 피고(A 씨)의 자력이 충분한지 불확실하고(적합 조건 2 미충족), 단일 피해자 사건으로 집단적 피해가 아니므로(적합 조건 3 미충족) 소송금융 투자 대상으로서 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>오빠 자취방 가고 싶어, 수유역 쪽에 잡자 …'강북 모텔녀' 노골적 유혹</t>
+          <t>빚 독촉 지인 살해 후 암매장…40대 체포</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6088840</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8502122&amp;ref=A</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-04 00:21:29.838971+00:00</t>
+          <t>2026-03-07 12:20:19.923231+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>김모씨 (20대 여성)</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 수사 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 5명의 피해자를 낸 범죄의 피의자로 경찰 수사를 받고 있으나, 경찰은 신상 공개 요건 미충족으로 신상을 공개하지 않기로 결정했습니다. 기사는 이러한 모호함이 '사적 제재'의 우회로를 키울 수 있다고 지적하며, 범죄의 잔혹성과 신상 공개 기준에 대한 논의를 다루고 있습니다.</t>
+          <t>약물 연쇄 살인사건의 피의자 김 모 씨가 두 번째 살인을 저지른 날 피해자의 카드 결제 내역 등 수상한 행적이 포착되어 수사가 진행 중이다. 현재 형사 수사가 진행 중이며, 다수의 피해자가 발생한 것으로 보인다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>피의자가 20대 개인으로 자력 확보가 불확실하여 소송금융 투자에 핵심적인 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 피해자 수가 5명으로 집단소송을 위한 다수 피해자 기준(수십 명 이상)에 미달합니다. (적합 조건: 집단적 피해 미충족) 다만, 경찰 수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다는 점은 긍정적입니다.</t>
+          <t>상대방이 개인 피의자로 자력에 대한 정보가 없으며, 대기업/기관 등 소송금융 투자에 적합한 자력 있는 상대방이 아님. 연쇄 살인사건으로 피해 규모는 크지만, 개인에 대한 손해배상 청구의 실질적 회수 가능성이 낮아 투자 매력이 떨어짐. (적합 조건 2. 상대방에게 자력이 충분함 - 해당 없음)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>최소 2명 이상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[36.5℃] 모호함이 키운 '사적 제재' 우회로</t>
+          <t>[단독] 카드 내역으로 본 '그날 밤'…수상한 행적</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030216370001509?did=NA</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467590&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-03 00:22:22.090508+00:00</t>
+          <t>2026-03-07 00:21:41.878903+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>집행유예 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>공익활동 민간단체 간부인 60대 일당이 산림 단속요원을 사칭하여 피해자를 협박하고 금원을 받아낸 혐의로 집행유예를 선고받았다. 재판부는 공익을 빙자한 죄질이 좋지 않다고 판단했으며, 피해자와는 합의에 이르지 못했다.</t>
+          <t>모텔에서 약물을 먹인 후 피해자를 살해한 피의자의 기이한 행적이 드러남. 살해 전 피해자 카드로 13만원 상당의 치킨을 주문한 사실도 확인됨. 현재 경찰 수사가 진행 중인 것으로 보이며, 피의자의 신원과 범행 동기 등이 밝혀질 예정이다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고인들의 자력(60대 일당, 민간단체 간부)이 충분하지 않을 가능성이 높다. 또한, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 사건은 이미 판결이 선고되어 종결된 상태이다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 범죄 수사라는 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높으나(적합 조건 5), 피의자가 개인으로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮음. 또한 집단적 피해가 아닌 단일 피해 사건임.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>산림 단속요원 사칭해 돈 뜯어낸 60대 일당 집유</t>
+          <t>'모텔 살인범' 피해자에게 약물 먹인 뒤 치킨집 메뉴 22개 주문 - 뉴스파...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840460</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180158</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-02 12:22:12.955311+00:00</t>
+          <t>2026-03-06 12:31:26.027196+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>FBI가 테러 가능성을 염두에 두고 수사 중</t>
+          <t>경찰 수사 및 피의자 긴급체포</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>미국 텍사스주 오스틴 유흥가에서 이란 국기 문양 옷을 입은 용의자가 총기를 난사해 2명이 사망하고 14명이 부상당했다. 용의자는 현장에서 사살되었으며, 미 연방수사국(FBI)은 테러 가능성을 염두에 두고 수사에 착수했다.</t>
+          <t>화성 동탄신도시에서 20대 여성이 텔레그램 지시를 받고 타인의 집에 래커칠과 음식물 쓰레기를 투척한 혐의로 긴급체포되었습니다. 경찰은 피의자가 피해자와 일면식 없는 사이이며, 가상화폐를 대가로 범행한 것으로 보고 배후 세력을 수사 중입니다. 유사 사건으로 다른 20대 피의자들도 구속된 바 있습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>용의자가 현장에서 사살되어 소송의 직접적인 상대방이 부재하며(적합 조건 1 미충족), 주점의 책임 여부 및 자력은 기사에서 파악하기 어렵다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 매우 불리한 조건이다. 비록 다수의 피해자와 FBI 수사 진행 등 일부 적합 조건이 있으나, 핵심적인 피고 특정 및 자력 확보가 어렵다.</t>
+          <t>피해 규모가 작고(재물손괴, 주거침입), 직접 가해자인 20대 여성의 자력이 충분하지 않을 가능성이 높습니다. (적합 조건 2, 4 미충족) 또한, 실제 배후인 '상선'은 텔레그램을 통해 지시하여 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>16명 (사망 2명, 부상 14명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>이란국기 문양 옷 입고 美주점서 총격…FBI, 테러 가능성 수사(종합)</t>
+          <t>남의 집에 래커칠하고 음식물쓰레기 투척…‘보복 대행’ 20대 체포</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260302003751091?input=1195m</t>
+          <t>https://www.mk.co.kr/article/11981228</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-02 00:21:29.667248+00:00</t>
+          <t>2026-03-06 12:27:18.115050+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 구속 송치, 신상공개위원회 예정</t>
+          <t>경찰 수사 및 사이코패스 진단 평가 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 남성 5명에게 약물을 투여해 2명이 사망하고 3명이 쓰러진 연쇄 범행을 저지른 것으로 파악되었습니다. 범행 장소가 갈수록 은밀해지는 등 계획적인 범죄 가능성이 제기되었으며, 경찰은 김 씨를 검찰에 구속 송치했습니다. 검찰은 신상공개 여부를 결정할 예정입니다.</t>
+          <t>20대 여성이 약물 든 음료로 남성들을 숨지게 하거나 다치게 한 혐의로 경찰 수사를 받고 있으며, 사이코패스 진단 평가를 받았습니다. 피의자는 경제적 욕구 충족을 위해 피해자들을 유인하여 범행을 저지른 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하여 소송금융 투자에 부적합합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 상대방 책임이 명확하고(적합 조건 1), 사망 피해가 발생했으며(적합 조건 4), 공적 절차(검찰 수사)가 진행 중(적합 조건 6)이나, 피의자의 자력 부족이 결정적인 걸림돌입니다.</t>
+          <t>상대방(피의자)이 경제적으로 어려운 형편이라고 기사에서 명시되어 있어, 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한 소송 상대방이 대기업/기관이 아닌 개인 피의자이며, 집단적 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>5명 (사망 2명 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>갈수록 은밀해져 모텔까지 ...준비된 연쇄살인이었나</t>
+          <t>[사사건건] ‘명품 리폼’해서 절대 팔면 안돼요!</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603020223543699</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500299&amp;ref=A</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-02 00:20:45.244995+00:00</t>
+          <t>2026-03-06 01:38:42.048509+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>이지현</t>
+          <t>신 씨</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>형사 재판 2심 무기징역 선고</t>
+          <t>형사 항소심 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>2025년 3월 충남 서천에서 40대 여성이 30대 남성 이지현에게 묻지마 살인으로 사망한 사건. 범인은 사기 피해로 인한 스트레스를 범행 동기로 진술했으며, 흉기 준비 등 계획적인 범죄임이 드러났다. 형사 재판 1심과 2심에서 모두 무기징역이 선고되었다.</t>
+          <t>이천에서 발생한 커플 살인 사건의 피고인 신 씨가 항소심에서도 사형을 구형받았습니다. 신 씨 측 변호인은 피고인이 진심으로 사죄하고 반성하고 있다며 관대한 처벌을 요청했습니다. 피고인 또한 용서받지 못할 죄를 저질렀음을 인정했습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>범인의 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)와 CCTV 등 객관적 증거가 충분하며(적합 조건 5), 이미 형사 재판 2심까지 진행되어 공적 절차가 상당 부분 진행되었으나(적합 조건 6), 피고인 이지현의 자력이 충분하지 않아(적합 조건 2 불충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 형사 재판으로, 소송금융이 주로 지원하는 민사 손해배상 소송이 아닙니다. 또한, 피고인이 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>“주인 잃은 우산만 덩그러니” 일면식 없던 여성 쫓아가 무참히…CCTV에...</t>
+          <t>'이천 커플 살인' 30대, 항소심서도 사형 구형</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013687?ref=naver</t>
+          <t>https://www.news1.kr/local/gyeonggi/6091896</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-02 00:19:30.408450+00:00</t>
+          <t>2026-03-06 01:11:53.298052+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상공개위원회 개최 예정</t>
+          <t>중국 대사관/총영사관의 주의 촉구 및 손해배상 청구 검토 제안</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건 피의자 김 모 씨가 남성 2명을 살해하고 3명에게 약물을 투여해 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 추가 조사를 진행 중이며, 검찰은 신상공개 여부를 결정할 예정입니다. 피의자는 일부 혐의를 부인하고 있습니다.</t>
+          <t>일본 주재 중국대사관 및 총영사관이 일본 내 외국인 관광객 대상 '어깨빵' 및 강도 사건이 빈번하게 발생하고 있다며 자국민에게 주의를 촉구했다. 특히 번화가에서의 경계를 강화하고, 피해 발생 시 기록을 남겨 손해배상 청구를 검토할 것을 제안했다. 이는 최근 중일 관계 악화와 일본 치안 불안정 주장의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>피의자 책임은 비교적 명확하고 피해 규모가 크며 공적 절차가 진행 중이나, 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>적합 조건 중 집단적 피해 가능성(다수 외국인 관광객) 및 일부 피해 규모(500만엔 도난 사건)가 있으나, '어깨빵' 가해자인 '충돌족'이나 강도 사건의 피고가 특정되지 않아 상대방 책임이 불분명하고 자력 있는 피고를 상정하기 어려움. 일본 정부를 상대로 한 치안 부실 책임 소송은 법적 난이도가 매우 높아 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 500만엔 (약 4575만원), 그 외 미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>사망 2명, 상해 3명</t>
+          <t>외국인 관광객 다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>갈수록 은밀해져 모텔까지 ...준비된 연쇄살인이었나</t>
+          <t>中, 이번엔 日서 외국인 '어깨빵' 주의 촉구… 번화가서 경계 강화해야...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603012011121142</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003534676</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-01 12:33:13.328637+00:00</t>
+          <t>2026-03-05 01:29:52.222304+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속, 배후 추적 중</t>
+          <t>경찰 수사 및 검찰 신상공개심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>20대 남성이 돈을 받고 아파트 현관문에 오물을 뿌리고 래커칠을 하는 등 보복 대행 범행을 저질러 구속됨. 경찰은 가상화폐를 주고 범행을 지시한 배후 '상선'을 추적 중이며, 유사한 보복 대행 테러가 잇따르고 있음.</t>
+          <t>모텔 연쇄 살인범이 사이코패스 진단을 받았으며, 경찰은 범행 전 숙취 해소제 구입을 명분으로 피해자를 유인한 정황을 포착했습니다. 검찰은 신상정보공개심의위원회 개최를 앞두고 있습니다. 이 사건은 두 명 이상의 사망 피해자가 발생한 강력 범죄입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>피해 규모가 작고(적합 조건 4 미충족), 피해자가 1명으로 집단적 피해가 아님(적합 조건 3 미충족). 또한, 소송의 주요 상대방이 될 '상선'의 신원과 자력이 현재 미상으로, 손해배상 청구의 실효성이 낮을 수 있음(적합 조건 1, 2 미충족).</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인 연쇄 살인범으로 자력이 충분한 상대방으로 보기 어렵습니다. 소송금융은 회수 가능성이 중요하므로, '기타 투자 어려운 이유 있음'에 해당하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>현관문에 오물 뿌리고 래커칠…'보복 대행' 20대 구속</t>
+          <t>'모텔 연쇄 살인범' 사이코패스였다…범행 전 '숙취' 반복 언급도 - 뉴스...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260301060700061?input=1195m</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179571</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-01 12:32:01.447544+00:00</t>
+          <t>2026-03-05 01:13:15.382193+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>60대 남성</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>위자료 청구 소송 및 상간남 소송 예정</t>
+          <t>경찰 수사 및 검찰 신상 공개 심의 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>60대 남성이 50대 엄마와 20대 딸 모녀와 동시에 교제하며 불륜을 저지른 사건이 MBN '동치미'에서 다뤄졌습니다. 변호사는 모녀가 해당 남성을 상대로 위자료 청구 소송 및 상간남 소송을 제기할 수 있으며, 예상 위자료는 1500만원에서 2500만원 수준이라고 언급했습니다.</t>
+          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해한 혐의를 받고 있으며, 사이코패스 진단 결과가 나왔다. 경찰은 추가 피해자가 있는지 수사를 이어가고 있으며, 검찰은 김 씨에 대한 신상 공개 여부를 논의할 예정이다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방의 책임은 비교적 명확하나(적합 조건 1), 예상 피해 금액이 1500만원에서 2500만원으로 소송금융 투자에 적합한 규모(수억 원 이상)에 미치지 못하며(적합 조건 4 미흡), 피해자 수도 2명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미흡). 상대방이 개인으로 자력 충분 여부도 불확실하여 투자 매력도가 낮습니다(적합 조건 2 미흡).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 범행 증거가 충분하며(적합 조건 5), 경찰 수사 및 검찰 심의 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮다(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>1500만원 ~ 2500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>2명 (추가 피해자 수사 중)</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>60대 불륜남, 50대 엄마와 20대 딸 모녀 양다리 “돈으로 꼬셔” (동치미...</t>
+          <t>“배달밖에 안되니까 방 잡아요”…‘모텔 연쇄살인’ 피의자 사이코패...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603010607411710</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499243&amp;ref=A</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-01 00:31:32.315370+00:00</t>
+          <t>2026-03-05 01:11:00.893876+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>47세 남성 (범인)</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 무기징역 선고</t>
+          <t>경찰 수사 및 구속 송치, 검찰의 신상 공개 심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>40대 여성 두 명이 실종된 사건으로, 5천만원 채무자의 남편이 엽총으로 살해 후 암매장한 사실이 밝혀졌다. 범인은 무기징역을 선고받았고, 공범들은 징역형의 집행유예를 선고받으며 형사 사건은 종결되었다. 이 사건은 대규모 수색과 과학수사를 통해 해결된 참혹한 범죄이다.</t>
+          <t>20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 살해한 혐의로 구속 송치되었다. 김씨는 사이코패스 판정을 받았으며, 범행 전 치밀하게 계획하고 피해자들을 유인한 정황이 포착되었다. 경찰은 추가 피해자가 있을 것으로 보고 수사를 확대하고 있으며, 유족 측은 신상 공개와 엄벌을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 이미 공적 절차(형사 수사 및 재판)가 진행되어 종결되었으나(적합 조건 6), 피고인(범인)이 5천만원 채무를 가진 전과자로 자력이 매우 부족하여 손해배상금 회수 가능성이 극히 낮음. 집단적 피해가 아니며, 소송금융 투자 대상으로서의 회수 가능성이 희박함.</t>
+          <t>가해자의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮음. 소송금융은 회수 가능성이 높은 사건에 투자하므로 부적합함. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>2명 (추가 피해자 수사 중)</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>실종된 40대 여성 2명…5천만원 채무자 남편이 엽총 살해 후 암매장</t>
+          <t>'수유동 연쇄살인' 피의자 사이코패스…범행 치밀한 준비 정황[박지환의...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260228_0003530359</t>
+          <t>https://www.nocutnews.co.kr/news/6479650?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304062214</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:26.350879+00:00</t>
+          <t>2026-03-05 01:04:24.955439+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>남자친구</t>
+          <t>김용원</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>형사사건 2심 무죄 판결로 종결</t>
+          <t>과거 연쇄살인 사건으로 형사 절차는 종결된 것으로 보이며, TV 프로그램에서 재조명됨.</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>여자친구가 산낙지를 먹다 사망한 사건에서 남자친구가 2억 원의 보험금을 수령하며 살인 의혹이 제기되었습니다. 1심에서는 무기징역이 선고되었으나, 2심에서 무죄 판결이 내려지며 사건의 진실과 산낙지 살인 가능성에 대한 논란이 있었습니다. 이 사건은 과거의 법적 절차가 종결된 상태에서 방송을 통해 재조명되고 있습니다.</t>
+          <t>'꼬꼬무'에서 충북 연쇄살인범 김용원의 사건을 다루며, 그의 동거녀, 호프집 주인 살해 및 13세 아이 실종 사건이 재조명되었습니다. 김용원은 아빠 친구라는 충격적인 반전으로 밝혀졌습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>해당 사건의 형사 재판은 이미 2심에서 무죄 판결로 종결되어 '이미 종결된 사건' (부적합 조건)에 해당합니다. 피해자 유족이 민사상 손해배상 청구를 고려할 수 있으나, 형사 재판에서의 무죄 판결은 민사 소송에서 피고의 책임을 입증하는 데 상당한 어려움을 초래하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>상대방(김용원)이 개인이며, 연쇄살인 사건의 특성상 배상 능력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 사건 자체가 과거의 형사 사건으로 보이며, 민사상 손해배상 청구의 실효성이 불분명합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>2억 원 (보험금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 이상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>산낙지 먹다 사망한 여친…보험금 2억 수령 남친의 진실(‘형수다2’)</t>
+          <t>'꼬꼬무' 충북 연쇄살인 김용원, 아빠 친구의 충격 반전</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974985</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721288</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-02-28 01:45:18.448386+00:00</t>
+          <t>2026-03-05 00:25:46.461982+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 사이코패스 진단, 검찰 신상 공개 심의 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 피의자인 20대 여성이 지난해 10월에도 유사한 범행을 저지른 정황이 포착되어 경찰이 추가 수사 중이다. 당시 피해 남성은 와인을 마신 후 쓰러졌으며, 동공 축소 및 어눌한 말투 등 이상 증세를 보였다. 경찰은 119 신고 녹취록과 구급 활동 일지를 토대로 이 남성도 피해자일 가능성을 열어두고 조사하고 있다.</t>
+          <t>20대 여성 김 모 씨가 약물 음료로 남성들을 연쇄 살해한 혐의로 경찰 수사를 받고 있으며, 사이코패스 진단 결과가 나왔다. 피해자를 유인한 정황과 약물 위험성 검색 등 계획범죄의 증거가 포착되었고, 최소 2명의 피해자가 확인되었으며 추가 피해자를 수사 중이다. 검찰은 신상 공개 여부를 논의할 예정이다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>피의자가 20대 개인으로, 소송금융 투자 회수에 필수적인 충분한 자력을 갖추고 있을 가능성이 매우 낮아 부적합하다. (적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 상대방 책임이 비교적 명확하고(경찰 수사 중), 집단적 피해(연쇄살인), 피해 규모가 크며, 증거가 확보 가능하고(119 녹취록, 구급일지), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당한다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 사망이라는 중대한 피해 규모(적합 조건 4)와 충분한 증거(적합 조건 5), 그리고 공적 절차(경찰 수사, 검찰 심의)가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 2명, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>‘강북 모텔 연쇄살인’ 피의자, 또다른 범행 정황…경찰 “조사 중”</t>
+          <t>“배달밖에 안되니까 방 잡아요”…‘모텔 연쇄살인’ 피의자 사이코패...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495923&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8499713&amp;ref=A</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-02-28 01:04:43.494751+00:00</t>
+          <t>2026-03-05 00:20:42.423455+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>피의자</t>
+          <t>피고인 (50대 남성)</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상정보공개심의위 개최 결정</t>
+          <t>형사 1심 판결 선고 (징역 2년)</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건의 피의자에 대해 검찰이 신상정보공개심의위 개최를 결정하며 수사가 진행 중이다. 연쇄 살인으로 다수의 피해자가 발생했을 가능성이 높으나, 피의자가 개인인 점을 고려할 때 피해자들의 손해배상 청구에 대한 자력 확보가 어려워 소송금융 투자 매력도가 낮다.</t>
+          <t>50대 남성이 술에 취해 모친을 폭행하고 빌라에 방화를 시도한 혐의로 징역 2년을 선고받았다. 모친은 폭행으로 멍이 들었으며, 방화는 미수에 그쳤다. 피고인은 혐의를 부인했으나 재판부는 유죄를 인정했다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건은 피의자의 책임이 명확하고 다수의 피해자가 발생했을 가능성이 높으며, 검찰 수사 등 공적 절차가 진행 중이라는 점에서 법적 근거는 강하다. 그러나 피의자가 개인으로 특정되어 있어, 피해자들의 손해배상 청구에 대한 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 투자 적합도가 낮다.</t>
+          <t>상대방의 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실하다. 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>검찰, '강북 모텔 연쇄 살인' 피의자 신상정보공개심의위 개최 결정</t>
+          <t>부산지법, 술취해 모친 폭행하고 빌라 방화미수 50대 징역 2년</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/02/27/2026022700391.html</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030408222643529a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-28 00:57:19.811897+00:00</t>
+          <t>2026-03-04 00:28:32.779380+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 후 신상정보공개심의위원회 개최 논의 중</t>
+          <t>경찰 수사 및 검찰 송치 완료, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔에서 남성 2명을 살해한 혐의를 받는 20대 여성 김모 씨에 대해 검찰이 신상정보공개심의위원회를 개최할 예정입니다. 피해자 유족 측은 신상 공개를 촉구하며, 온라인상에서 발생하는 2차 가해에 대해 법적 대응을 예고했습니다.</t>
+          <t>20대 여성 김모씨가 피해자들에게 약물을 탄 숙취해소제를 건네 사망에 이르게 한 혐의로 구속 송치되었습니다. 김씨는 범행 전 피해자들과의 대화에서 술과 숙취를 반복적으로 언급하며 범행을 계획한 것으로 보이며, 경찰은 추가 피해자가 있을 것으로 보고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하나 (적합 조건 1 충족), 20대 개인 피의자의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)인 점은 긍정적입니다. 또한 사망 사건으로 피해 규모가 크지만(적합 조건 4), 피의자가 20대 개인으로 자력(적합 조건 2)이 충분하지 않을 가능성이 매우 높아 소송금융 투자금 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 2명, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>[당신생각은]‘강북 모텔 연쇄 살인’ 20대 女 신상공개 논란</t>
+          <t>[단독] 오빠 술 잘해요? …'수유동 연쇄살인' 사전 범행 포석</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571229?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6479014?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260304070309</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-28 00:56:30.296720+00:00</t>
+          <t>2026-03-04 00:21:52.383492+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 유사 범행 정황 조사 중, 유족들의 경찰 규탄</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>20대 여성 김씨가 강북 모텔에서 남성들에게 약물이 든 음료를 건네 쓰러뜨린 사건으로, 기존 3명 외 추가 범행 정황이 확인되어 피해자가 최소 5명으로 늘어날 가능성이 있다. 경찰은 김씨의 추가 범행 연관성을 수사 중이다.</t>
+          <t>유튜버 김원이 '강북 모텔녀'의 카톡 대화 내용을 공개하며 남성들을 유인한 정황을 폭로했습니다. 이는 '모텔 연쇄살인' 사건과 유사한 범행으로 추정되며, 현재 20대 남성에 대한 조사가 진행 중이고 유족들은 경찰의 초동수사를 규탄하고 있습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하며, 피해자 수가 최소 5명으로 다수이고 피해 규모가 클 수 있으나, 소송 상대방이 개인(20대 여성 김씨)으로 자력 확보가 어려워 소송금융 투자에 부적합하다.</t>
+          <t>상대방이 개인으로 추정되며, 배상 능력이 충분한 자력이 확인되지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>'강북 모텔 살인' 20대 여성, 추가 범행 정황… 와인 마시다 쓰러졌다</t>
+          <t>오빠 자취방 가고 싶어, 수유역 쪽에 잡자 …'강북 모텔녀' 노골적 유혹</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022722240000025?did=NA</t>
+          <t>https://www.news1.kr/society/general-society/6088840</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:12.413747+00:00</t>
+          <t>2026-03-04 00:21:29.838971+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>룸메이트</t>
+          <t>김모씨 (20대 여성)</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>범행 인지 및 증거 확보</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>피해자가 수개월간 원인 불명 통증을 겪다 병원 검사에서 간 손상 및 중독 가능성 진단을 받았다. 이후 집주인 감시카메라 영상 확인 결과, 룸메이트가 음식에 살충제를 뿌린 사실을 확인했다. 명확한 증거가 확보된 불법행위 사건이다.</t>
+          <t>20대 여성 김모씨가 5명의 피해자를 낸 범죄의 피의자로 경찰 수사를 받고 있으나, 경찰은 신상 공개 요건 미충족으로 신상을 공개하지 않기로 결정했습니다. 기사는 이러한 모호함이 '사적 제재'의 우회로를 키울 수 있다고 지적하며, 범죄의 잔혹성과 신상 공개 기준에 대한 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>감시카메라 영상과 병원 진단으로 룸메이트의 범행과 피해 사실이 명확하게 확인되었으나 (적합 조건 1, 5), 상대방(룸메이트)의 자력이 불분명하여 배상금 회수 가능성이 낮고, 단일 피해 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피의자가 20대 개인으로 자력 확보가 불확실하여 소송금융 투자에 핵심적인 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 피해자 수가 5명으로 집단소송을 위한 다수 피해자 기준(수십 명 이상)에 미달합니다. (적합 조건: 집단적 피해 미충족) 다만, 경찰 수사가 진행 중이므로 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높다는 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>수개월 원인 불명 통증…알고 보니 룸메이트가 음식에 살충제 뿌려</t>
+          <t>[36.5℃] 모호함이 키운 '사적 제재' 우회로</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260226111311342</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030216370001509?did=NA</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-27 00:19:08.673611+00:00</t>
+          <t>2026-03-03 00:22:22.090508+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 추가 피해자 수사 진행 중</t>
+          <t>집행유예 선고</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>20대 여성 A씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었다. 경찰은 추가 피해자 정황을 포착하고 수사를 확대하고 있으며, 피의자의 신상 공개 여부를 두고 온라인 신상털기가 발생하기도 했다.</t>
+          <t>공익활동 민간단체 간부인 60대 일당이 산림 단속요원을 사칭하여 피해자를 협박하고 금원을 받아낸 혐의로 집행유예를 선고받았다. 재판부는 공익을 빙자한 죄질이 좋지 않다고 판단했으며, 피해자와는 합의에 이르지 못했다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(A씨의 살인 및 상해 혐의), 피해 규모 큼(사망 및 상해), 증거 확보 가능(경찰 수사, 포렌식), 공적 절차 진행 중(검찰 송치) 등 적합 조건이 다수 존재한다. 그러나 피의자(A씨)가 20대 개인으로 자력이 충분하지 않을 것으로 예상되어 소송금융 투자금 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고인들의 자력(60대 일당, 민간단체 간부)이 충분하지 않을 가능성이 높다. 또한, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크지 않으며, 형사 사건은 이미 판결이 선고되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2, 상해 1), 추가 피해자 수사 중</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>“모텔살인 20대女 얼굴 봤냐” 이미 ‘싹 다’ 유출됐는데…뒤늦게 ‘...</t>
+          <t>산림 단속요원 사칭해 돈 뜯어낸 60대 일당 집유</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/02/26/20260226500006?wlog_tag3=naver</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840460</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-26 00:29:40.021287+00:00</t>
+          <t>2026-03-02 12:22:12.955311+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>살인 혐의 형사 재판 진행 중, 보석 취소 심리 예정</t>
+          <t>FBI가 테러 가능성을 염두에 두고 수사 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>미국에서 아들을 살해한 혐의를 받는 피의자가 보석으로 풀려난 후, 피해자의 아버지가 법원 복도에서 피의자를 폭행하는 사건이 발생했습니다. 이 사건은 사법 시스템에 대한 비판과 함께 사적 복수의 정당성 여부에 대한 사회적 논쟁을 불러일으켰습니다. 현재 살인 혐의 재판이 진행 중이며, 아버지 또한 폭행 혐의로 체포 후 보석으로 석방되었습니다.</t>
+          <t>미국 텍사스주 오스틴 유흥가에서 이란 국기 문양 옷을 입은 용의자가 총기를 난사해 2명이 사망하고 14명이 부상당했다. 용의자는 현장에서 사살되었으며, 미 연방수사국(FBI)은 테러 가능성을 염두에 두고 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>이 사건은 단일 피해자와 개인 피고인을 대상으로 하며, 피고인의 자력에 대한 정보가 없어 민사상 손해배상 청구 시 회수 가능 금액이 제한적일 수 있습니다. 살인 혐의에 대한 형사 재판이 진행 중이고 가해자가 특정되었으나, 소송금융 투자를 위한 충분한 배상 능력과 높은 잠재적 수익 규모가 불분명하여 투자 매력이 낮습니다.</t>
+          <t>용의자가 현장에서 사살되어 소송의 직접적인 상대방이 부재하며(적합 조건 1 미충족), 주점의 책임 여부 및 자력은 기사에서 파악하기 어렵다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 매우 불리한 조건이다. 비록 다수의 피해자와 FBI 수사 진행 등 일부 적합 조건이 있으나, 핵심적인 피고 특정 및 자력 확보가 어렵다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>16명 (사망 2명, 부상 14명)</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>나라도 그랬을 것 …아들 살해범과 마주친 아버지, 美 법원서 폭력 '파...</t>
+          <t>이란국기 문양 옷 입고 美주점서 총격…FBI, 테러 가능성 수사(종합)</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526477</t>
+          <t>https://www.yna.co.kr/view/AKR20260302003751091?input=1195m</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-26 00:22:29.285764+00:00</t>
+          <t>2026-03-02 00:21:29.667248+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속 진행 중, 추가 피해자 확인 중</t>
+          <t>경찰 수사 후 검찰 구속 송치, 신상공개위원회 예정</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>20대 여성이 약물을 탄 음료를 건네 남성 2명을 숨지게 하고 1명을 의식불명에 빠뜨린 혐의로 구속되었습니다. 경찰은 기존 피해자 3명 외에 추가 피해 정황을 확인하고 휴대전화 포렌식 등을 통해 추가 피해자를 파악 중입니다. 이 사건은 현재 경찰 수사가 진행 중인 연쇄 살인 사건입니다.</t>
+          <t>피의자 김 모 씨가 남성 5명에게 약물을 투여해 2명이 사망하고 3명이 쓰러진 연쇄 범행을 저지른 것으로 파악되었습니다. 범행 장소가 갈수록 은밀해지는 등 계획적인 범죄 가능성이 제기되었으며, 경찰은 김 씨를 검찰에 구속 송치했습니다. 검찰은 신상공개 여부를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했거나 확인될 가능성이 높습니다(적합 조건 3). 또한, 휴대전화 포렌식 등 증거 확보도 가능합니다(적합 조건 5). 그러나 피의자가 20대 개인으로 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건), 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하여 소송금융 투자에 부적합합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 상대방 책임이 명확하고(적합 조건 1), 사망 피해가 발생했으며(적합 조건 4), 공적 절차(검찰 수사)가 진행 중(적합 조건 6)이나, 피의자의 자력 부족이 결정적인 걸림돌입니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>최소 4명 (2명 사망, 2명 의식불명), 추가 피해자 확인 중</t>
+          <t>5명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>“노래방서 음료 마시고 기절”…‘모텔 연쇄 살인’ 또 다른 피해 정황</t>
+          <t>갈수록 은밀해져 모텔까지 ...준비된 연쇄살인이었나</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493573&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603020223543699</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-25 12:40:19.358178+00:00</t>
+          <t>2026-03-02 00:20:45.244995+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>이지현</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 사이코패스 진단 검사 진행 중</t>
+          <t>형사 재판 2심 무기징역 선고</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 사망에 이르게 하고 1명에게 상해를 입힌 혐의로 구속되었습니다. 첫 범행은 '실험'이었을 가능성이 제기되었으며, 경찰은 김씨에 대한 사이코패스 진단 검사를 진행 중입니다.</t>
+          <t>2025년 3월 충남 서천에서 40대 여성이 30대 남성 이지현에게 묻지마 살인으로 사망한 사건. 범인은 사기 피해로 인한 스트레스를 범행 동기로 진술했으며, 흉기 준비 등 계획적인 범죄임이 드러났다. 형사 재판 1심과 2심에서 모두 무기징역이 선고되었다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 피해 규모가 크며, 경찰 수사 등 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. 그러나 피의자가 개인(20대 여성)으로 자력이 충분하지 않을 가능성이 매우 높아, 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>범인의 책임이 명확하고(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)와 CCTV 등 객관적 증거가 충분하며(적합 조건 5), 이미 형사 재판 2심까지 진행되어 공적 절차가 상당 부분 진행되었으나(적합 조건 6), 피고인 이지현의 자력이 충분하지 않아(적합 조건 2 불충족) 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 회복 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>남친은 1차 실험 도구였다 …'모텔 연쇄 살인' 전문가 분석 보니</t>
+          <t>“주인 잃은 우산만 덩그러니” 일면식 없던 여성 쫓아가 무참히…CCTV에...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407163</t>
+          <t>https://www.sedaily.com/article/20013687?ref=naver</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-25 00:31:37.448891+00:00</t>
+          <t>2026-03-02 00:19:30.408450+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>20대 여성 연쇄살인범</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압수수색 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상공개위원회 개최 예정</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>20대 여성이 남자친구를 포함한 여러 남성을 대상으로 모텔에서 연쇄살인을 저지른 사건입니다. 경찰의 압수수색이 진행 중이며, 추가 피해자 및 잠재적 피해자가 많을 것으로 추정됩니다. 현재 수사가 진행 중인 단계입니다.</t>
+          <t>강북 모텔 연쇄살인 사건 피의자 김 모 씨가 남성 2명을 살해하고 3명에게 약물을 투여해 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 추가 조사를 진행 중이며, 검찰은 신상공개 여부를 결정할 예정입니다. 피의자는 일부 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 증거 확보 가능성(적합 조건 5)과 공적 절차 진행 중(적합 조건 6)이라는 적합 조건들을 충족합니다. 그러나 피고가 개인으로 특정되어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방 자력 부족) 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피의자 책임은 비교적 명확하고 피해 규모가 크며 공적 절차가 진행 중이나, 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망 2명, 상해 3명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>남친은 1차 실험 대상 …모텔 연쇄살인 20대 女 '소름'</t>
+          <t>갈수록 은밀해져 모텔까지 ...준비된 연쇄살인이었나</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022526297</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603012011121142</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-25 00:27:48.725012+00:00</t>
+          <t>2026-03-01 12:33:13.328637+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 종결 및 징역형 선고</t>
+          <t>경찰 수사 및 가해자 구속, 배후 추적 중</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>미성년자 성매매를 미끼로 성매수남을 유인, 협박, 감금하고 금품을 갈취한 10대들이 징역형을 선고받았다. 법원은 이들의 죄질이 매우 불량하다고 판단했다. 이 사건은 조직적인 공갈 범죄로, 다수의 피해자가 발생했을 가능성이 있다.</t>
+          <t>20대 남성이 돈을 받고 아파트 현관문에 오물을 뿌리고 래커칠을 하는 등 보복 대행 범행을 저질러 구속됨. 경찰은 가상화폐를 주고 범행을 지시한 배후 '상선'을 추적 중이며, 유사한 보복 대행 테러가 잇따르고 있음.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>피고(가해 10대들)의 자력이 매우 부족하여 손해배상금 회수 가능성이 낮고 (적합 조건 2 미충족), 피해자(성매수남)가 불법 행위(미성년자 성매매 시도)에 연루되어 있어 민사상 손해배상 청구의 법적 정당성 및 승소 가능성이 복잡함 (적합 조건 1 약화). 또한 기사에 명시된 피해 규모가 소액임 (적합 조건 4 미충족).</t>
+          <t>피해 규모가 작고(적합 조건 4 미충족), 피해자가 1명으로 집단적 피해가 아님(적합 조건 3 미충족). 또한, 소송의 주요 상대방이 될 '상선'의 신원과 자력이 현재 미상으로, 손해배상 청구의 실효성이 낮을 수 있음(적합 조건 1, 2 미충족).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>100만 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>미성년자 성매매 미끼로 유인 뒤 협박·감금 10대들 '징역형'</t>
+          <t>현관문에 오물 뿌리고 래커칠…'보복 대행' 20대 구속</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6081207</t>
+          <t>https://www.yna.co.kr/view/AKR20260301060700061?input=1195m</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-25 00:24:54.058508+00:00</t>
+          <t>2026-03-01 12:32:01.447544+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>60대 남성</t>
+        </is>
+      </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>피해 발생 후 정치적 논쟁 및 관련 법 제정</t>
+          <t>위자료 청구 소송 및 상간남 소송 예정</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>트럼프 전 대통령이 재집권 후 첫 국정연설을 앞두고 불법체류자에게 살해된 피해자 유가족들을 백악관에 초청하여 '천사 가족'으로 부르며 반이민 정책 지지층 결집을 시도했습니다. 그는 바이든 행정부의 이민 정책을 비판하고, '레이큰 라일리 법' 제정 등 자신의 반이민 정책 성과를 강조했습니다. 기사는 주로 정치적 메시지와 지지율에 초점을 맞추고 있습니다.</t>
+          <t>60대 남성이 50대 엄마와 20대 딸 모녀와 동시에 교제하며 불륜을 저지른 사건이 MBN '동치미'에서 다뤄졌습니다. 변호사는 모녀가 해당 남성을 상대로 위자료 청구 소송 및 상간남 소송을 제기할 수 있으며, 예상 위자료는 1500만원에서 2500만원 수준이라고 언급했습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>해당 기사는 불법체류자에 의한 살인 사건을 정치적 목적으로 활용하는 트럼프 전 대통령의 행보를 다루고 있습니다. 피해자 유가족들이 겪은 심각한 인명 피해는 명확하나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다. 정부를 상대로 한 손해배상 청구는 책임 입증이 매우 어려울 것으로 예상됩니다.</t>
+          <t>상대방의 책임은 비교적 명확하나(적합 조건 1), 예상 피해 금액이 1500만원에서 2500만원으로 소송금융 투자에 적합한 규모(수억 원 이상)에 미치지 못하며(적합 조건 4 미흡), 피해자 수도 2명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미흡). 상대방이 개인으로 자력 충분 여부도 불확실하여 투자 매력도가 낮습니다(적합 조건 2 미흡).</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원 ~ 2500만원</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>10여 명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>트럼프, 국정연설 앞 “불법체류자에 희생된 천사” 여론전</t>
+          <t>60대 불륜남, 50대 엄마와 20대 딸 모녀 양다리 “돈으로 꼬셔” (동치미...</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260225/133416559/2</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603010607411710</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-25 00:19:55.015183+00:00</t>
+          <t>2026-03-01 00:31:32.315370+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>10대 남성 2명</t>
+          <t>47세 남성 (범인)</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 일부 피의자 구속 기소 상태</t>
+          <t>형사 재판 종결, 무기징역 선고</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 인터넷 게시판에 이재명 대통령 및 다수 학교, 공공장소에 대한 살해 및 폭파 협박 글을 작성하여 검찰에 송치되었습니다. 경찰은 이들에 대한 손해배상 청구를 심의하겠다고 밝혔으며, 현재 관련 형사 절차가 진행 중입니다.</t>
+          <t>40대 여성 두 명이 실종된 사건으로, 5천만원 채무자의 남편이 엽총으로 살해 후 암매장한 사실이 밝혀졌다. 범인은 무기징역을 선고받았고, 공범들은 징역형의 집행유예를 선고받으며 형사 사건은 종결되었다. 이 사건은 대규모 수색과 과학수사를 통해 해결된 참혹한 범죄이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>피고가 10대 청소년으로 특정되어 상대방 책임은 명확하나, 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 불특정 다수에 대한 협박으로 인한 정신적 피해가 주를 이루어, 소송금융 투자에 필요한 대규모 금전적 손해액 입증이 어렵습니다.</t>
+          <t>상대방의 책임은 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 이미 공적 절차(형사 수사 및 재판)가 진행되어 종결되었으나(적합 조건 6), 피고인(범인)이 5천만원 채무를 가진 전과자로 자력이 매우 부족하여 손해배상금 회수 가능성이 극히 낮음. 집단적 피해가 아니며, 소송금융 투자 대상으로서의 회수 가능성이 희박함.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>다수 (이재명 대통령, 다수 고등학교 및 중학교 학생들, 분당 KT 사옥 등 6곳)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>이재명 대통령 살해하겠다 ... 협박글 올린 10대들의 처참한 최후</t>
+          <t>실종된 40대 여성 2명…5천만원 채무자 남편이 엽총 살해 후 암매장</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260224161552906</t>
+          <t>https://www.newsis.com/view/NISX20260228_0003530359</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-24 13:11:25.381330+00:00</t>
+          <t>2026-02-28 12:26:26.350879+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>10대 남성 2명</t>
+          <t>남자친구</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>10대 남성 2명 검찰 송치, 이 중 1명은 이미 기소된 상태. 경찰이 민형사상 책임 및 손해배상 청구 심의 방침 밝힘.</t>
+          <t>형사사건 2심 무죄 판결로 종결</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 온라인에 게시한 혐의로 검찰에 송치되었습니다. 이들은 추가로 학교 학생 대상 살해 협박 및 다중이용시설 폭파 협박 혐의도 받고 있으며, 이 중 1명은 이미 기소된 상태입니다. 경찰은 민형사상 책임을 끝까지 묻고 손해배상 청구를 심의할 방침입니다.</t>
+          <t>여자친구가 산낙지를 먹다 사망한 사건에서 남자친구가 2억 원의 보험금을 수령하며 살인 의혹이 제기되었습니다. 1심에서는 무기징역이 선고되었으나, 2심에서 무죄 판결이 내려지며 사건의 진실과 산낙지 살인 가능성에 대한 논란이 있었습니다. 이 사건은 과거의 법적 절차가 종결된 상태에서 방송을 통해 재조명되고 있습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방이 10대 청소년으로 자력이 부족하여 손해배상금 회수 가능성이 매우 낮습니다. 피해 규모 또한 구체적으로 파악하기 어렵고, 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>해당 사건의 형사 재판은 이미 2심에서 무죄 판결로 종결되어 '이미 종결된 사건' (부적합 조건)에 해당합니다. 피해자 유족이 민사상 손해배상 청구를 고려할 수 있으나, 형사 재판에서의 무죄 판결은 민사 소송에서 피고의 책임을 입증하는 데 상당한 어려움을 초래하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원 (보험금)</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>李 살해  썼다가…겁 없는 10대들 검찰 송치</t>
+          <t>산낙지 먹다 사망한 여친…보험금 2억 수령 남친의 진실(‘형수다2’)</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602240547&amp;t=NN</t>
+          <t>https://www.mk.co.kr/article/11974985</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-24 13:11:14.643650+00:00</t>
+          <t>2026-02-28 01:45:18.448386+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>강도범 A씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 피해자 역고소 관련 절차도 진행 중.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>배우 나나가 자택 강도상해 사건의 피해자로, 강도범 A씨에 대한 형사 재판이 진행 중이다. 사건은 명확한 증거를 바탕으로 수사되었으나, 피해자가 가해자로부터 역고소를 당한 상황이다.</t>
+          <t>강북 모텔 연쇄살인 피의자인 20대 여성이 지난해 10월에도 유사한 범행을 저지른 정황이 포착되어 경찰이 추가 수사 중이다. 당시 피해 남성은 와인을 마신 후 쓰러졌으며, 동공 축소 및 어눌한 말투 등 이상 증세를 보였다. 경찰은 119 신고 녹취록과 구급 활동 일지를 토대로 이 남성도 피해자일 가능성을 열어두고 조사하고 있다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방(강도범)의 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아닌 개인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>피의자가 20대 개인으로, 소송금융 투자 회수에 필수적인 충분한 자력을 갖추고 있을 가능성이 매우 낮아 부적합하다. (적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 상대방 책임이 비교적 명확하고(경찰 수사 중), 집단적 피해(연쇄살인), 피해 규모가 크며, 증거가 확보 가능하고(119 녹취록, 구급일지), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>[TOP이슈] 나나, 자택 강도범 재판 증인 불출석 요청… 피해자 역고소한...</t>
+          <t>‘강북 모텔 연쇄살인’ 피의자, 또다른 범행 정황…경찰 “조사 중”</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983451</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495923&amp;ref=A</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-24 12:30:55.981380+00:00</t>
+          <t>2026-02-28 01:04:43.494751+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>피의자</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 또는 예정</t>
+          <t>검찰 수사 및 신상정보공개심의위 개최 결정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>기사는 '강북 모텔녀'로 불리는 '김 씨'가 두 번째 피해자가 사망한 날에도 SNS 활동을 하며 새로운 대상을 물색한 정황을 보도합니다. 이는 개인의 심각한 범죄 행위로 인한 피해를 다루고 있으며, 다수의 피해자가 발생했을 가능성을 시사합니다.</t>
+          <t>강북 모텔 연쇄 살인 사건의 피의자에 대해 검찰이 신상정보공개심의위 개최를 결정하며 수사가 진행 중이다. 연쇄 살인으로 다수의 피해자가 발생했을 가능성이 높으나, 피의자가 개인인 점을 고려할 때 피해자들의 손해배상 청구에 대한 자력 확보가 어려워 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>이 사건은 '김 씨'라는 개인의 범죄 행위로 인한 피해를 다루고 있습니다. 상대방의 책임은 명확해 보이고 관련 공적 절차(수사)가 진행 중이거나 진행될 가능성이 높지만, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 충족될 가능성이 매우 낮습니다. 개인 범죄자의 경우 배상 능력이 부족하여 투자 회수가 어렵습니다.</t>
+          <t>강북 모텔 연쇄 살인 사건은 피의자의 책임이 명확하고 다수의 피해자가 발생했을 가능성이 높으며, 검찰 수사 등 공적 절차가 진행 중이라는 점에서 법적 근거는 강하다. 그러나 피의자가 개인으로 특정되어 있어, 피해자들의 손해배상 청구에 대한 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>'강북 모텔녀' 팔로워 40배 폭증…'고양 강동원' 얼짱 야구 선수도 노렸...</t>
+          <t>검찰, '강북 모텔 연쇄 살인' 피의자 신상정보공개심의위 개최 결정</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6080429</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/27/2026022700391.html</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-24 00:25:34.019783+00:00</t>
+          <t>2026-02-28 00:57:19.811897+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>김모 씨</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>경찰 수사 확대, 피의자 구속 송치</t>
+          <t>경찰 수사 및 검찰 송치 후 신상정보공개심의위원회 개최 논의 중</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔에서 20대 여성 김모 씨가 약물로 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 경찰은 김 씨의 연락처를 전수 조사하며 추가 피해자 여부를 확인하고 있습니다. 이 사건은 연쇄 약물 살인으로 보고 수사 범위가 확대되고 있습니다.</t>
+          <t>서울 강북구 모텔에서 남성 2명을 살해한 혐의를 받는 20대 여성 김모 씨에 대해 검찰이 신상정보공개심의위원회를 개최할 예정입니다. 피해자 유족 측은 신상 공개를 촉구하며, 온라인상에서 발생하는 2차 가해에 대해 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>피의자가 개인(20대 여성)으로, 다수의 피해자에 대한 손해배상 청구 시 자력 확보가 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 상대방 책임이 명확하고 공적 절차가 진행 중이며 피해 규모가 크지만, 피고의 자력 부족이 결정적인 부적합 요인입니다.</t>
+          <t>피의자의 책임은 명확하나 (적합 조건 1 충족), 20대 개인 피의자의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 1명, 추가 피해자 수사 중</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>‘모텔서 연쇄 약물살인’ 20대女 접촉인물 전수조사</t>
+          <t>[당신생각은]‘강북 모텔 연쇄 살인’ 20대 女 신상공개 논란</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260222/133399211/2</t>
+          <t>https://www.munhwa.com/article/11571229?ref=naver</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-23 00:21:14.255355+00:00</t>
+          <t>2026-02-28 00:56:30.296720+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>엄모 씨</t>
+          <t>김씨</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>형사사건 무기징역 선고로 종결</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>엄모 씨가 약물과 방화 등을 이용해 두 명의 남편을 살해하고, 어머니와 오빠를 실명시키며, 동생과 지인에게 화상을 입히는 등 다수의 중대한 범죄를 저질렀습니다. 이 모든 범행은 보험금과 돈을 노린 계획범죄로 드러났으며, 법원은 엄 씨에게 무기징역을 선고했습니다. 피해자들은 막대한 신체적, 정신적 고통을 겪었습니다.</t>
+          <t>20대 여성 김씨가 강북 모텔에서 남성들에게 약물이 든 음료를 건네 쓰러뜨린 사건으로, 기존 3명 외 추가 범행 정황이 확인되어 피해자가 최소 5명으로 늘어날 가능성이 있다. 경찰은 김씨의 추가 범행 연관성을 수사 중이다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>형사사건이 이미 무기징역 선고로 종결되어 새로운 소송금융 투자 기회 발굴이 어렵습니다. 또한, 피고인 엄 씨가 보험금을 사치로 탕진하여 민사상 손해배상 판결이 나더라도 실제 배상 능력이 부족할 가능성이 매우 높아 투자 회수 가능성이 낮습니다. 다만, 피고인의 책임이 형사 판결로 명확히 입증되었고, 다수의 피해자가 발생했으며, 피해 규모가 매우 크다는 점은 적합 조건에 해당합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하며, 피해자 수가 최소 5명으로 다수이고 피해 규모가 클 수 있으나, 소송 상대방이 개인(20대 여성 김씨)으로 자력 확보가 어려워 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>최소 8명 이상</t>
+          <t>최소 5명</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>남편 2명 살해, 엄마·오빠 실명, 동생·지인 화상…'온화한' 20대女의 두...</t>
+          <t>'강북 모텔 살인' 20대 여성, 추가 범행 정황… 와인 마시다 쓰러졌다</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022117412520595</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022722240000025?did=NA</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-22 00:29:35.452479+00:00</t>
+          <t>2026-02-28 00:18:12.413747+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>룸메이트</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>범행 인지 및 증거 확보</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>피해자가 수개월간 원인 불명 통증을 겪다 병원 검사에서 간 손상 및 중독 가능성 진단을 받았다. 이후 집주인 감시카메라 영상 확인 결과, 룸메이트가 음식에 살충제를 뿌린 사실을 확인했다. 명확한 증거가 확보된 불법행위 사건이다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>감시카메라 영상과 병원 진단으로 룸메이트의 범행과 피해 사실이 명확하게 확인되었으나 (적합 조건 1, 5), 상대방(룸메이트)의 자력이 불분명하여 배상금 회수 가능성이 낮고, 단일 피해 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>수개월 원인 불명 통증…알고 보니 룸메이트가 음식에 살충제 뿌려</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260226111311342</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:19:08.673611+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치 및 추가 피해자 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>20대 여성 A씨가 약물이 든 음료를 건네 남성 2명을 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었다. 경찰은 추가 피해자 정황을 포착하고 수사를 확대하고 있으며, 피의자의 신상 공개 여부를 두고 온라인 신상털기가 발생하기도 했다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>상대방 책임 명확(A씨의 살인 및 상해 혐의), 피해 규모 큼(사망 및 상해), 증거 확보 가능(경찰 수사, 포렌식), 공적 절차 진행 중(검찰 송치) 등 적합 조건이 다수 존재한다. 그러나 피의자(A씨)가 20대 개인으로 자력이 충분하지 않을 것으로 예상되어 소송금융 투자금 회수 가능성이 매우 낮아 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2, 상해 1), 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>“모텔살인 20대女 얼굴 봤냐” 이미 ‘싹 다’ 유출됐는데…뒤늦게 ‘...</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/02/26/20260226500006?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:29:40.021287+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>마리온 맥나이트</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>살인 혐의 형사 재판 진행 중, 보석 취소 심리 예정</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>미국에서 아들을 살해한 혐의를 받는 피의자가 보석으로 풀려난 후, 피해자의 아버지가 법원 복도에서 피의자를 폭행하는 사건이 발생했습니다. 이 사건은 사법 시스템에 대한 비판과 함께 사적 복수의 정당성 여부에 대한 사회적 논쟁을 불러일으켰습니다. 현재 살인 혐의 재판이 진행 중이며, 아버지 또한 폭행 혐의로 체포 후 보석으로 석방되었습니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>이 사건은 단일 피해자와 개인 피고인을 대상으로 하며, 피고인의 자력에 대한 정보가 없어 민사상 손해배상 청구 시 회수 가능 금액이 제한적일 수 있습니다. 살인 혐의에 대한 형사 재판이 진행 중이고 가해자가 특정되었으나, 소송금융 투자를 위한 충분한 배상 능력과 높은 잠재적 수익 규모가 불분명하여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>나라도 그랬을 것 …아들 살해범과 마주친 아버지, 美 법원서 폭력 '파...</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260225_0003526477</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:22:29.285764+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속 진행 중, 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>20대 여성이 약물을 탄 음료를 건네 남성 2명을 숨지게 하고 1명을 의식불명에 빠뜨린 혐의로 구속되었습니다. 경찰은 기존 피해자 3명 외에 추가 피해 정황을 확인하고 휴대전화 포렌식 등을 통해 추가 피해자를 파악 중입니다. 이 사건은 현재 경찰 수사가 진행 중인 연쇄 살인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 다수의 피해자가 발생했거나 확인될 가능성이 높습니다(적합 조건 3). 또한, 휴대전화 포렌식 등 증거 확보도 가능합니다(적합 조건 5). 그러나 피의자가 20대 개인으로 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건), 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>최소 4명 (2명 사망, 2명 의식불명), 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>“노래방서 음료 마시고 기절”…‘모텔 연쇄 살인’ 또 다른 피해 정황</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493573&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:40:19.358178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 사이코패스 진단 검사 진행 중</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 사망에 이르게 하고 1명에게 상해를 입힌 혐의로 구속되었습니다. 첫 범행은 '실험'이었을 가능성이 제기되었으며, 경찰은 김씨에 대한 사이코패스 진단 검사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고 피해 규모가 크며, 경찰 수사 등 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. 그러나 피의자가 개인(20대 여성)으로 자력이 충분하지 않을 가능성이 매우 높아, 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 회복 1명)</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>남친은 1차 실험 도구였다 …'모텔 연쇄 살인' 전문가 분석 보니</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25407163</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:31:37.448891+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>20대 여성 연쇄살인범</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 압수수색 진행 중</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>20대 여성이 남자친구를 포함한 여러 남성을 대상으로 모텔에서 연쇄살인을 저지른 사건입니다. 경찰의 압수수색이 진행 중이며, 추가 피해자 및 잠재적 피해자가 많을 것으로 추정됩니다. 현재 수사가 진행 중인 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 증거 확보 가능성(적합 조건 5)과 공적 절차 진행 중(적합 조건 6)이라는 적합 조건들을 충족합니다. 그러나 피고가 개인으로 특정되어 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건: 상대방 자력 부족) 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>남친은 1차 실험 대상 …모텔 연쇄살인 20대 女 '소름'</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022526297</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:27:48.725012+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>가해자 형사 재판 종결 및 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>미성년자 성매매를 미끼로 성매수남을 유인, 협박, 감금하고 금품을 갈취한 10대들이 징역형을 선고받았다. 법원은 이들의 죄질이 매우 불량하다고 판단했다. 이 사건은 조직적인 공갈 범죄로, 다수의 피해자가 발생했을 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>피고(가해 10대들)의 자력이 매우 부족하여 손해배상금 회수 가능성이 낮고 (적합 조건 2 미충족), 피해자(성매수남)가 불법 행위(미성년자 성매매 시도)에 연루되어 있어 민사상 손해배상 청구의 법적 정당성 및 승소 가능성이 복잡함 (적합 조건 1 약화). 또한 기사에 명시된 피해 규모가 소액임 (적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>100만 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>미성년자 성매매 미끼로 유인 뒤 협박·감금 10대들 '징역형'</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6081207</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:24:54.058508+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr"/>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>피해 발생 후 정치적 논쟁 및 관련 법 제정</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>트럼프 전 대통령이 재집권 후 첫 국정연설을 앞두고 불법체류자에게 살해된 피해자 유가족들을 백악관에 초청하여 '천사 가족'으로 부르며 반이민 정책 지지층 결집을 시도했습니다. 그는 바이든 행정부의 이민 정책을 비판하고, '레이큰 라일리 법' 제정 등 자신의 반이민 정책 성과를 강조했습니다. 기사는 주로 정치적 메시지와 지지율에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>해당 기사는 불법체류자에 의한 살인 사건을 정치적 목적으로 활용하는 트럼프 전 대통령의 행보를 다루고 있습니다. 피해자 유가족들이 겪은 심각한 인명 피해는 명확하나, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다. 정부를 상대로 한 손해배상 청구는 책임 입증이 매우 어려울 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>10여 명</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>트럼프, 국정연설 앞 “불법체류자에 희생된 천사” 여론전</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Inter/article/all/20260225/133416559/2</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:55.015183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 일부 피의자 구속 기소 상태</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 인터넷 게시판에 이재명 대통령 및 다수 학교, 공공장소에 대한 살해 및 폭파 협박 글을 작성하여 검찰에 송치되었습니다. 경찰은 이들에 대한 손해배상 청구를 심의하겠다고 밝혔으며, 현재 관련 형사 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>피고가 10대 청소년으로 특정되어 상대방 책임은 명확하나, 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 불특정 다수에 대한 협박으로 인한 정신적 피해가 주를 이루어, 소송금융 투자에 필요한 대규모 금전적 손해액 입증이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>다수 (이재명 대통령, 다수 고등학교 및 중학교 학생들, 분당 KT 사옥 등 6곳)</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>이재명 대통령 살해하겠다 ... 협박글 올린 10대들의 처참한 최후</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260224161552906</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:11:25.381330+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>10대 남성 2명 검찰 송치, 이 중 1명은 이미 기소된 상태. 경찰이 민형사상 책임 및 손해배상 청구 심의 방침 밝힘.</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 온라인에 게시한 혐의로 검찰에 송치되었습니다. 이들은 추가로 학교 학생 대상 살해 협박 및 다중이용시설 폭파 협박 혐의도 받고 있으며, 이 중 1명은 이미 기소된 상태입니다. 경찰은 민형사상 책임을 끝까지 묻고 손해배상 청구를 심의할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>상대방이 10대 청소년으로 자력이 부족하여 손해배상금 회수 가능성이 매우 낮습니다. 피해 규모 또한 구체적으로 파악하기 어렵고, 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>李 살해  썼다가…겁 없는 10대들 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602240547&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:11:14.643650+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>강도범 A씨</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 역고소 관련 절차도 진행 중.</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>배우 나나가 자택 강도상해 사건의 피해자로, 강도범 A씨에 대한 형사 재판이 진행 중이다. 사건은 명확한 증거를 바탕으로 수사되었으나, 피해자가 가해자로부터 역고소를 당한 상황이다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>상대방(강도범)의 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아닌 개인 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>[TOP이슈] 나나, 자택 강도범 재판 증인 불출석 요청… 피해자 역고소한...</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983451</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:30:55.981380+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>기사는 '강북 모텔녀'로 불리는 '김 씨'가 두 번째 피해자가 사망한 날에도 SNS 활동을 하며 새로운 대상을 물색한 정황을 보도합니다. 이는 개인의 심각한 범죄 행위로 인한 피해를 다루고 있으며, 다수의 피해자가 발생했을 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>이 사건은 '김 씨'라는 개인의 범죄 행위로 인한 피해를 다루고 있습니다. 상대방의 책임은 명확해 보이고 관련 공적 절차(수사)가 진행 중이거나 진행될 가능성이 높지만, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 충족될 가능성이 매우 낮습니다. 개인 범죄자의 경우 배상 능력이 부족하여 투자 회수가 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>'강북 모텔녀' 팔로워 40배 폭증…'고양 강동원' 얼짱 야구 선수도 노렸...</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6080429</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:25:34.019783+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>경찰 수사 확대, 피의자 구속 송치</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>서울 강북구 모텔에서 20대 여성 김모 씨가 약물로 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 경찰은 김 씨의 연락처를 전수 조사하며 추가 피해자 여부를 확인하고 있습니다. 이 사건은 연쇄 약물 살인으로 보고 수사 범위가 확대되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>피의자가 개인(20대 여성)으로, 다수의 피해자에 대한 손해배상 청구 시 자력 확보가 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 상대방 책임이 명확하고 공적 절차가 진행 중이며 피해 규모가 크지만, 피고의 자력 부족이 결정적인 부적합 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>사망 2명, 부상 1명, 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>‘모텔서 연쇄 약물살인’ 20대女 접촉인물 전수조사</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260222/133399211/2</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:21:14.255355+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>엄모 씨</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>형사사건 무기징역 선고로 종결</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>엄모 씨가 약물과 방화 등을 이용해 두 명의 남편을 살해하고, 어머니와 오빠를 실명시키며, 동생과 지인에게 화상을 입히는 등 다수의 중대한 범죄를 저질렀습니다. 이 모든 범행은 보험금과 돈을 노린 계획범죄로 드러났으며, 법원은 엄 씨에게 무기징역을 선고했습니다. 피해자들은 막대한 신체적, 정신적 고통을 겪었습니다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>형사사건이 이미 무기징역 선고로 종결되어 새로운 소송금융 투자 기회 발굴이 어렵습니다. 또한, 피고인 엄 씨가 보험금을 사치로 탕진하여 민사상 손해배상 판결이 나더라도 실제 배상 능력이 부족할 가능성이 매우 높아 투자 회수 가능성이 낮습니다. 다만, 피고인의 책임이 형사 판결로 명확히 입증되었고, 다수의 피해자가 발생했으며, 피해 규모가 매우 크다는 점은 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>최소 8명 이상</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>남편 2명 살해, 엄마·오빠 실명, 동생·지인 화상…'온화한' 20대女의 두...</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026022117412520595</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:29:35.452479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
         <is>
           <t>경찰 수사 확대, 사이코패스 검사 진행 중</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F180" t="inlineStr">
         <is>
           <t>서울 강북 모텔에서 20대 여성 김 모 씨가 남성 3명에게 약물 든 숙취해소제를 건네 2명을 살해하고 1명을 다치게 한 혐의로 경찰 수사를 받고 있다. 경찰은 김 씨와 접촉한 인물들을 전수조사하며 추가 피해자 여부를 확인 중이다. 김 씨는 살해 의도를 부인하고 있으며, 사이코패스 검사 결과가 나올 예정이다.</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
+      <c r="G180" t="inlineStr">
         <is>
           <t>피의자가 개인으로, 소송금융 투자에 필수적인 상대방의 충분한 자력 조건(적합 조건 2)을 충족하기 어렵다. 본 사건은 형사 사건으로, 민사상 손해배상 청구 시 피의자의 자력 부족이 예상되어 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I166" t="inlineStr">
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
         <is>
           <t>최소 3명 (사망 2명, 부상 1명), 추가 피해자 수사 중</t>
         </is>
       </c>
-      <c r="J166" t="inlineStr">
+      <c r="J180" t="inlineStr">
         <is>
           <t>'모텔 살인' 수사 확대…피의자 접촉 인물 추가 조사</t>
         </is>
       </c>
-      <c r="K166" t="inlineStr">
+      <c r="K180" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L166" t="inlineStr">
+      <c r="L180" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M166" t="inlineStr">
+      <c r="M180" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260221180831kNM</t>
         </is>
       </c>
-      <c r="N166" t="inlineStr">
+      <c r="N180" t="inlineStr">
         <is>
           <t>2026-02-22 00:27:10.739722+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N166"/>
+  <autoFilter ref="A1:N180"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>