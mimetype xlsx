--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$71</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,4744 +535,5028 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>중국인 범죄조직원 6명</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>캄보디아 법원 무기징역 선고</t>
+          <t>형사 1심 공판 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>캄보디아에서 한국인 대학생이 중국인 범죄조직에 납치, 고문, 살해당한 사건으로, 캄보디아 법원이 중국인 6명에게 고문 살인 및 조직적 사기 혐의로 무기징역을 선고했습니다. 한국 정부는 해당 지역을 여행금지구역으로 지정하고 합동 태스크포스를 파견했으며, 피해자 가족은 가해자들을 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>광주 여고생 살해범 장윤기에 대한 3차 공판이 진행 중이며, 유족과 피해 학생의 증언, 검찰의 추가 증거 제출이 있었습니다. 장윤기는 살인 및 살인미수 혐의 외에도 과거 성범죄 전력이 공소사실에 포함되어 있으며, 재판부는 그의 비뚤어진 성관념과 범행 동기를 심리하고 있습니다. 유족들은 법정 최고형을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>캄보디아 법원의 유죄 판결로 가해자들의 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 한국 정부의 공적 절차(TF 파견, 여행금지구역 지정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인들이 수감된 중국인 범죄조직원들이므로 자력 확보 및 국외 자산 추적, 손해배상금 회수가 매우 어려울 것으로 예상되어 소송금융 투자에 큰 위험 요소입니다(적합 조건 2 미충족). 또한, 이 사건은 개별 피해자 살해 사건으로 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>가해자 장윤기의 책임이 명확하고(적합 조건 1), 사망 및 중상이라는 피해 규모가 크며(적합 조건 4), 검찰이 휴대전화 포렌식 자료 등 증거를 충분히 확보하고 있습니다(적합 조건 5). 다만, 가해자가 개인으로 자력이 충분하지 않을 가능성이 있고(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자에 있어 고려될 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명 (사망 1명, 중상 1명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>캄보디아 법원, 韓대학생 고문·살해한 중국인 6명에 무기징역</t>
+          <t>장윤기에  법정 최고형  촉구...윤, 선거법 1심 '당선 무효형' [뉴스UP]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260528010008229</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607280832184036</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:04:13.666745+00:00</t>
+          <t>2026-08-11 21:06:51.870783+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (무기징역 구형, 선고기일 예정)</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울 강동구 천호동 재개발조합 사무실에서 전직 조합장이 흉기 난동을 벌여 1명이 사망하고 2명이 중상을 입은 사건. 검찰은 피고인에게 무기징역을 구형했으며, 다음 달 선고기일이 예정되어 있다. 피고인은 강제추행 고소 취하를 거부당하자 앙심을 품고 범행을 저지른 것으로 조사되었다.</t>
+          <t>경찰이 폐기물업체들을 협박하여 광고비를 갈취한 혐의로 인터넷신문 발행인 등 3명을 구속했습니다. 이들은 기사 작성이나 행정기관 고발을 빌미로 금품을 요구한 것으로 드러났으며, 경찰은 압수수색을 통해 범행 정황과 증거를 확보했습니다. 현재 경찰 수사가 진행 중이며, 피해를 입은 폐기물업체들은 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 사망 및 중상해로 피해 규모가 크며(적합 조건 4), 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 다만, 피고인이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크입니다.</t>
+          <t>인터넷신문 발행인 등이 폐기물업체를 협박해 광고비를 갈취한 혐의로 구속되어 상대방 책임이 명확하며(적합 조건 1), 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 관련자들이 구속되는 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모와 피해자 수가 명확히 제시되지 않았고, 가해자들의 자력 여부가 불분명하여 실제 손해배상 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>3명 (사망 1명, 중상 2명)</t>
+          <t>폐기물업체 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>檢, ‘천호동 흉기난동’ 60대 남성에 무기징역 구형</t>
+          <t>폐기물업체 협박해 광고비 갈취…인터넷신문 발행인 등 3명 구속</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20031981?ref=naver</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=449338</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-26 19:49:09.585213+00:00</t>
+          <t>2026-08-03 20:01:27.986070+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>이모 씨</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>가해자가 유튜브를 통해 사과하며 유가족이 추가 피해를 호소하는 상황</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고 김창민 감독 폭행 사망 사건의 가해자 이모 씨가 유튜브 채널 '카라큘라'를 통해 사과했으나, 유가족은 이 사과로 인해 오히려 더 큰 상처를 받고 있다고 호소하고 있습니다. 가해자가 특정되어 책임이 명확하고 사망 사건으로 피해 규모가 크지만, 상대방의 자력 여부 등 추가 정보가 필요합니다.</t>
+          <t>살해범 장윤기가 피해자 유족의 삶을 무너뜨린 사건으로, 범행 초기 우발적이었다고 주장했으나 재판에 넘겨진 뒤에야 태도를 바꾼 것으로 보도되었습니다. 장윤기는 본인 가족의 안위만 걱정하는 자필서로 공분을 사고 있습니다. 현재 형사 재판이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 사망 사건), 5(증거 확보 가능성)에 해당합니다. 가해자가 특정되었고 사망 사건으로 피해 규모가 크지만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니므로 추가적인 정보 확인이 필요합니다.</t>
+          <t>살해범 장윤기가 명확히 특정되어 상대방 책임이 명확하며(적합 조건 1), 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 피해 규모(금액)가 불분명하고 집단적 피해가 아니므로(적합 조건 3, 4 해당 없음) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (고 김창민 감독) 및 유가족</t>
+          <t>1명 및 유족</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>김창민 감독 폭행 가해자, '카라큘라' 유튜브서  죄송</t>
+          <t>우리가족 피해 없길  장윤기, 반성없는 자필서 '공분'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12293522?influxDiv=NAVER</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=917316</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-19 23:18:13.737061+00:00</t>
+          <t>2026-07-31 07:39:12.542702+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김소영, 김소영의 부모</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>피해자 유족이 가해자 및 부모를 상대로 손해배상 소송 제기, 가해자 형사 재판 예정</t>
+          <t>형사 수사 및 재판 진행 중 (또는 완료), 민사 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건 피해자 유족이 피의자 김소영과 부모를 상대로 약 11억원 규모의 손해배상 소송을 제기했다. 가해자의 변제 능력을 고려해 실제 청구액은 3100만원으로 낮췄으며, 김소영은 사망자 2명 포함 총 6명의 피해자에게 약물을 사용한 혐의로 기소되어 형사 재판을 앞두고 있다.</t>
+          <t>김 씨가 피해자가 자신의 사업체를 강탈하려 했다는 이유로 스토킹 후 살해한 사건입니다. 범행 직후 피해자의 휴대전화를 강탈하여 현재까지 행방이 묘연하며, '그것이 알고 싶다'에서 사건의 전말을 다루었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 전체 피해 규모가 약 11억원으로 크며(적합 조건 4), 형사 수사 및 재판이 진행 중으로 증거 확보 및 공적 절차 진행이 확인됨(적합 조건 5, 6). 그러나 가해자의 변제 능력이 부족하여 실제 청구액이 낮게 책정된 점이 소송금융 투자 회수 가능성에 큰 제약이 될 수 있어 'High' 등급으로 보기 어렵습니다.</t>
+          <t>상대방 김 씨의 범행 책임이 명확하고(적합 조건 1), 살인 사건으로 피해 규모가 크며(적합 조건 4), 형사 수사 등 공적 절차가 진행되어 증거 확보가 용이하다는 점(적합 조건 5, 6)에서 적합합니다. 그러나 상대방이 개인 사업체 운영자로 자력에 대한 정보가 부족하여 회수 가능성이 불확실하며, 집단적 피해가 아닌 단일 피해 사건이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>약 11억원 (실제 청구액 3100만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>총 6명 (사망자 2명 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“부모에게도 책임 묻겠다”…‘모텔 살인’ 피해자 유족, 김소영·부모...</t>
+          <t>'그것이 알고 싶다(그알)' 남양주 스토킹 살인사건의 전말</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604062238051116</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3583957</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-19 07:00:14.449986+00:00</t>
+          <t>2026-06-13 23:09:07.580520+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>이 모 씨, 임 모 씨</t>
+          <t>중국인 범죄조직원 6명</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장 재청구 진행 중</t>
+          <t>캄보디아 법원 무기징역 선고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>고 김창민 감독이 20대 남성 무리의 집단 폭행으로 사망한 사건으로, 주범 이모씨는 쓰러진 김 감독의 머리를 발로 걷어차는 등 잔혹한 폭행을 가했다. 경찰 수사가 진행 중이며 2차례 구속영장이 청구되었으나 기각되어 유족 측은 부실 수사를 비판하고 있다. 가해자의 반성 없는 태도가 공분을 사고 있다.</t>
+          <t>캄보디아에서 한국인 대학생이 중국인 범죄조직에 납치, 고문, 살해당한 사건으로, 캄보디아 법원이 중국인 6명에게 고문 살인 및 조직적 사기 혐의로 무기징역을 선고했습니다. 한국 정부는 해당 지역을 여행금지구역으로 지정하고 합동 태스크포스를 파견했으며, 피해자 가족은 가해자들을 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(사망에 이르게 한 집단 폭행), 증거 확보가 용이하며(경찰 수사, CCTV), 공적 절차(경찰 수사 및 영장 청구)가 진행 중이다. 피해 규모 또한 사망이라는 점에서 매우 크지만, 가해자의 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 제약 요인이다.</t>
+          <t>캄보디아 법원의 유죄 판결로 가해자들의 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 한국 정부의 공적 절차(TF 파견, 여행금지구역 지정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고인들이 수감된 중국인 범죄조직원들이므로 자력 확보 및 국외 자산 추적, 손해배상금 회수가 매우 어려울 것으로 예상되어 소송금융 투자에 큰 위험 요소입니다(적합 조건 2 미충족). 또한, 이 사건은 개별 피해자 살해 사건으로 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>쓰러진 故 김창민 감독 머리에 싸커킥 ..가해자 영장 내용 '충격적'[스...</t>
+          <t>캄보디아 법원, 韓대학생 고문·살해한 중국인 6명에 무기징역</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/04/11/2026041120053675021</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260528010008229</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-15 20:20:58.564604+00:00</t>
+          <t>2026-05-30 07:04:13.666745+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>조모씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 피해자 유족이 피의자 김소영에게 3100만원 손해배상 소송 제기</t>
+          <t>형사 재판 진행 중 (무기징역 구형, 선고기일 예정)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>피의자 김소영의 '모텔 살인' 사건과 관련하여 피해자 유족이 김소영에게 3100만원의 손해배상 소송을 제기했습니다. 피의자는 혐의를 부인하고 있으며, 형사 절차와 민사 소송이 병행되고 있습니다.</t>
+          <t>서울 강동구 천호동 재개발조합 사무실에서 전직 조합장이 흉기 난동을 벌여 1명이 사망하고 2명이 중상을 입은 사건. 검찰은 피고인에게 무기징역을 구형했으며, 다음 달 선고기일이 예정되어 있다. 피고인은 강제추행 고소 취하를 거부당하자 앙심을 품고 범행을 저지른 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피의자의 책임이 비교적 명확하며(적합 조건 1), 형사 절차가 진행 중이고(적합 조건 6), 손해배상 소송이 제기되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개인으로 자력에 대한 불확실성이 있고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 사망 및 중상해로 피해 규모가 크며(적합 조건 4), 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 다만, 피고인이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>3100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (사망 1명, 중상 2명)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>넋 나간 표정 '모텔 살인' 김소영 혐의 부인…국선 변호인도 입 닫아버...</t>
+          <t>檢, ‘천호동 흉기난동’ 60대 남성에 무기징역 구형</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6133597</t>
+          <t>https://www.sedaily.com/article/20031981?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-15 13:54:02.683141+00:00</t>
+          <t>2026-04-26 19:49:09.585213+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>조 모 씨</t>
+          <t>이모 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>가해자가 유튜브를 통해 사과하며 유가족이 추가 피해를 호소하는 상황</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대구에서 50대 여성이 사위에게 수개월간 폭행당하다 사망한 사건. 사위는 장모와 아내의 휴대전화를 통제하며 외부 도움을 차단했고, 장모는 병원 치료도 받지 못했다. 경찰은 사위의 휴대전화 포렌식 등 추가 수사 후 사건을 검찰에 송치할 예정이다.</t>
+          <t>고 김창민 감독 폭행 사망 사건의 가해자 이모 씨가 유튜브 채널 '카라큘라'를 통해 사과했으나, 유가족은 이 사과로 인해 오히려 더 큰 상처를 받고 있다고 호소하고 있습니다. 가해자가 특정되어 책임이 명확하고 사망 사건으로 피해 규모가 크지만, 상대방의 자력 여부 등 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 경찰 수사 및 포렌식 등 증거 확보가 용이하며(조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있어(조건 6) 적합 조건 3개에 해당합니다. 그러나 가해자의 자력이 충분한지 알 수 없고(조건 2), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 사망 사건), 5(증거 확보 가능성)에 해당합니다. 가해자가 특정되었고 사망 사건으로 피해 규모가 크지만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니므로 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>1명 (고 김창민 감독) 및 유가족</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>딸 지키려다 사위 손에 숨진 엄마… 병원은 한 번 못 가</t>
+          <t>김창민 감독 폭행 가해자, '카라큘라' 유튜브서  죄송</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5186286</t>
+          <t>https://news.jtbc.co.kr/article/NB12293522?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 00:30:11.633355+00:00</t>
+          <t>2026-04-19 23:18:13.737061+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>20대 남성 2명</t>
+          <t>김소영, 김소영의 부모</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 전담팀 보완수사 진행 중</t>
+          <t>피해자 유족이 가해자 및 부모를 상대로 손해배상 소송 제기, 가해자 형사 재판 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>김창민 감독이 지난해 10월 폭행을 당해 뇌사 판정 후 사망했으나, 가해자들의 구속영장이 두 차례 기각되었습니다. 유가족의 재수사 요구에 따라 검찰이 전담수사팀을 꾸려 보완수사를 진행하며 신속하고 엄정한 수사를 약속했습니다.</t>
+          <t>강북 모텔 연쇄살인 사건 피해자 유족이 피의자 김소영과 부모를 상대로 약 11억원 규모의 손해배상 소송을 제기했다. 가해자의 변제 능력을 고려해 실제 청구액은 3100만원으로 낮췄으며, 김소영은 사망자 2명 포함 총 6명의 피해자에게 약물을 사용한 혐의로 기소되어 형사 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), CCTV 및 목격자 진술 등 증거가 확보되어 있고(적합 조건 5), 검찰 전담팀이 보완수사를 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 20대 개인으로, 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성에 대한 우려가 있습니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 전체 피해 규모가 약 11억원으로 크며(적합 조건 4), 형사 수사 및 재판이 진행 중으로 증거 확보 및 공적 절차 진행이 확인됨(적합 조건 5, 6). 그러나 가해자의 변제 능력이 부족하여 실제 청구액이 낮게 책정된 점이 소송금융 투자 회수 가능성에 큰 제약이 될 수 있어 'High' 등급으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11억원 (실제 청구액 3100만원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (고 김창민 감독)</t>
+          <t>총 6명 (사망자 2명 포함)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>폭행에 숨졌는데 영장 기각? …검찰, 김창민 감독 사건 전담팀 꾸렸다</t>
+          <t>“부모에게도 책임 묻겠다”…‘모텔 살인’ 피해자 유족, 김소영·부모...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040607012131953</t>
+          <t>http://www.fnnews.com/news/202604062238051116</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-06 00:24:50.690426+00:00</t>
+          <t>2026-04-19 07:00:14.449986+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>조모씨</t>
+          <t>이 모 씨, 임 모 씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>경찰 수사 및 영장 재청구 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신' 사건은 50대 어머니가 20대 사위의 가정폭력으로부터 딸을 보호하려다 사망한 사건입니다. 사위 조모씨는 존속살해 및 시체유기 혐의로 구속되었으며, 경찰은 조씨의 추가 가정폭력 혐의를 수사 중입니다. 사건은 이르면 8일 검찰에 송치될 예정입니다.</t>
+          <t>고 김창민 감독이 20대 남성 무리의 집단 폭행으로 사망한 사건으로, 주범 이모씨는 쓰러진 김 감독의 머리를 발로 걷어차는 등 잔혹한 폭행을 가했다. 경찰 수사가 진행 중이며 2차례 구속영장이 청구되었으나 기각되어 유족 측은 부실 수사를 비판하고 있다. 가해자의 반성 없는 태도가 공분을 사고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사위 조모씨), 사망이라는 중대한 피해가 발생했으며, CCTV 등 객관적 증거가 확보되어 있고 경찰 수사가 진행 중입니다. (적합 조건 1, 4, 5, 6 해당) 그러나 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>가해자의 책임이 명확하고(사망에 이르게 한 집단 폭행), 증거 확보가 용이하며(경찰 수사, CCTV), 공적 절차(경찰 수사 및 영장 청구)가 진행 중이다. 피해 규모 또한 사망이라는 점에서 매우 크지만, 가해자의 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 있어 주요 제약 요인이다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2명 (사망한 어머니, 폭행 피해자 딸)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>딸 지키려던 엄마… 사위 폭행에도 병원 한 번 못 갔다</t>
+          <t>쓰러진 故 김창민 감독 머리에 싸커킥 ..가해자 영장 내용 '충격적'[스...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405509061?OutUrl=naver</t>
+          <t>https://www.starnewskorea.com/star/2026/04/11/2026041120053675021</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 00:21:48.526262+00:00</t>
+          <t>2026-04-15 20:20:58.564604+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 구성, 보완수사 진행 중</t>
+          <t>형사 재판 진행 중, 피해자 유족이 피의자 김소영에게 3100만원 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>집단폭행으로 인한 감독 사망 사건과 관련해, 초기 영장 기각으로 논란이 일자 검찰이 전담수사팀을 구성했습니다. 검찰은 과학수사 기법을 활용해 엄정한 보완수사를 진행하여 피해자에게 억울함이 없도록 하겠다고 밝혔습니다.</t>
+          <t>피의자 김소영의 '모텔 살인' 사건과 관련하여 피해자 유족이 김소영에게 3100만원의 손해배상 소송을 제기했습니다. 피의자는 혐의를 부인하고 있으며, 형사 절차와 민사 소송이 병행되고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>집단폭행으로 인한 사망 사건으로 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 또한 검찰 전담수사팀이 구성되어 과학수사 기법을 활용한 보완수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력 정보가 불분명하고 집단적 피해가 아닌 단일 피해자 사건이라는 점이 투자 적합도를 낮추는 요인입니다.</t>
+          <t>피의자의 책임이 비교적 명확하며(적합 조건 1), 형사 절차가 진행 중이고(적합 조건 6), 손해배상 소송이 제기되어 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개인으로 자력에 대한 불확실성이 있고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3100만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>집단폭행으로 사망해도 '영장 기각'…검찰, 전담수사팀 구성 [자막뉴스...</t>
+          <t>넋 나간 표정 '모텔 살인' 김소영 혐의 부인…국선 변호인도 입 닫아버...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505939&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/society/general-society/6133597</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 12:23:02.624709+00:00</t>
+          <t>2026-04-15 13:54:02.683141+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>가해자 6명 (이름 미상)</t>
+          <t>조 모 씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 보완수사 요구, 구속영장 신청 후 기각</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고 김창민 영화감독이 집단 폭행으로 사망한 사건에 대해 경찰의 부실 수사 의혹이 제기되었습니다. 국민의힘 송언석 원내대표는 경찰의 수사 능력과 법원의 구속영장 기각을 비판하며 검·경 수사권 조정 재검토를 촉구했습니다. 유가족 측은 초동 대응부터 피의자 처벌까지 부실했다고 주장하고 있습니다.</t>
+          <t>대구에서 50대 여성이 사위에게 수개월간 폭행당하다 사망한 사건. 사위는 장모와 아내의 휴대전화를 통제하며 외부 도움을 차단했고, 장모는 병원 치료도 받지 못했다. 경찰은 사위의 휴대전화 포렌식 등 추가 수사 후 사건을 검찰에 송치할 예정이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>고 김창민 감독의 사망 원인이 집단 폭력으로 비교적 명확하며(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)와 경찰 및 검찰의 수사가 진행 중인 공적 절차(적합 조건 6)가 존재합니다. 그러나 가해자들의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아닌 개인 피해 사례라는 점에서 'Medium'으로 판단했습니다.</t>
+          <t>상대방의 책임이 명확하고(조건 1), 경찰 수사 및 포렌식 등 증거 확보가 용이하며(조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있어(조건 6) 적합 조건 3개에 해당합니다. 그러나 가해자의 자력이 충분한지 알 수 없고(조건 2), 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명 (고 김창민 감독)</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>송언석, 김창민 감독 사건에  보완수사권 없이 경찰 능력 의문</t>
+          <t>딸 지키려다 사위 손에 숨진 엄마… 병원은 한 번 못 가</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/politics/article/6812644_36911.html</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5186286</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 12:18:58.451454+00:00</t>
+          <t>2026-04-06 00:30:11.633355+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>20대 남성 2명</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 검찰 송치 예정</t>
+          <t>검찰 전담팀 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>사위 A씨가 장모를 폭행해 사망에 이르게 하고 시신을 유기한 혐의로 구속됨. A씨는 혼인신고 직후부터 아내 B씨에게 폭력을 행사했으며, 지난 2월부터 장모에게도 상습적으로 폭행을 가한 것으로 조사됨. 경찰은 A씨에 대한 추가 혐의 적용을 검토 중이며, 조만간 사건을 검찰에 송치할 예정.</t>
+          <t>김창민 감독이 지난해 10월 폭행을 당해 뇌사 판정 후 사망했으나, 가해자들의 구속영장이 두 차례 기각되었습니다. 유가족의 재수사 요구에 따라 검찰이 전담수사팀을 꾸려 보완수사를 진행하며 신속하고 엄정한 수사를 약속했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력 정보가 없어 투자 회수 가능성이 불확실함(적합 조건 2 불충족).</t>
+          <t>가해자 책임이 명확하고(적합 조건 1), 사망 사건으로 피해 규모가 크며(적합 조건 4), CCTV 및 목격자 진술 등 증거가 확보되어 있고(적합 조건 5), 검찰 전담팀이 보완수사를 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 20대 개인으로, 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성에 대한 우려가 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>2명 (사망 피해자 및 유족)</t>
+          <t>1명 (고 김창민 감독)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'혼인신고 할 때도 동행'…숨진 50대 어머니, 딸 지키려 사위 폭행에도...</t>
+          <t>폭행에 숨졌는데 영장 기각? …검찰, 김창민 감독 사건 전담팀 꾸렸다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040317135548181</t>
+          <t>https://www.sidae.com/article/2026040607012131953</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:23:57.763311+00:00</t>
+          <t>2026-04-06 00:24:50.690426+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>피의자 A씨</t>
+          <t>조모씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>지난달 창원에서 발생한 20대 여성 피살 사건에 대해 경찰은 피의자 A씨의 계획적 범행으로 추정하고 있습니다. 피의자 A씨는 직장 동료였던 피해자가 연락을 거부하고 퇴사하자 배신감을 느껴 미리 흉기를 준비했으며, 범행 전 여러 차례 협박 문자를 보낸 사실이 확인되었습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건은 50대 어머니가 20대 사위의 가정폭력으로부터 딸을 보호하려다 사망한 사건입니다. 사위 조모씨는 존속살해 및 시체유기 혐의로 구속되었으며, 경찰은 조씨의 추가 가정폭력 혐의를 수사 중입니다. 사건은 이르면 8일 검찰에 송치될 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해 사건으로 집단적 피해가 아니며(부적합 조건 3), 피의자가 직장 동료로 자력 충분 여부가 불확실하여(부적합 조건 2) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(사위 조모씨), 사망이라는 중대한 피해가 발생했으며, CCTV 등 객관적 증거가 확보되어 있고 경찰 수사가 진행 중입니다. (적합 조건 1, 4, 5, 6 해당) 그러나 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실하다는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망한 어머니, 폭행 피해자 딸)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>‘창원 20대 여성 피살 사건’…경찰 “계획적 범행”</t>
+          <t>딸 지키려던 엄마… 사위 폭행에도 병원 한 번 못 갔다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526014&amp;ref=A</t>
+          <t>https://www.segye.com/newsView/20260405509061?OutUrl=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 00:28:14.708504+00:00</t>
+          <t>2026-04-06 00:21:48.526262+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 살인 혐의 수사 중</t>
+          <t>검찰 전담수사팀 구성, 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>20대 사위와 딸이 장모를 살해하고 시신을 여행용 가방에 넣어 유기한 혐의로 구속되었습니다. CCTV에 시신이 든 캐리어를 끌고 다니는 모습이 포착되어 공분을 사고 있으며, 경찰은 살인의 고의성 입증과 함께 사위의 아내 폭행 의혹도 수사 중입니다.</t>
+          <t>집단폭행으로 인한 감독 사망 사건과 관련해, 초기 영장 기각으로 논란이 일자 검찰이 전담수사팀을 구성했습니다. 검찰은 과학수사 기법을 활용해 엄정한 보완수사를 진행하여 피해자에게 억울함이 없도록 하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(가해자 특정 및 구속), 증거가 확보 가능하며(CCTV, 경찰 수사), 공적 절차(경찰 수사, 구속영장 발부)가 진행 중인 점이 있습니다. 그러나 상대방의 자력(20대 부부)이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건이라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>집단폭행으로 인한 사망 사건으로 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 또한 검찰 전담수사팀이 구성되어 과학수사 기법을 활용한 보완수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력 정보가 불분명하고 집단적 피해가 아닌 단일 피해자 사건이라는 점이 투자 적합도를 낮추는 요인입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'캐리어 시신' 사건 모습 드러낸 20대 부부…CCTV 다시 보니 '태연'</t>
+          <t>집단폭행으로 사망해도 '영장 기각'…검찰, 전담수사팀 구성 [자막뉴스...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185784</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505939&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:36.467241+00:00</t>
+          <t>2026-04-05 12:23:02.624709+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>이모 씨</t>
+          <t>가해자 6명 (이름 미상)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>가해자 구속기소, 피해자 민사소송 가능</t>
+          <t>경찰 수사 및 검찰 보완수사 요구, 구속영장 신청 후 기각</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>40대 여성 이모 씨가 50대 남성 A씨를 허위 고소하고 300만원을 갈취했으며, 한국말이 서툰 60대 조선족 남성 B씨에게 4400만원을 갈취한 혐의로 검찰에 구속기소되었다. 검찰의 보완수사를 통해 이 씨의 무고, 공갈, 증거인멸교사 범행이 밝혀졌으며, A씨는 무혐의 처분되었다. 피해자들은 이 씨를 상대로 민사상 손해배상을 청구할 수 있다.</t>
+          <t>고 김창민 영화감독이 집단 폭행으로 사망한 사건에 대해 경찰의 부실 수사 의혹이 제기되었습니다. 국민의힘 송언석 원내대표는 경찰의 수사 능력과 법원의 구속영장 기각을 비판하며 검·경 수사권 조정 재검토를 촉구했습니다. 유가족 측은 초동 대응부터 피의자 처벌까지 부실했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>가해자의 책임이 검찰 수사 및 구속기소, 자백으로 명확하게 입증되었고, 객관적인 증거가 충분히 확보되어 민사 소송 승소 가능성이 매우 높습니다. 다만, 가해자가 개인이며 돈을 갈취한 정황으로 보아 자력 부족이 예상되어 손해배상금 회수에 어려움이 있을 수 있습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 부족)</t>
+          <t>고 김창민 감독의 사망 원인이 집단 폭력으로 비교적 명확하며(적합 조건 1), 사망이라는 중대한 피해 규모(적합 조건 4)와 경찰 및 검찰의 수사가 진행 중인 공적 절차(적합 조건 6)가 존재합니다. 그러나 가해자들의 자력 정보가 불분명하고(부적합 조건), 집단적 피해가 아닌 개인 피해 사례라는 점에서 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>4700만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명 (고 김창민 감독)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>합의된 성관계 후 고소 협박…檢 ‘보완수사’로 누명 벗었다</t>
+          <t>송언석, 김창민 감독 사건에  보완수사권 없이 경찰 능력 의문</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10708495?ref=naver</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6812644_36911.html</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 12:17:19.896628+00:00</t>
+          <t>2026-04-04 12:18:58.451454+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>C씨 (사위)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 중</t>
+          <t>경찰 수사 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대구에서 발생한 '캐리어 시신' 사건으로, 50대 장모가 20대 사위의 장시간 폭행으로 사망한 것으로 드러났습니다. 경찰은 사위에게 존속살해 혐의를 적용해 구속영장을 신청했으며, 딸에게는 시체유기 혐의를 적용할 방침입니다. 부검 결과 다발성 골절이 확인되었고, 사위는 폭행 사실을 인정했습니다.</t>
+          <t>사위 A씨가 장모를 폭행해 사망에 이르게 하고 시신을 유기한 혐의로 구속됨. A씨는 혼인신고 직후부터 아내 B씨에게 폭력을 행사했으며, 지난 2월부터 장모에게도 상습적으로 폭행을 가한 것으로 조사됨. 경찰은 A씨에 대한 추가 혐의 적용을 검토 중이며, 조만간 사건을 검찰에 송치할 예정.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 증거가 확보 가능하며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 신청)가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건입니다(적합 조건 3 불충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력 정보가 없어 투자 회수 가능성이 불확실함(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 피해자 및 유족)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>시끄럽고 정리 안 해서 …'캐리어 시신' 장모, 사위 장시간 폭행에 사...</t>
+          <t>'혼인신고 할 때도 동행'…숨진 50대 어머니, 딸 지키려 사위 폭행에도...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260401580599</t>
+          <t>https://www.imaeil.com/page/view/2026040317135548181</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 12:38:06.433022+00:00</t>
+          <t>2026-04-03 12:23:57.763311+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>사위 및 딸</t>
+          <t>피의자 A씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 단계</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대구 도심 하천에서 50대 여성의 주검이 담긴 여행용 가방이 발견된 사건에서, 경찰은 피해자의 사위가 장모를 폭행 살해하고 딸이 시신 유기를 도운 것으로 보고 구속영장을 신청했다. 국립과학수사연구원 예비부검 결과 외력에 의한 손상이 직접 사인일 가능성이 크다고 나타났다. 사위는 평소에도 장모와 아내에게 폭력을 휘두른 것으로 조사되었다.</t>
+          <t>지난달 창원에서 발생한 20대 여성 피살 사건에 대해 경찰은 피의자 A씨의 계획적 범행으로 추정하고 있습니다. 피의자 A씨는 직장 동료였던 피해자가 연락을 거부하고 퇴사하자 배신감을 느껴 미리 흉기를 준비했으며, 범행 전 여러 차례 협박 문자를 보낸 사실이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 국과수 부검 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 신청)가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며, 가해자의 자력 여부가 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5) 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 단일 피해 사건으로 집단적 피해가 아니며(부적합 조건 3), 피의자가 직장 동료로 자력 충분 여부가 불확실하여(부적합 조건 2) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>‘캐리어’ 여성 주검…사위로부터 “시끄럽다” 1시간 이상 폭행 당해</t>
+          <t>‘창원 20대 여성 피살 사건’…경찰 “계획적 범행”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1252218.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526014&amp;ref=A</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-01 12:37:15.508412+00:00</t>
+          <t>2026-04-03 00:28:14.708504+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>집단 폭행 가해자들</t>
+          <t>조 모 씨, 최 모 씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해자 구속영장 기각</t>
+          <t>경찰 수사 및 구속영장 발부, 살인 혐의 수사 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 심야식당에서 집단 폭행으로 뇌출혈을 일으켜 사망한 사건입니다. CCTV 영상 등 명백한 증거에도 불구하고 경찰의 부실수사와 법원의 구속영장 기각으로 유족들이 분노하고 있으며, 현재 형사 절차가 진행 중입니다. 유족들은 진실 규명과 가해자 처벌을 요구하고 있습니다.</t>
+          <t>20대 사위와 딸이 장모를 살해하고 시신을 여행용 가방에 넣어 유기한 혐의로 구속되었습니다. CCTV에 시신이 든 캐리어를 끌고 다니는 모습이 포착되어 공분을 사고 있으며, 경찰은 살인의 고의성 입증과 함께 사위의 아내 폭행 의혹도 수사 중입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건인 상대방 책임 명확성(CCTV 증거), 피해 규모(사망), 증거 확보 가능성, 공적 절차 진행 중(경찰 수사)이 충족됩니다. 그러나 상대방의 자력에 대한 정보가 없어 소송금융 투자 회수 가능성에 대한 불확실성이 존재하며, 집단적 피해 사건은 아닙니다. 따라서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(가해자 특정 및 구속), 증거가 확보 가능하며(CCTV, 경찰 수사), 공적 절차(경찰 수사, 구속영장 발부)가 진행 중인 점이 있습니다. 그러나 상대방의 자력(20대 부부)이 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건이라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>사망자 1명 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[참성단] 故 김창민 감독, 그리고 나나</t>
+          <t>'캐리어 시신' 사건 모습 드러낸 20대 부부…CCTV 다시 보니 '태연'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761213</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185784</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 12:30:59.457107+00:00</t>
+          <t>2026-04-02 12:28:36.467241+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>이모 씨</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 처벌 진행 중, 경찰의 손해배상 소송 제기 방침</t>
+          <t>가해자 구속기소, 피해자 민사소송 가능</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>만우절을 앞두고 온라인 폭파 협박 글 및 가짜 뉴스에 대한 경찰의 경계가 강화되고 있다. 지난해 177건의 폭파 협박 글이 접수되어 신세계백화점 대피 등 사회적 혼란과 경찰력 낭비를 초래했다. 경찰은 협박범들을 강력히 처벌하고, 경찰력 낭비에 대한 손해배상 소송을 제기할 방침이다.</t>
+          <t>40대 여성 이모 씨가 50대 남성 A씨를 허위 고소하고 300만원을 갈취했으며, 한국말이 서툰 60대 조선족 남성 B씨에게 4400만원을 갈취한 혐의로 검찰에 구속기소되었다. 검찰의 보완수사를 통해 이 씨의 무고, 공갈, 증거인멸교사 범행이 밝혀졌으며, A씨는 무혐의 처분되었다. 피해자들은 이 씨를 상대로 민사상 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(경찰 검거), 증거 확보가 가능하며, 공적 절차(경찰 수사 및 형사 처벌)가 진행 중이다. 또한, 다수의 인원 대피 및 경찰력 낭비로 피해 규모가 크다. 그러나 피고가 주로 10대 등 개인으로 자력 확보가 어려울 수 있으며, 소송의 주체가 경찰(국가)이 될 가능성이 높아 일반적인 소송금융 투자 대상으로는 적합도가 낮다. 다만, 백화점 등 피해 기업이 직접 손해배상을 청구할 경우 투자 가능성을 재검토할 수 있다.</t>
+          <t>가해자의 책임이 검찰 수사 및 구속기소, 자백으로 명확하게 입증되었고, 객관적인 증거가 충분히 확보되어 민사 소송 승소 가능성이 매우 높습니다. 다만, 가해자가 개인이며 돈을 갈취한 정황으로 보아 자력 부족이 예상되어 손해배상금 회수에 어려움이 있을 수 있습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 부족)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4700만원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>장난전화는 옛말…경찰, 만우절 노린 '딸깍' 협박글 예의주시</t>
+          <t>합의된 성관계 후 고소 협박…檢 ‘보완수사’로 누명 벗었다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260330135300004?input=1195m</t>
+          <t>https://biz.heraldcorp.com/article/10708495?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:36:40.019650+00:00</t>
+          <t>2026-04-02 12:17:19.896628+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>C씨 (사위)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>손해배상 소송 항소심 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>먹방 유튜버 쯔양이 자신을 협박하고 금전을 갈취한 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 소송이 항소심으로 이어집니다. 1심 재판부는 구제역에게 7,500만 원, 주작감별사에게 5,000만 원을 공동으로 지급하라고 판결했으며, 양측 모두 불복하여 항소한 상태입니다. 다음 달 항소심 첫 변론기일이 예정되어 있습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건으로, 50대 장모가 20대 사위의 장시간 폭행으로 사망한 것으로 드러났습니다. 경찰은 사위에게 존속살해 혐의를 적용해 구속영장을 신청했으며, 딸에게는 시체유기 혐의를 적용할 방침입니다. 부검 결과 다발성 골절이 확인되었고, 사위는 폭행 사실을 인정했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>1심에서 상대방의 공동 불법행위(협박 및 금전 갈취)가 인정되어 7,500만 원의 배상 판결이 내려져 책임이 명확하며, 피해 금액 또한 상당합니다. 이미 1심 판결을 통해 증거가 충분히 확보되었음을 알 수 있습니다. 다만, 상대방이 대기업 등 자력이 충분한 주체는 아니며, 집단적 피해가 아닌 개인 소송이라는 점은 고려사항입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 증거가 확보 가능하며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 신청)가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건입니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>7,500만 원 (1심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>먹방조작 허위 폭로는 벌금형, 협박 갈취는 항소심…쯔양 사건 2라운드</t>
+          <t>시끄럽고 정리 안 해서 …'캐리어 시신' 장모, 사위 장시간 폭행에 사...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598265?ref=naver</t>
+          <t>https://www.kyeonggi.com/article/20260401580599</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:43.606625+00:00</t>
+          <t>2026-04-01 12:38:06.433022+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사위 및 딸</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중, 배후 상선 추적 중</t>
+          <t>경찰 수사 및 구속영장 신청 단계</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>경기 의왕에서 30대 A씨 등 3명이 금전을 받고 피해자의 집 현관문에 인분을 뿌리고 래커칠하며 명예훼손성 유인물을 뿌린 혐의로 구속영장이 신청되었습니다. 이들은 SNS 광고를 통해 '상선'의 지시를 받아 범행했다고 진술했으며, 경찰은 관련 사건을 병합하여 상선에 대한 수사를 집중 진행 중입니다.</t>
+          <t>대구 도심 하천에서 50대 여성의 주검이 담긴 여행용 가방이 발견된 사건에서, 경찰은 피해자의 사위가 장모를 폭행 살해하고 딸이 시신 유기를 도운 것으로 보고 구속영장을 신청했다. 국립과학수사연구원 예비부검 결과 외력에 의한 손상이 직접 사인일 가능성이 크다고 나타났다. 사위는 평소에도 장모와 아내에게 폭력을 휘두른 것으로 조사되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>직접 가해자의 책임은 명확하며(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 직접 가해자의 자력이 부족할 가능성이 높고, 배후의 '상선'은 특정되지 않아 자력 확인이 어렵습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 국과수 부검 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 신청)가 진행 중입니다(적합 조건 6). 그러나 피해자가 1명으로 집단적 피해가 아니며, 가해자의 자력 여부가 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'보복 대행 테러' 또 터졌다...인분 뿌리고 래커칠</t>
+          <t>‘캐리어’ 여성 주검…사위로부터 “시끄럽다” 1시간 이상 폭행 당해</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603300042&amp;t=NN</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1252218.html</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:06.565215+00:00</t>
+          <t>2026-04-01 12:37:15.508412+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>집단 폭행 가해자들</t>
+        </is>
+      </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>형사 무혐의 처분 완료, 민사 소송 가능성 언급</t>
+          <t>경찰 수사 진행 중, 가해자 구속영장 기각</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>성범죄 무고죄로 무혐의 처분을 받은 경우, 무고 행위는 명백한 불법행위에 해당하므로 정신적, 물질적 피해에 대한 민사상 손해배상 청구가 가능합니다. 배상 범위에는 무고 대응을 위해 지출한 변호사 비용 등이 포함될 수 있습니다.</t>
+          <t>故 김창민 영화감독이 심야식당에서 집단 폭행으로 뇌출혈을 일으켜 사망한 사건입니다. CCTV 영상 등 명백한 증거에도 불구하고 경찰의 부실수사와 법원의 구속영장 기각으로 유족들이 분노하고 있으며, 현재 형사 절차가 진행 중입니다. 유족들은 진실 규명과 가해자 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>무고 행위는 명백한 불법행위로 상대방 책임이 명확하며(적합 조건 1), 형사 절차에서 무혐의 처분이 내려져 객관적 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 상대방이 개인일 가능성이 높아 자력 확보가 어려울 수 있고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 수 있어 투자 매력도가 낮습니다.</t>
+          <t>적합 조건인 상대방 책임 명확성(CCTV 증거), 피해 규모(사망), 증거 확보 가능성, 공적 절차 진행 중(경찰 수사)이 충족됩니다. 그러나 상대방의 자력에 대한 정보가 없어 소송금융 투자 회수 가능성에 대한 불확실성이 존재하며, 집단적 피해 사건은 아닙니다. 따라서 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 1명 및 유족 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[조기현 변호사의 로플릭스] 성범죄 무고죄로 고소했지만 무혐의 처분이...</t>
+          <t>[참성단] 故 김창민 감독, 그리고 나나</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126004</t>
+          <t>https://www.kyeongin.com/article/1761213</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:49.796847+00:00</t>
+          <t>2026-04-01 12:30:59.457107+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 및 구속 진행 중</t>
+          <t>경찰 수사 및 형사 처벌 진행 중, 경찰의 손해배상 소송 제기 방침</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>보복 대행 서비스를 제공한 범죄자들이 줄줄이 구속되고 있으며, 이들에게는 민사상 위자료 및 재물 손해에 대한 배상 책임이 있습니다. 사적 보복은 법치주의 근간을 흔드는 범죄로, 실행자와 의뢰인 모두 엄벌해야 한다는 인식이 강조되고 있습니다.</t>
+          <t>만우절을 앞두고 온라인 폭파 협박 글 및 가짜 뉴스에 대한 경찰의 경계가 강화되고 있다. 지난해 177건의 폭파 협박 글이 접수되어 신세계백화점 대피 등 사회적 혼란과 경찰력 낭비를 초래했다. 경찰은 협박범들을 강력히 처벌하고, 경찰력 낭비에 대한 손해배상 소송을 제기할 방침이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>보복 대행의 실행자와 의뢰인 모두에게 민사상 손해배상 책임이 명시되어 책임 소재가 명확하며(적합 조건 1), '줄줄이 구속'은 이미 수사기관의 조사를 통해 증거가 확보되고 공적 절차가 진행 중임을 시사합니다(적합 조건 5, 6). 다만, 상대방의 자력, 집단적 피해 여부, 구체적인 피해 규모에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(경찰 검거), 증거 확보가 가능하며, 공적 절차(경찰 수사 및 형사 처벌)가 진행 중이다. 또한, 다수의 인원 대피 및 경찰력 낭비로 피해 규모가 크다. 그러나 피고가 주로 10대 등 개인으로 자력 확보가 어려울 수 있으며, 소송의 주체가 경찰(국가)이 될 가능성이 높아 일반적인 소송금융 투자 대상으로는 적합도가 낮다. 다만, 백화점 등 피해 기업이 직접 손해배상을 청구할 경우 투자 가능성을 재검토할 수 있다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'보복 대행' 줄줄이 구속…의뢰인 전원 추적</t>
+          <t>장난전화는 옛말…경찰, 만우절 노린 '딸깍' 협박글 예의주시</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495992&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.yna.co.kr/view/AKR20260330135300004?input=1195m</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-29 00:25:18.089541+00:00</t>
+          <t>2026-03-31 00:36:40.019650+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 공판 진행 중, 피해자 증인 출석 예정</t>
+          <t>손해배상 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>배우 나나의 자택에 침입해 흉기로 위협하고 금품을 요구한 강도상해 혐의 A씨의 형사 공판이 진행 중이다. 나나와 모친은 A씨를 제압하는 과정에서 부상을 입었으며, 나나는 A씨를 무고 혐의로 맞고소한 상태이다. 다음 달 공판에 나나가 증인으로 출석할 예정이다.</t>
+          <t>먹방 유튜버 쯔양이 자신을 협박하고 금전을 갈취한 유튜버 구제역과 주작감별사를 상대로 제기한 손해배상 소송이 항소심으로 이어집니다. 1심 재판부는 구제역에게 7,500만 원, 주작감별사에게 5,000만 원을 공동으로 지급하라고 판결했으며, 양측 모두 불복하여 항소한 상태입니다. 다음 달 항소심 첫 변론기일이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 강도상해 혐의가 경찰 수사 및 기소를 통해 비교적 명확해 보이며(적합 조건 1), 형사 공판이 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 2명으로 집단적 피해가 아니며, 상대방의 자력이 불분명하고 피해 규모가 크다고 단정하기 어렵습니다.</t>
+          <t>1심에서 상대방의 공동 불법행위(협박 및 금전 갈취)가 인정되어 7,500만 원의 배상 판결이 내려져 책임이 명확하며, 피해 금액 또한 상당합니다. 이미 1심 판결을 통해 증거가 충분히 확보되었음을 알 수 있습니다. 다만, 상대방이 대기업 등 자력이 충분한 주체는 아니며, 집단적 피해가 아닌 개인 소송이라는 점은 고려사항입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7,500만 원 (1심 판결액)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>나나, 자택 침입 강도 사건 증인 출석…다음달 공판 진행</t>
+          <t>먹방조작 허위 폭로는 벌금형, 협박 갈취는 항소심…쯔양 사건 2라운드</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260328505515</t>
+          <t>https://www.sportsseoul.com/news/read/1598265?ref=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-28 12:22:57.601861+00:00</t>
+          <t>2026-03-30 12:51:43.606625+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>홍모씨, B씨</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 일부 항소 진행 중, 양육비 미지급</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중, 배후 상선 추적 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부 아들 홍모씨가 결혼 두 달 만에 동료 교사 B씨와 외도한 사실이 드러나 전 며느리 A씨가 상간녀 B씨와 홍씨를 상대로 소송을 제기했습니다. A씨는 B씨에게 2000만원, 홍씨에게 3000만원의 위자료 및 월 80만원의 양육비를 받는 1심 판결을 받았으나, 홍씨의 3000만원 반환 소송에서는 패소하여 항소 중입니다. 홍씨는 양육비 지급을 보류하고 있으며, A씨는 극심한 스트레스로 조산했습니다.</t>
+          <t>경기 의왕에서 30대 A씨 등 3명이 금전을 받고 피해자의 집 현관문에 인분을 뿌리고 래커칠하며 명예훼손성 유인물을 뿌린 혐의로 구속영장이 신청되었습니다. 이들은 SNS 광고를 통해 '상선'의 지시를 받아 범행했다고 진술했으며, 경찰은 관련 사건을 병합하여 상선에 대한 수사를 집중 진행 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1), 학생들의 제보 및 1심 판결 등 증거가 확보되어 있습니다(5). 그러나 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고(2), 집단적 피해가 아닌 개인 간의 분쟁이며(3), 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다(4). 또한, A씨에게 불리한 1심 판결에 대한 항소가 진행 중이며 양육비 미지급 문제도 있어 최종 회수액의 불확실성이 존재합니다.</t>
+          <t>직접 가해자의 책임은 명확하며(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 직접 가해자의 자력이 부족할 가능성이 높고, 배후의 '상선'은 특정되지 않아 자력 확인이 어렵습니다(적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>1심 판결 기준 순 위자료 및 손해배상 2000만원 및 월 80만원 양육비 (항소심 진행 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>자습 때 둘이 사라져 ...홍서범 아들 불륜, 학생들 잇단 제보</t>
+          <t>'보복 대행 테러' 또 터졌다...인분 뿌리고 래커칠</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/27/2026032714230556761</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603300042&amp;t=NN</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:01.731918+00:00</t>
+          <t>2026-03-30 00:30:06.565215+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>피의자 검거 및 수사 진행 중</t>
+          <t>형사 무혐의 처분 완료, 민사 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>부산 기장에서 발생한 피살 사건으로, 동료들 사이에서 신망이 두터웠던 피해자가 숨졌다. 사건 발생 약 14시간 만에 같은 직장 출신 전직 부기장 김 씨가 피의자로 지목되어 검거되었으며, 현재 수사가 진행 중이다.</t>
+          <t>성범죄 무고죄로 무혐의 처분을 받은 경우, 무고 행위는 명백한 불법행위에 해당하므로 정신적, 물질적 피해에 대한 민사상 손해배상 청구가 가능합니다. 배상 범위에는 무고 대응을 위해 지출한 변호사 비용 등이 포함될 수 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피의자가 특정되어 검거되었고 수사가 진행 중이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 공적 절차(수사)가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피의자의 자력에 대한 정보가 부족하여 투자 매력도가 낮습니다.</t>
+          <t>무고 행위는 명백한 불법행위로 상대방 책임이 명확하며(적합 조건 1), 형사 절차에서 무혐의 처분이 내려져 객관적 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 상대방이 개인일 가능성이 높아 자력 확보가 어려울 수 있고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 수 있어 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>'궁금한 이야기Y' 부산 기장 피살 사건 조명...'봉대산 불다람쥐' 방화 ...</t>
+          <t>[조기현 변호사의 로플릭스] 성범죄 무고죄로 고소했지만 무혐의 처분이...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289893</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126004</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-27 12:25:08.203145+00:00</t>
+          <t>2026-03-29 12:38:49.796847+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>형사 재판 유죄 판결 및 실형 선고</t>
+          <t>경찰/검찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>골목길에서 길을 비켜주지 않는다는 이유로 운전자를 폭행해 사망에 이르게 한 40대 배달기사 A씨에게 징역 5년 6개월의 실형이 선고되었다. 피해자 B씨는 폭행으로 의식을 잃은 뒤 8일 만에 숨졌으며, 유족들은 상당한 정신적 충격과 고통을 겪고 있다. A씨는 범행을 반성하는 태도를 보였으나, 재판부는 상해치사 범행 이후 동종 범행을 저지른 점을 들어 비난 가능성이 크다고 판단했다.</t>
+          <t>보복 대행 서비스를 제공한 범죄자들이 줄줄이 구속되고 있으며, 이들에게는 민사상 위자료 및 재물 손해에 대한 배상 책임이 있습니다. 사적 보복은 법치주의 근간을 흔드는 범죄로, 실행자와 의뢰인 모두 엄벌해야 한다는 인식이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(사망), 증거가 충분하고 공적 절차(형사 재판)가 완료되어 법적 근거는 매우 강력함. 그러나 피고인이 개인 배달기사로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮아 소송금융 투자 매력도가 떨어짐.</t>
+          <t>보복 대행의 실행자와 의뢰인 모두에게 민사상 손해배상 책임이 명시되어 책임 소재가 명확하며(적합 조건 1), '줄줄이 구속'은 이미 수사기관의 조사를 통해 증거가 확보되고 공적 절차가 진행 중임을 시사합니다(적합 조건 5, 6). 다만, 상대방의 자력, 집단적 피해 여부, 구체적인 피해 규모에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>골목길 비켜주지 않는다고 운전자 폭행해 숨지게 한 배달기사 실형</t>
+          <t>'보복 대행' 줄줄이 구속…의뢰인 전원 추적</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603270620086973</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008495992&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-27 00:24:00.043019+00:00</t>
+          <t>2026-03-29 00:25:18.089541+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>A군</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대구지법 안동지원 형사1단독에서 징역 장기 4년, 단기 3년 선고</t>
+          <t>강도상해 혐의 형사 공판 진행 중, 피해자 증인 출석 예정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>10대 A군이 동생 B군에게 오토바이 잔금 독촉 및 폭행, 협박을 가해 B군이 스스로 목숨을 끊은 사건입니다. 대구지법 안동지원 형사1단독은 A군에게 징역 장기 4년, 단기 3년을 선고하며 A군의 범행이 B군의 사망에 중대한 영향을 미쳤다고 판단했습니다.</t>
+          <t>배우 나나의 자택에 침입해 흉기로 위협하고 금품을 요구한 강도상해 혐의 A씨의 형사 공판이 진행 중이다. 나나와 모친은 A씨를 제압하는 과정에서 부상을 입었으며, 나나는 A씨를 무고 혐의로 맞고소한 상태이다. 다음 달 공판에 나나가 증인으로 출석할 예정이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>형사 재판에서 피고의 책임이 명확히 인정되었고(상대방 책임 명확), 피해자의 사망이라는 중대한 결과가 발생하여 손해배상 청구의 법적 근거가 충분하며(피해 규모 큼), 형사 재판 기록을 통해 증거 확보가 용이합니다(증거 확보 가능). 또한, 이미 형사 재판 1심 판결이 선고되어 공적 절차가 진행 중입니다. 다만, 피고가 10대이며 기사 내용상 자력이 불분명하여 실제 배상금 회수 가능성이 낮을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>상대방(A씨)의 강도상해 혐의가 경찰 수사 및 기소를 통해 비교적 명확해 보이며(적합 조건 1), 형사 공판이 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해자가 2명으로 집단적 피해가 아니며, 상대방의 자력이 불분명하고 피해 규모가 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>“빌려서라도 갚아”…얼굴 걷어차고 감금하고, 동생 죽음 내몬 10대</t>
+          <t>나나, 자택 침입 강도 사건 증인 출석…다음달 공판 진행</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10703547?ref=naver</t>
+          <t>https://www.sportsworldi.com/newsView/20260328505515</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-26 12:39:53.835380+00:00</t>
+          <t>2026-03-28 12:22:57.601861+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>홍모씨, B씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정, 민사 소송 준비 중</t>
+          <t>1심 판결 선고, 일부 항소 진행 중, 양육비 미지급</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>모텔 살인 사건의 피의자 김소영에 대한 형사 재판이 다음 달 시작될 예정입니다. 피해자 유족 측은 형사 재판과 별도로 민사상 손해배상 청구 소송을 준비 중이며, 이는 살인이라는 중대한 불법행위로 인한 손해배상 청구 건입니다.</t>
+          <t>가수 홍서범·조갑경 부부 아들 홍모씨가 결혼 두 달 만에 동료 교사 B씨와 외도한 사실이 드러나 전 며느리 A씨가 상간녀 B씨와 홍씨를 상대로 소송을 제기했습니다. A씨는 B씨에게 2000만원, 홍씨에게 3000만원의 위자료 및 월 80만원의 양육비를 받는 1심 판결을 받았으나, 홍씨의 3000만원 반환 소송에서는 패소하여 항소 중입니다. 홍씨는 양육비 지급을 보류하고 있으며, A씨는 극심한 스트레스로 조산했습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방(김소영)의 살인 혐의가 명확하고, 형사 재판이 진행 예정이므로 증거 확보가 용이하며 공적 절차가 진행되고 있다는 점에서 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아니라는 점에서 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(1), 학생들의 제보 및 1심 판결 등 증거가 확보되어 있습니다(5). 그러나 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고(2), 집단적 피해가 아닌 개인 간의 분쟁이며(3), 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다(4). 또한, A씨에게 불리한 1심 판결에 대한 항소가 진행 중이며 양육비 미지급 문제도 있어 최종 회수액의 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 기준 순 위자료 및 손해배상 2000만원 및 월 80만원 양육비 (항소심 진행 중)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>모텔 살인 피의자 김소영, 옥중 편지 공개</t>
+          <t>자습 때 둘이 사라져 ...홍서범 아들 불륜, 학생들 잇단 제보</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603240206</t>
+          <t>https://www.mt.co.kr/society/2026/03/27/2026032714230556761</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-24 13:18:41.781944+00:00</t>
+          <t>2026-03-27 12:48:01.731918+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김 씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 민사 손해배상 소송 준비 중</t>
+          <t>피의자 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>김소영 씨가 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 3명에게 특수상해를 입힌 혐의로 구속기소되어 형사 재판을 앞두고 있습니다. 피해자 유족 측은 김씨를 상대로 민사상 손해배상 청구 소송을 준비 중이며, 김씨는 옥중 편지를 통해 일부 혐의를 부인하고 신상 공개로 인한 고통을 호소했습니다.</t>
+          <t>부산 기장에서 발생한 피살 사건으로, 동료들 사이에서 신망이 두터웠던 피해자가 숨졌다. 사건 발생 약 14시간 만에 같은 직장 출신 전직 부기장 김 씨가 피의자로 지목되어 검거되었으며, 현재 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(구속기소, 약물 투여 인정), 피해 규모가 크며(사망 피해), 증거 확보가 용이하고(수사기관 조사, 본인 진술), 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고(김소영)의 자력이 불분명하거나 부족할 가능성이 높아 손해배상금 회수 가능성이 낮다는 점이 소송금융 투자에 큰 제약이 됩니다.</t>
+          <t>피의자가 특정되어 검거되었고 수사가 진행 중이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 공적 절차(수사)가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피의자의 자력에 대한 정보가 부족하여 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>‘모텔 살인’ 김소영 “신상 공개돼 다 알아본다”</t>
+          <t>'궁금한 이야기Y' 부산 기장 피살 사건 조명...'봉대산 불다람쥐' 방화 ...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04880646645386600</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289893</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-24 13:08:50.924407+00:00</t>
+          <t>2026-03-27 12:25:08.203145+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>김동현 의원</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>의회 징계 진행 중 (출석정지 30일, 공개 사과)</t>
+          <t>형사 재판 유죄 판결 및 실형 선고</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>대구 중구의회 김동현 의원이 중구청 공무원 가족과 손해배상 소송에 휘말려 의회로부터 출석정지 30일과 공개 사과 징계를 받았습니다. 이 사건은 현재 소송이 진행 중이며, 의회 징계라는 공적 절차도 함께 진행되었습니다.</t>
+          <t>골목길에서 길을 비켜주지 않는다는 이유로 운전자를 폭행해 사망에 이르게 한 40대 배달기사 A씨에게 징역 5년 6개월의 실형이 선고되었다. 피해자 B씨는 폭행으로 의식을 잃은 뒤 8일 만에 숨졌으며, 유족들은 상당한 정신적 충격과 고통을 겪고 있다. A씨는 범행을 반성하는 태도를 보였으나, 재판부는 상해치사 범행 이후 동종 범행을 저지른 점을 들어 비난 가능성이 크다고 판단했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>김동현 의원이 중구청 공무원 가족과 손해배상 소송에 휘말렸고 의회로부터 징계를 받은 점(출석정지 30일, 공개 사과)을 볼 때 상대방 책임이 비교적 명확하며(적합 조건 1), 의회 징계라는 공적 절차가 진행 중입니다(적합 조건 6). 또한, 의회 조사 결과 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 피해자가 '중구청 공무원 가족'으로 특정되어 집단적 피해로 보기 어렵고, 피고가 개인 의원이므로 자력에 대한 불확실성이 있습니다.</t>
+          <t>상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(사망), 증거가 충분하고 공적 절차(형사 재판)가 완료되어 법적 근거는 매우 강력함. 그러나 피고인이 개인 배달기사로 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮아 소송금융 투자 매력도가 떨어짐.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>대구 중구의회, 손해배상 소송 휘말린 김동현 의원 ‘출석정지 30일·공...</t>
+          <t>골목길 비켜주지 않는다고 운전자 폭행해 숨지게 한 배달기사 실형</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260324500648</t>
+          <t>http://www.fnnews.com/news/202603270620086973</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-24 13:02:36.476033+00:00</t>
+          <t>2026-03-27 00:24:00.043019+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>주한미군 A씨</t>
+          <t>A군</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 SOFA 절차 진행 중</t>
+          <t>대구지법 안동지원 형사1단독에서 징역 장기 4년, 단기 3년 선고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성과 시비가 붙어 폭행, 피해자는 코뼈가 골절되었습니다. 경찰은 A씨를 상해 혐의로 입건하고 현행범 체포했으며, SOFA 협정에 따라 신병을 미군 헌병대에 넘길 예정입니다.</t>
+          <t>10대 A군이 동생 B군에게 오토바이 잔금 독촉 및 폭행, 협박을 가해 B군이 스스로 목숨을 끊은 사건입니다. 대구지법 안동지원 형사1단독은 A군에게 징역 장기 4년, 단기 3년을 선고하며 A군의 범행이 B군의 사망에 중대한 영향을 미쳤다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>주한미군 A씨의 폭행으로 인한 피해자의 코뼈 골절은 상대방 책임이 명확하며(적합 조건 1), 현행범 체포 및 경찰 수사로 증거 확보 가능성이 높습니다(적합 조건 5). 또한 경찰 수사 및 SOFA 협정에 따른 절차가 진행 중입니다(적합 조건 6). 그러나 단일 피해자이며 피해 규모가 수억 원 이상으로 크지 않고, 주한미군 관련 사건으로 SOFA 협정 적용에 따른 절차적 복잡성이 예상되어 Medium 등급으로 판단합니다.</t>
+          <t>형사 재판에서 피고의 책임이 명확히 인정되었고(상대방 책임 명확), 피해자의 사망이라는 중대한 결과가 발생하여 손해배상 청구의 법적 근거가 충분하며(피해 규모 큼), 형사 재판 기록을 통해 증거 확보가 용이합니다(증거 확보 가능). 또한, 이미 형사 재판 1심 판결이 선고되어 공적 절차가 진행 중입니다. 다만, 피고가 10대이며 기사 내용상 자력이 불분명하여 실제 배상금 회수 가능성이 낮을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>홍대 클럽서 어깨 부딪혀 시비 붙은 한국인 폭행해 코뼈 부러뜨린 주한...</t>
+          <t>“빌려서라도 갚아”…얼굴 걷어차고 감금하고, 동생 죽음 내몬 10대</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026032216284126936</t>
+          <t>https://biz.heraldcorp.com/article/10703547?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-22 12:32:49.321434+00:00</t>
+          <t>2026-03-26 12:39:53.835380+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>형사 재판 진행 예정, 민사 소송 준비 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 옛 직장 동료인 항공사 기장 1명을 살해하고 다른 기장 1명을 살해하려다 미수에 그친 사건입니다. 가해자는 '기득권에 대한 복수'를 범행 동기로 주장하며 치밀하게 범행을 계획한 정황이 포착되었습니다. 현재 경찰 수사가 진행 중이며, 가해자는 구속영장 심사를 받았습니다.</t>
+          <t>모텔 살인 사건의 피의자 김소영에 대한 형사 재판이 다음 달 시작될 예정입니다. 피해자 유족 측은 형사 재판과 별도로 민사상 손해배상 청구 소송을 준비 중이며, 이는 살인이라는 중대한 불법행위로 인한 손해배상 청구 건입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건: 가해자가 특정되고 범행을 인정하여 책임이 명확하며, 사망 및 살인미수 사건으로 피해 규모가 크고, 경찰 수사를 통해 증거 확보가 용이합니다. 부적합 조건: 집단적 피해가 아니며, 가해자의 개인 자력이 충분한지 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방(김소영)의 살인 혐의가 명확하고, 형사 재판이 진행 예정이므로 증거 확보가 용이하며 공적 절차가 진행되고 있다는 점에서 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하고, 집단적 피해가 아니라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>2명 (사망 1, 살인미수 1)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>엘베 ‘고장’ 붙이던 택배기사, 기장 살해범이었다…“양아치한테 복...</t>
+          <t>모텔 살인 피의자 김소영, 옥중 편지 공개</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260320515286?OutUrl=naver</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603240206</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:41.271143+00:00</t>
+          <t>2026-03-24 13:18:41.781944+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>연극배우 A씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 중</t>
+          <t>형사 재판 진행 중, 민사 손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>B씨가 결혼을 약속한 연극배우 A씨에게 수천만원을 지원했으나, A씨가 유부남이었음이 밝혀져 피해를 입었습니다. 변호사는 A씨의 기망 행위로 인한 사기 또는 민사상 불법행위로 손해배상 청구가 가능하다고 진단했으며, 물질적 손해와 정신적 피해 보상이 모두 필요한 상황입니다.</t>
+          <t>김소영 씨가 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 3명에게 특수상해를 입힌 혐의로 구속기소되어 형사 재판을 앞두고 있습니다. 피해자 유족 측은 김씨를 상대로 민사상 손해배상 청구 소송을 준비 중이며, 김씨는 옥중 편지를 통해 일부 혐의를 부인하고 신상 공개로 인한 고통을 호소했습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방(연극배우 A씨)의 기망 행위로 인한 책임이 비교적 명확하며(적합 조건 1), 변호사가 손해배상 청구 가능성을 진단한 점으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 규모가 수천만원으로 '수억 원 이상' 기준에는 미치지 못하고, 단일 피해자이며 상대방의 자력은 불확실합니다.</t>
+          <t>상대방 책임이 명확하고(구속기소, 약물 투여 인정), 피해 규모가 크며(사망 피해), 증거 확보가 용이하고(수사기관 조사, 본인 진술), 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고(김소영)의 자력이 불분명하거나 부족할 가능성이 높아 손해배상금 회수 가능성이 낮다는 점이 소송금융 투자에 큰 제약이 됩니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>결혼 약속하고 수천만원 지원했는데 …연극배우 A씨, 유부남이었다(사...</t>
+          <t>‘모텔 살인’ 김소영 “신상 공개돼 다 알아본다”</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773815742516854006</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04880646645386600</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-18 12:47:35.331413+00:00</t>
+          <t>2026-03-24 13:08:50.924407+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김동현 의원</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>의회 징계 진행 중 (출석정지 30일, 공개 사과)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>서울 강북구에서 발생한 '모텔 연쇄살인' 사건의 피고인 김소영이 정신과 진료를 통해 얻은 약물을 이용해 범행을 저지른 것으로 드러났습니다. 김소영은 절도죄 신고에 대한 보복으로 외상후스트레스장애를 위장해 약물을 확보했으며, 현재 형사 재판이 진행 중입니다.</t>
+          <t>대구 중구의회 김동현 의원이 중구청 공무원 가족과 손해배상 소송에 휘말려 의회로부터 출석정지 30일과 공개 사과 징계를 받았습니다. 이 사건은 현재 소송이 진행 중이며, 의회 징계라는 공적 절차도 함께 진행되었습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>피고인 김소영의 범행 책임이 명확하고(적합 조건 1), 피해 규모가 중대하며(적합 조건 4), 검찰 공소장 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점이 적합도를 낮춥니다.</t>
+          <t>김동현 의원이 중구청 공무원 가족과 손해배상 소송에 휘말렸고 의회로부터 징계를 받은 점(출석정지 30일, 공개 사과)을 볼 때 상대방 책임이 비교적 명확하며(적합 조건 1), 의회 징계라는 공적 절차가 진행 중입니다(적합 조건 6). 또한, 의회 조사 결과 등 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 피해자가 '중구청 공무원 가족'으로 특정되어 집단적 피해로 보기 어렵고, 피고가 개인 의원이므로 자력에 대한 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>‘모텔 살인’ 김소영, 범행 약물 어떻게 구했나?…절도죄 신고男 고소...</t>
+          <t>대구 중구의회, 손해배상 소송 휘말린 김동현 의원 ‘출석정지 30일·공...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697482?ref=naver</t>
+          <t>https://www.kbmaeil.com/article/20260324500648</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-18 12:33:48.715460+00:00</t>
+          <t>2026-03-24 13:02:36.476033+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>배우 B씨</t>
+          <t>주한미군 A씨</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 및 소송 준비 단계</t>
+          <t>경찰 수사 및 SOFA 절차 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>배우 B씨가 유부남임을 속이고 결혼을 약속하며 A씨 부모에게 수천만원을 가져간 사건. A씨 측은 정신적 피해 보상 및 물질적 손해 배상을 고려 중이며, 변호사는 대여금 반환 청구 소송을 통해 돈을 돌려받을 수 있다고 조언했다.</t>
+          <t>서울 홍대 클럽에서 주한미군 A씨가 한국인 남성과 시비가 붙어 폭행, 피해자는 코뼈가 골절되었습니다. 경찰은 A씨를 상해 혐의로 입건하고 현행범 체포했으며, SOFA 협정에 따라 신병을 미군 헌병대에 넘길 예정입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(유부남 사실 은폐 및 결혼 약속), 증거 확보 가능성이 있어 보이나(대여금 반환 청구 소송 언급), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작고(수천만원), 상대방의 자력 여부가 불확실하며 집단적 피해가 아님.</t>
+          <t>주한미군 A씨의 폭행으로 인한 피해자의 코뼈 골절은 상대방 책임이 명확하며(적합 조건 1), 현행범 체포 및 경찰 수사로 증거 확보 가능성이 높습니다(적합 조건 5). 또한 경찰 수사 및 SOFA 협정에 따른 절차가 진행 중입니다(적합 조건 6). 그러나 단일 피해자이며 피해 규모가 수억 원 이상으로 크지 않고, 주한미군 관련 사건으로 SOFA 협정 적용에 따른 절차적 복잡성이 예상되어 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>배우 B씨, 결혼 약속 했는데 '유부남'이었다…상대 부모에게 수천만원 ...</t>
+          <t>홍대 클럽서 어깨 부딪혀 시비 붙은 한국인 폭행해 코뼈 부러뜨린 주한...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2124480</t>
+          <t>https://www.kwnews.co.kr/page/view/2026032216284126936</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-18 12:19:40.221768+00:00</t>
+          <t>2026-03-22 12:32:49.321434+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>B항공사</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 검거 완료</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>전직 부기장이 항공사 기장을 살해하고 다른 기장을 살해하려 한 혐의로 검거되었습니다. 피의자는 공군사관학교의 부당한 기득권 때문에 인생이 파멸되었다고 주장하며 4명을 죽이려 했다고 진술했습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>전직 항공사 부기장이 옛 직장 동료인 항공사 기장 1명을 살해하고 다른 기장 1명을 살해하려다 미수에 그친 사건입니다. 가해자는 '기득권에 대한 복수'를 범행 동기로 주장하며 치밀하게 범행을 계획한 정황이 포착되었습니다. 현재 경찰 수사가 진행 중이며, 가해자는 구속영장 심사를 받았습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>적합 조건으로 피해 규모가 크고(살인 및 살인미수), 증거 확보가 용이하며(경찰 수사, 피의자 진술), 공적 절차(경찰 수사 및 검거)가 진행 중입니다. 부적합 조건은 없습니다. 그러나 피의자 개인의 자력이 불분명하고, 항공사(B항공사)의 책임 여부가 기사 내용만으로는 불명확하여 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다. 특히 항공사의 책임이 입증되지 않을 경우, 자력 있는 상대방이 없어 소송금융 적합도가 낮아질 수 있습니다.</t>
+          <t>적합 조건: 가해자가 특정되고 범행을 인정하여 책임이 명확하며, 사망 및 살인미수 사건으로 피해 규모가 크고, 경찰 수사를 통해 증거 확보가 용이합니다. 부적합 조건: 집단적 피해가 아니며, 가해자의 개인 자력이 충분한지 불분명하여 손해배상금 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>최소 2명 (사망 1명, 살인미수 1명)</t>
+          <t>2명 (사망 1, 살인미수 1)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'항공사 기장 살해' 전직 부기장  3년 간 준비, 4명 죽이려 했다</t>
+          <t>엘베 ‘고장’ 붙이던 택배기사, 기장 살해범이었다…“양아치한테 복...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031807385320022</t>
+          <t>https://www.segye.com/newsView/20260320515286?OutUrl=naver</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-18 00:25:51.240438+00:00</t>
+          <t>2026-03-20 12:35:41.271143+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>A씨 (용의자)</t>
+          <t>연극배우 A씨</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 용의자 추적 중</t>
+          <t>민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>부산에서 항공사 기장이 전 직장 동료에게 흉기에 찔려 사망하고, 경기 고양에서도 또 다른 전 직장 동료가 공격당하는 사건이 발생했습니다. 용의자는 도주 중이며 경찰이 추적하고 있습니다. 이 사건으로 항공업계의 불안감이 커져 신변보호 요청 기장이 늘어났습니다.</t>
+          <t>B씨가 결혼을 약속한 연극배우 A씨에게 수천만원을 지원했으나, A씨가 유부남이었음이 밝혀져 피해를 입었습니다. 변호사는 A씨의 기망 행위로 인한 사기 또는 민사상 불법행위로 손해배상 청구가 가능하다고 진단했으며, 물질적 손해와 정신적 피해 보상이 모두 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(용의자 특정 및 범행 내용), 피해 규모가 크며(사망), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다. 그러나 소송 상대방이 개인이며 자력에 대한 정보가 불확실하고, 집단적 피해가 아닌 개별 형사 사건의 성격이 강하여 소송금융 투자 매력이 제한적입니다.</t>
+          <t>상대방(연극배우 A씨)의 기망 행위로 인한 책임이 비교적 명확하며(적합 조건 1), 변호사가 손해배상 청구 가능성을 진단한 점으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 피해 규모가 수천만원으로 '수억 원 이상' 기준에는 미치지 못하고, 단일 피해자이며 상대방의 자력은 불확실합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 부상 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>전 동료 살해하고 사라졌다…현직 기장들 '벌벌'</t>
+          <t>결혼 약속하고 수천만원 지원했는데 …연극배우 A씨, 유부남이었다(사...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603170614&amp;t=NN</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773815742516854006</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:05.081301+00:00</t>
+          <t>2026-03-18 12:47:35.331413+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>경기도 남양주에서 40대 남성이 전 연인을 살해한 사건. 피의자는 범행 전 사전답사를 하고 위치추적기를 부착하는 등 계획범죄 정황이 드러났으며, 피해자는 생전 여러 차례 경찰에 도움을 요청했으나 결국 사망했습니다. 피의자는 구속영장이 발부되어 수사가 진행 중입니다.</t>
+          <t>서울 강북구에서 발생한 '모텔 연쇄살인' 사건의 피고인 김소영이 정신과 진료를 통해 얻은 약물을 이용해 범행을 저지른 것으로 드러났습니다. 김소영은 절도죄 신고에 대한 보복으로 외상후스트레스장애를 위장해 약물을 확보했으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 절차가 진행 중이며(적합 조건 6), 사전답사 정황 및 위치추적기 등 증거 확보가 용이합니다(적합 조건 5). 하지만 상대방의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 미충족)을 고려할 때, 소송금융 적합도는 'Medium'입니다.</t>
+          <t>피고인 김소영의 범행 책임이 명확하고(적합 조건 1), 피해 규모가 중대하며(적합 조건 4), 검찰 공소장 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 재판이 진행 중인 공적 절차가 존재합니다(적합 조건 6). 그러나 상대방이 개인으로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점이 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>범행 전 사전답사 정황…남양주 교제 살인 구속</t>
+          <t>‘모텔 살인’ 김소영, 범행 약물 어떻게 구했나?…절도죄 신고男 고소...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182304</t>
+          <t>https://biz.heraldcorp.com/article/10697482?ref=naver</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-17 12:31:39.511127+00:00</t>
+          <t>2026-03-18 12:33:48.715460+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>배우 B씨</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>피고인 구속기소, 형사 재판 예정, 경찰 추가 피해자 수사 중</t>
+          <t>변호사 법률 검토 및 소송 준비 단계</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>피고인 김소영이 벤조디아제핀계 약물이 든 음료를 건네 3명을 사망에 이르게 하고, 추가 피해자 3명에게 특수상해를 입힌 혐의로 구속기소되었습니다. 국과수 감정 결과 동일 성분이 검출되는 등 증거가 확보되었으며, 첫 재판이 내달 9일로 예정되어 있습니다. 현재 경찰은 추가 피해자를 확인하고 수사를 진행 중입니다.</t>
+          <t>배우 B씨가 유부남임을 속이고 결혼을 약속하며 A씨 부모에게 수천만원을 가져간 사건. A씨 측은 정신적 피해 보상 및 물질적 손해 배상을 고려 중이며, 변호사는 대여금 반환 청구 소송을 통해 돈을 돌려받을 수 있다고 조언했다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>피고인의 범행 혐의가 구체적이고 국과수 감정 등 객관적 증거가 확보되었으며(조건 1, 5), 검찰 기소 및 경찰 추가 수사 등 공적 절차가 진행 중(조건 6)이라는 점에서 소송금융 적합성이 있습니다. 그러나 피고인이 개인으로 자력 여부가 불확실하고(조건 2 불확실), 현재까지 확인된 피해자 수가 집단소송을 고려할 만큼 많지 않아(조건 3 불충분) 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(유부남 사실 은폐 및 결혼 약속), 증거 확보 가능성이 있어 보이나(대여금 반환 청구 소송 언급), 피해 규모가 소송금융 투자 기준에 비해 상대적으로 작고(수천만원), 상대방의 자력 여부가 불확실하며 집단적 피해가 아님.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>6명 (사망 3명, 특수상해 3명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 추가 피해자 3명 더 있다..국선변호인은 사임</t>
+          <t>배우 B씨, 결혼 약속 했는데 '유부남'이었다…상대 부모에게 수천만원 ...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10695548?ref=naver</t>
+          <t>https://www.xportsnews.com/article/2124480</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-16 12:25:43.019969+00:00</t>
+          <t>2026-03-18 12:19:40.221768+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>가해 남성 A씨</t>
+          <t>B항공사</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>가해자 검거 후 약물 복용으로 의식 불명 상태, 경찰 수사 난항 중. 체포영장 발부 후 의식 회복 시 구속영장 신청 예정.</t>
+          <t>경찰 수사 및 피의자 검거 완료</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>남양주에서 스토킹하던 20대 여성을 40대 남성이 직장 앞에서 살해한 사건이 발생했습니다. 가해 남성은 검거 직전 다량의 약물을 복용해 의식을 회복하지 못하고 있어 경찰 수사에 난항을 겪고 있습니다. 과거 가정폭력 및 스토킹으로 접근금지 명령이 있었으며, 피해자는 스마트워치로 신고했으나 결국 살해당했습니다.</t>
+          <t>전직 부기장이 항공사 기장을 살해하고 다른 기장을 살해하려 한 혐의로 검거되었습니다. 피의자는 공군사관학교의 부당한 기득권 때문에 인생이 파멸되었다고 주장하며 4명을 죽이려 했다고 진술했습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>가해자의 스토킹 살해 범행으로 책임이 명확하고(적합 조건 1), 경찰 수사 및 과거 기록 등 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 그러나 가해자가 개인으로 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
+          <t>적합 조건으로 피해 규모가 크고(살인 및 살인미수), 증거 확보가 용이하며(경찰 수사, 피의자 진술), 공적 절차(경찰 수사 및 검거)가 진행 중입니다. 부적합 조건은 없습니다. 그러나 피의자 개인의 자력이 불분명하고, 항공사(B항공사)의 책임 여부가 기사 내용만으로는 불명확하여 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다. 특히 항공사의 책임이 입증되지 않을 경우, 자력 있는 상대방이 없어 소송금융 적합도가 낮아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (사망 1명, 살인미수 1명)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>피해자 직장 앞 스토킹 살해…의식 흐려 수사 난항</t>
+          <t>'항공사 기장 살해' 전직 부기장  3년 간 준비, 4명 죽이려 했다</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260316053743kEh</t>
+          <t>https://www.sidae.com/article/2026031807385320022</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:55.482867+00:00</t>
+          <t>2026-03-18 00:25:51.240438+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A씨 (용의자)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고</t>
+          <t>경찰 수사 중, 용의자 추적 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>A씨가 무당을 사칭하여 피해자에게 '귀인과 성관계를 갖지 않으면 화를 입는다'고 속여 성관계를 하고 1억 4천9백여만 원을 편취한 혐의로 재판에 넘겨져 징역형을 선고받았습니다. 피해자는 A씨의 기망 행위로 인해 금전적, 정신적 피해를 입었습니다.</t>
+          <t>부산에서 항공사 기장이 전 직장 동료에게 흉기에 찔려 사망하고, 경기 고양에서도 또 다른 전 직장 동료가 공격당하는 사건이 발생했습니다. 용의자는 도주 중이며 경찰이 추적하고 있습니다. 이 사건으로 항공업계의 불안감이 커져 신변보호 요청 기장이 늘어났습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5), 이미 징역형이 선고되어 관련 공적 절차가 진행 완료된 상태입니다(적합 조건 6). 그러나 피해자가 1명으로 추정되어 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력 여부가 불분명하고(적합 조건 2 미충족), 피해 금액이 소송금융 투자 관점에서 매우 크다고 보기는 어렵습니다(적합 조건 4 미충족).</t>
+          <t>상대방 책임이 명확하고(용의자 특정 및 범행 내용), 피해 규모가 크며(사망), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다. 그러나 소송 상대방이 개인이며 자력에 대한 정보가 불확실하고, 집단적 피해가 아닌 개별 형사 사건의 성격이 강하여 소송금융 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>1억 4천9백여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 부상 1명)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>무당인 척 속여 거액 뜯어낸 40대 징역형</t>
+          <t>전 동료 살해하고 사라졌다…현직 기장들 '벌벌'</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260313181620AE07220&amp;id=204441</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603170614&amp;t=NN</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-15 12:37:41.751397+00:00</t>
+          <t>2026-03-17 12:32:05.081301+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 및 국과수 감정 진행 중</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>전자발찌를 착용한 40대 남성 B 씨가 교제했던 20대 여성 A 씨를 살해한 사건입니다. 피해자는 이전에 여러 차례 스토킹 신고를 했었으며, 현재 국과수 감정이 진행 중입니다.</t>
+          <t>경기도 남양주에서 40대 남성이 전 연인을 살해한 사건. 피의자는 범행 전 사전답사를 하고 위치추적기를 부착하는 등 계획범죄 정황이 드러났으며, 피해자는 생전 여러 차례 경찰에 도움을 요청했으나 결국 사망했습니다. 피의자는 구속영장이 발부되어 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(살인), 경찰 수사 및 국과수 감정을 통해 증거 확보 가능성이 높으며, 이미 공적 절차(수사)가 진행 중입니다. 다만, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>피의자의 범행 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 절차가 진행 중이며(적합 조건 6), 사전답사 정황 및 위치추적기 등 증거 확보가 용이합니다(적합 조건 5). 하지만 상대방의 자력 여부가 불분명하고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 미충족)을 고려할 때, 소송금융 적합도는 'Medium'입니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'자동 접근 경보' 신청 안 했다…국과수 감정 기다리는 사이 범행</t>
+          <t>범행 전 사전답사 정황…남양주 교제 살인 구속</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181848</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182304</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-15 12:35:13.133155+00:00</t>
+          <t>2026-03-17 12:31:39.511127+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>50대 A씨 등 3명</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>피고인 구속기소, 형사 재판 예정, 경찰 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>충북 진천에서 50대 A씨 등 3명이 단독주택에 침입해 일가족 4명을 결박하고 폭행한 뒤 금품을 빼앗으려다 휴대전화와 차 키를 훔쳐 달아난 사건이 발생했다. 범인들은 범행 닷새 만에 검거되었으며, 경찰은 특수강도 혐의로 구속영장을 신청하고 구체적인 범행 경위를 조사 중이다.</t>
+          <t>피고인 김소영이 벤조디아제핀계 약물이 든 음료를 건네 3명을 사망에 이르게 하고, 추가 피해자 3명에게 특수상해를 입힌 혐의로 구속기소되었습니다. 국과수 감정 결과 동일 성분이 검출되는 등 증거가 확보되었으며, 첫 재판이 내달 9일로 예정되어 있습니다. 현재 경찰은 추가 피해자를 확인하고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 범인들이 검거되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 상대방의 자력이 충분하지 않을 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며 집단적 피해도 아니다.</t>
+          <t>피고인의 범행 혐의가 구체적이고 국과수 감정 등 객관적 증거가 확보되었으며(조건 1, 5), 검찰 기소 및 경찰 추가 수사 등 공적 절차가 진행 중(조건 6)이라는 점에서 소송금융 적합성이 있습니다. 그러나 피고인이 개인으로 자력 여부가 불확실하고(조건 2 불확실), 현재까지 확인된 피해자 수가 집단소송을 고려할 만큼 많지 않아(조건 3 불충분) 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>6명 (사망 3명, 특수상해 3명)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>경찰, 진천 ‘일가족 결박·강도 행각’ 일당 구속영장 신청</t>
+          <t>‘모텔 연쇄살인’ 추가 피해자 3명 더 있다..국선변호인은 사임</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603141938001</t>
+          <t>https://biz.heraldcorp.com/article/10695548?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-14 12:30:55.916863+00:00</t>
+          <t>2026-03-16 12:25:43.019969+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>양모 씨, 용모 씨</t>
+          <t>가해 남성 A씨</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중 (1심 징역 4년, 2년 선고)</t>
+          <t>가해자 검거 후 약물 복용으로 의식 불명 상태, 경찰 수사 난항 중. 체포영장 발부 후 의식 회복 시 구속영장 신청 예정.</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>축구선수 손흥민을 상대로 임신 사실을 폭로하겠다며 3억 원을 갈취하고 추가 7천만 원을 요구한 혐의로 기소된 양모 씨와 용모 씨가 형사 항소심 재판을 받고 있습니다. 1심에서 양 씨는 징역 4년, 용 씨는 징역 2년을 선고받았으며, 피고인들은 모두 혐의를 인정하고 사과했습니다. 이 사건은 유명인을 상대로 한 협박 범죄로 큰 파장을 일으켰습니다.</t>
+          <t>남양주에서 스토킹하던 20대 여성을 40대 남성이 직장 앞에서 살해한 사건이 발생했습니다. 가해 남성은 검거 직전 다량의 약물을 복용해 의식을 회복하지 못하고 있어 경찰 수사에 난항을 겪고 있습니다. 과거 가정폭력 및 스토킹으로 접근금지 명령이 있었으며, 피해자는 스마트워치로 신고했으나 결국 살해당했습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 1심 유죄 판결 및 피고인들의 혐의 인정으로 명확하며(적합 조건 1), 3억 원의 금전적 피해가 발생하여 규모가 상당하고(적합 조건 4), 형사 재판을 통해 사실관계 및 증거가 충분히 확보되었습니다(적합 조건 5). 또한 형사 항소심이 진행 중으로, 민사 소송의 사실관계 입증에 유리한 공적 절차가 진행되고 있습니다(적합 조건 6). 그러나 피고인들이 개인이며 경제적 자력이 부족한 것으로 보여 실제 손해배상금 회수가 어려울 수 있다는 점(적합 조건 2 미충족)이 투자 적합도를 낮춥니다.</t>
+          <t>가해자의 스토킹 살해 범행으로 책임이 명확하고(적합 조건 1), 경찰 수사 및 과거 기록 등 증거 확보가 용이하며(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 그러나 가해자가 개인으로 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(적합 조건 2 미해당), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미해당).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>3억 원 (추가 7천만 원 미수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'오빠에게 사죄합니다' 손흥민 협박녀, 징역 4년 선고 후 심경 고백</t>
+          <t>피해자 직장 앞 스토킹 살해…의식 흐려 수사 난항</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ftimes.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ftimes.kr/news/articleView.html?idxno=36125</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260316053743kEh</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:33.564142+00:00</t>
+          <t>2026-03-16 00:21:55.482867+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>구제역 (이준희), 주작감별사 (전국진)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>민사 손해배상 2심 진행 중, 형사 공갈죄 대법원 확정 판결</t>
+          <t>형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양을 협박하여 5500만원을 갈취한 혐의로 징역 3년이 대법원에서 확정되었습니다. 공범인 주작감별사 등도 형사 처벌을 받았으며, 쯔양은 이들을 상대로 손해배상 소송을 제기하여 1심에서 승소했고 현재 2심이 진행 중입니다.</t>
+          <t>A씨가 무당을 사칭하여 피해자에게 '귀인과 성관계를 갖지 않으면 화를 입는다'고 속여 성관계를 하고 1억 4천9백여만 원을 편취한 혐의로 재판에 넘겨져 징역형을 선고받았습니다. 피해자는 A씨의 기망 행위로 인해 금전적, 정신적 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(구제역, 주작감별사)의 공갈 혐의가 대법원에서 확정되어 책임이 명확하며(적합 조건 1), 형사 재판 기록을 통해 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크지 않고(적합 조건 4 미충족), 집단적 피해가 아닌 단일 피해자 사건입니다(적합 조건 3 미충족). 상대방의 자력 또한 대기업 수준으로 충분하다고 보기 어렵습니다(적합 조건 2 미충족).</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1, 5), 이미 징역형이 선고되어 관련 공적 절차가 진행 완료된 상태입니다(적합 조건 6). 그러나 피해자가 1명으로 추정되어 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력 여부가 불분명하고(적합 조건 2 미충족), 피해 금액이 소송금융 투자 관점에서 매우 크다고 보기는 어렵습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>5500만원 (갈취), 민사 1심 7500만원 및 5000만원 판결</t>
+          <t>1억 4천9백여만 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>대법원, ‘쯔양 공갈’ 유튜버 구제역 징역 3년 확정</t>
+          <t>무당인 척 속여 거액 뜯어낸 40대 징역형</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574285?ref=naver</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260313181620AE07220&amp;id=204441</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:05.047263+00:00</t>
+          <t>2026-03-15 12:37:41.751397+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중, 상간녀의 협박 혐의 맞고소(검찰 약식기소), 남편에 대한 성추행 고소, 남편의 명예훼손 고발 등 복잡하게 얽혀 있음.</t>
+          <t>경찰 수사 및 국과수 감정 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>남편의 불륜 사실을 위치 공유 앱으로 확인한 아내 A씨가 상간녀를 상대로 손해배상 소송을 제기했습니다. 상간녀는 A씨를 협박 혐의로 맞고소했으며, 이 사건은 경찰에서 혐의없음 처분되었으나 검찰이 약식기소하여 A씨가 벌금형 위기에 처했습니다. 현재 남편과 상간녀 간에도 성추행 및 명예훼손 고소/고발이 얽혀 진흙탕 싸움이 진행 중입니다.</t>
+          <t>전자발찌를 착용한 40대 남성 B 씨가 교제했던 20대 여성 A 씨를 살해한 사건입니다. 피해자는 이전에 여러 차례 스토킹 신고를 했었으며, 현재 국과수 감정이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(남편의 불륜 인정, 위치 기록), 증거 확보가 용이하며, 협박 혐의에 대한 검찰 약식기소 등 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 정도로 크다고 단정하기 어렵습니다.</t>
+          <t>상대방의 책임이 명확하고(살인), 경찰 수사 및 국과수 감정을 통해 증거 확보 가능성이 높으며, 이미 공적 절차(수사)가 진행 중입니다. 다만, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>당신 모텔 갔잖아!  위치추적 앱으로 불륜 잡은 아내, 상간녀에게 고소...</t>
+          <t>'자동 접근 경보' 신청 안 했다…국과수 감정 기다리는 사이 범행</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603130609256187</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181848</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-13 00:45:31.730908+00:00</t>
+          <t>2026-03-15 12:35:13.133155+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>50대 A씨 등 3명</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>민사 손해배상 소송 2심 진행 중, 형사 재판 대법원 징역 3년 확정</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>유튜버 구제역과 주작감별사가 쯔양에게 공갈 행위를 저질러 형사 재판에서 징역 3년이 확정되었습니다. 쯔양은 이들을 상대로 손해배상 청구 소송을 제기했으며, 1심에서 구제역에게 7천5백만 원, 주작감별사에게 구제역과 공동으로 5천만 원을 지급하라는 판결을 받았습니다. 현재 민사 소송은 2심이 진행 중입니다.</t>
+          <t>충북 진천에서 50대 A씨 등 3명이 단독주택에 침입해 일가족 4명을 결박하고 폭행한 뒤 금품을 빼앗으려다 휴대전화와 차 키를 훔쳐 달아난 사건이 발생했다. 범인들은 범행 닷새 만에 검거되었으며, 경찰은 특수강도 혐의로 구속영장을 신청하고 구체적인 범행 경위를 조사 중이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방(구제역, 주작감별사)의 공갈 행위에 대한 형사 재판 대법원 확정 판결로 책임이 명확하며(적합 조건 1, 5), 민사 1심에서 손해배상 판결이 내려진 상태로 증거가 충분합니다. 다만, 상대방의 자력 불확실성과 집단적 피해가 아닌 점을 고려하여 'Medium'으로 판단했습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 범인들이 검거되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 상대방의 자력이 충분하지 않을 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며 집단적 피해도 아니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>1억 2천5백만 원 (1심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>대법원, '쯔양 공갈' 유튜버 구제역 징역 3년 확정… 죄질 좋지 않아</t>
+          <t>경찰, 진천 ‘일가족 결박·강도 행각’ 일당 구속영장 신청</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008474932&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.khan.co.kr/article/202603141938001</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:24.200639+00:00</t>
+          <t>2026-03-14 12:30:55.916863+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>김영우</t>
+          <t>양모 씨, 용모 씨</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (첫 공판 완료)</t>
+          <t>형사 항소심 진행 중 (1심 징역 4년, 2년 선고)</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>충북 진천에서 전 연인을 살해하고 시신을 유기한 김영우가 첫 공판에서 범행을 모두 시인했습니다. 검찰은 피고인의 치밀한 범행 수법과 재범 가능성을 들어 전자장치 부착 명령을 요청했으며, 다음 공판은 4월 7일로 예정되어 있습니다.</t>
+          <t>축구선수 손흥민을 상대로 임신 사실을 폭로하겠다며 3억 원을 갈취하고 추가 7천만 원을 요구한 혐의로 기소된 양모 씨와 용모 씨가 형사 항소심 재판을 받고 있습니다. 1심에서 양 씨는 징역 4년, 용 씨는 징역 2년을 선고받았으며, 피고인들은 모두 혐의를 인정하고 사과했습니다. 이 사건은 유명인을 상대로 한 협박 범죄로 큰 파장을 일으켰습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(범행 시인), 증거가 충분하며(검찰 증거, 자백), 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 형사 1심 유죄 판결 및 피고인들의 혐의 인정으로 명확하며(적합 조건 1), 3억 원의 금전적 피해가 발생하여 규모가 상당하고(적합 조건 4), 형사 재판을 통해 사실관계 및 증거가 충분히 확보되었습니다(적합 조건 5). 또한 형사 항소심이 진행 중으로, 민사 소송의 사실관계 입증에 유리한 공적 절차가 진행되고 있습니다(적합 조건 6). 그러나 피고인들이 개인이며 경제적 자력이 부족한 것으로 보여 실제 손해배상금 회수가 어려울 수 있다는 점(적합 조건 2 미충족)이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원 (추가 7천만 원 미수)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>`실종 여성 살해' 김영우 첫 공판서 시인 … 다음 공판 새달 7일</t>
+          <t>'오빠에게 사죄합니다' 손흥민 협박녀, 징역 4년 선고 후 심경 고백</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>ftimes.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=896078</t>
+          <t>https://www.ftimes.kr/news/articleView.html?idxno=36125</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-12 12:35:41.462375+00:00</t>
+          <t>2026-03-14 00:18:33.564142+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>김영우</t>
+          <t>구제역 (이준희), 주작감별사 (전국진)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>살인죄 형사 재판 진행 중, 유가족 합의 및 피해 회복 논의 중</t>
+          <t>민사 손해배상 2심 진행 중, 형사 공갈죄 대법원 확정 판결</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>지난해 옛 연인을 살해하고 시신을 유기한 김영우의 첫 재판이 열렸습니다. 김영우는 모든 혐의를 인정했으나, 반성문 제출 없이 변호인을 통해 유가족과의 합의를 위한 시간을 요청했습니다. 검찰은 재범 우려를 강조하며 엄벌을 촉구했습니다.</t>
+          <t>유튜버 구제역이 쯔양을 협박하여 5500만원을 갈취한 혐의로 징역 3년이 대법원에서 확정되었습니다. 공범인 주작감별사 등도 형사 처벌을 받았으며, 쯔양은 이들을 상대로 손해배상 소송을 제기하여 1심에서 승소했고 현재 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>가해자가 범행을 모두 인정하여 책임이 명확하고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 가해자 측 변호인이 유가족과의 합의를 위한 시간을 요청하고 있어 민사상 손해배상 가능성이 높습니다. 다만, 집단적 피해가 아닌 단일 피해 사건이며, 가해자의 자력에 대한 정보가 부족하여 실제 피해 회수 가능성이 불확실합니다.</t>
+          <t>상대방(구제역, 주작감별사)의 공갈 혐의가 대법원에서 확정되어 책임이 명확하며(적합 조건 1), 형사 재판 기록을 통해 증거 확보가 용이합니다(적합 조건 5). 다만, 피해 규모가 수억 원 이상으로 크지 않고(적합 조건 4 미충족), 집단적 피해가 아닌 단일 피해자 사건입니다(적합 조건 3 미충족). 상대방의 자력 또한 대기업 수준으로 충분하다고 보기 어렵습니다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5500만원 (갈취), 민사 1심 7500만원 및 5000만원 판결</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>반성문 0건이던 살인범 김영우 감형 노리나…“사죄할 시간 달라”</t>
+          <t>대법원, ‘쯔양 공갈’ 유튜버 구제역 징역 3년 확정</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506861&amp;ref=A</t>
+          <t>https://www.munhwa.com/article/11574285?ref=naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-12 12:30:36.021217+00:00</t>
+          <t>2026-03-13 12:41:05.047263+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 조사 완료 후 검찰 송치</t>
+          <t>손해배상 청구 소송 진행 중, 상간녀의 협박 혐의 맞고소(검찰 약식기소), 남편에 대한 성추행 고소, 남편의 명예훼손 고발 등 복잡하게 얽혀 있음.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>배우 남경주 씨가 특정 범행 혐의로 경찰 조사를 받았으며, 본인은 부인했으나 경찰은 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 피해자 A씨는 당시 현장을 벗어나 112에 신고한 것으로 전해졌습니다.</t>
+          <t>남편의 불륜 사실을 위치 공유 앱으로 확인한 아내 A씨가 상간녀를 상대로 손해배상 소송을 제기했습니다. 상간녀는 A씨를 협박 혐의로 맞고소했으며, 이 사건은 경찰에서 혐의없음 처분되었으나 검찰이 약식기소하여 A씨가 벌금형 위기에 처했습니다. 현재 남편과 상간녀 간에도 성추행 및 명예훼손 고소/고발이 얽혀 진흙탕 싸움이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>경찰이 혐의를 인정하여 검찰로 송치한 점(상대방 책임이 비교적 명확함), 공적 절차(경찰 조사 및 검찰 송치)가 진행 중인 점은 적합 조건에 해당합니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(남편의 불륜 인정, 위치 기록), 증거 확보가 용이하며, 협박 혐의에 대한 검찰 약식기소 등 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 정도로 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[TOP이슈] 배우 남경주, 삼청교육대 출신?…친형 발언 재조명→SNS 폐쇄</t>
+          <t>당신 모텔 갔잖아!  위치추적 앱으로 불륜 잡은 아내, 상간녀에게 고소...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16001245</t>
+          <t>http://www.fnnews.com/news/202603130609256187</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-12 00:24:28.265245+00:00</t>
+          <t>2026-03-13 00:45:31.730908+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>40대 A씨</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 현행범 체포</t>
+          <t>민사 손해배상 소송 2심 진행 중, 형사 재판 대법원 징역 3년 확정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>안산 선부역 인근에서 40대 남성 A씨가 이유 없이 차량 운전자를 폭행하고, 이후 흉기로 행인을 위협한 혐의로 현행범 체포되었습니다. 경찰 조사 결과 A씨에게 지적장애가 있는 것으로 파악되었으며, 경찰은 정확한 범행 동기를 조사 중입니다. 피해자들은 A씨와 일면식이 없는 사이입니다.</t>
+          <t>유튜버 구제역과 주작감별사가 쯔양에게 공갈 행위를 저질러 형사 재판에서 징역 3년이 확정되었습니다. 쯔양은 이들을 상대로 손해배상 청구 소송을 제기했으며, 1심에서 구제역에게 7천5백만 원, 주작감별사에게 구제역과 공동으로 5천만 원을 지급하라는 판결을 받았습니다. 현재 민사 소송은 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방의 범행 사실은 명확하나 지적장애 여부가 책임능력에 영향을 미칠 수 있으며, 상대방의 자력이 충분하지 않을 가능성이 높습니다. 피해 규모가 크지 않고 집단적 피해가 아니므로 소송금융 투자 매력도가 낮습니다. 다만 경찰 수사가 진행 중이며 증거 확보는 용이할 것으로 판단됩니다. (적합 조건: 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>상대방(구제역, 주작감별사)의 공갈 행위에 대한 형사 재판 대법원 확정 판결로 책임이 명확하며(적합 조건 1, 5), 민사 1심에서 손해배상 판결이 내려진 상태로 증거가 충분합니다. 다만, 상대방의 자력 불확실성과 집단적 피해가 아닌 점을 고려하여 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 2천5백만 원 (1심 판결액)</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>안산선부역서 이유 없는 폭행에 흉기까지...40대 테이저건 제압</t>
+          <t>대법원, '쯔양 공갈' 유튜버 구제역 징역 3년 확정… 죄질 좋지 않아</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260312580005</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008474932&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-12 00:22:10.932720+00:00</t>
+          <t>2026-03-12 12:47:24.200639+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>양 모 씨, 용 모 씨</t>
+          <t>김영우</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>형사 2심 진행 중</t>
+          <t>형사 재판 진행 중 (첫 공판 완료)</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>축구선수 손흥민 씨를 상대로 임신을 빌미로 3억 원을 갈취하고 추가 7천만 원을 협박한 일당이 형사 재판 2심에서 징역형을 구형받았다. 1심에서 실형이 선고되었으며, 피고인들은 일부 혐의를 인정하고 사죄의 뜻을 밝혔다. 다음 달 8일 선고 예정이다.</t>
+          <t>충북 진천에서 전 연인을 살해하고 시신을 유기한 김영우가 첫 공판에서 범행을 모두 시인했습니다. 검찰은 피고인의 치밀한 범행 수법과 재범 가능성을 들어 전자장치 부착 명령을 요청했으며, 다음 공판은 4월 7일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 금액이 3억 원으로 크며(적합 조건 4), 형사 재판을 통해 증거가 충분히 확보된 상태(적합 조건 5, 6)이다. 그러나 피고인들의 자력에 대한 정보가 없어 민사상 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크로 작용한다.</t>
+          <t>상대방 책임이 명확하고(범행 시인), 증거가 충분하며(검찰 증거, 자백), 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>3억 원 (추가 7천만 원 미수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>검찰, ‘손흥민에 임신 협박’ 일당 2심도 징역형 구형</t>
+          <t>`실종 여성 살해' 김영우 첫 공판서 시인 … 다음 공판 새달 7일</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505785&amp;ref=A</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=896078</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:49.692648+00:00</t>
+          <t>2026-03-12 12:35:41.462375+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>김영우</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>형사 소송 1심 판결 선고, 민사소송 선포</t>
+          <t>살인죄 형사 재판 진행 중, 유가족 합의 및 피해 회복 논의 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>형사 소송 1심에서 이용자들의 성매매 혐의가 벌금형으로 판결된 후, 윤라영은 방송에 출연하여 커넥트인 특별법안 발의를 촉구하며 이용자들을 상대로 민사소송을 선포했습니다. 이는 성매매 관련 불법행위에 대한 손해배상 청구 소송으로 보입니다.</t>
+          <t>지난해 옛 연인을 살해하고 시신을 유기한 김영우의 첫 재판이 열렸습니다. 김영우는 모든 혐의를 인정했으나, 반성문 제출 없이 변호인을 통해 유가족과의 합의를 위한 시간을 요청했습니다. 검찰은 재범 우려를 강조하며 엄벌을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>형사 소송 1심에서 이용자들의 성매매 혐의가 벌금형으로 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 공적 절차(형사 소송)가 이미 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 소송 상대방이 다수의 개별 이용자들이므로 자력 충분 여부가 불확실하고, 집단적 피해(다수의 원고)에 해당하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>가해자가 범행을 모두 인정하여 책임이 명확하고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 가해자 측 변호인이 유가족과의 합의를 위한 시간을 요청하고 있어 민사상 손해배상 가능성이 높습니다. 다만, 집단적 피해가 아닌 단일 피해 사건이며, 가해자의 자력에 대한 정보가 부족하여 실제 피해 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>'아너',  우리의 매순간은 찬란하고 명예 ...자체최고 4.7% 종영 [종합]</t>
+          <t>반성문 0건이던 살인범 김영우 감형 노리나…“사죄할 시간 달라”</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=75054</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506861&amp;ref=A</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-11 00:52:29.826447+00:00</t>
+          <t>2026-03-12 12:30:36.021217+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>남경주</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>가해자 구속, 경찰 수사 진행 중</t>
+          <t>경찰 조사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>20대 여성이 텔레그램 지시를 받고 화성 동탄 아파트 현관문에 래커칠과 음식물 쓰레기를 뿌리고 허위 사실이 담긴 종이를 살포한 혐의로 구속되었습니다. 이 여성은 금전을 받고 범행을 저질렀다고 진술했으며, 유사한 '보복 대행' 사건들이 다른 지역에서도 발생하고 있습니다.</t>
+          <t>배우 남경주 씨가 특정 범행 혐의로 경찰 조사를 받았으며, 본인은 부인했으나 경찰은 증거를 토대로 혐의를 인정하여 사건을 검찰에 송치했습니다. 피해자 A씨는 당시 현장을 벗어나 112에 신고한 것으로 전해졌습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>직접적인 가해자가 구속되어 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모가 크지 않고(적합 조건 4 불충족), 소송 상대방(텔레그램 지시자)의 자력 여부가 불분명하며(적합 조건 2 불충족), 집단적 피해로 보기 어렵습니다(적합 조건 3 불충족).</t>
+          <t>경찰이 혐의를 인정하여 검찰로 송치한 점(상대방 책임이 비교적 명확함), 공적 절차(경찰 조사 및 검찰 송치)가 진행 중인 점은 적합 조건에 해당합니다. 다만, 피해자가 1명으로 집단적 피해가 아니며, 피해 규모가 명확히 파악되지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>텔레그램서 시키는 대로 …동탄서 보복 대행 테러한 20대 구속</t>
+          <t>[TOP이슈] 배우 남경주, 삼청교육대 출신?…친형 발언 재조명→SNS 폐쇄</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260308_0003539365</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16001245</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-08 12:26:29.268592+00:00</t>
+          <t>2026-03-12 00:24:28.265245+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>가해자 및 그 부모</t>
+          <t>40대 A씨</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 또는 완료, 민사 소송 검토 단계</t>
+          <t>경찰 수사 중, 현행범 체포</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>원주에서 16세 가해자가 세 모녀에게 중상해를 입힌 사건에 대해 변호사가 가해자와 그 부모를 상대로 치료비, 노동력 상실, 정신적 위자료 등을 묻는 민사상 손해배상 청구가 가능하다고 조언했습니다. 이 사건은 소년법의 한계에 대한 사회적 논의를 촉발하고 있습니다.</t>
+          <t>안산 선부역 인근에서 40대 남성 A씨가 이유 없이 차량 운전자를 폭행하고, 이후 흉기로 행인을 위협한 혐의로 현행범 체포되었습니다. 경찰 조사 결과 A씨에게 지적장애가 있는 것으로 파악되었으며, 경찰은 정확한 범행 동기를 조사 중입니다. 피해자들은 A씨와 일면식이 없는 사이입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고, 피해 규모가 크며(중상해/사망 추정), 형사 절차를 통해 증거 확보가 용이하다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 미성년자이고 그 부모를 상대로 하는 민사 소송이므로, 상대방의 자력 불확실성이 매우 커 투자금 회수 가능성이 낮다는 점이 소송금융 투자에 있어 중요한 제약 요인입니다. 또한 집단적 피해가 아닌 3명의 피해자라는 점도 고려되었습니다.</t>
+          <t>상대방의 범행 사실은 명확하나 지적장애 여부가 책임능력에 영향을 미칠 수 있으며, 상대방의 자력이 충분하지 않을 가능성이 높습니다. 피해 규모가 크지 않고 집단적 피해가 아니므로 소송금융 투자 매력도가 낮습니다. 다만 경찰 수사가 진행 중이며 증거 확보는 용이할 것으로 판단됩니다. (적합 조건: 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>15년 다 살아도 30대…원주 세 모녀 찌른 16세, '괴물' 방치한 소년법 손...</t>
+          <t>안산선부역서 이유 없는 폭행에 흉기까지...40대 테이저건 제압</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/S4HHRSCWIWB8</t>
+          <t>https://www.kyeonggi.com/article/20260312580005</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-05 01:27:46.153975+00:00</t>
+          <t>2026-03-12 00:22:10.932720+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>A씨 및 배후 조직</t>
+          <t>양 모 씨, 용 모 씨</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 예정</t>
+          <t>형사 2심 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 80만원을 받고 동탄 아파트 현관문에 오물을 투척하고 래커칠을 하는 등 '보복 대행' 범행을 저질렀습니다. A씨는 재물손괴, 주거침입, 명예훼손 혐의로 구속 송치될 예정이며, 경찰은 배후 조직과 유사 사건의 연관성을 수사 중입니다. 피해자는 현관문 훼손 및 명예훼손 피해를 입었습니다.</t>
+          <t>축구선수 손흥민 씨를 상대로 임신을 빌미로 3억 원을 갈취하고 추가 7천만 원을 협박한 일당이 형사 재판 2심에서 징역형을 구형받았다. 1심에서 실형이 선고되었으며, 피고인들은 일부 혐의를 인정하고 사죄의 뜻을 밝혔다. 다음 달 8일 선고 예정이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>피의자 A씨의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 불충족), 상대방의 자력 확보가 불확실하며(적합 조건 2 불충족), 집단적 피해 사례로 보기 어렵습니다(적합 조건 3 불충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 금액이 3억 원으로 크며(적합 조건 4), 형사 재판을 통해 증거가 충분히 확보된 상태(적합 조건 5, 6)이다. 그러나 피고인들의 자력에 대한 정보가 없어 민사상 손해배상금 회수 가능성이 불확실하다는 점이 투자 리스크로 작용한다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 원 (추가 7천만 원 미수)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 확인 중)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>80만원 받고 남의 집에 오물 투척…동탄 '보복대행' 20대 송치</t>
+          <t>검찰, ‘손흥민에 임신 협박’ 일당 2심도 징역형 구형</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409312</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505785&amp;ref=A</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-05 00:26:02.435640+00:00</t>
+          <t>2026-03-11 12:35:49.692648+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중, 일부 1심 판결 선고</t>
+          <t>형사 소송 1심 판결 선고, 민사소송 선포</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>챗GPT 등 생성형 AI 챗봇 대화 기록이 성폭행, 살인 등 강력 범죄 수사 및 재판에서 범행 의도와 계획을 입증하는 결정적 증거로 활용되고 있습니다. 범죄자들이 처벌 감경이나 범행 시뮬레이션을 위해 AI를 사용한 기록이 포렌식을 통해 복구되어 유죄 입증에 중요한 역할을 하고 있습니다. 경찰은 AI 포렌식 역량 강화에 착수했습니다.</t>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의가 벌금형으로 판결된 후, 윤라영은 방송에 출연하여 커넥트인 특별법안 발의를 촉구하며 이용자들을 상대로 민사소송을 선포했습니다. 이는 성매매 관련 불법행위에 대한 손해배상 청구 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>AI 챗봇 기록이 범행 의도와 계획을 명확히 드러내는 결정적 증거로 활용되어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 또한 형사 수사 및 재판이 진행 중인 공적 절차 단계에 있습니다. 그러나 가해자가 개인으로 특정되어 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 형사 사건이므로 소송금융 투자 대상으로서의 집단소송 가능성은 낮습니다.</t>
+          <t>형사 소송 1심에서 이용자들의 성매매 혐의가 벌금형으로 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 공적 절차(형사 소송)가 이미 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 소송 상대방이 다수의 개별 이용자들이므로 자력 충분 여부가 불확실하고, 집단적 피해(다수의 원고)에 해당하지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“집단 성폭행 초범, 징역 갈까?”… 피해자 옆에서 챗GPT에 ‘감형’ 물...</t>
+          <t>'아너',  우리의 매순간은 찬란하고 명예 ...자체최고 4.7% 종영 [종합]</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133444452/1</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=75054</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-04 01:11:01.485939+00:00</t>
+          <t>2026-03-11 00:52:29.826447+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>첫 재판 진행 중</t>
+          <t>가해자 구속, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>일본 나고야에서 44세 남성 A가 25세 여성에게 양주 32잔을 마시게 하여 사망에 이르게 한 혐의로 첫 재판을 받고 있습니다. 피고 A는 성적 목적의 의도를 부인하고 있으나, 검찰은 성적 발언 등 행위를 근거로 성적 목적이 있었다고 주장합니다. 이 사건은 일본 네티즌들 사이에서도 큰 논란이 되고 있습니다.</t>
+          <t>20대 여성이 텔레그램 지시를 받고 화성 동탄 아파트 현관문에 래커칠과 음식물 쓰레기를 뿌리고 허위 사실이 담긴 종이를 살포한 혐의로 구속되었습니다. 이 여성은 금전을 받고 범행을 저질렀다고 진술했으며, 유사한 '보복 대행' 사건들이 다른 지역에서도 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 사망에 이르러 크며(조건 4), 이미 재판이 진행 중이므로 증거가 확보된 것으로 보입니다(조건 5). 그러나 상대방의 자력 정보가 불분명하고(조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건이라는 점(조건 3 불충족)에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>직접적인 가해자가 구속되어 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해 규모가 크지 않고(적합 조건 4 불충족), 소송 상대방(텔레그램 지시자)의 자력 여부가 불분명하며(적합 조건 2 불충족), 집단적 피해로 보기 어렵습니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>양주 32잔 먹여 여성 숨지게 한 남성… 성적 의도 없었다  항변</t>
+          <t>텔레그램서 시키는 대로 …동탄서 보복 대행 테러한 20대 구속</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/life/2026-03-03/202603030100012770000852</t>
+          <t>https://www.newsis.com/view/NISX20260308_0003539365</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-03 00:30:05.097617+00:00</t>
+          <t>2026-03-08 12:26:29.268592+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>A 씨, B 씨</t>
+          <t>가해자 및 그 부모</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 집행유예 선고</t>
+          <t>형사 절차 진행 중 또는 완료, 민사 소송 검토 단계</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>공익을 빙자해 피해자를 협박한 A 씨와 B 씨에게 각각 징역형 집행유예가 선고되었습니다. 재판부는 이들의 죄질이 매우 좋지 않다고 판단했으나, 피해 회복을 위해 공탁한 점을 감안했습니다. 이 사건은 형사 판결을 기반으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
+          <t>원주에서 16세 가해자가 세 모녀에게 중상해를 입힌 사건에 대해 변호사가 가해자와 그 부모를 상대로 치료비, 노동력 상실, 정신적 위자료 등을 묻는 민사상 손해배상 청구가 가능하다고 조언했습니다. 이 사건은 소년법의 한계에 대한 사회적 논의를 촉발하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 형사 재판에서 유죄 판결이 선고되어 상대방의 불법행위 책임이 명확합니다. 적합 조건 5(증거 확보 가능): 형사 재판의 판결문 및 관련 증거들이 민사 소송의 강력한 증거로 활용 가능합니다. 다만, 피해 규모가 1천만 원 수준으로 추정되며 피해자가 1명으로 집단적 피해가 아니며, 상대방이 개인으로 자력 확인이 필요하여 소송금융 투자 매력도는 낮은 편입니다.</t>
+          <t>가해자의 책임이 명확하고, 피해 규모가 크며(중상해/사망 추정), 형사 절차를 통해 증거 확보가 용이하다는 점에서 적합 조건에 해당합니다. 그러나 가해자가 미성년자이고 그 부모를 상대로 하는 민사 소송이므로, 상대방의 자력 불확실성이 매우 커 투자금 회수 가능성이 낮다는 점이 소송금융 투자에 있어 중요한 제약 요인입니다. 또한 집단적 피해가 아닌 3명의 피해자라는 점도 고려되었습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>1천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>몰래 태우다 걸리자… 1천만 원 대신  수상한 협박</t>
+          <t>15년 다 살아도 30대…원주 세 모녀 찌른 16세, '괴물' 방치한 소년법 손...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461181&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://lawtalknews.co.kr/article/S4HHRSCWIWB8</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-03 00:29:16.979267+00:00</t>
+          <t>2026-03-05 01:27:46.153975+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>공익단체 간부들</t>
+          <t>A씨 및 배후 조직</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 또는 완료</t>
+          <t>경찰 수사 완료, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>공익단체 간부들이 산림청 지도원증을 내세워 '가짜 단속'을 벌이고 업체로부터 돈을 갈취한 사건입니다. 재판부의 언급으로 보아 이미 형사 재판이 진행 중이거나 완료된 것으로 추정되며, 피해 업체들은 이들의 불법 행위로 인한 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+          <t>20대 남성 A씨가 80만원을 받고 동탄 아파트 현관문에 오물을 투척하고 래커칠을 하는 등 '보복 대행' 범행을 저질렀습니다. A씨는 재물손괴, 주거침입, 명예훼손 혐의로 구속 송치될 예정이며, 경찰은 배후 조직과 유사 사건의 연관성을 수사 중입니다. 피해자는 현관문 훼손 및 명예훼손 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>공익단체 간부들이 산림청 지도원증을 사칭하여 업체로부터 돈을 뜯어낸 사실이 재판부 언급으로 확인되어 상대방 책임이 명확하고(적합 조건 1), 이미 형사 재판이 진행 중이거나 완료된 것으로 보여 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피고인이 공익단체 간부 개인들이므로 배상 능력이 충분하지 않을 수 있고(부적합 조건), 피해 규모와 피해자 수가 불분명하여 투자 매력도가 낮아질 수 있습니다.</t>
+          <t>피의자 A씨의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(적합 조건 4 불충족), 상대방의 자력 확보가 불확실하며(적합 조건 2 불충족), 집단적 피해 사례로 보기 어렵습니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 피해자 확인 중)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>산림청 지도원증 내세워 '가짜 단속'… 업체 돈 뜯은 공익단체 간부들 ...</t>
+          <t>80만원 받고 남의 집에 오물 투척…동탄 '보복대행' 20대 송치</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1499659</t>
+          <t>https://www.joongang.co.kr/article/25409312</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:41.539606+00:00</t>
+          <t>2026-03-05 00:26:02.435640+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역형 선고</t>
+          <t>형사 수사 및 재판 진행 중, 일부 1심 판결 선고</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>민간단체 간부가 산림 단속 요원을 사칭하여 후원금을 갈취한 혐의로 징역형을 선고받았습니다. 재판부는 공익을 빙자한 협박 행위의 비난 가능성이 높다고 판단했습니다. 이 사건은 형사 절차가 종결되어 민사상 손해배상 청구의 강력한 근거가 마련되었습니다.</t>
+          <t>챗GPT 등 생성형 AI 챗봇 대화 기록이 성폭행, 살인 등 강력 범죄 수사 및 재판에서 범행 의도와 계획을 입증하는 결정적 증거로 활용되고 있습니다. 범죄자들이 처벌 감경이나 범행 시뮬레이션을 위해 AI를 사용한 기록이 포렌식을 통해 복구되어 유죄 입증에 중요한 역할을 하고 있습니다. 경찰은 AI 포렌식 역량 강화에 착수했습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>민간단체 간부가 산림 단속 요원 행세로 후원금을 갈취한 행위에 대해 이미 징역형이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 형사 재판 결과가 강력한 증거로 확보되었습니다(적합 조건 5). 다만, 상대방의 자력, 피해 규모 및 피해자 수가 불확실하여 투자 매력도가 제한적입니다.</t>
+          <t>AI 챗봇 기록이 범행 의도와 계획을 명확히 드러내는 결정적 증거로 활용되어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. 또한 형사 수사 및 재판이 진행 중인 공적 절차 단계에 있습니다. 그러나 가해자가 개인으로 특정되어 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 형사 사건이므로 소송금융 투자 대상으로서의 집단소송 가능성은 낮습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>산림 단속 요원 행세하며 후원금 갈취한 민간단체 간부 징역형</t>
+          <t>“집단 성폭행 초범, 징역 갈까?”… 피해자 옆에서 챗GPT에 ‘감형’ 물...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065508</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133444452/1</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:11.190286+00:00</t>
+          <t>2026-03-04 01:11:01.485939+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>남성 승객 B</t>
+          <t>남성 A</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+          <t>첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>만취한 승객 B씨가 택시 요금 시비 중 50대 택시 기사 A씨를 무차별 폭행하여 A씨가 외상성 뇌출혈 및 전치 6주 진단을 받고 입원했습니다. 당시 상황은 블랙박스에 녹화되었으며, B씨는 경찰에 붙잡혔습니다. A씨는 병원비 증가와 회사 측의 미흡한 안내를 호소하고 있습니다.</t>
+          <t>일본 나고야에서 44세 남성 A가 25세 여성에게 양주 32잔을 마시게 하여 사망에 이르게 한 혐의로 첫 재판을 받고 있습니다. 피고 A는 성적 목적의 의도를 부인하고 있으나, 검찰은 성적 발언 등 행위를 근거로 성적 목적이 있었다고 주장합니다. 이 사건은 일본 네티즌들 사이에서도 큰 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방의 책임이 블랙박스 영상으로 명확하고, 경찰 수사가 진행 중이며 증거 확보가 용이합니다. 다만, 단일 피해 사건이며 상대방의 자력에 대한 정보가 없어 투자 회수 가능성을 추가로 검토해야 합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 사망에 이르러 크며(조건 4), 이미 재판이 진행 중이므로 증거가 확보된 것으로 보입니다(조건 5). 그러나 상대방의 자력 정보가 불분명하고(조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건이라는 점(조건 3 불충족)에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>택시비 대신 머리 걷어찼다...이틀 뒤 폭행남 母 보낸 황당 문자</t>
+          <t>양주 32잔 먹여 여성 숨지게 한 남성… 성적 의도 없었다  항변</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408223</t>
+          <t>https://www.sportschosun.com/life/2026-03-03/202603030100012770000852</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-28 12:27:58.579830+00:00</t>
+          <t>2026-03-03 00:30:05.097617+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>A 씨, B 씨</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속, 여죄 수사 중</t>
+          <t>형사 재판에서 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>돈을 받고 타인의 원한을 대신 풀어주는 '보복 대행' 범죄가 수도권을 중심으로 확산되고 있습니다. 구인사이트, 텔레그램, 가상화폐를 이용한 점조직 형태로, 현관문 오물 투척, 래커칠 등 피해를 입히고 있습니다. 경찰은 피의자들을 구속하고 여죄를 수사하며 상선 및 자금 흐름을 추적 중입니다.</t>
+          <t>공익을 빙자해 피해자를 협박한 A 씨와 B 씨에게 각각 징역형 집행유예가 선고되었습니다. 재판부는 이들의 죄질이 매우 좋지 않다고 판단했으나, 피해 회복을 위해 공탁한 점을 감안했습니다. 이 사건은 형사 판결을 기반으로 한 민사 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>보복 대행을 의뢰한 주체의 책임은 명확하며, 수도권 중심으로 유사 사건이 잇따라 발생하여 집단적 피해 가능성이 높습니다. 경찰 수사 및 피의자 구속 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성도 높습니다. 그러나 의뢰자가 신원 불상이며 실행자들의 자력은 불확실하여 배상 능력 있는 피고 특정에 어려움이 있어 소송금융 투자에 리스크가 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 형사 재판에서 유죄 판결이 선고되어 상대방의 불법행위 책임이 명확합니다. 적합 조건 5(증거 확보 가능): 형사 재판의 판결문 및 관련 증거들이 민사 소송의 강력한 증거로 활용 가능합니다. 다만, 피해 규모가 1천만 원 수준으로 추정되며 피해자가 1명으로 집단적 피해가 아니며, 상대방이 개인으로 자력 확인이 필요하여 소송금융 투자 매력도는 낮은 편입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천만 원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>“돈 주면 대신 복수”…번지는 ‘보복 대행’ 범죄</t>
+          <t>몰래 태우다 걸리자… 1천만 원 대신  수상한 협박</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12048871?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461181&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-28 12:18:02.084100+00:00</t>
+          <t>2026-03-03 00:29:16.979267+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>범행 지시자 및 가해자</t>
+          <t>공익단체 간부들</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부/신청</t>
+          <t>형사 재판 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>수도권에서 금품을 받고 남의 집 현관에 래커칠하거나 인분을 뿌리는 '보복 대행' 범죄가 잇따라 발생하고 있다. 경찰은 텔레그램을 통해 범행을 지시한 '윗선'을 추적 중이며, 이미 20대 남성 여러 명이 구속되거나 구속영장이 신청되었다. 피해자들은 재물손괴 및 명예훼손 등의 피해를 입었다.</t>
+          <t>공익단체 간부들이 산림청 지도원증을 내세워 '가짜 단속'을 벌이고 업체로부터 돈을 갈취한 사건입니다. 재판부의 언급으로 보아 이미 형사 재판이 진행 중이거나 완료된 것으로 추정되며, 피해 업체들은 이들의 불법 행위로 인한 손해배상을 청구할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>적합 조건 1, 5, 6에 따라 직접 가해자들이 구속되고 '윗선'이 추적 중이므로 책임 주체가 명확하며, 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다. 그러나 적합 조건 2, 3, 4가 미흡하여, 직접 가해자들의 자력이 충분치 않고 대규모 집단소송으로 보기 어려우며, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+          <t>공익단체 간부들이 산림청 지도원증을 사칭하여 업체로부터 돈을 뜯어낸 사실이 재판부 언급으로 확인되어 상대방 책임이 명확하고(적합 조건 1), 이미 형사 재판이 진행 중이거나 완료된 것으로 보여 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피고인이 공익단체 간부 개인들이므로 배상 능력이 충분하지 않을 수 있고(부적합 조건), 피해 규모와 피해자 수가 불분명하여 투자 매력도가 낮아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>남의 집 현관에 래커칠하거나 인분 뿌려‥수도권 '보복 대행' 잇따라</t>
+          <t>산림청 지도원증 내세워 '가짜 단속'… 업체 돈 뜯은 공익단체 간부들 ...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6803830_36918.html</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1499659</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-28 01:04:22.629488+00:00</t>
+          <t>2026-03-02 12:32:41.539606+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>불법행위 손해배상</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>민간단체 간부가 산림 단속 요원을 사칭하여 후원금을 갈취한 혐의로 징역형을 선고받았습니다. 재판부는 공익을 빙자한 협박 행위의 비난 가능성이 높다고 판단했습니다. 이 사건은 형사 절차가 종결되어 민사상 손해배상 청구의 강력한 근거가 마련되었습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>민간단체 간부가 산림 단속 요원 행세로 후원금을 갈취한 행위에 대해 이미 징역형이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 형사 재판 결과가 강력한 증거로 확보되었습니다(적합 조건 5). 다만, 상대방의 자력, 피해 규모 및 피해자 수가 불확실하여 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>산림 단속 요원 행세하며 후원금 갈취한 민간단체 간부 징역형</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065508</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:30:11.190286+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>남성 승객 B</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피해자 조사 예정</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>만취한 승객 B씨가 택시 요금 시비 중 50대 택시 기사 A씨를 무차별 폭행하여 A씨가 외상성 뇌출혈 및 전치 6주 진단을 받고 입원했습니다. 당시 상황은 블랙박스에 녹화되었으며, B씨는 경찰에 붙잡혔습니다. A씨는 병원비 증가와 회사 측의 미흡한 안내를 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 블랙박스 영상으로 명확하고, 경찰 수사가 진행 중이며 증거 확보가 용이합니다. 다만, 단일 피해 사건이며 상대방의 자력에 대한 정보가 없어 투자 회수 가능성을 추가로 검토해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>택시비 대신 머리 걷어찼다...이틀 뒤 폭행남 母 보낸 황당 문자</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408223</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:27:58.579830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속, 여죄 수사 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>돈을 받고 타인의 원한을 대신 풀어주는 '보복 대행' 범죄가 수도권을 중심으로 확산되고 있습니다. 구인사이트, 텔레그램, 가상화폐를 이용한 점조직 형태로, 현관문 오물 투척, 래커칠 등 피해를 입히고 있습니다. 경찰은 피의자들을 구속하고 여죄를 수사하며 상선 및 자금 흐름을 추적 중입니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>보복 대행을 의뢰한 주체의 책임은 명확하며, 수도권 중심으로 유사 사건이 잇따라 발생하여 집단적 피해 가능성이 높습니다. 경찰 수사 및 피의자 구속 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성도 높습니다. 그러나 의뢰자가 신원 불상이며 실행자들의 자력은 불확실하여 배상 능력 있는 피고 특정에 어려움이 있어 소송금융 투자에 리스크가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>“돈 주면 대신 복수”…번지는 ‘보복 대행’ 범죄</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12048871?ref=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:18:02.084100+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>범행 지시자 및 가해자</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 발부/신청</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>수도권에서 금품을 받고 남의 집 현관에 래커칠하거나 인분을 뿌리는 '보복 대행' 범죄가 잇따라 발생하고 있다. 경찰은 텔레그램을 통해 범행을 지시한 '윗선'을 추적 중이며, 이미 20대 남성 여러 명이 구속되거나 구속영장이 신청되었다. 피해자들은 재물손괴 및 명예훼손 등의 피해를 입었다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>적합 조건 1, 5, 6에 따라 직접 가해자들이 구속되고 '윗선'이 추적 중이므로 책임 주체가 명확하며, 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다. 그러나 적합 조건 2, 3, 4가 미흡하여, 직접 가해자들의 자력이 충분치 않고 대규모 집단소송으로 보기 어려우며, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>남의 집 현관에 래커칠하거나 인분 뿌려‥수도권 '보복 대행' 잇따라</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6803830_36918.html</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:04:22.629488+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>불법행위 손해배상</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
         <is>
           <t>김모씨</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E71" t="inlineStr">
         <is>
           <t>피의자 구속 후 검찰 송치</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F71" t="inlineStr">
         <is>
           <t>서울 강북구 모텔에서 약물로 남성 2명을 살해한 혐의를 받는 20대 여성 김모씨가 구속 상태로 검찰에 송치되었습니다. 경찰은 신상 공개를 검토하지 않았으나, 온라인상에서 피의자의 신상이 무단으로 확산되며 사적 제재 및 2차 가해 논란이 일고 있습니다. 전문가들은 불법적인 신상 공개에 대한 처벌과 신상 공개 기준 재정비의 필요성을 지적하고 있습니다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G71" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고(적합 조건 1), 중대한 피해가 발생했으며(적합 조건 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피의자의 자력이 충분한지 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점(적합 조건 3 불충족)을 고려할 때, 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J71" t="inlineStr">
         <is>
           <t>모텔 연쇄살인女, 이렇게 생겼다  SNS 털렸다...사적 제재 논란</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K71" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/23/2026022309300998891</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>2026-02-23 12:58:20.003537+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N67"/>
+  <autoFilter ref="A1:N71"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>