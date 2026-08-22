--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,1657 +538,1717 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 범죄 피해자들이 겪는 부당함에 대한 일반적인 사회 논평으로, 특정 사건이나 구체적인 법적 분쟁을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 포함되어 있지 않다.</t>
+          <t>제공된 기사 본문은 AI로 만든 콘텐츠 표시 의무 확대, 소비자 피해구제 체계 강화를 위한 법령 정비, 중동전쟁 이후 물가 상승 압력에 대한 가격 및 수급 안정 조치 등을 언급하고 있습니다. 기사 제목과는 내용이 일치하지 않으며, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 범죄 피해자들이 겪는 일반적인 어려움에 대한 사회 논평이다. 소송금융 투자에 필요한 구체적인 사건, 상대방, 피해 규모, 증거 등의 정보가 전혀 없어 적합 조건에 해당하지 않는다.</t>
+          <t>제공된 기사 본문은 제목과 무관하게 AI 콘텐츠 표시 의무, 소비자 피해구제 법령 정비, 물가 안정 등 일반적인 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>검찰청 폐지, 노무현 대통령은 뭐라고 했을까? [삶과 문화]</t>
+          <t>이재명 대통령  국가폭력 희생자 모욕, 모든 수단 동원해 대응</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040310240000043?did=NA</t>
+          <t>https://www.g-enews.com/view.php?ud=202605212119152019112616b072_1</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:29.567332+00:00</t>
+          <t>2026-07-12 07:00:50.876452+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 선우찬이라는 인물이 사고의 피해자였음이 밝혀지며 기억과 감정이 회복되고 관계가 풀리는 과정을 묘사합니다. 이후 선우찬은 사직서를 남기고 자취를 감췄다는 내용으로, 이는 법적 분쟁보다는 개인의 서사에 가깝습니다.</t>
+          <t>이 기사는 범죄 피해자들이 겪는 부당함에 대한 일반적인 사회 논평으로, 특정 사건이나 구체적인 법적 분쟁을 다루고 있지 않다. 따라서 소송금융 투자 검토를 위한 사건 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 줄거리 요약으로 판단됩니다. 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)이 전혀 충족되지 않으며, 사건 자체가 실재하는지 불분명합니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루는 것이 아니라, 범죄 피해자들이 겪는 일반적인 어려움에 대한 사회 논평이다. 소송금융 투자에 필요한 구체적인 사건, 상대방, 피해 규모, 증거 등의 정보가 전혀 없어 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이성경·채종협,  앞으로 남은 내 모든 계절에 함께 해줄래요 …프러포...</t>
+          <t>검찰청 폐지, 노무현 대통령은 뭐라고 했을까? [삶과 문화]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025189</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040310240000043?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:00.498020+00:00</t>
+          <t>2026-04-06 00:19:29.567332+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 파악 불가</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>기사 제목은 508명의 무투표 당선과 관련하여 정치인들이 국민 눈치를 보지 않는다는 내용을 다루고 있습니다. 이는 특정 법적 분쟁이나 손해배상 청구와 관련된 사건이 아닌, 정치적 또는 선거 제도에 대한 비판적 논평으로 보입니다.</t>
+          <t>기사는 선우찬이라는 인물이 사고의 피해자였음이 밝혀지며 기억과 감정이 회복되고 관계가 풀리는 과정을 묘사합니다. 이후 선우찬은 사직서를 남기고 자취를 감췄다는 내용으로, 이는 법적 분쟁보다는 개인의 서사에 가깝습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사 제목만으로는 특정 법적 분쟁, 피해자, 상대방, 피해 규모 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. 소송금융의 핵심 요소인 손해배상 청구 가능성이 불분명하여 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 줄거리 요약으로 판단됩니다. 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)이 전혀 충족되지 않으며, 사건 자체가 실재하는지 불분명합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정치인이 국민 눈치 안 보는 이유: 508명이 무투표 당선이었다</t>
+          <t>이성경·채종협,  앞으로 남은 내 모든 계절에 함께 해줄래요 …프러포...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/877520205</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025189</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 13:14:45.566047+00:00</t>
+          <t>2026-04-04 00:24:00.498020+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 황정연 서울시수의사회장의 연임 성공 인터뷰로, 그의 활동과 수의사회의 역할에 대해 다루고 있다. 기사 제목에 '악성글과 힘겨운 싸움'이 언급되지만, 본문에서는 구체적인 악성글 내용이나 이로 인한 법적 분쟁, 피해 상황 등은 전혀 설명되지 않는다.</t>
+          <t>기사 제목은 508명의 무투표 당선과 관련하여 정치인들이 국민 눈치를 보지 않는다는 내용을 다루고 있습니다. 이는 특정 법적 분쟁이나 손해배상 청구와 관련된 사건이 아닌, 정치적 또는 선거 제도에 대한 비판적 논평으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 중 어느 하나에도 해당하지 않음. 기사는 서울시수의사회장의 연임 인터뷰로, '악성글' 언급은 있으나 구체적인 법적 분쟁의 상대방, 피해 규모, 증거, 진행 단계 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석할 수 없음.</t>
+          <t>제공된 기사 제목만으로는 특정 법적 분쟁, 피해자, 상대방, 피해 규모 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. 소송금융의 핵심 요소인 손해배상 청구 가능성이 불분명하여 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>수의사도 보호자입니다 …악성글과 힘겨운 싸움 버틴 이 사람</t>
+          <t>정치인이 국민 눈치 안 보는 이유: 508명이 무투표 당선이었다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6117394</t>
+          <t>http://www.ddanzi.com/877520205</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 12:36:02.644513+00:00</t>
+          <t>2026-03-30 13:14:45.566047+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 김명희가 클로이를 피해자라고 주장하며 기자들을 막아서는 장면과 박태호가 계획이 틀어지자 내부 협력자를 의심하는 내용을 담고 있습니다. 이는 실제 사건이 아닌 드라마나 소설의 한 장면으로 보이며, 구체적인 법적 분쟁 사실을 파악하기 어렵습니다.</t>
+          <t>이 기사는 황정연 서울시수의사회장의 연임 성공 인터뷰로, 그의 활동과 수의사회의 역할에 대해 다루고 있다. 기사 제목에 '악성글과 힘겨운 싸움'이 언급되지만, 본문에서는 구체적인 악성글 내용이나 이로 인한 법적 분쟁, 피해 상황 등은 전혀 설명되지 않는다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마나 소설의 줄거리 일부로 판단됩니다. 소송 상대방, 피해 규모, 사건의 구체적인 내용 등 소송금융 투자 검토에 필요한 적합 조건(1~6번)에 해당하는 정보가 전혀 파악되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 중 어느 하나에도 해당하지 않음. 기사는 서울시수의사회장의 연임 인터뷰로, '악성글' 언급은 있으나 구체적인 법적 분쟁의 상대방, 피해 규모, 증거, 진행 단계 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 분석할 수 없음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>최재성, 조력자로 천희주 의심해...김희정에  주식 넘길테니까  도움 요...</t>
+          <t>수의사도 보호자입니다 …악성글과 힘겨운 싸움 버틴 이 사람</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=727318</t>
+          <t>https://www.news1.kr/industry/general-industry/6117394</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 12:35:36.974186+00:00</t>
+          <t>2026-03-29 12:36:02.644513+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>내용 불분명</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 '구제되지 않는 피해자'와 '정의의 실현을 기대할 수 없는' 고전적 비극 서사에 대해 논하며 강한 정서적 잔상을 남긴다고 언급합니다. 그러나 특정 사건이나 피해 사실, 관련 당사자 등에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>기사는 김명희가 클로이를 피해자라고 주장하며 기자들을 막아서는 장면과 박태호가 계획이 틀어지자 내부 협력자를 의심하는 내용을 담고 있습니다. 이는 실제 사건이 아닌 드라마나 소설의 한 장면으로 보이며, 구체적인 법적 분쟁 사실을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 추상적이며, 특정 사건이나 책임 주체, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 파악할 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마나 소설의 줄거리 일부로 판단됩니다. 소송 상대방, 피해 규모, 사건의 구체적인 내용 등 소송금융 투자 검토에 필요한 적합 조건(1~6번)에 해당하는 정보가 전혀 파악되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>단종은 왜 반복해서 소환되는가</t>
+          <t>최재성, 조력자로 천희주 의심해...김희정에  주식 넘길테니까  도움 요...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316580</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=727318</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-27 12:17:59.117955+00:00</t>
+          <t>2026-03-27 12:35:36.974186+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 개인의 비위 혐의를 국가 시스템의 문제로 치환하는 '피해자 코스프레'가 정치권에서 '훈장'처럼 취급받는 현실을 비판하는 정치 평론입니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>이 기사는 '구제되지 않는 피해자'와 '정의의 실현을 기대할 수 없는' 고전적 비극 서사에 대해 논하며 강한 정서적 잔상을 남긴다고 언급합니다. 그러나 특정 사건이나 피해 사실, 관련 당사자 등에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌 정치 평론입니다. 소송의 주체, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 추상적이며, 특정 사건이나 책임 주체, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[동그라미 만평]'수갑'이 '훈장'이 되는 정치</t>
+          <t>단종은 왜 반복해서 소환되는가</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443533</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316580</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 00:28:38.412425+00:00</t>
+          <t>2026-03-27 12:17:59.117955+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>해당 기사는 주식시장 주요 공시 목록으로, '가처분 소송 제기'와 '선임 소송 취하'를 간략히 언급한다. 특정 사건의 당사자, 분쟁 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 분석이 어렵다.</t>
+          <t>이 기사는 개인의 비위 혐의를 국가 시스템의 문제로 치환하는 '피해자 코스프레'가 정치권에서 '훈장'처럼 취급받는 현실을 비판하는 정치 평론입니다. 특정 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사는 주식시장 공시 목록으로, 특정 피해 사건에 대한 상세 정보가 부족하다. '가처분 소송 제기'는 당사자, 분쟁 내용, 피해 규모 등 핵심 정보가 없어 적합 조건을 판단하기 어렵다. '선임 소송 취하'는 이미 종결된 사건으로 소송금융 투자에 부적합하다.</t>
+          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌 정치 평론입니다. 소송의 주체, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>3월 20일 주식시장 주요공시</t>
+          <t>[동그라미 만평]'수갑'이 '훈장'이 되는 정치</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121841</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443533</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-23 00:45:27.328753+00:00</t>
+          <t>2026-03-25 00:28:38.412425+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 조승래 의원의 발언 일부로, 특정 사건이나 피해 상황에 대한 구체적인 정보가 없어 소송금융 투자 대상으로서의 분석이 불가능합니다. '피해 구제'에 대한 일반적인 언급만 포함되어 있습니다.</t>
+          <t>해당 기사는 주식시장 주요 공시 목록으로, '가처분 소송 제기'와 '선임 소송 취하'를 간략히 언급한다. 특정 사건의 당사자, 분쟁 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 분석이 어렵다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 피해 사건, 피해자, 가해자를 명확히 식별할 수 없습니다. 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
+          <t>기사는 주식시장 공시 목록으로, 특정 피해 사건에 대한 상세 정보가 부족하다. '가처분 소송 제기'는 당사자, 분쟁 내용, 피해 규모 등 핵심 정보가 없어 적합 조건을 판단하기 어렵다. '선임 소송 취하'는 이미 종결된 사건으로 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>조승래  국힘, 환율3법·추경 처리 협조 않으면 원구성 민주당이 주도</t>
+          <t>3월 20일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264202</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121841</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-22 12:19:18.597136+00:00</t>
+          <t>2026-03-23 00:45:27.328753+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전시의회 행정자치위원회가 임시회를 열어 조례안과 오월드 사업을 집중 점검했습니다. 주요 논의 내용은 재난 피해자 지원센터 운영의 명확성 확보와 산불 등 계절성 재난 대비 강화, 그리고 건설근로자 임금 체불 방지 조례 개정안 관련 지급 체계 기준 마련 등이었습니다.</t>
+          <t>제공된 기사 본문은 조승래 의원의 발언 일부로, 특정 사건이나 피해 상황에 대한 구체적인 정보가 없어 소송금융 투자 대상으로서의 분석이 불가능합니다. '피해 구제'에 대한 일반적인 언급만 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 대전시의회 행정자치위원회에서 조례안과 사업을 점검하는 내용을 다루고 있습니다. 특정 피해 사건이나 소송의 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 주체가 명확히 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사 본문은 특정 피해 사건, 피해자, 가해자를 명확히 식별할 수 없습니다. 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>대전시의회 행자위, 임시회 개회…조례안·오월드 사업 집중 점검</t>
+          <t>조승래  국힘, 환율3법·추경 처리 협조 않으면 원구성 민주당이 주도</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068777</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264202</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 12:27:28.865129+00:00</t>
+          <t>2026-03-22 12:19:18.597136+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>오세훈 시장의 법정 출석 및 특검 비판</t>
+          <t>대전시의회 임시회에서 조례안 및 사업 점검 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서울시장 오세훈이 법정에 출석하여 무죄를 주장하고 특검을 비판했다. 그는 범죄자를 내버려두고 피해자를 기소했다며 '법왜곡죄'를 언급했다. 기사 내용만으로는 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 당사자를 파악하기 어렵다.</t>
+          <t>대전시의회 행정자치위원회가 임시회를 열어 조례안과 오월드 사업을 집중 점검했습니다. 주요 논의 내용은 재난 피해자 지원센터 운영의 명확성 확보와 산불 등 계절성 재난 대비 강화, 그리고 건설근로자 임금 체불 방지 조례 개정안 관련 지급 체계 기준 마련 등이었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송금융 투자의 핵심 요소인 명확한 피해자, 가해자, 그리고 구체적인 피해 규모를 파악하기 어렵습니다. 오세훈 시장의 법정 출석 및 특검 비판에 대한 내용으로, 민사상 손해배상 청구의 근거가 될 만한 정보가 부족하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 대전시의회 행정자치위원회에서 조례안과 사업을 점검하는 내용을 다루고 있습니다. 특정 피해 사건이나 소송의 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 주체가 명확히 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[D리포트] 명태균, 오세훈과 법정 대면 무산… 첫 기차를 놓쳐서  황당 ...</t>
+          <t>대전시의회 행자위, 임시회 개회…조례안·오월드 사업 집중 점검</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482731&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068777</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 12:29:24.427032+00:00</t>
+          <t>2026-03-19 12:27:28.865129+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>오세훈 시장의 법정 출석 및 특검 비판</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>청주흥덕경찰서 자치경찰치안협의체 여성청소년분과 정기회의가 개최되었습니다. 회의에서는 지난해 논의된 내용 공유와 함께 피해자 보호·지원 제도 창구 일원화 및 여성청소년분과 시행 사업 관련 문제점 발굴에 대해 논의했습니다.</t>
+          <t>서울시장 오세훈이 법정에 출석하여 무죄를 주장하고 특검을 비판했다. 그는 범죄자를 내버려두고 피해자를 기소했다며 '법왜곡죄'를 언급했다. 기사 내용만으로는 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 당사자를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 청주흥덕경찰서 자치경찰치안협의체 정기회의에 대한 내용으로, 특정 사건이나 피해 사실, 소송 상대방이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 소지가 전혀 파악되지 않습니다.</t>
+          <t>기사 내용만으로는 소송금융 투자의 핵심 요소인 명확한 피해자, 가해자, 그리고 구체적인 피해 규모를 파악하기 어렵습니다. 오세훈 시장의 법정 출석 및 특검 비판에 대한 내용으로, 민사상 손해배상 청구의 근거가 될 만한 정보가 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>청주흥덕경찰서, 1분기 자치경찰치안협의체 여청분과 정기회의</t>
+          <t>[D리포트] 명태균, 오세훈과 법정 대면 무산… 첫 기차를 놓쳐서  황당 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068215</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008482731&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:04.605544+00:00</t>
+          <t>2026-03-18 12:29:24.427032+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이 기사는 만화에 대한 의견으로, '어쩔 수 없이 희생된 주변적인 피해자'의 입장에서 '중앙관리국'의 평화 관점에 저항하는 내용을 담고 있습니다. 한 사람의 희생을 담보로 평화를 이루려는 세상에 대한 비판적 시각을 제시합니다.</t>
+          <t>청주흥덕경찰서 자치경찰치안협의체 여성청소년분과 정기회의가 개최되었습니다. 회의에서는 지난해 논의된 내용 공유와 함께 피해자 보호·지원 제도 창구 일원화 및 여성청소년분과 시행 사업 관련 문제점 발굴에 대해 논의했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 만화에 대한 의견으로, 구체적인 법적 분쟁이나 실재하는 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없어 투자 대상으로 부적합합니다.</t>
+          <t>기사는 청주흥덕경찰서 자치경찰치안협의체 정기회의에 대한 내용으로, 특정 사건이나 피해 사실, 소송 상대방이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 소지가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[Opinion] 나는 이 미친 세상에 저항한다 [만화]</t>
+          <t>청주흥덕경찰서, 1분기 자치경찰치안협의체 여청분과 정기회의</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=80114</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068215</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:55.971455+00:00</t>
+          <t>2026-03-17 12:26:04.605544+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>주식시장 주요 공시 중 하나로, Madision Flores가 제기한 손해배상 청구 소송이 재판 전 조정 단계에 있으며, 가처분 소송에서 일부 인용 판결이 있었다는 내용이 포함되어 있습니다. 사건의 구체적인 내용, 상대방, 피해 규모 등은 기사에서 파악하기 어렵습니다.</t>
+          <t>이 기사는 만화에 대한 의견으로, '어쩔 수 없이 희생된 주변적인 피해자'의 입장에서 '중앙관리국'의 평화 관점에 저항하는 내용을 담고 있습니다. 한 사람의 희생을 담보로 평화를 이루려는 세상에 대한 비판적 시각을 제시합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 손해배상 청구 소송의 상대방, 사건 내용, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건 중 어느 하나도 명확히 충족하는지 알 수 없어 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 만화에 대한 의견으로, 구체적인 법적 분쟁이나 실재하는 피해 사실을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>3월 13일 주식시장 주요공시</t>
+          <t>[Opinion] 나는 이 미친 세상에 저항한다 [만화]</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121632</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=80114</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-16 00:52:54.674836+00:00</t>
+          <t>2026-03-16 12:31:55.971455+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 관련 재판 전 조정 진행 중, 가처분 소송 일부 인용 판결</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>제공된 기사는 '이재룡 사건'을 언급하며 가해자의 서사와 피해자의 시선에 대한 논평을 담고 있습니다. 조진웅 배우의 사례를 들어 가해자의 노력이 용서의 근거가 될 수 없다는 주장을 펼치지만, 특정 사건의 구체적인 내용이나 법적 진행 상황에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>주식시장 주요 공시 중 하나로, Madision Flores가 제기한 손해배상 청구 소송이 재판 전 조정 단계에 있으며, 가처분 소송에서 일부 인용 판결이 있었다는 내용이 포함되어 있습니다. 사건의 구체적인 내용, 상대방, 피해 규모 등은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>제공된 기사는 '이재룡 사건'에 대한 구체적인 사실 관계나 법적 쟁점을 다루는 뉴스 기사가 아닌, 가해자와 피해자의 서사에 대한 논평입니다. 따라서 소송 상대방, 피해 규모, 책임의 명확성, 진행 단계 등 소송금융 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다. 정보 부족으로 투자 검토가 불가능합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 손해배상 청구 소송의 상대방, 사건 내용, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건 중 어느 하나도 명확히 충족하는지 알 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[박준규의 이슈 언박싱] '연예인은 퇴출, 정치인은...?' 이재룡 사건, '...</t>
+          <t>3월 13일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116751</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121632</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-15 00:23:51.326817+00:00</t>
+          <t>2026-03-16 00:52:54.674836+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>진해구는 건강하고 안전한 보육 환경 조성을 위해 총력을 기울이고 있습니다. 시설 점검 시 범죄 유형, 성폭력 피해자 지원시설, 경찰 신고 방법 등에 대한 맞춤형 교육을 진행하여 시설 내 환경과 인식을 개선할 예정입니다.</t>
+          <t>제공된 기사는 '이재룡 사건'을 언급하며 가해자의 서사와 피해자의 시선에 대한 논평을 담고 있습니다. 조진웅 배우의 사례를 들어 가해자의 노력이 용서의 근거가 될 수 없다는 주장을 펼치지만, 특정 사건의 구체적인 내용이나 법적 진행 상황에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>제공된 기사는 진해구의 보육 환경 개선 노력에 대한 일반적인 내용으로, 특정 피해 사건이나 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>제공된 기사는 '이재룡 사건'에 대한 구체적인 사실 관계나 법적 쟁점을 다루는 뉴스 기사가 아닌, 가해자와 피해자의 서사에 대한 논평입니다. 따라서 소송 상대방, 피해 규모, 책임의 명확성, 진행 단계 등 소송금융 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다. 정보 부족으로 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>진해구, 건강하고 안전한 보육 환경 조성 총력</t>
+          <t>[박준규의 이슈 언박싱] '연예인은 퇴출, 정치인은...?' 이재룡 사건, '...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679722</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116751</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-14 00:19:58.078212+00:00</t>
+          <t>2026-03-15 00:23:51.326817+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사사법 제도 개편 관련 논란</t>
+          <t>예방 및 인식 개선 활동 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기사는 '공소취소 거래설'을 둘러싼 언론의 엇갈린 분석과 이로 인해 피해자 권리 구제 및 인권 보장을 위한 형사사법 제도 개편 논의가 뒷전으로 밀리고 있다는 내용을 다룹니다. 특정 사건이나 피해 사실보다는 제도 개편의 방향성에 대한 논란을 보도하고 있습니다.</t>
+          <t>진해구는 건강하고 안전한 보육 환경 조성을 위해 총력을 기울이고 있습니다. 시설 점검 시 범죄 유형, 성폭력 피해자 지원시설, 경찰 신고 방법 등에 대한 맞춤형 교육을 진행하여 시설 내 환경과 인식을 개선할 예정입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>제공된 기사는 '공소취소 거래설'과 형사사법 제도 개편에 대한 언론의 논란을 다루고 있을 뿐, 특정 피해 사건, 가해자, 피해 규모, 또는 구체적인 민사 소송의 가능성을 전혀 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 해당하는 사항이 전무합니다.</t>
+          <t>제공된 기사는 진해구의 보육 환경 개선 노력에 대한 일반적인 내용으로, 특정 피해 사건이나 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'공소취소 거래설' 두고 언론 엇갈린 분석</t>
+          <t>진해구, 건강하고 안전한 보육 환경 조성 총력</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85012</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=679722</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-13 12:23:00.558182+00:00</t>
+          <t>2026-03-14 00:19:58.078212+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>형사사법 제도 개편 관련 논란</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>본 기사는 3월 12일자 주요 신문들의 사설을 모아놓은 것으로, '공소취소 거래설', '노란봉투법', 중동 사태로 인한 경제 영향, 공보의 부족 등 다양한 시사 문제에 대한 논평을 담고 있습니다. 특정 사건이나 분쟁에 대한 상세한 보도가 아니므로, 소송금융 투자 검토를 위한 구체적인 사건 정보를 포함하고 있지 않습니다.</t>
+          <t>기사는 '공소취소 거래설'을 둘러싼 언론의 엇갈린 분석과 이로 인해 피해자 권리 구제 및 인권 보장을 위한 형사사법 제도 개편 논의가 뒷전으로 밀리고 있다는 내용을 다룹니다. 특정 사건이나 피해 사실보다는 제도 개편의 방향성에 대한 논란을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 여러 신문의 사설을 모아놓은 것입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해, 법적 쟁점이 식별되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 '공소취소 거래설'과 형사사법 제도 개편에 대한 언론의 논란을 다루고 있을 뿐, 특정 피해 사건, 가해자, 피해 규모, 또는 구체적인 민사 소송의 가능성을 전혀 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)에 해당하는 사항이 전무합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[전국 주요 신문 사설](12일 조간)</t>
+          <t>'공소취소 거래설' 두고 언론 엇갈린 분석</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260312019700505?input=1195m</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85012</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-12 00:47:20.472898+00:00</t>
+          <t>2026-03-13 12:23:00.558182+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>기사는 서울고등법원에서 진행될 손해배상 소송의 1차 변론 기일을 알리고 있습니다. 그러나 소송의 당사자, 구체적인 사건 내용, 피해 규모 등 핵심 정보는 전혀 언급되지 않아 사건의 성격을 파악하기 어렵습니다.</t>
+          <t>본 기사는 3월 12일자 주요 신문들의 사설을 모아놓은 것으로, '공소취소 거래설', '노란봉투법', 중동 사태로 인한 경제 영향, 공보의 부족 등 다양한 시사 문제에 대한 논평을 담고 있습니다. 특정 사건이나 분쟁에 대한 상세한 보도가 아니므로, 소송금융 투자 검토를 위한 구체적인 사건 정보를 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사 내용은 법원의 변론 기일 정보만 제공하며, 소송의 당사자, 사건의 구체적인 내용, 피해 규모 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 정보도 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는지 평가할 수 없어 투자 가능성이 매우 낮습니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 여러 신문의 사설을 모아놓은 것입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해, 법적 쟁점이 식별되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>【오늘의 법조】 2026년 3월 12일</t>
+          <t>[전국 주요 신문 사설](12일 조간)</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217557</t>
+          <t>https://www.yna.co.kr/view/AKR20260312019700505?input=1195m</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:56.496919+00:00</t>
+          <t>2026-03-12 00:47:20.472898+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>드라마/소설 줄거리</t>
+          <t>서울고법에서 손해배상 소송 1차 변론 진행 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>강노라가 과거 자신을 유괴하려던 인물이 봉달수였음을 밝히고, 이 사건으로 인해 강노라의 어머니가 아버지에게 이혼 소송을 제기했다는 내용입니다. 이는 실제 사건에 대한 보도가 아닌 드라마 또는 소설의 줄거리 일부로 판단됩니다.</t>
+          <t>기사는 서울고등법원에서 진행될 손해배상 소송의 1차 변론 기일을 알리고 있습니다. 그러나 소송의 당사자, 구체적인 사건 내용, 피해 규모 등 핵심 정보는 전혀 언급되지 않아 사건의 성격을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 실제 사건이 아닌 드라마 또는 소설의 줄거리 일부로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 본 기사는 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>기사 내용은 법원의 변론 기일 정보만 제공하며, 소송의 당사자, 사건의 구체적인 내용, 피해 규모 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 정보도 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는지 평가할 수 없어 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명 (강노라)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>노라 아가씨 유괴범 송실장이었다→고복희 '기습 체포'에 여의도 해적단...</t>
+          <t>【오늘의 법조】 2026년 3월 12일</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=514706</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217557</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:13.808361+00:00</t>
+          <t>2026-03-12 00:44:56.496919+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>봉달수</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>드라마/소설 줄거리</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>서울시장 경선에 뛰어든 정원오 후보가 기자설명회에서 '가해자는 놔두고 피해자를 기소했다'며 권력에 의한 정의 왜곡을 비판했다. 그는 진실이 머지않아 밝혀질 것이라고 주장하며 재판과 관련된 발언을 했다.</t>
+          <t>강노라가 과거 자신을 유괴하려던 인물이 봉달수였음을 밝히고, 이 사건으로 인해 강노라의 어머니가 아버지에게 이혼 소송을 제기했다는 내용입니다. 이는 실제 사건에 대한 보도가 아닌 드라마 또는 소설의 줄거리 일부로 판단됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>제공된 기사는 서울시장 경선 후보의 정치적 발언으로, 특정 법적 분쟁에 대한 구체적인 정보가 매우 부족합니다. '가해자'와 '피해자'가 언급되지만, 이들의 신원, 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>제공된 기사 내용은 실제 사건이 아닌 드라마 또는 소설의 줄거리 일부로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 본 기사는 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (강노라)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>서울시장 경선 앞둔 與野…레이스 뛰어든 정원오, 리스크 짊어진 오세훈</t>
+          <t>노라 아가씨 유괴범 송실장이었다→고복희 '기습 체포'에 여의도 해적단...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603050236</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=514706</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 00:19:15.399813+00:00</t>
+          <t>2026-03-08 00:28:13.808361+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '사이언스 폴리틱스' 웹사이트에 공개된 매뉴얼의 공동 저자 28명과 관련된 '소송 리스크 부상', 그리고 미국 증권거래위원회(SEC)의 주주총회 안건에 대한 단편적인 정보를 담고 있습니다. 구체적인 사건 내용, 피해 발생 여부, 소송의 성격 등은 전혀 파악할 수 없습니다.</t>
+          <t>서울시장 경선에 뛰어든 정원오 후보가 기자설명회에서 '가해자는 놔두고 피해자를 기소했다'며 권력에 의한 정의 왜곡을 비판했다. 그는 진실이 머지않아 밝혀질 것이라고 주장하며 재판과 관련된 발언을 했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상으로서의 사건을 특정하기 어렵습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 적합 조건의 어떤 항목도 명확히 파악할 수 없습니다.</t>
+          <t>제공된 기사는 서울시장 경선 후보의 정치적 발언으로, 특정 법적 분쟁에 대한 구체적인 정보가 매우 부족합니다. '가해자'와 '피해자'가 언급되지만, 이들의 신원, 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[해외브리핑] 美재생에너지 발전량 역대최고…트럼프 억제정책 무색</t>
+          <t>서울시장 경선 앞둔 與野…레이스 뛰어든 정원오, 리스크 짊어진 오세훈</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14632</t>
+          <t>https://www.kukinews.com/article/view/kuk202603050236</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-04 01:13:16.888657+00:00</t>
+          <t>2026-03-06 00:19:15.399813+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>기사 내용은 김윤지의 죽음에 대한 진실을 찾는 차우석과 생명보험 수익자로 지목된 박민영, 그리고 보험조사관의 연결고리에 대한 단편적인 서술입니다. 이는 실제 사건 보도가 아닌 드라마나 소설의 한 장면으로 보입니다.</t>
+          <t>제공된 기사 본문은 '사이언스 폴리틱스' 웹사이트에 공개된 매뉴얼의 공동 저자 28명과 관련된 '소송 리스크 부상', 그리고 미국 증권거래위원회(SEC)의 주주총회 안건에 대한 단편적인 정보를 담고 있습니다. 구체적인 사건 내용, 피해 발생 여부, 소송의 성격 등은 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건에 대한 보도가 아닌 드라마/소설의 일부로 판단됩니다. 따라서 소송금융 투자 대상으로서의 적합성 판단이 불가능합니다. 특정된 피고, 피해자, 피해 규모, 진행 중인 공적 절차 등이 전혀 확인되지 않습니다.</t>
+          <t>제공된 기사 본문이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상으로서의 사건을 특정하기 어렵습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 적합 조건의 어떤 항목도 명확히 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>박민영, 전 남친 생명보험 수익자였다…보험조사관 촉 깨운 '연결고리'...</t>
+          <t>[해외브리핑] 美재생에너지 발전량 역대최고…트럼프 억제정책 무색</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030408480950587</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14632</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-04 00:32:34.151740+00:00</t>
+          <t>2026-03-04 01:13:16.888657+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 '투기'로 인해 '선의의 피해자'가 발생할 수 있으며, 특히 '농민'들이 피해를 입을 수 있다는 일반적인 논의를 담고 있습니다. 그러나 특정 사건, 가해자, 피해 규모 또는 법적 진행 상황에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>기사 내용은 김윤지의 죽음에 대한 진실을 찾는 차우석과 생명보험 수익자로 지목된 박민영, 그리고 보험조사관의 연결고리에 대한 단편적인 서술입니다. 이는 실제 사건 보도가 아닌 드라마나 소설의 한 장면으로 보입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 특정 사건이나 법적 분쟁을 다루는 뉴스 기사가 아닌, '선의의 피해자'와 '투기'에 대한 일반적인 대화의 일부입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 책임 소재, 진행 단계 등)가 전혀 파악되지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건에 대한 보도가 아닌 드라마/소설의 일부로 판단됩니다. 따라서 소송금융 투자 대상으로서의 적합성 판단이 불가능합니다. 특정된 피고, 피해자, 피해 규모, 진행 중인 공적 절차 등이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>장동혁 사퇴가 곧 국힘 선거운동...이런 여론 견딜 수 있을까 [굿모닝 인...</t>
+          <t>박민영, 전 남친 생명보험 수익자였다…보험조사관 촉 깨운 '연결고리'...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=465702</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030408480950587</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-02 12:35:18.192332+00:00</t>
+          <t>2026-03-04 00:32:34.151740+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>사건 정보 불충분</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이 대통령은 삼일절 기념사에서 우리 사회의 아픈 역사와 피해자들을 언급했으나, 동시에 한일 양국이 미래를 향해 협력해야 할 때임을 강조하며 셔틀외교 지속 의지를 밝혔습니다. 기사는 특정 법적 분쟁이 아닌 대통령의 대일 관계에 대한 포괄적인 입장을 전달하고 있습니다.</t>
+          <t>제공된 텍스트는 '투기'로 인해 '선의의 피해자'가 발생할 수 있으며, 특히 '농민'들이 피해를 입을 수 있다는 일반적인 논의를 담고 있습니다. 그러나 특정 사건, 가해자, 피해 규모 또는 법적 진행 상황에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 대통령의 삼일절 기념사 중 일부로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. '가슴 아픈 역사의 흔적과 고통받는 피해자들'이라는 일반적인 언급만 있을 뿐, 구체적인 피고, 사건 분야, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 텍스트는 특정 사건이나 법적 분쟁을 다루는 뉴스 기사가 아닌, '선의의 피해자'와 '투기'에 대한 일반적인 대화의 일부입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 책임 소재, 진행 단계 등)가 전혀 파악되지 않아 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[삼일절] 李  북한 조속히 대화로 …한일엔  과거 직시·미래 협력</t>
+          <t>장동혁 사퇴가 곧 국힘 선거운동...이런 여론 견딜 수 있을까 [굿모닝 인...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108329</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=465702</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-01 12:22:55.200542+00:00</t>
+          <t>2026-03-02 12:35:18.192332+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>불분명</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>이 대통령은 삼일절 기념사에서 우리 사회의 아픈 역사와 피해자들을 언급했으나, 동시에 한일 양국이 미래를 향해 협력해야 할 때임을 강조하며 셔틀외교 지속 의지를 밝혔습니다. 기사는 특정 법적 분쟁이 아닌 대통령의 대일 관계에 대한 포괄적인 입장을 전달하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>해당 기사는 대통령의 삼일절 기념사 중 일부로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. '가슴 아픈 역사의 흔적과 고통받는 피해자들'이라는 일반적인 언급만 있을 뿐, 구체적인 피고, 사건 분야, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[삼일절] 李  북한 조속히 대화로 …한일엔  과거 직시·미래 협력</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>4th.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108329</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:22:55.200542+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>불분명</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>명재완</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>손해배상 소송 첫 변론</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>김하늘양 측이 명재완을 상대로 제기한 손해배상 소송의 첫 변론이 대전지방법원에서 진행될 예정입니다. 기사에는 사건의 구체적인 내용이나 피해 규모 등에 대한 정보가 전혀 언급되어 있지 않습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>기사 내용이 '김하늘양 측이 제기한 명재완 관련 손해배상 첫 변론'이라는 한 문장으로 매우 제한적입니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 어떠한 정보도 파악할 수 없어 투자 검토가 어렵습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
         <is>
           <t>[오늘의 주요일정]대전·세종·충남(2월26일 목요일)</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260225_0003526584</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-26 00:48:02.675659+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N28"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>