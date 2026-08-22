--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$283</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$298</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N283"/>
+  <dimension ref="A1:N298"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="41" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="41" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,19736 +549,20796 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직</t>
+          <t>데이커복구업체</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰의 몰수·추징 의견 제출, 법원의 압수금 가압류 결정 완료, 향후 피해자들의 손해배상 소송 예정</t>
+          <t>데이터복구업체 대표 및 직원 실형 선고 (형사 재판 종결)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직이 피해자 21명으로부터 약 11억 원을 가로챈 사건에서, 경찰이 압수한 현금 약 10억 원이 피고인 측에 반환될 뻔했습니다. 대전지검과 대한법률구조공단의 협력으로 피해자들의 민사 보전 절차가 진행되어, 해당 압수금에 대한 가압류 결정이 내려졌습니다. 이로써 피해자들은 향후 손해배상 절차에서 피해 회복 재원을 확보할 수 있게 되었습니다.</t>
+          <t>랜섬웨어 피해 복구를 명목으로 돈을 받은 데이커복구업체 대표와 직원이 해커와 결탁하여 피해자들을 기망한 사실이 드러나 실형을 선고받았다. 이들은 2018년부터 2022년까지 총 730차례에 걸쳐 26억 6천여만원을 받아 챙긴 혐의로 기소되었으며, 재판부는 이들의 혐의를 유죄로 인정했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직의 책임이 명확하고, 피해 규모가 약 11억 원으로 크며, 피해자 수가 21명으로 집단적 피해에 해당합니다. 경찰이 압수한 현금 약 10억 원에 대해 가압류 결정이 내려져 피해 회복 재원이 확보되었고, 대한법률구조공단의 지원으로 민사 절차가 진행 중입니다.</t>
+          <t>데이커복구업체 대표 및 직원이 해커와 결탁하여 피해자들을 기망한 사실이 법원 판결로 명확히 인정됨 (상대방 책임 명확, 증거 확보 가능). 총 730차례에 걸쳐 26억 6천만원 상당의 피해가 발생하여 집단적 피해 및 피해 규모가 큼. 형사 재판이 이미 종결되어 민사 소송 진행에 유리한 근거가 마련됨 (공적 절차 진행).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 11억 원</t>
+          <t>26억6천여만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>최소 730명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>범죄조직에 돌아갈 뻔한 범죄수익금… 대전지검, 가압류결정 절차 지원</t>
+          <t>'랜섬웨어' 감염에 복구업체 돈 냈는데...해커와 한패</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260521010005978</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202608070259&amp;t=NN</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:04.511577+00:00</t>
+          <t>2026-08-10 20:00:42.880075+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 집행유예 선고</t>
+          <t>신종 사기 발생 및 확산 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 기아자동차 취업을 미끼로 5천만 원을 가로챈 사기 혐의로 징역 6개월에 집행유예 1년을 선고받았다. A씨는 과거에도 같은 수법으로 실형을 선고받은 전력이 있으며, 이번 사건은 여죄 수사 과정에서 추가로 밝혀졌다. 재판부는 피해자 측의 과실도 일부 인정했다.</t>
+          <t>노인을 대상으로 금괴 매입을 유도하는 신종 사기가 기승을 부리고 있습니다. 기사 본문에 사건의 구체적인 내용이 없어 피해 규모나 가해자 정보는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 피해 규모가 소송금융 투자 기준에 비해 작으며(5천만 원, 적합 조건 4 미충족), 집단적 피해가 아닌 개별 피해 사례임(적합 조건 3 미충족). 소송금융 투자 매력이 낮음.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)를 충족하기 어렵습니다. 기사 본문에 사건의 상세 내용이 없어 상대방 특정 및 자력 확인이 불가하며, '신종 사기'의 특성상 가해자 특정 및 배상 능력 확보가 어려울 것으로 예상되어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아들 대기업 취업 시켜줄게 ... '취업 사기' 50대 집행유예</t>
+          <t>노인 타깃 ‘금괴 매입’ 신종 사기 기승</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/554354</t>
+          <t>http://www.koreatimes.com/article/1621679</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-23 08:55:11.733592+00:00</t>
+          <t>2026-08-04 23:16:52.221072+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>김 모 씨 외 피싱 조직원들</t>
+          <t>림헹 그룹</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피싱 조직 팀장 등 조직원들에 대한 1심 징역형 선고. 외국인 총책 추적 중.</t>
+          <t>로이터 통신 조사 진행 중, 태국군 지역 장악, 림헹 그룹의 언론사 소송 진행 중, 캄보디아 당국의 방조 혐의 기소 가능성</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>피싱 조직이 군부대 등을 사칭하여 소상공인 215명에게 38억 원대 '노쇼 사기'를 벌인 사건. 조직 팀장 김 모 씨에게 1심에서 징역 8년이 선고되었으며, 다른 조직원들도 유죄 판결을 받았다. 재판부는 피해 규모는 상당하나 피해보상은 이뤄지지 않았다고 밝혔다. 동부지검은 조직원 23명을 구속기소하고 외국인 총책을 추적 중이다.</t>
+          <t>캄보디아 유명 재벌 림헹 그룹 소유의 대규모 범죄단지 건물에서 최소 7개국 출신 다수 피해자들이 사기 및 강제노동에 시달린 사실이 로이터 통신 조사로 드러났습니다. 림헹 그룹은 범죄 조직에 터무니없이 높은 월세를 받고 건물을 임대했으며, 범죄 활동 인지 후 언론사를 상대로 소송을 제기했습니다. 캄보디아 법상 건물 소유주가 범죄 방조 혐의로 기소될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피싱 조직의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 215명의 소상공인에게 38억 원이라는 집단적이고 큰 피해(적합 조건 3, 4)가 발생했습니다. 또한, 이미 검찰 수사 및 1심 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 기사에서 '피해보상은 이뤄지지 않았다'고 명시되어 있어, 현재 유죄 판결을 받은 피고인들의 자력에 의한 피해 회복 가능성이 불확실하여 소송금융 투자 회수 위험이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (림헹 그룹이 범죄단지 건물에 고액 월세를 받고 임대하고 범죄 활동을 인지한 후 언론사를 상대로 소송 제기), 상대방 자력 충분함 (캄보디아 유명 재벌 림헹 그룹), 집단적 피해 (최소 7개국 출신 다수 피해자), 피해 규모가 큼 (다수 피해자, 강제노동 및 사기 피해), 증거 확보 가능함 (로이터 통신 조사, 임대차 계약서, 태국 당국 확인). 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>38억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>215명</t>
+          <t>최소 7개국 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>소상공인 상대로 38억 원대 ‘노쇼사기’ 벌인 팀장, 징역 8년 선고</t>
+          <t>캄보디아 거대 범죄단지, 현지 유명 재벌 소유</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8545123&amp;ref=A</t>
+          <t>https://www.yna.co.kr/view/AKR20260715175600084?input=1195m</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-18 03:58:06.153204+00:00</t>
+          <t>2026-07-29 02:05:04.817590+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>로맨스 스캠 조직에 대한 형사 재판에서 징역형 선고</t>
+          <t>실화탐사대 방송을 통한 사건 공개 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>캄보디아에 기반을 둔 로맨스 스캠 조직 '셀허브'가 연예인 지망생 등 15명에게 9.4억 원을 가로챈 혐의로 징역 4년 6개월을 선고받았다. 법원은 무고한 피해자를 양산하고 회복이 쉽지 않다는 점을 들어 엄히 처벌했다.</t>
+          <t>'실화탐사대'에서 의식불명 상태의 엄마에게 설명되지 않은 혼인신고가 이뤄지고 9억 원의 재산 행방이 묘연해진 사건을 다룹니다. 명품 인플루언서와 관련된 의혹도 제기되며, 가족들은 심리적 의존 속에서 피해를 겪은 과정을 털어놓았습니다. 이는 재산 관련 사기 또는 횡령 가능성이 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>로맨스 스캠 조직의 책임이 명확하고(적합 조건 1), 총 피해 금액이 9.4억 원으로 규모가 크며(적합 조건 4), 15명의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 또한 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 로맨스 스캠 조직의 특성상 피해금 회수 가능성(상대방 자력)이 불확실하다는 점이 리스크이다.</t>
+          <t>의식불명 상태의 피해자에게서 9억 원 상당의 재산이 사라진 사건으로 피해 규모가 크고(적합 조건 4), '실화탐사대'를 통해 이미 조사가 진행되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>9.4억 원</t>
+          <t>9억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>연예인 지망생과 조건만남  9억 가로챈 캄보디아 로맨스 스캠</t>
+          <t>'실화탐사대', 의식불명 엄마 혼인신고·9억 행방과 명품 인플루언서 사...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6165792</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=302959</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 07:00:27.685918+00:00</t>
+          <t>2026-07-25 07:01:14.392827+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A씨 (인플루언서)</t>
+          <t>사기 가해자 (개인)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 민사 소송 제기 필요</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>아파트를 싸게 살 수 있다고 속여 278억 원을 가로챈 주부가 징역 18년을 선고받았다. 재판부는 피해자들의 배상명령 신청을 각하하며 개별 민사 소송을 통해 피해를 구제받을 것을 권고했다. 가해자가 개인이며 배상 자력이 부족할 가능성이 높아 소송금융 투자 적합도는 낮다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 크고 다수의 피해자가 존재하며(적합 조건 3, 4), 형사 재판을 통해 사기 행위가 명확히 입증되었으나(적합 조건 5), 피고가 개인(주부)으로 특정되어 278억 원에 달하는 피해 금액을 배상할 자력이 부족할 가능성이 매우 높음(부적합 조건: 상대방 자력 부족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>278억원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>“아파트 싸게 살 수 있다” 278억원 사기 친 주부, 징역 18년</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/national_general/2026/07/08/XZR2PCMC2VFJ3NVHPSZCPQKQVM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-20 00:15:03.429160+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 사건 및 일부 민사 소송 종결</t>
+          <t>검경 수사 3년째 진행 중, 아직 기소 여부 결정 전</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>수십억대 사기 행각을 벌인 전청조의 교도소 내부 근황이 공개되었습니다. 기사에는 전청조가 수감 중에도 남성성을 과시하고 여성 재소자들에게 과도하게 접근하는 등의 행동을 보인다는 증언이 담겼습니다. 전청조는 징역 13년형이 확정되어 복역 중이며, 남현희는 전청조를 상대로 제기한 손해배상 소송에서 11억원 전액 승소 판결을 받았습니다.</t>
+          <t>피해자 3명이 50대 남성 A씨를 상대로 15~16억 원대 부동산 교환 사기 혐의로 고소했으나, 검경의 3년 '핑퐁 수사'로 인해 사건이 지연되는 사이 피해자 중 한 명이 사망했습니다. 현재 사건은 경찰에서 검찰로 재송치된 상태이며, 기소 여부는 아직 결정되지 않았습니다. 이 사건은 검경 수사권 조정 이후 수사 지연 문제의 대표적 사례로 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>전청조의 형사 사건은 이미 징역 13년형이 확정되어 종결되었고, 남현희의 손해배상 소송 또한 승소 판결로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 전청조는 수감 중인 사기범으로, 수십억 원대 피해액에 비해 자력 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 금액이 15~16억 원으로 규모가 크며(적합 조건 4), 검경 수사가 3년째 진행 중인 공적 절차(적합 조건 6)에 해당합니다. 다만 상대방이 개인으로 자력 확인이 필요하고(적합 조건 2 미충족), 피해자 수가 3명으로 집단적 피해(적합 조건 3 미충족)에 해당하지 않는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>약 15~16억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>상의 탈의하고 활보? ... 전청조, 교도소 안에서도 남성성 과시하며 보...</t>
+          <t>[단독]검경 3년 '핑퐁수사'에 피해자 사망… 곧 일상될 수도</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/552501</t>
+          <t>https://www.nocutnews.co.kr/news/6543909?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260707082555</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-04 07:01:31.886192+00:00</t>
+          <t>2026-07-14 10:23:50.619513+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>정이한 전 개혁신당 부산시장 후보</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>정이한 전 개혁신당 부산시장 후보가 지지율 상승을 위해 헬스 트레이너와 공모하여 '음료 테러 자작극'을 벌인 혐의로 구속되었습니다. CCTV, 휴대전화 기록 등 명확한 증거가 확보되었으며, 선거 캠프와 가족 회사 직원까지 연루된 정황이 포착되어 경찰이 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(1), 증거가 충분하며(5), 공적 절차(경찰 수사)가 진행 중(6)인 점은 긍정적입니다. 그러나 집단적 피해(3)나 구체적인 피해 규모(4)가 불분명하여 소송을 통한 금전적 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>CCTV 봤더니‥'자작극' 치밀한 시나리오로 제작</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6836676_37012.html</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-07-13 07:02:39.316866+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>트레이너 A 씨</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>울산에서 한 트레이너가 회원 카드로 1900만원을 무단 결제하고, 새로운 회원들의 돈으로 기존 피해자들에게 환불해 주는 '돌려막기' 의혹을 받고 있습니다. 피해자들이 고소장을 접수하여 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>트레이너의 회원 카드 무단 결제 및 '돌려막기' 의혹으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 고소장이 접수되어 공적 절차(경찰 수사)가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한 '돌려막기' 정황상 다수의 피해자가 발생했을 가능성이 있습니다 (적합 조건 3). 그러나 상대방이 개인 트레이너로 자력이 충분하지 않을 수 있으며 (부적합 조건), 현재까지 보도된 피해 금액이 소송금융 투자 대상으로 크다고 보기 어렵습니다 (부적합 조건).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>1900만원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>회원 카드로 1900만원 무단 결제 혐의…울산서 트레이너 고소장 접수</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/ulsan/6218143</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-07-07 01:05:35.481112+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>전청조</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 정부 법적 보완책 마련 예정</t>
+          <t>가석방 중 사기 범행에 대한 형사 판결 선고, 기존 대규모 사기 범행은 징역 13년 확정. 피해 회복은 미지수.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법의 사각지대를 이용한 '노쇼 사기'가 기승을 부리며 다수의 피해자가 발생하고 있다. 피해자들은 은행의 지급정지 거부로 돈을 잃고 있으며, 사기범들은 조롱까지 하는 상황이다. 정부가 법적 보완책을 마련 중이나, 시행 전까지의 피해는 보전받기 어려운 실정이다.</t>
+          <t>가석방 중 또다시 8000여만원을 편취한 전청조씨에게 징역 10개월이 추가 선고되었다. 전씨는 과거에도 30억원대 사기 혐의로 징역 13년을 확정받은 바 있으며, 이번 판결로 복역 기간이 늘어나게 되었다. 피해자들은 여전히 피해금을 회복하지 못한 상태이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>사기범의 기망 행위가 명확하고(적합 조건 1), 전남에서만 연간 315건, 60억 원 규모의 집단적 피해가 발생하여 피해 규모가 크다(적합 조건 3, 4). 경찰 수사가 진행 중이며 정부가 법적 보완책을 마련 중인 공적 절차가 진행되고 있고(적합 조건 6), 가짜 명함, 공문, 통화 녹음 등 증거 확보도 가능하다(적합 조건 5). 다만, 사기범의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거가 확보되었으나(적합 조건 5), 피고인 전청조가 개인이며 자력 부족으로 피해 회복 가능성이 매우 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>개별 1천만 원 이상, 전남 지역 총 60억 원</t>
+          <t>총 30억 7800만원 (추가 사기 8000여만원 포함)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>전남 지역 315명 이상, 전국적으로 다수</t>
+          <t>총 27명 (추가 사기 피해자 1명 포함)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>잡으러 와라  농락까지...법 사각지대 '노쇼 사기' 기승</t>
+          <t>전청조, 가석방 중 또 사기…‘징역 10개월’ 추가 옥살이</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mpmbc.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://mpmbc.co.kr/NewsArticle/1513019</t>
+          <t>https://www.segye.com/newsView/20260527502040?OutUrl=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-19 12:10:29.688963+00:00</t>
+          <t>2026-07-05 07:01:46.459215+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>재외공관 사칭 보이스피싱 경고 및 주의 당부</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>원주 건설업체 대표 최 씨가 공공기관 직원을 사칭한 사기범에게 6,900만원을 편취당했습니다. 사기범들은 명함, 사업자등록증 등 위조 서류를 치밀하게 준비했으며, 캄보디아 범죄단지와 연루된 것으로 보입니다. 최 씨 외에도 원주 및 강원도 내 유사 사기 피해가 발생하고 있어 경찰 수사가 진행 중입니다.</t>
+          <t>북미 지역에서 재외공관을 사칭한 보이스피싱 범죄가 다시 기승을 부리고 있다. 사기범들은 공관 대표번호를 도용해 피해자들에게 접근, 중요한 서류나 마약 범죄 연루를 빌미로 주민등록번호, 계좌번호 등 민감한 개인정보를 요구한다. 외교부는 전화상으로 민감 정보를 요구하지 않으므로 의심스러운 전화는 끊고 재확인할 것을 당부했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>사칭 사기 범죄 자체는 명확하고 다수의 피해자가 발생할 가능성이 있으나, 피고가 캄보디아 범죄단지로 특정되어 자력 있는 상대방을 특정하기 어렵고, 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
+          <t>상대방이 불특정 다수의 보이스피싱 사기범으로 특정 및 자력 확보가 어려워 소송금융 적합 조건 1, 2에 해당하지 않습니다. 또한 피해 규모 및 피해자 수에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>최소 6,900만원 (최 씨 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수 (최 씨 외 추가 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[원주]캄보디아 범죄단지 소탕 약발 끝?..사칭 사기 다시 기승</t>
+          <t>[해외선교·성지순례 안전 기상도] 재외공관 사칭하는 보이스피싱 범죄...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1512851</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1777790612&amp;code=23111117&amp;cp=nv</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-18 12:19:17.528702+00:00</t>
+          <t>2026-07-04 16:00:35.415213+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 신고 및 금융감독원 지급정지 신청 필요 단계</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>남편이 '자동 투자 프로그램' 사기에 속아 퇴직금과 빌린 돈 총 1억 원을 사기범 계좌로 송금하여 피해를 입은 사건입니다. 아내는 남편의 파산으로 인한 본인 명의 아파트의 문제 발생 여부와 이혼 가능성에 대해 변호사에게 상담을 요청했으며, 변호사는 사기 피해 시 경찰 신고 및 금융감독원 지급정지 신청을 조언했습니다.</t>
+          <t>인천 장애인복지관을 사칭한 사기범이 가짜 명함으로 지역 업체 및 소상공인들에게 선입금 사기 피해를 입혔습니다. 피해자는 경찰에 신고하여 수사가 진행 중이며, 복지계 관계자는 추가 피해자가 발생할 수 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(사기범)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 단일 피해자 사례로 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 피해 금액 1억 원은 소송금융 투자 기준으로 상대적으로 소액이며, 아직 공적 절차가 진행 중이지 않고 피해자가 직접 조치를 취해야 하는 단계입니다.</t>
+          <t>사칭 사기로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차가 진행되고 있습니다(적합 조건 5, 6). 또한, 지역 업체 및 소상공인 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 상대방의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (지역 업체 및 소상공인)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>“인생 한 방 외치다 퇴직금까지 날린 남편…제 명의 아파트는 괜찮겠죠...</t>
+          <t>복지관 직원입니다  가짜 명함까지 등장…인천 장애인복지관 사칭 선입...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11580049?ref=naver</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=297082</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-08 07:00:09.468761+00:00</t>
+          <t>2026-07-04 07:03:23.161592+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>검찰 사칭 사기로 수사기관의 인지 및 수사 착수 가능성 높음</t>
+          <t>형사 재판 1심 판결 선고 (징역 1년, 집행유예 2년), 피해자와 합의 및 공정증서 작성</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>가짜 검찰 출석요구서를 우편으로 보내 QR코드 스캔이나 전화 연결을 유도하는 신종 사기 수법이 등장했습니다. 피해자가 QR코드를 찍거나 전화하면 사기범에게 연결되어 피해를 입을 수 있습니다. 이 수법은 검찰을 사칭하여 신뢰를 얻으려 하며, 다수의 불특정 다수를 대상으로 하고 있습니다.</t>
+          <t>B씨는 결혼을 전제로 교제하던 A씨에게 재력가 행세를 하며 8334만원을 편취한 혐의로 징역 1년에 집행유예 2년을 선고받았습니다. B씨는 유부남이었으며, 실제로는 재산이나 변제 능력이 없었습니다. 재판부는 피해 규모가 상당하다고 판단했으나, B씨가 피해자와 합의하고 공정증서를 작성한 점을 유리하게 참작했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>사기범의 책임은 명확하고(적합 조건 1), 가짜 출석요구서 등 증거 확보는 가능하나(적합 조건 5), 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 투자 회수 가능성이 낮습니다. 또한 개별 피해 규모 및 전체 피해자 수가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방의 사기 행위는 명확히 인정되었고(적합 조건 1, 5), 피해 금액도 상당하지만(적합 조건 4 부분 해당), 이미 피해자와 피해 금액 지급에 관한 공정 증서를 작성하고 원만히 합의한 점이 형량에 유리하게 참작되어 민사상 손해배상 청구의 실익이 낮을 수 있습니다(부적합 조건 해당). 또한, 상대방의 자력이 부족하여(적합 조건 2 불충족) 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8334만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>검찰 출석요구서에 QR코드…찍었다간 날벼락</t>
+          <t>결혼하자, 천만원만 ... 아이 있는 유부남이었다 [사기꾼들]</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008509172&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.fnnews.com/news/202605271533442309</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-08 00:19:50.969637+00:00</t>
+          <t>2026-07-03 07:01:00.262937+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 항소심 재진행 예정</t>
+          <t>형사 항소심에서 실형 선고, 피해 회복 노력 인정되어 감형</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>보이스피싱 현금수거책 A씨가 소환장을 받지 못해 불출석한 상태로 1, 2심에서 징역형을 선고받은 사건에 대해 대법원이 절차적 위법을 이유로 파기환송했다. 대법원은 피고인이 귀책 사유 없이 재판에 출석할 수 없었다면 상고권 회복을 통해 재심청구 사유로 상고할 수 있다고 판단, 원심을 깨고 청주지법으로 돌려보냈다. 이 사건은 피고인의 절차적 권리 보장에 대한 중요성을 강조한다.</t>
+          <t>불법 도박 빚으로 '극비 함정 수사'를 빙자해 1억 1천여만 원을 가로채고, 다른 피해자에게 5천5백만 원을 빌려 갚지 않은 전직 경찰관이 항소심에서 징역 1년 2개월의 실형을 선고받았다. 재판부는 피해자와 일부 합의하고 퇴직연금 양도 의사를 밝힌 점을 참작해 원심보다 감형했다. 이 전직 경찰관은 직위 해제 후 횡령 혐의도 인정됐다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 피해자의 민사상 손해배상 청구보다는 형사 피고인의 절차적 권리 침해에 초점을 맞추고 있습니다. 피해 금액이 1천만원으로 소송금융 투자 대상으로 규모가 작고 (피해 규모가 큼 조건 미충족), 상대방(현금수거책 A씨)의 자력도 불충분할 가능성이 높아 (상대방 자력 충분 조건 미충족) 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(형사 유죄 판결), 증거 확보가 용이하다는 점(조건 1, 5)은 충족되나, 피고가 개인(전직 경찰관)이며 불법 도박 빚으로 인한 범행으로 자력 확보가 불확실하다는 점(조건 2 미충족)이 가장 큰 투자 저해 요인입니다. 또한, 집단적 피해가 아닌 개별 피해자 대상 사기 사건으로(조건 3 미충족) 소송금융 투자 매력도가 낮으며, 피해 규모도 소송금융 관점에서 매우 크다고 보기 어렵습니다(조건 4 제한적 충족).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1000만원</t>
+          <t>최소 1억 6천5백만 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>피고인 없이 징역형 선고한 1·2심에 대법 “다시 재판”</t>
+          <t>'극비수사' 억대 사기친 전직 경찰 2심도 실형</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008250</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1520431</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 12:42:26.024593+00:00</t>
+          <t>2026-07-02 07:02:35.681141+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>사칭 사기범</t>
+          <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>사기 및 변호사법 위반 혐의 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지와 연루된 사칭 사기가 다시 기승을 부리고 있습니다. 원주의 한 건설업체 대표는 공공기관 직원을 사칭한 사기범에게 6,900만 원을 편취당했으며, 유사한 사기 시도 및 피해 사례가 강원도 내에서 발생하고 있습니다. 현재 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
+          <t>A씨와 B씨는 검사·형사와의 허위 친분을 내세워 수감자 석방을 빌미로 C씨의 모친 등으로부터 총 775만원 상당의 금품을 뜯어낸 혐의로 기소되어 각각 징역형과 벌금형을 선고받았다. A씨는 또 다른 피해자에게 953만원을 가로챈 혐의도 있다. 법원은 피고인들의 누범 기간 중 범행과 피해 회복이 이뤄지지 않은 점을 참작했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 있으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 경찰 수사가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 상대방이 특정되지 않은 범죄 조직으로, 자력 여부를 알 수 없고 피해 회수 가능성이 극히 낮아(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고인들의 사기 및 변호사법 위반 혐의가 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차인 형사 재판이 종결되어 민사 소송의 증거 확보가 용이합니다(적합 조건 6). 그러나 피해 금액이 수억 원 이상으로 크지 않고(부적합 조건), 피해자 수가 소수이며(부적합 조건), 피고인들의 자력 부족으로 피해 회복이 어렵다는 점이 투자에 부정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>최소 6,900만 원 (추가 피해액 미상)</t>
+          <t>총 1728만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수 (최소 수십 명 이상 추정)</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지 소탕 약발 끝? 사칭 사기 다시 기승</t>
+          <t>수감자 빼내 줄게  검사·형사 청탁 명목 금품 뜯어낸 일당</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/135114</t>
+          <t>https://www.newsis.com/view/NISX20260504_0003616906</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:31:37.219916+00:00</t>
+          <t>2026-06-30 15:50:57.973615+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>전청조</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>형사 절차 종결 또는 기소 완료, 민사 손해배상 소송 가능성</t>
+          <t>형사 재판 판결 선고 (추가 형량)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>본 기사는 경찰 및 검찰 수사 오류가 바로잡혀 피해자들이 구제받은 여러 사례를 제시한다. 특히 62억원 규모의 오피스텔 전매 사기 사건은 형사 유죄 판결이 확정되어 민사 손해배상 소송의 강력한 근거가 될 수 있으며, 다수의 피해자와 큰 피해 규모를 가지고 있다. 다른 사례들도 형사 기소 또는 유죄 판결을 통해 민사 소송 가능성이 높아졌으나, 피고의 자력 확인이 필요하다.</t>
+          <t>전청조가 재벌을 사칭하여 30여 명의 피해자로부터 약 35억 원의 투자금을 편취한 사기 사건입니다. 가석방 기간 중 범행을 저질러 추가 형량을 선고받았으며, 피해자들은 용서하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사에서 제시된 사례들은 수사 오류가 바로잡혀 형사 유죄 판결이 확정되거나 기소된 경우로, 이는 민사 손해배상 소송에서 피고의 책임이 비교적 명확해지고(적합 조건 1) 증거 확보가 용이해진다(적합 조건 5). 특히 62억원 규모의 오피스텔 전매 사기 사건은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 존재(적합 조건 3)하여 소송금융 투자 대상으로 매력적일 수 있다. 그러나 해당 사건의 형사 절차는 이미 종결되었으며(부적합 조건), 대부분의 피고 자력(적합 조건 2)이 불분명하여 투자 위험이 존재한다.</t>
+          <t>전청조의 재벌 사칭 사기 행각은 책임이 명확하고(적합 조건 1), 30여 명의 피해자와 약 35억 원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당하며(적합 조건 3, 4), 형사 재판을 통해 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인 사기범으로 피해액을 배상할 자력이 부족할 가능성이 높아 회수 가능성에 대한 리스크가 큽니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>62억원 (오피스텔 전매 사기 사건)</t>
+          <t>약 35억 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수 (오피스텔 전매 사기 사건)</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>수사 오류, 경찰·검찰 문제 아냐… 초점은 ‘검증 시스템’ 구축</t>
+          <t>'재벌 사칭' 전청조, 옥살이 더 늘었다… 가석방 기간 범행 '들통'</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775375689&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052706370004920?did=NA</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:56.679378+00:00</t>
+          <t>2026-06-18 07:11:30.705802+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>보이스피싱 범죄조직</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI를 상대로 사기 혐의 소송 제기</t>
+          <t>경찰 수사 및 검찰의 몰수·추징 의견 제출, 법원의 압수금 가압류 결정 완료, 향후 피해자들의 손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>일론 머스크 테슬라 CEO가 오픈AI가 비영리 약속을 어기고 상업화로 변질되었다며 사기 혐의 소송을 제기했다. 오픈AI는 MS로부터 대규모 투자를 받고 있으며, 1조 달러 IPO 가능성도 언급되는 등 높은 기업 가치를 가진다. 이 소송은 오픈AI의 독특한 비영리-영리 구조와 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
+          <t>보이스피싱 범죄조직이 피해자 21명으로부터 약 11억 원을 가로챈 사건에서, 경찰이 압수한 현금 약 10억 원이 피고인 측에 반환될 뻔했습니다. 대전지검과 대한법률구조공단의 협력으로 피해자들의 민사 보전 절차가 진행되어, 해당 압수금에 대한 가압류 결정이 내려졌습니다. 이로써 피해자들은 향후 손해배상 절차에서 피해 회복 재원을 확보할 수 있게 되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방인 오픈AI는 MS의 대규모 투자와 높은 기업 가치로 자력이 충분합니다. (적합 조건 2) 일론 머스크가 오픈AI의 비영리 약속 위반 및 상업화 변질을 주장하며 사기 혐의 소송을 제기한 사건으로, 소송의 쟁점이 되는 가치는 매우 클 것으로 예상됩니다. (적합 조건 4) 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개인 소송으로 보입니다.</t>
+          <t>보이스피싱 범죄조직의 책임이 명확하고, 피해 규모가 약 11억 원으로 크며, 피해자 수가 21명으로 집단적 피해에 해당합니다. 경찰이 압수한 현금 약 10억 원에 대해 가압류 결정이 내려져 피해 회복 재원이 확보되었고, 대한법률구조공단의 지원으로 민사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“MS, 325조 평가이익… 그런데 CEO는 0%” 오픈AI, 자본주의 뒤집은 기...</t>
+          <t>범죄조직에 돌아갈 뻔한 범죄수익금… 대전지검, 가압류결정 절차 지원</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604050612321072fbbec65dfb_1</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260521010005978</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:28.593153+00:00</t>
+          <t>2026-05-24 07:03:04.511577+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>군 당국 수사 진행 중</t>
+          <t>형사 재판 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>제주 해병대 부대에서 병사 A 씨가 동료 병사들을 상대로 수개월에 걸쳐 8500만 원 상당의 돈을 갈취했다는 의혹이 제기되었습니다. A 씨는 부모님 병원비 등을 빌미로 소액을 빌리거나, 대출을 받도록 하고 가로채고, 피해자 명의로 휴대전화를 개통하여 단말기를 판매한 것으로 알려졌습니다. 현재 군 당국은 사기 및 금전 갈취 의혹에 대한 조사를 진행 중입니다.</t>
+          <t>50대 남성 A씨가 기아자동차 취업을 미끼로 5천만 원을 가로챈 사기 혐의로 징역 6개월에 집행유예 1년을 선고받았다. A씨는 과거에도 같은 수법으로 실형을 선고받은 전력이 있으며, 이번 사건은 여죄 수사 과정에서 추가로 밝혀졌다. 재판부는 피해자 측의 과실도 일부 인정했다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(A 씨의 금품 갈취 의혹), 피해 규모가 8500만 원으로 크며, 군 당국의 수사가 진행 중이어서 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. 그러나 상대방이 개인 병사로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점에서 적합도가 Medium입니다.</t>
+          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 피해 규모가 소송금융 투자 기준에 비해 작으며(5천만 원, 적합 조건 4 미충족), 집단적 피해가 아닌 개별 피해 사례임(적합 조건 3 미충족). 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>8500만 원</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>동료 병사들 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>‘군대에서 금품 갈취? 정말?’…제주 한 해병대서 동료 병사들에 8500만...</t>
+          <t>아들 대기업 취업 시켜줄게 ... '취업 사기' 50대 집행유예</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579842?ref=naver</t>
+          <t>https://www.insight.co.kr/news/554354</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 00:23:00.077251+00:00</t>
+          <t>2026-05-23 08:55:11.733592+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김 모 씨 외 피싱 조직원들</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>사기 혐의 1심 징역 2년 선고 및 배상명령 포함</t>
+          <t>피싱 조직 팀장 등 조직원들에 대한 1심 징역형 선고. 외국인 총책 추적 중.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>A씨가 지인 3명에게 유흥주점 투자 및 성인용 게임업소 동업을 미끼로 총 3억원을 편취한 사기 사건입니다. 법원은 A씨에게 징역 2년을 선고하고 편취금을 배상신청인들에게 지급하라고 명령했습니다. A씨는 채무가 많고 재산이 없는 상태로, 피해 회복 노력이 부족한 것으로 알려졌습니다.</t>
+          <t>피싱 조직이 군부대 등을 사칭하여 소상공인 215명에게 38억 원대 '노쇼 사기'를 벌인 사건. 조직 팀장 김 모 씨에게 1심에서 징역 8년이 선고되었으며, 다른 조직원들도 유죄 판결을 받았다. 재판부는 피해 규모는 상당하나 피해보상은 이뤄지지 않았다고 밝혔다. 동부지검은 조직원 23명을 구속기소하고 외국인 총책을 추적 중이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 피해 규모가 3억원으로 크고(적합 조건 4), A씨의 자백 문자 등 증거가 명확하며(적합 조건 5), 형사 재판이 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 하지만 상대방(A씨)이 채무가 많고 재산이 없어 자력이 부족하여(적합 조건 2 미충족) 실제 손해배상금 회수가 어려울 가능성이 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>피싱 조직의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 215명의 소상공인에게 38억 원이라는 집단적이고 큰 피해(적합 조건 3, 4)가 발생했습니다. 또한, 이미 검찰 수사 및 1심 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 기사에서 '피해보상은 이뤄지지 않았다'고 명시되어 있어, 현재 유죄 판결을 받은 피고인들의 자력에 의한 피해 회복 가능성이 불확실하여 소송금융 투자 회수 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>3억원</t>
+          <t>38억 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>215명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>무자본으로 유흥주점 차리는 법? 지인 3명 피눈물 흘리게 한 수법 [사기...</t>
+          <t>소상공인 상대로 38억 원대 ‘노쇼사기’ 벌인 팀장, 징역 8년 선고</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604031542037340</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8545123&amp;ref=A</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:28.513806+00:00</t>
+          <t>2026-05-18 03:58:06.153204+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>김 모(46) 씨</t>
+          <t>셀허브</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사 손해배상 미제기</t>
+          <t>로맨스 스캠 조직에 대한 형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>40대 아들이 생활고를 이유로 모친 명의를 도용해 대출을 받고 휴대전화를 개설하는 등 사문서위조 및 행사 혐의로 징역 8개월을 선고받았다. 그는 모친 폭행으로 이미 징역형이 확정된 전력이 있으며, 재판부는 피해가 회복되지 않았다고 지적했다. 모친은 아들의 범행으로 인한 금전적 피해를 입었으나 아직 회복되지 않은 상태이다.</t>
+          <t>캄보디아에 기반을 둔 로맨스 스캠 조직 '셀허브'가 연예인 지망생 등 15명에게 9.4억 원을 가로챈 혐의로 징역 4년 6개월을 선고받았다. 법원은 무고한 피해자를 양산하고 회복이 쉽지 않다는 점을 들어 엄히 처벌했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(아들)의 책임은 형사 판결로 명확히 입증되었고 증거도 확보되었으나(적합 조건 1, 5 충족), 상대방의 자력(생활고)이 부족하여 손해배상금 회수 가능성이 낮고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자 대상으로 보기에는 크지 않을 것으로 예상되어(적합 조건 4 미충족) 적합도가 낮음.</t>
+          <t>로맨스 스캠 조직의 책임이 명확하고(적합 조건 1), 총 피해 금액이 9.4억 원으로 규모가 크며(적합 조건 4), 15명의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 또한 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 로맨스 스캠 조직의 특성상 피해금 회수 가능성(상대방 자력)이 불확실하다는 점이 리스크이다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9.4억 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>모친 명의 도용해 대출받고 폭행까지…40대 아들 ‘징역형’[사건플러스...</t>
+          <t>연예인 지망생과 조건만남  9억 가로챈 캄보디아 로맨스 스캠</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6165792</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-05-16 07:00:27.685918+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>A씨 (인플루언서)</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>검찰 구속기소, 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>'아이비리그 의대 출신'이라는 허위 이력을 내세운 30대 인플루언서 A씨가 존재하지 않는 명품 화장품을 공동구매 방식으로 판매하여 약 250명으로부터 9600만 원을 편취한 혐의로 구속기소되었습니다. 경찰의 불송치 결정에도 불구하고 피해자들의 이의신청으로 검찰이 재수사하여 허위 정황과 사기 전력을 확인, A씨를 직접 체포하고 재판에 넘겼습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 검찰 구속기소로 명확하며, 약 250명의 다수 피해자가 발생하여 집단적 피해에 해당합니다. 검찰 수사를 통해 허위 이력 및 실체 없는 화장품 판매에 대한 증거가 확보되었고, 이미 검찰 수사 및 기소라는 공적 절차가 진행 중입니다. 다만, 피고의 자력은 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>9600만 원</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>약 250명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>“아이비리그 의대 출신” 믿고 샀는데…화장품 공동구매한 인플루언서...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040317232390540</t>
+          <t>https://www.sedaily.com/article/20037771?ref=naver</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:55.340305+00:00</t>
+          <t>2026-05-07 10:46:40.021285+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>전청조</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>AI를 활용한 세금보고 사기에 대한 일반적인 주의보</t>
+          <t>형사 사건 및 일부 민사 소송 종결</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기사는 AI를 이용한 세금보고 사기에 대한 주의보를 발령하며 잠재적 위험을 경고하고 있습니다. 이는 특정 사건에 대한 보도가 아닌, 미래에 발생할 수 있는 사기 유형에 대한 일반적인 경고입니다.</t>
+          <t>수십억대 사기 행각을 벌인 전청조의 교도소 내부 근황이 공개되었습니다. 기사에는 전청조가 수감 중에도 남성성을 과시하고 여성 재소자들에게 과도하게 접근하는 등의 행동을 보인다는 증언이 담겼습니다. 전청조는 징역 13년형이 확정되어 복역 중이며, 남현희는 전청조를 상대로 제기한 손해배상 소송에서 11억원 전액 승소 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 AI를 활용한 세금보고 사기에 대한 일반적인 '주의보'로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임(적합 조건 1), 상대방 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건을 판단할 근거가 부족하여 투자 대상으로 부적합합니다.</t>
+          <t>전청조의 형사 사건은 이미 징역 13년형이 확정되어 종결되었고, 남현희의 손해배상 소송 또한 승소 판결로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 전청조는 수감 중인 사기범으로, 수십억 원대 피해액에 비해 자력 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>AI 활용 세금보고 사기 주의보</t>
+          <t>상의 탈의하고 활보? ... 전청조, 교도소 안에서도 남성성 과시하며 보...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607786</t>
+          <t>https://www.insight.co.kr/news/552501</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 00:19:38.372419+00:00</t>
+          <t>2026-05-04 07:01:31.886192+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>왕진진 (전준주)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>이혼 소송 및 형사 재판 종결</t>
+          <t>형사 재판 1심 판결 선고, 배상명령 일부 인용</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>팝아티스트 낸시랭이 급작스러운 맹장 수술로 입원한 근황이 전해졌다. 기사는 과거 사업가 왕진진과의 결혼 생활 중 겪었던 폭행, 협박, 사기 등으로 인한 15억 원 규모의 빚과 경제적 어려움을 재조명했다. 왕진진은 사기, 횡령, 상해 등 12개 혐의로 징역 6년을 선고받았으며, 낸시랭은 2021년 이혼이 확정되었다.</t>
+          <t>지인 B씨가 카지노 투자, 호텔 예약 등 명목으로 다수의 피해자로부터 총 3억 2천만원을 가로챈 사기 사건입니다. B씨는 상습 사기범으로 징역 1년 6개월을 선고받았으나, 피해액 대부분은 회복되지 않았습니다. 피해자들은 여전히 손해배상을 받지 못한 상태입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>주요 법적 절차(이혼 소송, 형사 재판)가 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 기사 내용만으로는 새로운 소송금융 투자 대상이 될 만한 진행 중인 사건이나 계획이 확인되지 않으며, 상대방의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 상당하며(적합 조건 4) 증거가 충분하나(적합 조건 5), 피고(B씨)가 상습 사기범으로 자력이 부족하여 피해 회복이 어렵다는 점이 가장 큰 부적합 조건입니다. 이미 형사 판결이 선고되었음에도 피해 회복이 대부분 이루어지지 않았습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>15억 원 (빚)</t>
+          <t>3억 2천만원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (낸시랭)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'50세' 낸시랭, 안타까운 근황... 병실 침대서 포착  전신마취</t>
+          <t>'배당금 20%의 덫' 결국 지인이 뒷통수 [사기꾼들]</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548774</t>
+          <t>http://www.fnnews.com/news/202604291430256205</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 13:14:22.396997+00:00</t>
+          <t>2026-05-02 07:00:35.644276+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 또는 예정, 민사소송 제기 권고</t>
+          <t>경찰 수사 및 검거 완료</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>5억 원의 사기 피해를 당한 사건으로, 가해자가 재산을 가족 계좌 등으로 은닉하려는 정황이 포착되었다. 형사 절차와 별개로 민사 손해배상청구소송을 즉시 제기하여 가해자의 숨겨진 재산을 추적하고 회수하는 것이 중요하다고 변호사가 조언했다.</t>
+          <t>50대 남성이 전문 투자자를 사칭하여 피해자로부터 7억 원을 편취한 혐의로 3년 추적 끝에 경찰에 검거되었습니다. 이 남성은 거제와 부산 등지에서도 유사 수법의 사기를 이어간 것으로 조사되어 추가 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 피해 금액이 5억 원으로 크다(적합 조건 4). 형사 절차가 진행 중이거나 진행될 예정이며(적합 조건 6), 가해자가 재산을 은닉하려는 정황이 있어 민사소송을 통한 적극적인 재산 추적 및 회수가 필요한 상황이다. 소송금융은 이러한 과정에 필요한 자금을 지원하여 피해자가 권리를 찾도록 도울 수 있다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의), 피해 규모가 크며(7억 원), 유사 수법으로 다수 피해자 발생 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점도 긍정적입니다. 다만, 상대방이 개인으로 자력 확보가 어려울 수 있다는 점은 리스크입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>5억 사기당했는데, 돈은 가족 계좌에 …숨긴 돈 받아낼 묘수</t>
+          <t>전문 투자자 사칭해 7억 원 뜯어낸 50대 남성…3년 추적 끝에 검거</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/F5MIE0RSKKDB</t>
+          <t>https://www.news1.kr/society/incident-accident/6153256</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:43.431053+00:00</t>
+          <t>2026-05-01 07:00:08.373739+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고</t>
+          <t>경찰 수사 진행 중, 정부 법적 보완책 마련 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>30대 남성이 온라인 사기로 40명의 구매자로부터 총 4,890만 원을 가로챈 혐의로 재판에 넘겨져 형량을 선고받았다. 동종 범죄 전력이 여러 차례 있었으며, 일부 피해자에게 변제한 점이 고려되었다. 피해자들은 형사 판결을 근거로 민사상 손해배상을 청구할 수 있다.</t>
+          <t>법의 사각지대를 이용한 '노쇼 사기'가 기승을 부리며 다수의 피해자가 발생하고 있다. 피해자들은 은행의 지급정지 거부로 돈을 잃고 있으며, 사기범들은 조롱까지 하는 상황이다. 정부가 법적 보완책을 마련 중이나, 시행 전까지의 피해는 보전받기 어려운 실정이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의로 형사 재판 진행 및 선고), 집단적 피해(40명)가 발생했으며, 이미 형사 재판이 진행되어 증거 확보가 용이합니다(적합 조건 1, 3, 5, 6). 다만 상대방이 개인이고 자력이 불분명하여 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>사기범의 기망 행위가 명확하고(적합 조건 1), 전남에서만 연간 315건, 60억 원 규모의 집단적 피해가 발생하여 피해 규모가 크다(적합 조건 3, 4). 경찰 수사가 진행 중이며 정부가 법적 보완책을 마련 중인 공적 절차가 진행되고 있고(적합 조건 6), 가짜 명함, 공문, 통화 녹음 등 증거 확보도 가능하다(적합 조건 5). 다만, 사기범의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>4,890만 원</t>
+          <t>개별 1천만 원 이상, 전남 지역 총 60억 원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>40명</t>
+          <t>전남 지역 315명 이상, 전국적으로 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>송금부터  온라인 상습 사기 거래 30대에 징역</t>
+          <t>잡으러 와라  농락까지...법 사각지대 '노쇼 사기' 기승</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>mpmbc.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201612&amp;mode=view</t>
+          <t>https://mpmbc.co.kr/NewsArticle/1513019</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 12:34:42.343380+00:00</t>
+          <t>2026-04-19 12:10:29.688963+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>원주 건설업체 대표 최 씨가 공공기관 직원을 사칭한 사기범에게 6,900만원을 편취당했습니다. 사기범들은 명함, 사업자등록증 등 위조 서류를 치밀하게 준비했으며, 캄보디아 범죄단지와 연루된 것으로 보입니다. 최 씨 외에도 원주 및 강원도 내 유사 사기 피해가 발생하고 있어 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>사칭 사기 범죄 자체는 명확하고 다수의 피해자가 발생할 가능성이 있으나, 피고가 캄보디아 범죄단지로 특정되어 자력 있는 상대방을 특정하기 어렵고, 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>최소 6,900만원 (최 씨 피해액)</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>다수 (최 씨 외 추가 피해자)</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>[원주]캄보디아 범죄단지 소탕 약발 끝?..사칭 사기 다시 기승</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1512851</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-04-18 12:19:17.528702+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 신고 및 금융감독원 지급정지 신청 필요 단계</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>두 명의 여성 용의자가 피해자에게 270만 달러 복권 당첨금을 현금화할 수 없다며 접근, 도움을 요청하는 방식으로 4만 5천 달러를 편취한 사건입니다. 현재 수사 당국이 사건을 조사 중입니다.</t>
+          <t>남편이 '자동 투자 프로그램' 사기에 속아 퇴직금과 빌린 돈 총 1억 원을 사기범 계좌로 송금하여 피해를 입은 사건입니다. 아내는 남편의 파산으로 인한 본인 명의 아파트의 문제 발생 여부와 이혼 가능성에 대해 변호사에게 상담을 요청했으며, 변호사는 사기 피해 시 경찰 신고 및 금융감독원 지급정지 신청을 조언했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 수사 당국에 의해 공적 절차가 진행 중이므로 증거 확보가 가능합니다(적합 조건 5, 6). 그러나 상대방이 개인 용의자이며 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방(사기범)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 단일 피해자 사례로 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 피해 금액 1억 원은 소송금융 투자 기준으로 상대적으로 소액이며, 아직 공적 절차가 진행 중이지 않고 피해자가 직접 조치를 취해야 하는 단계입니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>45,000 달러</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>“복권 270만불 당첨” 믿었다가…4만5000불 털렸다</t>
+          <t>“인생 한 방 외치다 퇴직금까지 날린 남편…제 명의 아파트는 괜찮겠죠...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260402154100860</t>
+          <t>https://www.munhwa.com/article/11580049?ref=naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-03 00:25:05.739454+00:00</t>
+          <t>2026-04-08 07:00:09.468761+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>사기 혐의로 징역 4개월에 집행유예 1년 선고, 배상명령신청 각하</t>
+          <t>검찰 사칭 사기로 수사기관의 인지 및 수사 착수 가능성 높음</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>광고대행업자 B씨가 소상공인들에게 네이버 플레이스 상위 노출을 미끼로 광고대행료를 편취하고, 대부업 사기까지 저질러 총 2000만원 상당의 피해를 입혔습니다. B씨는 사기 혐의로 징역 4개월에 집행유예 1년을 선고받았으나, 배상명령신청은 각하되어 피해자들은 별도의 민사 소송을 통해 손해배상을 청구해야 합니다.</t>
+          <t>가짜 검찰 출석요구서를 우편으로 보내 QR코드 스캔이나 전화 연결을 유도하는 신종 사기 수법이 등장했습니다. 피해자가 QR코드를 찍거나 전화하면 사기범에게 연결되어 피해를 입을 수 있습니다. 이 수법은 검찰을 사칭하여 신뢰를 얻으려 하며, 다수의 불특정 다수를 대상으로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>피고인 B는 개인으로 자금 사정이 좋지 않고 빚이 4000만원 이상인 것으로 보도되어 자력 부족이 명확합니다. (부적합 조건: 상대방에게 자력이 충분함에 해당하지 않음) 또한 피해 규모가 총 2000만원 수준으로 소송금융 투자 대상으로서는 상대적으로 작습니다. (부적합 조건: 피해 규모가 큼에 해당하지 않음) 비록 상대방 책임이 명확하고(적합 조건 1) 다수의 피해자가 존재하지만(적합 조건 3), 낮은 자력과 소액 피해로 인해 투자 적합도가 낮습니다.</t>
+          <t>사기범의 책임은 명확하고(적합 조건 1), 가짜 출석요구서 등 증거 확보는 가능하나(적합 조건 5), 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 투자 회수 가능성이 낮습니다. 또한 개별 피해 규모 및 전체 피해자 수가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>총 2000만원 (광고대행 사기 1400만원, 대부업 사기 600만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>최소 7명 (광고대행 사기 6명, 대부업 사기 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>폐업 직전인데  홍보해 드려요 ... 소상공인 울린 광고대행업자[사기꾼...</t>
+          <t>검찰 출석요구서에 QR코드…찍었다간 날벼락</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604021457156328</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008509172&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-03 00:22:08.023710+00:00</t>
+          <t>2026-04-08 00:19:50.969637+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="inlineStr">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 후 항소심 재진행 예정</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>보이스피싱 현금수거책 A씨가 소환장을 받지 못해 불출석한 상태로 1, 2심에서 징역형을 선고받은 사건에 대해 대법원이 절차적 위법을 이유로 파기환송했다. 대법원은 피고인이 귀책 사유 없이 재판에 출석할 수 없었다면 상고권 회복을 통해 재심청구 사유로 상고할 수 있다고 판단, 원심을 깨고 청주지법으로 돌려보냈다. 이 사건은 피고인의 절차적 권리 보장에 대한 중요성을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>기사는 보이스피싱 피해자의 민사상 손해배상 청구보다는 형사 피고인의 절차적 권리 침해에 초점을 맞추고 있습니다. 피해 금액이 1천만원으로 소송금융 투자 대상으로 규모가 작고 (피해 규모가 큼 조건 미충족), 상대방(현금수거책 A씨)의 자력도 불충분할 가능성이 높아 (상대방 자력 충분 조건 미충족) 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>1000만원</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>피고인 없이 징역형 선고한 1·2심에 대법 “다시 재판”</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12008250</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:42:26.024593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>사칭 사기범</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지와 연루된 사칭 사기가 다시 기승을 부리고 있습니다. 원주의 한 건설업체 대표는 공공기관 직원을 사칭한 사기범에게 6,900만 원을 편취당했으며, 유사한 사기 시도 및 피해 사례가 강원도 내에서 발생하고 있습니다. 현재 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 있으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 경찰 수사가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 상대방이 특정되지 않은 범죄 조직으로, 자력 여부를 알 수 없고 피해 회수 가능성이 극히 낮아(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>최소 6,900만 원 (추가 피해액 미상)</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>다수 (최소 수십 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단지 소탕 약발 끝? 사칭 사기 다시 기승</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/135114</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:31:37.219916+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D29" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>허경영에 대한 형사 재판 진행 중</t>
+          <t>형사 절차 종결 또는 기소 완료, 민사 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>허경영이 2015년경 양주시 하늘궁에서 자신을 신격화하며 피해자로부터 500만원을 편취한 혐의로 의정부지검에 의해 공소사실이 설명되었습니다. 현재 의정부지법에서 병합된 추가 사건에 대한 형사 재판이 진행 중이며, 다음 기일은 4월 21일로 예정되어 있습니다.</t>
+          <t>본 기사는 경찰 및 검찰 수사 오류가 바로잡혀 피해자들이 구제받은 여러 사례를 제시한다. 특히 62억원 규모의 오피스텔 전매 사기 사건은 형사 유죄 판결이 확정되어 민사 손해배상 소송의 강력한 근거가 될 수 있으며, 다수의 피해자와 큰 피해 규모를 가지고 있다. 다른 사례들도 형사 기소 또는 유죄 판결을 통해 민사 소송 가능성이 높아졌으나, 피고의 자력 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>검찰이 허경영의 사기 혐의에 대해 공소사실을 설명하며 상대방의 책임이 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 증거가 확보되어 형사 재판이 진행 중입니다(적합 조건 5, 6). 또한 '병합된 추가 사건'이라는 언급으로 미루어 볼 때 다수의 피해자가 있을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
+          <t>기사에서 제시된 사례들은 수사 오류가 바로잡혀 형사 유죄 판결이 확정되거나 기소된 경우로, 이는 민사 손해배상 소송에서 피고의 책임이 비교적 명확해지고(적합 조건 1) 증거 확보가 용이해진다(적합 조건 5). 특히 62억원 규모의 오피스텔 전매 사기 사건은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 존재(적합 조건 3)하여 소송금융 투자 대상으로 매력적일 수 있다. 그러나 해당 사건의 형사 절차는 이미 종결되었으며(부적합 조건), 대부분의 피고 자력(적합 조건 2)이 불분명하여 투자 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>500만원 (단일 사건 기준, 전체 미상)</t>
+          <t>62억원 (오피스텔 전매 사기 사건)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상 (병합된 추가 사건 고려 시 다수 예상)</t>
+          <t>다수 (오피스텔 전매 사기 사건)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>허경영  수천억이 들어가도 검경에 책임 물을 것 …적용 혐의 모두 조작...</t>
+          <t>수사 오류, 경찰·검찰 문제 아냐… 초점은 ‘검증 시스템’ 구축</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3547515</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775375689&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 12:26:10.760941+00:00</t>
+          <t>2026-04-05 12:27:56.679378+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A32" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>일론 머스크가 오픈AI를 상대로 사기 혐의 소송 제기</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>SBS 뉴스에서 보이스피싱 사기범의 실제 목소리를 공개하며 피해 사례를 보도했다. 피해자 최 모 씨는 사기범의 협박에 속아 재산 피해를 입었다고 진술했으며, 이는 보이스피싱의 심각성을 보여준다. 기사는 주로 보이스피싱 수법과 피해자의 경험을 전달하는 데 초점을 맞추고 있다.</t>
+          <t>일론 머스크 테슬라 CEO가 오픈AI가 비영리 약속을 어기고 상업화로 변질되었다며 사기 혐의 소송을 제기했다. 오픈AI는 MS로부터 대규모 투자를 받고 있으며, 1조 달러 IPO 가능성도 언급되는 등 높은 기업 가치를 가진다. 이 소송은 오픈AI의 독특한 비영리-영리 구조와 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 범죄로, 가해자 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 기사만으로는 구체적인 피해 규모나 피해자 수를 파악하기 어렵습니다. (적합 조건 3, 4 미충족)</t>
+          <t>상대방인 오픈AI는 MS의 대규모 투자와 높은 기업 가치로 자력이 충분합니다. (적합 조건 2) 일론 머스크가 오픈AI의 비영리 약속 위반 및 상업화 변질을 주장하며 사기 혐의 소송을 제기한 사건으로, 소송의 쟁점이 되는 가치는 매우 클 것으로 예상됩니다. (적합 조건 4) 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개인 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>버젓이  계좌번호 말씀 말라 …사기범 실제 목소리 공개</t>
+          <t>“MS, 325조 평가이익… 그런데 CEO는 0%” 오픈AI, 자본주의 뒤집은 기...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008502009&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.g-enews.com/view.php?ud=202604050612321072fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:11.604824+00:00</t>
+          <t>2026-04-05 00:29:28.593153+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>주택 클로징 사기 피해 발생</t>
+          <t>군 당국 수사 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>주택 클로징을 노린 사기 수법이 다시 기승을 부리고 있으며, 한 피해자는 중개인을 사칭한 범죄자에게 속아 큰 금전적 손실을 입었습니다. 피해자는 이로 인해 심각한 정신적 충격을 받았다고 호소했습니다. 이 사건은 사기 수법의 재유행을 경고하고 있습니다.</t>
+          <t>제주 해병대 부대에서 병사 A 씨가 동료 병사들을 상대로 수개월에 걸쳐 8500만 원 상당의 돈을 갈취했다는 의혹이 제기되었습니다. A 씨는 부모님 병원비 등을 빌미로 소액을 빌리거나, 대출을 받도록 하고 가로채고, 피해자 명의로 휴대전화를 개통하여 단말기를 판매한 것으로 알려졌습니다. 현재 군 당국은 사기 및 금전 갈취 의혹에 대한 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(사기), 상대방(범죄자)의 자력이나 특정 여부가 불분명하여 배상 가능성이 낮습니다. 또한 집단적 피해 규모나 개별 피해 금액이 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(A 씨의 금품 갈취 의혹), 피해 규모가 8500만 원으로 크며, 군 당국의 수사가 진행 중이어서 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. 그러나 상대방이 개인 병사로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점에서 적합도가 Medium입니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8500만 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>동료 병사들 다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>“같은 수법, 다른 얼굴”… 주택 클로징 노린 사기 다시 기승</t>
+          <t>‘군대에서 금품 갈취? 정말?’…제주 한 해병대서 동료 병사들에 8500만...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260401144432889</t>
+          <t>https://www.munhwa.com/article/11579842?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:06.557849+00:00</t>
+          <t>2026-04-05 00:23:00.077251+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 (행동책), 윗선 수사 중</t>
+          <t>사기 혐의 1심 징역 2년 선고 및 배상명령 포함</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>SNS에서 고액의 '보복대행' 아르바이트를 미끼로 행동책을 모집하는 범죄가 기승을 부리고 있습니다. 행동책들은 약속된 돈을 받지 못한 채 전과만 얻고 있으며, 경찰은 일부 행동책을 검거했으나 범행을 지시한 윗선은 대부분 검거되지 않은 상태입니다.</t>
+          <t>A씨가 지인 3명에게 유흥주점 투자 및 성인용 게임업소 동업을 미끼로 총 3억원을 편취한 사기 사건입니다. 법원은 A씨에게 징역 2년을 선고하고 편취금을 배상신청인들에게 지급하라고 명령했습니다. A씨는 채무가 많고 재산이 없는 상태로, 피해 회복 노력이 부족한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방(보복대행 조직 윗선)의 책임은 명확하나(적합 조건 1), 익명으로 활동하며 암호화폐로 비용을 지불하는 등 자력 확보 및 추적이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건에 준하는 기타 투자 어려운 이유 해당).</t>
+          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 피해 규모가 3억원으로 크고(적합 조건 4), A씨의 자백 문자 등 증거가 명확하며(적합 조건 5), 형사 재판이 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 하지만 상대방(A씨)이 채무가 많고 재산이 없어 자력이 부족하여(적합 조건 2 미충족) 실제 손해배상금 회수가 어려울 가능성이 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>2천 명 이상 (행동책 모집 대화방 참여자)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>보복대행 ‘특공대 알바 월 2천’?…돌아온 건 ‘전과’뿐</t>
+          <t>무자본으로 유흥주점 차리는 법? 지인 3명 피눈물 흘리게 한 수법 [사기...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524829&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202604031542037340</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 00:21:30.746539+00:00</t>
+          <t>2026-04-05 00:20:28.513806+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>김 모(46) 씨</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 민사 손해배상 미제기</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>SBS 뉴스는 보이스피싱 사기범들이 피해자들을 속이는 실제 수법과 목소리를 공개하며, 전화를 끊는 것이 중요하다고 경고했습니다. 기사는 사기범들이 피해자를 안심시킨 후 재산 정보를 빼내는 과정을 보여주며, 녹취 조사를 언급했습니다.</t>
+          <t>40대 아들이 생활고를 이유로 모친 명의를 도용해 대출을 받고 휴대전화를 개설하는 등 사문서위조 및 행사 혐의로 징역 8개월을 선고받았다. 그는 모친 폭행으로 이미 징역형이 확정된 전력이 있으며, 재판부는 피해가 회복되지 않았다고 지적했다. 모친은 아들의 범행으로 인한 금전적 피해를 입었으나 아직 회복되지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 수법에 대한 일반적인 경고로, 특정 대규모 피해 사건이나 구체적인 소송 상대방(대기업, 금융기관 등 자력 있는 주체)이 명시되지 않았습니다. 사기범의 책임은 명확하나, 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방(아들)의 책임은 형사 판결로 명확히 입증되었고 증거도 확보되었으나(적합 조건 1, 5 충족), 상대방의 자력(생활고)이 부족하여 손해배상금 회수 가능성이 낮고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자 대상으로 보기에는 크지 않을 것으로 예상되어(적합 조건 4 미충족) 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>모친 명의 도용해 대출받고 폭행까지…40대 아들 ‘징역형’[사건플러스...</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20028233?ref=naver</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:17:43.099842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 노쇼 사기 조직 일당 (A씨 외 5명 및 총책 '신궈')</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>사기 조직 일당에 대한 형사 재판 1심 선고 완료</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>캄보디아 시아누크빌에 거점을 둔 노쇼 사기 조직 일당 6명이 한국 식당 및 유통업체 등을 상대로 324명에게 총 61억 7천만원을 가로챈 혐의로 징역형을 선고받았습니다. 이들은 치밀한 역할 분담과 조직 통솔 체제를 갖추고 범행을 저질렀으며, 재판부는 사회적 해악이 큰 범죄단체 활동임을 강조하며 엄중한 처벌을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(형사 재판 유죄 판결), 집단적 피해(324명)와 큰 피해 규모(61.7억 원)가 확인되며, 형사 재판을 통해 증거가 충분히 확보된 점은 적합 조건에 해당합니다. 그러나 피고가 해외 거점의 범죄 조직 일당이며 이미 실형을 선고받아 구속된 상태로, 피해 금액 61.7억 원에 대한 실질적인 배상 능력이 매우 낮아 투자 회수 가능성이 희박합니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>61억 7천만원</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>324명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 두고 '노쇼 사기'…일당 6명 모두 실형</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040317232390540</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:22:55.340305+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>AI를 활용한 세금보고 사기에 대한 일반적인 주의보</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>기사는 AI를 이용한 세금보고 사기에 대한 주의보를 발령하며 잠재적 위험을 경고하고 있습니다. 이는 특정 사건에 대한 보도가 아닌, 미래에 발생할 수 있는 사기 유형에 대한 일반적인 경고입니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>해당 기사는 AI를 활용한 세금보고 사기에 대한 일반적인 '주의보'로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임(적합 조건 1), 상대방 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건을 판단할 근거가 부족하여 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
-[...137 lines deleted...]
-      </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>경계선 지능장애 여성 800만 원대 수당 가로챈 20대 남성 구속</t>
+          <t>AI 활용 세금보고 사기 주의보</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290792</t>
+          <t>http://www.koreatimes.com/article/1607786</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 12:36:57.246406+00:00</t>
+          <t>2026-04-04 00:19:38.372419+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>왕진진 (전준주)</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>이혼 소송 및 형사 재판 종결</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>팝아티스트 낸시랭이 급작스러운 맹장 수술로 입원한 근황이 전해졌다. 기사는 과거 사업가 왕진진과의 결혼 생활 중 겪었던 폭행, 협박, 사기 등으로 인한 15억 원 규모의 빚과 경제적 어려움을 재조명했다. 왕진진은 사기, 횡령, 상해 등 12개 혐의로 징역 6년을 선고받았으며, 낸시랭은 2021년 이혼이 확정되었다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>주요 법적 절차(이혼 소송, 형사 재판)가 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 기사 내용만으로는 새로운 소송금융 투자 대상이 될 만한 진행 중인 사건이나 계획이 확인되지 않으며, 상대방의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>15억 원 (빚)</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명 (낸시랭)</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>'50세' 낸시랭, 안타까운 근황... 병실 침대서 포착  전신마취</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548774</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:14:22.396997+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>대법원 실형 확정</t>
+          <t>형사 절차 진행 중 또는 예정, 민사소송 제기 권고</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>정 모씨가 미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 기소되어 대법원에서 실형이 확정되었습니다. 정 씨는 단순 입학 컨설팅임을 주장했으나 법원은 이를 받아들이지 않았습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>5억 원의 사기 피해를 당한 사건으로, 가해자가 재산을 가족 계좌 등으로 은닉하려는 정황이 포착되었다. 형사 절차와 별개로 민사 손해배상청구소송을 즉시 제기하여 가해자의 숨겨진 재산을 추적하고 회수하는 것이 중요하다고 변호사가 조언했다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>형사 사건이 대법원에서 실형 확정으로 이미 종결되어 신규 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 피해 금액이 5억 원으로 크다(적합 조건 4). 형사 절차가 진행 중이거나 진행될 예정이며(적합 조건 6), 가해자가 재산을 은닉하려는 정황이 있어 민사소송을 통한 적극적인 재산 추적 및 회수가 필요한 상황이다. 소송금융은 이러한 과정에 필요한 자금을 지원하여 피해자가 권리를 찾도록 도울 수 있다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>8억 5000만 원</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>“미국 명문대 보내주겠다” 8.5억 가로채...대법서 실형 확정</t>
+          <t>5억 사기당했는데, 돈은 가족 계좌에 …숨긴 돈 받아낼 묘수</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026734?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/F5MIE0RSKKDB</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:24.401657+00:00</t>
+          <t>2026-04-03 12:47:43.431053+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>개인(30대)</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미 명문대 입학을 미끼로 8억 원대 입시 사기를 벌인 사건에서, 법원은 피고인의 주장을 받아들이지 않고 사기 행위와 책임을 인정했습니다. 피해자는 명문대 편입을 희망하는 자녀를 둔 부친으로, 법원의 판단으로 사기 행위가 명확히 드러났습니다.</t>
+          <t>30대 남성이 온라인 사기로 40명의 구매자로부터 총 4,890만 원을 가로챈 혐의로 재판에 넘겨져 형량을 선고받았다. 동종 범죄 전력이 여러 차례 있었으며, 일부 피해자에게 변제한 점이 고려되었다. 피해자들은 형사 판결을 근거로 민사상 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>법원이 사기 주장을 받아들이지 않아 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 8억 원대로 매우 크고(적합 조건 4), 이미 재판이 진행되어 판결이 선고된 상태로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 형사 재판 진행 및 선고), 집단적 피해(40명)가 발생했으며, 이미 형사 재판이 진행되어 증거 확보가 용이합니다(적합 조건 1, 3, 5, 6). 다만 상대방이 개인이고 자력이 불분명하여 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>약 8억 원</t>
+          <t>4,890만 원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>40명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>미 명문대 인맥으로 보내줄게 …8억대 입시 사기 결국</t>
+          <t>송금부터  온라인 상습 사기 거래 30대에 징역</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185341</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201612&amp;mode=view</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:30.500194+00:00</t>
+          <t>2026-04-03 12:34:42.343380+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>사기 혐의 대법원 징역형 확정 (형사 사건 종결), 민사 소송 제기 전</t>
+          <t>사기 피해 주의 경고</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만원을 가로챈 정모씨에게 대법원에서 징역형이 확정되었다. 정씨는 입학 컨설팅이라고 주장했으나 재판부는 피해자의 간절한 마음을 이용한 죄책이 무겁다고 판단했다. 완전한 피해 회복은 이뤄지지 않았다.</t>
+          <t>코레일유통 직원을 사칭하고 공문서를 위조하여 물품 납품 계약이나 공사 계약을 미끼로 금전을 요구하거나 선입금을 챙기려 하는 사기 수법에 대한 주의가 요구되고 있다. 코레일유통은 이러한 사기 피해 사례가 발생하고 있음을 알리며 추가 피해를 방지하기 위해 경고하고 있다. 현재까지 특정된 피해 규모나 피해자 수는 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거 확보가 용이하다(적합 조건 5). 그러나 상대방이 개인으로 자력 불분명하여 완전한 피해 회복이 어려울 수 있고, 피해자가 1명으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮다.</t>
+          <t>이 사건은 코레일유통 직원을 사칭한 사기 사건으로, 사기범들의 책임은 명확하나(적합 조건 1), 이들의 자력이 충분하지 않을 가능성이 높다(적합 조건 2 미충족). 또한, 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합할 만큼 크다는 정보가 부족하며(적합 조건 3, 4 미충족), 기사는 사기 피해에 대한 주의를 당부하는 내용으로 대규모 집단소송으로 발전할 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>8억 5000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>“미국 명문대 인맥으로 기여입학” 8억대 입시사기 징역형 확정</t>
+          <t>코레일유통  직원 사칭·공문서 위조 사기 주의하세요</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604010752001</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=111142</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 00:26:46.768786+00:00</t>
+          <t>2026-04-03 12:23:05.127161+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>여성 용의자 2명</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>A 씨가 피해자 C 씨에게 미국 명문대 편입을 보장한다고 속여 8억 5천만 원을 편취한 사건으로, A 씨에 대한 징역형이 확정되었습니다. A 씨는 실제 명문대 입학을 보장할 의사나 능력이 없었음에도 피해자를 기망한 것으로 드러났습니다.</t>
+          <t>두 명의 여성 용의자가 피해자에게 270만 달러 복권 당첨금을 현금화할 수 없다며 접근, 도움을 요청하는 방식으로 4만 5천 달러를 편취한 사건입니다. 현재 수사 당국이 사건을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 형사 재판에서 사기죄가 확정되어 민사상 손해배상 책임 입증이 매우 용이하며, 피해 금액이 8억 5천만 원으로 상당합니다. 다만, 상대방(A 씨)의 자력 여부가 불분명하고 단일 피해자라는 점은 투자 검토 시 고려해야 합니다.</t>
+          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 수사 당국에 의해 공적 절차가 진행 중이므로 증거 확보가 가능합니다(적합 조건 5, 6). 그러나 상대방이 개인 용의자이며 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>8억5000만 원</t>
+          <t>45,000 달러</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[판결] '미국 명문대 편입 보장' 속여 8억대 편취, 징역형 확정</t>
+          <t>“복권 270만불 당첨” 믿었다가…4만5000불 털렸다</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218640</t>
+          <t>https://www.koreadaily.com/article/20260402154100860</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 00:21:26.540407+00:00</t>
+          <t>2026-04-03 00:25:05.739454+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>피고인 (개인)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 (형사 사건)</t>
+          <t>사기 혐의로 징역 4개월에 집행유예 1년 선고, 배상명령신청 각하</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>피고인이 미국 명문대 입학을 빙자하여 피해자로부터 8억 5천만 원을 편취하고 위증교사한 혐의로 기소된 사건입니다. 대법원은 피고인의 상고를 기각하고 원심의 유죄 판결을 확정했습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>광고대행업자 B씨가 소상공인들에게 네이버 플레이스 상위 노출을 미끼로 광고대행료를 편취하고, 대부업 사기까지 저질러 총 2000만원 상당의 피해를 입혔습니다. B씨는 사기 혐의로 징역 4개월에 집행유예 1년을 선고받았으나, 배상명령신청은 각하되어 피해자들은 별도의 민사 소송을 통해 손해배상을 청구해야 합니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>형사 사건은 대법원에서 유죄가 확정되어 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 민사 소송에 투자하므로, 이미 종결된 형사 사건은 신규 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>피고인 B는 개인으로 자금 사정이 좋지 않고 빚이 4000만원 이상인 것으로 보도되어 자력 부족이 명확합니다. (부적합 조건: 상대방에게 자력이 충분함에 해당하지 않음) 또한 피해 규모가 총 2000만원 수준으로 소송금융 투자 대상으로서는 상대적으로 작습니다. (부적합 조건: 피해 규모가 큼에 해당하지 않음) 비록 상대방 책임이 명확하고(적합 조건 1) 다수의 피해자가 존재하지만(적합 조건 3), 낮은 자력과 소액 피해로 인해 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>8억 5천만 원</t>
+          <t>총 2000만원 (광고대행 사기 1400만원, 대부업 사기 600만원)</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 7명 (광고대행 사기 6명, 대부업 사기 1명)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>대법원, 미국 명문대 입학 빙자 거액 편취·위증교사 유죄 원심 확정</t>
+          <t>폐업 직전인데  홍보해 드려요 ... 소상공인 울린 광고대행업자[사기꾼...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026033122244849069a8c8bf58f_12</t>
+          <t>http://www.fnnews.com/news/202604021457156328</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:15.466412+00:00</t>
+          <t>2026-04-03 00:22:08.023710+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>정씨</t>
+          <t>60대 남성 A씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 확정, 민사 손해배상 소송 가능</t>
+          <t>검찰 기소 완료, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>정씨가 미국 명문대 기부 편입을 미끼로 피해자로부터 8억 원을 편취한 사기 사건. 1심과 2심에서 사기 혐의가 인정되어 징역 1년 6개월이 확정됨. 피해자는 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있음.</t>
+          <t>60대 남성 A씨가 실체 없는 아프리카 투자 사업을 빙자해 지인 B씨로부터 7870만원을 편취한 혐의로 검찰에 기소되었다. 경찰은 혐의없음으로 불송치했으나, 검찰이 직접 보완수사를 통해 A씨의 사기 행각과 과거 사기 전력을 밝혀내 재판에 넘겼다. 피해자는 B씨 한 명이며, 피해 금액은 7870만원이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해 금액이 8억 원으로 상당하며(적합 조건 4), 형사 판결로 객관적 증거가 확보됨(적합 조건 5). 다만, 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건으로 보임.</t>
+          <t>상대방 책임이 검찰의 직접 보완수사 및 기소로 명확하며(적합 조건 1), 증거가 충분히 확보되었고(적합 조건 5), 현재 검찰 기소로 공적 절차(형사 재판)가 진행 중임(적합 조건 6). 그러나 피해 금액이 수억 원 미만이고(적합 조건 4 불충족), 피해자가 1명이며(적합 조건 3 불충족), 상대방이 개인으로 자력 확보가 불확실하여(적합 조건 2 불충족) 적합도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>7870만원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>“美 명문대 기부 편입시켜주겠다” 8억 받아… 징역형 확정</t>
+          <t>[단독] 상습 사기범의 아프리카 투자 사기, 경찰은 혐의없음…검찰 보완...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/04/01/TRXPSBL5ZNEFPBQKNPZ7SEP4E4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://biz.heraldcorp.com/article/10708880?ref=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:30.773298+00:00</t>
+          <t>2026-04-03 00:21:25.156646+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>래퍼 마이크로닷 부모 등 사기 가해자</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>사기 가해자 형사 유죄 판결 선고, 피해자 민사상 손해배상 청구 예상</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>검사 등을 사칭한 범죄 조직이 피해자들에게 휴대전화 신규 개통을 유도하거나 기존 휴대전화를 금융감독원에 포렌식하는 수법으로 사기 행각을 벌이고 있습니다. 울산경찰청이 관련 수사를 진행 중이며, 지난해 11월에도 유사 사례가 발생했습니다.</t>
+          <t>일명 '빚투' 논란은 부모의 과거 채무로 인해 자녀가 사회적 비난과 도덕적 책임을 요구받는 현상입니다. 래퍼 마이크로닷 부모의 경우 1990년대 사기 혐의로 2024년 징역형을 선고받았으며, 피해자들은 8,500만원 상당의 피해를 입었습니다. 이 사건은 법적 책임과 도덕적 책임 사이의 논쟁을 불러일으키고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방이 '검사 사칭 범죄 조직'으로 특정되어 자력 확보가 매우 어려울 것으로 예상됩니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다. 다만, 경찰 수사가 진행 중인 점은 긍정적입니다.</t>
+          <t>래퍼 마이크로닷 부모의 사기 혐의가 형사 재판에서 유죄로 판결되어 상대방 책임이 명확하며(적합 조건 1), 8,500만원 이상의 피해 금액과 다수의 피해자가 발생하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 형사 판결을 통해 강력한 증거가 확보되었고(적합 조건 5), 관련 공적 절차가 진행되어 판결이 선고된 상태이므로(적합 조건 6) 피해자들의 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8,500만원 이상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>새 폰 개통  유도하면 피싱 의심부터</t>
+          <t>“내가 한 일도 아닌데”… 가족 논란에 발목 잡힌 ‘현대판 연좌제’</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061188</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604021750022610</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:23.610881+00:00</t>
+          <t>2026-04-03 00:19:31.161171+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>허경영</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>허경영에 대한 형사 재판 진행 중</t>
+        </is>
+      </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>최삼식이 최유나에게 고백을 요구하지만, 최유나는 자신이 결혼 파혼과 사기꾼 협박의 피해자라고 주장한다. 이 과정에서 디자인북과 관련된 언급이 나온다.</t>
+          <t>허경영이 2015년경 양주시 하늘궁에서 자신을 신격화하며 피해자로부터 500만원을 편취한 혐의로 의정부지검에 의해 공소사실이 설명되었습니다. 현재 의정부지법에서 병합된 추가 사건에 대한 형사 재판이 진행 중이며, 다음 기일은 4월 21일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 대화 발췌문으로 판단됩니다. 따라서 소송금융 투자 심사에 필요한 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 핵심 정보가 전혀 파악되지 않습니다.</t>
+          <t>검찰이 허경영의 사기 혐의에 대해 공소사실을 설명하며 상대방의 책임이 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 증거가 확보되어 형사 재판이 진행 중입니다(적합 조건 5, 6). 또한 '병합된 추가 사건'이라는 언급으로 미루어 볼 때 다수의 피해자가 있을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만원 (단일 사건 기준, 전체 미상)</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (병합된 추가 사건 고려 시 다수 예상)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'붉은 진주' 천희주, 주식 거래 막은 경숙에  내가 표절 사주했다</t>
+          <t>허경영  수천억이 들어가도 검경에 책임 물을 것 …적용 혐의 모두 조작...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774955443517680006</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3547515</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 12:37:21.000005+00:00</t>
+          <t>2026-04-02 12:26:10.760941+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>어려운 경제 상황 속에서 공공기관 사칭 등 지능화된 노쇼사기가 소상공인에게 금전적, 심리적 피해를 지속적으로 주고 있다. 무주경찰서 순경이 이러한 사기 수법과 예방 방법을 안내하며 각별한 주의를 당부했다. 이 사기는 소상공인의 취약점을 악용하며 대한민국 공공기관의 신뢰까지 훼손하고 있다.</t>
+          <t>SBS 뉴스에서 보이스피싱 사기범의 실제 목소리를 공개하며 피해 사례를 보도했다. 피해자 최 모 씨는 사기범의 협박에 속아 재산 피해를 입었다고 진술했으며, 이는 보이스피싱의 심각성을 보여준다. 기사는 주로 보이스피싱 수법과 피해자의 경험을 전달하는 데 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 '노쇼사기'라는 범죄 유형에 대한 일반적인 경고와 예방책을 다루고 있습니다. 특정 피고가 명확하지 않고(적합 조건 1 미충족), 사기범의 자력 또한 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 집단적 피해는 발생하고 있으나 각 사건이 개별적이어서 단일 집단소송으로 묶기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>이 사건은 보이스피싱 범죄로, 가해자 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 기사만으로는 구체적인 피해 규모나 피해자 수를 파악하기 어렵습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>독자투고(노쇼사기 각별한 주의가 필요 합니다)</t>
+          <t>버젓이  계좌번호 말씀 말라 …사기범 실제 목소리 공개</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875093</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008502009&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-31 12:30:38.453021+00:00</t>
+          <t>2026-04-02 00:26:11.604824+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 고소 및 배상명령 제도 활용 검토 단계</t>
+          <t>주택 클로징 사기 피해 발생</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>당근마켓에서 나눔 킥보드를 받기로 한 사람이 20만원 상당의 새 킥보드를 가져간 후 연락을 끊은 사건이 발생했습니다. 피해자는 형사 고소를 통해 신원을 특정하고 배상명령 제도를 활용하는 것이 현실적인 보상 방법으로 제시되었습니다. 피해 금액이 소액이라 별도의 민사소송은 비용 대비 효율이 낮다고 언급되었습니다.</t>
+          <t>주택 클로징을 노린 사기 수법이 다시 기승을 부리고 있으며, 한 피해자는 중개인을 사칭한 범죄자에게 속아 큰 금전적 손실을 입었습니다. 피해자는 이로 인해 심각한 정신적 충격을 받았다고 호소했습니다. 이 사건은 사기 수법의 재유행을 경고하고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>피해 금액이 20만원으로 소액이며(피해 규모가 큼 조건 불충족), 상대방이 개인으로 자력 확인이 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 또한 집단적 피해가 아닌 개별 사건입니다(집단적 피해 조건 불충족). 기사에서 민사소송의 비용 대비 효율이 낮다고 명시하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임은 명확하나(사기), 상대방(범죄자)의 자력이나 특정 여부가 불분명하여 배상 가능성이 낮습니다. 또한 집단적 피해 규모나 개별 피해 금액이 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>20만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>당근마켓 나눔 킥보드 대신 20만원짜리 새 킥보드 '슬쩍'…연락 끊으면...</t>
+          <t>“같은 수법, 다른 얼굴”… 주택 클로징 노린 사기 다시 기승</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4IP13AITN00L</t>
+          <t>https://www.koreadaily.com/article/20260401144432889</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:50.617061+00:00</t>
+          <t>2026-04-02 00:22:06.557849+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>혼인 취소 소송 준비 중</t>
+          <t>경찰 수사 및 검찰 송치 (행동책), 윗선 수사 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>대기업 연구원 A 씨가 데이팅 앱을 통해 만난 여성에게 임신 거짓말과 3억 원대 빚 은폐 등 사기를 당해 혼인신고까지 이르게 된 사건이다. A 씨는 혼인 취소 소송을 고려 중이며, 변호사는 사기에 의한 혼인 취소는 가능하나 아내의 빚은 A 씨가 분담할 필요가 없다고 조언했다.</t>
+          <t>SNS에서 고액의 '보복대행' 아르바이트를 미끼로 행동책을 모집하는 범죄가 기승을 부리고 있습니다. 행동책들은 약속된 돈을 받지 못한 채 전과만 얻고 있으며, 경찰은 일부 행동책을 검거했으나 범행을 지시한 윗선은 대부분 검거되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방의 책임(사기)과 증거는 명확하나(적합 조건 1, 5), 상대방이 3억 원 이상의 빚을 지고 있어 자력이 부족하다(부적합 조건 2). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 핵심 요인이다. 또한, 집단적 피해가 아닌 개인 간의 사기 사건이다.</t>
+          <t>상대방(보복대행 조직 윗선)의 책임은 명확하나(적합 조건 1), 익명으로 활동하며 암호화폐로 비용을 지불하는 등 자력 확보 및 추적이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건에 준하는 기타 투자 어려운 이유 해당).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2천 명 이상 (행동책 모집 대화방 참여자)</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“대기업 다니는 나와 결혼하려 임신 거짓말 아내, 3억 빚까지”</t>
+          <t>보복대행 ‘특공대 알바 월 2천’?…돌아온 건 ‘전과’뿐</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578459?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524829&amp;ref=A</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 00:31:16.054373+00:00</t>
+          <t>2026-04-02 00:21:30.746539+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>A씨와 B씨가 피라미드(다단계)식 구조를 통해 조직적인 사기 범행을 벌여 자영업자들이 세금 피해를 입었다는 주장이 제기되었습니다. 피해자들은 다른 이용자를 소개할 경우 수수료 일부를 재분배하는 방식으로 조직을 확장했다고 주장하고 있습니다.</t>
+          <t>SBS 뉴스는 보이스피싱 사기범들이 피해자들을 속이는 실제 수법과 목소리를 공개하며, 전화를 끊는 것이 중요하다고 경고했습니다. 기사는 사기범들이 피해자를 안심시킨 후 재산 정보를 빼내는 과정을 보여주며, 녹취 조사를 언급했습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>A씨와 B씨가 피라미드식 사기 범행을 벌였다는 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), '피해자들', '자영업자들'이라는 표현에서 집단적 피해가 발생했음을 알 수 있습니다(적합 조건 3). 피라미드식 사기의 특성상 피해 규모가 크고 피해자 수가 많을 가능성이 높습니다(적합 조건 4).</t>
+          <t>기사는 보이스피싱 수법에 대한 일반적인 경고로, 특정 대규모 피해 사건이나 구체적인 소송 상대방(대기업, 금융기관 등 자력 있는 주체)이 명시되지 않았습니다. 사기범의 책임은 명확하나, 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>피라미드식 사기 범행  주장...'세금 피해' 자영업자들, PG 단말기 공급...</t>
+          <t>사기범 '실제 목소리' 공개… 일단 전화 끊어야</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041723</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008501713&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 00:17:20.475146+00:00</t>
+          <t>2026-04-01 12:45:40.123774+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>A씨의 아내</t>
+          <t>정 모 씨</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>변호사 상담 중, 혼인 취소 및 위자료 청구 검토</t>
+          <t>형사 재판 대법원 확정 (징역형 확정)</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>대기업 연구원 A씨가 데이팅 앱에서 만난 여성에게 가짜 임신으로 속아 결혼했으나, 이후 여성의 계획적인 사기 행각과 3억 원대 빚을 알게 된 사건입니다. A씨는 혼인 취소 및 위자료 청구를 고려 중이며, 변호사 조언에 따르면 혼인 취소 및 위자료 청구는 가능하나 상대방의 빚은 A씨와 무관합니다.</t>
+          <t>정 모 씨가 미국 명문대 기여 편입학을 미끼로 한 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 대법원에서 징역 1년 10개월이 확정되었다. 재판부는 완전한 피해 회복이 이뤄지지 않았다고 언급했으며, 정 씨는 위증교사 혐의도 받았다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방의 사기 행각이 명확하고(적합 조건 1) 증거 확보가 가능하여(적합 조건 5) 소송 승소 가능성이 높습니다. 그러나 상대방에게 3억 원 이상의 빚이 있어 자력 부족이 우려되며(적합 조건 2 미충족), 집단적 피해가 아닌 개인적 사기 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
+          <t>상대방의 사기 혐의가 대법원에서 확정되어 책임이 명확하며(적합 조건 1), 피해 금액이 8억 5천만 원으로 크고(적합 조건 4) 형사 판결이 강력한 증거가 됩니다(적합 조건 5). 다만, 상대방이 개인으로 자력 회복에 불확실성이 있으며, 집단적 피해가 아닌 단일 피해자 사건입니다. 기사에서 '완전한 피해 회복이 이뤄지지 않았다'고 언급되어 민사상 손해배상 청구의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 5000만 원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>'혼전임신'이란 말에 혼인신고 한 '대기업' 남편이 마주하게 된 아내의...</t>
+          <t>대법원,  美 명문대 기여입학  8억대 입시사기 징역형 확정</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548192</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190261.html</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:12.197497+00:00</t>
+          <t>2026-04-01 12:42:41.195666+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A52" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>허위 주식 정보 유튜브 채널 조직</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>경찰 수사 및 가해자 구속</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>가짜 주식투자 유튜브 채널 조직의 현금 수거책이 피해자 3명으로부터 3억 3천만원을 받아 상선에 전달한 혐의로 구속 송치되었습니다. 현재 검찰 수사가 진행 중이며, 추가 피해자 및 조직의 실체가 드러날 가능성이 있습니다.</t>
+          <t>20대 남성 A씨가 경계선 지능장애 여성 B씨의 휴대전화와 복지 카드 등을 이용해 800만원대 수당을 가로챈 혐의로 경찰에 구속되었다. A씨는 B씨의 계좌에서 돈을 인출하는 등 범행을 저질렀으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>허위 주식 정보로 인한 사기 행위가 명확하며(적합 조건 1), 3명의 피해자에게서 3억 3천만원의 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 현금 수거책이 구속 송치되어 증거 확보 및 검찰 수사가 진행 중인 점(적합 조건 5, 6)도 긍정적입니다. 다만, 상대방의 자력 확보 여부가 관건이며, 수사 확대를 통해 추가 피해자 및 상선이 드러날 가능성이 있습니다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속으로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자가 1명이고 피해 금액이 소액이며(적합 조건 3, 4 불충족), 상대방의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>3억3천만원</t>
+          <t>800만원대</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>'허위 주식 정보 유튜브' 현금 수거책, 구속 송치</t>
+          <t>경계선 지능장애 여성 800만 원대 수당 가로챈 20대 남성 구속</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070633</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290792</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-30 12:27:41.713495+00:00</t>
+          <t>2026-04-01 12:36:57.246406+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>경찰 수사 진행 중, 통신사기피해환급법 개정 등 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>40대 남성이 오픈채팅방에서 알게 된 지인에게 수천만원을 편취한 혐의로 징역 10개월을 선고받았다. 춘천지법에서 진행된 형사 재판 결과이다.</t>
+          <t>공무원 사칭 및 재난 악용 '노쇼 사기'가 기승을 부리며 지난해 6515건, 1256억7000만원의 피해가 발생했습니다. 경찰의 초동 대처 미흡과 현행법의 한계로 피해 확산 방지에 어려움을 겪고 있으며, 정부는 5월 관련 법규 개정을 통해 계좌 지급정지 절차를 개선할 계획입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 피해 규모가 수천만원으로 소송금융 투자 대상으로 보기에 크지 않음. 형사 사건은 이미 종결되어 새로운 소송금융 기회로 보기 어려움. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>집단적 피해(6515건, 1256억7000만원), 피해 규모 큼, 증거 확보 가능, 경찰 수사 및 제도 개선 논의 등 공적 절차 진행 중인 점은 적합 조건에 해당합니다. 그러나 사기범의 신원 특정 및 자력 확보가 매우 어렵고, 이미 폐업 신고를 마친 업체 등 피고 특정 및 배상 능력 확보가 불확실하여 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>1256억7000만원 (총 피해액)</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
+          <t>6515건 (총 피해 사례)</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>대전 화재까지 악용…법 사각지대 노린 '노쇼 사기' 활개</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026033114542084980</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:19:38.779491+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>정 모씨</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>대법원 실형 확정</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>정 모씨가 미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 기소되어 대법원에서 실형이 확정되었습니다. 정 씨는 단순 입학 컨설팅임을 주장했으나 법원은 이를 받아들이지 않았습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>형사 사건이 대법원에서 실형 확정으로 이미 종결되어 신규 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>8억 5000만 원</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>박왕열 송환…버닝썬 재수사 가능성</t>
+          <t>“미국 명문대 보내주겠다” 8.5억 가로채...대법서 실형 확정</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603300035</t>
+          <t>https://www.sedaily.com/article/20026734?ref=naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-30 00:25:50.358163+00:00</t>
+          <t>2026-04-01 00:30:24.401657+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>형사 재판 결심 공판 진행, 검찰 징역 1년 6개월 구형, 1심 선고 예정</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>유명 미술평론가 H씨가 해외 전시 출품을 미끼로 작가 A씨로부터 1억 2600만원을 가로챈 혐의로 재판을 받고 있다. H씨는 위조된 계약서를 제시하며 신뢰를 얻었으나, 검찰 수사 결과 모든 주장이 허위로 드러났다. 현재 형사 재판 결심 공판이 진행되었으며, 검찰은 징역 1년 6개월을 구형했다.</t>
+          <t>미 명문대 입학을 미끼로 8억 원대 입시 사기를 벌인 사건에서, 법원은 피고인의 주장을 받아들이지 않고 사기 행위와 책임을 인정했습니다. 피해자는 명문대 편입을 희망하는 자녀를 둔 부친으로, 법원의 판단으로 사기 행위가 명확히 드러났습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>미술평론가 H씨의 사기 혐의가 검찰 수사 및 형사 재판을 통해 명확히 드러나 상대방 책임이 명확하며(적합 조건 1), 위조 계약서 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한, 이미 형사 재판이 진행 중인 공적 절차 단계이며(적합 조건 6), 피해 금액이 1억 2600만원으로 적지 않습니다(적합 조건 4). H씨의 사회적 지위를 고려할 때 자력도 어느 정도 있을 것으로 추정됩니다.</t>
+          <t>법원이 사기 주장을 받아들이지 않아 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 8억 원대로 매우 크고(적합 조건 4), 이미 재판이 진행되어 판결이 선고된 상태로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>1억 2600만원</t>
+          <t>약 8억 원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[단독]비엔날레 감독 출신 미술평론가, 억대 사기 혐의로 재판</t>
+          <t>미 명문대 인맥으로 보내줄게 …8억대 입시 사기 결국</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6492911?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260330065102</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185341</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:30.331193+00:00</t>
+          <t>2026-04-01 00:28:30.500194+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>정모씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>사기죄로 징역 10개월 선고, 피해자들과 합의 완료</t>
+          <t>사기 혐의 대법원 징역형 확정 (형사 사건 종결), 민사 소송 제기 전</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>중고 거래 사이트에서 5성급 호텔 숙박권을 직원 할인가로 예약해 주겠다고 속여 다수의 피해자로부터 수천만원을 편취한 B씨가 사기죄로 징역 10개월을 선고받았습니다. B씨는 동종 범죄를 지속적으로 저질러 왔으며, 재판부는 피해 금액이 상당하고 죄질이 불량하다고 판단했으나, 피해자들과 합의한 점이 양형에 참작되었습니다.</t>
+          <t>미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만원을 가로챈 정모씨에게 대법원에서 징역형이 확정되었다. 정씨는 입학 컨설팅이라고 주장했으나 재판부는 피해자의 간절한 마음을 이용한 죄책이 무겁다고 판단했다. 완전한 피해 회복은 이뤄지지 않았다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고(판결 선고), 기사에 '피해자들 모두와 합의한 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 없을 가능성이 높습니다. 또한 상대방이 개인 사기범으로 자력이 충분하지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거 확보가 용이하다(적합 조건 5). 그러나 상대방이 개인으로 자력 불분명하여 완전한 피해 회복이 어려울 수 있고, 피해자가 1명으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>총 9000만원 이상</t>
+          <t>8억 5000만원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>최소 16명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>방콕 5성급 호텔 반값? 여름휴가 망친 '가짜 숙박권'[사기꾼들]</t>
+          <t>“미국 명문대 인맥으로 기여입학” 8억대 입시사기 징역형 확정</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603291351272922</t>
+          <t>https://www.khan.co.kr/article/202604010752001</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:23.508432+00:00</t>
+          <t>2026-04-01 00:26:46.768786+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>큐텐, 티몬, 위메프</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>검찰의 추가 기소 및 형사 재판 진행 중</t>
+          <t>형사 재판 징역형 확정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>검찰이 티몬·위메프 미정산 사태와 관련하여 구영배 큐텐 대표 등 전현직 경영진 8명을 8억 원대 사기 혐의로 추가 기소했다. 이들은 셀러들에게 지급해야 할 정산대금을 큐텐 등으로 유출하여 가로챈 혐의를 받고 있으며, 앞서 1조 8천억 원대 사기 혐의로도 기소된 바 있다. 검찰은 민생을 침해하는 다중피해범죄에 엄정 대응하겠다고 밝혔다.</t>
+          <t>A 씨가 피해자 C 씨에게 미국 명문대 편입을 보장한다고 속여 8억 5천만 원을 편취한 사건으로, A 씨에 대한 징역형이 확정되었습니다. A 씨는 실제 명문대 입학을 보장할 의사나 능력이 없었음에도 피해자를 기망한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>검찰이 큐텐 구영배 대표 등 전현직 경영진을 1조 8천억 원대 사기 혐의로 기소하여 상대방 책임이 명확하며(적합 조건 1), 큐텐, 티몬, 위메프는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 다수의 판매자가 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 검찰 수사를 통해 증거가 확보되어 기소까지 진행된 상태입니다(적합 조건 5, 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 형사 재판에서 사기죄가 확정되어 민사상 손해배상 책임 입증이 매우 용이하며, 피해 금액이 8억 5천만 원으로 상당합니다. 다만, 상대방(A 씨)의 자력 여부가 불분명하고 단일 피해자라는 점은 투자 검토 시 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>1조 8천억 원 이상</t>
+          <t>8억5000만 원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수의 판매자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>검찰, ‘티메프 사태’ 구영배 큐텐 대표 등 8명 추가 기소</t>
+          <t>[판결] '미국 명문대 편입 보장' 속여 8억대 편취, 징역형 확정</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260329509559?OutUrl=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218640</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-29 12:28:52.344548+00:00</t>
+          <t>2026-04-01 00:21:26.540407+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>구영배 큐텐 대표 등 전현직 경영진</t>
+          <t>피고인 (개인)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>검찰 추가 기소, 재판 예정</t>
+          <t>대법원 유죄 확정 (형사 사건)</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>검찰이 티몬·위메프 미정산 사태와 관련해 구영배 큐텐 대표 등 전현직 경영진 8명을 8억4000만원 규모의 사기 혐의로 추가 기소했습니다. 이들은 판매자 정산대금을 큐텐 등으로 빼돌려 가로챈 혐의를 받고 있으며, 앞서 1조8500억원대 사기 혐의로 10명이 기소된 바 있습니다. 검찰은 민생 침해 다중피해범죄에 엄정 대응하겠다고 밝혔습니다.</t>
+          <t>피고인이 미국 명문대 입학을 빙자하여 피해자로부터 8억 5천만 원을 편취하고 위증교사한 혐의로 기소된 사건입니다. 대법원은 피고인의 상고를 기각하고 원심의 유죄 판결을 확정했습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>검찰이 구영배 큐텐 대표 등 전현직 경영진 8명을 특정경제범죄 가중처벌법상 사기 혐의로 추가 기소하여 상대방 책임이 명확합니다 (적합 조건 1). 큐텐, 티몬, 위메프 등 대기업 및 주요 플랫폼 경영진이 피고인으로 자력이 충분하며 (적합 조건 2), '티몬·위메프 미정산 사태'는 다수의 판매자에게 발생한 집단적 피해이고 (적합 조건 3), 이미 1조8500억원대 사기 혐의로 기소된 바 있어 피해 규모가 매우 큽니다 (적합 조건 4). 검찰 수사를 통해 혐의가 구체적으로 특정되었고, 이미 검찰 기소가 진행 중인 공적 절차가 있습니다 (적합 조건 5, 6).</t>
+          <t>형사 사건은 대법원에서 유죄가 확정되어 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 민사 소송에 투자하므로, 이미 종결된 형사 사건은 신규 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>총 1조8500억원 이상</t>
+          <t>8억 5천만 원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수의 판매자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'티메프 사태' 구영배 등 8명 추가기소…8억4000만원 사기 혐의</t>
+          <t>대법원, 미국 명문대 입학 빙자 거액 편취·위증교사 유죄 원심 확정</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351416</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026033122244849069a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-29 12:25:22.807855+00:00</t>
+          <t>2026-04-01 00:20:15.466412+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>해당 교사</t>
+          <t>정씨</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>형사 2심 유죄 판결 확정, 교육청 징계 종결</t>
+          <t>형사 재판 징역형 확정, 민사 손해배상 소송 가능</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>대전교육청 소속 교사가 동료 교사 2명에게 1억 원을 빌린 뒤 갚지 않아 사기 혐의로 기소되었습니다. 1심 무죄에도 불구하고 2심에서 유죄(벌금형)가 선고되었으나, 교육청은 1심 판결만을 근거로 가장 낮은 수위의 견책 처분을 내려 '고무줄 징계' 논란이 일고 있습니다. 해당 교사는 유죄 판결에도 불구하고 피해금을 변제하지 않고 있으며, 교육청은 추가 징계나 피해자 조사 계획이 없다고 밝혔습니다.</t>
+          <t>정씨가 미국 명문대 기부 편입을 미끼로 피해자로부터 8억 원을 편취한 사기 사건. 1심과 2심에서 사기 혐의가 인정되어 징역 1년 6개월이 확정됨. 피해자는 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있음.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>해당 교사의 사기 혐의에 대해 형사 2심에서 유죄 판결이 확정되어 상대방의 책임이 명확하고 객관적인 증거가 확보되었습니다 (적합 조건 1, 5). 그러나 피해자가 2명으로 집단적 피해에 해당하지 않으며 (부적합 조건 3), 상대방이 개인 교사이므로 자력에 대한 불확실성이 존재합니다 (부적합 조건 2).</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해 금액이 8억 원으로 상당하며(적합 조건 4), 형사 판결로 객관적 증거가 확보됨(적합 조건 5). 다만, 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건으로 보임.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>8억 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>사기 벌금형 교사 '견책' 징계가 끝? 대전교육청 고무줄 징계 논란</t>
+          <t>“美 명문대 기부 편입시켜주겠다” 8억 받아… 징역형 확정</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009684</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/04/01/TRXPSBL5ZNEFPBQKNPZ7SEP4E4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:23.124520+00:00</t>
+          <t>2026-04-01 00:19:30.773298+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>검찰 기소 및 추가 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>검찰이 '티메프 사태'의 본류인 1조 8500억원대 사기 행각과 관련하여 구영배를 3연속 기소했습니다. 추가 수사를 통해 8억 4000만원 규모의 사기 행각이 포착되었으며, 서울중앙지검 티몬·위메프 전담수사팀이 사건을 담당하고 있습니다.</t>
+          <t>검사 등을 사칭한 범죄 조직이 피해자들에게 휴대전화 신규 개통을 유도하거나 기존 휴대전화를 금융감독원에 포렌식하는 수법으로 사기 행각을 벌이고 있습니다. 울산경찰청이 관련 수사를 진행 중이며, 지난해 11월에도 유사 사례가 발생했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>검찰이 '티메프 사태' 관련 구영배를 3연속 기소하며 상대방 책임이 명확합니다. 1조 8500억원대에 달하는 피해 규모와 다수의 피해자가 예상되며, 검찰 수사 및 기소가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 관련 기업의 자력 또한 충분할 것으로 추정됩니다.</t>
+          <t>상대방이 '검사 사칭 범죄 조직'으로 특정되어 자력 확보가 매우 어려울 것으로 예상됩니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다. 다만, 경찰 수사가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>1조 8500억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>檢 '티메프 사태' 구영배 3연속 기소</t>
+          <t>새 폰 개통  유도하면 피싱 의심부터</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032939811</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061188</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:29.507364+00:00</t>
+          <t>2026-03-31 12:38:23.610881+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>한 시민이 보이스피싱으로 3천만원을 편취당하고 추가 4천만원을 전달하려던 중 경찰에 신고했다. 경찰은 현장 잠복 끝에 보이스피싱 조직의 수거책을 긴급체포했으며, 범인의 차량에서 다수의 위조 증권사 서류가 발견되어 추가 피해자가 있을 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>최삼식이 최유나에게 고백을 요구하지만, 최유나는 자신이 결혼 파혼과 사기꾼 협박의 피해자라고 주장한다. 이 과정에서 디자인북과 관련된 언급이 나온다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 현장 검거), 다수의 피해자가 발생했을 가능성이 높으며(가짜 서류 무더기 발견), 피해 금액이 크고(3천만원 피해, 4천만원 추가 시도), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 1, 3, 4, 5, 6). 다만, 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려울 수 있다는 점은 리스크 요인임.</t>
+          <t>제공된 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 대화 발췌문으로 판단됩니다. 따라서 소송금융 투자 심사에 필요한 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 핵심 정보가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>최소 3천만원 (추가 4천만원 시도)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>보이스피싱 같아요  파출소 뛰어온 시민… 1시간 만에 범인 잡은 경찰</t>
+          <t>'붉은 진주' 천희주, 주식 거래 막은 경숙에  내가 표절 사주했다</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/29/2026032008233225545</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774955443517680006</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:31.055915+00:00</t>
+          <t>2026-03-31 12:37:21.000005+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 실형 선고</t>
+          <t>노쇼사기 발생 및 예방 경고</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>40대 남성이 리니지 게임 아이템을 가로챈 혐의로 실형을 선고받았습니다. 피해자의 계정을 요구한 뒤 아이템을 가져간 사건으로, 형사 재판이 이미 종결된 상태입니다.</t>
+          <t>어려운 경제 상황 속에서 공공기관 사칭 등 지능화된 노쇼사기가 소상공인에게 금전적, 심리적 피해를 지속적으로 주고 있다. 무주경찰서 순경이 이러한 사기 수법과 예방 방법을 안내하며 각별한 주의를 당부했다. 이 사기는 소상공인의 취약점을 악용하며 대한민국 공공기관의 신뢰까지 훼손하고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
+          <t>이 기사는 특정 사건이 아닌 '노쇼사기'라는 범죄 유형에 대한 일반적인 경고와 예방책을 다루고 있습니다. 특정 피고가 명확하지 않고(적합 조건 1 미충족), 사기범의 자력 또한 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 집단적 피해는 발생하고 있으나 각 사건이 개별적이어서 단일 집단소송으로 묶기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>리니지 아이템 진짜 있나?  계정 요구한 뒤 가져간 40대 '실형'</t>
+          <t>독자투고(노쇼사기 각별한 주의가 필요 합니다)</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6116335</t>
+          <t>http://sjbnews.com/news/news.php?number=875093</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-29 00:21:03.799225+00:00</t>
+          <t>2026-03-31 12:30:38.453021+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>형사 고소 및 배상명령 제도 활용 검토 단계</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 군인과 대학생 9명에게 교통비 명목으로 130만 원을 갈취한 혐의로 구속되었습니다. A씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰은 그의 신분증을 통해 덜미를 잡았습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>당근마켓에서 나눔 킥보드를 받기로 한 사람이 20만원 상당의 새 킥보드를 가져간 후 연락을 끊은 사건이 발생했습니다. 피해자는 형사 고소를 통해 신원을 특정하고 배상명령 제도를 활용하는 것이 현실적인 보상 방법으로 제시되었습니다. 피해 금액이 소액이라 별도의 민사소송은 비용 대비 효율이 낮다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>피해 규모가 작고(130만 원), 상대방이 개인이며 이미 수배된 상태로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 및 적합 조건 4 '피해 규모가 큼' 미충족)</t>
+          <t>피해 금액이 20만원으로 소액이며(피해 규모가 큼 조건 불충족), 상대방이 개인으로 자력 확인이 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 또한 집단적 피해가 아닌 개별 사건입니다(집단적 피해 조건 불충족). 기사에서 민사소송의 비용 대비 효율이 낮다고 명시하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>최소 130만 원 (추가 피해액 미상)</t>
+          <t>20만원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>최소 9명 (추가 피해자 미상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>교통비 좀 …군인·대학생에 돈 뜯은 50대 구속</t>
+          <t>당근마켓 나눔 킥보드 대신 20만원짜리 새 킥보드 '슬쩍'…연락 끊으면...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260328085805RdR</t>
+          <t>https://lawtalknews.co.kr/article/4IP13AITN00L</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-28 00:27:43.836611+00:00</t>
+          <t>2026-03-31 12:23:50.617061+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>형사 재판 '형 면제' 판결 선고</t>
+          <t>혼인 취소 소송 준비 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>20대 A씨가 상품권 구매 사기 및 휴대전화 유심을 이용한 소액 결제 사기 혐의로 기소되어 '형 면제' 판결을 받았습니다. A씨는 이미 유사한 사기죄로 징역형을 선고받은 경합범 관계였으며, 일부 피해자에게 공탁금을 지급하여 피해자들이 수령 의사를 밝혔습니다. 총 피해액은 약 167만 5천원, 피해자는 3명입니다.</t>
+          <t>대기업 연구원 A 씨가 데이팅 앱을 통해 만난 여성에게 임신 거짓말과 3억 원대 빚 은폐 등 사기를 당해 혼인신고까지 이르게 된 사건이다. A 씨는 혼인 취소 소송을 고려 중이며, 변호사는 사기에 의한 혼인 취소는 가능하나 아내의 빚은 A 씨가 분담할 필요가 없다고 조언했다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작고(총 167만 5천원), 피해자 수가 적으며(3명), 피고인의 자력이 불충분할 가능성이 높습니다. 또한, 형사 사건은 이미 '형 면제' 판결로 종결되었고, 일부 피해에 대해서는 공탁이 이루어져 피해자들이 수령 의사를 밝힌 상태입니다. 이는 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+          <t>상대방의 책임(사기)과 증거는 명확하나(적합 조건 1, 5), 상대방이 3억 원 이상의 빚을 지고 있어 자력이 부족하다(부적합 조건 2). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 핵심 요인이다. 또한, 집단적 피해가 아닌 개인 간의 사기 사건이다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>167만 5천원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>“대기업 다니는 나와 결혼하려 임신 거짓말 아내, 3억 빚까지”</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11578459?ref=naver</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:31:16.054373+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>A씨와 B씨</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>피라미드식 사기 범행 주장</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>A씨와 B씨가 피라미드(다단계)식 구조를 통해 조직적인 사기 범행을 벌여 자영업자들이 세금 피해를 입었다는 주장이 제기되었습니다. 피해자들은 다른 이용자를 소개할 경우 수수료 일부를 재분배하는 방식으로 조직을 확장했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>A씨와 B씨가 피라미드식 사기 범행을 벌였다는 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), '피해자들', '자영업자들'이라는 표현에서 집단적 피해가 발생했음을 알 수 있습니다(적합 조건 3). 피라미드식 사기의 특성상 피해 규모가 크고 피해자 수가 많을 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>피라미드식 사기 범행  주장...'세금 피해' 자영업자들, PG 단말기 공급...</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041723</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:17:20.475146+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>A씨의 아내</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>변호사 상담 중, 혼인 취소 및 위자료 청구 검토</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>대기업 연구원 A씨가 데이팅 앱에서 만난 여성에게 가짜 임신으로 속아 결혼했으나, 이후 여성의 계획적인 사기 행각과 3억 원대 빚을 알게 된 사건입니다. A씨는 혼인 취소 및 위자료 청구를 고려 중이며, 변호사 조언에 따르면 혼인 취소 및 위자료 청구는 가능하나 상대방의 빚은 A씨와 무관합니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>상대방의 사기 행각이 명확하고(적합 조건 1) 증거 확보가 가능하여(적합 조건 5) 소송 승소 가능성이 높습니다. 그러나 상대방에게 3억 원 이상의 빚이 있어 자력 부족이 우려되며(적합 조건 2 미충족), 집단적 피해가 아닌 개인적 사기 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>'혼전임신'이란 말에 혼인신고 한 '대기업' 남편이 마주하게 된 아내의...</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548192</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:46:12.197497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>허위 주식 정보 유튜브 채널 조직</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>가짜 주식투자 유튜브 채널 조직의 현금 수거책이 피해자 3명으로부터 3억 3천만원을 받아 상선에 전달한 혐의로 구속 송치되었습니다. 현재 검찰 수사가 진행 중이며, 추가 피해자 및 조직의 실체가 드러날 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>허위 주식 정보로 인한 사기 행위가 명확하며(적합 조건 1), 3명의 피해자에게서 3억 3천만원의 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 현금 수거책이 구속 송치되어 증거 확보 및 검찰 수사가 진행 중인 점(적합 조건 5, 6)도 긍정적입니다. 다만, 상대방의 자력 확보 여부가 관건이며, 수사 확대를 통해 추가 피해자 및 상선이 드러날 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>3억3천만원</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
-[...202 lines deleted...]
-      </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>휴가 나온 군인에게  차비 좀 .. 선의 악용한 '차비 사기'</t>
+          <t>'허위 주식 정보 유튜브' 현금 수거책, 구속 송치</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260327&amp;SEQUENCE=4326</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070633</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-27 12:38:03.490480+00:00</t>
+          <t>2026-03-30 12:27:41.713495+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 여죄 수사 중</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 지갑을 잃어버렸다고 속여 휴가 나온 군인과 대학생 9명으로부터 총 130만 원을 가로챘습니다. A 씨는 군 간부나 대학 교직원을 안다고 속여 피해자들을 안심시켰으며, 경찰에 의해 구속되어 여죄를 수사 중입니다. A 씨는 이미 수배 중이었고 빚이 많은 상태였습니다.</t>
+          <t>40대 남성이 오픈채팅방에서 알게 된 지인에게 수천만원을 편취한 혐의로 징역 10개월을 선고받았다. 춘천지법에서 진행된 형사 재판 결과이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 사기 행각이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 9명의 피해자가 발생했으나(적합 조건 3), 총 피해 금액이 130만 원으로 매우 작고 상대방의 자력이 부족하여(수배 중, 빚 많음) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 피해 규모가 수천만원으로 소송금융 투자 대상으로 보기에 크지 않음. 형사 사건은 이미 종결되어 새로운 소송금융 기회로 보기 어려움. (부적합 조건: 이미 종결된 사건 해당)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>130만 원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>“간부 아는데 돈 좀”…군인·대학생 노렸다</t>
+          <t>'오픈채팅방 지인'에게 수천만원 뜯어낸 40대 징역 10개월</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521190</t>
+          <t>https://www.news1.kr/local/kangwon/6117721</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:22.567643+00:00</t>
+          <t>2026-03-30 00:42:37.378403+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>국제 범죄 조직 및 관련 용의자</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>필리핀 법원 징역 60년 선고, 한국 송환 및 버닝썬 재수사 가능성 제기</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>박왕열은 피해자들로부터 7억 2천만원을 편취하고 도주했으며, 필리핀 법원에서 징역 60년을 선고받은 후 한국으로 송환되었습니다. 그의 송환으로 버닝썬 사건의 재수사 가능성이 제기되고 있으며, 피해자들은 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>박왕열이 피해자들로부터 7억 2천만원을 편취한 사실이 명시되어 책임이 명확하고(적합 조건 1), 피해 금액이 상당하며(적합 조건 4), '피해자들'이라는 표현으로 보아 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 필리핀 법원에서 징역 60년이 선고된 점은 이미 형사 절차를 통해 유죄가 입증되었음을 의미하며 증거 확보가 용이하고(적합 조건 5), 한국 송환 후 '버닝썬 재수사 가능성'이 언급되어 추가적인 공적 절차 진행 가능성이 있습니다(적합 조건 6). 다만, 상대방 박왕열 개인의 자력 확보가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>7억2000만원</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>박왕열 송환…버닝썬 재수사 가능성</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603300035</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:25:50.358163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>미술평론가 H씨</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>기사 본문에서 사기 사건에 대한 상세 정보 없음</t>
+          <t>형사 재판 결심 공판 진행, 검찰 징역 1년 6개월 구형, 1심 선고 예정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>개그맨 최형만이 과거 10억 원 규모의 사기 피해를 입었다는 제목과 달리, 기사 본문은 다른 연예인들의 인터뷰 내용으로 구성되어 있다. 따라서 해당 사기 사건에 대한 구체적인 정보나 현재 진행 상황을 파악할 수 없어 소송금융 투자 대상으로 분석하기 어렵다.</t>
+          <t>유명 미술평론가 H씨가 해외 전시 출품을 미끼로 작가 A씨로부터 1억 2600만원을 가로챈 혐의로 재판을 받고 있다. H씨는 위조된 계약서를 제시하며 신뢰를 얻었으나, 검찰 수사 결과 모든 주장이 허위로 드러났다. 현재 형사 재판 결심 공판이 진행되었으며, 검찰은 징역 1년 6개월을 구형했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사 제목에서 10억 원 규모의 사기 피해가 언급되나, 본문 내용이 해당 사건과 무관하여 상대방 책임의 명확성, 상대방 자력, 증거 유무 등 소송금융 적합 조건을 판단할 정보가 전혀 없다. 또한, 사건이 이미 과거의 일로 언급되어 현재 진행 중인 법적 절차가 있을 가능성이 낮다.</t>
+          <t>미술평론가 H씨의 사기 혐의가 검찰 수사 및 형사 재판을 통해 명확히 드러나 상대방 책임이 명확하며(적합 조건 1), 위조 계약서 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한, 이미 형사 재판이 진행 중인 공적 절차 단계이며(적합 조건 6), 피해 금액이 1억 2600만원으로 적지 않습니다(적합 조건 4). H씨의 사회적 지위를 고려할 때 자력도 어느 정도 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>1억 2600만원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>개그맨 최형만, 10억 사기·뇌종양 투병 끝에 목사 변신… 왼쪽 청력 잃...</t>
+          <t>[단독]비엔날레 감독 출신 미술평론가, 억대 사기 혐의로 재판</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032705493796899</t>
+          <t>https://www.nocutnews.co.kr/news/6492911?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260330065102</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-27 00:50:53.786127+00:00</t>
+          <t>2026-03-30 00:21:30.331193+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>사기죄로 징역 10개월 선고, 피해자들과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>중고 거래 사이트에서 5성급 호텔 숙박권을 직원 할인가로 예약해 주겠다고 속여 다수의 피해자로부터 수천만원을 편취한 B씨가 사기죄로 징역 10개월을 선고받았습니다. B씨는 동종 범죄를 지속적으로 저질러 왔으며, 재판부는 피해 금액이 상당하고 죄질이 불량하다고 판단했으나, 피해자들과 합의한 점이 양형에 참작되었습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>형사 재판이 이미 종결되었고(판결 선고), 기사에 '피해자들 모두와 합의한 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 없을 가능성이 높습니다. 또한 상대방이 개인 사기범으로 자력이 충분하지 않아 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>총 9000만원 이상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>최소 16명 이상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>방콕 5성급 호텔 반값? 여름휴가 망친 '가짜 숙박권'[사기꾼들]</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603291351272922</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:32:23.508432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>큐텐, 티몬, 위메프</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>검찰의 추가 기소 및 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>검찰이 티몬·위메프 미정산 사태와 관련하여 구영배 큐텐 대표 등 전현직 경영진 8명을 8억 원대 사기 혐의로 추가 기소했다. 이들은 셀러들에게 지급해야 할 정산대금을 큐텐 등으로 유출하여 가로챈 혐의를 받고 있으며, 앞서 1조 8천억 원대 사기 혐의로도 기소된 바 있다. 검찰은 민생을 침해하는 다중피해범죄에 엄정 대응하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>검찰이 큐텐 구영배 대표 등 전현직 경영진을 1조 8천억 원대 사기 혐의로 기소하여 상대방 책임이 명확하며(적합 조건 1), 큐텐, 티몬, 위메프는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 다수의 판매자가 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 검찰 수사를 통해 증거가 확보되어 기소까지 진행된 상태입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>1조 8천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>다수의 판매자</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>검찰, ‘티메프 사태’ 구영배 큐텐 대표 등 8명 추가 기소</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>segyebiz.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.segyebiz.com/newsView/20260329509559?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:28:52.344548+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>구영배 큐텐 대표 등 전현직 경영진</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>검찰 추가 기소, 재판 예정</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>검찰이 티몬·위메프 미정산 사태와 관련해 구영배 큐텐 대표 등 전현직 경영진 8명을 8억4000만원 규모의 사기 혐의로 추가 기소했습니다. 이들은 판매자 정산대금을 큐텐 등으로 빼돌려 가로챈 혐의를 받고 있으며, 앞서 1조8500억원대 사기 혐의로 10명이 기소된 바 있습니다. 검찰은 민생 침해 다중피해범죄에 엄정 대응하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>검찰이 구영배 큐텐 대표 등 전현직 경영진 8명을 특정경제범죄 가중처벌법상 사기 혐의로 추가 기소하여 상대방 책임이 명확합니다 (적합 조건 1). 큐텐, 티몬, 위메프 등 대기업 및 주요 플랫폼 경영진이 피고인으로 자력이 충분하며 (적합 조건 2), '티몬·위메프 미정산 사태'는 다수의 판매자에게 발생한 집단적 피해이고 (적합 조건 3), 이미 1조8500억원대 사기 혐의로 기소된 바 있어 피해 규모가 매우 큽니다 (적합 조건 4). 검찰 수사를 통해 혐의가 구체적으로 특정되었고, 이미 검찰 기소가 진행 중인 공적 절차가 있습니다 (적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>총 1조8500억원 이상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>다수의 판매자</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>'티메프 사태' 구영배 등 8명 추가기소…8억4000만원 사기 혐의</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>biztribune.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351416</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:25:22.807855+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>해당 교사</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>형사 2심 유죄 판결 확정, 교육청 징계 종결</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>대전교육청 소속 교사가 동료 교사 2명에게 1억 원을 빌린 뒤 갚지 않아 사기 혐의로 기소되었습니다. 1심 무죄에도 불구하고 2심에서 유죄(벌금형)가 선고되었으나, 교육청은 1심 판결만을 근거로 가장 낮은 수위의 견책 처분을 내려 '고무줄 징계' 논란이 일고 있습니다. 해당 교사는 유죄 판결에도 불구하고 피해금을 변제하지 않고 있으며, 교육청은 추가 징계나 피해자 조사 계획이 없다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>해당 교사의 사기 혐의에 대해 형사 2심에서 유죄 판결이 확정되어 상대방의 책임이 명확하고 객관적인 증거가 확보되었습니다 (적합 조건 1, 5). 그러나 피해자가 2명으로 집단적 피해에 해당하지 않으며 (부적합 조건 3), 상대방이 개인 교사이므로 자력에 대한 불확실성이 존재합니다 (부적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>사기 벌금형 교사 '견책' 징계가 끝? 대전교육청 고무줄 징계 논란</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009684</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:23:23.124520+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>구영배</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지 및 조력자에 대한 수사 및 처벌 논의 진행 중</t>
+          <t>검찰 기소 및 추가 수사 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지가 모집, 운송, 자금관리 등 조력 구조를 통해 범죄를 실행하며 다수의 피해자를 발생시키고 있습니다. 현행법 체계로는 대응에 한계가 있어 조력자까지 처벌하는 방안이 논의되고 있으며, 기사는 범죄 수법 분석과 처벌에 중점을 둡니다.</t>
+          <t>검찰이 '티메프 사태'의 본류인 1조 8500억원대 사기 행각과 관련하여 구영배를 3연속 기소했습니다. 추가 수사를 통해 8억 4000만원 규모의 사기 행각이 포착되었으며, 서울중앙지검 티몬·위메프 전담수사팀이 사건을 담당하고 있습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(해외 온라인 사기 범죄단지), 상대방의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 기사는 범죄자 처벌에 초점을 맞추고 있으며, 피해자 배상에 대한 구체적인 내용은 부족합니다.</t>
+          <t>검찰이 '티메프 사태' 관련 구영배를 3연속 기소하며 상대방 책임이 명확합니다. 1조 8500억원대에 달하는 피해 규모와 다수의 피해자가 예상되며, 검찰 수사 및 기소가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 관련 기업의 자력 또한 충분할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8500억원대</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지의 유인·착취·은닉 등 조력자까지 처벌</t>
+          <t>檢 '티메프 사태' 구영배 3연속 기소</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440063</t>
+          <t>https://www.hankyung.com/article/2026032939811</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-26 00:28:57.412209+00:00</t>
+          <t>2026-03-29 12:21:29.507364+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 재판 진행 예정</t>
+          <t>경찰 수사 진행 중, 범인 긴급체포</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>40대 남성 김모씨가 2016년부터 9년여간 투자 사기 범행을 저질러 피해자 3명으로부터 총 8억 4천만 원을 편취한 사건입니다. 경찰 수사 단계에서는 거짓 증거로 무혐의 처분을 받았으나, 검찰의 보완수사를 통해 모든 계좌 추적 및 주변 인물 조사를 거쳐 사기 혐의가 밝혀져 구속 기소되었습니다. 현재 재판이 진행될 예정입니다.</t>
+          <t>한 시민이 보이스피싱으로 3천만원을 편취당하고 추가 4천만원을 전달하려던 중 경찰에 신고했다. 경찰은 현장 잠복 끝에 보이스피싱 조직의 수거책을 긴급체포했으며, 범인의 차량에서 다수의 위조 증권사 서류가 발견되어 추가 피해자가 있을 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>사기 피의자의 책임이 검찰 수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 피해 금액이 총 8억 4천만 원으로 규모가 크며(피해 규모 큼), 검찰이 광범위한 계좌 추적 및 증거를 확보하여 공소 유지가 용이할 것으로 판단됩니다(증거 확보 가능). 또한, 이미 검찰 수사가 완료되어 구속 기소된 상태로 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>상대방 책임이 명확하고(경찰 현장 검거), 다수의 피해자가 발생했을 가능성이 높으며(가짜 서류 무더기 발견), 피해 금액이 크고(3천만원 피해, 4천만원 추가 시도), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 1, 3, 4, 5, 6). 다만, 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려울 수 있다는 점은 리스크 요인임.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>총 8억 4천만 원</t>
+          <t>최소 3천만원 (추가 4천만원 시도)</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>최소 3명</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[단독] 나 돈 잘 번다  경찰 농락한 사기꾼…6년차 검사에 덜미</t>
+          <t>보이스피싱 같아요  파출소 뛰어온 시민… 1시간 만에 범인 잡은 경찰</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491188?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060836</t>
+          <t>https://www.mt.co.kr/society/2026/03/29/2026032008233225545</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-26 00:15:40.238309+00:00</t>
+          <t>2026-03-29 00:23:31.055915+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>국내 송환 후 경기북부경찰청 광역범죄수사대 수사 진행 예정</t>
+          <t>형사 재판 종결, 실형 선고</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>필리핀에서 '마약왕'으로 불리던 박왕열 씨가 국내로 송환되었습니다. 박씨는 2016년 한국인 3명을 살해한 '사탕수수밭 살인 사건'의 핵심 인물로, 이들로부터 카지노 투자금 7억 2천만원을 빼돌렸으며, 국내에서 150억원대 유사수신 범행을 벌인 전력이 있습니다. 현재 국내 수사가 진행될 예정입니다.</t>
+          <t>40대 남성이 리니지 게임 아이템을 가로챈 혐의로 실형을 선고받았습니다. 피해자의 계정을 요구한 뒤 아이템을 가져간 사건으로, 형사 재판이 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임이 명확하며(적합 조건 1), 카지노 투자금 7억 2천만원 편취 및 150억원대 유사수신 범행 등 피해 규모가 매우 큽니다(적합 조건 4). 필리핀에서 이미 유죄 판결을 받았고 국내 송환 후 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6). 유사수신 범행 피해자들의 집단 소송 가능성이 높습니다. 다만, 상대방의 자력 확보 및 피해자들의 소송 의지 확인이 필요합니다.</t>
+          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>최소 7억 2천만원 (카지노 투자금), 유사수신 범행 150억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>살인 피해자 3명, 유사수신 범행 피해자 다수 (미상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>필리핀 감옥서 호화생활…'마약왕' 박왕열, 경기북부청 압송</t>
+          <t>리니지 아이템 진짜 있나?  계정 요구한 뒤 가져간 40대 '실형'</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032507461695780</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6116335</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-25 00:24:49.388518+00:00</t>
+          <t>2026-03-29 00:21:03.799225+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>한국 송환 완료, 현지에서 징역 60년 선고</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었다. 그는 피해자들을 카지노에 공동 투자하도록 유인한 뒤 범행을 저질렀으며, 현지에서 징역 60년을 선고받았다. 이번 송환으로 국내에서 추가적인 법적 절차가 진행될 가능성이 있다.</t>
+          <t>50대 남성 A씨가 군인과 대학생 9명에게 교통비 명목으로 130만 원을 갈취한 혐의로 구속되었습니다. A씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰은 그의 신분증을 통해 덜미를 잡았습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임은 명확하고(적합 조건 1), 현지에서 징역 60년 선고를 받은 점으로 보아 증거 확보 가능성도 높으나(적합 조건 5), 개인인 박왕열의 자력이 충분한지 불확실하여 배상금 회수 가능성이 낮다. 또한, 형사 사건은 이미 현지에서 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 부족하다.</t>
+          <t>피해 규모가 작고(130만 원), 상대방이 개인이며 이미 수배된 상태로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 및 적합 조건 4 '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
+          <t>최소 130만 원 (추가 피해액 미상)</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>최소 9명 (추가 피해자 미상)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>교통비 좀 …군인·대학생에 돈 뜯은 50대 구속</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260328085805RdR</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:27:43.836611+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>형사 재판 '형 면제' 판결 선고</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>20대 A씨가 상품권 구매 사기 및 휴대전화 유심을 이용한 소액 결제 사기 혐의로 기소되어 '형 면제' 판결을 받았습니다. A씨는 이미 유사한 사기죄로 징역형을 선고받은 경합범 관계였으며, 일부 피해자에게 공탁금을 지급하여 피해자들이 수령 의사를 밝혔습니다. 총 피해액은 약 167만 5천원, 피해자는 3명입니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 작고(총 167만 5천원), 피해자 수가 적으며(3명), 피고인의 자력이 불충분할 가능성이 높습니다. 또한, 형사 사건은 이미 '형 면제' 판결로 종결되었고, 일부 피해에 대해서는 공탁이 이루어져 피해자들이 수령 의사를 밝힌 상태입니다. 이는 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>167만 5천원</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>상품권 구매 대금 일부만 지급한 20대 '형 면제' 이유는?</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003566966</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:23:23.606800+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>소진공-경찰청 협약 체결, 범죄 사례 분석 예정</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>소상공인시장진흥공단과 경찰청이 소상공인 대상 신종 범죄에 대한 맞춤형 대응을 위해 협약을 체결했다. 전문가들은 피해자가 직접 거래를 수행하도록 유도하는 신종 사기 수법이 탐지와 예방이 어렵다고 지적하며, 양 기관은 이번 협약을 통해 범죄 사례를 체계적으로 분석할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>이 기사는 소상공인 대상 신종 범죄에 대한 소진공과 경찰청의 대응 협약에 관한 것으로, 특정 사건이나 명확한 피고가 특정되지 않습니다. 따라서 소송금융 투자의 핵심 조건인 명확한 상대방 책임과 자력, 그리고 구체적인 피해 규모를 파악하기 어렵습니다. 현재는 범죄 사례 분석 단계로, 특정 소송으로 이어질 만한 구체적인 사건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I78" t="inlineStr">
+      <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>소문난 '손제비'와 바람난 치매母, 유부남 정체 알면서도 사랑  외로워...</t>
+          <t>소진공, 경찰청과 맞손…소상공인 대상 맞춤형 범죄 대응 나선다</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>lcnews.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100168800011707</t>
+          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=126263</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-24 13:13:25.047434+00:00</t>
+          <t>2026-03-28 00:23:13.821164+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>30대 사기범</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>사기범 징역형 선고</t>
+          <t>경찰 수사 및 검거 완료, 형사 절차 진행 예정</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>30대 남성이 사망사고 피해자들을 대상으로 경찰 로비, 변호사 선임비, 합의금 명목으로 7500만원을 편취하여 징역형을 선고받았습니다. 재판부는 피해자들의 어려운 처지를 이용한 죄질이 매우 불량하다고 판단했습니다.</t>
+          <t>50대 남성 A 씨가 20대 군인, 대학생 등에게 지갑을 잃어버렸다며 접근해 차비를 빌리는 수법으로 9명에게 130여만 원을 편취했습니다. A 씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰에 검거되었습니다. 이와 유사한 '차비 구걸 사기'가 끊이지 않고 있어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 또한, 피해 금액 7500만원은 소송금융이 일반적으로 추구하는 '수억 원 이상'의 대규모 피해에 미치지 못합니다.</t>
+          <t>피고가 개인 사기범으로 자력이 매우 부족하여 배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 개별 피해 금액이 소액이며 총 피해액도 소송금융 투자 기준에 미달하여 경제성이 낮습니다 (적합 조건 4 '피해 규모가 큼' 미충족). 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>총 130여만 원 (9명), 이전 970여만 원 (4명)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 13명 (9명 + 4명)</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>경찰 로비 빙자 7500만원 챙긴 30대 징역형</t>
+          <t>“지갑을 잃어버려서”…20대 노린 ‘차비 구걸 사기’ 주의보</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060928</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520638&amp;ref=A</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:44.312168+00:00</t>
+          <t>2026-03-28 00:17:59.198819+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>구속기소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 사기죄 집행유예 기간 중 또다시 사기 행각을 벌여 구속기소되었습니다. 검찰은 피해자 진술의 일관성과 A씨의 계좌 내역 분석을 통해 혐의를 입증했으며, A씨는 결국 모든 혐의를 인정했습니다. 검찰은 앞으로도 보완 수사를 통해 억울한 피해자가 없도록 할 방침입니다.</t>
+          <t>휴가 나온 군인 등 20대 남성 사회 초년생을 표적으로 '차비 사기'를 벌인 피의자가 경찰에 붙잡혔습니다. 피의자는 피해자들에게 20만 원씩을 가로챈 것으로 조사되었으며, 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>가해자(A씨)의 혐의 인정 및 검찰의 객관적 증거 확보(계좌 내역 분석), 형사 절차 진행(구속기소)으로 책임은 명확합니다 (적합 조건 1, 5, 6 해당). 그러나 피해 규모와 피해자 수가 명확하지 않으며, 개인 사기 사건의 특성상 가해자의 자력 부족으로 인한 민사상 손해배상 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 적합도가 낮습니다 (적합 조건 2, 3, 4 불확실/낮음).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 조사가 진행 중이며(적합 조건 6) 다수의 피해자가 있을 가능성이 있으나(적합 조건 3), 개별 피해 금액이 20만 원으로 매우 소액이며 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20만 원 (개별 피해액)</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20대 남성 다수 (추정)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>사기죄 집유 기간에 또 사기...50대 여성 구속기소</t>
+          <t>휴가 나온 군인에게  차비 좀 .. 선의 악용한 '차비 사기'</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/incident/2026/03/24/PAFV7F3GCNH3JOY2SQCHJKN3PY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260327&amp;SEQUENCE=4326</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-24 12:31:39.753631+00:00</t>
+          <t>2026-03-27 12:38:03.490480+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>50대 A 씨</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>보이스피싱 수법 경고</t>
+          <t>경찰 수사 및 구속, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>법원 등기우편과 구속영장, 사건번호, 검찰 직인 등을 위조하여 피해자를 피의자로 속이는 신종 보이스피싱 수법이 나타났다. 공문서 형태의 문서와 계좌 내역까지 제시하며 피해자를 압박하는 방식으로 진화하고 있어 주의가 요구된다.</t>
+          <t>50대 남성 A 씨가 지갑을 잃어버렸다고 속여 휴가 나온 군인과 대학생 9명으로부터 총 130만 원을 가로챘습니다. A 씨는 군 간부나 대학 교직원을 안다고 속여 피해자들을 안심시켰으며, 경찰에 의해 구속되어 여죄를 수사 중입니다. A 씨는 이미 수배 중이었고 빚이 많은 상태였습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방(보이스피싱 사기범)이 특정되지 않아 자력 확인이 불가능하며, 피해 발생 시에도 배상 능력이 충분한 상대방을 상정하기 어려움. 기사는 특정 사건이 아닌 보이스피싱 수법에 대한 경고로, 피해 규모나 피해자 수가 명확히 파악되지 않음.</t>
+          <t>상대방(A씨)의 사기 행각이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 9명의 피해자가 발생했으나(적합 조건 3), 총 피해 금액이 130만 원으로 매우 작고 상대방의 자력이 부족하여(수배 중, 빚 많음) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130만 원</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>한 통의 전화, 순식간에 함정</t>
+          <t>“간부 아는데 돈 좀”…군인·대학생 노렸다</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835100</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521190</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-24 12:30:18.698777+00:00</t>
+          <t>2026-03-27 12:34:22.567643+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>한방병원 물리치료사 및 그의 아내 (부부 사기단)</t>
+          <t>국제 범죄 조직 및 관련 용의자</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>탐정단 조사 진행 중, 법적 조치 검토 중</t>
+          <t>인도 CBI 수사 및 용의자 체포, 인터폴 국제 공조, 미국 자산 동결 및 주범 선고</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>치매 진단을 받은 어머니가 10살 연하의 한방병원 물리치료사와 불륜 관계에 빠졌으며, 이 남자는 노년 여성의 재산을 빼돌리는 부부 사기단의 일원으로 밝혀졌다. 두 아들이 어머니의 피해 사실을 인지하고 탐정단을 통해 진실을 추적 중이며, 법적 조치를 검토할 것으로 보인다.</t>
+          <t>인도 중앙수사국(CBI)이 미얀마 연계 암호화폐 사기 및 인신매매 네트워크의 핵심 용의자를 체포했습니다. 피해자들은 합법적인 일자리를 미끼로 유인되어 사기 단지에서 암호화폐 투자 사기에 강제 동원되었고, 불법 감금 및 신체적 학대도 당했습니다. 인터폴은 이 네트워크가 60개국 이상에 피해자를 낳은 초국가적 범죄라고 평가했으며, 미국은 관련 암호화폐 자산 5억8000만달러 이상을 동결했습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방(부부 사기단)의 사기 행위로 인한 책임이 명확하고(적합 조건 1), 재산 편취로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), 어머니의 일기장 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 제한합니다.</t>
+          <t>상대방 책임이 명확하고(핵심 용의자 체포), 집단적 피해(60개국 이상 다수 피해자)이며, 피해 규모가 매우 큼(미국 동결 자산 5억 8천만 달러 이상). 또한, 인도 CBI 수사, 인터폴 공조, 미국 자산 동결 및 주범 선고 등 공적 절차가 활발히 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 8천만 달러 이상 (미국 동결 자산 기준)</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>60개국 이상 다수 (인도인 피해자 포함)</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>‘탐정들의 영업비밀’ 치매母 홀린 ‘10살 연하’ 불륜남, 알고 보니 소...</t>
+          <t>인도 CBI, 미얀마 연계 암호화폐 사기·인신매매 핵심 용의자 체포</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520448</t>
+          <t>https://www.tokenpost.kr/news/breaking/343921</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:11.281489+00:00</t>
+          <t>2026-03-27 12:33:58.925501+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>의뢰인이 소송 제기 여부 고민 중</t>
+          <t>기사 본문에서 사기 사건에 대한 상세 정보 없음</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>치매를 앓는 어머니가 10살 연하의 유부남 '사기꾼'과 불륜 관계에 빠진 사건. 의뢰인은 어머니의 호적 정리 등 법적 조치를 고려하고 있으나, 동생의 출생의 비밀이 드러날까 우려하여 망설이고 있다. 이 사건은 취약한 개인에 대한 잠재적 착취와 복잡한 가족 관계 문제를 다룬다.</t>
+          <t>개그맨 최형만이 과거 10억 원 규모의 사기 피해를 입었다는 제목과 달리, 기사 본문은 다른 연예인들의 인터뷰 내용으로 구성되어 있다. 따라서 해당 사기 사건에 대한 구체적인 정보나 현재 진행 상황을 파악할 수 없어 소송금융 투자 대상으로 분석하기 어렵다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>이 사건은 치매를 앓는 어머니와 '사기꾼'으로 지칭되는 유부남의 관계로, 취약한 개인에 대한 잠재적 착취 가능성이 있습니다. 그러나 기사에서 상대방의 자력, 구체적인 피해 금액, 객관적인 증거 확보 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 적합도가 낮습니다. (적합 조건 2, 3, 4, 5 미충족)</t>
+          <t>기사 제목에서 10억 원 규모의 사기 피해가 언급되나, 본문 내용이 해당 사건과 무관하여 상대방 책임의 명확성, 상대방 자력, 증거 유무 등 소송금융 적합 조건을 판단할 정보가 전혀 없다. 또한, 사건이 이미 과거의 일로 언급되어 현재 진행 중인 법적 절차가 있을 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>치매 母, 10살연하 유부남과 불륜…'사기꾼' 알고도 사랑에 빠져 '충격'...</t>
+          <t>개그맨 최형만, 10억 사기·뇌종양 투병 끝에 목사 변신… 왼쪽 청력 잃...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032408203842920</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032705493796899</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-24 00:47:40.958358+00:00</t>
+          <t>2026-03-27 00:50:53.786127+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>사설 탐정 조사 중</t>
+          <t>경찰 수사 진행 중 (일부 사건 관리미제 분류)</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>치매를 앓는 노모가 10세 연하의 물리치료사로 위장한 사기단에게 재산을 편취당한 사건. 탐정 조사를 통해 사기단의 실체가 드러났으며, 상대방 아내가 1억 원의 위자료를 요구한 정황으로 미루어 피해 규모가 상당할 것으로 추정된다. 사기단이 노년 여성들을 대상으로 범행을 저질렀다는 점에서 추가 피해자 발생 가능성도 있다.</t>
+          <t>AI를 활용한 것으로 추정되는 조직적 인터넷 중고거래 사기가 전국적으로 확산되어 최소 300명 이상의 피해자가 발생했습니다. 피해 금액은 수억 원에 달할 것으로 추정되나, 경찰 수사는 계좌 명의자별로 분산되어 진행되며 실제 사기 행위자를 특정하는 데 어려움을 겪고 있습니다. 일부 사건은 수사가 중단되는 '관리미제'로 분류되는 등 범죄가 여전히 횡행하고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기단), 피해 규모가 크며(재산 편취, 1억 원 이상 추정), 증거 확보가 가능함(탐정 조사, 일기장). 또한, '노년의 여성들에게 접근'했다는 점에서 집단적 피해 가능성도 있음. 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>집단적 피해(최소 300명 이상), 피해 규모(총 수억 원 추정), 공적 절차(경찰 수사) 진행 중인 점은 적합 조건에 해당하나, 가장 중요한 소송 상대방(사기 조직)의 특정 및 자력 확보가 매우 어려워 회수 가능성이 낮습니다. 경찰 수사도 피의자 특정에 난항을 겪으며 일부 사건은 '관리미제'로 분류된 상태입니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>1억 원 이상 추정</t>
+          <t>최소 8천5백만원 이상 (총 피해액 수억 원 추정)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>다수 (추정)</t>
+          <t>최소 300명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'탐정들의 영업비밀' 10세 연하 사기꾼 사랑한 치매母  외로워서 그랬다...</t>
+          <t>[사건 인사이드] ‘300명 피해’ 경기도 AI 사기, 전국 확산</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1952496</t>
+          <t>https://www.kyeongin.com/article/1760910</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-24 00:45:06.780997+00:00</t>
+          <t>2026-03-26 12:41:31.337240+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>수사 진행 가능성</t>
+          <t>경찰 검거 및 구속 송치</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>치매를 앓는 노모가 10살 연하 남성에게 속아 피해를 입었으며, 이 남성이 유명 부부 사기단의 일원임이 밝혀졌습니다. 사기단의 조직적인 범행으로 인한 피해로 보이며, 향후 수사 및 법적 조치가 예상됩니다.</t>
+          <t>50대 남성 A씨가 군인과 대학생 등 지인 4명에게 수백만 원을 빌리고 갚지 않아 경찰에 검거, 구속 송치되었습니다. A씨는 이미 지인들에게 돈을 갚지 않아 지명 통보된 상태였던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 '유명 부부 사기단'으로 명확하며(적합 조건 1), '유명'하다는 점에서 공적 절차(수사) 진행 가능성 및 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 제목만으로는 집단적 피해 여부와 정확한 피해 규모를 파악하기 어렵습니다(적합 조건 3, 4).</t>
+          <t>상대방의 책임은 명확하고 경찰 검거 및 구속 송치로 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 수백만 원으로 소액이고, 상대방이 이미 지명 통보된 상태로 자력이 부족하여 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수 백만 원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>치매母 홀린 10살 연하 불륜남, 알고 보니 유명 부부 사기단 (탐비)</t>
+          <t>군인· 대학생 상대 돈 뜯은 50대男 구속 송치</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603240752432410</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070109</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-24 00:44:49.267716+00:00</t>
+          <t>2026-03-26 12:38:55.685465+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>50대 남성 (피싱범)</t>
+          <t>이혁재</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 추가 피해자 수사 예정</t>
+          <t>사기 혐의 경찰 수사 예정 (2025년 12월)</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>부산 각지에서 50대 남성이 시장 상인 등을 대상으로 '휴대전화 가로채기' 방식의 대면 피싱 사기를 저질러 경찰에 붙잡혔습니다. 4개월간 15명에게 총 4,100만 원의 피해를 입혔으며, 경찰은 구속영장을 발부받아 추가 피해자를 수사 중입니다. 피의자는 범죄 수익을 탕진한 것으로 알려졌습니다.</t>
+          <t>개그맨 이혁재가 과거 소속사와의 금전 분쟁 및 민사 소송 패소 이력이 있으며, 2025년 12월에는 사기 혐의로 경찰 수사를 받을 예정이라는 내용이 보도되었다. 현재는 사기 혐의에 대한 경찰 수사가 예정된 단계이다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>피싱범의 책임은 명확하고 경찰 수사 및 구속영장 발부로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 범죄 수익을 탕진한 것으로 보여 상대방의 자력이 매우 부족하며, 총 피해 금액 4,100만 원과 피해자 수 15명은 소송금융 투자 대상으로 보기에 규모가 작아 회수 가능성이 낮습니다.</t>
+          <t>과거 소속사와의 금전 분쟁 및 민사 소송 패소 사례는 이미 종결된 사건으로 소송금융 투자 대상에서 부적합합니다. 2025년 12월 사기 혐의 경찰 수사는 공적 절차가 진행 중인 것으로 보이나, 피해 규모 및 상대방의 자력, 집단적 피해 여부가 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>4100만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>“물건 사게 휴대전화 줘봐”…‘찾아가는’ 피싱범</t>
+          <t>이혁재, 누구를 평가하나…'국민의 힘' 심사 위원 등장에 '발칵'</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516246&amp;ref=A</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929305</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:57.842302+00:00</t>
+          <t>2026-03-26 00:52:58.483378+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>50대 A씨</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+          <t>경찰 수사 및 구속 송치, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>경찰청이 중동 사태를 악용한 피싱 범죄에 대한 '긴급 피싱주의보'를 발령했다. 전쟁 수혜주 빙자 투자리딩방, 항공편 취소 빙자 스미싱, 로맨스 스캠 등 다양한 유형의 사기 시도가 잇따르고 있으며, 경찰은 출처 불분명 링크 클릭 자제를 당부했다.</t>
+          <t>50대 A씨가 휴가 나온 군인 5명과 대학생 3명에게 부대 간부나 교직원을 안다고 속여 총 120만원을 가로챈 혐의로 구속 송치되었습니다. A씨는 지갑을 잃어버렸다며 교통비 등을 빌려달라고 속였으며, 자신의 신분증을 촬영하게 하여 피해자들을 안심시켰습니다. 경찰은 A씨의 여죄를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(피싱범)의 신원 특정 및 자력 확보가 매우 어려워 '상대방 책임 명확성' 및 '상대방 자력 충분' 조건에 부합하지 않는다. '집단적 피해' 가능성은 있으나, 개별 피해자들이 특정 피고를 상대로 손해배상을 청구하고 회수하기는 현실적으로 어렵다. 경찰청의 주의보 발령은 '공적 절차 진행'에 해당하지만, 이는 수사 및 예방 단계로 소송금융 투자로 이어지기에는 한계가 명확하다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 증거 확보가 가능하며(신분증 촬영), 공적 절차가 진행 중인 조건은 충족합니다. 그러나 피해 규모가 총 120만원으로 매우 작고, 상대방이 개인이며 자력이 충분하지 않을 가능성이 높아(지인들에게도 수백만원을 빌리고 갚지 않음) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120만원</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>중동사태 악용한 피싱주의보'... 전쟁 수혜주 · 항공편 취소</t>
+          <t>간부 잘 아는데 교통비 좀  휴가 군인들 돈 뜯은 50대 구속</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77564</t>
+          <t>https://www.yna.co.kr/view/AKR20260325137400064?input=1195m</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:11.923657+00:00</t>
+          <t>2026-03-26 00:30:07.417914+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>경찰 긴급 주의보 발령 및 수사 진행 중</t>
+          <t>해외 온라인 사기 범죄단지 및 조력자에 대한 수사 및 처벌 논의 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>중동 사태를 악용한 피싱 사기가 기승을 부리고 있으며, 경찰이 긴급 주의보를 발령했습니다. 투자 리딩방 사기는 유가·방산 관련주 투자로 원금 보장과 손해배상을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 방식이며, 항공편 사기는 중동 상황을 빌미로 메시지 속 URL 클릭을 유도합니다.</t>
+          <t>해외 온라인 사기 범죄단지가 모집, 운송, 자금관리 등 조력 구조를 통해 범죄를 실행하며 다수의 피해자를 발생시키고 있습니다. 현행법 체계로는 대응에 한계가 있어 조력자까지 처벌하는 방안이 논의되고 있으며, 기사는 범죄 수법 분석과 처벌에 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>피싱 및 투자 사기의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 경찰의 주의보 발령 등 공적 절차가 진행 중이라 하더라도 (적합 조건 3, 6 충족), 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
+          <t>상대방 책임은 명확하나(해외 온라인 사기 범죄단지), 상대방의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 기사는 범죄자 처벌에 초점을 맞추고 있으며, 피해자 배상에 대한 구체적인 내용은 부족합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>중동 사태 악용 피싱 기승…경찰 '긴급 주의보' 발령</t>
+          <t>해외 온라인 사기 범죄단지의 유인·착취·은닉 등 조력자까지 처벌</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289238</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440063</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 13:00:00.884805+00:00</t>
+          <t>2026-03-26 00:28:57.412209+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr"/>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>김모(43)씨</t>
+        </is>
+      </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>경찰의 피싱주의보 발령 및 수사 진행 중</t>
+          <t>검찰 구속 기소, 재판 진행 예정</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>경찰이 중동 사태를 악용한 투자 사기 피싱에 대한 '긴급 피싱주의보'를 발령했습니다. 사기범들은 투자 이익과 원금 반환을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 전형적인 수법을 사용하고 있습니다.</t>
+          <t>40대 남성 김모씨가 2016년부터 9년여간 투자 사기 범행을 저질러 피해자 3명으로부터 총 8억 4천만 원을 편취한 사건입니다. 경찰 수사 단계에서는 거짓 증거로 무혐의 처분을 받았으나, 검찰의 보완수사를 통해 모든 계좌 추적 및 주변 인물 조사를 거쳐 사기 혐의가 밝혀져 구속 기소되었습니다. 현재 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>경찰이 '긴급 피싱주의보'를 발령하며 사기 수법이 명확하고(상대방 책임 명확), 다수의 피해자가 발생할 가능성이 높으며(집단적 피해), 경찰 수사를 통해 증거 확보가 용이할 수 있다는 점(증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 특정되지 않은 사기 조직이므로 자력 확보가 어렵다는 점이 소송금융 투자에 있어 큰 제약 요인입니다.</t>
+          <t>사기 피의자의 책임이 검찰 수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 피해 금액이 총 8억 4천만 원으로 규모가 크며(피해 규모 큼), 검찰이 광범위한 계좌 추적 및 증거를 확보하여 공소 유지가 용이할 것으로 판단됩니다(증거 확보 가능). 또한, 이미 검찰 수사가 완료되어 구속 기소된 상태로 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 8억 4천만 원</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>누르면 가짜 사이트로… 경찰, 중동사태 악용한 ‘긴급 피싱주의보’ 발...</t>
+          <t>[단독] 나 돈 잘 번다  경찰 농락한 사기꾼…6년차 검사에 덜미</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/03/23/SO5RBPUFARBIJJPTMTUI6ZZWPI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.nocutnews.co.kr/news/6491188?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060836</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-23 12:52:44.741689+00:00</t>
+          <t>2026-03-26 00:15:40.238309+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>A씨, B씨 등 사기 피의자들</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>피의자들의 형사재판 진행 중 (첫 공판)</t>
+          <t>국내 송환 후 경기북부경찰청 광역범죄수사대 수사 진행 예정</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>수입 냉동육 투자 사기로 130여명의 피해자에게 2,300억여원의 피해를 입힌 피의자들이 첫 재판에서 혐의를 전면 부인했습니다. 경찰 수사 결과 허위 재고 확인서 발행 등 사기 행각이 드러났으며, 현재 형사재판이 진행 중입니다. 피해 규모가 매우 크고 다수의 피해자가 발생하여 집단적 손해배상 소송 가능성이 높습니다.</t>
+          <t>필리핀에서 '마약왕'으로 불리던 박왕열 씨가 국내로 송환되었습니다. 박씨는 2016년 한국인 3명을 살해한 '사탕수수밭 살인 사건'의 핵심 인물로, 이들로부터 카지노 투자금 7억 2천만원을 빼돌렸으며, 국내에서 150억원대 유사수신 범행을 벌인 전력이 있습니다. 현재 국내 수사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 경찰 조사 결과 허위 재고 확인서 발행 등 사기 행각이 명확히 드러났습니다. 적합 조건 3(집단적 피해): 피해자가 130여명에 달해 집단적 피해가 발생했습니다. 적합 조건 4(피해 규모 큼): 피해 금액이 2,300억여원으로 매우 큽니다. 적합 조건 5(증거 확보 가능): 경찰 수사를 통해 객관적 증거가 확보되었고, 피의자 구속영장 발부로 혐의가 소명되었습니다. 적합 조건 6(공적 절차 진행 중): 현재 피의자들의 형사재판이 진행 중입니다. 다만, 피의자 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방(박왕열)의 책임이 명확하며(적합 조건 1), 카지노 투자금 7억 2천만원 편취 및 150억원대 유사수신 범행 등 피해 규모가 매우 큽니다(적합 조건 4). 필리핀에서 이미 유죄 판결을 받았고 국내 송환 후 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6). 유사수신 범행 피해자들의 집단 소송 가능성이 높습니다. 다만, 상대방의 자력 확보 및 피해자들의 소송 의지 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>2,300억여원</t>
+          <t>최소 7억 2천만원 (카지노 투자금), 유사수신 범행 150억원대</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>130여명</t>
+          <t>살인 피해자 3명, 유사수신 범행 피해자 다수 (미상)</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>2천억대 '냉동육 사기' 피의자들, 첫 재판서 혐의 전면 부인</t>
+          <t>필리핀 감옥서 호화생활…'마약왕' 박왕열, 경기북부청 압송</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260323580597</t>
+          <t>https://www.sidae.com/article/2026032507461695780</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:55.461816+00:00</t>
+          <t>2026-03-25 00:24:49.388518+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>한국 송환 완료, 현지에서 징역 60년 선고</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>'무엇이든 물어보살' 7주년을 맞아 단기 기억 상실 환자, 출산 중 식물인간이 된 아내, 로맨스 스캠 피해자 등 지난 7년간 방송된 다양한 사연들을 다시 조명했다. 이 기사는 시청자들에게 공감과 감동을 선사했던 이야기들을 회고하며 프로그램의 의미를 되새겼다.</t>
+          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었다. 그는 피해자들을 카지노에 공동 투자하도록 유인한 뒤 범행을 저질렀으며, 현지에서 징역 60년을 선고받았다. 이번 송환으로 국내에서 추가적인 법적 절차가 진행될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, TV 프로그램의 과거 사연들을 회고하는 내용입니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 부적합합니다. (부적합 조건: 이미 종결된 사건 - 기사 내용이 현재 진행형이 아닌 과거 사연 회고)</t>
+          <t>상대방(박왕열)의 책임은 명확하고(적합 조건 1), 현지에서 징역 60년 선고를 받은 점으로 보아 증거 확보 가능성도 높으나(적합 조건 5), 개인인 박왕열의 자력이 충분한지 불확실하여 배상금 회수 가능성이 낮다. 또한, 형사 사건은 이미 현지에서 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 부족하다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'무엇이든 물어보살' 7주년, 도파민 사연 TOP3와 감동 사연 다시 본다</t>
+          <t>‘마약왕’ 박왕열, 9년만 한국 송환…인천공항 도착[종합]</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16013407</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603250016</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:05.631912+00:00</t>
+          <t>2026-03-25 00:20:32.136004+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>6년째 진행 중인 사기 소송</t>
+          <t>교육청 견책 처분 완료, 추가 피해자 소송 가능성</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>BTS 공연 검문 과정에서 가스총과 전기충격기를 소지한 권씨가 적발되었습니다. 권씨는 6년째 사기 소송 중이며 신변 안전을 위해 호신용품을 소지했다고 해명했습니다. 기사는 주로 호신용품 소지의 적법성과 온라인 구매 용이성에 초점을 맞추고 있습니다.</t>
+          <t>대전시교육청이 동료 교사에게 1억 원을 편취한 교사에게 견책 처분을 내렸습니다. 항소심 증인 외 추가 피해자가 있을 수 있다는 정황이 제기되었으나, 교육청은 피해 당사자의 문제 제기가 먼저 있어야 한다는 입장입니다. 피해자들은 손해배상 소송을 통해 피해 구제를 받을 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>기사는 특정 개인이 사기 피해로 6년째 소송 중이라는 배경을 언급할 뿐, 해당 사기 사건 자체에 대한 구체적인 정보가 부족합니다. 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 근거가 없어 투자 대상으로 부적합합니다.</t>
+          <t>가해 교사의 책임이 명확하고(적합 조건 1), 1억 원이라는 구체적인 피해 금액이 명시되었으며(적합 조건 4), 추가 피해자가 있을 가능성이 있어 집단적 피해로 발전할 수 있습니다(적합 조건 3). 교육청의 징계 처분이 이미 내려져 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 다만, 가해 교사의 자력 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
+          <t>1억 원 이상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>대전시교육청, 동료 교사에 1억 편취한 교사 서둘러 '견책' 처분</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1194734</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:19:31.148673+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>한방병원 물리치료사 부부 사기단</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>탐정단 조사 중, 잠재적 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>치매 진단을 받은 어머니가 10살 이상 어린 한방병원 물리치료사와 불륜 관계에 빠졌고, 이 남자가 노년층 여성들의 재산을 빼돌리는 '손제비' 부부 사기단의 일원임이 밝혀졌다. 아들은 어머니의 재산 피해와 사기 사실을 인지하고 있으며, 탐정단을 통해 진실을 추적 중이다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 노년층을 대상으로 한 '손제비' 부부 사기단으로 다수의 피해자 발생 가능성(적합 조건 3) 및 재산 편취로 인한 피해 규모가 클 것으로 예상(적합 조건 4)된다. 또한 탐정단 조사와 일기장 등 증거 확보가 가능(적합 조건 5)하다. 다만, 상대방이 사기단이므로 자력 부족으로 인한 투자 회수 가능성이 낮을 수 있어(적합 조건 2 미충족) 적합도를 Medium으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I94" t="inlineStr">
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>소문난 '손제비'와 바람난 치매母, 유부남 정체 알면서도 사랑  외로워...</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100168800011707</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:13:25.047434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>30대 사기범</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>사기범 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>30대 남성이 사망사고 피해자들을 대상으로 경찰 로비, 변호사 선임비, 합의금 명목으로 7500만원을 편취하여 징역형을 선고받았습니다. 재판부는 피해자들의 어려운 처지를 이용한 죄질이 매우 불량하다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 또한, 피해 금액 7500만원은 소송금융이 일반적으로 추구하는 '수억 원 이상'의 대규모 피해에 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A95" s="3" t="inlineStr">
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>경찰 로비 빙자 7500만원 챙긴 30대 징역형</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060928</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:42:44.312168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
-[...25 lines deleted...]
-      <c r="H95" t="inlineStr">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>구속기소</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>50대 여성 A씨가 사기죄 집행유예 기간 중 또다시 사기 행각을 벌여 구속기소되었습니다. 검찰은 피해자 진술의 일관성과 A씨의 계좌 내역 분석을 통해 혐의를 입증했으며, A씨는 결국 모든 혐의를 인정했습니다. 검찰은 앞으로도 보완 수사를 통해 억울한 피해자가 없도록 할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>가해자(A씨)의 혐의 인정 및 검찰의 객관적 증거 확보(계좌 내역 분석), 형사 절차 진행(구속기소)으로 책임은 명확합니다 (적합 조건 1, 5, 6 해당). 그러나 피해 규모와 피해자 수가 명확하지 않으며, 개인 사기 사건의 특성상 가해자의 자력 부족으로 인한 민사상 손해배상 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 적합도가 낮습니다 (적합 조건 2, 3, 4 불확실/낮음).</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I95" t="inlineStr">
+      <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>“소개팅앱서 ‘변호사 사칭’하며 女만난 남편…이혼되나요”</t>
+          <t>사기죄 집유 기간에 또 사기...50대 여성 구속기소</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576179?ref=naver</t>
+          <t>https://www.chosun.com/national/incident/2026/03/24/PAFV7F3GCNH3JOY2SQCHJKN3PY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:06.658341+00:00</t>
+          <t>2026-03-24 12:31:39.753631+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>과거 형사 사건 종결 후 TV 프로그램에서 재조명</t>
+          <t>보이스피싱 수법 경고</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>TV 프로그램 '꼬리에 꼬리를 무는 그날 이야기'에서 과거 '가짜 검사' 사건을 다루는 내용이 보도되었습니다. 배우 한지혜가 해당 사건을 보며 격분했다는 내용이 담겨 있으며, 이는 과거에 발생하여 이미 종결된 사건으로 추정됩니다.</t>
+          <t>법원 등기우편과 구속영장, 사건번호, 검찰 직인 등을 위조하여 피해자를 피의자로 속이는 신종 보이스피싱 수법이 나타났다. 공문서 형태의 문서와 계좌 내역까지 제시하며 피해자를 압박하는 방식으로 진화하고 있어 주의가 요구된다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사 제목과 내용(추정)상 과거 사건을 다루는 TV 프로그램에 대한 보도로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '가짜 검사' 사건은 주로 형사 사건이며, 민사상 손해배상 청구의 경우 상대방의 자력 확보가 어려울 수 있습니다.</t>
+          <t>상대방(보이스피싱 사기범)이 특정되지 않아 자력 확인이 불가능하며, 피해 발생 시에도 배상 능력이 충분한 상대방을 상정하기 어려움. 기사는 특정 사건이 아닌 보이스피싱 수법에 대한 경고로, 피해 규모나 피해자 수가 명확히 파악되지 않음.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>검사 아내 한지혜 “인간이길 포기했나” 가짜 검사 체포 보며 격분(꼬...</t>
+          <t>한 통의 전화, 순식간에 함정</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603200754341210</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835100</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-20 00:27:55.687183+00:00</t>
+          <t>2026-03-24 12:30:18.698777+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="3" t="inlineStr">
+      <c r="A99" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>한방병원 물리치료사 및 그의 아내 (부부 사기단)</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>탐정단 조사 진행 중, 법적 조치 검토 중</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>치매 진단을 받은 어머니가 10살 연하의 한방병원 물리치료사와 불륜 관계에 빠졌으며, 이 남자는 노년 여성의 재산을 빼돌리는 부부 사기단의 일원으로 밝혀졌다. 두 아들이 어머니의 피해 사실을 인지하고 탐정단을 통해 진실을 추적 중이며, 법적 조치를 검토할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>상대방(부부 사기단)의 사기 행위로 인한 책임이 명확하고(적합 조건 1), 재산 편취로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), 어머니의 일기장 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 제한합니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>‘탐정들의 영업비밀’ 치매母 홀린 ‘10살 연하’ 불륜남, 알고 보니 소...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520448</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:48:11.281489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...25 lines deleted...]
-      <c r="H99" t="inlineStr">
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>의뢰인이 소송 제기 여부 고민 중</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>치매를 앓는 어머니가 10살 연하의 유부남 '사기꾼'과 불륜 관계에 빠진 사건. 의뢰인은 어머니의 호적 정리 등 법적 조치를 고려하고 있으나, 동생의 출생의 비밀이 드러날까 우려하여 망설이고 있다. 이 사건은 취약한 개인에 대한 잠재적 착취와 복잡한 가족 관계 문제를 다룬다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>이 사건은 치매를 앓는 어머니와 '사기꾼'으로 지칭되는 유부남의 관계로, 취약한 개인에 대한 잠재적 착취 가능성이 있습니다. 그러나 기사에서 상대방의 자력, 구체적인 피해 금액, 객관적인 증거 확보 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 적합도가 낮습니다. (적합 조건 2, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>개그우먼 출신 前 서울시의원, 10억 빌리고 잠적해 입건…피해자 수십명</t>
+          <t>치매 母, 10살연하 유부남과 불륜…'사기꾼' 알고도 사랑에 빠져 '충격'...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031934434</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032408203842920</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:08.347400+00:00</t>
+          <t>2026-03-24 00:47:40.958358+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A101" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>로맨스스캠 조직</t>
+          <t>사기단</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사 및 일당 적발 진행 중</t>
+          <t>사설 탐정 조사 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>SNS를 통해 접근하여 '코인 연애 적금' 등 가짜 투자 상품으로 금전을 편취하는 로맨스스캠 사기 범죄가 기승을 부리고 있습니다. 한 피해자는 1억원 이상을 잃었으며, 경찰이 캄보디아에 거점을 둔 일당을 적발하여 수사를 진행 중입니다. 그러나 범죄 조직의 해외 거점 및 자금 분산으로 인해 피해금 회수가 현실적으로 매우 어렵다는 점이 문제로 지적됩니다.</t>
+          <t>치매를 앓는 노모가 10세 연하의 물리치료사로 위장한 사기단에게 재산을 편취당한 사건. 탐정 조사를 통해 사기단의 실체가 드러났으며, 상대방 아내가 1억 원의 위자료를 요구한 정황으로 미루어 피해 규모가 상당할 것으로 추정된다. 사기단이 노년 여성들을 대상으로 범행을 저질렀다는 점에서 추가 피해자 발생 가능성도 있다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 개별 피해 규모가 1억원 이상으로 크고(적합 조건 4), 경찰 수사가 진행 중(적합 조건 6)인 점은 소송금융 적합 조건을 충족합니다. 그러나 범죄 조직이 해외에 거점을 두고 자금을 분산하여 피해 회복이 현실적으로 매우 어렵다는 점(적합 조건 2의 상대방 자력 부족)이 투자 회수에 큰 난관으로 작용합니다.</t>
+          <t>상대방 책임이 명확하고(사기단), 피해 규모가 크며(재산 편취, 1억 원 이상 추정), 증거 확보가 가능함(탐정 조사, 일기장). 또한, '노년의 여성들에게 접근'했다는 점에서 집단적 피해 가능성도 있음. 다만, 상대방의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 이상 추정</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (추정)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>[사건X파일] 변호사도 경악한 '로멘스 스캠' 보이스피싱보다 더 난관 있...</t>
+          <t>'탐정들의 영업비밀' 10세 연하 사기꾼 사랑한 치매母  외로워서 그랬다...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107905&amp;s_mcd=0459&amp;s_hcd=01</t>
+          <t>http://www.joynews24.com/view/1952496</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-19 12:17:38.966748+00:00</t>
+          <t>2026-03-24 00:45:06.780997+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>코로나19 지원 대출금 부정 수령 혐의로 체포 및 기소되어 형사 절차 진행 중</t>
+          <t>수사 진행 가능성</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>LA 한인타운에서 30대 한인 남성이 유령 회사를 내세워 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되었다. 유죄가 인정될 경우 사기 혐의로 최대 30년형에 처해질 수 있다.</t>
+          <t>치매를 앓는 노모가 10살 연하 남성에게 속아 피해를 입었으며, 이 남성이 유명 부부 사기단의 일원임이 밝혀졌습니다. 사기단의 조직적인 범행으로 인한 피해로 보이며, 향후 수사 및 법적 조치가 예상됩니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>30대 한인 남성이 유령 회사를 통해 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되어 상대방 책임이 명확하고 피해 규모가 크며 공적 절차가 진행 중입니다. (적합 조건 1, 4, 6) 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 이는 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사 손해배상 청구 사건과는 차이가 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 '유명 부부 사기단'으로 명확하며(적합 조건 1), '유명'하다는 점에서 공적 절차(수사) 진행 가능성 및 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 제목만으로는 집단적 피해 여부와 정확한 피해 규모를 파악하기 어렵습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>200만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>치매母 홀린 10살 연하 불륜남, 알고 보니 유명 부부 사기단 (탐비)</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603240752432410</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:44:49.267716+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>50대 남성 (피싱범)</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 발부, 추가 피해자 수사 예정</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>부산 각지에서 50대 남성이 시장 상인 등을 대상으로 '휴대전화 가로채기' 방식의 대면 피싱 사기를 저질러 경찰에 붙잡혔습니다. 4개월간 15명에게 총 4,100만 원의 피해를 입혔으며, 경찰은 구속영장을 발부받아 추가 피해자를 수사 중입니다. 피의자는 범죄 수익을 탕진한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>피싱범의 책임은 명확하고 경찰 수사 및 구속영장 발부로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 범죄 수익을 탕진한 것으로 보여 상대방의 자력이 매우 부족하며, 총 피해 금액 4,100만 원과 피해자 수 15명은 소송금융 투자 대상으로 보기에 규모가 작아 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>4100만 원</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>15명</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>“물건 사게 휴대전화 줘봐”…‘찾아가는’ 피싱범</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516246&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:23:57.842302+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>경찰청이 중동 사태를 악용한 피싱 범죄에 대한 '긴급 피싱주의보'를 발령했다. 전쟁 수혜주 빙자 투자리딩방, 항공편 취소 빙자 스미싱, 로맨스 스캠 등 다양한 유형의 사기 시도가 잇따르고 있으며, 경찰은 출처 불분명 링크 클릭 자제를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>피싱 범죄의 특성상 상대방(피싱범)의 신원 특정 및 자력 확보가 매우 어려워 '상대방 책임 명확성' 및 '상대방 자력 충분' 조건에 부합하지 않는다. '집단적 피해' 가능성은 있으나, 개별 피해자들이 특정 피고를 상대로 손해배상을 청구하고 회수하기는 현실적으로 어렵다. 경찰청의 주의보 발령은 '공적 절차 진행'에 해당하지만, 이는 수사 및 예방 단계로 소송금융 투자로 이어지기에는 한계가 명확하다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A103" s="4" t="inlineStr">
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>중동사태 악용한 피싱주의보'... 전쟁 수혜주 · 항공편 취소</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>newsfc.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77564</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:01:11.923657+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>경찰 긴급 주의보 발령 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>중동 사태를 악용한 피싱 사기가 기승을 부리고 있으며, 경찰이 긴급 주의보를 발령했습니다. 투자 리딩방 사기는 유가·방산 관련주 투자로 원금 보장과 손해배상을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 방식이며, 항공편 사기는 중동 상황을 빌미로 메시지 속 URL 클릭을 유도합니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>피싱 및 투자 사기의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 경찰의 주의보 발령 등 공적 절차가 진행 중이라 하더라도 (적합 조건 3, 6 충족), 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>중동 사태 악용 피싱 기승…경찰 '긴급 주의보' 발령</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289238</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:00:00.884805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D103" t="inlineStr">
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A104" s="2" t="inlineStr">
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>경찰의 피싱주의보 발령 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>경찰이 중동 사태를 악용한 투자 사기 피싱에 대한 '긴급 피싱주의보'를 발령했습니다. 사기범들은 투자 이익과 원금 반환을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 전형적인 수법을 사용하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>경찰이 '긴급 피싱주의보'를 발령하며 사기 수법이 명확하고(상대방 책임 명확), 다수의 피해자가 발생할 가능성이 높으며(집단적 피해), 경찰 수사를 통해 증거 확보가 용이할 수 있다는 점(증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 특정되지 않은 사기 조직이므로 자력 확보가 어렵다는 점이 소송금융 투자에 있어 큰 제약 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>누르면 가짜 사이트로… 경찰, 중동사태 악용한 ‘긴급 피싱주의보’ 발...</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/topics_social/2026/03/23/SO5RBPUFARBIJJPTMTUI6ZZWPI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:52:44.741689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D104" t="inlineStr">
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>A씨, B씨 등 사기 피의자들</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>돈 빌리고 잠적 의혹 제기</t>
+          <t>피의자들의 형사재판 진행 중 (첫 공판)</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A씨가 수십 명의 피해자로부터 10억원 이상의 돈을 빌린 후 잠적했다는 의혹이 제기되었습니다. 피해자들은 A씨에게 돈을 돌려받지 못하고 있으며, 집단적인 법적 대응을 모색할 가능성이 있습니다.</t>
+          <t>수입 냉동육 투자 사기로 130여명의 피해자에게 2,300억여원의 피해를 입힌 피의자들이 첫 재판에서 혐의를 전면 부인했습니다. 경찰 수사 결과 허위 재고 확인서 발행 등 사기 행각이 드러났으며, 현재 형사재판이 진행 중입니다. 피해 규모가 매우 크고 다수의 피해자가 발생하여 집단적 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>적합 조건인 집단적 피해(수십명)와 큰 피해 규모(10억원 이상)에 해당하여 소송금융 투자 잠재력이 있습니다. 그러나 상대방의 자력 여부가 불확실하고, 현재 '의혹' 단계로 공적 절차 진행 여부가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 경찰 조사 결과 허위 재고 확인서 발행 등 사기 행각이 명확히 드러났습니다. 적합 조건 3(집단적 피해): 피해자가 130여명에 달해 집단적 피해가 발생했습니다. 적합 조건 4(피해 규모 큼): 피해 금액이 2,300억여원으로 매우 큽니다. 적합 조건 5(증거 확보 가능): 경찰 수사를 통해 객관적 증거가 확보되었고, 피의자 구속영장 발부로 혐의가 소명되었습니다. 적합 조건 6(공적 절차 진행 중): 현재 피의자들의 형사재판이 진행 중입니다. 다만, 피의자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>2,300억여원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>130여명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>피해자만 수십명…방송인 출신 전 서울시의원, 돈 빌리고 잠적 의혹</t>
+          <t>2천억대 '냉동육 사기' 피의자들, 첫 재판서 혐의 전면 부인</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773876208516889005</t>
+          <t>https://www.kyeonggi.com/article/20260323580597</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:56.892805+00:00</t>
+          <t>2026-03-23 12:32:55.461816+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>배우 한지혜가 방송에서 보이스피싱 경험을 고백하며 경각심을 일깨웠다. 기사는 28세 대학생이 검사를 사칭한 보이스피싱에 속아 4억 2천만원을 편취당한 사례를 언급하며, AI 보이스피싱 등 진화하는 사기 수법에 대한 주의를 당부했다.</t>
+          <t>'무엇이든 물어보살' 7주년을 맞아 단기 기억 상실 환자, 출산 중 식물인간이 된 아내, 로맨스 스캠 피해자 등 지난 7년간 방송된 다양한 사연들을 다시 조명했다. 이 기사는 시청자들에게 공감과 감동을 선사했던 이야기들을 회고하며 프로그램의 의미를 되새겼다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵고, 피해가 개별적으로 발생하여 집단소송의 요건을 충족하기 어렵다. 기사는 특정 집단 피해가 아닌 보이스피싱의 일반적인 위험과 개별 사례를 다루고 있어 소송금융 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해)을 충족하지 못한다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, TV 프로그램의 과거 사연들을 회고하는 내용입니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 부적합합니다. (부적합 조건: 이미 종결된 사건 - 기사 내용이 현재 진행형이 아닌 과거 사연 회고)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>4억 2천만원 (개별 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상 (개별 피해 사례는 다수 존재하나, 집단적 피해 규모 특정 불가)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>‘검사♥’ 한지혜, 보이스피싱 경험 고백 “순간적으로 판단 안돼” (...</t>
+          <t>'무엇이든 물어보살' 7주년, 도파민 사연 TOP3와 감동 사연 다시 본다</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603190810482410</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16013407</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:58.520498+00:00</t>
+          <t>2026-03-23 00:26:05.631912+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>6년째 진행 중인 사기 소송</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전직 서울시의원 A 씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰에 입건되었다. 현재 경찰 수사가 진행 중이며, 피해자들은 A 씨의 정체를 추측하며 논란이 확산되고 있다.</t>
+          <t>BTS 공연 검문 과정에서 가스총과 전기충격기를 소지한 권씨가 적발되었습니다. 권씨는 6년째 사기 소송 중이며 신변 안전을 위해 호신용품을 소지했다고 해명했습니다. 기사는 주로 호신용품 소지의 적법성과 온라인 구매 용이성에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)은 다수 충족하나, 피고가 개인이며 현재 잠적한 상태로 자력 부족 및 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합함. (기타 투자 어려운 이유)</t>
+          <t>기사는 특정 개인이 사기 피해로 6년째 소송 중이라는 배경을 언급할 뿐, 해당 사기 사건 자체에 대한 구체적인 정보가 부족합니다. 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 근거가 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>10억 빌리고 잠적…개그우먼 출신 전 서울시의원 누구</t>
+          <t>[단독] BTS 공연 검문서 적발된 가스총·전기충격기…  일반 호신용품으...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1126161</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032117360001028?did=NA</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:35.286513+00:00</t>
+          <t>2026-03-21 12:40:53.119334+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>사기 사건 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전 서울시의원 A씨가 여러 사람에게 10억 원이 넘는 돈을 빌린 뒤 잠적한 혐의로 경찰에 입건되었습니다. 경찰은 현재 A씨를 상대로 조사를 진행 중이며, 이는 다수의 피해자와 상당한 피해 금액이 발생한 사건입니다.</t>
+          <t>BTS 공연장 검문 중 한 남성이 호신용품을 소지한 채 적발되었고, 그는 6년째 사기 사건으로 소송 중이라 신변 안전을 위해 소지했다고 진술했다. 기사는 호신용품 소지 경위에 초점을 맞추고 있으며, 사기 사건 자체에 대한 구체적인 내용은 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 경찰 입건으로 명확하게 특정되며, '여러 사람에게' 10억 원 이상을 빌려 집단적 피해와 큰 피해 규모가 확인됩니다. 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차가 이미 진행되고 있어 소송금융 투자 적합도가 높습니다. 다만, 상대방의 실제 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>기사 내용은 BTS 공연장 검문 중 호신용품 소지 사건에 대한 것으로, 소송금융 투자 대상인 '사기 사건'에 대한 정보가 극히 제한적입니다. 상대방 특정 불가, 피해 규모 미상, 집단적 피해 여부 불분명 등 적합 조건을 판단할 근거가 부족합니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>개그우먼 출신 前서울시의원, 10억 넘게 빌리고 잠적해 입건</t>
+          <t>BTS 공연 앞 검문에 걸린 식칼·너클·전기충격기…  손톱깎이도 식별 가...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17738732871780926002</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032116260004584?did=NA</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-19 00:26:01.562305+00:00</t>
+          <t>2026-03-21 12:40:38.260301+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>A씨 (전직 서울시의원)</t>
+          <t>컨테이너형 스마트팜 판매 업체들</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>피해자 파악 및 잠적 사실 확인 중</t>
+          <t>농신보의 피해 예방 활동 및 금융기관 주의 당부 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>전직 서울시의원 출신 방송인 A씨가 과거 경력과 인맥을 내세워 수십 명의 피해자로부터 10억 원 이상을 빌린 뒤 잠적했습니다. 현재까지 파악된 피해자들은 A씨의 행방을 찾고 있으며, 법적 조치를 준비할 가능성이 높습니다.</t>
+          <t>컨테이너형 스마트팜 판매 업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기가 성행하고 있다. 개별 피해액은 약 1억 원에 달하며, 농신보가 피해 예방 활동을 강화하고 금융기관에 주의를 당부하는 등 관련 절차가 진행 중이다. 다수의 피해자가 발생하고 있어 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>전직 서울시의원 A씨가 10억 원 이상을 빌리고 잠적한 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 10억 원 이상으로 크며(적합 조건 4), 피해자가 수십 명에 달하는 집단적 피해(적합 조건 3)에 해당합니다. 차용증, 계좌 이체 내역 등 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기 행위가 명확하다. 다수의 피해자가 발생하고 있으며, 개별 피해액이 1억 원 규모로 크고, 농신보의 피해 예방 활동 및 금융기관 주의 당부 등 공적 절차가 진행 중이므로 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>개별 피해자당 약 1억 원</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>방송인 전직 서울시의원, 10억↑ 빌리고 잠적</t>
+          <t>“빚만 떠안아”…‘컨테이너형 스마트팜’ 사기 성행</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603190037</t>
+          <t>https://www.nongmin.com/article/20260320500631</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:23.382750+00:00</t>
+          <t>2026-03-21 00:27:15.491500+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A112" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨</t>
+          <t>남편</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 고소 및 수사 진행 중, 로펌의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A 씨가 지역 주민과 공무원 등을 상대로 10억 원대 돈을 빌린 뒤 잠적했다는 의혹이 제기되어 경찰이 사기 혐의로 수사에 착수했습니다. 현재까지 확인된 피해자만 수십 명에 이르며, 경찰은 A 씨의 소재 파악 및 구체적인 피해 규모와 자금 흐름을 확인하는 데 주력하고 있습니다.</t>
+          <t>한 남성이 소개팅 앱에서 대형 로펌 변호사를 사칭하며 여성들을 만났다가 발각되어 형사 고소당하고, 해당 로펌으로부터 명예훼손 및 손해배상 청구 소송을 당했습니다. 남편의 아내는 시험관 시술 중 이 사실을 알게 되어 이혼을 고민하고 있습니다. 현재 경찰 수사가 진행 중이며, 로펌의 민사 소송도 제기된 상태입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨가 수억 원을 빌린 뒤 잠적한 혐의로 경찰 수사 중이며(상대방 책임 명확), 피해자 수십 명, 피해 금액 10억 원 이상으로 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점도 적합합니다. 상대방의 자력은 불분명하나, 전직 시의원이라는 공적 지위가 있었고 다수의 피해자가 발생하여 소송금융의 필요성이 높습니다.</t>
+          <t>남편의 변호사 사칭 행위가 명확하고(적합 조건 1), 형사 수사 및 로펌의 손해배상 청구 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 또한 소개팅 앱을 통해 만난 다수의 여성 피해자가 존재합니다(적합 조건 3). 다만, 피고(남편)의 실제 자력과 각 피해자의 구체적인 피해 규모가 명확히 파악되지 않아 투자 적합도에 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수의 여성 및 로펌</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>웃음치료사 前서울시의원, 10억 대 사기·잠적 의혹</t>
+          <t>“소개팅앱서 ‘변호사 사칭’하며 女만난 남편…이혼되나요”</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2566914</t>
+          <t>https://www.munhwa.com/article/11576179?ref=naver</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:16.748428+00:00</t>
+          <t>2026-03-20 12:54:06.658341+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨</t>
+          <t>가짜 검사</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>전 서울시의원의 잠적 의혹이 제기된 상황으로, 피해자들이 법적 조치를 준비할 가능성이 높습니다.</t>
+          <t>과거 형사 사건 종결 후 TV 프로그램에서 재조명</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 수십 명의 피해자로부터 총 10억 원을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. A씨는 방송인 및 웃음치료사 등의 이력도 가지고 있으며, 피해자들은 현재 상황에 대한 법적 대응을 모색할 것으로 예상됩니다.</t>
+          <t>TV 프로그램 '꼬리에 꼬리를 무는 그날 이야기'에서 과거 '가짜 검사' 사건을 다루는 내용이 보도되었습니다. 배우 한지혜가 해당 사건을 보며 격분했다는 내용이 담겨 있으며, 이는 과거에 발생하여 이미 종결된 사건으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨의 돈 편취 및 잠적 의혹으로 상대방 책임이 명확하며, 수십 명의 피해자와 총 10억 원에 달하는 큰 피해 규모를 가지고 있어 집단적 피해 및 피해 규모가 큽니다. 피해 사실과 금액이 구체적으로 알려져 있어 증거 확보 가능성이 높고, 전직 공인이라는 점에서 자력 확보 가능성도 고려됩니다.</t>
+          <t>기사 제목과 내용(추정)상 과거 사건을 다루는 TV 프로그램에 대한 보도로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '가짜 검사' 사건은 주로 형사 사건이며, 민사상 손해배상 청구의 경우 상대방의 자력 확보가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>'방송인 출신' 전 서울시의원, 돈 빌린 뒤 잠적 의혹… 피해액 10억 원</t>
+          <t>검사 아내 한지혜 “인간이길 포기했나” 가짜 검사 체포 보며 격분(꼬...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031907180003007?did=NA</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603200754341210</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:11.049307+00:00</t>
+          <t>2026-03-20 00:27:55.687183+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>피해자들이 신고를 망설이는 단계</t>
+          <t>2020년 발생 사건, 형사 절차 종결 가능성 높음</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>청주 지역의 한 차량등록 대행업자가 20억 원 규모의 거액 사기를 저질렀습니다. 피해자들은 회사로부터의 불이익을 우려해 신고조차 망설이고 있으며, 언론 보도를 통해 사기 사실이 알려진 상태입니다. 다수의 피해자가 있을 것으로 추정됩니다.</t>
+          <t>2020년 발생한 보이스피싱 사건으로, 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무'를 통해 재조명된다. 이 사건은 진화된 보이스피싱 수법의 공포와 피해의 심각성을 보여준다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방 책임이 차량등록 대행업자의 거액 사기로 비교적 명확하며, 피해 규모가 20억 원으로 매우 큽니다. 또한 '피해자들'이라는 표현으로 보아 다수의 피해자가 있을 가능성이 높고, 언론 보도 등을 통해 증거 확보도 가능할 것으로 판단됩니다. 다만, 상대방의 자력 여부가 불분명하고 아직 공적 절차가 진행되지 않은 점은 리스크입니다.</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어렵다 (적합 조건 1, 2 불충족). 또한, 2020년 발생 사건으로 형사 절차는 이미 종결되었을 가능성이 높으며, 민사 소송 진행 여부 및 종결 여부도 불분명하다 (부적합 조건 '이미 종결된 사건'에 해당할 가능성).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>'꼬꼬무' 한지혜도 속을 뻔한 진화된 보이스피싱 공포...11시간 통화 끝...</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741934</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:29:32.829480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>前 서울시의원 A씨</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>경찰 사기 혐의 입건 및 수사 중</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>개그우먼 출신 전 서울시의원 A씨가 서대문구 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 잠적하여 사기 혐의로 경찰에 입건되었다. 피해자들은 A씨가 지난해부터 돈을 갚지 않고 잠적한 상태라고 주장하고 있다. 현재 서울 서대문경찰서에서 수사를 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 피해자 수가 다수(적합 조건 3)인 집단적 피해 사건임. 또한 경찰 수사가 진행 중(적합 조건 6)으로 증거 확보 가능성(적합 조건 5)이 높음. 다만, 피고인의 자력 부족 및 잠적 상태로 인한 배상 능력 불확실성이 소송금융 투자에 있어 주요 리스크 요인임(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>10억 원 이상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>수십 명</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>개그우먼 출신 前 서울시의원, 10억 빌리고 잠적해 입건…피해자 수십명</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026031934434</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:23:08.347400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>로맨스스캠 조직</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 일당 적발 진행 중</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>SNS를 통해 접근하여 '코인 연애 적금' 등 가짜 투자 상품으로 금전을 편취하는 로맨스스캠 사기 범죄가 기승을 부리고 있습니다. 한 피해자는 1억원 이상을 잃었으며, 경찰이 캄보디아에 거점을 둔 일당을 적발하여 수사를 진행 중입니다. 그러나 범죄 조직의 해외 거점 및 자금 분산으로 인해 피해금 회수가 현실적으로 매우 어렵다는 점이 문제로 지적됩니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 개별 피해 규모가 1억원 이상으로 크고(적합 조건 4), 경찰 수사가 진행 중(적합 조건 6)인 점은 소송금융 적합 조건을 충족합니다. 그러나 범죄 조직이 해외에 거점을 두고 자금을 분산하여 피해 회복이 현실적으로 매우 어렵다는 점(적합 조건 2의 상대방 자력 부족)이 투자 회수에 큰 난관으로 작용합니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L114" t="inlineStr">
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>[사건X파일] 변호사도 경악한 '로멘스 스캠' 보이스피싱보다 더 난관 있...</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107905&amp;s_mcd=0459&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:17:38.966748+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>30대 한인 남성</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>코로나19 지원 대출금 부정 수령 혐의로 체포 및 기소되어 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>LA 한인타운에서 30대 한인 남성이 유령 회사를 내세워 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되었다. 유죄가 인정될 경우 사기 혐의로 최대 30년형에 처해질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>30대 한인 남성이 유령 회사를 통해 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되어 상대방 책임이 명확하고 피해 규모가 크며 공적 절차가 진행 중입니다. (적합 조건 1, 4, 6) 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 이는 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사 손해배상 청구 사건과는 차이가 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>200만 달러</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>3월 18일 이브닝뉴스 헤드라인</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>radiokorea.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M114" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991672</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=491741</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:10.695901+00:00</t>
+          <t>2026-03-19 00:54:21.987618+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>연극배우 B씨</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 진행 중</t>
+          <t>경찰 수사 중, 사기 혐의로 입건</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>연극배우 B씨가 유부남임을 속이고 여성 A씨와 동거하며 결혼을 약속한 뒤, 수천만 원의 금전적 지원을 받았다. A씨는 B씨의 유부남 사실을 뒤늦게 알게 되었고, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
+          <t>전직 서울시의원 A씨가 지역 주민 및 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있습니다. 피해 규모가 크고 다수의 피해자가 발생한 집단 사기 사건입니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>연극배우 B씨의 유부남 사실 은폐 및 금전 편취 행위가 명확하며 (적합 조건 1: 상대방 책임 명확), 금전 거래 내역 등 증거 확보도 용이함 (적합 조건 5: 증거 확보 가능). 다만, 피해 규모가 수천만 원대로 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 (부적합 조건: 피해 규모 작음), 단일 피해자 사건임 (부적합 조건: 집단적 피해 아님). 상대방 B씨의 직접적인 자력은 불분명하나, 부모가 재력가로 언급되어 간접적인 회수 가능성은 존재.</t>
+          <t>전직 서울시의원이 수십 명의 피해자로부터 10억 원 이상을 편취한 사기 사건으로, 상대방 책임이 비교적 명확하고(경찰 입건) 집단적 피해가 발생했으며 피해 규모가 큽니다(적합 조건 1, 3, 4). 또한 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점도 긍정적입니다(적합 조건 5, 6). 그러나 피고인 A씨가 잠적한 상태이며 자력 여부가 불분명하여 실제 피해액 회수 가능성에 대한 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>'유부남' 속이고 결혼약속한 연극배우…예비사위 행세로 수천만원 요구</t>
+          <t>10억원 빌리고 잠적…'웃음치료사' 방송인 출신 전 서울시의원 입건</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031815300653749</t>
+          <t>https://www.sidae.com/article/2026031908464138328</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:24.158907+00:00</t>
+          <t>2026-03-19 00:32:39.273801+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>남 배우 A 씨</t>
+          <t>개그우먼 출신 전직 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>법적 분쟁 가능성 언급</t>
+          <t>경찰 수사 중, 사기 혐의 입건</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>남 배우 A 씨가 결혼 사실을 숨기고 여성과 동거한 사건으로, 법률 전문가는 형사상 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 분석했다. 이번 사건은 법적 분쟁으로 이어질 가능성이 시사되었다.</t>
+          <t>개그우먼 출신 전직 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 갚지 않은 혐의로 경찰 수사를 받고 있다. A씨는 지난해부터 잠적한 의혹을 받고 있으며, 현재 사기 혐의로 입건된 상태이다. 피해 규모가 크고 피해자가 다수여서 사건의 파장이 커질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불해당), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 불해당). 또한, 상대방 배우의 자력 여부도 기사만으로는 불확실합니다(적합 조건 2 불확실).</t>
+          <t>전직 서울시의원이 사기 혐의로 입건되어 경찰 수사 중이며(적합 조건 6), 피해자가 수십 명에 이르고(적합 조건 3) 피해 규모가 10억 원 이상으로 크다(적합 조건 4). 상대방의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>男 배우 A 씨, '결혼' 사실 숨기고 여성과 동거…사건 '일파만파' 충격</t>
+          <t>피해규모 ‘10억 이상’…사기혐의로 입건된 개그우먼 출신 정치인 누구...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=518598</t>
+          <t>https://www.sportsseoul.com/news/read/1595015?ref=naver</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:11.248530+00:00</t>
+          <t>2026-03-19 00:32:28.989438+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>전직 서울시의원 A씨</t>
+        </is>
+      </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>법률 자문 단계</t>
+          <t>경찰 수사 중, 피해자 집단 대응 준비 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>결혼을 약속한 상대방이 유부남이었으며, '예비 사위' 행세를 하며 수천만원의 재산상 이익을 취득한 사기 사건. 변호사는 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 판단했다.</t>
+          <t>코미디언 출신 전직 서울시의원 A씨가 지역 주민과 공무원 등 수십 명에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자들은 집단 대응을 준비 중이며, 경찰은 A씨의 소재와 자금 흐름을 추적하고 있다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방의 사기 혐의 및 불법행위 책임이 명확해 보이나(적합 조건 1), 집단적 피해가 아닌 개인 사건이며 상대방의 자력 여부가 불분명하여 회수 가능성이 낮다. 피해 규모 또한 소송금융 투자 대상으로서는 상대적으로 작다.</t>
+          <t>전직 서울시의원 A씨가 수십 명의 지역 주민과 공무원에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확합니다(적합 조건 1). 피해 규모가 10억 원 이상으로 크고(적합 조건 4), 피해자가 수십 명에 달하며 집단 대응을 준비 중인 점(적합 조건 3), 경찰의 정식 수사가 진행 중이고 금융 거래 기록 등 증거 확보 가능성이 높은 점(적합 조건 5, 6)이 소송금융 적합도를 높입니다. 다만, 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>결혼 약속한 배우, 알고보니 유부남?…‘예비 사위’ 행세로 수천만원 ...</t>
+          <t>웃음치료사였는데 10억 넘게 빌린 뒤 잠적..코미디언 출신 전 서울시의...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991493</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100129020008939</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:16.303916+00:00</t>
+          <t>2026-03-19 00:31:53.889323+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>A 씨 (전 서울시의원)</t>
+          <t>前 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨가 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 10억 원 이상의 금전을 빌린 뒤 갚지 않고 잠적한 혐의를 받고 있다. 현재 경찰이 수사를 진행 중이다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원가량의 돈을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. 서울 서대문경찰서는 현재 A씨를 사기 혐의로 입건하여 수사 중입니다. 피해자들은 A씨를 상대로 손해배상 소송을 제기할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨의 책임이 명확하며(1), 수십 명의 피해자와 10억 원 이상의 피해액으로 집단적 피해 규모가 크다(3, 4). 현재 경찰 수사가 진행 중으로 공적 절차가 개시되었으며(6), 이는 증거 확보에도 긍정적이다(5). 다만, 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>전 서울시의원 A씨의 책임이 비교적 명확하며(적합 조건 1), 수십 명의 피해자와 10억 원 이상의 피해 규모(적합 조건 3, 4)로 집단적 피해가 발생했습니다. 현재 경찰 수사가 진행 중이므로(적합 조건 6) 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
+          <t>10억 원 이상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>수십명</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>'방송인 출신' 前 서울시의원, 수십명에 돈 빌리고 '잠적' 의혹..10억 피...</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908363777491</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:31:16.184219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>돈 빌리고 잠적 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>방송인 출신 전 서울시의원 A씨가 수십 명의 피해자로부터 10억원 이상의 돈을 빌린 후 잠적했다는 의혹이 제기되었습니다. 피해자들은 A씨에게 돈을 돌려받지 못하고 있으며, 집단적인 법적 대응을 모색할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>적합 조건인 집단적 피해(수십명)와 큰 피해 규모(10억원 이상)에 해당하여 소송금융 투자 잠재력이 있습니다. 그러나 상대방의 자력 여부가 불확실하고, 현재 '의혹' 단계로 공적 절차 진행 여부가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
           <t>10억원 이상</t>
         </is>
       </c>
-      <c r="I121" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L121" t="inlineStr">
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>수십명</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>피해자만 수십명…방송인 출신 전 서울시의원, 돈 빌리고 잠적 의혹</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M121" t="inlineStr">
-[...66 lines deleted...]
-      <c r="L122" t="inlineStr">
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1773876208516889005</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:30:56.892805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>공익 목적의 방송 프로그램에서 보이스피싱 사례 및 예방 논의</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>배우 한지혜가 방송에서 보이스피싱 경험을 고백하며 경각심을 일깨웠다. 기사는 28세 대학생이 검사를 사칭한 보이스피싱에 속아 4억 2천만원을 편취당한 사례를 언급하며, AI 보이스피싱 등 진화하는 사기 수법에 대한 주의를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵고, 피해가 개별적으로 발생하여 집단소송의 요건을 충족하기 어렵다. 기사는 특정 집단 피해가 아닌 보이스피싱의 일반적인 위험과 개별 사례를 다루고 있어 소송금융 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해)을 충족하지 못한다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>4억 2천만원 (개별 사례)</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상 (개별 피해 사례는 다수 존재하나, 집단적 피해 규모 특정 불가)</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>‘검사♥’ 한지혜, 보이스피싱 경험 고백 “순간적으로 판단 안돼” (...</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M122" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773820138&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603190810482410</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:33.892838+00:00</t>
+          <t>2026-03-19 00:27:58.520498+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>전직 서울시의원 A 씨</t>
+        </is>
+      </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>대법원 벌금형 원심 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>대법원이 카카오뱅크의 수수료 면제 제도를 악용해 소액 현금을 1만여 회 인출하여 카카오뱅크에 800만원~1000만원 상당의 수수료 손해를 입힌 안마시술소 운영자 A, B, C에 대한 벌금형 원심을 확정했습니다. 피고인들은 위계에 의한 업무방해 및 사기 혐의로 유죄 판결을 받았습니다.</t>
+          <t>개그우먼 출신 전직 서울시의원 A 씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰에 입건되었다. 현재 경찰 수사가 진행 중이며, 피해자들은 A 씨의 정체를 추측하며 논란이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 대법원에서 피고인들의 벌금형이 확정되어 형사 절차가 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해자가 대형 금융기관인 카카오뱅크이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 피고인들의 자력도 충분치 않을 가능성이 높습니다.</t>
+          <t>적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)은 다수 충족하나, 피고가 개인이며 현재 잠적한 상태로 자력 부족 및 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합함. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>800만원~1000만원</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1 (카카오뱅크)</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>대법원, 카카오뱅크 수수료면제 이용 소액 1만 여 회 인출 벌금형 원심...</t>
+          <t>10억 빌리고 잠적…개그우먼 출신 전 서울시의원 누구</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603172214045979a8c8bf58f_12</t>
+          <t>https://www.wikitree.co.kr/articles/1126161</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-18 00:20:38.262188+00:00</t>
+          <t>2026-03-19 00:27:35.286513+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고 및 민사 조정 결정 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 기혼 사실을 숨기고 피해자 B씨에게 접근하여 약 6천만원을 가로챈 혐의로 징역 8개월을 선고받았다. 피해자 B씨는 A씨를 상대로 민사소송을 제기하여 7천만원을 분할 지급하는 조정 결정이 확정되었으며, A씨는 현재 변제를 진행 중이다.</t>
+          <t>개그우먼 출신 전 서울시의원 A씨가 여러 사람에게 10억 원이 넘는 돈을 빌린 뒤 잠적한 혐의로 경찰에 입건되었습니다. 경찰은 현재 A씨를 상대로 조사를 진행 중이며, 이는 다수의 피해자와 상당한 피해 금액이 발생한 사건입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 형사 절차가 진행되었으나, 이미 민사 조정 결정이 확정되어 사건이 종결되었습니다. 피해자는 변제를 받고 있어 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없으며, 상대방의 자력 또한 충분치 않은 것으로 판단됩니다.</t>
+          <t>상대방(A씨)의 책임이 경찰 입건으로 명확하게 특정되며, '여러 사람에게' 10억 원 이상을 빌려 집단적 피해와 큰 피해 규모가 확인됩니다. 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차가 이미 진행되고 있어 소송금융 투자 적합도가 높습니다. 다만, 상대방의 실제 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>6천만원 (민사 조정 7천만원)</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>자녀 둘 기혼 숨기고 이성에게 접근해 6천만원 가로챈 40대 '징역형'</t>
+          <t>개그우먼 출신 前서울시의원, 10억 넘게 빌리고 잠적해 입건</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260317010005789</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17738732871780926002</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-17 13:10:17.661545+00:00</t>
+          <t>2026-03-19 00:26:01.562305+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A126" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>A씨 (전직 서울시의원)</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>용인시의 사기 주의 경고</t>
+          <t>피해자 파악 및 잠적 사실 확인 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>용인시가 공무원 사칭 사기 사건 발생에 대한 각별한 주의를 당부했습니다. 사기범들은 공공기관 청사로 피해자를 유인해 대면 접촉을 시도하며 신뢰를 확보한 뒤 범행을 저지르는 수법을 사용하고 있습니다. 시는 범행 수법이 대담해지고 있어 시민들의 경각심을 촉구했습니다.</t>
+          <t>전직 서울시의원 출신 방송인 A씨가 과거 경력과 인맥을 내세워 수십 명의 피해자로부터 10억 원 이상을 빌린 뒤 잠적했습니다. 현재까지 파악된 피해자들은 A씨의 행방을 찾고 있으며, 법적 조치를 준비할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>기사는 공무원 사칭 사기 수법에 대한 용인시의 일반적인 주의 경고로, 특정 가해자나 구체적인 피해 사건이 명시되어 있지 않습니다. 따라서 상대방 책임이 명확하지 않고, 상대방의 자력 또한 불분명합니다. 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>전직 서울시의원 A씨가 10억 원 이상을 빌리고 잠적한 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 10억 원 이상으로 크며(적합 조건 4), 피해자가 수십 명에 달하는 집단적 피해(적합 조건 3)에 해당합니다. 차용증, 계좌 이체 내역 등 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>용인시, 공무원 사칭 사기 사건 발생... 각별 유의 당부</t>
+          <t>방송인 전직 서울시의원, 10억↑ 빌리고 잠적</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530921</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603190037</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-17 00:30:14.609267+00:00</t>
+          <t>2026-03-19 00:24:23.382750+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A127" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>전 서울시의원 A 씨</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>용인특례시 공무원을 사칭한 사기 일당이 지역 정보통신업체에 접근해 허위 공문서로 대리 발주를 유도, 약 1억 원의 대금을 편취했습니다. 피해 업체는 용인동부경찰서에 고소장을 접수했으며, 용인시는 유사 피해 방지를 위해 시민들에게 주의를 당부하고 있습니다. 사기 수법이 대담해지고 있어 추가 피해가 우려됩니다.</t>
+          <t>방송인 출신 전 서울시의원 A 씨가 지역 주민과 공무원 등을 상대로 10억 원대 돈을 빌린 뒤 잠적했다는 의혹이 제기되어 경찰이 사기 혐의로 수사에 착수했습니다. 현재까지 확인된 피해자만 수십 명에 이르며, 경찰은 A 씨의 소재 파악 및 구체적인 피해 규모와 자금 흐름을 확인하는 데 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>사기 사건의 책임 주체(사기 일당)가 특정되었으나, 이들의 자력 확보 및 추적이 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용인특례시는 피해자가 아닌 사칭 대상이며, 시를 상대로 한 소송 가능성은 기사에서 언급되지 않아 적합 조건 중 '상대방에게 자력이 충분함'을 충족하기 어렵습니다.</t>
+          <t>전 서울시의원 A 씨가 수억 원을 빌린 뒤 잠적한 혐의로 경찰 수사 중이며(상대방 책임 명확), 피해자 수십 명, 피해 금액 10억 원 이상으로 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점도 적합합니다. 상대방의 자력은 불분명하나, 전직 시의원이라는 공적 지위가 있었고 다수의 피해자가 발생하여 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>약 1억 원 (최소)</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>다수 (현재 1개 업체 확인)</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>용인특례시  공무원 사칭 사기 주의하세요</t>
+          <t>웃음치료사 前서울시의원, 10억 대 사기·잠적 의혹</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1351240</t>
+          <t>https://www.etoday.co.kr/news/view/2566914</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:26.665817+00:00</t>
+          <t>2026-03-19 00:24:16.748428+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>전 서울시의원 A씨</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통한 사기 혐의자 94명 체포 및 수사 진행 중</t>
+          <t>전 서울시의원의 잠적 의혹이 제기된 상황으로, 피해자들이 법적 조치를 준비할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통해 로맨스 스캠 및 피싱 등 사기 혐의자 94명이 체포되었습니다. 피해자들은 사기 사이트를 통해 계좌 충전, 개인 정보 및 신용 카드 정보 유출 등의 피해를 입었으며, 범죄자들은 계정 소유자를 사칭하여 지인들에게 접근하는 수법을 사용했습니다.</t>
+          <t>전 서울시의원 A씨가 수십 명의 피해자로부터 총 10억 원을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. A씨는 방송인 및 웃음치료사 등의 이력도 가지고 있으며, 피해자들은 현재 상황에 대한 법적 대응을 모색할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통해 94명의 사기 혐의자가 체포되어 상대방의 책임이 명확하며, 국제적인 수사로 증거 확보가 용이합니다. '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 판단됩니다. 공적 절차가 이미 진행 중인 점도 적합합니다.</t>
+          <t>전 서울시의원 A씨의 돈 편취 및 잠적 의혹으로 상대방 책임이 명확하며, 수십 명의 피해자와 총 10억 원에 달하는 큰 피해 규모를 가지고 있어 집단적 피해 및 피해 규모가 큽니다. 피해 사실과 금액이 구체적으로 알려져 있어 증거 확보 가능성이 높고, 전직 공인이라는 점에서 자력 확보 가능성도 고려됩니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>인터폴 작전 통해 로맨스 스캠·피싱 등 사기 혐의자 94명 체포</t>
+          <t>'방송인 출신' 전 서울시의원, 돈 빌린 뒤 잠적 의혹… 피해액 10억 원</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>datanet.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.datanet.co.kr/news/articleView.html?idxno=210112</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031907180003007?did=NA</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:00.961185+00:00</t>
+          <t>2026-03-19 00:24:11.049307+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>케냐 당국의 인신매매 수사 확대, 케냐 정부의 러시아군 입대 중단 합의 및 귀환 추진</t>
+          <t>피해자들이 신고를 망설이는 단계</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>케냐인 1000여명이 고액 연봉 일자리를 미끼로 한 허위 취업 알선에 속아 러시아로 갔다가 우크라이나 전쟁 전선에 투입된 것으로 드러났다. 케냐 당국은 인신매매 가능성을 보고 수사를 확대 중이며, 600개 이상의 인력 알선업체가 폐쇄됐다. 케냐 정부는 러시아와 협의해 자국민의 러시아군 입대를 중단시키고 귀환을 추진하고 있다.</t>
+          <t>청주 지역의 한 차량등록 대행업자가 20억 원 규모의 거액 사기를 저질렀습니다. 피해자들은 회사로부터의 불이익을 우려해 신고조차 망설이고 있으며, 언론 보도를 통해 사기 사실이 알려진 상태입니다. 다수의 피해자가 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>허위 취업 알선업체들의 사기 및 인신매매 혐의가 명확(상대방 책임 명확)하며, 케냐인 1000여명 이상이 피해를 입어 집단적 피해(집단적 피해) 규모가 크고(피해 규모 큼), 케냐 당국의 수사 및 업체 폐쇄 조치 등 증거 확보가 용이(증거 확보 가능)하며 공적 절차(관련절차진행)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높음.</t>
+          <t>상대방 책임이 차량등록 대행업자의 거액 사기로 비교적 명확하며, 피해 규모가 20억 원으로 매우 큽니다. 또한 '피해자들'이라는 표현으로 보아 다수의 피해자가 있을 가능성이 높고, 언론 보도 등을 통해 증거 확보도 가능할 것으로 판단됩니다. 다만, 상대방의 자력 여부가 불분명하고 아직 공적 절차가 진행되지 않은 점은 리스크입니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>케냐인 1000여명 이상, 아프리카 전체 1700명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>케냐  자국민 러시아군 입대 중단 합의 …우크라전 참전 논란</t>
+          <t>청주 차량등록 대행업자 거액 사기…20억 피해에도 '쉬쉬'</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003550746</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6105467</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:47.063542+00:00</t>
+          <t>2026-03-19 00:22:17.772749+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>연극배우 A씨</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>변호사 자문 단계</t>
+          <t>언론 보도 및 변호사 소송 검토 조언 단계</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>소개팅을 빙자한 사기 사건으로 3,238만 원의 피해가 발생했으며, 가해자는 대포통장을 사용하고 잠적한 상황이다. 변호사는 단순 형사 고소 외에 계좌 명의인에 대한 부당이득 반환 청구 또는 공동불법행위 손해배상 청구 등 민사적 대응을 조언했다.</t>
+          <t>유부남인 연극배우 A씨가 결혼을 약속하며 30대 여성과 동거하고, 여성의 부모님으로부터 수천만원을 갈취한 사건이 JTBC '사건반장'을 통해 공개되었습니다. A씨는 이혼했다는 거짓말까지 했으며, 변호사는 사기 및 민사상 불법행위로 인한 손해배상 청구를 고려해볼 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방이 대포통장을 사용하고 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않고, 피해 금액 3,238만 원은 '피해 규모가 큼' 조건(수억 원 이상)에 미달한다. 또한 '집단적 피해'가 아닌 개별 사기 사건으로 소송금융 투자 대상으로 적합성이 낮다.</t>
+          <t>상대방의 책임은 명확하고 증거 확보 가능성이 있으나(적합 조건 1, 5 충족), 상대방의 자력이 불분명하고 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못하며(적합 조건 2, 4 미충족), 집단적 피해가 아닌 단일 피해자 사건이므로(적합 조건 3 미충족) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>3,238만 원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>소개팅 빙자해 3,238만 원 뜯어내고 잠적…대포통장이 범행의 핵심이었...</t>
+          <t>연극배우 A씨, '유부남' 숨기고 女와 혼인빙자 동거→수천만원 갈취 '충...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/QVHQMYOQ57GD</t>
+          <t>http://www.osen.co.kr/article/G1112762961</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:44.875153+00:00</t>
+          <t>2026-03-18 12:53:38.232637+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>공공기관 사칭 사기 주의 당부</t>
+          <t>변호사 법률 검토 의견 제시</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>하동소방서가 공공기관을 사칭하여 물품 구매를 요구하는 사기 피해에 대한 주의를 당부했습니다. 사기범들은 공문서 위조 및 공무원 사칭을 통해 법적 조치를 언급하며 긴급한 구매를 압박하는 수법을 사용하고 있습니다.</t>
+          <t>한 연극배우가 유부남임을 숨기고 결혼을 약속하며 동거까지 한 사실이 알려져 논란이 되고 있습니다. 박지훈 변호사는 상대방을 기망하여 재산상 이익을 취득한 정황이 있다면 사기 혐의가 성립할 수 있으며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방이 불특정 사기범들이며(적합 조건 1 미충족), 이들의 자력이 충분하지 않아 배상 가능성이 낮습니다(적합 조건 2 미충족). 또한, 기사에서 구체적인 피해 규모나 피해자 수가 파악되지 않아 집단적 피해로 보기 어렵습니다(적합 조건 3, 4 미충족). 현재 공적 절차 진행 여부도 불분명합니다(적합 조건 6 미충족).</t>
+          <t>상대방 책임은 명확해 보이나(기망), 상대방의 자력(연극배우)이 충분하다고 보기 어렵고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>하동소방서, 공공기관 사칭 물품 구매 사기 '주의'</t>
+          <t>“결혼 약속에 동거까지”…유부남 숨긴 연극배우 ‘파장’ [셀럽이슈]</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632671</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773824323516861006</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:41.371378+00:00</t>
+          <t>2026-03-18 12:53:04.120339+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>연극배우 A씨</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>형사사건 피의자 징역형 선고 및 배상명령 판결</t>
+          <t>변호사 법률 검토 단계</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>광명경찰서가 '형사 배상명령제도 활성화 계획'을 통해 온라인 사기 피해자 10명이 385만원을 돌려받도록 지원했습니다. 이 사건 피의자는 35명을 속여 950만원을 편취했으며, 법원은 징역 1년 6월과 함께 피해자 10명에게 배상명령을 선고했습니다. 경찰은 소액 피해자들이 별도 민사소송 없이 피해를 회복할 수 있도록 제도를 적극 안내하고 있습니다.</t>
+          <t>연극배우 A씨가 유부남임을 숨기고 여성 B씨에게 접근, '예비 사위' 행세로 수천만원의 재산상 이익을 취득한 사건입니다. 박지훈 변호사는 A씨에게 사기 혐의가 성립할 여지가 크며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방이 개인 사기범으로 자력이 충분하지 않으며(부적합 조건), 피해 규모가 소액(총 950만원, 1인당 수십만원)으로 소송금융 투자 대상으로는 적합하지 않습니다. 경찰이 소액 피해자 구제를 위해 배상명령제도를 지원하는 사례로, 대규모 수익을 기대하기 어렵습니다.</t>
+          <t>상대방 책임은 비교적 명확하나(사기 혐의 성립 여지), 상대방(연극배우 A씨)의 자력이 불분명하고 피해 규모가 수천만원 수준으로 소송금융 투자 대상으로는 매력이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>총 950만원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>광명경찰, 형사배상제도 적극 지원…10명 피해자 300만원 받아</t>
+          <t>연극배우 A씨, ‘유부남’ 숨기고 女 접근...‘예비 사위’ 행세로 수천...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003549292</t>
+          <t>https://www.mk.co.kr/article/11991672</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-16 12:18:19.308522+00:00</t>
+          <t>2026-03-18 12:50:10.695901+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A133" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>연극배우 B씨</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역 8개월 선고 완료, 민사 손해배상 소송 가능</t>
+          <t>변호사 법률 자문 진행 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>40대 남성이 무속인을 사칭하여 한 여성에게 성관계를 강요하고 코인 투자 명목으로 1억 5천만 원을 편취한 혐의로 징역 8개월을 선고받았습니다. 대구지방법원은 피해자의 심리를 이용한 죄질이 불량하다고 판단했습니다. 이 형사 판결은 피해자가 민사 손해배상 소송을 제기하는 데 강력한 근거가 될 것입니다.</t>
+          <t>연극배우 B씨가 유부남임을 속이고 여성 A씨와 동거하며 결혼을 약속한 뒤, 수천만 원의 금전적 지원을 받았다. A씨는 B씨의 유부남 사실을 뒤늦게 알게 되었고, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>무속인 사칭 및 거액 편취 혐의로 징역형이 선고되어 상대방의 불법행위 책임이 명확하며(적합 조건 1), 형사 재판 유죄 판결은 민사 소송의 강력한 증거가 됩니다(적합 조건 5). 피해 금액이 1억 5천만 원으로 상당하고(적합 조건 4), 이미 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었습니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>연극배우 B씨의 유부남 사실 은폐 및 금전 편취 행위가 명확하며 (적합 조건 1: 상대방 책임 명확), 금전 거래 내역 등 증거 확보도 용이함 (적합 조건 5: 증거 확보 가능). 다만, 피해 규모가 수천만 원대로 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 (부적합 조건: 피해 규모 작음), 단일 피해자 사건임 (부적합 조건: 집단적 피해 아님). 상대방 B씨의 직접적인 자력은 불분명하나, 부모가 재력가로 언급되어 간접적인 회수 가능성은 존재.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>무속인 사칭해 거액 편취 40대 징역형</t>
+          <t>'유부남' 속이고 결혼약속한 연극배우…예비사위 행세로 수천만원 요구</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508995&amp;ref=A</t>
+          <t>https://www.sidae.com/article/2026031815300653749</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-16 00:28:59.236160+00:00</t>
+          <t>2026-03-18 12:46:24.158907+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>A씨와 배우자 B씨</t>
+          <t>남 배우 A 씨</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고</t>
+          <t>법적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>A씨 부부가 지인 C씨를 속여 8년간 60억원 가량을 가로챈 사기 사건으로, 1심보다 가중된 징역 15년과 12년이 각각 선고되었습니다. 피고인들은 '아들 명의로 정부에 비자금이 조성돼 있다'는 거짓말로 수수료 명목의 돈을 편취했으며, 재판부는 피고인들의 반성 없는 태도를 비판했습니다.</t>
+          <t>남 배우 A 씨가 결혼 사실을 숨기고 여성과 동거한 사건으로, 법률 전문가는 형사상 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 분석했다. 이번 사건은 법적 분쟁으로 이어질 가능성이 시사되었다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>피고인 부부의 사기 책임이 형사 2심 판결로 명확히 인정되었고(적합 조건 1), 피해 금액도 60억원으로 매우 크며(적합 조건 4), 형사 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5, 6). 그러나 피고인들이 별다른 직업이 없어 생활비 마련에 어려움을 겪고 있었다는 점에서 자력 부족이 명확하여(부적합 조건 해당) 승소하더라도 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불해당), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 불해당). 또한, 상대방 배우의 자력 여부도 기사만으로는 불확실합니다(적합 조건 2 불확실).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>60억원 가량</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>“아들 명의로 정부에 비자금 있다”…비자금 찾아 갚겠다 속여 60억 가...</t>
+          <t>男 배우 A 씨, '결혼' 사실 숨기고 여성과 동거…사건 '일파만파' 충격</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574693?ref=naver</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518598</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:04.628228+00:00</t>
+          <t>2026-03-18 12:46:11.248530+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>경찰 수사 및 송치 예정</t>
+          <t>법률 자문 단계</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>대전역 앞에서 1억 원 수표를 들고 배회하던 보이스피싱 현금수거책이 체포되었다. 경찰은 A 씨를 대상으로 여죄를 수사하고 송치할 예정이며, 피해금은 모두 환수하여 피해자에게 돌려줄 방침이라고 밝혔다.</t>
+          <t>결혼을 약속한 상대방이 유부남이었으며, '예비 사위' 행세를 하며 수천만원의 재산상 이익을 취득한 사기 사건. 변호사는 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 판단했다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 자력 확보가 어려워 소송 상대방으로서 부적합하며(적합 조건 1, 2 미충족), 현금수거책은 자력이 부족할 가능성이 높습니다. 경찰 수사를 통해 피해금 환수가 진행 중이나, 이는 형사 절차이며 소송금융의 대상이 되는 민사 소송의 실익이 낮을 수 있습니다.</t>
+          <t>상대방의 사기 혐의 및 불법행위 책임이 명확해 보이나(적합 조건 1), 집단적 피해가 아닌 개인 사건이며 상대방의 자력 여부가 불분명하여 회수 가능성이 낮다. 피해 규모 또한 소송금융 투자 대상으로서는 상대적으로 작다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>대전역앞서 '1억 원' 수표 들고 배회…보이스피싱 현금수거책 체포</t>
+          <t>결혼 약속한 배우, 알고보니 유부남?…‘예비 사위’ 행세로 수천만원 ...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478178&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mk.co.kr/article/11991493</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-16 00:24:27.092820+00:00</t>
+          <t>2026-03-18 12:45:16.303916+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>A 씨 (전 서울시의원)</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고, 형량 증가</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>피고인 부부가 피해자의 선의를 이용해 60억 원을 편취한 사기 사건으로, 2심 재판에서 형량이 늘어났다. 재판부는 피고인들이 돈을 은닉하고 있다고 판단했으며, 피해자는 경제적 어려움을 호소하고 있다. 이미 형사 재판을 통해 책임이 명확히 인정되었으므로, 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>전 서울시의원 A 씨가 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 10억 원 이상의 금전을 빌린 뒤 갚지 않고 잠적한 혐의를 받고 있다. 현재 경찰이 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당한다. 피고인 부부가 60억 원을 편취하여 형사 2심에서 형량이 늘어났으므로, 책임이 명확하고 피해 금액이 매우 크다. 이미 형사 재판을 통해 증거가 충분히 확보되어 민사상 손해배상 청구가 용이할 것으로 판단된다.</t>
+          <t>전 서울시의원 A 씨의 책임이 명확하며(1), 수십 명의 피해자와 10억 원 이상의 피해액으로 집단적 피해 규모가 크다(3, 4). 현재 경찰 수사가 진행 중으로 공적 절차가 개시되었으며(6), 이는 증거 확보에도 긍정적이다(5). 다만, 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>60억</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>정부 비자금으로 갚을게  60억 편취 부부 2심서 형량 늘어</t>
+          <t>전 서울시의원, 주민·구청 직원 돈 빌린 뒤 잠적 의혹…경찰 수사</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478127&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/society/incident-accident/6106150</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:04.245571+00:00</t>
+          <t>2026-03-18 12:36:17.624993+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>공연기획자</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (실형 선고), 민사상 피해 복구 미진행</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>유명 가수 콘서트 투자를 미끼로 3천만 원을 가로챈 공연기획자가 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인이 피해자로부터 용서받지 못했고 피해 복구도 하지 않았다고 밝혔습니다. 이 사건은 형사 재판이 종결되었으나, 민사상 피해 복구는 아직 이루어지지 않은 상태입니다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지난해부터 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 수억 원을 빌린 뒤 갚지 않고 잠적했습니다. 현재 서울 서대문경찰서가 A씨를 사기 혐의 피의자로 입건하여 수사 중입니다. 지역 상인회 등이 파악한 피해 규모는 수십 명, 수억 원으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>피해 금액이 3천만 원으로 소송금융 투자 대상으로는 규모가 작습니다. 상대방이 공연기획자 개인으로 추정되어 자력 확보가 어려울 수 있으며, 기사 내용상 집단적 피해가 아닌 단일 피해자로 보입니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 부족, 집단적 피해 아님)</t>
+          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 수억 원을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사 중입니다. 상대방 책임이 비교적 명확하고(조건 1), 다수의 피해자(수십 명)와 큰 피해 규모(수억 원)가 확인되며(조건 3, 4), 경찰 수사를 통해 증거 확보가 가능하고 공적 절차가 진행 중입니다(조건 5, 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>3천만 원</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>유명 가수 콘서트 투자해 봐 …3천만 원 가로챈 공연기획자 실형</t>
+          <t>전 서울시의원, 구청 직원 등 수십명 돈 빌리고 잠적</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478124&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.joongang.co.kr/article/25412825</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:47.032232+00:00</t>
+          <t>2026-03-18 12:32:19.168052+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>투자사기 조직</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>대포통장 모집책에 대한 형사 재판 종결 (징역형 선고)</t>
+          <t>경찰, 사기 혐의 피의자 입건 후 수사 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>20대들이 투자사기 조직에 대포통장을 제공하여 13명의 피해자가 1억 5천만 원 상당의 피해를 입은 사건입니다. 통장 모집책들은 사기 방조 및 전자금융거래법 위반 혐의로 징역형을 선고받았으며, 피해자들의 손해배상 청구는 아직 진행되지 않은 것으로 보입니다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. A씨는 시의원 및 구청 정책보좌관 직함을 내세워 돈을 빌린 것으로 알려졌으며, 현재 연락이 두절된 상태입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방(투자사기 조직)의 자력 여부가 불분명하여 배상금 회수 가능성이 낮습니다. 피해자 수가 13명으로 집단적 피해(수십 명 이상) 기준에 미달하며, 총 피해 금액도 소송금융 투자 대상으로 보기에 규모가 크지 않습니다 (1억 5천만 원). 다만, 사기 범행에 사용된 계좌 모집책들이 유죄 판결을 받아 범죄 사실 및 피해 발생에 대한 증거는 확보된 상태입니다.</t>
+          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 10억 원 이상의 돈을 빌린 후 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 경찰 수사라는 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다. 다만, 상대방의 현재 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>투자사기 조직에 대포통장 넘긴 20대들 징역형 집행유예</t>
+          <t>[단독] 수십명 돈 빌리고 잠적한 전 서울시의원</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485089?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315081630</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773820138&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-15 12:35:36.717654+00:00</t>
+          <t>2026-03-18 12:23:33.892838+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>보이스피싱 사기 발생</t>
+          <t>대법원 벌금형 원심 확정</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>전 국민 주유 보조금을 미끼로 한 보이스피싱 사기가 기승을 부리고 있다. 사기범들은 긴급 경영자금, 세금 납부 헬프 등 그럴듯한 명분으로 문자메시지를 보내 가짜 정부 사이트 링크를 클릭하도록 유도한다. 이를 통해 개인정보 탈취 및 금전적 피해가 발생할 수 있다.</t>
+          <t>대법원이 카카오뱅크의 수수료 면제 제도를 악용해 소액 현금을 1만여 회 인출하여 카카오뱅크에 800만원~1000만원 상당의 수수료 손해를 입힌 안마시술소 운영자 A, B, C에 대한 벌금형 원심을 확정했습니다. 피고인들은 위계에 의한 업무방해 및 사기 혐의로 유죄 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 다수의 피해자가 발생할 수 있으나(집단적 피해), 사기범의 신원 특정 및 자력 확보가 매우 어렵다. 기사 내용만으로는 공적 절차 진행 여부나 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 대법원에서 피고인들의 벌금형이 확정되어 형사 절차가 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해자가 대형 금융기관인 카카오뱅크이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 피고인들의 자력도 충분치 않을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>800만원~1000만원</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1 (카카오뱅크)</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>'전 국민 주유 보조금?' 새빨간  보이스피싱</t>
+          <t>대법원, 카카오뱅크 수수료면제 이용 소액 1만 여 회 인출 벌금형 원심...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824340</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603172214045979a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:59.876540+00:00</t>
+          <t>2026-03-18 00:20:38.262188+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>경찰 수사 진행</t>
+          <t>형사 재판 징역형 선고 및 민사 조정 결정 확정</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>피해자가 시리아 군의관을 사칭한 로맨스스캠 사기범에게 3,240만 원을 송금한 사건. 경찰 조사를 통해 사기 사실이 확인되었으며, 직원의 신속한 대응으로 추가 피해를 예방했다.</t>
+          <t>40대 남성 A씨가 기혼 사실을 숨기고 피해자 B씨에게 접근하여 약 6천만원을 가로챈 혐의로 징역 8개월을 선고받았다. 피해자 B씨는 A씨를 상대로 민사소송을 제기하여 7천만원을 분할 지급하는 조정 결정이 확정되었으며, A씨는 현재 변제를 진행 중이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>사기범의 책임이 경찰 조사를 통해 명확히 확인되었고(적합 조건 1), 경찰 수사라는 공적 절차가 진행되었으며(적합 조건 6), 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 그러나 피해 금액이 소송금융 투자 기준인 수억 원 이상에 미치지 못하고, 피해자 수가 단수이며, 사기범의 자력 확보가 어려울 수 있어(적합 조건 2, 3, 4 불충족) 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 형사 절차가 진행되었으나, 이미 민사 조정 결정이 확정되어 사건이 종결되었습니다. 피해자는 변제를 받고 있어 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없으며, 상대방의 자력 또한 충분치 않은 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>3,240만 원</t>
+          <t>6천만원 (민사 조정 7천만원)</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>덕진서 로맨스스캠 예방 감사장 수여</t>
+          <t>자녀 둘 기혼 숨기고 이성에게 접근해 6천만원 가로챈 40대 '징역형'</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034910</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260317010005789</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-15 12:29:41.625270+00:00</t>
+          <t>2026-03-17 13:10:17.661545+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 수사 및 국제공조를 통한 피해금 회수 및 반환 완료</t>
+          <t>용인시의 사기 주의 경고</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>강원경찰청이 국제공조를 통해 보이스피싱 범죄자들을 검거하고, 피해금 1억 6천만원을 회수하여 피해자들에게 돌려주었다. 이는 사기 범죄 피해금 반환식으로 진행되었으며, 경찰의 적극적인 수사로 피해 회복이 이루어졌다.</t>
+          <t>용인시가 공무원 사칭 사기 사건 발생에 대한 각별한 주의를 당부했습니다. 사기범들은 공공기관 청사로 피해자를 유인해 대면 접촉을 시도하며 신뢰를 확보한 뒤 범행을 저지르는 수법을 사용하고 있습니다. 시는 범행 수법이 대담해지고 있어 시민들의 경각심을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>기사는 경찰의 국제공조를 통한 보이스피싱 피해금 1억 6천만원의 성공적인 회수 및 반환에 초점을 맞추고 있습니다. 이는 이미 피해가 상당 부분 회복되어 종결된 사건으로 판단되므로, 미회수된 피해액에 대한 소송을 지원하는 소송금융 투자 대상으로는 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 공무원 사칭 사기 수법에 대한 용인시의 일반적인 주의 경고로, 특정 가해자나 구체적인 피해 사건이 명시되어 있지 않습니다. 따라서 상대방 책임이 명확하지 않고, 상대방의 자력 또한 불분명합니다. 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>1억 6천만원 (회수된 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>강원경찰, 보이스피싱 피해금 1억6000만원 찾아줬다</t>
+          <t>용인시, 공무원 사칭 사기 사건 발생... 각별 유의 당부</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2038817</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530921</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-15 12:24:54.387393+00:00</t>
+          <t>2026-03-17 00:30:14.609267+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 2년 6개월)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>20대 남성 A 씨가 투자사기 조직에 대포통장을 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A 씨가 모집한 계좌는 실제 사기 범행에 사용되어 13명의 피해자가 총 1억 5천만 원의 피해를 입었다. 법원은 피고인들의 죄책이 무겁다고 판시했다.</t>
+          <t>용인특례시 공무원을 사칭한 사기 일당이 지역 정보통신업체에 접근해 허위 공문서로 대리 발주를 유도, 약 1억 원의 대금을 편취했습니다. 피해 업체는 용인동부경찰서에 고소장을 접수했으며, 용인시는 유사 피해 방지를 위해 시민들에게 주의를 당부하고 있습니다. 사기 수법이 대담해지고 있어 추가 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>피고인 A 씨와 B 씨의 사기방조 책임은 형사 판결로 명확하나, 이들의 자력이 충분하지 않아 피해액 회수가 어려울 것으로 예상됩니다. 또한 피해자 수(13명)와 피해 금액(1.5억 원)이 소송금융 투자 대상으로 보기에는 상대적으로 작아 투자 적합도가 낮습니다. (적합 조건 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 미충족)</t>
+          <t>사기 사건의 책임 주체(사기 일당)가 특정되었으나, 이들의 자력 확보 및 추적이 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용인특례시는 피해자가 아닌 사칭 대상이며, 시를 상대로 한 소송 가능성은 기사에서 언급되지 않아 적합 조건 중 '상대방에게 자력이 충분함'을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>약 1억 원 (최소)</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>다수 (현재 1개 업체 확인)</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>'대포통장 모집책' 20대 남성 징역 2년 6개월 선고</t>
+          <t>용인특례시  공무원 사칭 사기 주의하세요</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181833</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1351240</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-15 12:22:44.025428+00:00</t>
+          <t>2026-03-17 00:29:26.665817+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>사기 혐의로 실형 선고 (형사 사건 종결), 피해자들의 민사 손해배상 소송 가능성 있음</t>
+          <t>인터폴 작전을 통한 사기 혐의자 94명 체포 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>가짜 축구 컨설턴트 A 씨가 자녀를 외국 구단에 넣어주겠다고 속여 피해자 B 씨로부터 8000만 원을 편취하는 등 여러 피해자에게 같은 수법으로 사기 행각을 벌였습니다. A 씨는 사기 혐의로 실형을 선고받았으며, 피해자들은 민사상 손해배상을 청구할 수 있습니다.</t>
+          <t>인터폴 작전을 통해 로맨스 스캠 및 피싱 등 사기 혐의자 94명이 체포되었습니다. 피해자들은 사기 사이트를 통해 계좌 충전, 개인 정보 및 신용 카드 정보 유출 등의 피해를 입었으며, 범죄자들은 계정 소유자를 사칭하여 지인들에게 접근하는 수법을 사용했습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 크고(부적합 조건), 피해 규모가 소송금융 투자에 적합한 대규모 집단 피해로 보기 어렵습니다.</t>
+          <t>인터폴 작전을 통해 94명의 사기 혐의자가 체포되어 상대방의 책임이 명확하며, 국제적인 수사로 증거 확보가 용이합니다. '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 판단됩니다. 공적 절차가 이미 진행 중인 점도 적합합니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>최소 8000만 원 (피해자 1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>아들 외국 구단 넣어줄게 …8000만 원 뜯은 가짜 축구 컨설턴트 실형</t>
+          <t>인터폴 작전 통해 로맨스 스캠·피싱 등 사기 혐의자 94명 체포</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>datanet.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6100812</t>
+          <t>https://www.datanet.co.kr/news/articleView.html?idxno=210112</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-15 00:23:41.948762+00:00</t>
+          <t>2026-03-17 00:29:00.961185+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>허위 취업 알선업체들</t>
+        </is>
+      </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>경찰 및 은행 직원의 개입으로 피해 예방 및 송금 중단</t>
+          <t>케냐 당국의 인신매매 수사 확대, 케냐 정부의 러시아군 입대 중단 합의 및 귀환 추진</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>피해자 A씨가 시리아 군인 의사를 사칭한 로맨스 스캠 사기범에게 3240만 원을 송금하려 했으나, 은행 직원의 기지로 피해를 막았다. 경찰은 은행 직원의 공로를 인정하여 감사장을 수여했다. 이 사건은 실제 피해가 발생하지 않아 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+          <t>케냐인 1000여명이 고액 연봉 일자리를 미끼로 한 허위 취업 알선에 속아 러시아로 갔다가 우크라이나 전쟁 전선에 투입된 것으로 드러났다. 케냐 당국은 인신매매 가능성을 보고 수사를 확대 중이며, 600개 이상의 인력 알선업체가 폐쇄됐다. 케냐 정부는 러시아와 협의해 자국민의 러시아군 입대를 중단시키고 귀환을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>피해자 A씨가 사기범에게 송금하려던 3240만 원의 피해를 은행 직원의 도움으로 막은 사건으로, 실제 피해가 발생하지 않아 소송의 대상이 될 수 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 목적에 부합하지 않습니다.</t>
+          <t>허위 취업 알선업체들의 사기 및 인신매매 혐의가 명확(상대방 책임 명확)하며, 케냐인 1000여명 이상이 피해를 입어 집단적 피해(집단적 피해) 규모가 크고(피해 규모 큼), 케냐 당국의 수사 및 업체 폐쇄 조치 등 증거 확보가 용이(증거 확보 가능)하며 공적 절차(관련절차진행)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>3240만 원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>케냐인 1000여명 이상, 아프리카 전체 1700명 이상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>3240만 원 피해 막았다 ...덕진경찰, 로맨스스캠 예방 은행 직원에 감사...</t>
+          <t>케냐  자국민 러시아군 입대 중단 합의 …우크라전 참전 논란</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794686</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003550746</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-14 12:23:27.492560+00:00</t>
+          <t>2026-03-17 00:17:47.063542+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고 및 배상명령 판결</t>
+          <t>변호사 자문 단계</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>광명경찰서가 범죄 피해자 구제를 위해 형사 배상명령 제도를 활성화하고 있다. 인터넷 수영용품 사기 사건에서 35명의 피해자가 발생했으며, 경찰의 안내로 12명이 배상명령을 신청, 그 중 10명이 총 385만6000원을 배상받으라는 판결을 받았다. 경찰은 소액 피해자들의 실질적인 피해 회복을 지속 지원할 방침이다.</t>
+          <t>소개팅을 빙자한 사기 사건으로 3,238만 원의 피해가 발생했으며, 가해자는 대포통장을 사용하고 잠적한 상황이다. 변호사는 단순 형사 고소 외에 계좌 명의인에 대한 부당이득 반환 청구 또는 공동불법행위 손해배상 청구 등 민사적 대응을 조언했다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>개별 피해 금액이 소액(적합 조건 4 불해당)이며, 형사 배상명령 제도를 통해 이미 판결이 선고된 사건(부적합 조건 해당). 소송금융은 일반적으로 대규모 민사 소송을 대상으로 하며, 이 사건은 이미 공적 절차 내에서 피해 구제가 진행되어 신규 투자 기회가 적음.</t>
+          <t>상대방이 대포통장을 사용하고 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않고, 피해 금액 3,238만 원은 '피해 규모가 큼' 조건(수억 원 이상)에 미달한다. 또한 '집단적 피해'가 아닌 개별 사기 사건으로 소송금융 투자 대상으로 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>총 950만 원 (35명), 10명에게 385만6000원 배상 판결</t>
+          <t>3,238만 원</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>광명경찰서, 형사 배상명령제도 활성화…범죄 피해자 구제 지원</t>
+          <t>소개팅 빙자해 3,238만 원 뜯어내고 잠적…대포통장이 범행의 핵심이었...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949074</t>
+          <t>https://lawtalknews.co.kr/article/QVHQMYOQ57GD</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-14 12:16:58.793429+00:00</t>
+          <t>2026-03-16 12:50:44.875153+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>해외 취업 사기 피해자 구조 및 자립 지원 진행 중</t>
+          <t>공공기관 사칭 사기 주의 당부</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>캄보디아 취업 사기로 인한 납치·감금 사태로 50여명의 한인 피해자가 발생했으며, 한인구조단이 이들의 구조 및 귀국 후 자립을 지원하고 있습니다. 피해자들은 영사관의 도움을 받기도 했으나, 사기 조직에 대한 법적 조치나 공적 절차 진행 여부는 명확히 언급되지 않았습니다.</t>
+          <t>하동소방서가 공공기관을 사칭하여 물품 구매를 요구하는 사기 피해에 대한 주의를 당부했습니다. 사기범들은 공문서 위조 및 공무원 사칭을 통해 법적 조치를 언급하며 긴급한 구매를 압박하는 수법을 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>해외 취업 사기 조직의 특성상 상대방의 자력 확보가 어렵고(부적합 조건: 상대방 자력 부족), 특정 가능한 피고를 상정하기 어려워 소송금융 투자 대상으로서의 적합도가 낮음. 기사 내용만으로는 소송 외 공적 절차 진행 여부도 불분명하며, 피해자 구조 및 지원에 초점이 맞춰져 있음.</t>
+          <t>상대방이 불특정 사기범들이며(적합 조건 1 미충족), 이들의 자력이 충분하지 않아 배상 가능성이 낮습니다(적합 조건 2 미충족). 또한, 기사에서 구체적인 피해 규모나 피해자 수가 파악되지 않아 집단적 피해로 보기 어렵습니다(적합 조건 3, 4 미충족). 현재 공적 절차 진행 여부도 불분명합니다(적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>50여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[세상은 하나님의 일터] 구걸 가족 돕기서 해외 한인 구조까지… 돌봄의...</t>
+          <t>하동소방서, 공공기관 사칭 물품 구매 사기 '주의'</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773282432&amp;code=23111111&amp;cp=nv</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632671</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-14 00:20:09.224521+00:00</t>
+          <t>2026-03-16 12:32:41.371378+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>전 연인을 상대로 법적 대응 진행 중</t>
+          <t>형사사건 피의자 징역형 선고 및 배상명령 판결</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>배우 차영옥이 전 남자친구에게 6억 원을 사기당했다고 밝혔다. 2019년에 첫 고소를 진행했으나 취하했고, 전 남자친구가 돈을 갚지 않아 현재 다시 법적 대응을 이어가고 있다.</t>
+          <t>광명경찰서가 '형사 배상명령제도 활성화 계획'을 통해 온라인 사기 피해자 10명이 385만원을 돌려받도록 지원했습니다. 이 사건 피의자는 35명을 속여 950만원을 편취했으며, 법원은 징역 1년 6월과 함께 피해자 10명에게 배상명령을 선고했습니다. 경찰은 소액 피해자들이 별도 민사소송 없이 피해를 회복할 수 있도록 제도를 적극 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(6억 원 사기 및 채무 불이행), 피해 규모가 큼(6억 원). 그러나 집단적 피해가 아니며, 상대방의 실제 자력과 집행 가능성에 대한 추가 확인이 필요하여 투자 위험이 존재함.</t>
+          <t>상대방이 개인 사기범으로 자력이 충분하지 않으며(부적합 조건), 피해 규모가 소액(총 950만원, 1인당 수십만원)으로 소송금융 투자 대상으로는 적합하지 않습니다. 경찰이 소액 피해자 구제를 위해 배상명령제도를 지원하는 사례로, 대규모 수익을 기대하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>6억 원</t>
+          <t>총 950만원</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>광명경찰, 형사배상제도 적극 지원…10명 피해자 300만원 받아</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260316_0003549292</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:18:19.308522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>40대 남성</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역 8개월 선고 완료, 민사 손해배상 소송 가능</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>40대 남성이 무속인을 사칭하여 한 여성에게 성관계를 강요하고 코인 투자 명목으로 1억 5천만 원을 편취한 혐의로 징역 8개월을 선고받았습니다. 대구지방법원은 피해자의 심리를 이용한 죄질이 불량하다고 판단했습니다. 이 형사 판결은 피해자가 민사 손해배상 소송을 제기하는 데 강력한 근거가 될 것입니다.</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>무속인 사칭 및 거액 편취 혐의로 징역형이 선고되어 상대방의 불법행위 책임이 명확하며(적합 조건 1), 형사 재판 유죄 판결은 민사 소송의 강력한 증거가 됩니다(적합 조건 5). 피해 금액이 1억 5천만 원으로 상당하고(적합 조건 4), 이미 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었습니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>1억 5천만 원</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J147" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>재판 앞두고 도주한 '사실혼 배우자', 은신처 제공했다가…</t>
+          <t>무속인 사칭해 거액 편취 40대 징역형</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260313580337</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508995&amp;ref=A</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-13 12:37:10.132537+00:00</t>
+          <t>2026-03-16 00:28:59.236160+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>남성 3명</t>
+          <t>A씨와 배우자 B씨</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포 진행 중</t>
+          <t>형사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>일본에서 고가의 포켓몬 카드 거래를 가장하여 현금 대신 종이 뭉치를 건네는 수법으로 30대 남성에게 4억 7천만원 상당의 사기를 벌인 일당 3명이 경찰에 체포되었다. 경찰은 이들이 사전에 범행을 공모한 것으로 보고 사건 경위를 조사 중이다. 체포된 피의자 중 일부는 혐의를 부인하고 있다.</t>
+          <t>A씨 부부가 지인 C씨를 속여 8년간 60억원 가량을 가로챈 사기 사건으로, 1심보다 가중된 징역 15년과 12년이 각각 선고되었습니다. 피고인들은 '아들 명의로 정부에 비자금이 조성돼 있다'는 거짓말로 수수료 명목의 돈을 편취했으며, 재판부는 피고인들의 반성 없는 태도를 비판했습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>사기 혐의로 체포된 피고의 책임이 명확하고(적합 조건 1), 피해 금액이 4억 7천만원으로 상당하며(적합 조건 4), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 이 사건은 명확한 사기 행위와 큰 피해 규모를 가지고 있어 소송금융 투자에 적합성이 높으나, 피고인들의 자력에 대한 추가 확인이 필요하다.</t>
+          <t>피고인 부부의 사기 책임이 형사 2심 판결로 명확히 인정되었고(적합 조건 1), 피해 금액도 60억원으로 매우 크며(적합 조건 4), 형사 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5, 6). 그러나 피고인들이 별다른 직업이 없어 생활비 마련에 어려움을 겪고 있었다는 점에서 자력 부족이 명확하여(부적합 조건 해당) 승소하더라도 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>4억 7천만원</t>
+          <t>60억원 가량</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>포켓몬 카드 4억7000만원에 살게 …가방 열었더니 종이뭉치 와르르</t>
+          <t>“아들 명의로 정부에 비자금 있다”…비자금 찾아 갚겠다 속여 60억 가...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/13/2026031319493256478</t>
+          <t>https://www.munhwa.com/article/11574693?ref=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-13 12:36:33.763383+00:00</t>
+          <t>2026-03-16 00:27:04.628228+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해액 회수 완료</t>
+          <t>경찰 수사 및 송치 예정</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>60대 여성이 로맨스스캠에 속아 3,240만 원을 송금했으나, 신협 직원의 빠른 대처로 피해액 전액을 돌려받았다. 전주덕진경찰서는 신협 직원에게 감사장을 전달했으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>대전역 앞에서 1억 원 수표를 들고 배회하던 보이스피싱 현금수거책이 체포되었다. 경찰은 A 씨를 대상으로 여죄를 수사하고 송치할 예정이며, 피해금은 모두 환수하여 피해자에게 돌려줄 방침이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>피해액 전액이 은행의 신속한 대응으로 회수되어, 소송금융이 지원할 미회수 손해배상 청구권이 존재하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>보이스피싱 조직은 특정 및 자력 확보가 어려워 소송 상대방으로서 부적합하며(적합 조건 1, 2 미충족), 현금수거책은 자력이 부족할 가능성이 높습니다. 경찰 수사를 통해 피해금 환수가 진행 중이나, 이는 형사 절차이며 소송금융의 대상이 되는 민사 소송의 실익이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>3,240만 원</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>로맨스스캠 감지하자 즉시 지급 정지.. 3,200만 원 피해액 돌려받아</t>
+          <t>대전역앞서 '1억 원' 수표 들고 배회…보이스피싱 현금수거책 체포</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>jmbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>http://www.jmbc.co.kr/news/view/63109</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478178&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:37.223421+00:00</t>
+          <t>2026-03-16 00:24:27.092820+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>형사 2심 판결 선고, 형량 증가</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>피고인 부부가 피해자의 선의를 이용해 60억 원을 편취한 사기 사건으로, 2심 재판에서 형량이 늘어났다. 재판부는 피고인들이 돈을 은닉하고 있다고 판단했으며, 피해자는 경제적 어려움을 호소하고 있다. 이미 형사 재판을 통해 책임이 명확히 인정되었으므로, 민사상 손해배상 청구 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당한다. 피고인 부부가 60억 원을 편취하여 형사 2심에서 형량이 늘어났으므로, 책임이 명확하고 피해 금액이 매우 크다. 이미 형사 재판을 통해 증거가 충분히 확보되어 민사상 손해배상 청구가 용이할 것으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>60억</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>정부 비자금으로 갚을게  60억 편취 부부 2심서 형량 늘어</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478127&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:22:04.245571+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>공연기획자</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (실형 선고), 민사상 피해 복구 미진행</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>유명 가수 콘서트 투자를 미끼로 3천만 원을 가로챈 공연기획자가 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인이 피해자로부터 용서받지 못했고 피해 복구도 하지 않았다고 밝혔습니다. 이 사건은 형사 재판이 종결되었으나, 민사상 피해 복구는 아직 이루어지지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>피해 금액이 3천만 원으로 소송금융 투자 대상으로는 규모가 작습니다. 상대방이 공연기획자 개인으로 추정되어 자력 확보가 어려울 수 있으며, 기사 내용상 집단적 피해가 아닌 단일 피해자로 보입니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 부족, 집단적 피해 아님)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>3천만 원</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>유명 가수 콘서트 투자해 봐 …3천만 원 가로챈 공연기획자 실형</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478124&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:21:47.032232+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>투자사기 조직</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I151" t="inlineStr">
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>대포통장 모집책에 대한 형사 재판 종결 (징역형 선고)</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>20대들이 투자사기 조직에 대포통장을 제공하여 13명의 피해자가 1억 5천만 원 상당의 피해를 입은 사건입니다. 통장 모집책들은 사기 방조 및 전자금융거래법 위반 혐의로 징역형을 선고받았으며, 피해자들의 손해배상 청구는 아직 진행되지 않은 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>상대방(투자사기 조직)의 자력 여부가 불분명하여 배상금 회수 가능성이 낮습니다. 피해자 수가 13명으로 집단적 피해(수십 명 이상) 기준에 미달하며, 총 피해 금액도 소송금융 투자 대상으로 보기에 규모가 크지 않습니다 (1억 5천만 원). 다만, 사기 범행에 사용된 계좌 모집책들이 유죄 판결을 받아 범죄 사실 및 피해 발생에 대한 증거는 확보된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>1억 5천만 원</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>13명</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>투자사기 조직에 대포통장 넘긴 20대들 징역형 집행유예</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6485089?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315081630</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:35:36.717654+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>보이스피싱 사기 발생</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>전 국민 주유 보조금을 미끼로 한 보이스피싱 사기가 기승을 부리고 있다. 사기범들은 긴급 경영자금, 세금 납부 헬프 등 그럴듯한 명분으로 문자메시지를 보내 가짜 정부 사이트 링크를 클릭하도록 유도한다. 이를 통해 개인정보 탈취 및 금전적 피해가 발생할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>보이스피싱 사건은 다수의 피해자가 발생할 수 있으나(집단적 피해), 사기범의 신원 특정 및 자력 확보가 매우 어렵다. 기사 내용만으로는 공적 절차 진행 여부나 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...209 lines deleted...]
-      </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>4억8000만원 '포켓몬 카드' 거래 사기… 日 현금 대신 종이 뭉치 건넨 3...</t>
+          <t>'전 국민 주유 보조금?' 새빨간  보이스피싱</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547623</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824340</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:39.923618+00:00</t>
+          <t>2026-03-15 12:33:59.876540+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중 또는 예정, 형사배상명령 가능성 언급</t>
+          <t>경찰 수사 진행</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>피해자가 3만원 알바를 통해 4천만원의 사기 피해를 입은 사건으로, 법률사무소 파운더스 하진규 변호사는 계좌주 및 주범 검거를 통해 피해 회복과 형사배상명령을 통한 피해보상이 가능하다고 언급했다.</t>
+          <t>피해자가 시리아 군의관을 사칭한 로맨스스캠 사기범에게 3,240만 원을 송금한 사건. 경찰 조사를 통해 사기 사실이 확인되었으며, 직원의 신속한 대응으로 추가 피해를 예방했다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>적합 조건: 공적 절차(수사)가 진행 중이거나 예정되어 있으며, 계좌주 및 주범 검거를 통해 증거 확보 및 피해 회복 가능성이 언급됨. 부적합 조건: 기사 내용만으로는 상대방의 자력이나 집단적 피해 여부를 파악하기 어려워 소송금융 투자 매력도가 낮음. 피해 규모 또한 소송금융 투자 기준에 비해 상대적으로 작을 수 있음.</t>
+          <t>사기범의 책임이 경찰 조사를 통해 명확히 확인되었고(적합 조건 1), 경찰 수사라는 공적 절차가 진행되었으며(적합 조건 6), 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 그러나 피해 금액이 소송금융 투자 기준인 수억 원 이상에 미치지 못하고, 피해자 수가 단수이며, 사기범의 자력 확보가 어려울 수 있어(적합 조건 2, 3, 4 불충족) 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>4천만원</t>
+          <t>3,240만 원</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>덕진서 로맨스스캠 예방 감사장 수여</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>jjn.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034910</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:29:41.625270+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄자들</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 국제공조를 통한 피해금 회수 및 반환 완료</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>강원경찰청이 국제공조를 통해 보이스피싱 범죄자들을 검거하고, 피해금 1억 6천만원을 회수하여 피해자들에게 돌려주었다. 이는 사기 범죄 피해금 반환식으로 진행되었으며, 경찰의 적극적인 수사로 피해 회복이 이루어졌다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>기사는 경찰의 국제공조를 통한 보이스피싱 피해금 1억 6천만원의 성공적인 회수 및 반환에 초점을 맞추고 있습니다. 이는 이미 피해가 상당 부분 회복되어 종결된 사건으로 판단되므로, 미회수된 피해액에 대한 소송을 지원하는 소송금융 투자 대상으로는 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>1억 6천만원 (회수된 금액)</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J155" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>폰지사기 피해 급증… 고수익 투자 미끼 범죄에 대한 법적 대응 필요</t>
+          <t>강원경찰, 보이스피싱 피해금 1억6000만원 찾아줬다</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864111</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038817</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:13.924183+00:00</t>
+          <t>2026-03-15 12:24:54.387393+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>A 씨, B 씨</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>다중피해사기 수사팀 운영 시작</t>
+          <t>형사 1심 판결 선고 (징역 2년 6개월)</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>대전경찰청이 다중피해사기 사건에 대한 전문적이고 체계적인 수사를 위해 '다중피해사기 수사팀'을 본격 운영합니다. 이 팀은 피해자 응대, 범행 수단 차단, 신속한 집중 수사, 추적 검거 및 피해 회복을 핵심 임무로 하며, 다수의 피해자가 발생하는 사기 사건에 대한 대응력을 강화할 예정입니다.</t>
+          <t>20대 남성 A 씨가 투자사기 조직에 대포통장을 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A 씨가 모집한 계좌는 실제 사기 범행에 사용되어 13명의 피해자가 총 1억 5천만 원의 피해를 입었다. 법원은 피고인들의 죄책이 무겁다고 판시했다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>대전경찰청이 '다중피해사기 수사팀'을 운영하는 것은 집단적 피해(다중피해사기)가 발생하고 있으며, 이미 공적 절차(경찰 수사)가 진행 중임을 의미합니다. 이는 소송금융 적합 조건에 해당하나, 기사 자체는 특정 사건이 아닌 수사팀 운영에 대한 내용이므로 구체적인 상대방이나 피해 규모를 파악하기 어렵습니다.</t>
+          <t>피고인 A 씨와 B 씨의 사기방조 책임은 형사 판결로 명확하나, 이들의 자력이 충분하지 않아 피해액 회수가 어려울 것으로 예상됩니다. 또한 피해자 수(13명)와 피해 금액(1.5억 원)이 소송금융 투자 대상으로 보기에는 상대적으로 작아 투자 적합도가 낮습니다. (적합 조건 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만 원</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>대전경찰청, ‘다중피해사기 수사팀’ 본격 운영</t>
+          <t>'대포통장 모집책' 20대 남성 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603120106</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181833</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:11.207418+00:00</t>
+          <t>2026-03-15 12:22:44.025428+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>스크린골프 사기단 일당 9명</t>
+          <t>가짜 축구 컨설턴트 A 씨</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>사기 혐의로 실형 선고 (형사 사건 종결), 피해자들의 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>스크린골프 내기를 미끼로 음료에 약물을 타거나 화면을 원격 조작하는 수법으로 7400만 원 상당을 가로챈 사기단 9명이 경찰에 붙잡혔습니다. 이들은 약 3개월간 10차례에 걸쳐 범행을 저질렀으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼습니다.</t>
+          <t>가짜 축구 컨설턴트 A 씨가 자녀를 외국 구단에 넣어주겠다고 속여 피해자 B 씨로부터 8000만 원을 편취하는 등 여러 피해자에게 같은 수법으로 사기 행각을 벌였습니다. A 씨는 사기 혐의로 실형을 선고받았으며, 피해자들은 민사상 손해배상을 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사 및 검찰 송치로 증거 확보가 용이하며 공적 절차가 진행 중인 점은 소송금융 적합 조건에 부합합니다. 다만, 상대방이 개별 사기단으로 자력 확보가 불확실하고, 피해 규모가 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 크고(부적합 조건), 피해 규모가 소송금융 투자에 적합한 대규모 집단 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>7400만 원</t>
+          <t>최소 8000만 원 (피해자 1인당)</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
+          <t>최소 2명</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>아들 외국 구단 넣어줄게 …8000만 원 뜯은 가짜 축구 컨설턴트 실형</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6100812</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:23:41.948762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr"/>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>경찰 및 은행 직원의 개입으로 피해 예방 및 송금 중단</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>피해자 A씨가 시리아 군인 의사를 사칭한 로맨스 스캠 사기범에게 3240만 원을 송금하려 했으나, 은행 직원의 기지로 피해를 막았다. 경찰은 은행 직원의 공로를 인정하여 감사장을 수여했다. 이 사건은 실제 피해가 발생하지 않아 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>피해자 A씨가 사기범에게 송금하려던 3240만 원의 피해를 은행 직원의 도움으로 막은 사건으로, 실제 피해가 발생하지 않아 소송의 대상이 될 수 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 목적에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>3240만 원 (피해 예방)</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>3240만 원 피해 막았다 ...덕진경찰, 로맨스스캠 예방 은행 직원에 감사...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>jeollailbo.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794686</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:23:27.492560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>형사 재판에서 징역형 선고 및 배상명령 판결</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>광명경찰서가 범죄 피해자 구제를 위해 형사 배상명령 제도를 활성화하고 있다. 인터넷 수영용품 사기 사건에서 35명의 피해자가 발생했으며, 경찰의 안내로 12명이 배상명령을 신청, 그 중 10명이 총 385만6000원을 배상받으라는 판결을 받았다. 경찰은 소액 피해자들의 실질적인 피해 회복을 지속 지원할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>개별 피해 금액이 소액(적합 조건 4 불해당)이며, 형사 배상명령 제도를 통해 이미 판결이 선고된 사건(부적합 조건 해당). 소송금융은 일반적으로 대규모 민사 소송을 대상으로 하며, 이 사건은 이미 공적 절차 내에서 피해 구제가 진행되어 신규 투자 기회가 적음.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>총 950만 원 (35명), 10명에게 385만6000원 배상 판결</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>광명경찰서, 형사 배상명령제도 활성화…범죄 피해자 구제 지원</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1949074</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:16:58.793429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>해외 취업 사기 피해자 구조 및 자립 지원 진행 중</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>캄보디아 취업 사기로 인한 납치·감금 사태로 50여명의 한인 피해자가 발생했으며, 한인구조단이 이들의 구조 및 귀국 후 자립을 지원하고 있습니다. 피해자들은 영사관의 도움을 받기도 했으나, 사기 조직에 대한 법적 조치나 공적 절차 진행 여부는 명확히 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>해외 취업 사기 조직의 특성상 상대방의 자력 확보가 어렵고(부적합 조건: 상대방 자력 부족), 특정 가능한 피고를 상정하기 어려워 소송금융 투자 대상으로서의 적합도가 낮음. 기사 내용만으로는 소송 외 공적 절차 진행 여부도 불분명하며, 피해자 구조 및 지원에 초점이 맞춰져 있음.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J158" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A159" s="4" t="inlineStr">
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>50여명</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>[세상은 하나님의 일터] 구걸 가족 돕기서 해외 한인 구조까지… 돌봄의...</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773282432&amp;code=23111111&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:20:09.224521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>차영옥의 전 남자친구</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>전 연인을 상대로 법적 대응 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>내기 골프 중 60대 남성에게 수면제 성분 약물을 먹여 7천 4백여만 원을 가로챈 일당이 경찰에 붙잡혔다. 주범 2명은 구속, 7명은 불구속 입건되어 검찰에 송치되었으며, 사용된 약물은 로라제팜으로 생명에 위협을 줄 수 있는 위험한 사기 수법이었다.</t>
+          <t>배우 차영옥이 전 남자친구에게 6억 원을 사기당했다고 밝혔다. 2019년에 첫 고소를 진행했으나 취하했고, 전 남자친구가 돈을 갚지 않아 현재 다시 법적 대응을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사로 명확히 특정되었고(적합 조건 1), 7천 4백여만 원의 피해 금액이 발생하여 규모가 적지 않다(적합 조건 4). 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방이 개인이므로 자력 확보에 어려움이 있을 수 있고, 집단적 피해가 아닌 점은 고려해야 한다.</t>
+          <t>상대방 책임이 비교적 명확하고(6억 원 사기 및 채무 불이행), 피해 규모가 큼(6억 원). 그러나 집단적 피해가 아니며, 상대방의 실제 자력과 집행 가능성에 대한 추가 확인이 필요하여 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>7천 4백여만 원</t>
+          <t>6억 원</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>커피에 수면제 슬쩍…내기 골프 이기려 약물까지</t>
+          <t>차영옥  전남친, 매달 1억씩 번다고 했는데…6억 사기 당했다  ('특종세...</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260313071550DPO</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=516671</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:30.925413+00:00</t>
+          <t>2026-03-13 13:12:42.270561+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D163" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>B씨의 형사 재판은 종결되었으나, 피해자들의 민사상 손해배상 청구는 아직 진행되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명에게 4억원을 편취하고 법인 자금 3천500만원을 횡령한 혐의로 징역 4년이 확정되었다. B씨는 재판 중 도주했으며, 사실혼 배우자 A씨는 B씨에게 은신처를 제공한 혐의로 불구속기소 되었다. 본 분석은 B씨의 사기 피해자들의 민사상 손해배상 청구 가능성에 초점을 맞춘다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>B씨의 사기 및 횡령 혐의가 형사 재판에서 징역 4년으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 4억원으로 규모가 큽니다(적합 조건 4). 또한, 확정된 형사 판결은 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 다만, 상대방의 자력 부족 가능성과 피해자 수가 3명으로 집단적 피해에 해당하지 않는 점은 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>4억원</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>재판 앞두고 도주한 '사실혼 배우자', 은신처 제공했다가…</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260313580337</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:37:10.132537+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>남성 3명</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I163" t="inlineStr">
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포 진행 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>일본에서 고가의 포켓몬 카드 거래를 가장하여 현금 대신 종이 뭉치를 건네는 수법으로 30대 남성에게 4억 7천만원 상당의 사기를 벌인 일당 3명이 경찰에 체포되었다. 경찰은 이들이 사전에 범행을 공모한 것으로 보고 사건 경위를 조사 중이다. 체포된 피의자 중 일부는 혐의를 부인하고 있다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>사기 혐의로 체포된 피고의 책임이 명확하고(적합 조건 1), 피해 금액이 4억 7천만원으로 상당하며(적합 조건 4), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 이 사건은 명확한 사기 행위와 큰 피해 규모를 가지고 있어 소송금융 투자에 적합성이 높으나, 피고인들의 자력에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>4억 7천만원</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>마약 음료 먹이고 내기 골프…7천400만 원 뜯어</t>
+          <t>포켓몬 카드 4억7000만원에 살게 …가방 열었더니 종이뭉치 와르르</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516986</t>
+          <t>https://www.mt.co.kr/world/2026/03/13/2026031319493256478</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:56.723506+00:00</t>
+          <t>2026-03-13 12:36:33.763383+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>경찰 수사팀 출범 및 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 피해액 회수 완료</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>대전경찰청이 다중피해사기 전문 수사팀을 전국 최초로 출범했다. 이 팀은 피해자 응대, 범행 수단 차단, 집중 수사, 피의자 추적 및 피해 회복에 중점을 둘 예정이다. 다수의 피해자가 발생한 사기 사건에 대한 체계적인 수사가 기대된다.</t>
+          <t>60대 여성이 로맨스스캠에 속아 3,240만 원을 송금했으나, 신협 직원의 빠른 대처로 피해액 전액을 돌려받았다. 전주덕진경찰서는 신협 직원에게 감사장을 전달했으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>대전경찰청에서 다중피해사기 전문 수사팀을 출범하여 집단적 피해(다중피해사기)에 대한 공적 절차가 진행 중이며, 경찰 수사를 통해 증거 확보가 가능할 것으로 예상됩니다. 다만, 특정 피고가 명확히 드러나지 않고 피고의 자력 여부도 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>피해액 전액이 은행의 신속한 대응으로 회수되어, 소송금융이 지원할 미회수 손해배상 청구권이 존재하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,240만 원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>대전경찰, 다중피해사기 전문 수사팀 출범</t>
+          <t>로맨스스캠 감지하자 즉시 지급 정지.. 3,200만 원 피해액 돌려받아</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262414</t>
+          <t>http://www.jmbc.co.kr/news/view/63109</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-12 12:33:25.463403+00:00</t>
+          <t>2026-03-13 12:32:37.223421+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>스크린골프 내기에서 상대방 음료에 수면제를 타거나 리모컨으로 화면을 조작하는 수법으로 사기 골프를 친 일당 9명이 경찰에 붙잡혔습니다. 이들은 총 7,400만 원의 판돈을 갈취했으며, 피해자가 설치한 카메라에 범행 장면이 모두 녹화되었습니다. 경찰은 동종 전과가 있는 2명을 구속하여 검찰에 송치했습니다.</t>
+          <t>대전역에서 1억원 상당의 수표를 운반하려던 보이스피싱 현금 수거책이 경찰에 체포되었다. 경찰은 A씨를 상대로 여죄 및 보이스피싱 조직과의 연관성을 조사 후 검찰에 송치할 예정이다. 이 사건은 보이스피싱 범죄의 고도화된 수법과 피해 방지 노력의 일환으로 보도되었다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>상대방의 사기 행위가 카메라에 명확히 촬영되어 책임이 분명하고(적합 조건 1), 피해 금액이 7,400만 원으로 적지 않습니다(적합 조건 4). 또한 피해자가 설치한 카메라 영상이라는 강력한 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>보이스피싱 조직은 상대방의 자력(적합 조건 2)이 불충분하고, 주범 특정 및 책임 입증(적합 조건 1)이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮다. 비록 피해 금액이 1억원으로 크고(적합 조건 4) 경찰 수사(적합 조건 5, 6)가 진행 중이나, 근본적인 회수 가능성 문제가 크다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>7400만 원</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>수면제 먹인 스크린골프…7400만 원 갈취</t>
+          <t>대전역서 1억원 들고 배회하던 남성, 보이스피싱 '현금 수거책'이었다</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518722</t>
+          <t>https://view.asiae.co.kr/article/2026031318395636010</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:53.566138+00:00</t>
+          <t>2026-03-13 12:32:28.522240+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>스크린골프 내기 사기단</t>
+          <t>B</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>B의 사기/횡령 혐의 1심 징역 4년 선고, A의 사기 혐의 항소심 진행 중, A의 범인은닉 혐의 기소</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작해 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 붙잡혔다. 경찰은 일당 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼다. 피해자는 몸에 이상을 느끼고 영상을 촬영해 신고했다.</t>
+          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명의 피해자로부터 3억원을 편취하고 회사 자금 3500만원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A씨는 B씨의 도피를 도운 혐의로 기소되었으며, A씨의 사기 공범 혐의에 대한 항소심도 진행 중이다. 피해자들은 B씨의 형사 유죄 판결을 바탕으로 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 증거가 충분하며(피해자 영상 촬영, 약물 사용, 장비 조작), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치). 그러나 피고가 개인 사기단으로 자력 확보가 불확실하며, 총 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기는 어렵습니다.</t>
+          <t>상대방 B의 사기 및 횡령 혐의에 대해 1심에서 징역 4년이 선고되어 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 3억 3500만원으로 규모가 크고(적합 조건 4), 검찰 수사 및 기소, 1심 판결 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만 피해자 수가 3명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>7천400백여만 원</t>
+          <t>3억 3500만원</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>10차례 범행, 피해자 수 미상 (최소 1명, 최대 10명 추정)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
+          <t>사기 혐의 사실혼 배우자 도피 도운 40대 기소… 범인 은닉</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181383</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547883</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:11.345024+00:00</t>
+          <t>2026-03-13 12:30:06.057731+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원들</t>
+          <t>A 씨, B 씨</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 검찰 징역 구형</t>
+          <t>사기 사범 A씨 1심 징역 4년 선고 후 도피 중 검거, 사실혼 배우자 B씨 도피 조력 혐의로 불구속 기소</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>캄보디아에서 송환된 보이스피싱 조직원들이 피해자 110명으로부터 약 94억원을 편취한 혐의로 재판에 넘겨졌습니다. 검찰은 이들에게 징역 3년에서 25년을 구형했으며, 로맨스스캠과 검사 사칭 등 다양한 수법을 사용한 것으로 드러났습니다.</t>
+          <t>물류사업 사기로 4억 원의 피해를 입힌 A씨가 1심에서 징역 4년을 선고받고 도피 중 검거되었으며, 사실혼 배우자 B씨도 도피 조력 혐의로 기소되었습니다. 피해자들은 A씨와 B씨를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해자 110명으로 집단적 피해이며(적합 조건 3), 피해 규모가 약 94억원으로 매우 큽니다(적합 조건 4). 또한 검찰 수사를 통해 재판에 넘겨져 증거가 충분히 확보되었고(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 다만, 보이스피싱 조직원 개개인의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(A씨 1심 징역 4년 선고), 피해 규모가 4억 원으로 크며, 검찰 수사 및 기소로 증거가 확보되어 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>약 94억원</t>
+          <t>4억 원</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>110명</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>캄보디아서 송환된 보이스피싱 조직원들…검찰, 징역 3∼25년 구형</t>
+          <t>달아난 사기 사범 추적해 검거...숨겨준 사실혼 배우자도 기소</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131756282640</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:28:08.334685+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>모리노 토루, 다케무라 준, 에이지 코다</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 용의자 체포</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>일본에서 고가의 포켓몬 카드 거래를 미끼로 30대 남성에게 약 4억 7천만원 상당의 현금 대신 종이 뭉치를 건네려 한 사기 사건이 발생했습니다. 일본 경찰은 용의자 3명을 체포하고 자세한 사건 경위를 조사 중입니다. 용의자 중 일부는 혐의를 부인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>용의자들이 체포되어 경찰 수사가 진행 중이며, 현금 대신 종이 뭉치를 건넨 사실이 명확하여 상대방 책임이 분명합니다. 피해 금액도 약 4억 7천만원으로 상당하며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보입니다. 다만, 피고가 개인들이므로 자력 확보 여부가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>약 4억 6천 9백만원 (5000만엔)</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>4억8000만원 '포켓몬 카드' 거래 사기… 日 현금 대신 종이 뭉치 건넨 3...</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260313_0003547623</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:27:39.923618+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>경찰/검찰 수사 진행 중 또는 예정, 형사배상명령 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>피해자가 3만원 알바를 통해 4천만원의 사기 피해를 입은 사건으로, 법률사무소 파운더스 하진규 변호사는 계좌주 및 주범 검거를 통해 피해 회복과 형사배상명령을 통한 피해보상이 가능하다고 언급했다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>적합 조건: 공적 절차(수사)가 진행 중이거나 예정되어 있으며, 계좌주 및 주범 검거를 통해 증거 확보 및 피해 회복 가능성이 언급됨. 부적합 조건: 기사 내용만으로는 상대방의 자력이나 집단적 피해 여부를 파악하기 어려워 소송금융 투자 매력도가 낮음. 피해 규모 또한 소송금융 투자 기준에 비해 상대적으로 작을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>4천만원</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>3만원 알바의 덫, 4천만원 증발했다</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/19TRMXFJ5ZR9</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:24:22.627560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr"/>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사 손해배상 청구 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>폰지사기 피해가 급증하고 있으며, 고수익 투자를 미끼로 한 범죄에 대한 법적 대응의 필요성이 강조되고 있다. 피해자들은 형사 고소와 함께 민사 손해배상 청구를 병행하며, 피해 금액 회수를 위해 가압류 및 재산 추적 절차를 진행하고 있다. 사건 초기 대응이 중요하다고 언급된다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확: 폰지사기), 적합 조건 3(집단적 피해: 피해 급증), 적합 조건 5(증거 확보 가능: 형사 고소 병행), 적합 조건 6(공적 절차 진행 중: 형사 고소). 폰지사기 특성상 다수의 피해자가 발생하며, 형사 고소와 함께 민사 손해배상 및 재산 추적 절차가 병행될 가능성이 높아 소송금융 투자에 적합하다. 다만, 상대방의 자력 확보가 관건이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>폰지사기 피해 급증… 고수익 투자 미끼 범죄에 대한 법적 대응 필요</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>getnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M168" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112758767</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864111</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-12 00:50:52.704193+00:00</t>
+          <t>2026-03-13 00:39:13.924183+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
-      <c r="A172" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A172" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 유사 피해 사례 확인 중</t>
+          <t>다중피해사기 수사팀 운영 시작</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>영화 배급사를 사칭한 '팀미션' 사기 수법으로 피해자 A씨가 6천만원을 잃는 등 다수의 피해자가 발생했습니다. 사기 조직원들은 단체 대화방에서 미션을 주고 원금 손실을 압박하며 거액을 입금하도록 유도했습니다. 현재 경찰이 사기 일당을 추적 중이며, 온라인 커뮤니티에도 유사 피해 호소글이 다수 올라오고 있습니다.</t>
+          <t>대전경찰청이 다중피해사기 사건에 대한 전문적이고 체계적인 수사를 위해 '다중피해사기 수사팀'을 본격 운영합니다. 이 팀은 피해자 응대, 범행 수단 차단, 신속한 집중 수사, 추적 검거 및 피해 회복을 핵심 임무로 하며, 다수의 피해자가 발생하는 사기 사건에 대한 대응력을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>사기 조직원 일당이 피고로 특정되어 있으나, 이들의 자력 여부가 불확실하여 소송 승소 시에도 실제 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 경찰 수사가 진행 중이며(적합 조건: 공적 절차 진행 중), 유사 피해 사례가 다수 확인되어(적합 조건: 집단적 피해) 사건 자체의 법적 명확성은 있습니다.</t>
+          <t>대전경찰청이 '다중피해사기 수사팀'을 운영하는 것은 집단적 피해(다중피해사기)가 발생하고 있으며, 이미 공적 절차(경찰 수사)가 진행 중임을 의미합니다. 이는 소송금융 적합 조건에 해당하나, 기사 자체는 특정 사건이 아닌 수사팀 운영에 대한 내용이므로 구체적인 상대방이나 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>6천만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>“단톡방 잘못 들어갔다 6000만원 날렸다”…간단 부업하려다 봉변</t>
+          <t>대전경찰청, ‘다중피해사기 수사팀’ 본격 운영</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018289?ref=naver</t>
+          <t>https://www.kukinews.com/article/view/kuk202603120106</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:15.233558+00:00</t>
+          <t>2026-03-13 00:29:11.207418+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A173" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>스크린골프 사기단 일당 9명</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>온라인 사기 수법에 대한 일반적인 경고</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>중동 혼란을 틈타 AI로 만든 가짜 사진이나 위조 문서를 이용한 온라인 사기가 기승을 부리고 있다는 내용의 경고 기사입니다. 주두바이총영사관은 소셜미디어를 통한 금전 요구에 대한 주의를 당부했습니다.</t>
+          <t>스크린골프 내기를 미끼로 음료에 약물을 타거나 화면을 원격 조작하는 수법으로 7400만 원 상당을 가로챈 사기단 9명이 경찰에 붙잡혔습니다. 이들은 약 3개월간 10차례에 걸쳐 범행을 저질렀으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>기사는 온라인 사기 수법에 대한 일반적인 경고로, 특정 가해자나 구체적인 피해 사건을 명시하지 않고 있습니다. 따라서 상대방의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사 및 검찰 송치로 증거 확보가 용이하며 공적 절차가 진행 중인 점은 소송금융 적합 조건에 부합합니다. 다만, 상대방이 개별 사기단으로 자력 확보가 불확실하고, 피해 규모가 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
+          <t>7400만 원</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I173" t="inlineStr">
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>몰래 약 먹이고 화면 돌려놓고…스크린골프 사기단 수법은?</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390019.html</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:23:09.902955+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>스크린골프 내기 사기단</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작하여 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 검거되었습니다. 피해자의 신고와 영상 증거로 범행이 발각되었으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 송치했습니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1), 피해자가 직접 촬영한 영상 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 사기단에 대한 형사 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(사기단)의 자력 여부가 불확실하고, 피해자 수가 수십 명 이상으로 명확히 확인되지 않아 집단소송의 규모가 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>7천4백여만 원</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J173" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A174" s="2" t="inlineStr">
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181429</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:22:01.360165+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D174" t="inlineStr">
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>일당 9명</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H174" t="inlineStr">
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 완료, 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>내기 골프 중 상대방 음료에 향정신성의약품을 타거나 스크린을 조작해 판돈 7400만 원을 가로챈 일당 9명이 경찰에 붙잡혔습니다. 피해자의 제보 동영상이 결정적 단서가 되어 경찰 수사가 진행되었고, 현재 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었습니다. 경찰은 추가 피해자를 확인 중입니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>상대방(사기 일당)의 책임이 약물 사용 및 조작으로 명확하며, 피해자의 동영상 제보와 경찰 조사를 통해 증거가 확보되었습니다. 이미 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 확인된 피해 금액이 7400만 원으로 크고 추가 피해자 확인 중이어서 집단적 피해 가능성도 있습니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>7400만 원 (추가 피해 확인 중)</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>최소 1명 (추가 피해 확인 중)</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>약탄 음료로 내기 골프 판돈 7천 가로챈 일당 체포</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11574226?ref=naver</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:21:39.111261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>골프 사기단</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 주범 2명 구속</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>내기 스크린골프에서 음료에 향정신성의약품을 타거나 리모컨으로 화면을 조작하는 수법으로 7400만원을 가로챈 사기 일당 9명이 경찰에 붙잡혔습니다. 이들은 검찰에 송치되었으며, 주범 2명은 구속되었습니다. 경찰은 추가 피해자가 있는지 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해자가 촬영한 현장 영상 등 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 사기단으로 자력 확보가 어려울 수 있고(적합 조건 2), 피해 규모가 수억 원 이상으로 크지 않아(적합 조건 4) 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>7400만원</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I174" t="inlineStr">
-[...99 lines deleted...]
-      <c r="A176" s="2" t="inlineStr">
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>음료에 약 타고 리모컨으로 화면 조작…7400만원 뜯어낸 골프 사기단</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026031307335362724</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:21:29.865178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 다수 피해자 확인</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>AI를 이용한 신분증, 사업자등록증, 상품권, 운송장 등 문서 조작 사기 범죄가 전국적으로 발생하고 있습니다. 화성에서 2,900만원 티켓팅 사기, 평택에서 212만원 모바일 상품권 사기, 용인에서 70만원 휴대폰 중고거래 사기 등 다수의 피해자가 발생하여 경찰 수사가 진행 중입니다. 전문가들은 중고 거래 플랫폼에 AI 조작 판별 사이트 안내 의무화 등 법적 규제 필요성을 제기하고 있습니다.</t>
+          <t>내기 골프 중 60대 남성에게 수면제 성분 약물을 먹여 7천 4백여만 원을 가로챈 일당이 경찰에 붙잡혔다. 주범 2명은 구속, 7명은 불구속 입건되어 검찰에 송치되었으며, 사용된 약물은 로라제팜으로 생명에 위협을 줄 수 있는 위험한 사기 수법이었다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>AI를 이용한 문서 조작 사기로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 명확하며, 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 사기범의 책임은 명확하나(적합 조건 1), 개별 사기범의 자력은 불분명하여 직접적인 소송금융 투자에는 한계가 있습니다. 다만, 전문가들이 중고 거래 플랫폼의 AI 조작 판별 사이트 안내 의무화를 제안하는 등 플랫폼의 책임론이 제기될 가능성이 있어, 이를 통한 소송 가능성을 검토해볼 수 있습니다.</t>
+          <t>상대방 책임이 경찰 수사로 명확히 특정되었고(적합 조건 1), 7천 4백여만 원의 피해 금액이 발생하여 규모가 적지 않다(적합 조건 4). 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방이 개인이므로 자력 확보에 어려움이 있을 수 있고, 집단적 피해가 아닌 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>최소 3,282만원 (기사 내 언급된 피해액 합계, 실제 피해액은 더 클 것으로 추정)</t>
+          <t>7천 4백여만 원</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>다수 (경찰 수사 중인 단체 채팅방에 여럿 확인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>“사진 보면 믿으실까요”… 요즘 사기꾼들 ‘AI 달인’</t>
+          <t>커피에 수면제 슬쩍…내기 골프 이기려 약물까지</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760048</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260313071550DPO</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-10 12:35:33.223786+00:00</t>
+          <t>2026-03-13 00:18:30.925413+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>민사 소송 최종 승소, 수사 무혐의 처분</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>전청조 사기 피해자 중 일부가 남현희에게 11억 원 규모의 손해배상 소송을 제기했으나, 남현희는 수사에서 무혐의 처분을 받았고 민사 소송에서도 최종 승소했습니다. 따라서 해당 사건은 이미 법적으로 종결된 상태입니다.</t>
+          <t>내기 골프 중 상대방에게 몰래 신경안정제(향정신성의약품 로라제팜)를 먹이고 스크린을 조작하여 판돈 7,400만 원을 가로챈 일당 9명이 경찰에 붙잡혔다. 피해자의 제보와 동영상 증거로 범행이 드러났으며, 주도자 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>해당 사건은 남현희에 대한 사기 피해자들의 손해배상 소송으로, 이미 수사 결과 무혐의 처분을 받았고 민사 소송에서도 최종 승소하여 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방의 책임이 경찰 수사로 명확히 드러났고(적합 조건 1), 피해자가 촬영한 동영상과 경찰 수사 결과라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 완료 및 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 현재까지 파악된 피해자가 1명이며(집단적 피해 아님), 상대방의 자력에 대한 정보가 부족하고, 피해 금액이 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>7,400만 원</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>'전청조에 속은 그녀' 남현희  전남편 상간녀 거론…두 XX 이름 적을 것...</t>
+          <t>어쩐지 안 맞더라‥내기 골프하며 몰래 약물을</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6095563</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807012_37004.html</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:56.842001+00:00</t>
+          <t>2026-03-12 12:35:58.487599+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
-      <c r="D179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>피의자 9명</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>과거 임대 사기 및 직원 횡령 피해 발생</t>
+          <t>경찰 수사 및 피의자 체포</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>방송인 양치승 씨가 과거 15억 원 규모의 임대 사기 및 직원 횡령 피해를 입었던 사실이 재조명되었습니다. 4년 뒤 퇴거해야 하는 건물에 체육관을 얻고, 매출을 빼돌리던 직원의 배신으로 큰 손실을 겪었습니다. 현재 그의 근황이 공개되며 과거 피해 사실이 다시 언급되었습니다.</t>
+          <t>서울경찰청 형사기동대가 수도권 일대 스크린 골프장에서 의료용 마약류를 이용해 내기 골프 승부를 조작하고 한 피해자에게 7천400만 원을 뜯어낸 일당 9명을 체포했습니다. 이들은 약 3개월간 열 차례에 걸쳐 범행을 저질렀습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>피해 금액이 15억 원으로 크고(적합 조건 4), 직원의 배신 및 임대 사기라는 상대방의 책임이 명확해 보이며(적합 조건 1), 사기 사건의 특성상 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 피해이며, 상대방의 자력이나 현재 소송 진행 여부는 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 경찰 수사 및 체포로 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자에 매우 매력적인 수준(수억 원 이상)에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>15억 원</t>
+          <t>7천400만 원</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>이수근, '15억 사기' 양치승 100억대 아파트 입성 근황 공개…체육관 재...</t>
+          <t>마약 음료 먹이고 내기 골프…7천400만 원 뜯어</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2121273</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516986</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:46.480556+00:00</t>
+          <t>2026-03-12 12:34:56.723506+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="2" t="inlineStr">
+      <c r="A180" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>경찰 수사팀 출범 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>대전경찰청이 다중피해사기 전문 수사팀을 전국 최초로 출범했다. 이 팀은 피해자 응대, 범행 수단 차단, 집중 수사, 피의자 추적 및 피해 회복에 중점을 둘 예정이다. 다수의 피해자가 발생한 사기 사건에 대한 체계적인 수사가 기대된다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>대전경찰청에서 다중피해사기 전문 수사팀을 출범하여 집단적 피해(다중피해사기)에 대한 공적 절차가 진행 중이며, 경찰 수사를 통해 증거 확보가 가능할 것으로 예상됩니다. 다만, 특정 피고가 명확히 드러나지 않고 피고의 자력 여부도 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>대전경찰, 다중피해사기 전문 수사팀 출범</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262414</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:33:25.463403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>신종 사기 확산 및 주의보 발령</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>김천 지역에서 시청 직원이나 교도소 직원을 사칭하여 소상공인에게 물품 대리 구매를 요구하거나 송금을 유도하는 '노쇼 피싱' 사기가 확산되고 있습니다. 사기범들은 위조된 명함이나 신분증 사진을 보내 피해자를 안심시킨 뒤 돈을 가로채고 잠적하는 수법을 사용하고 있어 주의가 요구됩니다.</t>
+          <t>스크린골프 내기에서 상대방 음료에 수면제를 타거나 리모컨으로 화면을 조작하는 수법으로 사기 골프를 친 일당 9명이 경찰에 붙잡혔습니다. 이들은 총 7,400만 원의 판돈을 갈취했으며, 피해자가 설치한 카메라에 범행 장면이 모두 녹화되었습니다. 경찰은 동종 전과가 있는 2명을 구속하여 검찰에 송치했습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방이 불특정 다수의 사기범이며, 돈이 입금되면 연락을 끊고 잠적하는 방식으로 자력 확보 및 추적이 매우 어렵습니다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'과 '상대방 책임이 비교적 명확함'을 충족하기 어렵게 만듭니다.</t>
+          <t>상대방의 사기 행위가 카메라에 명확히 촬영되어 책임이 분명하고(적합 조건 1), 피해 금액이 7,400만 원으로 적지 않습니다(적합 조건 4). 또한 피해자가 설치한 카메라 영상이라는 강력한 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7400만 원</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>김천 노쇼 피싱 확산…소상공인 노린 신종 사기 주의보</t>
+          <t>수면제 먹인 스크린골프…7400만 원 갈취</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066398</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518722</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-09 12:35:17.613475+00:00</t>
+          <t>2026-03-12 12:32:53.566138+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>스크린골프 내기 사기단</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범죄예방 활동 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>김천 지역에서 관공서나 의료기관 직원을 사칭하여 소상공인들에게 물품 대리 구매를 요청하고 대금을 가로채는 '노쇼 사기'가 급증하고 있습니다. 김천경찰서는 이에 대한 주의보를 발령하고 수사 및 범죄예방 활동을 강화하고 있습니다. 피해자들은 주로 식당 등 소상공인들로, 위조된 신분증에 속아 피해를 당하고 있습니다.</t>
+          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작해 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 붙잡혔다. 경찰은 일당 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼다. 피해자는 몸에 이상을 느끼고 영상을 촬영해 신고했다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>사기범의 책임이 명확하고, 김천 지역 내 다수의 소상공인이 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 가능합니다. 그러나 직접적인 상대방인 사기범들의 신원 특정 및 자력 확보가 어려워 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 증거가 충분하며(피해자 영상 촬영, 약물 사용, 장비 조작), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치). 그러나 피고가 개인 사기단으로 자력 확보가 불확실하며, 총 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천400백여만 원</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>10차례 범행, 피해자 수 미상 (최소 1명, 최대 10명 추정)</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>김천경찰서, 자영업자 울리는 '노쇼 사기' 주의보</t>
+          <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=611629</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181383</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-09 12:31:38.964850+00:00</t>
+          <t>2026-03-12 12:32:11.345024+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="3" t="inlineStr">
+      <c r="A183" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원들</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중, 검찰 징역 구형</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>캄보디아에서 송환된 보이스피싱 조직원들이 피해자 110명으로부터 약 94억원을 편취한 혐의로 재판에 넘겨졌습니다. 검찰은 이들에게 징역 3년에서 25년을 구형했으며, 로맨스스캠과 검사 사칭 등 다양한 수법을 사용한 것으로 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해자 110명으로 집단적 피해이며(적합 조건 3), 피해 규모가 약 94억원으로 매우 큽니다(적합 조건 4). 또한 검찰 수사를 통해 재판에 넘겨져 증거가 충분히 확보되었고(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 다만, 보이스피싱 조직원 개개인의 자력 확보가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>약 94억원</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>110명</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>캄보디아서 송환된 보이스피싱 조직원들…검찰, 징역 3∼25년 구형</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1620305/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:28:57.767311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (형사 항소심 재진행 예정)</t>
+          <t>경찰청과 금융위원회에서 범행 계좌 지급정지 제도 개선 논의 중, 관련 법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>A 씨가 3억 9천여만 원을 가로챈 사기 혐의로 1심에서 징역 3년을 선고받았으나, 항소심 법원이 소환장 날짜를 잘못 기재하여 피고인 불출석 상태에서 판결을 선고한 사실이 드러났다. 대법원은 이를 절차 위반으로 보고 사건을 광주지법으로 파기환송했다. 이로 인해 A 씨의 형사 재판은 다시 진행될 예정이며, 피해자들은 사기 피해에 대한 민사 손해배상을 청구할 수 있다.</t>
+          <t>공동구매·리뷰 인센티브를 미끼로 한 '팀미션' 등 신종 다중피해사기가 급증하여 2023년 한 해 동안 1만9973건의 피해와 1조 593억원의 피해액이 발생했습니다. 현행법상 보이스피싱과 달리 이러한 신종 사기 범행 계좌에 대한 즉각적인 지급정지가 어려워 피해자들의 불만이 큽니다. 현재 경찰청과 금융위원회는 관련 제도 개선을 논의 중이며, 국회에는 관련 법안이 발의되어 계류 중입니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(사기 혐의 1심 유죄), 피해 규모가 3억 9천여만 원으로 크며, 1심 유죄 판결 및 대법원 파기환송으로 증거 확보가 용이합니다. 그러나 상대방(개인)의 자력 불확실성, 집단적 피해 여부 불분명으로 인해 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
+          <t>피해 규모(1조 593억원)와 피해자 수(1만9973건의 피해 사례)가 매우 많아 집단적 피해가 명확하고(적합 조건 3, 4), 경찰과 금융위의 제도 개선 논의 등 공적 절차가 진행 중이나(적합 조건 6), 특정 가능한 자력 있는 상대방(가해자)이 명확히 제시되지 않아 소송을 통한 피해액 회수 가능성이 낮습니다. 기사는 주로 신종 사기 수법과 범행 계좌 지급정지 제도 개선에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>3억 9천여만 원</t>
+          <t>1조 593억원 (2023년 다중피해사기 총 피해액)</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만9973건의 피해 사례, 다수 피해자</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 소환장 날짜 잘못 적고 '선고'‥대법서 파기</t>
+          <t>[단독] ‘팀미션’ 등 신종 사기 급증… “보이스피싱처럼 범행계좌 막...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805857_37012.html</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773307793&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-09 00:43:44.067568+00:00</t>
+          <t>2026-03-12 12:28:48.483595+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>보이스피싱 조직 피의자들</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역 2년 집행유예 4년 선고)</t>
+          <t>보이스피싱 조직 피의자 46명에 대한 형사 재판 진행 중, 징역 구형</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>공군 사병 A 씨가 동료 병사 약 270명에게 인터넷 도박 자금 명목으로 총 956만 원을 빌린 뒤 갚지 않아 사기 혐의 등으로 징역 2년에 집행유예 4년을 선고받았다. A 씨는 휴대전화를 되찾기 위해 공문서를 위조하기도 했다. 법원은 피해 금액이 비교적 크지 않은 점 등을 고려했다고 밝혔다.</t>
+          <t>캄보디아에서 송환된 보이스피싱 및 로맨스스캠 조직 피의자 46명이 국내 피해자 110명으로부터 총 94억 원을 편취한 혐의로 징역형을 구형받았습니다. 이 중 한 피해자는 10억 원 상당의 피해를 입은 것으로 확인되었으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>피고(A 씨)가 20대 전역 병사로 자력이 충분하지 않아 피해 금액 회수 가능성이 낮고 (적합 조건 2 미충족), 1인당 피해 금액이 매우 작아 소송금융 투자 매력이 떨어짐 (적합 조건 4 미충족). 비록 상대방 책임이 명확하고 집단적 피해이나, 실질적인 회수 가능성이 낮아 투자 부적합.</t>
+          <t>피의자 46명에 대한 징역 구형이 이루어져 상대방 책임이 명확하며(적합 조건 1), 국내 피해자 110명으로 집단적 피해에 해당합니다(적합 조건 3). 총 94억 원의 피해 금액과 10억 원 상당의 개별 피해가 확인되어 피해 규모가 매우 크고(적합 조건 4), 형사 절차가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피의자들의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>956만 원</t>
+          <t>94억 원</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>약 270명</t>
+          <t>110명</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>동료 병사 270명에 956만 원 떼먹은 20대…도박 습성 못 버린 탓</t>
+          <t>'캄보디아 송환' 보이스피싱 등 피의자 46명에 징역 3~25년 구형</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572977?ref=naver</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6099649</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-09 00:17:23.515367+00:00</t>
+          <t>2026-03-12 12:28:11.060172+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>제레미 레너</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>미국 캘리포니아 법원에 소송 제기, 8월 재판 예정</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>대법원은 피고인에게 출석 일시를 잘못 기재한 소환장을 보낸 후 판결을 선고한 것은 절차 위반이라며 원심을 파기환송했다. 피고인 A씨는 지인에게 약 4년간 3억 9600여만 원을 가로챈 사기 혐의로 기소되어 1심과 2심에서 징역 3년을 선고받았으나, 항소심 재판부의 절차상 오류가 인정되었다.</t>
+          <t>할리우드 배우 제레미 레너가 로맨스 스캠 가해자로 지목되어 3,100만 원 상당의 사기 혐의로 피소되었다. 원고는 레너와 SNS를 통해 교류하며 돈을 편취당했다고 주장하나, 레너 측은 사칭 사기범의 소행이며 자신과는 무관한 무모한 소송이라고 강력히 부인하고 있다. 현재 소송이 진행 중이며 8월 재판이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>이 사건은 형사 절차상 오류에 대한 대법원 판결로, 소송금융의 주 대상인 민사 손해배상 청구와는 거리가 있습니다. 또한, 사기 혐의 피고인 A씨는 개인으로 자력 여부가 불분명하며(적합 조건 2 미충족), 피해자가 1명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
+          <t>상대방 책임이 명확하지 않음 (사칭 사기로 보임). 피해 규모가 소송금융 투자 대상으로 보기에 작음 (약 3,100만 원). 집단적 피해가 아닌 개별 사건이며, 상대방의 직접적인 잘못에 대한 증거가 부족함.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>3억 9600여만 원</t>
+          <t>3,100만 원</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>출석 날짜 잘못 알려주고 피고인 없이 선고…대법 “절차 위반, 파기환...</t>
+          <t>'어벤져스' 배우, 3천만원 '로맨스스캠' 가해자 의혹  나체 사진 vs 황당...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517887</t>
+          <t>http://www.osen.co.kr/article/G1112758767</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:23.487435+00:00</t>
+          <t>2026-03-12 00:50:52.704193+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>검찰 수사 및 구속기소 완료, 형사 재판 진행 중</t>
+          <t>경찰 수사 진행 중, 유사 피해 사례 확인 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 가상화폐 투자 사기로 3억 2천만원을 가로챈 혐의로 구속영장이 청구되자, AI를 이용해 23원 잔액을 9억원으로 위조한 잔고증명서를 제출하여 구속을 면하려 했다. 허호재 검사의 보완수사로 위조 사실이 밝혀져 A씨는 구속기소되었으며, 현재 형사 절차가 진행 중이다. 피해자들은 A씨에게 손해배상을 청구할 수 있다.</t>
+          <t>영화 배급사를 사칭한 '팀미션' 사기 수법으로 피해자 A씨가 6천만원을 잃는 등 다수의 피해자가 발생했습니다. 사기 조직원들은 단체 대화방에서 미션을 주고 원금 손실을 압박하며 거액을 입금하도록 유도했습니다. 현재 경찰이 사기 일당을 추적 중이며, 온라인 커뮤니티에도 유사 피해 호소글이 다수 올라오고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>상대방 A씨가 23원 잔액을 9억원으로 조작했을 정도로 자력이 매우 부족하여, 승소하더라도 피해 회복 가능성이 극히 낮음 (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음). 비록 상대방 책임 명확, 증거 확보, 공적 절차 진행 등 적합 조건은 충족하나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮음.</t>
+          <t>사기 조직원 일당이 피고로 특정되어 있으나, 이들의 자력 여부가 불확실하여 소송 승소 시에도 실제 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 경찰 수사가 진행 중이며(적합 조건: 공적 절차 진행 중), 유사 피해 사례가 다수 확인되어(적합 조건: 집단적 피해) 사건 자체의 법적 명확성은 있습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>3억 2천만원</t>
+          <t>6천만원 이상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[검사수첩]  필벌은 정의의 실현 …판사 속인 'AI 위조범' 엄단한 초임 ...</t>
+          <t>“단톡방 잘못 들어갔다 6000만원 날렸다”…간단 부업하려다 봉변</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260308010001859</t>
+          <t>https://www.sedaily.com/article/20018289?ref=naver</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-08 12:24:47.384789+00:00</t>
+          <t>2026-03-12 00:28:15.233558+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C188" t="inlineStr"/>
+      <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
-          <t>OpenAI의 위협 보고서 발표 및 계정 차단 권고</t>
+          <t>온라인 사기 수법에 대한 일반적인 경고</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>ChatGPT를 이용해 가짜 로펌 웹사이트를 만들고, 이미 사기 피해를 입은 사람들을 대상으로 '피해금 회수 서비스'를 미끼로 2차 사기를 벌인 사건입니다. 사기 조직은 전문적인 법률 문구와 가짜 변호사 프로필을 생성형 AI로 만들어 피해자들을 속였으며, 암호화폐 송금을 요구하는 방식으로 돈을 가로챘습니다. OpenAI가 이 같은 AI 악용 사례를 보고서로 발표하며 경고했습니다.</t>
+          <t>중동 혼란을 틈타 AI로 만든 가짜 사진이나 위조 문서를 이용한 온라인 사기가 기승을 부리고 있다는 내용의 경고 기사입니다. 주두바이총영사관은 소셜미디어를 통한 금전 요구에 대한 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>상대방이 불특정 사기 조직으로 자력 확보가 어렵고, 피해금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>기사는 온라인 사기 수법에 대한 일반적인 경고로, 특정 가해자나 구체적인 피해 사건을 명시하지 않고 있습니다. 따라서 상대방의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>ChatGPT로 만든 가짜 로펌 차리고 사기 … 사기꾼 손에서 '범죄 도구'된...</t>
+          <t>의심 또 의심하라 …중동 혼란 틈타 '기승'</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030800384021157b682bb492_12</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473741&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:42.692236+00:00</t>
+          <t>2026-03-12 00:22:33.339967+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>서울시의회 국민의힘 소속 A 의원 및 S사 임원 B씨</t>
+          <t>보이스피싱 조직원</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>경기남부경찰청 반부패·경제범죄수사대에서 특정경제범죄가중처벌법상 사기 등 혐의로 수사 중. A 의원 측은 소송 사기로 맞고소한 상태.</t>
+          <t>보이스피싱 조직 검거, 수사 진행 중</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>현직 서울시의원과 그가 대표로 재직한 법인이 46억원 상당의 호텔 건물을 매입하면서 5년째 잔금을 지급하지 않았다는 이유로 고소를 당해 경찰이 수사 중입니다. 고소인 측은 3억 8천여만원만 지급된 채 소유권이 넘어갔다고 주장하며 사기 혐의를 제기했고, A 의원 측은 PF 대출 특약을 주장하며 소송 사기로 맞고소한 상태입니다. 이 사건은 경기남부경찰청으로 이송되어 수사가 진행되고 있습니다.</t>
+          <t>수사기관을 사칭하여 피해자들로부터 골드바와 현금을 가로챈 보이스피싱 조직원 15명이 검거되었다. 이들은 '범죄 연루'를 빌미로 수사 협조를 요구하는 수법을 사용했다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>현직 서울시의원과 그가 대표인 법인이 46억원 상당의 부동산 매매 계약 후 잔금을 5년째 미지급했다는 고소인 주장이 명확하며, 상대방(시의원 및 법인)의 자력도 충분할 것으로 예상됩니다. 피해 금액이 42억 원 이상으로 매우 크고, 현재 경찰 수사가 진행 중이므로 증거 확보 가능성도 높습니다. 부적합 조건에 해당하지 않으며, 상대방의 맞고소로 법적 분쟁이 치열하여 소송금융의 필요성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. 보이스피싱 조직의 범죄 행위가 명확하며, 수사기관의 검거 및 조사를 통해 증거 확보가 용이하다. 다수의 피해자가 발생했을 가능성이 높아 집단 소송의 여지가 있다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>42억 1375만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>[단독]  46억 건물 3.8억만 줬다 …고소 당한 서울시의원, 무슨 일</t>
+          <t>'010 번호' 변작기 181대…보이스피싱 조직 15명 검거</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409886</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516795</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:16.395717+00:00</t>
+          <t>2026-03-11 12:38:14.056683+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E190" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>경찰 수사 확대 중</t>
+        </is>
+      </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>AI 딥페이크 기술을 악용한 보이스피싱 범죄의 실체를 다룬 기사입니다. AI가 감정 표현과 말투까지 학습하여 피해자의 경계심을 무너뜨리는 과정을 분석하며, 피해자가 '확신 속에서 속는' 구조에 놓이게 된다고 설명합니다.</t>
+          <t>영화 예매를 미끼로 한 '팀 미션 사기'가 기승을 부리고 있습니다. 피해자들은 고수익 알바에 속아 거액을 입금했으며, KBS 확인 결과 6건의 유사 사례에서 1억 6천만 원 이상의 피해가 발생했습니다. 경찰은 동일 일당의 소행으로 보고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>기사는 AI 딥페이크 기반 보이스피싱이라는 범죄 수법을 설명할 뿐, 특정 피해 사건이나 소송 상대방을 명시하지 않습니다. (상대방 책임 불명확, 상대방 자력 불확실) 소송금융 투자를 위해서는 구체적인 피고와 피해 규모, 그리고 회수 가능성이 명확해야 하나, 본 기사만으로는 이를 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 다수의 피해자와 억대 피해 규모가 확인되지만(적합 조건 3, 4), 상대방이 사기 조직으로 추정되어 자력 확보가 어려울 가능성이 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮춥니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 6천만 원 이상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6명 이상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>‘AI토피아’ 딥페이크 기반 보이스피싱 실체</t>
+          <t>[단독] 영화 예매 ‘고수익 알바’ 미끼…‘팀미션 사기’ 억대 피해</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603070103</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504914&amp;ref=A</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:10.065695+00:00</t>
+          <t>2026-03-11 00:18:28.834911+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr"/>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>통일교, 신천지</t>
+        </is>
+      </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 계기 국제 포럼 개최, 국제사회 공조 촉구</t>
+          <t>신천지 정교유착 의혹 검경 강제수사, 일본 통일교 해산 명령 및 한국 내 해산 여부 주목</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>주제네바 한국대표부가 유엔 인권최고대표사무소와 함께 '온라인 스캠의 인권적 영향'을 주제로 포럼을 개최했습니다. 이 포럼에서는 온라인 스캠의 전 세계적 확산과 인신매매·강제노동 등 심각한 인권침해 사례가 논의되었으며, 각국에 피해자 보호 및 국제협력 강화를 촉구했습니다. 한국은 지난해 유엔총회에서 온라인 스캠을 통한 인신매매에 우려를 표하는 공동성명을 주도한 바 있습니다.</t>
+          <t>통일교와 신천지의 교리적 이단성이 반사회적 행위로 표출되며 정치권 유착, 고액 헌금 강요, 위장 포교 등의 문제를 야기하고 있습니다. 신천지는 검경 합동수사본부의 강제수사가 진행 중이며, 일본에서는 통일교에 해산 명령이 내려져 한국에서의 법적 대응 가능성도 제기되고 있습니다. 이러한 이단 단체의 행위로 인한 다수의 피해자 발생이 우려됩니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>이 기사는 온라인 스캠의 전반적인 인권적 영향과 국제적 대응 방안을 논의하는 포럼에 대한 것으로, 특정 가해자나 구체적인 피해 사건을 다루지 않습니다. 따라서 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건을 충족하지 못하며, '피해 규모가 큼'과 '집단적 피해'는 일반적인 문제의 심각성을 나타낼 뿐 특정 소송의 근거가 될 만한 구체적인 정보가 부족합니다. '공적 절차 진행 중'이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 국제 정책 논의 단계이므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
+          <t>통일교와 신천지 모두 대규모 종교 단체로 자력이 충분하며(조건 2), 고액 헌금 강요 및 위장 포교 등으로 다수의 피해자가 발생했을 가능성이 높습니다(조건 3, 4). 신천지는 검경 수사가 진행 중이고(조건 6), 통일교는 일본에서 해산 명령이 내려지는 등 공적 절차가 진행되어 증거 확보에 유리하며(조건 5), 상대방의 책임도 기사에서 명확히 지적하고 있습니다(조건 1).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (고액 추정)</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>제네바 대표부 '온라인 스캠과 인권' 국제포럼</t>
+          <t>통일교와 신천지, 교리는 무죄이고 행위만 유죄인가</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307002900082?input=1195m</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773041628&amp;code=23111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:28.771561+00:00</t>
+          <t>2026-03-11 00:14:48.667216+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 진행 중, 다수 피해자 확인</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>구청 직원을 사칭한 A 씨가 3명의 피해자에게 총 100만 원 상당의 피해를 입혔습니다. A 씨는 무직 상태에서 현금이 필요해 범행을 저질렀다고 경찰 조사에서 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
+          <t>AI를 이용한 신분증, 사업자등록증, 상품권, 운송장 등 문서 조작 사기 범죄가 전국적으로 발생하고 있습니다. 화성에서 2,900만원 티켓팅 사기, 평택에서 212만원 모바일 상품권 사기, 용인에서 70만원 휴대폰 중고거래 사기 등 다수의 피해자가 발생하여 경찰 수사가 진행 중입니다. 전문가들은 중고 거래 플랫폼에 AI 조작 판별 사이트 안내 의무화 등 법적 규제 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건의 법적 명확성은 있습니다. 그러나 상대방이 무직으로 자력이 부족하며, 피해 규모가 100만원, 피해자 수가 3명에 불과하여 소송금융 투자 대상으로서는 매력이 낮습니다.</t>
+          <t>AI를 이용한 문서 조작 사기로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 명확하며, 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 사기범의 책임은 명확하나(적합 조건 1), 개별 사기범의 자력은 불분명하여 직접적인 소송금융 투자에는 한계가 있습니다. 다만, 전문가들이 중고 거래 플랫폼의 AI 조작 판별 사이트 안내 의무화를 제안하는 등 플랫폼의 책임론이 제기될 가능성이 있어, 이를 통한 소송 가능성을 검토해볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>100만 원</t>
+          <t>최소 3,282만원 (기사 내 언급된 피해액 합계, 실제 피해액은 더 클 것으로 추정)</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수 (경찰 수사 중인 단체 채팅방에 여럿 확인)</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>구청 직원입니다  찾아와 돌연 줄행랑…알고 보니</t>
+          <t>“사진 보면 믿으실까요”… 요즘 사기꾼들 ‘AI 달인’</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467473&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kyeongin.com/article/1760048</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-07 00:16:42.993736+00:00</t>
+          <t>2026-03-10 12:35:33.223786+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>법무법인에서 형사 고소 및 민사 손해배상 청구 등 법률 지원 중</t>
+          <t>민사 소송 최종 승소, 수사 무혐의 처분</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>법무법인 신결이 최근 급증하는 체험단 사기 피해자들을 대상으로 형사 고소, 민사 손해배상 청구 등 종합적인 법률 지원을 제공하고 있다. 이 사기는 피해자가 명의 도용 및 계좌 악용으로 형사 피의자로 전환될 수 있는 복잡한 양상을 띠고 있다.</t>
+          <t>전청조 사기 피해자 중 일부가 남현희에게 11억 원 규모의 손해배상 소송을 제기했으나, 남현희는 수사에서 무혐의 처분을 받았고 민사 소송에서도 최종 승소했습니다. 따라서 해당 사건은 이미 법적으로 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>상대방(사기범)의 구체적인 신원과 자력 여부가 기사에서 전혀 파악되지 않아 소송금융 회수 가능성이 매우 낮다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한 '피해자가 형사 피의자로 전환되는' 등 사건의 복잡성이 높아 투자 리스크가 크다.</t>
+          <t>해당 사건은 남현희에 대한 사기 피해자들의 손해배상 소송으로, 이미 수사 결과 무혐의 처분을 받았고 민사 소송에서도 최종 승소하여 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
+          <t>11억 원</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>체험단사기 확산… 법무법인 신결 “피해자가 형사 피의자로 전환되는...</t>
+          <t>'전청조에 속은 그녀' 남현희  전남편 상간녀 거론…두 XX 이름 적을 것...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598841989662</t>
+          <t>https://www.news1.kr/society/general-society/6095563</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-06 12:53:02.115378+00:00</t>
+          <t>2026-03-10 00:59:56.842001+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A194" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
-      <c r="E194" t="inlineStr"/>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>과거 임대 사기 및 직원 횡령 피해 발생</t>
+        </is>
+      </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>넷플릭스 드라마 &lt;레이디 두아&gt;는 '사라 킴의 명품 사기극'을 추적하는 미스터리 수사극이자, 계급사회 구조의 피해자이자 생존자인 목가희의 생애사를 다룬다. 가난으로 인해 백화점 도난 사고의 모든 손해를 떠안게 된 목가희가 이름을 버리고 '사라 킴'이 되어 '부두아'라는 명품교의 교주가 되는 과정을 그린다.</t>
+          <t>방송인 양치승 씨가 과거 15억 원 규모의 임대 사기 및 직원 횡령 피해를 입었던 사실이 재조명되었습니다. 4년 뒤 퇴거해야 하는 건물에 체육관을 얻고, 매출을 빼돌리던 직원의 배신으로 큰 손실을 겪었습니다. 현재 그의 근황이 공개되며 과거 피해 사실이 다시 언급되었습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스 드라마 &lt;레이디 두아&gt;에 대한 리뷰로, 실제 발생한 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>피해 금액이 15억 원으로 크고(적합 조건 4), 직원의 배신 및 임대 사기라는 상대방의 책임이 명확해 보이며(적합 조건 1), 사기 사건의 특성상 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 피해이며, 상대방의 자력이나 현재 소송 진행 여부는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
+          <t>15억 원</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>이수근, '15억 사기' 양치승 100억대 아파트 입성 근황 공개…체육관 재...</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2121273</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:39:46.480556+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>운명전쟁49 관련 사기 조직 및 주범</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>부활 김재희가 연루된 '운명전쟁49' 관련 190억 원대 투자 사기 사건으로, 306명의 피해자가 발생하여 경찰 수사가 진행 중이다. 투자자들에게 고수익을 미끼로 회비를 유치한 전형적인 사기 수법이 사용되었다. 김재희는 자신도 피해자이며, 프로그램 출연 시점과 사기 인지 시점이 다르다고 해명했다.</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (사기 주체), 집단적 피해 (306명), 피해 규모가 큼 (190억 원), 증거가 있거나 확보 가능함 및 이미 공적 절차가 진행 중임 (경찰 수사) 등 다수의 적합 조건을 충족합니다. 다만, 사기 주체의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>190억 원</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>306명</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>‘사기 연루’ 부활 김재희, ‘운명전쟁49’ 출연 시점 해명 [전문]</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17730540151780051010</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:38:03.524454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr"/>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>신종 사기 확산 및 주의보 발령</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>김천 지역에서 시청 직원이나 교도소 직원을 사칭하여 소상공인에게 물품 대리 구매를 요구하거나 송금을 유도하는 '노쇼 피싱' 사기가 확산되고 있습니다. 사기범들은 위조된 명함이나 신분증 사진을 보내 피해자를 안심시킨 뒤 돈을 가로채고 잠적하는 수법을 사용하고 있어 주의가 요구됩니다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 사기범이며, 돈이 입금되면 연락을 끊고 잠적하는 방식으로 자력 확보 및 추적이 매우 어렵습니다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'과 '상대방 책임이 비교적 명확함'을 충족하기 어렵게 만듭니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I194" t="inlineStr">
+      <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J194" t="inlineStr">
-[...109 lines deleted...]
-      <c r="D196" t="inlineStr">
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>김천 노쇼 피싱 확산…소상공인 노린 신종 사기 주의보</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066398</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:35:17.613475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E196" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>검찰 수사 및 형사 처벌 완료</t>
+          <t>경찰 수사 및 범죄예방 활동 진행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>편의점주 A씨가 아르바이트생들에게 경매 투자를 미끼로 수억 원을 편취하여 다수의 피해자가 발생했으며, 이로 인해 일부 피해자는 심각한 경제적, 가정적 피해를 입었다. A씨는 검찰 수사를 거쳐 형사 처벌을 받은 것으로 보인다.</t>
+          <t>김천 지역에서 관공서나 의료기관 직원을 사칭하여 소상공인들에게 물품 대리 구매를 요청하고 대금을 가로채는 '노쇼 사기'가 급증하고 있습니다. 김천경찰서는 이에 대한 주의보를 발령하고 수사 및 범죄예방 활동을 강화하고 있습니다. 피해자들은 주로 식당 등 소상공인들로, 위조된 신분증에 속아 피해를 당하고 있습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>편의점주 A씨의 수억원 편취 행위로 상대방 책임이 명확하며(적합 조건 1), 다수의 아르바이트생들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 피해 금액이 수억 원에 달하고 피해자들이 대출 및 돌반지 매각까지 할 정도로 피해 규모가 큽니다(적합 조건 4). 또한, 검찰 수사를 통해 증거가 확보되었고 형사 처벌이 완료된 것으로 보아 공적 절차가 진행되었습니다(적합 조건 5, 6).</t>
+          <t>사기범의 책임이 명확하고, 김천 지역 내 다수의 소상공인이 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 가능합니다. 그러나 직접적인 상대방인 사기범들의 신원 특정 및 자력 확보가 어려워 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>경매로 집 사줄게 …알바생들에 수억원 편취한 편의점주, 결국 '철창 신...</t>
+          <t>김천경찰서, 자영업자 울리는 '노쇼 사기' 주의보</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364995</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=611629</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-06 12:18:42.608597+00:00</t>
+          <t>2026-03-09 12:31:38.964850+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C198" t="inlineStr"/>
+      <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
-          <t>공정증서 효력 저지를 위한 민사적 대응 조언</t>
+          <t>보이스피싱 시도, 실제 금전적 피해 미발생</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>한 개인이 지인의 부탁으로 공증을 서주었다가 6천만원의 빚을 떠안고 사기죄 협박까지 받는 상황에 처했습니다. 기사는 소송 없이 재산을 압류할 수 있는 공정증서의 효력을 막기 위한 민사적 대응이 시급하다고 조언하고 있습니다.</t>
+          <t>피해자 부부가 세입자 보증금 반환을 위해 대출을 알아보던 중 보이스피싱 전화를 받고 현금을 전달하려 했으나, 국민은행 직원의 신고로 경찰이 출동하여 피해를 예방했습니다. 경찰 조사 결과 카카오톡 대화 내용에서 보이스피싱 정황이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>상대방이 개인 '지인'으로 특정되어 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해 사례로 파악됩니다. 피해 금액 6천만원은 소송금융 투자 대상으로 보기에 규모가 작습니다. 책임은 명확하고 공정증서라는 증거가 있으나, 상대방의 자력 부족과 단일 피해자라는 점이 소송금융 투자에 부적합합니다.</t>
+          <t>이 사건은 보이스피싱 시도가 있었으나, 경찰과 은행 직원의 도움으로 실제 금전적 피해가 발생하기 전에 막은 사례입니다. 따라서 소송을 통해 배상받을 실질적인 피해(0원)가 없으므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>6천만원</t>
+          <t>0원 (피해 미발생)</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>성서경찰서, 보이스피싱 피해 막은 국민은행 직원에 감사장</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541023</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:27:37.871278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (형사 항소심 재진행 예정)</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>A 씨가 3억 9천여만 원을 가로챈 사기 혐의로 1심에서 징역 3년을 선고받았으나, 항소심 법원이 소환장 날짜를 잘못 기재하여 피고인 불출석 상태에서 판결을 선고한 사실이 드러났다. 대법원은 이를 절차 위반으로 보고 사건을 광주지법으로 파기환송했다. 이로 인해 A 씨의 형사 재판은 다시 진행될 예정이며, 피해자들은 사기 피해에 대한 민사 손해배상을 청구할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 명확하고(사기 혐의 1심 유죄), 피해 규모가 3억 9천여만 원으로 크며, 1심 유죄 판결 및 대법원 파기환송으로 증거 확보가 용이합니다. 그러나 상대방(개인)의 자력 불확실성, 집단적 피해 여부 불분명으로 인해 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>3억 9천여만 원</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>[와글와글 플러스] 소환장 날짜 잘못 적고 '선고'‥대법서 파기</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805857_37012.html</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:43:44.067568+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (징역 2년 집행유예 4년 선고)</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>공군 사병 A 씨가 동료 병사 약 270명에게 인터넷 도박 자금 명목으로 총 956만 원을 빌린 뒤 갚지 않아 사기 혐의 등으로 징역 2년에 집행유예 4년을 선고받았다. A 씨는 휴대전화를 되찾기 위해 공문서를 위조하기도 했다. 법원은 피해 금액이 비교적 크지 않은 점 등을 고려했다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>피고(A 씨)가 20대 전역 병사로 자력이 충분하지 않아 피해 금액 회수 가능성이 낮고 (적합 조건 2 미충족), 1인당 피해 금액이 매우 작아 소송금융 투자 매력이 떨어짐 (적합 조건 4 미충족). 비록 상대방 책임이 명확하고 집단적 피해이나, 실질적인 회수 가능성이 낮아 투자 부적합.</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>956만 원</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>약 270명</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>동료 병사 270명에 956만 원 떼먹은 20대…도박 습성 못 버린 탓</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11572977?ref=naver</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:17:23.515367+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>대법원은 피고인에게 출석 일시를 잘못 기재한 소환장을 보낸 후 판결을 선고한 것은 절차 위반이라며 원심을 파기환송했다. 피고인 A씨는 지인에게 약 4년간 3억 9600여만 원을 가로챈 사기 혐의로 기소되어 1심과 2심에서 징역 3년을 선고받았으나, 항소심 재판부의 절차상 오류가 인정되었다.</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>이 사건은 형사 절차상 오류에 대한 대법원 판결로, 소송금융의 주 대상인 민사 손해배상 청구와는 거리가 있습니다. 또한, 사기 혐의 피고인 A씨는 개인으로 자력 여부가 불분명하며(적합 조건 2 미충족), 피해자가 1명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>3억 9600여만 원</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J198" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>[사설] 뛰는 ‘AI 기술’ 위에 나는 ‘AI 범죄’ 비상</t>
+          <t>출석 날짜 잘못 알려주고 피고인 없이 선고…대법 “절차 위반, 파기환...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260306.22019001652</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517887</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-06 01:17:23.847357+00:00</t>
+          <t>2026-03-08 12:41:23.487435+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr"/>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>경찰 수사 또는 관련 기관 조사 진행 중으로 추정</t>
+          <t>검찰 수사 및 구속기소 완료, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>작년 한 해 동안 군, 도청, 소방서 등 공공기관을 사칭한 '노쇼 사기'가 1341건 발생했다. 사기범들은 소방 검사를 빌미로 피해자들에게 특정 소방물품 구매를 강요하며 과태료, 영업 정지 등을 언급하며 압박했다. 피해자들은 협력업체를 통한 구매 시 환불이 가능하다는 말에 속아 넘어갔다.</t>
+          <t>20대 남성 A씨가 가상화폐 투자 사기로 3억 2천만원을 가로챈 혐의로 구속영장이 청구되자, AI를 이용해 23원 잔액을 9억원으로 위조한 잔고증명서를 제출하여 구속을 면하려 했다. 허호재 검사의 보완수사로 위조 사실이 밝혀져 A씨는 구속기소되었으며, 현재 형사 절차가 진행 중이다. 피해자들은 A씨에게 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>사기 사건으로 상대방 책임은 명확하고(적합 조건 1), 1341건의 피해 사례는 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 시사하지만, '기관 사칭' 사기의 특성상 실제 가해자가 자력이 충분한 상대방(적합 조건 2)일 가능성이 매우 낮아 소송금융 투자 회수 가능성이 희박합니다. 개별 피해 금액 또한 미상으로, 소액일 경우 투자 매력이 떨어집니다.</t>
+          <t>상대방 A씨가 23원 잔액을 9억원으로 조작했을 정도로 자력이 매우 부족하여, 승소하더라도 피해 회복 가능성이 극히 낮음 (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음). 비록 상대방 책임 명확, 증거 확보, 공적 절차 진행 등 적합 조건은 충족하나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
+          <t>3억 2천만원</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>[검사수첩]  필벌은 정의의 실현 …판사 속인 'AI 위조범' 엄단한 초임 ...</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260308010001859</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:24:47.384789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>불특정 사기 조직</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>OpenAI의 위협 보고서 발표 및 계정 차단 권고</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>ChatGPT를 이용해 가짜 로펌 웹사이트를 만들고, 이미 사기 피해를 입은 사람들을 대상으로 '피해금 회수 서비스'를 미끼로 2차 사기를 벌인 사건입니다. 사기 조직은 전문적인 법률 문구와 가짜 변호사 프로필을 생성형 AI로 만들어 피해자들을 속였으며, 암호화폐 송금을 요구하는 방식으로 돈을 가로챘습니다. OpenAI가 이 같은 AI 악용 사례를 보고서로 발표하며 경고했습니다.</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 사기 조직으로 자력 확보가 어렵고, 피해금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I202" t="inlineStr">
-[...46 lines deleted...]
-      <c r="D203" t="inlineStr">
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>ChatGPT로 만든 가짜 로펌 차리고 사기 … 사기꾼 손에서 '범죄 도구'된...</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030800384021157b682bb492_12</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:17:42.692236+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>서울시의회 국민의힘 소속 A 의원 및 S사 임원 B씨</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>형사 재판 항소심 진행 중</t>
+          <t>경기남부경찰청 반부패·경제범죄수사대에서 특정경제범죄가중처벌법상 사기 등 혐의로 수사 중. A 의원 측은 소송 사기로 맞고소한 상태.</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>전 프로야구 선수 임창용 씨가 지인에게 도박자금 약 8천만원을 빌린 후 갚지 않은 혐의로 1심에서 징역 8개월을 선고받았습니다. 현재 광주지법에서 항소심이 진행 중이며, 임씨 측은 무죄를 주장하고 있습니다. 이 사건은 단일 피해자에 대한 사기 혐의로, 소송금융 투자 대상으로서는 피해 규모와 집단성이 부족합니다.</t>
+          <t>현직 서울시의원과 그가 대표로 재직한 법인이 46억원 상당의 호텔 건물을 매입하면서 5년째 잔금을 지급하지 않았다는 이유로 고소를 당해 경찰이 수사 중입니다. 고소인 측은 3억 8천여만원만 지급된 채 소유권이 넘어갔다고 주장하며 사기 혐의를 제기했고, A 의원 측은 PF 대출 특약을 주장하며 소송 사기로 맞고소한 상태입니다. 이 사건은 경기남부경찰청으로 이송되어 수사가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>단일 피해자(지인)에게 발생한 약 8천만원 규모의 사기 사건으로, 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 또한 상대방(임창용)의 현재 자력에 대한 정보가 불분명하며, 형사 재판 항소심에서 책임 여부를 다투고 있어 상대방 책임이 명확하다고 보기 어렵습니다(적합 조건 1).</t>
+          <t>현직 서울시의원과 그가 대표인 법인이 46억원 상당의 부동산 매매 계약 후 잔금을 5년째 미지급했다는 고소인 주장이 명확하며, 상대방(시의원 및 법인)의 자력도 충분할 것으로 예상됩니다. 피해 금액이 42억 원 이상으로 매우 크고, 현재 경찰 수사가 진행 중이므로 증거 확보 가능성도 높습니다. 부적합 조건에 해당하지 않으며, 상대방의 맞고소로 법적 분쟁이 치열하여 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>약 8000만원</t>
+          <t>42억 1375만원</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>도박빚 안 갚아  실형…'야구 레전드' 임창용, 항소심서도 '무죄' 주장</t>
+          <t>[단독]  46억 건물 3.8억만 줬다 …고소 당한 서울시의원, 무슨 일</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1945852</t>
+          <t>https://www.joongang.co.kr/article/25409886</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:44.533929+00:00</t>
+          <t>2026-03-07 12:28:16.395717+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
-          <t>소송중</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>전 프로야구 선수 임창용이 사기 혐의로 1심에서 유죄 판결을 받은 후 2심에서 무죄를 주장하며 항소했다. 그는 피해자의 진술 번복이 판결에 반영되지 않았다고 주장하며, 1심 형량이 과도하다고 밝혔다. 현재 변호인 없이 항소심을 진행 중이다.</t>
+          <t>AI 딥페이크 기술을 악용한 보이스피싱 범죄의 실체를 다룬 기사입니다. AI가 감정 표현과 말투까지 학습하여 피해자의 경계심을 무너뜨리는 과정을 분석하며, 피해자가 '확신 속에서 속는' 구조에 놓이게 된다고 설명합니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>본 기사는 임창용 선수의 사기 혐의에 대한 형사 항소심 진행 상황을 다루고 있다. 소송금융은 주로 피해자(원고)의 민사 손해배상 청구를 지원하며, 형사 사건의 피고인 방어에는 투자하지 않는다. 또한, 상대방(임창용)이 대기업 등 자력 있는 주체가 아니며, 피해자가 다수가 아닌 단수로 언급되어 소송금융 투자 적합 조건에 부합하지 않는다.</t>
+          <t>기사는 AI 딥페이크 기반 보이스피싱이라는 범죄 수법을 설명할 뿐, 특정 피해 사건이나 소송 상대방을 명시하지 않습니다. (상대방 책임 불명확, 상대방 자력 불확실) 소송금융 투자를 위해서는 구체적인 피고와 피해 규모, 그리고 회수 가능성이 명확해야 하나, 본 기사만으로는 이를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>'사기 혐의' 임창용, 2심서도 무죄 주장</t>
+          <t>‘AI토피아’ 딥페이크 기반 보이스피싱 실체</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903188</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603070103</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:19.928138+00:00</t>
+          <t>2026-03-07 12:22:10.065695+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>형사사건 항소심 진행 중</t>
+          <t>유엔 인권이사회 계기 국제 포럼 개최, 국제사회 공조 촉구</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>전 야구선수 임창용이 2019년 필리핀 마닐라에서 발생한 도박사기 혐의로 1심 유죄 판결에 불복, 항소심에서 무죄를 주장하고 있다. 임씨는 피해자의 진술 번복이 판결에 반영되지 않았고 1심 양형이 지나치다고 밝혔다.</t>
+          <t>주제네바 한국대표부가 유엔 인권최고대표사무소와 함께 '온라인 스캠의 인권적 영향'을 주제로 포럼을 개최했습니다. 이 포럼에서는 온라인 스캠의 전 세계적 확산과 인신매매·강제노동 등 심각한 인권침해 사례가 논의되었으며, 각국에 피해자 보호 및 국제협력 강화를 촉구했습니다. 한국은 지난해 유엔총회에서 온라인 스캠을 통한 인신매매에 우려를 표하는 공동성명을 주도한 바 있습니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>본 기사는 전 야구선수 임창용이 도박사기 혐의로 형사 재판의 피고인으로서 항소심에서 무죄를 주장하는 상황을 다루고 있다. 소송금융은 일반적으로 원고(피해자)의 소송 비용을 지원하므로, 피고인인 임창용에게는 적합하지 않다. 또한, 기사 내용만으로는 잠재적 원고(피해자)의 소송금융 투자 적합도를 판단할 정보가 부족하다.</t>
+          <t>이 기사는 온라인 스캠의 전반적인 인권적 영향과 국제적 대응 방안을 논의하는 포럼에 대한 것으로, 특정 가해자나 구체적인 피해 사건을 다루지 않습니다. 따라서 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건을 충족하지 못하며, '피해 규모가 큼'과 '집단적 피해'는 일반적인 문제의 심각성을 나타낼 뿐 특정 소송의 근거가 될 만한 구체적인 정보가 부족합니다. '공적 절차 진행 중'이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 국제 정책 논의 단계이므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>전 야구선수 임창용, 도박사기 혐의 2심서 무죄 주장</t>
+          <t>제네바 대표부 '온라인 스캠과 인권' 국제포럼</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772703704428243005</t>
+          <t>https://www.yna.co.kr/view/AKR20260307002900082?input=1195m</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:59.456978+00:00</t>
+          <t>2026-03-07 00:17:28.771561+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A207" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr"/>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>합의금 및 반성문 요구 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>사기꾼에게 돈을 받은 A씨의 계좌가 정지되는 2차 피해가 발생했다. A씨는 사기꾼에게 원금과 정신적 피해보상을 요구하고 있으며, 법률 전문가들은 A씨의 요구가 정당하다고 판단했다.</t>
+          <t>구청 직원을 사칭한 A 씨가 3명의 피해자에게 총 100만 원 상당의 피해를 입혔습니다. A 씨는 무직 상태에서 현금이 필요해 범행을 저질렀다고 경찰 조사에서 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>상대방이 '사기꾼'으로 특정되어 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족). 또한, 피해 규모와 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다 (적합 조건: 피해 규모 큼, 집단적 피해 불충족).</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건의 법적 명확성은 있습니다. 그러나 상대방이 무직으로 자력이 부족하며, 피해 규모가 100만원, 피해자 수가 3명에 불과하여 소송금융 투자 대상으로서는 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만 원</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>사기꾼 돈 받았더니 내 계좌가 정지?  황당한 2차 피해</t>
+          <t>구청 직원입니다  찾아와 돌연 줄행랑…알고 보니</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/300UC4PI6IS9</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467473&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:08.565784+00:00</t>
+          <t>2026-03-07 00:16:42.993736+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>법무법인 전담 TF팀 운영 및 법률 지원 강화</t>
+          <t>법무법인에서 형사 고소 및 민사 손해배상 청구 등 법률 지원 중</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>법무법인 신결이 온라인 플랫폼을 기반으로 한 부업 사기 피해에 체계적으로 대응하기 위해 전담 TF팀을 운영하고, 피해자 구제를 위한 법률 지원을 강화한다고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 온라인 사기 사건에 대한 법률 서비스 제공을 목적으로 한다.</t>
+          <t>법무법인 신결이 최근 급증하는 체험단 사기 피해자들을 대상으로 형사 고소, 민사 손해배상 청구 등 종합적인 법률 지원을 제공하고 있다. 이 사기는 피해자가 명의 도용 및 계좌 악용으로 형사 피의자로 전환될 수 있는 복잡한 양상을 띠고 있다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않았으며, 온라인 부업 사기의 특성상 상대방의 자력 확보가 어려울 가능성이 높습니다. 피해 규모 또한 명확히 파악되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>상대방(사기범)의 구체적인 신원과 자력 여부가 기사에서 전혀 파악되지 않아 소송금융 회수 가능성이 매우 낮다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한 '피해자가 형사 피의자로 전환되는' 등 사건의 복잡성이 높아 투자 리스크가 크다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
+          <t>다수 (확산, 급증 언급)</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>체험단사기 확산… 법무법인 신결 “피해자가 형사 피의자로 전환되는...</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>megaeconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598841989662</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:53:02.115378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr"/>
+      <c r="D209" t="inlineStr"/>
+      <c r="E209" t="inlineStr"/>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>넷플릭스 드라마 &lt;레이디 두아&gt;는 '사라 킴의 명품 사기극'을 추적하는 미스터리 수사극이자, 계급사회 구조의 피해자이자 생존자인 목가희의 생애사를 다룬다. 가난으로 인해 백화점 도난 사고의 모든 손해를 떠안게 된 목가희가 이름을 버리고 '사라 킴'이 되어 '부두아'라는 명품교의 교주가 되는 과정을 그린다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>본 기사는 넷플릭스 드라마 &lt;레이디 두아&gt;에 대한 리뷰로, 실제 발생한 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
-[...57 lines deleted...]
-      <c r="H209" t="inlineStr">
+      <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>쇼핑몰사기 급증… '재택 쇼핑몰 부업·창업 대행' 미끼 피해 확산</t>
+          <t>[오수경의 TVIEW] 레이디 두아</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>cine21.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=328368</t>
+          <t>http://www.cine21.com/news/view/?mag_id=109519&amp;utm_source=naver&amp;utm_medium=news</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-06 01:02:40.709760+00:00</t>
+          <t>2026-03-06 12:32:47.108795+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
-      <c r="D210" t="inlineStr"/>
-      <c r="E210" t="inlineStr"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>형사 항소심 판결 선고</t>
+        </is>
+      </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>법무법인 초원이 플랫폼 사칭 사기 피해 구제를 위한 전담팀을 고도화하고 전문 대응 시스템을 마련했다. 사기 유형별 대응 매뉴얼을 통해 피해 규모를 최소화하고 피해 회복에 적극적으로 조력할 계획이다.</t>
+          <t>여성 2인조가 채팅 앱을 통해 남성 30명을 유인하여 총 4억원을 편취한 사기 사건입니다. 이들은 사기 혐의로 기소되어 항소심에서 감형받았으며, 감형 이유 중 일부 피해자와 합의한 점이 고려되었습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 법무법인의 플랫폼 사칭 사기 대응 시스템 고도화에 대한 내용입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 증거 유무 등 소송금융 투자에 필요한 핵심 정보를 파악할 수 없어 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 30명의 다수 피해자(적합 조건 3)와 4억원의 큰 피해 규모(적합 조건 4)가 확인되나, 피고인이 개인(여성 2인조)이므로 배상 자력이 충분하지 않을 가능성이 높습니다. 또한 형사 사건이 이미 항소심 판결 단계에 있고 일부 피해자와 합의가 이루어져, 신규 소송금융 투자 대상으로서는 회수 가능성이 낮고 매력도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30명</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>법무법인 초원, 플랫폼 사칭 사기 전문 대응시스템 고도화</t>
+          <t>여성 2인조, 모텔로 30명 유인해 4억원 뜯어냈다</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740410</t>
+          <t>https://www.hankyung.com/article/2026030646717</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-06 01:00:11.585388+00:00</t>
+          <t>2026-03-06 12:25:31.203642+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>A씨 (편의점 업주)</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>AI로 조작된 사진을 이용해 온라인 거래 구매자를 속이는 사기 사건이 잇따라 발생하여 경찰이 수사에 나섰습니다. 부산 금정경찰서와 남부경찰서에서 수사를 진행 중이며, 피해자는 170여 명에 이르는 것으로 추정됩니다.</t>
+          <t>편의점 업주 A씨가 '경매로 집을 사주겠다'며 4050대 알바생들로부터 수억 원을 편취한 사건입니다. 검찰은 A씨가 피해금 일부를 다른 피해자들에게 수익 명목으로 지급하거나 체불 임금으로 사용하는 등 전형적인 사기 수법을 사용한 것으로 보고 계좌 내역을 분석하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>AI 조작 사진을 이용한 온라인 사기로 인해 170여 명의 다수 피해자가 발생했으며(집단적 피해), 경찰이 수사에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 상대방의 책임이 명확하나, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>편의점 업주 A씨의 사기 행위가 검찰 수사를 통해 명확히 특정되고 있으며(상대방 책임 명확), '4050 알바생들'이라는 다수의 피해자가 '수억원'의 피해를 입은 집단적 피해 사건입니다(집단적 피해, 피해 규모 큼). 검찰이 계좌 내역을 분석하는 등 공적 절차가 진행 중이며 객관적 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 편의점 업주의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억원</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>170여명</t>
+          <t>다수 (4050 알바생들)</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>AI 조작 사진으로 온라인 거래, 경찰 수사</t>
+          <t>“경매로 집 사주겠다” 4050 알바생들에 수억원 뜯어낸 편의점 업주</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/06/7QV3LYVY35EG3JN4EDHFB4POJE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:23:17.274659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>편의점주 A씨</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 형사 처벌 완료</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>편의점주 A씨가 아르바이트생들에게 경매 투자를 미끼로 수억 원을 편취하여 다수의 피해자가 발생했으며, 이로 인해 일부 피해자는 심각한 경제적, 가정적 피해를 입었다. A씨는 검찰 수사를 거쳐 형사 처벌을 받은 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>편의점주 A씨의 수억원 편취 행위로 상대방 책임이 명확하며(적합 조건 1), 다수의 아르바이트생들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 피해 금액이 수억 원에 달하고 피해자들이 대출 및 돌반지 매각까지 할 정도로 피해 규모가 큽니다(적합 조건 4). 또한, 검찰 수사를 통해 증거가 확보되었고 형사 처벌이 완료된 것으로 보아 공적 절차가 진행되었습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>수억 원</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>경매로 집 사줄게 …알바생들에 수억원 편취한 편의점주, 결국 '철창 신...</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364995</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:18:42.608597+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>지인</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>공정증서 효력 저지를 위한 민사적 대응 조언</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>한 개인이 지인의 부탁으로 공증을 서주었다가 6천만원의 빚을 떠안고 사기죄 협박까지 받는 상황에 처했습니다. 기사는 소송 없이 재산을 압류할 수 있는 공정증서의 효력을 막기 위한 민사적 대응이 시급하다고 조언하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>상대방이 개인 '지인'으로 특정되어 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해 사례로 파악됩니다. 피해 금액 6천만원은 소송금융 투자 대상으로 보기에 규모가 작습니다. 책임은 명확하고 공정증서라는 증거가 있으나, 상대방의 자력 부족과 단일 피해자라는 점이 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>6천만원</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>200만원에 6천만원 빚더미, 사기죄 협박까지</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M211" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A212" s="3" t="inlineStr">
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/V27SSZWQ1NMW</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:28:08.724985+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
-[...45 lines deleted...]
-      <c r="L212" t="inlineStr">
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>정유라</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (첫 공판)</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>정유라 씨가 지인에게 7천여만 원을 빌린 뒤 갚지 않은 혐의로 첫 공판을 진행했습니다. 정 씨는 혐의를 부인하며 불구속 재판을 요청했고, 돈을 빌려주면 고이자를 지급하겠다고 속인 것으로 조사됐습니다. 현재 의정부교도소에 수감 중입니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>피고(정유라)는 개인으로 자력 부족 가능성이 높고 (적합 조건 2 불충족), 피해 금액(7천만 원)이 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4 불충족), 집단적 피해가 아닌 단일 피해자로 추정됩니다 (적합 조건 3 불충족). 현재 형사 재판이 진행 중이나 (적합 조건 6 부분 충족), 민사상 손해배상 청구의 회수 가능성이 낮아 보입니다.</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>7천만 원</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>1명 또는 소수</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>정유라, 첫 재판에서 혐의 부인...불구속 재판 요청</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M212" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030419510824033</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051945565946</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-05 01:13:27.536872+00:00</t>
+          <t>2026-03-06 01:20:41.655828+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 피해금 회복</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>20대 남성이 후임병 275명에게 군복비와 점심값 명목으로 사기를 저질러 징역형의 집행유예를 선고받았다. 재판부는 범행의 죄질이 무겁다고 판단했으나, 피해자별 피해금이 크지 않고 피해금을 회복시킨 점을 고려해 형을 정했다.</t>
+          <t>온라인 중고 거래에서 생성형 AI로 위조된 사업자등록증과 화물수탁증을 이용한 사기 사건이 발생했습니다. 170명이 넘는 피해자가 발생했으며, 한 피해자는 110만 원을 입금하고 물건을 받지 못했습니다. 현재 경찰이 용의자를 추적하며 피해자 조사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고(부적합 조건: 이미 종결된 사건), 가해자가 피해금을 회복시켰다고 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인이며(적합 조건: 상대방에게 자력이 충분함 미충족) 피해자별 피해금이 크지 않아(적합 조건: 피해 규모가 큼 미충족) 소송금융 투자에 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(AI 위조 서류를 이용한 사기), 170명 이상의 다수 피해자가 발생하여 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이며, 위조된 증서와 사진이 명확한 증거로 존재합니다. 다만, 상대방이 개인 사기범으로 특정되어 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1억 8천 7백만 원 이상 (피해자 1인당 110만 원 기준)</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>275명</t>
+          <t>170명 이상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>후임병 275명에 군복비·점심값 사기 20대 집유</t>
+          <t>인공지능이 만든 ‘가짜’…중고 사기 지능화</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772617886428172005</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500424&amp;ref=A</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:50.944737+00:00</t>
+          <t>2026-03-06 01:17:54.914283+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
-      <c r="A216" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (집행유예 선고)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>20대 병사가 도박 자금을 마련하기 위해 동료 병사들을 속여 돈을 편취한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 범행의 죄질이 무겁고 피해자들로부터 용서받지 못했으나, 피해 금액이 크지 않고 피고인이 제대 후 성실히 살 것을 약속한 점을 참작했습니다.</t>
+          <t>AI 기술을 이용한 콘서트 표 위조 등 신종 사기 사건으로 부산, 경남 등 전국적으로 150여 명의 피해자가 발생했다. 현재 부산 금정·남부경찰서에서 사기 혐의로 수사를 진행 중이다. AI 기술 대중화로 인한 범죄 확산에 대한 경고의 목소리가 나오고 있다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>형사 재판이 집행유예 선고로 이미 종결된 사건입니다 (부적합 조건 해당). 피고는 20대 개인으로 자력이 충분하지 않을 가능성이 높고, 피해자별 피해 금액이 크지 않다고 명시되어 있어 소송금융 투자로서의 회수 가능성이 낮습니다 (적합 조건 2, 4 미충족).</t>
+          <t>적합 조건: 집단적 피해(150여 명), 경찰 수사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중임. 부적합 조건은 없음. 다만, 상대방이 특정된 개인 사기범일 가능성이 높아 자력 확보 및 소송금융 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
+          <t>150여 명</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>[사설] 뛰는 ‘AI 기술’ 위에 나는 ‘AI 범죄’ 비상</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260306.22019001652</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:17:23.847357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr"/>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>경찰 수사 또는 관련 기관 조사 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>작년 한 해 동안 군, 도청, 소방서 등 공공기관을 사칭한 '노쇼 사기'가 1341건 발생했다. 사기범들은 소방 검사를 빌미로 피해자들에게 특정 소방물품 구매를 강요하며 과태료, 영업 정지 등을 언급하며 압박했다. 피해자들은 협력업체를 통한 구매 시 환불이 가능하다는 말에 속아 넘어갔다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>사기 사건으로 상대방 책임은 명확하고(적합 조건 1), 1341건의 피해 사례는 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 시사하지만, '기관 사칭' 사기의 특성상 실제 가해자가 자력이 충분한 상대방(적합 조건 2)일 가능성이 매우 낮아 소송금융 투자 회수 가능성이 희박합니다. 개별 피해 금액 또한 미상으로, 소액일 경우 투자 매력이 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J216" t="inlineStr">
-[...65 lines deleted...]
-      </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1341건 (작년 기준)</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>日통일교 2심서도 해산 명령…'1조원대 재산' 청산 본격화</t>
+          <t>軍·도청·소방서까지… 작년 '기관 사칭 노쇼 사기' 1341건</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457228</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015329</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-05 00:56:18.716459+00:00</t>
+          <t>2026-03-06 01:17:10.525651+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A218" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>검찰 수사 완료 및 피해 변제 완료, 처벌불원서 제출</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>투자 사기 혐의로 구속된 피고인 A 씨가 과거 실종 선고로 사망 처리된 사실이 검찰 수사 중 확인되었다. 검찰은 실종 선고 취소를 청구하고, A 씨 명의로 동결된 가상화폐를 매각하여 피해자들에게 피해금을 전액 지급했다. 피해자들은 처벌불원서를 제출하며 사건이 종결되었다.</t>
+          <t>해외 건강기능식품 구매를 위해 지인 A씨에게 신용카드 정보를 맡긴 피해자들이 A씨의 무단 결제로 피해를 입은 사건입니다. 전남경찰청이 A씨가 피해자들의 결제 정보를 파일 형태로 기록·저장해둔 것을 확인하고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>이미 검찰 수사를 통해 피해 변제가 완료되었고, 피해자들이 처벌불원서를 제출하여 사실상 분쟁이 종국적으로 해결된 사건이다. 따라서 소송금융 투자 대상으로서의 신규성 및 필요성이 없다.</t>
+          <t>상대방(A씨)의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확인이 필요하고, 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>캄보디아 도피해 사망 처리된 사기범…검찰, '실종신고 취소'로 피해자...</t>
+          <t>전남경찰청, 여수·순천 신용카드 무단 결제 수사</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2298482.htm</t>
+          <t>http://www.jndn.com/article.php?aid=1772704376428263005</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:17.708540+00:00</t>
+          <t>2026-03-06 01:16:29.246457+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>임창용</t>
+        </is>
+      </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>피해자가 법적 조치 여부를 고민하는 단계</t>
+          <t>형사 재판 항소심 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>위조지폐를 구매하려다 사기를 당한 한 남성이 신고 시 본인도 처벌받을지 고민하는 상황입니다. 이 사건은 피해자가 불법 행위를 시도하는 과정에서 발생한 사기로, 법적 구제 절차를 밟기 어려운 특수한 상황에 놓여 있습니다.</t>
+          <t>전 프로야구 선수 임창용 씨가 지인에게 도박자금 약 8천만원을 빌린 후 갚지 않은 혐의로 1심에서 징역 8개월을 선고받았습니다. 현재 광주지법에서 항소심이 진행 중이며, 임씨 측은 무죄를 주장하고 있습니다. 이 사건은 단일 피해자에 대한 사기 혐의로, 소송금융 투자 대상으로서는 피해 규모와 집단성이 부족합니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>피해자가 위조지폐 구매라는 불법 행위를 시도하다 사기를 당한 경우로, 신고 시 본인의 범죄 행위가 드러날 위험이 있어 소송 진행 자체가 어렵습니다. 이는 소송금융 투자 대상으로서의 법적 명확성과 회수 가능성을 현저히 낮춥니다.</t>
+          <t>단일 피해자(지인)에게 발생한 약 8천만원 규모의 사기 사건으로, 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 또한 상대방(임창용)의 현재 자력에 대한 정보가 불분명하며, 형사 재판 항소심에서 책임 여부를 다투고 있어 상대방 책임이 명확하다고 보기 어렵습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 8000만원</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>위조지폐 사려다 사기당한 나, 신고하면 처벌받을까?</t>
+          <t>도박빚 안 갚아  실형…'야구 레전드' 임창용, 항소심서도 '무죄' 주장</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/0M8RPYSU9AIL</t>
+          <t>http://www.inews24.com/view/1945852</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:08.880031+00:00</t>
+          <t>2026-03-06 01:15:44.533929+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E220" t="inlineStr"/>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>임창용</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>사기 혐의 항소심 진행 중</t>
+        </is>
+      </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>이 기사는 학력, 지능, 사회적 지위와 관계없이 누구나 사기의 피해자가 될 수 있음을 경고하는 일반적인 조언 칼럼입니다. 지나친 자신감을 경계하고 항상 주의해야 한다고 강조하며, 특정 사기 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>전 프로야구 선수 임창용이 사기 혐의로 1심에서 유죄 판결을 받은 후 2심에서 무죄를 주장하며 항소했다. 그는 피해자의 진술 번복이 판결에 반영되지 않았다고 주장하며, 1심 형량이 과도하다고 밝혔다. 현재 변호인 없이 항소심을 진행 중이다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 사기 피해 예방을 위한 일반적인 조언 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 임창용 선수의 사기 혐의에 대한 형사 항소심 진행 상황을 다루고 있다. 소송금융은 주로 피해자(원고)의 민사 손해배상 청구를 지원하며, 형사 사건의 피고인 방어에는 투자하지 않는다. 또한, 상대방(임창용)이 대기업 등 자력 있는 주체가 아니며, 피해자가 다수가 아닌 단수로 언급되어 소송금융 투자 적합 조건에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>[이승환의 어드바이스] 누구나 사기의 표적</t>
+          <t>'사기 혐의' 임창용, 2심서도 무죄 주장</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260305500049</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903188</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-05 00:25:52.688848+00:00</t>
+          <t>2026-03-06 01:14:19.928138+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E221" t="inlineStr"/>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>임창용</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>형사사건 항소심 진행 중</t>
+        </is>
+      </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>이 기사는 사기나 횡령 등 고의적인 불법행위로 발생한 손해배상 채무는 개인회생이나 파산 시 면책되지 않는 비면책채권임을 설명합니다. 사기죄가 인정될 경우 채무자가 법원에서 파산하더라도 채무를 끝까지 받을 수 있다는 법률적 조언을 제공합니다. 이는 채권자가 채무자의 파산에도 불구하고 채권을 회수할 수 있는 법적 근거를 제시합니다.</t>
+          <t>전 야구선수 임창용이 2019년 필리핀 마닐라에서 발생한 도박사기 혐의로 1심 유죄 판결에 불복, 항소심에서 무죄를 주장하고 있다. 임씨는 피해자의 진술 번복이 판결에 반영되지 않았고 1심 양형이 지나치다고 밝혔다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 사기나 횡령 등 고의적 불법행위로 인한 채무는 파산 시 면책되지 않는다는 일반적인 법률 정보를 제공합니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 조건이 제시되지 않았습니다. 예시로 언급된 3천만원은 소송금융 투자 대상으로 보기에는 규모가 작습니다.</t>
+          <t>본 기사는 전 야구선수 임창용이 도박사기 혐의로 형사 재판의 피고인으로서 항소심에서 무죄를 주장하는 상황을 다루고 있다. 소송금융은 일반적으로 원고(피해자)의 소송 비용을 지원하므로, 피고인인 임창용에게는 적합하지 않다. 또한, 기사 내용만으로는 잠재적 원고(피해자)의 소송금융 투자 적합도를 판단할 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>3천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>3천만원 빌려줬더니 파산? '이 죄' 입증하면 끝까지 받는다</t>
+          <t>전 야구선수 임창용, 도박사기 혐의 2심서 무죄 주장</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/TY211Q2HEL3B</t>
+          <t>http://www.jndn.com/article.php?aid=1772703704428243005</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-04 01:27:45.772835+00:00</t>
+          <t>2026-03-06 01:13:59.456978+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>형사 고소 및 계좌 지급정지 절차 진행 중, 민사상 손해배상 청구 검토</t>
+          <t>합의금 및 반성문 요구 중</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>법무법인 신결이 텔레그램 및 틱톡 기반 신종 사기 피해에 대한 전담 대응을 강화하고 있습니다. 피해자들을 위한 계좌 지급정지, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 단계별 법률 서비스를 제공하며, 신종 사기 피해가 급증하고 있음을 시사합니다.</t>
+          <t>사기꾼에게 돈을 받은 A씨의 계좌가 정지되는 2차 피해가 발생했다. A씨는 사기꾼에게 원금과 정신적 피해보상을 요구하고 있으며, 법률 전문가들은 A씨의 요구가 정당하다고 판단했다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해) 및 6(공적 절차 진행)에 해당하나, 사기 사건의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>상대방이 '사기꾼'으로 특정되어 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족). 또한, 피해 규모와 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다 (적합 조건: 피해 규모 큼, 집단적 피해 불충족).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>법무법인 신결, 텔레그램·틱톡 기반 신종 사기 급증에 전담 대응 강화</t>
+          <t>사기꾼 돈 받았더니 내 계좌가 정지?  황당한 2차 피해</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591656953652</t>
+          <t>https://lawtalknews.co.kr/article/300UC4PI6IS9</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:02.440831+00:00</t>
+          <t>2026-03-06 01:10:08.565784+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
-      <c r="A223" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>법무법인 TF 구성, 형사 고소 및 민사 손해배상 청구 준비 중</t>
+          <t>법무법인 전담 TF팀 운영 및 법률 지원 강화</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>구매대행 사기가 급증함에 따라 법무법인 신결이 피해자들을 위한 통합 대응 TF를 구성했다. 이 TF는 형사 고소 대리, 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등을 통해 피해 회복을 목표로 한다. 주로 SNS와 오픈채팅을 통해 발생하는 사기 피해에 대한 적극적인 법적 대응이 예상된다.</t>
+          <t>법무법인 신결이 온라인 플랫폼을 기반으로 한 부업 사기 피해에 체계적으로 대응하기 위해 전담 TF팀을 운영하고, 피해자 구제를 위한 법률 지원을 강화한다고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 온라인 사기 사건에 대한 법률 서비스 제공을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 사기 사건이며, '급증 경보' 및 '통합 대응'을 통해 다수의 피해자가 발생한 집단적 피해로 판단됩니다 (적합 조건 1, 3). 법무법인에서 형사 고소 대리 및 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등 공적 절차를 포함한 적극적인 대응을 준비 중입니다 (적합 조건 5, 6). 사기범의 자력 부족 가능성이 있으나, 자산 보전 조치를 통해 회복 가능성을 모색하고 있어 투자 가능성이 높습니다.</t>
+          <t>상대방이 특정되지 않았으며, 온라인 부업 사기의 특성상 상대방의 자력 확보가 어려울 가능성이 높습니다. 피해 규모 또한 명확히 파악되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>법무법인 신결, SNS부업사기 대응 강화…온라인 부업사기 피해 구제 전...</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>hbnpress.com</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://hbnpress.com/news/view/1065602834523763</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:07:20.767755+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>법무법인 신결의 피해구제 TF팀이 운영 중이며, 형사 고소 및 수사 대응이 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>재택 쇼핑몰 부업 및 창업 대행을 미끼로 한 온라인 쇼핑몰 사기 피해가 급증하고 있습니다. 이에 법무법인 신결은 전담 피해구제 TF팀을 구성하여 형사 고소 및 민사상 손해배상 청구 등 법적 대응을 지원하고 있습니다. 다수의 피해자가 발생하고 있어 집단적 대응이 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>쇼핑몰 사기 피해가 급증하며 다수의 피해자가 발생하고 있고(집단적 피해), 법무법인 TF팀이 형사 고소 및 수사 대응을 진행 중이므로 공적 절차 개입 및 증거 확보 가능성이 높습니다. 그러나 사기 사건의 특성상 상대방의 자력 확보가 불확실하여 투자 회수 위험이 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J223" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A224" s="3" t="inlineStr">
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>쇼핑몰사기 급증… '재택 쇼핑몰 부업·창업 대행' 미끼 피해 확산</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>e2news.com</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>http://www.e2news.com/news/articleView.html?idxno=328368</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:02:40.709760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>40대 부부가 무속인 행세를 하며 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰이 보완 수사를 진행 중이며, 피해자 조사, 계좌 추적, 관계기관 압수수색 등을 통해 증거를 확보했습니다.</t>
+          <t>법무법인 초원이 플랫폼 사칭 사기 피해 구제를 위한 전담팀을 고도화하고 전문 대응 시스템을 마련했다. 사기 유형별 대응 매뉴얼을 통해 피해 규모를 최소화하고 피해 회복에 적극적으로 조력할 계획이다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(가스라이팅을 통한 87억 갈취), 피해 규모가 매우 크며(87억 원), 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점이 소송금융 적합 조건을 충족합니다. 다만, 피고가 개인 부부이므로 실제 배상 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 법무법인의 플랫폼 사칭 사기 대응 시스템 고도화에 대한 내용입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 증거 유무 등 소송금융 투자에 필요한 핵심 정보를 파악할 수 없어 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>87억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>무속인 행세 '가스라이팅'으로 87억 갈취한 40대 부부</t>
+          <t>법무법인 초원, 플랫폼 사칭 사기 전문 대응시스템 고도화</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030367467</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740410</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-04 01:05:21.854573+00:00</t>
+          <t>2026-03-06 01:00:11.585388+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>고소장 및 고발장 접수, 수사 진행 예상</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>A씨가 사업 수주 및 자녀 취업을 미끼로 여러 피해자로부터 총 12억 원 이상의 금품을 편취한 혐의로 고소장과 고발장이 접수되었습니다. 현재 수사가 진행될 것으로 예상되며, 다수의 피해자와 큰 피해 규모가 특징입니다.</t>
+          <t>AI로 조작된 사진을 이용해 온라인 거래 구매자를 속이는 사기 사건이 잇따라 발생하여 경찰이 수사에 나섰습니다. 부산 금정경찰서와 남부경찰서에서 수사를 진행 중이며, 피해자는 170여 명에 이르는 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(편취 혐의), 다수의 피해자(여러 명)에게 10억 원대 이상의 피해가 발생하여 피해 규모가 큽니다. 이미 고소장 및 고발장이 접수되어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>AI 조작 사진을 이용한 온라인 사기로 인해 170여 명의 다수 피해자가 발생했으며(집단적 피해), 경찰이 수사에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 상대방의 책임이 명확하나, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>최소 12억 1천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>여러 명</t>
+          <t>170여명</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>사업 수주·취업 미끼 10억대 편취 고발장</t>
+          <t>AI 조작 사진으로 온라인 거래, 경찰 수사</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536289</t>
+          <t>https://news.knn.co.kr/news/article/184616</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:12.078308+00:00</t>
+          <t>2026-03-06 00:24:01.644604+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="4" t="inlineStr">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr"/>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>제작사에서 피해 사례 접수 및 법적 대응 검토 중</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>유명 영화 '범죄도시5' 제작진을 사칭하여 신인 배우나 지망생에게 접근, 캐스팅을 빌미로 금전을 요구하거나 부적절한 미팅을 제안하는 사기 수법이 발생했다. 제작사 비에이엔터테인먼트는 SNS를 통해 피해 주의를 당부하고, 사칭 행위 확인 시 법적 대응을 검토할 예정이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>사칭범의 신원 특정 및 자력 확보가 어려워(상대방 책임 불명확, 상대방 자력 부족) 소송 진행 및 배상 가능성이 낮음. 피해 규모와 피해자 수도 불확실하며, 아직 공적 절차가 진행 중이지 않아(공적 절차 미진행) 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>[문화연예 플러스] '범죄도시5' 제작진 사칭 주의 당부</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805305_37012.html</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:20:55.542463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B227" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D227" t="inlineStr">
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr"/>
+      <c r="D228" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E227" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I227" t="inlineStr">
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>법무법인 전담 TF팀 가동, 공동소송 지원 및 수사기관 협력 중</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 온라인 부업 사기 및 보이스피싱 피해 구제를 위한 전담 TF팀을 본격 가동했다. 신결은 공동소송 지원, 범죄 계좌 추적, 디지털 포렌식 기반 증거 분석 등을 통해 피해자들을 돕고 있으며, 수사기관 및 관계 기관과도 협력하여 실질적인 대응 절차를 운영 중이다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공동소송 지원 및 피해 유형 데이터베이스 구축을 통해 집단적 피해(적합 조건 3)에 대응하고 있으며, 범죄 계좌 추적 및 디지털 포렌식으로 증거 확보(적합 조건 5) 및 수사기관 협력(적합 조건 6)이 진행 중이다. 그러나 상대방이 특정 대기업/기관이 아닌 개인 사기범일 가능성이 높아 자력 확보가 불분명하여 소송금융 투자 매력도가 낮아질 수 있다.</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J227" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D228" t="inlineStr">
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>법무법인 신결, ‘부업사기피해구제’ 전담 TF팀 본격 가동, 보이스피싱...</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>socialvalue.kr</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.socialvalue.kr/news/view/1065601011759664</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:23:16.625127+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr"/>
+      <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E228" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>캄보디아 당국 및 한국 코리아 전담반의 온라인 사기 조직 단속, 조직원 검거 및 송환 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>캄보디아에서 기승을 부리던 온라인 사기 범죄 조직에 대해 캄보디아 당국과 한국 코리아 전담반이 대대적인 단속을 벌이고 있다. 캄보디아 당국은 2,500여 곳을 단속해 3만여 명을 추방했으며, 코리아 전담반은 한국인 조직원 145명을 검거해 97명을 국내로 송환했다. 이로 인해 온라인 사기 범죄가 절반으로 줄고 교민들의 피해도 감소하는 분위기지만, 과거 범죄 수익 규모와 권력층 유착설 등 회의적인 시각도 존재한다.</t>
+          <t>AI 조작 사진을 이용한 온라인 중고거래 사기로 전국에서 150여 명의 피해자가 발생했다. 부산 남부경찰서에 신원불명 피의자에 대한 신고가 접수되어 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>온라인 사기 범죄 조직의 책임이 명확하고(적합 조건 1), 캄보디아 당국 및 한국 코리아 전담반의 대대적인 단속과 조직원 송환으로 증거 확보 및 공적 절차가 활발히 진행 중(적합 조건 5, 6). 다수의 피해자(집단적 피해, 적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상되며, 한국으로 송환된 조직원들을 대상으로 한 소송은 자력 확보 가능성이 있음. 다만, 국제 범죄 조직의 특성상 자산 추적 및 회수가 어려울 수 있다는 점은 고려해야 함.</t>
+          <t>다수의 피해자(150여 명)가 발생했고 (적합 조건: 집단적 피해), 경찰 수사가 진행 중이므로 증거 확보 및 책임 규명이 용이함 (적합 조건: 공적 절차 진행 중, 증거 확보 가능). 그러나 피의자가 신원불명이며 개인 사기범일 경우 자력 확보가 어려워 회수 가능성에 대한 불확실성이 존재함.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>150여 명</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>‘범죄단지’ 단속 대대적 홍보…‘코리아 전담반’도 활약</t>
+          <t>AI 조작 사진으로 중고거래 사기… 전국 피해자 150여 명</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497436&amp;ref=A</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030419510824033</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-03 00:26:32.991390+00:00</t>
+          <t>2026-03-05 01:13:27.536872+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
-      <c r="D230" t="inlineStr"/>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+          <t>형사 재판 종결, 피해금 회복</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>기사는 드라마 속 대사를 인용하여 피해자가 없는 사기죄의 성립 여부에 대한 법적 논점을 제기한다. 2006년 '빈센트 앤 코' 사건과 같이 명품 욕망을 이용한 범죄가 여전히 존재함을 시사하지만, 특정 사건에 대한 구체적인 정보는 제공하지 않는다.</t>
+          <t>20대 남성이 후임병 275명에게 군복비와 점심값 명목으로 사기를 저질러 징역형의 집행유예를 선고받았다. 재판부는 범행의 죄질이 무겁다고 판단했으나, 피해자별 피해금이 크지 않고 피해금을 회복시킨 점을 고려해 형을 정했다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>기사는 드라마 속 대사를 통해 사기죄의 피해자 유무에 대한 법적 논점을 다루며, 2006년 '빈센트 앤 코' 사건을 언급할 뿐, 현재 진행 중이거나 새롭게 발생한 특정 사건에 대한 구체적인 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>형사 재판이 이미 종결되었고(부적합 조건: 이미 종결된 사건), 가해자가 피해금을 회복시켰다고 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인이며(적합 조건: 상대방에게 자력이 충분함 미충족) 피해자별 피해금이 크지 않아(적합 조건: 피해 규모가 큼 미충족) 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
+          <t>275명</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>후임병 275명에 군복비·점심값 사기 20대 집유</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1772617886428172005</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:07:50.944737+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr"/>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (집행유예 선고)</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>20대 병사가 도박 자금을 마련하기 위해 동료 병사들을 속여 돈을 편취한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 범행의 죄질이 무겁고 피해자들로부터 용서받지 못했으나, 피해 금액이 크지 않고 피고인이 제대 후 성실히 살 것을 약속한 점을 참작했습니다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>형사 재판이 집행유예 선고로 이미 종결된 사건입니다 (부적합 조건 해당). 피고는 20대 개인으로 자력이 충분하지 않을 가능성이 높고, 피해자별 피해 금액이 크지 않다고 명시되어 있어 소송금융 투자로서의 회수 가능성이 낮습니다 (적합 조건 2, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J230" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A231" s="2" t="inlineStr">
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>도박하려고  동료병사들 등친 20대 집유</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903040</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:05:24.875936+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B231" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>일본 통일교</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>형사 재판에서 사기죄 유죄 판결 선고</t>
+          <t>일본 법원 2심 해산 명령, 정부 피해자 구제 지시</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>고시텔 운영자 A가 빈대 발생 사실을 숨기고 고시텔 시설 및 영업권을 1억원에 양도하여 사기 혐의로 기소, 벌금 1,000만원의 유죄 판결을 받았습니다. 피해자는 빈대 사실을 알았다면 계약하지 않았을 것이며, 이로 인해 예상보다 많은 리모델링 공사 비용을 추가 지출했다고 주장하고 있습니다. 형사 판결이 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
+          <t>일본 통일교에 대한 해산 명령이 2심에서도 유지되었으며, 일본 정부는 국가 주장이 인정되었다고 보고 피해자 구제에 필요한 대응을 지시했다. 통일교의 1조원대 재산 청산이 본격화될 것으로 예상되며, 이는 피해자들에게 배상될 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 사기죄 유죄 판결로 명확히 인정되었고(적합 조건 1), 법원 판결문 등 객관적 증거가 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 선고된 상태입니다(적합 조건 6). 다만, 피해자가 1명이고 피해 규모가 소송금융 투자 기준에서 '매우 큼'으로 보기 어려우며, 상대방의 자력 또한 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>일본 법원의 2심 해산 명령으로 상대방(통일교)의 책임이 명확하며, 1조원대 재산으로 자력이 충분하다. 다수의 피해자 구제가 언급되고 정부가 관련 대응을 지시하는 등 공적 절차가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>1억원 및 추가 공사 비용</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>[형사]  고시텔 양도하며 '빈대 발생' 숨겼으면 사기죄</t>
+          <t>日통일교 2심서도 해산 명령…'1조원대 재산' 청산 본격화</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91159</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457228</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-02 12:29:29.774953+00:00</t>
+          <t>2026-03-05 00:56:18.716459+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr"/>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>피의자 신원 특정 중</t>
+          <t>검찰 수사 완료 및 피해 변제 완료, 처벌불원서 제출</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>70대 피해자가 텔레그램을 통해 접근한 '슈퍼개미' 사칭 피의자들에게 4억 원을 투자 사기당했습니다. 피의자들은 가짜 수익 그래프와 잔액을 보여주며 피해자를 속였으며, 현재 신원이 특정되지 않은 상태입니다.</t>
+          <t>투자 사기 혐의로 구속된 피고인 A 씨가 과거 실종 선고로 사망 처리된 사실이 검찰 수사 중 확인되었다. 검찰은 실종 선고 취소를 청구하고, A 씨 명의로 동결된 가상화폐를 매각하여 피해자들에게 피해금을 전액 지급했다. 피해자들은 처벌불원서를 제출하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>피의자들의 사기 행위가 명확하고(상대방 책임 명확), 피해 금액이 4억 원으로 개인에게는 상당한 규모입니다(피해 규모 큼). 다만, 피의자 신원이 특정되지 않아 상대방의 자력 확인이 어렵고, 집단적 피해 여부나 공적 절차 진행 상황이 명확히 언급되지 않았습니다.</t>
+          <t>이미 검찰 수사를 통해 피해 변제가 완료되었고, 피해자들이 처벌불원서를 제출하여 사실상 분쟁이 종국적으로 해결된 사건이다. 따라서 소송금융 투자 대상으로서의 신규성 및 필요성이 없다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>[단독]  믿었던 슈퍼개미였는데…  4억 올인 70대 '피눈물'</t>
+          <t>캄보디아 도피해 사망 처리된 사기범…검찰, '실종신고 취소'로 피해자...</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030238871</t>
+          <t>https://news.tf.co.kr/read/life/2298482.htm</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:26.645136+00:00</t>
+          <t>2026-03-05 00:55:17.708540+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>상습 무전취식범에 대한 징역형 선고</t>
+          <t>피해자가 법적 조치 여부를 고민하는 단계</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>상습적으로 무전취식을 일삼은 30대 남성이 7회에 걸쳐 100만원 상당의 음식값과 택시비를 지불하지 않아 징역 1년을 선고받았습니다. 피고인은 대금 지급 능력과 의사가 없었으며, 피해 회복 노력도 하지 않아 엄벌에 처해졌습니다. 피해 금액이 적고 피고인의 자력이 없어 민사적 손해배상 회수 가능성이 낮습니다.</t>
+          <t>위조지폐를 구매하려다 사기를 당한 한 남성이 신고 시 본인도 처벌받을지 고민하는 상황입니다. 이 사건은 피해자가 불법 행위를 시도하는 과정에서 발생한 사기로, 법적 구제 절차를 밟기 어려운 특수한 상황에 놓여 있습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>상대방에게 대금 지급 능력이 없으며(부적합 조건), 총 피해 금액이 100만원으로 소송금융 투자 대상으로서 규모가 매우 작습니다(부적합 조건). 비록 상대방 책임이 명확하고 증거가 확보되었으나, 회수 가능성이 극히 낮아 투자 가치가 없습니다.</t>
+          <t>피해자가 위조지폐 구매라는 불법 행위를 시도하다 사기를 당한 경우로, 신고 시 본인의 범죄 행위가 드러날 위험이 있어 소송 진행 자체가 어렵습니다. 이는 소송금융 투자 대상으로서의 법적 명확성과 회수 가능성을 현저히 낮춥니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>술집서 100만원어치 먹고 '줄행랑'…상습 무전취식범 징역형</t>
+          <t>위조지폐 사려다 사기당한 나, 신고하면 처벌받을까?</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602271346511451</t>
+          <t>https://lawtalknews.co.kr/article/0M8RPYSU9AIL</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-02 00:19:11.075416+00:00</t>
+          <t>2026-03-05 00:55:08.880031+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
-      <c r="D235" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>SNS를 통해 위조 신분증이 판매되며 미성년자들의 범죄에 악용되고, 이로 인해 지역 소상공인들이 피해를 입고 있습니다. 경찰은 위조 신분증 사용자를 검거하고 있으나, 판매자나 제작자를 추적하는 데 어려움을 겪고 있어 근본적인 해결이 어렵습니다. 정부 차원의 SNS 플랫폼 규제 필요성이 제기되고 있습니다.</t>
+          <t>이 기사는 학력, 지능, 사회적 지위와 관계없이 누구나 사기의 피해자가 될 수 있음을 경고하는 일반적인 조언 칼럼입니다. 지나친 자신감을 경계하고 항상 주의해야 한다고 강조하며, 특정 사기 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확' 및 '상대방 자력 충분'이 불분명합니다. 기사에서 위조 신분증 판매자/제작자 적발의 어려움을 명시하고 있어 소송 대상 특정 및 집행 가능성이 낮습니다. 또한, '피해 규모'가 구체적으로 파악되지 않아 소송금융 투자 매력이 낮습니다.</t>
+          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 사기 피해 예방을 위한 일반적인 조언 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>SNS서 '위조 신분증' 판매, 미성년자 범죄 악용... 수사 '난항' 왜?</t>
+          <t>[이승환의 어드바이스] 누구나 사기의 표적</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544870</t>
+          <t>http://www.metroseoul.co.kr/article/20260305500049</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-01 12:22:36.871468+00:00</t>
+          <t>2026-03-05 00:25:52.688848+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
-      <c r="D236" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr"/>
       <c r="F236" t="inlineStr">
         <is>
-          <t>해외 피싱 조직의 유인책으로 활동한 A씨가 특별법 위반 혐의로 징역 3년을 선고받았습니다. A씨는 조직의 협박으로 범행에 가담했다고 주장했습니다. 이 기사는 피싱 조직의 하위 가담자에 대한 형사 처벌 내용을 다루고 있습니다.</t>
+          <t>이 기사는 사기나 횡령 등 고의적인 불법행위로 발생한 손해배상 채무는 개인회생이나 파산 시 면책되지 않는 비면책채권임을 설명합니다. 사기죄가 인정될 경우 채무자가 법원에서 파산하더라도 채무를 끝까지 받을 수 있다는 법률적 조언을 제공합니다. 이는 채권자가 채무자의 파산에도 불구하고 채권을 회수할 수 있는 법적 근거를 제시합니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>기사는 피싱 조직의 하위 가담자에 대한 형사 재판 판결을 다루고 있으며, 피해자들의 민사상 손해배상 청구에 대한 정보는 부족합니다. 주된 가해자인 '조직'은 불분명하고 해외에 있어 특정 및 자력 확인이 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 사기나 횡령 등 고의적 불법행위로 인한 채무는 파산 시 면책되지 않는다는 일반적인 법률 정보를 제공합니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 조건이 제시되지 않았습니다. 예시로 언급된 3천만원은 소송금융 투자 대상으로 보기에는 규모가 작습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
+          <t>3천만원</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>3천만원 빌려줬더니 파산? '이 죄' 입증하면 끝까지 받는다</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/TY211Q2HEL3B</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:27:45.772835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr"/>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>형사 고소 및 계좌 지급정지 절차 진행 중, 민사상 손해배상 청구 검토</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 텔레그램 및 틱톡 기반 신종 사기 피해에 대한 전담 대응을 강화하고 있습니다. 피해자들을 위한 계좌 지급정지, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 단계별 법률 서비스를 제공하며, 신종 사기 피해가 급증하고 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해) 및 6(공적 절차 진행)에 해당하나, 사기 사건의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I236" t="inlineStr">
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>법무법인 신결, 텔레그램·틱톡 기반 신종 사기 급증에 전담 대응 강화</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>megaeconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591656953652</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:25:02.440831+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr"/>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>법무법인 TF 구성, 형사 고소 및 민사 손해배상 청구 준비 중</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>구매대행 사기가 급증함에 따라 법무법인 신결이 피해자들을 위한 통합 대응 TF를 구성했다. 이 TF는 형사 고소 대리, 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등을 통해 피해 회복을 목표로 한다. 주로 SNS와 오픈채팅을 통해 발생하는 사기 피해에 대한 적극적인 법적 대응이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확한 사기 사건이며, '급증 경보' 및 '통합 대응'을 통해 다수의 피해자가 발생한 집단적 피해로 판단됩니다 (적합 조건 1, 3). 법무법인에서 형사 고소 대리 및 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등 공적 절차를 포함한 적극적인 대응을 준비 중입니다 (적합 조건 5, 6). 사기범의 자력 부족 가능성이 있으나, 자산 보전 조치를 통해 회복 가능성을 모색하고 있어 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J236" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A237" s="2" t="inlineStr">
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>구매대행사기 급증 경보…법무법인 신결, 구매대행부업·알바사기 통합...</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>itbiznews.com</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://www.itbiznews.com/news/articleView.html?idxno=205452</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:23:32.627995+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr"/>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>A 씨가 동료 11명에게 병원비를 빌리는 명목으로 최소 500만원씩 편취하고 잠적했으며, 노조 간부로서 노조 공금도 횡령한 사건이다. 피해자들은 돈을 돌려받지 못하고 있으며, 현재 법적 절차 진행 여부는 불분명하다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>상대방 A 씨의 사기 및 횡령 책임은 명확하나(적합 조건 1), 상대방이 개인으로 자력 확보가 어려울 수 있으며(적합 조건 2 미충족), 피해자 수가 11명으로 집단소송 기준에 미치지 못하고(적합 조건 3 미충족), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미충족) 소송금융 투자 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>5500만원 이상 (노조 공금 횡령액 미상)</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>11명 및 노동조합</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>“병원비 좀 빌려줘” 동료 11명 속이고 잠적</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22006000954</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:06:29.807954+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B237" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D237" t="inlineStr">
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>40대 부부</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E237" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A238" s="3" t="inlineStr">
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>검찰 보완 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>40대 부부가 무속인 행세를 하며 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰이 보완 수사를 진행 중이며, 피해자 조사, 계좌 추적, 관계기관 압수수색 등을 통해 증거를 확보했습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(가스라이팅을 통한 87억 갈취), 피해 규모가 매우 크며(87억 원), 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점이 소송금융 적합 조건을 충족합니다. 다만, 피고가 개인 부부이므로 실제 배상 자력 확보 여부가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>87억 원</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>무속인 행세 '가스라이팅'으로 87억 갈취한 40대 부부</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030367467</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:05:21.854573+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>고소장 및 고발장 접수, 수사 진행 예상</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>A씨가 사업 수주 및 자녀 취업을 미끼로 여러 피해자로부터 총 12억 원 이상의 금품을 편취한 혐의로 고소장과 고발장이 접수되었습니다. 현재 수사가 진행될 것으로 예상되며, 다수의 피해자와 큰 피해 규모가 특징입니다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(편취 혐의), 다수의 피해자(여러 명)에게 10억 원대 이상의 피해가 발생하여 피해 규모가 큽니다. 이미 고소장 및 고발장이 접수되어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>최소 12억 1천만 원</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>여러 명</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>사업 수주·취업 미끼 10억대 편취 고발장</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>news.lghellovision.net</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536289</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:00:12.078308+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>A, B 씨</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>A, B 씨가 가상의 무속인을 내세워 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰 수사가 진행 중이며, 피해자 및 참고인 조사, 계좌 추적 등을 통해 증거물이 확보되었습니다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 명확하고, 피해 규모가 87억 원으로 매우 크며, 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 상대방이 개인으로 자력 여부가 불확실하고, 집단적 피해 여부가 명확히 드러나지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>87억 원</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>가상 무속인 내세워 '가스라이팅' 87억 갈취…검찰 수사로 덜미</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462886&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:22:21.357130+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>장모 씨 부부</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 구속 기소, 추징 보전 조치</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>40대 장모 씨 부부가 가상의 무속인을 내세워 지인 부부를 5년간 가스라이팅하고 87억여 원을 뜯어낸 혐의로 구속 기소되었습니다. 피해자의 남편 횡령 사건 보완수사 과정에서 전모가 드러났으며, 검찰은 장 씨가 편취금으로 구입한 아파트에 대해 추징 보전 조치했습니다. 이 사건은 현재 재판을 앞두고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>상대방(장 씨 부부)의 책임이 검찰 수사를 통해 명확히 밝혀졌고 구속 기소된 상태입니다. 피해 금액이 87억여 원으로 매우 크며, 피고가 이 돈으로 구입한 아파트에 대해 추징 보전 조치가 이루어져 자력 확보 가능성이 높습니다. 또한 검찰 수사라는 공적 절차가 진행 중이며, 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>87억여 원</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>1쌍 (지인 부부)</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>가상 무속인 내세워 ‘가스라이팅’… 87억 뜯어내</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260304/133458721/2</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:21:19.927727+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>온라인 사기 조직원 및 관련 단체</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>캄보디아 당국 및 한국 코리아 전담반의 온라인 사기 조직 단속, 조직원 검거 및 송환 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>캄보디아에서 기승을 부리던 온라인 사기 범죄 조직에 대해 캄보디아 당국과 한국 코리아 전담반이 대대적인 단속을 벌이고 있다. 캄보디아 당국은 2,500여 곳을 단속해 3만여 명을 추방했으며, 코리아 전담반은 한국인 조직원 145명을 검거해 97명을 국내로 송환했다. 이로 인해 온라인 사기 범죄가 절반으로 줄고 교민들의 피해도 감소하는 분위기지만, 과거 범죄 수익 규모와 권력층 유착설 등 회의적인 시각도 존재한다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>온라인 사기 범죄 조직의 책임이 명확하고(적합 조건 1), 캄보디아 당국 및 한국 코리아 전담반의 대대적인 단속과 조직원 송환으로 증거 확보 및 공적 절차가 활발히 진행 중(적합 조건 5, 6). 다수의 피해자(집단적 피해, 적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상되며, 한국으로 송환된 조직원들을 대상으로 한 소송은 자력 확보 가능성이 있음. 다만, 국제 범죄 조직의 특성상 자산 추적 및 회수가 어려울 수 있다는 점은 고려해야 함.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>‘범죄단지’ 단속 대대적 홍보…‘코리아 전담반’도 활약</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497436&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:26:32.991390+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I238" t="inlineStr">
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>기사는 드라마 속 대사를 인용하여 피해자가 없는 사기죄의 성립 여부에 대한 법적 논점을 제기한다. 2006년 '빈센트 앤 코' 사건과 같이 명품 욕망을 이용한 범죄가 여전히 존재함을 시사하지만, 특정 사건에 대한 구체적인 정보는 제공하지 않는다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>기사는 드라마 속 대사를 통해 사기죄의 피해자 유무에 대한 법적 논점을 다루며, 2006년 '빈센트 앤 코' 사건을 언급할 뿐, 현재 진행 중이거나 새롭게 발생한 특정 사건에 대한 구체적인 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>레이디두아가 소환한 2006년 빈센트 앤 코...명품 욕망 이용한 범죄 아직...</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>news.ifm.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=465856</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:33:32.747198+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>프린스그룹 (태자그룹), 천즈 회장</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>대만 및 미국 당국 수사 진행 중, 자산 압류 및 경매, 천즈 회장 재판 예정</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>중국계 태자그룹이 캄보디아 등에서 보이스피싱·스캠 범죄단지를 운영한 배후로 지목되어 대만에서 압류 자산이 경매에 부쳐졌습니다. 창립자 천즈 회장은 중국으로 송환되어 재판을 앞두고 있으며, 미국 연방검찰은 천즈 회장을 기소하고 21조원 상당의 비트코인을 몰수했습니다. 경매 대금은 향후 피해자 반환에 활용될 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>태자그룹과 천즈 회장이 보이스피싱/스캠 범죄단지 조직 배후로 지목되어 책임이 명확합니다. 대만에서 200억여원 상당의 자산이 경매 낙찰되었고, 미국에서 21조원 상당의 비트코인이 몰수되는 등 상대방의 자력이 충분하며 피해 규모가 매우 큽니다. 보이스피싱/스캠 범죄 특성상 다수의 피해자가 발생했을 것으로 예상되며, 대만 및 미국 당국의 수사, 자산 압류, 재판 진행 등 공적 절차가 활발히 진행 중이므로 증거 확보도 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>최소 21조원 (미국 압류 비트코인 가치)</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>미상 (보이스피싱/스캠 특성상 다수 피해자 예상)</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>중국계 스캠 태자그룹서 ‘슈퍼카 사천왕’ 등 쏟아져…대만 사법경매...</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12049109?ref=naver</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:32:52.111055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>형사 재판에서 사기죄 유죄 판결 선고</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>고시텔 운영자 A가 빈대 발생 사실을 숨기고 고시텔 시설 및 영업권을 1억원에 양도하여 사기 혐의로 기소, 벌금 1,000만원의 유죄 판결을 받았습니다. 피해자는 빈대 사실을 알았다면 계약하지 않았을 것이며, 이로 인해 예상보다 많은 리모델링 공사 비용을 추가 지출했다고 주장하고 있습니다. 형사 판결이 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판에서 사기죄 유죄 판결로 명확히 인정되었고(적합 조건 1), 법원 판결문 등 객관적 증거가 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 선고된 상태입니다(적합 조건 6). 다만, 피해자가 1명이고 피해 규모가 소송금융 투자 기준에서 '매우 큼'으로 보기 어려우며, 상대방의 자력 또한 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>1억원 및 추가 공사 비용</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J238" t="inlineStr">
-[...98 lines deleted...]
-      <c r="A240" s="4" t="inlineStr">
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>[형사]  고시텔 양도하며 '빈대 발생' 숨겼으면 사기죄</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>legaltimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91159</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:29:29.774953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
-[...97 lines deleted...]
-      <c r="H241" t="inlineStr">
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr"/>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>피의자 신원 특정 중</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>70대 피해자가 텔레그램을 통해 접근한 '슈퍼개미' 사칭 피의자들에게 4억 원을 투자 사기당했습니다. 피의자들은 가짜 수익 그래프와 잔액을 보여주며 피해자를 속였으며, 현재 신원이 특정되지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>피의자들의 사기 행위가 명확하고(상대방 책임 명확), 피해 금액이 4억 원으로 개인에게는 상당한 규모입니다(피해 규모 큼). 다만, 피의자 신원이 특정되지 않아 상대방의 자력 확인이 어렵고, 집단적 피해 여부나 공적 절차 진행 상황이 명확히 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>4억 원</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I241" t="inlineStr">
-[...479 lines deleted...]
-      </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>법무법인 신결, 사기피해자 법률구조 본격화  초기 대응이 회복 좌우</t>
+          <t>[단독]  믿었던 슈퍼개미였는데…  4억 올인 70대 '피눈물'</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>ikoreanspirit.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84091</t>
+          <t>https://www.hankyung.com/article/2026030238871</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:44.217676+00:00</t>
+          <t>2026-03-02 12:27:26.645136+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>70대 여성 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 추가 고소 병합 예정</t>
+          <t>상습 무전취식범에 대한 징역형 선고</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>70대 여성 미용사가 이웃 주민들을 상대로 10억원대 곗돈 사기를 저질러 경찰 수사를 받고 있습니다. 현재까지 파악된 피해 규모는 10억원대이며, 추가 고소가 이어지고 있어 규모는 더욱 커질 것으로 예상됩니다. 경찰은 A씨에 대한 추가 고소 사건도 병합하여 수사할 방침입니다.</t>
+          <t>상습적으로 무전취식을 일삼은 30대 남성이 7회에 걸쳐 100만원 상당의 음식값과 택시비를 지불하지 않아 징역 1년을 선고받았습니다. 피고인은 대금 지급 능력과 의사가 없었으며, 피해 회복 노력도 하지 않아 엄벌에 처해졌습니다. 피해 금액이 적고 피고인의 자력이 없어 민사적 손해배상 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당하나, 상대방이 70대 미용사로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 가장 중요한 요소 중 하나인 회수 가능성이 현저히 떨어진다는 점에서 부적합합니다.</t>
+          <t>상대방에게 대금 지급 능력이 없으며(부적합 조건), 총 피해 금액이 100만원으로 소송금융 투자 대상으로서 규모가 매우 작습니다(부적합 조건). 비록 상대방 책임이 명확하고 증거가 확보되었으나, 회수 가능성이 극히 낮아 투자 가치가 없습니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>10억원대</t>
+          <t>100만원</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>이웃 곗돈 10억대 꿀꺽…70대 여성 미용사 수사</t>
+          <t>술집서 100만원어치 먹고 '줄행랑'…상습 무전취식범 징역형</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526733</t>
+          <t>http://www.fnnews.com/news/202602271346511451</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-25 12:51:00.574823+00:00</t>
+          <t>2026-03-02 00:19:11.075416+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
-      <c r="A250" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>형사 판결은 선고되었으나, 피해 회복은 미진한 상황</t>
+          <t>경찰 수사 진행 중 (위조 신분증 사용자 대상)</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>방송인 정형돈이 사기범죄 피해자 구제에 대한 사법당국의 소극적인 태도를 비판하며, 범죄자의 낮은 형량과 피해 회복의 어려움을 지적했다. 특히 전세 사기 등 대규모 사기 사건에서 피해자들이 막대한 손실을 입음에도 불구하고 국가의 직접적인 변제는 없는 현실을 꼬집었다. 기사는 사기범죄의 심각성과 피해자 보호 제도의 미흡함을 강조한다.</t>
+          <t>SNS를 통해 위조 신분증이 판매되며 미성년자들의 범죄에 악용되고, 이로 인해 지역 소상공인들이 피해를 입고 있습니다. 경찰은 위조 신분증 사용자를 검거하고 있으나, 판매자나 제작자를 추적하는 데 어려움을 겪고 있어 근본적인 해결이 어렵습니다. 정부 차원의 SNS 플랫폼 규제 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수 피해자(2만명, 61명 등)와 대규모 피해 금액(4400억원, 163억원 등)으로 집단적 피해 및 피해 규모가 큼. 사기범죄의 특성상 상대방의 책임이 명확하며, 형사 판결이 선고된 사례들이 언급되어 증거 확보 가능성이 높음. 그러나 사기범죄의 경우 가해자의 자력 부족으로 인한 피해 회복의 어려움이 기사에서 강조되어 소송금융의 회수 가능성이 낮을 수 있어 Medium으로 판단.</t>
+          <t>적합 조건 중 '상대방 책임 명확' 및 '상대방 자력 충분'이 불분명합니다. 기사에서 위조 신분증 판매자/제작자 적발의 어려움을 명시하고 있어 소송 대상 특정 및 집행 가능성이 낮습니다. 또한, '피해 규모'가 구체적으로 파악되지 않아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>4400억원 (일부 사기범죄), 163억2575만원 (전세사기)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>2만명 (일부 사기범죄), 61명 (전세사기)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>“국가는 왜 피해자 외면하나”…사법당국 때린 정형돈</t>
+          <t>SNS서 '위조 신분증' 판매, 미성년자 범죄 악용... 수사 '난항' 왜?</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682195?ref=naver</t>
+          <t>https://www.insight.co.kr/news/544870</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-02-25 12:48:37.291896+00:00</t>
+          <t>2026-03-01 12:22:36.871468+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
-      <c r="A251" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 일부 사건 불구속 송치</t>
+          <t>피싱 유인책에 대한 형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>70대 여성 김모 씨가 2018년부터 8년간 이웃 주민들을 상대로 10억~60억 원대 곗돈 사기를 저지른 혐의로 경찰 수사를 받고 있습니다. 피해자들의 고소가 이어지고 있으며, 이미 일부 사건은 검찰에 불구속 송치된 상태입니다. 다수의 피해자와 상당한 피해 규모로 인해 집단적 법적 대응 가능성이 있습니다.</t>
+          <t>해외 피싱 조직의 유인책으로 활동한 A씨가 특별법 위반 혐의로 징역 3년을 선고받았습니다. A씨는 조직의 협박으로 범행에 가담했다고 주장했습니다. 이 기사는 피싱 조직의 하위 가담자에 대한 형사 처벌 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>70대 여성이 8년간 이웃들을 상대로 수십억 원대 곗돈 사기를 저지른 혐의로 경찰 수사 중이며 일부 사건은 이미 검찰에 송치되어 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 규모(10억~60억 원대)가 확인되어(적합 조건 3, 4) 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)도 긍정적이나, 상대방이 개인인 점을 고려할 때 자력 확보 여부가 중요합니다.</t>
+          <t>기사는 피싱 조직의 하위 가담자에 대한 형사 재판 판결을 다루고 있으며, 피해자들의 민사상 손해배상 청구에 대한 정보는 부족합니다. 주된 가해자인 '조직'은 불분명하고 해외에 있어 특정 및 자력 확인이 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>10억~60억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>다수 (이웃 주민들)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>8년간 이웃들 곗돈 사기…수십억 혐의 70대 여성 수사</t>
+          <t>협박에 범행  호소에도 해외 피싱 유인책, 징역 3년</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260225174700004?input=1195m</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515546</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-25 12:46:47.017862+00:00</t>
+          <t>2026-02-28 12:31:55.181671+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>사기 조직</t>
+          <t>이모씨</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
+          <t>금은방 주인 구속, 검찰 송치</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>사기 조직이 지난해 3월부터 올해 1월까지 68명의 피해자로부터 '코인 연애 적금' 등 다양한 수법으로 총 105억 원을 갈취했습니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 캄보디아에서 붙잡힌 조직원도 있습니다.</t>
+          <t>종로구 금은방 주인 이모씨가 고객들이 맡긴 귀금속과 현금 약 28억원어치를 훔쳐 달아난 혐의로 구속되어 검찰에 송치되었다. 피해자는 30여명에 달하며, 경찰에는 다수의 고소장이 접수되었다. 법원은 도주 및 증거인멸 우려로 구속영장을 발부했다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 68명의 다수 피해자가 발생했으며(적합 조건 3), 피해 규모가 105억 원으로 매우 큽니다(적합 조건 4). 또한 경찰 수사를 통해 조직원들이 검거 및 구속되어 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 이미 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 구속 및 검찰 송치), 피해자 30여명, 피해 금액 약 28억원으로 집단적 피해 규모가 크다. 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며 증거 확보 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>105억 원</t>
+          <t>약 28억원</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>30여명</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>코인 연애 적금 들자 던 연인…1억 모았는데 알고보니</t>
+          <t>“금값 이렇게 높은데…” 3000돈 달하는 ‘28억어치’ 귀금속 챙겨 도...</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287020?influxDiv=NAVER</t>
+          <t>https://biz.heraldcorp.com/article/10684184?ref=naver</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:12.469877+00:00</t>
+          <t>2026-02-28 01:00:03.299371+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>투자 사기 피해 관련 경찰 고소장 제출</t>
+          <t>형사 재판 종결, 실형 선고</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>40대 남성이 평택의 컴퓨터 부품점에서 1천7백여만 원 상당의 GPU 3대를 훔쳐 구속되었습니다. 이 남성은 자신이 투자 리딩방 사기 피해자이며, 챗GPT의 조언에 따라 절도로 번 돈을 사기 피해 계좌에 보내면 사기 사건 수사가 진행될 것이라고 주장했습니다. 경찰은 남성이 실제로 사기 고소장을 제출한 사실을 확인하고, 진술 진위를 가리기 위해 수사 중입니다.</t>
+          <t>70대 A 씨가 공무원 취업 알선을 미끼로 피해자 1명에게 3560만 원을 가로챈 혐의로 실형을 선고받았습니다. A 씨는 행정안전부 장관 명의의 7급 공무원 임명장을 위조하여 범행에 이용했으며, 동종 전과도 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>본 기사는 1천7백여만 원 상당의 GPU 절도 사건에 대한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 절도범이 주장하는 투자 사기 피해는 공적 절차(경찰 고소)가 진행 중일 수 있으나, 사기 사건의 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 기사에 전혀 언급되어 있지 않습니다.</t>
+          <t>상대방 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 공문서 위조 및 실형 선고로 증거도 충분히 확보되었으나(적합 조건 5, 6), 상대방이 개인이며 동종 전과가 있는 점을 고려할 때 자력 부족으로 인한 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자 대상으로서는 크지 않습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3560만 원</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>1천여만 원 상당 GPU 훔친 남성 구속‥ 내가 당한 사기 사건 수사 원해</t>
+          <t>공무원 취업 알선 미끼로 3560만 원 가로챈 70대 실형</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6803234_36918.html</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260033</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-02-25 12:44:51.461957+00:00</t>
+          <t>2026-02-28 00:27:03.431782+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>캄보디아 거점 범죄 조직</t>
+          <t>금은방 업자</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄 수익금 몰수·추징 보전 진행 중</t>
+          <t>경찰 수사 완료 및 검찰 송치, 피해자들은 금품 행방 파악 중</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 범죄 조직이 로맨스스캠과 공공기관 사칭 수법으로 68명에게 약 105억원을 가로챘습니다. 경찰은 총책을 포함한 조직원 49명을 검거하고 37명을 구속했으며, 10억원 상당의 범죄 수익금에 대해 몰수·추징 보전 조치를 진행 중입니다. 피해자들은 '코인 연애 적금' 등의 수법에 속아 고액을 편취당했습니다.</t>
+          <t>금은방 업자가 고객들이 맡긴 귀금속과 현금 28억 원을 챙겨 잠적한 사건이다. 경찰 수사 후 구속 송치되었으나, 피해자들은 사라진 금품의 행방을 알 수 없어 답답함을 호소하고 있다. 다수의 피해자가 존재하며, 향후 민사상 손해배상 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>캄보디아 거점 범죄 조직 49명이 검거되어 상대방 책임이 명확하며(적합 조건 1), 68명의 피해자와 약 105억원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 경찰 수사 및 범죄 수익금 몰수·추징 보전 조치로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 범죄 조직의 특성상 전체 피해액 회수에는 어려움이 있을 수 있습니다.</t>
+          <t>금은방 업자의 귀금속 및 현금 횡령 사실이 명확하며 구속 송치되어 상대방 책임이 명확하다. 피해액이 28억 원에 달하고 다수의 피해자가 존재하며, 경찰 수사 및 검찰 송치가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 개인 업자의 자력 여부가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>약 105억원</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>“오빠, 같이 코인 연애 적금 들자”…피싱으로 105억원 뜯은 범죄조직...</t>
+          <t>28억 사기 금은방 업자 송치...피해자는 '발 동동'</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029444044&amp;code=61121211&amp;cp=nv</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272331223453</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-25 12:35:07.417782+00:00</t>
+          <t>2026-02-28 00:19:34.361440+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr"/>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>피고인 A, 피고인 B</t>
+        </is>
+      </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>경찰 수사 및 국제 공조를 통한 조직원 검거 및 구속, 범죄수익 몰수·추징 보전 신청 진행 중</t>
+          <t>로또 당첨 사기 사건에 대한 1심 형사 재판에서 피고인들에게 실형이 선고되었으나, 피해자들의 배상신청은 각하되어 민사상 손해배상 청구는 별도로 진행해야 합니다.</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 피싱 조직 두 곳이 로맨스스캠, 노쇼 사기, 금융감독원 사칭 등으로 68명에게 약 105억 원을 가로챈 사건입니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익 10억 원에 대한 몰수·추징 보전을 신청하는 등 수사를 이어가고 있습니다.</t>
+          <t>30대 피고인 2명이 로또 당첨을 미끼로 불특정 다수의 피해자 3명으로부터 총 7억 7천만 원을 편취한 사기 사건입니다. 부산지법 서부지원에서 피고인 A에게 징역 4년 6개월, 피고인 B에게 징역 2년 6개월이 선고되었으나, 피해자들의 배상신청은 각하되었습니다. 피고인들은 로또 당첨 번호 예측이 불가능함에도 가능한 것처럼 광고하여 피해자들을 기망했습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수 피해자(68명)와 큰 피해 규모(105억 원)로 집단적 피해에 해당하며(적합 조건 3, 4), 경찰 수사 및 국제 공조를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 기반 피싱 조직으로 자력 확보가 어렵고, 피해액(105억 원) 대비 몰수·추징 보전 신청액(10억 원)이 현저히 낮아 실제 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 매력이 감소합니다.</t>
+          <t>적합 조건으로 상대방 책임이 형사 재판에서 명확히 인정되었고, 피해 규모가 7억 7천만 원으로 크며, 형사 판결을 통해 증거가 확보되었습니다. 그러나 부적합 조건으로 상대방이 개인이라 자력에 대한 불확실성이 있고, 피해자 수가 3명으로 집단적 피해에 해당하지 않습니다. 형사 재판에서 배상신청이 각하되어 피해자들이 별도의 민사소송을 제기해야 합니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>약 105억 원</t>
+          <t>7억 7천만 원</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>일본인 여성인 척… 로맨스스캠 일삼은 캄보디아 피싱 조직 49명 검거</t>
+          <t>부산지법 서부지원, 로또 당첨을 미끼로 7억 여원 교부 받은 30대 2명 각...</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11971635</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022708280887119a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-25 12:20:12.719478+00:00</t>
+          <t>2026-02-27 00:54:34.177303+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>보이스피싱 유인책에 대한 1심 형사 판결 선고. 피해자들의 배상명령은 각하됨.</t>
+          <t>수사기관 등의 조사 진행 중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 유인책이 피해자 29명으로부터 총 47억 원을 편취한 혐의로 징역 4년 6개월을 선고받았습니다. 법원은 피고인의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하했습니다. 이에 따라 피해자들은 민사상 손해배상 청구를 통해 피해 회복을 모색해야 할 상황입니다.</t>
+          <t>인간 운영자들이 피해자들에게 접근하여 감정적으로 조작된 메시지로 가짜 미션을 수행하게 하고 거액의 송금을 유도한 사기 사건. '조사 결과'가 언급되어 수사기관 등의 조사가 진행 중이며, 다수의 피해자가 거액의 피해를 입은 것으로 추정된다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수의 피해자(29명)와 큰 피해 규모(47억 원), 형사 판결을 통한 명확한 범죄 사실 및 증거 확보가 가능합니다. 그러나 피고인(유인책) 개인의 자력이 충분치 않고, 배상명령이 각하되어 민사상 손해배상 책임 범위 및 회수 가능성이 불명확하다는 점이 투자 리스크로 작용합니다. 총책 등 조직 전체의 자력 확인이 필요합니다.</t>
+          <t>인간 운영자가 감정적 조작을 통해 거액의 송금을 유도한 사기 행위로 상대방 책임이 명확하며(적합 조건 1), '조사 결과'가 언급되어 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 다수의 피해자가 거액의 피해를 입은 것으로 추정되나, 상대방의 자력 및 구체적인 피해 규모가 특정되지 않아 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>47억 2057만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>대구지법, 피해자 29명으로부터 47억 송금 받아 편취 유인책 징역 4년6개...</t>
+          <t>오픈AI, 'AI 악의적 사용 차단' 보고서 공개... 위협 행위자, 단일 모델...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>aitimes.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022508423533039a8c8bf58f_12</t>
+          <t>https://www.aitimes.kr/news/articleView.html?idxno=38839</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-25 00:34:15.581699+00:00</t>
+          <t>2026-02-27 00:31:37.667275+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 파악 및 조직 추적 중</t>
+          <t>피의자 40여명 기소, 범죄수익 5억 8천만원 추징 및 추가 환수 절차 진행 중</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 유도하여 고액 대출금을 가로챈 보이스피싱 조직을 추적하며 추가 피해자를 파악하고 있습니다.</t>
+          <t>캄보디아 노쇼 사기 사건으로 210명의 피해자가 발생했으며, 피해액은 총 77억원에 달한다. 현재 피의자 40여명이 재판에 넘겨졌고, 검찰은 범죄수익 5억 8천만원을 추징했으며 추가 환수를 위해 노력 중이다. 주요 총책은 아직 검거되지 않아 추가 수사가 필요한 상황이다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 자력 확보가 매우 어려워 소송을 통해 승소하더라도 실질적인 손해배상금 회수가 불가능할 가능성이 높습니다. (적합 조건 2번 '상대방에게 자력이 충분함'에 해당하지 않음) 피해 금액은 크고 경찰 수사가 진행 중이나, 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(피의자 40여명 기소), 집단적 피해(피해자 210명)와 큰 피해 규모(77억원)를 가짐. 검찰의 범죄수익 환수 절차가 진행 중이며, 추가적인 주범 검거 시 자력 확보 가능성 있음.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>1억 2천 5백여만 원</t>
+          <t>77억원</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>210명</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>보이스피싱 사기로 1억 원 넘게 피해…경찰 수사</t>
+          <t>[취재수첩]-야간 진화 헬기 있으나마나?</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493011&amp;ref=A</t>
+          <t>https://news.knn.co.kr/news/article/184338</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:44.229512+00:00</t>
+          <t>2026-02-27 00:28:17.151264+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>커넥트인</t>
+          <t>주식 리딩방 사기 조직</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>피해자 연대 형성 및 증거 확보</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>이나영의 폭로를 계기로 '커넥트인' 관련 피해자들이 연대하고 있으며, 관리자 화면 해제를 통해 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 핵심 증거가 확보되었습니다. 이는 다수의 피해자가 연루된 사기 사건으로 추정됩니다.</t>
+          <t>부산에서 주식 리딩방 투자 사기 조직의 수거책이 1억 원 상당의 현금과 순금을 피해자로부터 받아 전달한 혐의로 경찰에 구속되었습니다. 경찰은 피해자의 진정서를 접수해 수사에 착수했으며, 추가 범행 여부를 조사한 뒤 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보)에 해당하여 소송금융 적합도가 Medium으로 판단됩니다. '커넥트인'의 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 구체적인 증거가 확보되었고, 다수의 피해자가 연대하고 있어 집단소송 가능성이 높습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 명확하고(주식 리딩방 사기 조직), 경찰 수사가 진행 중이며 증거 확보가 가능합니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며, 상대방의 자력 확보가 불확실합니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 20년 침묵 깨고 폭로...전율 엔딩에 4.2% [종합]</t>
+          <t>고수익' 미끼에 1억 뜯겼다…부산서 주식 리딩방 수거책 검거</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=74686</t>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022620090568031</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:23.172592+00:00</t>
+          <t>2026-02-26 12:43:23.582198+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>40대 A씨 및 공범 7명</t>
+          <t>사기 조직</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속/입건 진행 중</t>
+          <t>경찰 수사 및 조직원 검거 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>40대 A씨와 공범 7명이 지인을 속여 캄보디아 금융범죄 조직에 넘긴 혐의로 경찰에 붙잡혔습니다. 피해자는 대포통장 조달을 강요받고 감금되었다가 풀려났으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>온라인 리딩방 광고를 통해 피해자들에게 접근하여 자본금을 가로챈 사기 조직의 수거책이 검거되었습니다. 피해자 B씨는 현금 4천만 원과 순금 5천9백만 원 상당의 피해를 입었으며, 현재 경찰 수사가 진행 중입니다. 다수의 추가 피해자가 있을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(40대 A씨 및 공범 7명), 경찰 수사 및 구속/입건 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 피해 금액 회수 가능성이 불확실합니다.</t>
+          <t>상대방(사기 조직)의 책임이 명확하고(적합 조건 1), 수거책 검거로 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만, 사기 조직의 자력 부족 가능성이 높아 실제 손해배상 집행이 어려울 수 있으며, 다수 피해자 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
+          <t>약 9900만 원 (피해자 B 기준)</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>지인 속여 캄보디아 조직에 넘긴 40대 구속</t>
+          <t>자본금 주면 투자로 불려줄게  사기 조직 수거책 검거</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602250008</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6084718</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-25 00:32:11.342792+00:00</t>
+          <t>2026-02-26 12:39:51.913621+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A260" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
-          <t>독일의 한 억만장자가 딸의 교통사고를 빙자한 보이스피싱 조직에 속아 수백만 유로 상당의 금품을 갈취당했습니다. 경찰이 신고를 접수하고 수사를 진행 중이며, 독일에서는 보이스피싱으로 인한 피해액이 2024년 기준 약 1200만 유로에 달합니다.</t>
+          <t>광주·전남 지역에서 온라인 부업을 미끼로 한 사기 피해가 발생하고 있습니다. 피해자들은 생활비를 벌려다 수천만원을 잃었으며, 사기범들은 팀 미션, 단체방 수익 인증 등의 수법으로 피해자들을 속였습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 가장 중요한 적합 조건 2(상대방에게 자력이 충분함)가 충족되지 않습니다. 보이스피싱 조직은 특정 및 자산 회수가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확한 사기 사건이며(적합 조건 1), '수천만원'의 개별 피해액과 '광주·전남' 지역의 다수 피해자 발생 가능성(적합 조건 3, 4)이 있어 집단소송의 여지가 있습니다. 다만, 사기 주체의 자력 확인이 필요하며, 현재 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>수백만 유로</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>딸이 운전하다 임산부 숨지게 했다 …독일 억만장자 보이스피싱 피해</t>
+          <t>생활비 보태려다가 수천만원 날려 …광주·전남 '온라인 부업 사기' 경...</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260224_0003524792</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902541</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-25 00:28:00.144778+00:00</t>
+          <t>2026-02-26 12:37:50.384901+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>수사 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 총책 송환 절차 협의 중</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 가정형편이 어렵다고 속여 3명의 피해자 외 다른 남성들과 접촉하며 범행을 저지른 것으로 파악되었습니다. SBS 취재진이 김 씨와 만났던 남성들을 인터뷰한 내용입니다.</t>
+          <t>캄보디아에 거점을 둔 로맨스 스캠 조직이 SNS에서 일본인 여성으로 위장해 한국 남성 68명에게 접근, 가짜 투자 사이트로 유도하여 100억 원 이상의 피해를 입혔습니다. 경찰은 조직원 49명을 검거하고 총책 송환을 협의 중이며, 피해 금액 대부분은 유흥과 도박으로 탕진된 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>상대방(피의자 김 모 씨)의 자력이 부족할 가능성이 높고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모(금액)가 명확하지 않으며 피해자 수가 소송금융 투자에 적합할 만큼 다수(수십 명 이상)인지 불분명합니다(적합 조건: 피해 규모가 큼, 집단적 피해). 범행의 구체적인 내용과 책임의 명확성도 기사만으로는 판단하기 어렵습니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자(68명)와 큰 피해 규모(100억 원 이상)로 집단적 피해이며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해 금액 대부분이 유흥 및 도박으로 탕진되었다고 명시되어 있어(상대방 자력 부족), 소송 승소 시에도 실제 손해배상금 회수가 매우 어려울 것으로 예상되어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
+          <t>100억 원 이상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>68명</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>“연애 적금 들자”던 일본인 여성…100억 털어 간 캄보디아 조직</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494041&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:28:56.574367+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>로맨스스캠 조직원 49명</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 조직원 검거</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>캄보디아에 거점을 둔 로맨스스캠 조직원 49명이 경찰에 검거되었습니다. 이들은 SNS에서 일본인 여성을 사칭하여 68명의 피해자로부터 100억 원이 넘는 금품을 갈취한 것으로 조사되었습니다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 로맨스스캠 조직원 49명이 경찰에 검거되어 상대방 책임이 명확하며, 피해자 68명, 피해 금액 100억 원 이상으로 집단적이고 큰 피해 규모를 보입니다. 경찰 수사를 통해 증거가 확보되었고 공적 절차가 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다. 다만, 개별 조직원의 자력 확보가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>100억 원 이상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>68명</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>[이슈5] 민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자  外</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225193524RYJ</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:26:49.397865+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr"/>
+      <c r="D263" t="inlineStr"/>
+      <c r="E263" t="inlineStr"/>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 사기 피해자들을 위한 종합적인 법률구조 모델을 본격적으로 운영한다고 발표했습니다. 이 모델은 범죄 초기 단계부터 형사 고소, 민사상 손해배상 청구, 범죄 자금 추적을 연계하여 실질적인 피해 회복 가능성을 높이는 데 초점을 맞춥니다. 사기 범죄의 특성상 초기 대응의 중요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 법무법인의 사기 피해자 법률구조 서비스 개시를 알리는 일반적인 내용입니다. 소송금융 투자 검토를 위한 구체적인 사건, 상대방, 피해 규모, 증거 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I261" t="inlineStr">
+      <c r="I263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J261" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>[단독] 초면에 지갑 손댔다… 눈빛이 좀  떠올린 당시</t>
+          <t>법무법인 신결, 사기피해자 법률구조 본격화  초기 대응이 회복 좌우</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453945&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84091</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-24 12:38:41.354283+00:00</t>
+          <t>2026-02-25 13:11:44.217676+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C264" t="inlineStr"/>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>70대 여성 A씨</t>
+        </is>
+      </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중, 추가 고소 병합 예정</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 통한 명의 도용 및 고액 대출금 가로채기 수법을 확인하고 조직을 추적 중이며, 추가 피해자 여부를 파악하고 있습니다.</t>
+          <t>70대 여성 미용사가 이웃 주민들을 상대로 10억원대 곗돈 사기를 저질러 경찰 수사를 받고 있습니다. 현재까지 파악된 피해 규모는 10억원대이며, 추가 고소가 이어지고 있어 규모는 더욱 커질 것으로 예상됩니다. 경찰은 A씨에 대한 추가 고소 사건도 병합하여 수사할 방침입니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로서 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 비록 경찰 수사가 진행 중이고 피해 금액이 크지만, 실질적인 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당하나, 상대방이 70대 미용사로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 가장 중요한 요소 중 하나인 회수 가능성이 현저히 떨어진다는 점에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>1억 2천 5백여만 원</t>
+          <t>10억원대</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 파악 중)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>[주요 단신] ‘초고령사회’ 장기요양등급 인구 급증 외</t>
+          <t>이웃 곗돈 10억대 꿀꺽…70대 여성 미용사 수사</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492410&amp;ref=A</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003526733</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-24 12:33:04.270878+00:00</t>
+          <t>2026-02-25 12:51:00.574823+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="2" t="inlineStr">
+      <c r="A265" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr"/>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>형사 판결은 선고되었으나, 피해 회복은 미진한 상황</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>방송인 정형돈이 사기범죄 피해자 구제에 대한 사법당국의 소극적인 태도를 비판하며, 범죄자의 낮은 형량과 피해 회복의 어려움을 지적했다. 특히 전세 사기 등 대규모 사기 사건에서 피해자들이 막대한 손실을 입음에도 불구하고 국가의 직접적인 변제는 없는 현실을 꼬집었다. 기사는 사기범죄의 심각성과 피해자 보호 제도의 미흡함을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>적합 조건으로 다수 피해자(2만명, 61명 등)와 대규모 피해 금액(4400억원, 163억원 등)으로 집단적 피해 및 피해 규모가 큼. 사기범죄의 특성상 상대방의 책임이 명확하며, 형사 판결이 선고된 사례들이 언급되어 증거 확보 가능성이 높음. 그러나 사기범죄의 경우 가해자의 자력 부족으로 인한 피해 회복의 어려움이 기사에서 강조되어 소송금융의 회수 가능성이 낮을 수 있어 Medium으로 판단.</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>4400억원 (일부 사기범죄), 163억2575만원 (전세사기)</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>2만명 (일부 사기범죄), 61명 (전세사기)</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>“국가는 왜 피해자 외면하나”…사법당국 때린 정형돈</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682195?ref=naver</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:48:37.291896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>A씨 및 공범 7명</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 주범 구속 및 공범 입건</t>
+          <t>경찰 수사 중, 일부 사건 불구속 송치</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>하루 30만원을 벌 수 있다고 속여 지인을 캄보디아 금융범죄 조직에 넘기고 감금되게 한 일당이 경찰에 붙잡혔습니다. 광주경찰청 피싱사기수사대는 주범 A씨를 구속하고 공범 7명을 불구속 입건했으며, 현재 정확한 경위를 조사 중입니다. 피해자는 캄보디아에서 대포통장 계좌를 인수하고 범죄단지에 감금되었다가 풀려났습니다.</t>
+          <t>70대 여성 김모 씨가 2018년부터 8년간 이웃 주민들을 상대로 10억~60억 원대 곗돈 사기를 저지른 혐의로 경찰 수사를 받고 있습니다. 피해자들의 고소가 이어지고 있으며, 이미 일부 사건은 검찰에 불구속 송치된 상태입니다. 다수의 피해자와 상당한 피해 규모로 인해 집단적 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 단수이고(적합 조건 3 불충족), 피고(A씨 일당)의 자력 여부가 불확실하여(적합 조건 2 불충족) 대규모 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+          <t>70대 여성이 8년간 이웃들을 상대로 수십억 원대 곗돈 사기를 저지른 혐의로 경찰 수사 중이며 일부 사건은 이미 검찰에 송치되어 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 규모(10억~60억 원대)가 확인되어(적합 조건 3, 4) 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)도 긍정적이나, 상대방이 개인인 점을 고려할 때 자력 확보 여부가 중요합니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억~60억원</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (이웃 주민들)</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>돈 많이 벌게 해줄게 ...지인 속여 캄보디아 조직 넘긴 일당</t>
+          <t>8년간 이웃들 곗돈 사기…수십억 혐의 70대 여성 수사</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602240067</t>
+          <t>https://www.yna.co.kr/view/AKR20260225174700004?input=1195m</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:26.748369+00:00</t>
+          <t>2026-02-25 12:46:47.017862+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>룽거컴퍼니</t>
+          <t>사기 조직</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>1차 사기 조직원 유죄 판결, 2차 사기 피해 발생 및 수사 난항</t>
+          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>태국 기반 피싱 조직 '룽거컴퍼니'의 1차 사기 피해자들이 2차 사기 피해를 입고 있다. 2차 사기는 피해액 환급을 미끼로 추가 입금을 유도하거나 성희롱을 저지르는 수법으로, 룽거컴퍼니를 통한 개인정보 유출 가능성이 의심된다. 1차 사기 조직원들은 이미 유죄 판결을 받았으나, 2차 사기는 해외 메신저를 이용해 추적이 어렵고 증거 확보가 쉽지 않은 상황이다.</t>
+          <t>사기 조직이 지난해 3월부터 올해 1월까지 68명의 피해자로부터 '코인 연애 적금' 등 다양한 수법으로 총 105억 원을 갈취했습니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 캄보디아에서 붙잡힌 조직원도 있습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>적합 조건으로 룽거컴퍼니 조직원들의 유죄 판결로 상대방 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며, 1차 사기에 대한 공적 절차가 진행 중이다. 2차 사기로 인한 추가 피해가 발생하고 있으며, 법률 전문가의 도움을 받아 피해 회복을 위한 대응이 필요하다는 점도 긍정적이다. 다만, 해외 기반 범죄조직의 자력 불분명 및 2차 사기 행위자 특정 및 증거 확보의 어려움은 투자 리스크 요인으로 작용한다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 68명의 다수 피해자가 발생했으며(적합 조건 3), 피해 규모가 105억 원으로 매우 큽니다(적합 조건 4). 또한 경찰 수사를 통해 조직원들이 검거 및 구속되어 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>105억 원</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>(단독) 코인으로 배상해준다  접근 뒤 성희롱도…'룽거컴퍼니' 2차 사기...</t>
+          <t>코인 연애 적금 들자 던 연인…1억 모았는데 알고보니</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292301&amp;inflow=N</t>
+          <t>https://news.jtbc.co.kr/article/NB12287020?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-24 12:22:22.543350+00:00</t>
+          <t>2026-02-25 12:45:12.469877+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 진행 중</t>
+          <t>투자 사기 피해 관련 경찰 고소장 제출</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>30대 시민 A씨는 과거 취업 알선 미끼 대출 사기 보이스피싱 피해를 당해 현재 가해자들과 형사 재판 중이다. A씨는 최근 카페에서 보이스피싱 현장을 목격하고 신고하여 6천만원의 추가 피해를 막았다. A씨의 피해 사건은 가해자가 특정되어 형사 절차가 진행 중이나, 보이스피싱 범죄의 특성상 손해배상금 회수 가능성이 불확실하다.</t>
+          <t>40대 남성이 평택의 컴퓨터 부품점에서 1천7백여만 원 상당의 GPU 3대를 훔쳐 구속되었습니다. 이 남성은 자신이 투자 리딩방 사기 피해자이며, 챗GPT의 조언에 따라 절도로 번 돈을 사기 피해 계좌에 보내면 사기 사건 수사가 진행될 것이라고 주장했습니다. 경찰은 남성이 실제로 사기 고소장을 제출한 사실을 확인하고, 진술 진위를 가리기 위해 수사 중입니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>가해자가 형사 재판 중이므로 책임 및 증거는 명확하나, 보이스피싱 범죄자의 자력이 낮은 경우가 많아 손해배상금 회수 가능성이 불확실하다. 또한 피해 규모가 기사에 명시되지 않아 투자 매력도가 낮다.</t>
+          <t>본 기사는 1천7백여만 원 상당의 GPU 절도 사건에 대한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 절도범이 주장하는 투자 사기 피해는 공적 절차(경찰 고소)가 진행 중일 수 있으나, 사기 사건의 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 기사에 전혀 언급되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>현금 보여줘  카페서 수상한 대화...신고한 시민  나도 당해봤다</t>
+          <t>1천여만 원 상당 GPU 훔친 남성 구속‥ 내가 당한 사기 사건 수사 원해</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022406363232847</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6803234_36918.html</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-24 00:22:06.765637+00:00</t>
+          <t>2026-02-25 12:44:51.461957+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>보이스피싱 조직</t>
+          <t>캄보디아 거점 범죄 조직</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 국제 공조 수사 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 범죄 수익금 몰수·추징 보전 진행 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>보이스피싱 조직이 고금리 사채로 유인 후 해외 감금하여 콜센터 조직원으로 활동하게 한 사건입니다. 총책 포함 76명이 검거되었고, 확인된 피해자는 62명, 피해 금액은 47억 원에 달합니다. 경찰은 국제 공조를 통해 나머지 일당을 추적 중입니다.</t>
+          <t>캄보디아에 거점을 둔 범죄 조직이 로맨스스캠과 공공기관 사칭 수법으로 68명에게 약 105억원을 가로챘습니다. 경찰은 총책을 포함한 조직원 49명을 검거하고 37명을 구속했으며, 10억원 상당의 범죄 수익금에 대해 몰수·추징 보전 조치를 진행 중입니다. 피해자들은 '코인 연애 적금' 등의 수법에 속아 고액을 편취당했습니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 사기 및 감금 행위가 경찰 수사를 통해 명확히 드러났고(상대방 책임 명확), 확인된 피해자 62명과 47억 원의 피해 금액으로 집단적이고 큰 피해 규모가 발생했습니다(집단적 피해, 피해 규모 큼). 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(증거 확보 가능), 현재 경찰 수사가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>캄보디아 거점 범죄 조직 49명이 검거되어 상대방 책임이 명확하며(적합 조건 1), 68명의 피해자와 약 105억원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 경찰 수사 및 범죄 수익금 몰수·추징 보전 조치로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 범죄 조직의 특성상 전체 피해액 회수에는 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>약 105억원</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>62명</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>돈 갚아라 며 해외 감금…보이스피싱 조직 검거</t>
+          <t>“오빠, 같이 코인 연애 적금 들자”…피싱으로 105억원 뜯은 범죄조직...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260224055519b86</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029444044&amp;code=61121211&amp;cp=nv</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:55.531123+00:00</t>
+          <t>2026-02-25 12:35:07.417782+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
-      <c r="A270" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A270" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>경찰 및 지검의 혐의없음 처분 후 고등검찰청 항고 인용, 추가 수사로 A씨 구속기소</t>
+          <t>경찰 수사 및 국제 공조를 통한 조직원 검거 및 구속, 범죄수익 몰수·추징 보전 신청 진행 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>신기술 투자를 미끼로 수억원을 편취한 사기 사건에서, 경찰과 지방검찰청이 혐의없음 처분했으나 피해자들이 고등검찰청에 항고하여 추가 수사가 진행되었다. 이 과정에서 비슷한 피해자들이 더 발견되었고, 결국 피의자 A씨는 구속기소되었다. 이 기고문은 고등검찰청의 항고 제도가 억울한 피해자들의 권리 구제에 중요한 역할을 함을 강조한다.</t>
+          <t>캄보디아에 거점을 둔 피싱 조직 두 곳이 로맨스스캠, 노쇼 사기, 금융감독원 사칭 등으로 68명에게 약 105억 원을 가로챈 사건입니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익 10억 원에 대한 몰수·추징 보전을 신청하는 등 수사를 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>피의자 A씨의 책임이 구속기소로 명확해졌고, 고등검찰청의 항고 인용으로 추가 피해자가 발견되어 집단적 피해 가능성이 높다. 피해 규모는 수억원 이상이며, 공적 절차(형사 고소 및 수사, 항고)가 이미 진행되어 증거가 확보되었다는 점에서 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수 피해자(68명)와 큰 피해 규모(105억 원)로 집단적 피해에 해당하며(적합 조건 3, 4), 경찰 수사 및 국제 공조를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 기반 피싱 조직으로 자력 확보가 어렵고, 피해액(105억 원) 대비 몰수·추징 보전 신청액(10억 원)이 현저히 낮아 실제 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 매력이 감소합니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>수억원 이상</t>
+          <t>약 105억 원</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>[기고]억울한 피해자에게 고등검찰청 항고는 마지막 희망이다</t>
+          <t>일본인 여성인 척… 로맨스스캠 일삼은 캄보디아 피싱 조직 49명 검거</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022310104447495</t>
+          <t>https://www.mk.co.kr/article/11971635</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:27.474549+00:00</t>
+          <t>2026-02-25 12:20:12.719478+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr"/>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>성명불상 전기통신금융사기 조직</t>
+        </is>
+      </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>사기 혐의로 피고인들에게 실형 선고 (형사 재판 종결)</t>
+          <t>보이스피싱 유인책에 대한 1심 형사 판결 선고. 피해자들의 배상명령은 각하됨.</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 조작할 수 있다고 속여 3명의 피해자로부터 총 7억 7600만원을 가로챈 일당에게 법원이 실형을 선고했다. 피고인들은 사기 혐의를 부인했으나, 재판부는 이를 거짓으로 판단하고 피해 금액 대부분이 회복되지 않았음을 양형 이유로 밝혔다.</t>
+          <t>보이스피싱 조직의 유인책이 피해자 29명으로부터 총 47억 원을 편취한 혐의로 징역 4년 6개월을 선고받았습니다. 법원은 피고인의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하했습니다. 이에 따라 피해자들은 민사상 손해배상 청구를 통해 피해 회복을 모색해야 할 상황입니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크다(적합 조건 4). 또한, 이미 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고, 피해 금액 대부분이 회복되지 않아 민사상 배상에 대한 상대방의 자력에 불확실성이 존재한다.</t>
+          <t>적합 조건으로 다수의 피해자(29명)와 큰 피해 규모(47억 원), 형사 판결을 통한 명확한 범죄 사실 및 증거 확보가 가능합니다. 그러나 피고인(유인책) 개인의 자력이 충분치 않고, 배상명령이 각하되어 민사상 손해배상 책임 범위 및 회수 가능성이 불명확하다는 점이 투자 리스크로 작용합니다. 총책 등 조직 전체의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>7억 7600만원</t>
+          <t>47억 2057만 원</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>“로또 공 무게 달라, 조작 가능하다”…사무실 차려 7억 ‘꿀꺽’</t>
+          <t>대구지법, 피해자 29명으로부터 47억 송금 받아 편취 유인책 징역 4년6개...</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05106966645353472</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022508423533039a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-23 12:35:08.008643+00:00</t>
+          <t>2026-02-25 00:34:15.581699+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 추가 피해자 파악 및 조직 추적 중</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>포천시의 한 카페에서 시민 A씨가 보이스피싱 대화를 우연히 듣고, 피해자가 현금다발을 전달하는 것을 목격한 후 즉시 112에 신고했습니다. 이로 인해 경찰이 출동하여 보이스피싱 수거책이 피해자로부터 현금을 가로채는 것을 막았습니다.</t>
+          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 유도하여 고액 대출금을 가로챈 보이스피싱 조직을 추적하며 추가 피해자를 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>기사 내용상 시민의 신고로 보이스피싱 피해를 막았으므로, 소송의 대상이 되는 실제 피해가 발생했는지 불분명합니다. 또한, 소송 상대방이 보이스피싱 조직원일 경우 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아닌 단일 사건으로 보입니다. (적합 조건 1개 이하)</t>
+          <t>보이스피싱 조직은 특정 및 자력 확보가 매우 어려워 소송을 통해 승소하더라도 실질적인 손해배상금 회수가 불가능할 가능성이 높습니다. (적합 조건 2번 '상대방에게 자력이 충분함'에 해당하지 않음) 피해 금액은 크고 경찰 수사가 진행 중이나, 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>피해 막음 (미상)</t>
+          <t>1억 2천 5백여만 원</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>1명 (피해를 막은 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>카페서 우연히 들은 보이스피싱 대화…시민 신고로 피해 막아</t>
+          <t>보이스피싱 사기로 1억 원 넘게 피해…경찰 수사</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6080290</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493011&amp;ref=A</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-23 12:34:58.759218+00:00</t>
+          <t>2026-02-25 00:33:44.229512+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>A 씨, B 씨</t>
+          <t>커넥트인</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>사기죄 형사 재판 종결, 피고인 실형 선고. 피해 회복 미진.</t>
+          <t>피해자 연대 형성 및 증거 확보</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 알려주겠다며 피해자 3명에게 7억 7600만원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 주범 A씨는 징역 4년 6개월, B씨는 징역 2년 6개월을 선고받았으며, 피해 금액 대부분은 회복되지 않은 상태입니다.</t>
+          <t>이나영의 폭로를 계기로 '커넥트인' 관련 피해자들이 연대하고 있으며, 관리자 화면 해제를 통해 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 핵심 증거가 확보되었습니다. 이는 다수의 피해자가 연루된 사기 사건으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 금액이 7억 7600만원으로 상당한 규모이며(적합 조건 4), 형사 재판 과정에서 확보된 증거가 충분합니다(적합 조건 5). 그러나 피해자가 3명으로 집단적 피해로 보기 어렵고, 피고인들의 자력 회복 가능성이 낮아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보)에 해당하여 소송금융 적합도가 Medium으로 판단됩니다. '커넥트인'의 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 구체적인 증거가 확보되었고, 다수의 피해자가 연대하고 있어 집단소송 가능성이 높습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>7억 7600만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>“로또 공 무게가 달라, 당첨번호 알 수 있어”…사무실까지 차려 7억원...</t>
+          <t>'아너' 이나영, 20년 침묵 깨고 폭로...전율 엔딩에 4.2% [종합]</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680395?ref=naver</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=74686</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-23 12:33:27.013589+00:00</t>
+          <t>2026-02-25 00:33:23.172592+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
-      <c r="A274" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A274" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>40대 남성 A씨</t>
+          <t>40대 A씨 및 공범 7명</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 심사 진행 중</t>
+          <t>경찰 수사 및 구속/입건 진행 중</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>금은방 업주 지인 A씨가 고객들이 맡긴 금품과 금괴 구매 선수금 등 26억원 상당을 가로채 잠적했다가 경찰에 자수했습니다. 현재 A씨는 사기 혐의로 구속 심사를 받고 있으며, 30여명 이상의 피해자들이 단체 대화방을 구성한 것으로 알려졌습니다.</t>
+          <t>40대 A씨와 공범 7명이 지인을 속여 캄보디아 금융범죄 조직에 넘긴 혐의로 경찰에 붙잡혔습니다. 피해자는 대포통장 조달을 강요받고 감금되었다가 풀려났으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(A씨 자수, 구속 심사), 집단적 피해(30여명 이상 피해자 단톡방), 피해 규모가 크며(26억 이상), 경찰 수사 및 구속 심사 등 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(40대 A씨 및 공범 7명), 경찰 수사 및 구속/입건 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 피해 금액 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>26억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>30여명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>금은방 업주 지인이 금 3000여돈·선수금 빼돌리다…‘사기’ 구속기로</t>
+          <t>지인 속여 캄보디아 조직에 넘긴 40대 구속</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047963?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602250008</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-23 12:26:51.383879+00:00</t>
+          <t>2026-02-25 00:32:11.342792+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>금은방 주인 영장심사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>금은방 주인 A 씨가 고객 50여 명의 금제품과 대금 30억 원 이상을 가로챈 혐의로 영장심사를 받고 있다. 다수의 피해자와 큰 피해 규모가 특징이며, 현재 수사기관의 공적 절차가 진행 중이다.</t>
+          <t>독일의 한 억만장자가 딸의 교통사고를 빙자한 보이스피싱 조직에 속아 수백만 유로 상당의 금품을 갈취당했습니다. 경찰이 신고를 접수하고 수사를 진행 중이며, 독일에서는 보이스피싱으로 인한 피해액이 2024년 기준 약 1200만 유로에 달합니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>금은방 주인의 책임이 비교적 명확하며(적합 조건 1), 50여 명의 다수 피해자가 발생했고(적합 조건 3), 피해액이 30억 원 이상으로 규모가 크다(적합 조건 4). 현재 영장심사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 피고의 자력 확보 여부가 관건이 될 수 있다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 가장 중요한 적합 조건 2(상대방에게 자력이 충분함)가 충족되지 않습니다. 보이스피싱 조직은 특정 및 자산 회수가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>수백만 유로</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>50여 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>'30억 원대 금' 챙겨 잠적한 금은방 주인 영장심사</t>
+          <t>딸이 운전하다 임산부 숨지게 했다 …독일 억만장자 보이스피싱 피해</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514920</t>
+          <t>https://www.newsis.com/view/NISX20260224_0003524792</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-23 12:24:15.918470+00:00</t>
+          <t>2026-02-25 00:28:00.144778+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>A씨, B씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>사기죄 형사 재판 종결, 실형 선고</t>
+          <t>수사 진행 중</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 알려주겠다며 3명의 피해자에게 7억 7600만 원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인들의 주장을 기각하고 피해가 대부분 회복되지 않은 점을 고려해 형을 확정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>피의자 김 모 씨가 가정형편이 어렵다고 속여 3명의 피해자 외 다른 남성들과 접촉하며 범행을 저지른 것으로 파악되었습니다. SBS 취재진이 김 씨와 만났던 남성들을 인터뷰한 내용입니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 규모가 7억 7600만 원으로 크며(적합 조건 4), 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 기사에 '피해가 대부분 회복되지 않은 점'이 명시되어 피고인들의 자력 부족이 예상되어(적합 조건 2 불충족) 소송금융 투자에 결정적인 걸림돌이 됩니다. 또한 피해자 수가 3명으로 적어(적합 조건 3 불충족) 집단소송 가능성이 낮습니다.</t>
+          <t>상대방(피의자 김 모 씨)의 자력이 부족할 가능성이 높고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모(금액)가 명확하지 않으며 피해자 수가 소송금융 투자에 적합할 만큼 다수(수십 명 이상)인지 불분명합니다(적합 조건: 피해 규모가 큼, 집단적 피해). 범행의 구체적인 내용과 책임의 명확성도 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>7억 7600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>로또 공 무게 조작 가능해 ...당첨번호 알려주겠다 속여 7억 뜯어내</t>
+          <t>[단독]  형편 어렵다 며…범행 전후 다른 남성들 접촉</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602230803507673</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008454144&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:29.468826+00:00</t>
+          <t>2026-02-25 00:24:34.108167+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>경찰 수사 및 전달책 검거</t>
+          <t>경찰의 신종 피싱 대응 강화 및 예방 활동</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 전달책이 전국 곳곳에서 피해자들의 체크카드를 수거해 현금을 인출하다 경찰에 검거되었습니다. 확인된 피해 금액은 총 3억 9천만 원에 달하며, 경찰 수사가 진행 중입니다.</t>
+          <t>광주경찰이 신종 피싱 수법에 대한 대응을 강화하고 있다. 최근 피싱 조직은 피해자에게 신규 휴대폰을 개통하게 한 뒤 악성 앱을 설치해 통화를 가로채는 수법을 사용하며, 경찰은 이러한 범죄에 대한 단속 및 예방 활동에 앞장서고 있다. 기사는 특정 피해 사건보다는 경찰의 일반적인 범죄 대응 노력을 다루고 있다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당하나, 보이스피싱 사건의 특성상 실제 가해 조직의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮습니다. 검거된 전달책 또한 충분한 자력을 갖추지 못할 가능성이 커 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>기사는 신종 피싱 수법과 이에 대한 경찰의 대응 강화에 초점을 맞추고 있으며, 특정 피해 사건이나 명확한 피고가 존재하지 않습니다. 피싱 조직은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방 책임 불명확, 상대방 자력 부족)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>3억 9천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>전국 곳곳서 발견된 남성… 무려 3억 9천만 원을  경악</t>
+          <t>광주경찰, 화물차 단속·신종 피싱 대응 강화에 앞장서...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=739718</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:34.690690+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>경찰/검찰 수사 진행 중 추정</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>피의자 김 모 씨가 가정 형편을 속여 여러 남성에게 병원비, 식사비 등을 요구하고 지갑에 손을 대는 등 금전적 피해를 입힌 사건입니다. 현재까지 3명 외에 추가 피해자들이 확인되었으며, 언론 취재를 통해 피해 사실이 드러났습니다. 피의자 신분으로 보아 수사가 진행 중인 것으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>피의자 김 모 씨의 책임이 명확하며(적합 조건 1), 언론 취재를 통해 다수의 피해자가 확인되고 증언이 확보된 점(적합 조건 3, 5)이 긍정적입니다. 또한 '피의자'라는 표현으로 미루어 공적 수사 절차가 진행 중인 것으로 보입니다(적합 조건 6). 다만, 피의자가 개인이며 자력이 부족할 가능성이 있어 실제 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>[단독] 초면에 지갑 손댔다… 눈빛이 좀  떠올린 당시</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L277" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6078854</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453945&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-23 00:24:46.384787+00:00</t>
+          <t>2026-02-24 12:38:41.354283+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E279" t="inlineStr"/>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>기사는 '구권 화폐 사기' 수법을 설명하며, 정치권 비자금 세탁을 명목으로 피해자의 신권 화폐를 빼앗는 방식이라고 언급합니다. 오덕규라는 인물이 주식을 팔았다는 내용도 포함되어 있으나, '언더커버 미쓰홍'이라는 드라마의 내용으로 판단됩니다.</t>
+          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 통한 명의 도용 및 고액 대출금 가로채기 수법을 확인하고 조직을 추적 중이며, 추가 피해자 여부를 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>해당 기사는 '언더커버 미쓰홍'이라는 드라마의 줄거리 일부를 묘사하는 것으로 보이며, 실제 발생한 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 이 사건은 투자 대상으로 부적합합니다 (기타 투자 어려운 이유 있음).</t>
+          <t>보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로서 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 비록 경찰 수사가 진행 중이고 피해 금액이 크지만, 실질적인 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 2천 5백여만 원</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 피해자 파악 중)</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>'언더커버 미쓰홍' 이것이 바로 돈 잃은 표정…박미현, 박신혜 향해 분...</t>
+          <t>[주요 단신] ‘초고령사회’ 장기요양등급 인구 급증 외</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019018</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492410&amp;ref=A</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:31.539262+00:00</t>
+          <t>2026-02-24 12:33:04.270878+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
-      <c r="A280" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A280" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr"/>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>사기 및 사문서위조 혐의로 징역 3년형 선고</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>기사는 드라마 '언더커버 미쓰홍'에서 배우 김형묵이 연기한 캐릭터가 구권 화폐 사기를 당해 현금과 주식을 잃는 줄거리를 다룹니다. 이 사기는 정치권 비자금 세탁을 명목으로 신권을 구권으로 교환하게 하여 피해자의 자산을 편취하는 수법입니다.</t>
+          <t>피고인 A씨가 피해액 1억 5천만원을 변제했다고 주장하며 위조된 이체 확인증을 법원에 제출했다가 검찰에 적발되어 징역 3년형을 선고받았습니다. 검찰은 금융거래정보 제출 명령을 통해 위조 사실을 밝혀냈으며, A씨에게 사문서위조 및 행사 혐의를 추가 적용했습니다. 이 사건은 검찰의 공판 우수 사례로 선정되었습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>이 기사는 드라마 '언더커버 미쓰홍'의 줄거리 일부를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실체가 없어 부적합합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (적합 조건 1): 피고인 A씨의 사기 및 사문서위조 혐의가 검찰 수사를 통해 명확히 입증되었고 징역 3년형이 선고되었습니다. 피해 규모가 큼 (적합 조건 4): 피해 금액이 1억 5천만원으로 상당합니다. 증거가 있거나 확보 가능함 (적합 조건 5): 검찰이 금융거래정보 제출 명령을 통해 이체 확인증 위조 사실을 확인했습니다. 이미 공적 절차가 진행 중임 (적합 조건 6): 형사 재판이 종결되어 민사 소송의 강력한 근거가 마련되었습니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만원</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>'언더커버 미쓰홍' 구권 화폐 사기당한 김형묵, 결국 주식도 내놨다</t>
+          <t>대검찰청,  돈 갚았다  법원에 위조 이체확인증 낸 사기범…검찰에 덜미</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019017</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260224173238847b50722e900_12</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:03.574943+00:00</t>
+          <t>2026-02-24 12:26:37.967606+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨 및 공범 7명</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료, 조사 중</t>
+          <t>경찰 수사 진행 중, 주범 구속 및 공범 입건</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>금은방 주인의 지인 A 씨가 고객들이 맡긴 귀금속과 현금 등 금 3000여 돈(시가 26억 원 이상)을 챙겨 도주한 혐의로 경찰에 자진 출석하여 조사 중이다. 현재까지 파악된 피해자는 30명이 넘으며, 단체 채팅방을 통해 모여 피해를 주장하고 있다. 경찰은 A 씨를 상대로 정확한 범행 경위와 피해 규모를 조사할 방침이다.</t>
+          <t>하루 30만원을 벌 수 있다고 속여 지인을 캄보디아 금융범죄 조직에 넘기고 감금되게 한 일당이 경찰에 붙잡혔습니다. 광주경찰청 피싱사기수사대는 주범 A씨를 구속하고 공범 7명을 불구속 입건했으며, 현재 정확한 경위를 조사 중입니다. 피해자는 캄보디아에서 대포통장 계좌를 인수하고 범죄단지에 감금되었다가 풀려났습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 쟁점은 명확하다. 그러나 A 씨가 '사정이 어려워' 통장 명의를 빌려 사용했다는 점에서 적합 조건 2(상대방 자력 충분)에 부합하지 않아 피해액 회수 가능성이 낮다는 점이 소송금융 투자에 큰 위험 요소로 작용한다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 단수이고(적합 조건 3 불충족), 피고(A씨 일당)의 자력 여부가 불확실하여(적합 조건 2 불충족) 대규모 손해배상 청구의 실익이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>26억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>30명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>금 3000돈 챙겨 도주한 금은방 주인, 경찰 자진 출석</t>
+          <t>돈 많이 벌게 해줄게 ...지인 속여 캄보디아 조직 넘긴 일당</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569663?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602240067</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-23 00:18:14.996792+00:00</t>
+          <t>2026-02-24 12:26:26.748369+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
+          <t>룽거컴퍼니</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>1차 사기 조직원 유죄 판결, 2차 사기 피해 발생 및 수사 난항</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>태국 기반 피싱 조직 '룽거컴퍼니'의 1차 사기 피해자들이 2차 사기 피해를 입고 있다. 2차 사기는 피해액 환급을 미끼로 추가 입금을 유도하거나 성희롱을 저지르는 수법으로, 룽거컴퍼니를 통한 개인정보 유출 가능성이 의심된다. 1차 사기 조직원들은 이미 유죄 판결을 받았으나, 2차 사기는 해외 메신저를 이용해 추적이 어렵고 증거 확보가 쉽지 않은 상황이다.</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>적합 조건으로 룽거컴퍼니 조직원들의 유죄 판결로 상대방 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며, 1차 사기에 대한 공적 절차가 진행 중이다. 2차 사기로 인한 추가 피해가 발생하고 있으며, 법률 전문가의 도움을 받아 피해 회복을 위한 대응이 필요하다는 점도 긍정적이다. 다만, 해외 기반 범죄조직의 자력 불분명 및 2차 사기 행위자 특정 및 증거 확보의 어려움은 투자 리스크 요인으로 작용한다.</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>(단독) 코인으로 배상해준다  접근 뒤 성희롱도…'룽거컴퍼니' 2차 사기...</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M282" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292301&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:22:22.543350+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr"/>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>가해자 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>30대 시민 A씨는 과거 취업 알선 미끼 대출 사기 보이스피싱 피해를 당해 현재 가해자들과 형사 재판 중이다. A씨는 최근 카페에서 보이스피싱 현장을 목격하고 신고하여 6천만원의 추가 피해를 막았다. A씨의 피해 사건은 가해자가 특정되어 형사 절차가 진행 중이나, 보이스피싱 범죄의 특성상 손해배상금 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>가해자가 형사 재판 중이므로 책임 및 증거는 명확하나, 보이스피싱 범죄자의 자력이 낮은 경우가 많아 손해배상금 회수 가능성이 불확실하다. 또한 피해 규모가 기사에 명시되지 않아 투자 매력도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>현금 보여줘  카페서 수상한 대화...신고한 시민  나도 당해봤다</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022406363232847</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:22:06.765637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 조직원 검거, 국제 공조 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직이 고금리 사채로 유인 후 해외 감금하여 콜센터 조직원으로 활동하게 한 사건입니다. 총책 포함 76명이 검거되었고, 확인된 피해자는 62명, 피해 금액은 47억 원에 달합니다. 경찰은 국제 공조를 통해 나머지 일당을 추적 중입니다.</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 사기 및 감금 행위가 경찰 수사를 통해 명확히 드러났고(상대방 책임 명확), 확인된 피해자 62명과 47억 원의 피해 금액으로 집단적이고 큰 피해 규모가 발생했습니다(집단적 피해, 피해 규모 큼). 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(증거 확보 가능), 현재 경찰 수사가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>47억 원</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>62명</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>돈 갚아라 며 해외 감금…보이스피싱 조직 검거</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260224055519b86</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:19:55.531123+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>경찰 및 지검의 혐의없음 처분 후 고등검찰청 항고 인용, 추가 수사로 A씨 구속기소</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>신기술 투자를 미끼로 수억원을 편취한 사기 사건에서, 경찰과 지방검찰청이 혐의없음 처분했으나 피해자들이 고등검찰청에 항고하여 추가 수사가 진행되었다. 이 과정에서 비슷한 피해자들이 더 발견되었고, 결국 피의자 A씨는 구속기소되었다. 이 기고문은 고등검찰청의 항고 제도가 억울한 피해자들의 권리 구제에 중요한 역할을 함을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>피의자 A씨의 책임이 구속기소로 명확해졌고, 고등검찰청의 항고 인용으로 추가 피해자가 발견되어 집단적 피해 가능성이 높다. 피해 규모는 수억원 이상이며, 공적 절차(형사 고소 및 수사, 항고)가 이미 진행되어 증거가 확보되었다는 점에서 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>수억원 이상</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>[기고]억울한 피해자에게 고등검찰청 항고는 마지막 희망이다</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022310104447495</t>
+        </is>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:19:27.474549+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>사기 혐의로 피고인들에게 실형 선고 (형사 재판 종결)</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 조작할 수 있다고 속여 3명의 피해자로부터 총 7억 7600만원을 가로챈 일당에게 법원이 실형을 선고했다. 피고인들은 사기 혐의를 부인했으나, 재판부는 이를 거짓으로 판단하고 피해 금액 대부분이 회복되지 않았음을 양형 이유로 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크다(적합 조건 4). 또한, 이미 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고, 피해 금액 대부분이 회복되지 않아 민사상 배상에 대한 상대방의 자력에 불확실성이 존재한다.</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>7억 7600만원</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>“로또 공 무게 달라, 조작 가능하다”…사무실 차려 7억 ‘꿀꺽’</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05106966645353472</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:35:08.008643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr"/>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>포천시의 한 카페에서 시민 A씨가 보이스피싱 대화를 우연히 듣고, 피해자가 현금다발을 전달하는 것을 목격한 후 즉시 112에 신고했습니다. 이로 인해 경찰이 출동하여 보이스피싱 수거책이 피해자로부터 현금을 가로채는 것을 막았습니다.</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>기사 내용상 시민의 신고로 보이스피싱 피해를 막았으므로, 소송의 대상이 되는 실제 피해가 발생했는지 불분명합니다. 또한, 소송 상대방이 보이스피싱 조직원일 경우 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아닌 단일 사건으로 보입니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>피해 막음 (미상)</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>1명 (피해를 막은 사례)</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>카페서 우연히 들은 보이스피싱 대화…시민 신고로 피해 막아</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6080290</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:34:58.759218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>A 씨, B 씨</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>사기죄 형사 재판 종결, 피고인 실형 선고. 피해 회복 미진.</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다며 피해자 3명에게 7억 7600만원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 주범 A씨는 징역 4년 6개월, B씨는 징역 2년 6개월을 선고받았으며, 피해 금액 대부분은 회복되지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 금액이 7억 7600만원으로 상당한 규모이며(적합 조건 4), 형사 재판 과정에서 확보된 증거가 충분합니다(적합 조건 5). 그러나 피해자가 3명으로 집단적 피해로 보기 어렵고, 피고인들의 자력 회복 가능성이 낮아 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>7억 7600만원</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>“로또 공 무게가 달라, 당첨번호 알 수 있어”…사무실까지 차려 7억원...</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10680395?ref=naver</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:33:27.013589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>금은방 업주 지인 A씨가 고객들이 맡긴 금품과 금괴 구매 선수금 등 26억원 상당을 가로채 잠적했다가 경찰에 자수했습니다. 현재 A씨는 사기 혐의로 구속 심사를 받고 있으며, 30여명 이상의 피해자들이 단체 대화방을 구성한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(A씨 자수, 구속 심사), 집단적 피해(30여명 이상 피해자 단톡방), 피해 규모가 크며(26억 이상), 경찰 수사 및 구속 심사 등 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>26억원 이상</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>30여명 이상</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>금은방 업주 지인이 금 3000여돈·선수금 빼돌리다…‘사기’ 구속기로</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12047963?ref=naver</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:26:51.383879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>금은방 주인 영장심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>금은방 주인 A 씨가 고객 50여 명의 금제품과 대금 30억 원 이상을 가로챈 혐의로 영장심사를 받고 있다. 다수의 피해자와 큰 피해 규모가 특징이며, 현재 수사기관의 공적 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>금은방 주인의 책임이 비교적 명확하며(적합 조건 1), 50여 명의 다수 피해자가 발생했고(적합 조건 3), 피해액이 30억 원 이상으로 규모가 크다(적합 조건 4). 현재 영장심사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 피고의 자력 확보 여부가 관건이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>30억 원 이상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>50여 명</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>'30억 원대 금' 챙겨 잠적한 금은방 주인 영장심사</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514920</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:24:15.918470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>사기죄 형사 재판 종결, 실형 선고</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다며 3명의 피해자에게 7억 7600만 원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인들의 주장을 기각하고 피해가 대부분 회복되지 않은 점을 고려해 형을 확정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 규모가 7억 7600만 원으로 크며(적합 조건 4), 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 기사에 '피해가 대부분 회복되지 않은 점'이 명시되어 피고인들의 자력 부족이 예상되어(적합 조건 2 불충족) 소송금융 투자에 결정적인 걸림돌이 됩니다. 또한 피해자 수가 3명으로 적어(적합 조건 3 불충족) 집단소송 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>7억 7600만 원</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>로또 공 무게 조작 가능해 ...당첨번호 알려주겠다 속여 7억 뜯어내</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602230803507673</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:29:29.468826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 전달책 검거</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 전달책이 전국 곳곳에서 피해자들의 체크카드를 수거해 현금을 인출하다 경찰에 검거되었습니다. 확인된 피해 금액은 총 3억 9천만 원에 달하며, 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당하나, 보이스피싱 사건의 특성상 실제 가해 조직의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮습니다. 검거된 전달책 또한 충분한 자력을 갖추지 못할 가능성이 커 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>3억 9천만 원</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>전국 곳곳서 발견된 남성… 무려 3억 9천만 원을  경악</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450918&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:26:01.873585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr"/>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>형사 사기 사건 진행 중 또는 종결</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다고 속여 피해자 3명으로부터 7억 원이 넘는 금액을 가로챈 사기 일당에 대한 사건입니다. 부산지방법원 서부지원에서 관련 형사 절차가 진행 중이거나 종결된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>상대방의 사기 책임이 명확하고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크며(적합 조건 4), 형사 절차가 진행 중이거나 종결되었을 가능성이 높아 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자 수가 3명으로 적고(부적합 조건: 집단적 피해 아님), 사기 일당의 자력 여부가 불분명하여 민사상 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>7억 원 이상</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>로또 공 무게가 달라…번호 알려줄게  7억 넘게 뜯어낸 일당</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M293" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6078854</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:24:46.384787+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>오덕규</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr"/>
+      <c r="E294" t="inlineStr"/>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>기사는 '구권 화폐 사기' 수법을 설명하며, 정치권 비자금 세탁을 명목으로 피해자의 신권 화폐를 빼앗는 방식이라고 언급합니다. 오덕규라는 인물이 주식을 팔았다는 내용도 포함되어 있으나, '언더커버 미쓰홍'이라는 드라마의 내용으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>해당 기사는 '언더커버 미쓰홍'이라는 드라마의 줄거리 일부를 묘사하는 것으로 보이며, 실제 발생한 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 이 사건은 투자 대상으로 부적합합니다 (기타 투자 어려운 이유 있음).</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>'언더커버 미쓰홍' 이것이 바로 돈 잃은 표정…박미현, 박신혜 향해 분...</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L294" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M294" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019018</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:20:31.539262+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr"/>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>기사는 드라마 '언더커버 미쓰홍'에서 배우 김형묵이 연기한 캐릭터가 구권 화폐 사기를 당해 현금과 주식을 잃는 줄거리를 다룹니다. 이 사기는 정치권 비자금 세탁을 명목으로 신권을 구권으로 교환하게 하여 피해자의 자산을 편취하는 수법입니다.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>이 기사는 드라마 '언더커버 미쓰홍'의 줄거리 일부를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실체가 없어 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>'언더커버 미쓰홍' 구권 화폐 사기당한 김형묵, 결국 주식도 내놨다</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M295" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019017</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:20:03.574943+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검거 완료, 조사 중</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>금은방 주인의 지인 A 씨가 고객들이 맡긴 귀금속과 현금 등 금 3000여 돈(시가 26억 원 이상)을 챙겨 도주한 혐의로 경찰에 자진 출석하여 조사 중이다. 현재까지 파악된 피해자는 30명이 넘으며, 단체 채팅방을 통해 모여 피해를 주장하고 있다. 경찰은 A 씨를 상대로 정확한 범행 경위와 피해 규모를 조사할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 쟁점은 명확하다. 그러나 A 씨가 '사정이 어려워' 통장 명의를 빌려 사용했다는 점에서 적합 조건 2(상대방 자력 충분)에 부합하지 않아 피해액 회수 가능성이 낮다는 점이 소송금융 투자에 큰 위험 요소로 작용한다.</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>26억 원 이상</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>30명 이상</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>금 3000돈 챙겨 도주한 금은방 주인, 경찰 자진 출석</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569663?ref=naver</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:18:14.996792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D282" t="inlineStr">
+      <c r="D297" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E282" t="inlineStr">
+      <c r="E297" t="inlineStr">
         <is>
           <t>경찰 수사 중, 피의자 검거 및 조사 중</t>
         </is>
       </c>
-      <c r="F282" t="inlineStr">
+      <c r="F297" t="inlineStr">
         <is>
           <t>종로 금은방 주인이 고객들이 맡긴 금제품과 현금 등 30억 원 상당을 챙겨 도주한 사건입니다. 30명 이상의 고객이 피해를 입었으며, 경찰이 피의자를 검거하여 조사 중입니다. 피해자들은 금괴 구매를 위한 현금 11억 원, 금목걸이, 팔찌 등을 맡겼다가 피해를 보았습니다.</t>
         </is>
       </c>
-      <c r="G282" t="inlineStr">
+      <c r="G297" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 금은방 주인의 사기 행위로 다수의 고객이 총 30억 원 이상의 금전적 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 용이합니다. 다만, 피의자 개인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H282" t="inlineStr">
+      <c r="H297" t="inlineStr">
         <is>
           <t>금 3000여돈 (시가 30여억원)</t>
         </is>
       </c>
-      <c r="I282" t="inlineStr">
+      <c r="I297" t="inlineStr">
         <is>
           <t>30명 이상</t>
         </is>
       </c>
-      <c r="J282" t="inlineStr">
+      <c r="J297" t="inlineStr">
         <is>
           <t>‘모텔 살인’ 20대女 신상 털렸지만…“남편 돈까지 깼는데” 사라진 ...</t>
         </is>
       </c>
-      <c r="K282" t="inlineStr">
+      <c r="K297" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L282" t="inlineStr">
+      <c r="L297" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M282" t="inlineStr">
+      <c r="M297" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260220511686?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N282" t="inlineStr">
+      <c r="N297" t="inlineStr">
         <is>
           <t>2026-02-23 00:17:52.282397+00:00</t>
         </is>
       </c>
     </row>
-    <row r="283">
-      <c r="A283" s="2" t="inlineStr">
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B283" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C283" t="inlineStr">
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
         <is>
           <t>금은방 운영자 A씨</t>
         </is>
       </c>
-      <c r="D283" t="inlineStr">
+      <c r="D298" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E283" t="inlineStr">
+      <c r="E298" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 피의자 자진 출석</t>
         </is>
       </c>
-      <c r="F283" t="inlineStr">
+      <c r="F298" t="inlineStr">
         <is>
           <t>서울 종로 금은방 주인이 고객들이 맡긴 금 3천 돈(약 9억 원 상당)을 챙겨 달아났다가 경찰에 자진 출석하여 사기 혐의로 조사를 받고 있습니다. 다수의 고객이 피해를 입은 것으로 보이며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G283" t="inlineStr">
+      <c r="G298" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확 - 금은방 주인 특정 및 사기 혐의), 4(피해 규모 큼 - 약 9억 원 상당의 금 3천 돈), 5(증거 확보 가능 - 경찰 수사 진행 중), 6(공적 절차 진행 중 - 경찰 수사)에 해당합니다. 다수의 고객이 피해를 입어 집단적 피해(적합 조건 3) 가능성도 높습니다. 상대방의 자력은 추가 확인이 필요하나, 피해 규모와 명확한 책임 소재로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H283" t="inlineStr">
+      <c r="H298" t="inlineStr">
         <is>
           <t>약 9억 원 (금 3천 돈)</t>
         </is>
       </c>
-      <c r="I283" t="inlineStr">
+      <c r="I298" t="inlineStr">
         <is>
           <t>다수 (미상)</t>
         </is>
       </c>
-      <c r="J283" t="inlineStr">
+      <c r="J298" t="inlineStr">
         <is>
           <t>'금 3천돈' 챙겨 달아난 금은방 주인 자진 출석</t>
         </is>
       </c>
-      <c r="K283" t="inlineStr">
+      <c r="K298" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L283" t="inlineStr">
+      <c r="L298" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M283" t="inlineStr">
+      <c r="M298" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260221180809lei</t>
         </is>
       </c>
-      <c r="N283" t="inlineStr">
+      <c r="N298" t="inlineStr">
         <is>
           <t>2026-02-22 00:26:59.200395+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N283"/>
+  <autoFilter ref="A1:N298"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>