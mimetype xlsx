--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="49" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="47" customWidth="1" min="13" max="13"/>
+    <col width="48" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -533,178 +533,246 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사기/공갈</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가해자 구속기소, 재판 진행 중</t>
+          <t>경찰 수사 및 피의자 검거 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가상의 무속인을 내세워 피해자를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 40대 부부 일당이 검찰의 보완수사 끝에 구속기소되었다. 이들은 피해자의 전남편에게도 접근해 65억원의 회삿돈을 횡령하도록 지시했으며, 이웃으로부터 6억2000만원을 가로챈 혐의도 추가 수사 중이다. 검찰은 이 사건을 '검찰 생활 20년 중 가장 충격적인 사건'으로 평가하며 피해자들의 억울함을 풀어주기 위해 노력했다.</t>
+          <t>채팅 앱을 통해 조건만남을 시도하던 남성이 미성년자 사칭 협박에 속아 총 4430만원을 갈취당한 사건입니다. 이는 전형적인 조건만남 빙자 공갈 사기 수법으로, 법률 전문가들은 즉시 형사 고소 및 증거 확보를 조언하고 있습니다. 유사 사건의 피의자 검거 사례가 늘고 있어 피해 구제 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자들의 책임이 검찰의 보완수사를 통해 명확히 밝혀졌고(적합 조건 1), C씨 87억원, D씨 65억원 등 피해 규모가 매우 크며(적합 조건 4), 계좌 추적, 압수수색 등으로 객관적 증거가 확보되었고(적합 조건 5), 이미 가해자들이 구속기소되어 재판이 진행 중인 공적 절차가 진행되고 있다(적합 조건 6). 또한 C씨 외 D씨, 이웃 등 다수의 피해자가 존재한다(적합 조건 3). 다만 가해자들의 자력은 추가 확인이 필요하다.</t>
+          <t>본 사건은 조건만남을 빙자한 전형적인 공갈 사기로, 상대방의 책임이 명확하며(적합 조건 1) 유사 사건이 수십 건에 달해 집단적 피해(적합 조건 3) 가능성이 높습니다. 피해 금액이 4430만원으로 적지 않고(적합 조건 4), 채팅 기록 등 증거 확보가 용이하며(적합 조건 5), 경찰 수사를 통해 피의자 검거가 진행 중인 점(적합 조건 6)을 고려할 때 소송금융 투자 적합도가 높습니다. 다만, 사기 조직의 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>C씨 87억원, D씨 65억원, 이웃 6억2000만원 (총 158억2000만원 이상)</t>
+          <t>4430만원 (1인당)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>C씨, D씨, 이웃 등 다수</t>
+          <t>수십 명 이상 (유사 사건 기준)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“검찰 생활 20년, 가장 충격적 사건” 가짜 무속인 행세로 87억원 뜯어...</t>
+          <t>'미성년자' 한 마디에 4430만원 뜯겼다…'조건만남'의 덫</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603040827008774</t>
+          <t>https://lawtalknews.co.kr/article/HNSSVK41MS6Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-04 00:30:02.642620+00:00</t>
+          <t>2026-06-27 19:19:20.077901+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사기/공갈</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>가해자 구속기소, 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>가상의 무속인을 내세워 피해자를 가스라이팅하고 협박하여 87억원의 재산을 갈취한 40대 부부 일당이 검찰의 보완수사 끝에 구속기소되었다. 이들은 피해자의 전남편에게도 접근해 65억원의 회삿돈을 횡령하도록 지시했으며, 이웃으로부터 6억2000만원을 가로챈 혐의도 추가 수사 중이다. 검찰은 이 사건을 '검찰 생활 20년 중 가장 충격적인 사건'으로 평가하며 피해자들의 억울함을 풀어주기 위해 노력했다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>가해자들의 책임이 검찰의 보완수사를 통해 명확히 밝혀졌고(적합 조건 1), C씨 87억원, D씨 65억원 등 피해 규모가 매우 크며(적합 조건 4), 계좌 추적, 압수수색 등으로 객관적 증거가 확보되었고(적합 조건 5), 이미 가해자들이 구속기소되어 재판이 진행 중인 공적 절차가 진행되고 있다(적합 조건 6). 또한 C씨 외 D씨, 이웃 등 다수의 피해자가 존재한다(적합 조건 3). 다만 가해자들의 자력은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>C씨 87억원, D씨 65억원, 이웃 6억2000만원 (총 158억2000만원 이상)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>C씨, D씨, 이웃 등 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>“검찰 생활 20년, 가장 충격적 사건” 가짜 무속인 행세로 87억원 뜯어...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603040827008774</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:30:02.642620+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>사기/공갈</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>가해자 A, B씨 구속기소, D씨 구속기소, 추가 범죄 혐의 수사 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>가상의 무속인을 내세워 피해자를 가스라이팅하고 성적 동영상 촬영을 협박하여 C씨로부터 87억 원 상당의 재산을 갈취한 부부 A, B씨가 검찰에 구속기소되었다. 이들은 C씨의 전남편 D씨에게도 접근해 65억 원 상당의 회삿돈을 횡령하도록 지시했으며, 이웃으로부터 6억 2천만 원을 가로챈 혐의도 받고 있다. 현재 검찰은 추가 범죄 혐의를 수사 중이다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>가해자들의 책임이 검찰 수사 및 기소를 통해 명확하게 드러났고(적합 조건 1), C씨에게서 87억 원, D씨에게서 65억 원, 이웃에게서 6억 2천만 원 등 피해 규모가 수백억 원대로 매우 크다(적합 조건 4). C씨, D씨, 이웃 등 다수의 피해자가 존재하며(적합 조건 3), 검찰의 보완수사를 통해 객관적 증거가 확보되었고(적합 조건 5), 현재 검찰 수사 및 기소 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>최소 158억 2천만원</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>최소 3명 (C씨, D씨, 이웃 다수)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>“아이 치료 하려면 성 동영상 찍고 87억 내놔”…수상한 무속인의 정체...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11977955</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-04 00:24:18.328934+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>