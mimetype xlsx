--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...3 lines deleted...]
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="17" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="12" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="34" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,113 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>사기/소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 실형 선고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>랜섬웨어 피해자들을 돕겠다며 접근한 데이터복구업체 관계자들이 해커와 결탁하여 26억 6천만원 상당을 편취한 혐의로 실형을 선고받았습니다. 이 사건은 형사 재판을 통해 책임 소재와 피해 사실이 명확히 드러났으며, 다수의 피해자가 존재할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>데이터복구업체 관계자들이 해커와 결탁하여 랜섬웨어 피해자들에게 26억 6천만원 상당의 피해를 입힌 사실이 형사 재판을 통해 명확히 밝혀져 실형이 선고되었습니다 (적합 조건 1, 5, 6). 피해 규모가 크고(적합 조건 4), 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 다만, 상대방 업체의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>26억6000여만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>“복구해주겠다”더니 해커와 한편?…26억 챙긴 업체의 최후</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=573404&amp;class=33&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-19 13:00:36.692188+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>