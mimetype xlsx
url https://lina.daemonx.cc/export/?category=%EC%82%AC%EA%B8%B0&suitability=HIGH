--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$81</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$84</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N81"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="39" customWidth="1" min="8" max="8"/>
     <col width="33" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,5728 +535,5940 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직</t>
+          <t>데이커복구업체</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰의 몰수·추징 의견 제출, 법원의 압수금 가압류 결정 완료, 향후 피해자들의 손해배상 소송 예정</t>
+          <t>데이터복구업체 대표 및 직원 실형 선고 (형사 재판 종결)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직이 피해자 21명으로부터 약 11억 원을 가로챈 사건에서, 경찰이 압수한 현금 약 10억 원이 피고인 측에 반환될 뻔했습니다. 대전지검과 대한법률구조공단의 협력으로 피해자들의 민사 보전 절차가 진행되어, 해당 압수금에 대한 가압류 결정이 내려졌습니다. 이로써 피해자들은 향후 손해배상 절차에서 피해 회복 재원을 확보할 수 있게 되었습니다.</t>
+          <t>랜섬웨어 피해 복구를 명목으로 돈을 받은 데이커복구업체 대표와 직원이 해커와 결탁하여 피해자들을 기망한 사실이 드러나 실형을 선고받았다. 이들은 2018년부터 2022년까지 총 730차례에 걸쳐 26억 6천여만원을 받아 챙긴 혐의로 기소되었으며, 재판부는 이들의 혐의를 유죄로 인정했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄조직의 책임이 명확하고, 피해 규모가 약 11억 원으로 크며, 피해자 수가 21명으로 집단적 피해에 해당합니다. 경찰이 압수한 현금 약 10억 원에 대해 가압류 결정이 내려져 피해 회복 재원이 확보되었고, 대한법률구조공단의 지원으로 민사 절차가 진행 중입니다.</t>
+          <t>데이커복구업체 대표 및 직원이 해커와 결탁하여 피해자들을 기망한 사실이 법원 판결로 명확히 인정됨 (상대방 책임 명확, 증거 확보 가능). 총 730차례에 걸쳐 26억 6천만원 상당의 피해가 발생하여 집단적 피해 및 피해 규모가 큼. 형사 재판이 이미 종결되어 민사 소송 진행에 유리한 근거가 마련됨 (공적 절차 진행).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>약 11억 원</t>
+          <t>26억6천여만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>최소 730명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>범죄조직에 돌아갈 뻔한 범죄수익금… 대전지검, 가압류결정 절차 지원</t>
+          <t>'랜섬웨어' 감염에 복구업체 돈 냈는데...해커와 한패</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260521010005978</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202608070259&amp;t=NN</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:04.511577+00:00</t>
+          <t>2026-08-10 20:00:42.880075+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨 (인플루언서)</t>
+          <t>림헹 그룹</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 구속기소, 재판 진행 중</t>
+          <t>로이터 통신 조사 진행 중, 태국군 지역 장악, 림헹 그룹의 언론사 소송 진행 중, 캄보디아 당국의 방조 혐의 기소 가능성</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>'아이비리그 의대 출신'이라는 허위 이력을 내세운 30대 인플루언서 A씨가 존재하지 않는 명품 화장품을 공동구매 방식으로 판매하여 약 250명으로부터 9600만 원을 편취한 혐의로 구속기소되었습니다. 경찰의 불송치 결정에도 불구하고 피해자들의 이의신청으로 검찰이 재수사하여 허위 정황과 사기 전력을 확인, A씨를 직접 체포하고 재판에 넘겼습니다.</t>
+          <t>캄보디아 유명 재벌 림헹 그룹 소유의 대규모 범죄단지 건물에서 최소 7개국 출신 다수 피해자들이 사기 및 강제노동에 시달린 사실이 로이터 통신 조사로 드러났습니다. 림헹 그룹은 범죄 조직에 터무니없이 높은 월세를 받고 건물을 임대했으며, 범죄 활동 인지 후 언론사를 상대로 소송을 제기했습니다. 캄보디아 법상 건물 소유주가 범죄 방조 혐의로 기소될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 책임이 검찰 구속기소로 명확하며, 약 250명의 다수 피해자가 발생하여 집단적 피해에 해당합니다. 검찰 수사를 통해 허위 이력 및 실체 없는 화장품 판매에 대한 증거가 확보되었고, 이미 검찰 수사 및 기소라는 공적 절차가 진행 중입니다. 다만, 피고의 자력은 불분명합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (림헹 그룹이 범죄단지 건물에 고액 월세를 받고 임대하고 범죄 활동을 인지한 후 언론사를 상대로 소송 제기), 상대방 자력 충분함 (캄보디아 유명 재벌 림헹 그룹), 집단적 피해 (최소 7개국 출신 다수 피해자), 피해 규모가 큼 (다수 피해자, 강제노동 및 사기 피해), 증거 확보 가능함 (로이터 통신 조사, 임대차 계약서, 태국 당국 확인). 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>9600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>약 250명</t>
+          <t>최소 7개국 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“아이비리그 의대 출신” 믿고 샀는데…화장품 공동구매한 인플루언서...</t>
+          <t>캄보디아 거대 범죄단지, 현지 유명 재벌 소유</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20037771?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260715175600084?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-07 10:46:40.021285+00:00</t>
+          <t>2026-07-29 02:05:04.817590+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 남성이 전문 투자자를 사칭하여 피해자로부터 7억 원을 편취한 혐의로 3년 추적 끝에 경찰에 검거되었습니다. 이 남성은 거제와 부산 등지에서도 유사 수법의 사기를 이어간 것으로 조사되어 추가 피해자가 있을 가능성이 있습니다.</t>
+          <t>인천 장애인복지관을 사칭한 사기범이 가짜 명함으로 지역 업체 및 소상공인들에게 선입금 사기 피해를 입혔습니다. 피해자는 경찰에 신고하여 수사가 진행 중이며, 복지계 관계자는 추가 피해자가 발생할 수 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의), 피해 규모가 크며(7억 원), 유사 수법으로 다수 피해자 발생 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점도 긍정적입니다. 다만, 상대방이 개인으로 자력 확보가 어려울 수 있다는 점은 리스크입니다.</t>
+          <t>사칭 사기로 상대방 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차가 진행되고 있습니다(적합 조건 5, 6). 또한, 지역 업체 및 소상공인 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 상대방의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (지역 업체 및 소상공인)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전문 투자자 사칭해 7억 원 뜯어낸 50대 남성…3년 추적 끝에 검거</t>
+          <t>복지관 직원입니다  가짜 명함까지 등장…인천 장애인복지관 사칭 선입...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6153256</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=297082</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-01 07:00:08.373739+00:00</t>
+          <t>2026-07-04 07:03:23.161592+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄조직</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 정부 법적 보완책 마련 예정</t>
+          <t>경찰 수사 및 검찰의 몰수·추징 의견 제출, 법원의 압수금 가압류 결정 완료, 향후 피해자들의 손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법의 사각지대를 이용한 '노쇼 사기'가 기승을 부리며 다수의 피해자가 발생하고 있다. 피해자들은 은행의 지급정지 거부로 돈을 잃고 있으며, 사기범들은 조롱까지 하는 상황이다. 정부가 법적 보완책을 마련 중이나, 시행 전까지의 피해는 보전받기 어려운 실정이다.</t>
+          <t>보이스피싱 범죄조직이 피해자 21명으로부터 약 11억 원을 가로챈 사건에서, 경찰이 압수한 현금 약 10억 원이 피고인 측에 반환될 뻔했습니다. 대전지검과 대한법률구조공단의 협력으로 피해자들의 민사 보전 절차가 진행되어, 해당 압수금에 대한 가압류 결정이 내려졌습니다. 이로써 피해자들은 향후 손해배상 절차에서 피해 회복 재원을 확보할 수 있게 되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>사기범의 기망 행위가 명확하고(적합 조건 1), 전남에서만 연간 315건, 60억 원 규모의 집단적 피해가 발생하여 피해 규모가 크다(적합 조건 3, 4). 경찰 수사가 진행 중이며 정부가 법적 보완책을 마련 중인 공적 절차가 진행되고 있고(적합 조건 6), 가짜 명함, 공문, 통화 녹음 등 증거 확보도 가능하다(적합 조건 5). 다만, 사기범의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>보이스피싱 범죄조직의 책임이 명확하고, 피해 규모가 약 11억 원으로 크며, 피해자 수가 21명으로 집단적 피해에 해당합니다. 경찰이 압수한 현금 약 10억 원에 대해 가압류 결정이 내려져 피해 회복 재원이 확보되었고, 대한법률구조공단의 지원으로 민사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>개별 1천만 원 이상, 전남 지역 총 60억 원</t>
+          <t>약 11억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>전남 지역 315명 이상, 전국적으로 다수</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>잡으러 와라  농락까지...법 사각지대 '노쇼 사기' 기승</t>
+          <t>범죄조직에 돌아갈 뻔한 범죄수익금… 대전지검, 가압류결정 절차 지원</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mpmbc.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://mpmbc.co.kr/NewsArticle/1513019</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260521010005978</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-19 12:10:29.688963+00:00</t>
+          <t>2026-05-24 07:03:04.511577+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A씨 (인플루언서)</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중 또는 예정, 민사소송 제기 권고</t>
+          <t>검찰 구속기소, 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>5억 원의 사기 피해를 당한 사건으로, 가해자가 재산을 가족 계좌 등으로 은닉하려는 정황이 포착되었다. 형사 절차와 별개로 민사 손해배상청구소송을 즉시 제기하여 가해자의 숨겨진 재산을 추적하고 회수하는 것이 중요하다고 변호사가 조언했다.</t>
+          <t>'아이비리그 의대 출신'이라는 허위 이력을 내세운 30대 인플루언서 A씨가 존재하지 않는 명품 화장품을 공동구매 방식으로 판매하여 약 250명으로부터 9600만 원을 편취한 혐의로 구속기소되었습니다. 경찰의 불송치 결정에도 불구하고 피해자들의 이의신청으로 검찰이 재수사하여 허위 정황과 사기 전력을 확인, A씨를 직접 체포하고 재판에 넘겼습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) 피해 금액이 5억 원으로 크다(적합 조건 4). 형사 절차가 진행 중이거나 진행될 예정이며(적합 조건 6), 가해자가 재산을 은닉하려는 정황이 있어 민사소송을 통한 적극적인 재산 추적 및 회수가 필요한 상황이다. 소송금융은 이러한 과정에 필요한 자금을 지원하여 피해자가 권리를 찾도록 도울 수 있다.</t>
+          <t>상대방의 책임이 검찰 구속기소로 명확하며, 약 250명의 다수 피해자가 발생하여 집단적 피해에 해당합니다. 검찰 수사를 통해 허위 이력 및 실체 없는 화장품 판매에 대한 증거가 확보되었고, 이미 검찰 수사 및 기소라는 공적 절차가 진행 중입니다. 다만, 피고의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>9600만 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>약 250명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>5억 사기당했는데, 돈은 가족 계좌에 …숨긴 돈 받아낼 묘수</t>
+          <t>“아이비리그 의대 출신” 믿고 샀는데…화장품 공동구매한 인플루언서...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/F5MIE0RSKKDB</t>
+          <t>https://www.sedaily.com/article/20037771?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:43.431053+00:00</t>
+          <t>2026-05-07 10:46:40.021285+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>개인(30대)</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 판결 선고</t>
+          <t>경찰 수사 및 검거 완료</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>30대 남성이 온라인 사기로 40명의 구매자로부터 총 4,890만 원을 가로챈 혐의로 재판에 넘겨져 형량을 선고받았다. 동종 범죄 전력이 여러 차례 있었으며, 일부 피해자에게 변제한 점이 고려되었다. 피해자들은 형사 판결을 근거로 민사상 손해배상을 청구할 수 있다.</t>
+          <t>50대 남성이 전문 투자자를 사칭하여 피해자로부터 7억 원을 편취한 혐의로 3년 추적 끝에 경찰에 검거되었습니다. 이 남성은 거제와 부산 등지에서도 유사 수법의 사기를 이어간 것으로 조사되어 추가 피해자가 있을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의로 형사 재판 진행 및 선고), 집단적 피해(40명)가 발생했으며, 이미 형사 재판이 진행되어 증거 확보가 용이합니다(적합 조건 1, 3, 5, 6). 다만 상대방이 개인이고 자력이 불분명하여 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의), 피해 규모가 크며(7억 원), 유사 수법으로 다수 피해자 발생 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점도 긍정적입니다. 다만, 상대방이 개인으로 자력 확보가 어려울 수 있다는 점은 리스크입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>4,890만 원</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>40명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>송금부터  온라인 상습 사기 거래 30대에 징역</t>
+          <t>전문 투자자 사칭해 7억 원 뜯어낸 50대 남성…3년 추적 끝에 검거</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201612&amp;mode=view</t>
+          <t>https://www.news1.kr/society/incident-accident/6153256</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:34:42.343380+00:00</t>
+          <t>2026-05-01 07:00:08.373739+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>사기 가해자 형사 유죄 판결 선고, 피해자 민사상 손해배상 청구 예상</t>
+          <t>경찰 수사 진행 중, 정부 법적 보완책 마련 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>일명 '빚투' 논란은 부모의 과거 채무로 인해 자녀가 사회적 비난과 도덕적 책임을 요구받는 현상입니다. 래퍼 마이크로닷 부모의 경우 1990년대 사기 혐의로 2024년 징역형을 선고받았으며, 피해자들은 8,500만원 상당의 피해를 입었습니다. 이 사건은 법적 책임과 도덕적 책임 사이의 논쟁을 불러일으키고 있습니다.</t>
+          <t>법의 사각지대를 이용한 '노쇼 사기'가 기승을 부리며 다수의 피해자가 발생하고 있다. 피해자들은 은행의 지급정지 거부로 돈을 잃고 있으며, 사기범들은 조롱까지 하는 상황이다. 정부가 법적 보완책을 마련 중이나, 시행 전까지의 피해는 보전받기 어려운 실정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>래퍼 마이크로닷 부모의 사기 혐의가 형사 재판에서 유죄로 판결되어 상대방 책임이 명확하며(적합 조건 1), 8,500만원 이상의 피해 금액과 다수의 피해자가 발생하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 형사 판결을 통해 강력한 증거가 확보되었고(적합 조건 5), 관련 공적 절차가 진행되어 판결이 선고된 상태이므로(적합 조건 6) 피해자들의 민사상 손해배상 청구 가능성이 높습니다.</t>
+          <t>사기범의 기망 행위가 명확하고(적합 조건 1), 전남에서만 연간 315건, 60억 원 규모의 집단적 피해가 발생하여 피해 규모가 크다(적합 조건 3, 4). 경찰 수사가 진행 중이며 정부가 법적 보완책을 마련 중인 공적 절차가 진행되고 있고(적합 조건 6), 가짜 명함, 공문, 통화 녹음 등 증거 확보도 가능하다(적합 조건 5). 다만, 사기범의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>8,500만원 이상</t>
+          <t>개별 1천만 원 이상, 전남 지역 총 60억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>전남 지역 315명 이상, 전국적으로 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“내가 한 일도 아닌데”… 가족 논란에 발목 잡힌 ‘현대판 연좌제’</t>
+          <t>잡으러 와라  농락까지...법 사각지대 '노쇼 사기' 기승</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mpmbc.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604021750022610</t>
+          <t>https://mpmbc.co.kr/NewsArticle/1513019</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:19:31.161171+00:00</t>
+          <t>2026-04-19 12:10:29.688963+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>허경영에 대한 형사 재판 진행 중</t>
+          <t>형사 절차 진행 중 또는 예정, 민사소송 제기 권고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>허경영이 2015년경 양주시 하늘궁에서 자신을 신격화하며 피해자로부터 500만원을 편취한 혐의로 의정부지검에 의해 공소사실이 설명되었습니다. 현재 의정부지법에서 병합된 추가 사건에 대한 형사 재판이 진행 중이며, 다음 기일은 4월 21일로 예정되어 있습니다.</t>
+          <t>5억 원의 사기 피해를 당한 사건으로, 가해자가 재산을 가족 계좌 등으로 은닉하려는 정황이 포착되었다. 형사 절차와 별개로 민사 손해배상청구소송을 즉시 제기하여 가해자의 숨겨진 재산을 추적하고 회수하는 것이 중요하다고 변호사가 조언했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>검찰이 허경영의 사기 혐의에 대해 공소사실을 설명하며 상대방의 책임이 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 증거가 확보되어 형사 재판이 진행 중입니다(적합 조건 5, 6). 또한 '병합된 추가 사건'이라는 언급으로 미루어 볼 때 다수의 피해자가 있을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) 피해 금액이 5억 원으로 크다(적합 조건 4). 형사 절차가 진행 중이거나 진행될 예정이며(적합 조건 6), 가해자가 재산을 은닉하려는 정황이 있어 민사소송을 통한 적극적인 재산 추적 및 회수가 필요한 상황이다. 소송금융은 이러한 과정에 필요한 자금을 지원하여 피해자가 권리를 찾도록 도울 수 있다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>500만원 (단일 사건 기준, 전체 미상)</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상 (병합된 추가 사건 고려 시 다수 예상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>허경영  수천억이 들어가도 검경에 책임 물을 것 …적용 혐의 모두 조작...</t>
+          <t>5억 사기당했는데, 돈은 가족 계좌에 …숨긴 돈 받아낼 묘수</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3547515</t>
+          <t>https://lawtalknews.co.kr/article/F5MIE0RSKKDB</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:26:10.760941+00:00</t>
+          <t>2026-04-03 12:47:43.431053+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>개인(30대)</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>미 명문대 입학을 미끼로 8억 원대 입시 사기를 벌인 사건에서, 법원은 피고인의 주장을 받아들이지 않고 사기 행위와 책임을 인정했습니다. 피해자는 명문대 편입을 희망하는 자녀를 둔 부친으로, 법원의 판단으로 사기 행위가 명확히 드러났습니다.</t>
+          <t>30대 남성이 온라인 사기로 40명의 구매자로부터 총 4,890만 원을 가로챈 혐의로 재판에 넘겨져 형량을 선고받았다. 동종 범죄 전력이 여러 차례 있었으며, 일부 피해자에게 변제한 점이 고려되었다. 피해자들은 형사 판결을 근거로 민사상 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>법원이 사기 주장을 받아들이지 않아 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 8억 원대로 매우 크고(적합 조건 4), 이미 재판이 진행되어 판결이 선고된 상태로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 형사 재판 진행 및 선고), 집단적 피해(40명)가 발생했으며, 이미 형사 재판이 진행되어 증거 확보가 용이합니다(적합 조건 1, 3, 5, 6). 다만 상대방이 개인이고 자력이 불분명하여 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>약 8억 원</t>
+          <t>4,890만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>40명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>미 명문대 인맥으로 보내줄게 …8억대 입시 사기 결국</t>
+          <t>송금부터  온라인 상습 사기 거래 30대에 징역</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185341</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201612&amp;mode=view</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:30.500194+00:00</t>
+          <t>2026-04-03 12:34:42.343380+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A씨와 B씨</t>
+          <t>래퍼 마이크로닷 부모 등 사기 가해자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>피라미드식 사기 범행 주장</t>
+          <t>사기 가해자 형사 유죄 판결 선고, 피해자 민사상 손해배상 청구 예상</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>A씨와 B씨가 피라미드(다단계)식 구조를 통해 조직적인 사기 범행을 벌여 자영업자들이 세금 피해를 입었다는 주장이 제기되었습니다. 피해자들은 다른 이용자를 소개할 경우 수수료 일부를 재분배하는 방식으로 조직을 확장했다고 주장하고 있습니다.</t>
+          <t>일명 '빚투' 논란은 부모의 과거 채무로 인해 자녀가 사회적 비난과 도덕적 책임을 요구받는 현상입니다. 래퍼 마이크로닷 부모의 경우 1990년대 사기 혐의로 2024년 징역형을 선고받았으며, 피해자들은 8,500만원 상당의 피해를 입었습니다. 이 사건은 법적 책임과 도덕적 책임 사이의 논쟁을 불러일으키고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>A씨와 B씨가 피라미드식 사기 범행을 벌였다는 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), '피해자들', '자영업자들'이라는 표현에서 집단적 피해가 발생했음을 알 수 있습니다(적합 조건 3). 피라미드식 사기의 특성상 피해 규모가 크고 피해자 수가 많을 가능성이 높습니다(적합 조건 4).</t>
+          <t>래퍼 마이크로닷 부모의 사기 혐의가 형사 재판에서 유죄로 판결되어 상대방 책임이 명확하며(적합 조건 1), 8,500만원 이상의 피해 금액과 다수의 피해자가 발생하여 집단적 피해 및 피해 규모가 큽니다(적합 조건 3, 4). 형사 판결을 통해 강력한 증거가 확보되었고(적합 조건 5), 관련 공적 절차가 진행되어 판결이 선고된 상태이므로(적합 조건 6) 피해자들의 민사상 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8,500만원 이상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>피라미드식 사기 범행  주장...'세금 피해' 자영업자들, PG 단말기 공급...</t>
+          <t>“내가 한 일도 아닌데”… 가족 논란에 발목 잡힌 ‘현대판 연좌제’</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041723</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604021750022610</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:17:20.475146+00:00</t>
+          <t>2026-04-03 00:19:31.161171+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>허위 주식 정보 유튜브 채널 조직</t>
+          <t>허경영</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>허경영에 대한 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>가짜 주식투자 유튜브 채널 조직의 현금 수거책이 피해자 3명으로부터 3억 3천만원을 받아 상선에 전달한 혐의로 구속 송치되었습니다. 현재 검찰 수사가 진행 중이며, 추가 피해자 및 조직의 실체가 드러날 가능성이 있습니다.</t>
+          <t>허경영이 2015년경 양주시 하늘궁에서 자신을 신격화하며 피해자로부터 500만원을 편취한 혐의로 의정부지검에 의해 공소사실이 설명되었습니다. 현재 의정부지법에서 병합된 추가 사건에 대한 형사 재판이 진행 중이며, 다음 기일은 4월 21일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>허위 주식 정보로 인한 사기 행위가 명확하며(적합 조건 1), 3명의 피해자에게서 3억 3천만원의 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 현금 수거책이 구속 송치되어 증거 확보 및 검찰 수사가 진행 중인 점(적합 조건 5, 6)도 긍정적입니다. 다만, 상대방의 자력 확보 여부가 관건이며, 수사 확대를 통해 추가 피해자 및 상선이 드러날 가능성이 있습니다.</t>
+          <t>검찰이 허경영의 사기 혐의에 대해 공소사실을 설명하며 상대방의 책임이 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 증거가 확보되어 형사 재판이 진행 중입니다(적합 조건 5, 6). 또한 '병합된 추가 사건'이라는 언급으로 미루어 볼 때 다수의 피해자가 있을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>3억3천만원</t>
+          <t>500만원 (단일 사건 기준, 전체 미상)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상 (병합된 추가 사건 고려 시 다수 예상)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'허위 주식 정보 유튜브' 현금 수거책, 구속 송치</t>
+          <t>허경영  수천억이 들어가도 검경에 책임 물을 것 …적용 혐의 모두 조작...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070633</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3547515</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 12:27:41.713495+00:00</t>
+          <t>2026-04-02 12:26:10.760941+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>필리핀 법원 징역 60년 선고, 한국 송환 및 버닝썬 재수사 가능성 제기</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>박왕열은 피해자들로부터 7억 2천만원을 편취하고 도주했으며, 필리핀 법원에서 징역 60년을 선고받은 후 한국으로 송환되었습니다. 그의 송환으로 버닝썬 사건의 재수사 가능성이 제기되고 있으며, 피해자들은 손해배상을 청구할 수 있을 것으로 보입니다.</t>
+          <t>미 명문대 입학을 미끼로 8억 원대 입시 사기를 벌인 사건에서, 법원은 피고인의 주장을 받아들이지 않고 사기 행위와 책임을 인정했습니다. 피해자는 명문대 편입을 희망하는 자녀를 둔 부친으로, 법원의 판단으로 사기 행위가 명확히 드러났습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>박왕열이 피해자들로부터 7억 2천만원을 편취한 사실이 명시되어 책임이 명확하고(적합 조건 1), 피해 금액이 상당하며(적합 조건 4), '피해자들'이라는 표현으로 보아 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 필리핀 법원에서 징역 60년이 선고된 점은 이미 형사 절차를 통해 유죄가 입증되었음을 의미하며 증거 확보가 용이하고(적합 조건 5), 한국 송환 후 '버닝썬 재수사 가능성'이 언급되어 추가적인 공적 절차 진행 가능성이 있습니다(적합 조건 6). 다만, 상대방 박왕열 개인의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>법원이 사기 주장을 받아들이지 않아 상대방의 책임이 명확하며(적합 조건 1), 피해 금액이 8억 원대로 매우 크고(적합 조건 4), 이미 재판이 진행되어 판결이 선고된 상태로 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>7억2000만원</t>
+          <t>약 8억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>박왕열 송환…버닝썬 재수사 가능성</t>
+          <t>미 명문대 인맥으로 보내줄게 …8억대 입시 사기 결국</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603300035</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185341</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 00:25:50.358163+00:00</t>
+          <t>2026-04-01 00:28:30.500194+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>미술평론가 H씨</t>
+          <t>A씨와 B씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 재판 결심 공판 진행, 검찰 징역 1년 6개월 구형, 1심 선고 예정</t>
+          <t>피라미드식 사기 범행 주장</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>유명 미술평론가 H씨가 해외 전시 출품을 미끼로 작가 A씨로부터 1억 2600만원을 가로챈 혐의로 재판을 받고 있다. H씨는 위조된 계약서를 제시하며 신뢰를 얻었으나, 검찰 수사 결과 모든 주장이 허위로 드러났다. 현재 형사 재판 결심 공판이 진행되었으며, 검찰은 징역 1년 6개월을 구형했다.</t>
+          <t>A씨와 B씨가 피라미드(다단계)식 구조를 통해 조직적인 사기 범행을 벌여 자영업자들이 세금 피해를 입었다는 주장이 제기되었습니다. 피해자들은 다른 이용자를 소개할 경우 수수료 일부를 재분배하는 방식으로 조직을 확장했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>미술평론가 H씨의 사기 혐의가 검찰 수사 및 형사 재판을 통해 명확히 드러나 상대방 책임이 명확하며(적합 조건 1), 위조 계약서 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한, 이미 형사 재판이 진행 중인 공적 절차 단계이며(적합 조건 6), 피해 금액이 1억 2600만원으로 적지 않습니다(적합 조건 4). H씨의 사회적 지위를 고려할 때 자력도 어느 정도 있을 것으로 추정됩니다.</t>
+          <t>A씨와 B씨가 피라미드식 사기 범행을 벌였다는 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), '피해자들', '자영업자들'이라는 표현에서 집단적 피해가 발생했음을 알 수 있습니다(적합 조건 3). 피라미드식 사기의 특성상 피해 규모가 크고 피해자 수가 많을 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1억 2600만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[단독]비엔날레 감독 출신 미술평론가, 억대 사기 혐의로 재판</t>
+          <t>피라미드식 사기 범행  주장...'세금 피해' 자영업자들, PG 단말기 공급...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6492911?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260330065102</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041723</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:30.331193+00:00</t>
+          <t>2026-03-31 00:17:20.475146+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>큐텐, 티몬, 위메프</t>
+          <t>허위 주식 정보 유튜브 채널 조직</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>검찰의 추가 기소 및 형사 재판 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>검찰이 티몬·위메프 미정산 사태와 관련하여 구영배 큐텐 대표 등 전현직 경영진 8명을 8억 원대 사기 혐의로 추가 기소했다. 이들은 셀러들에게 지급해야 할 정산대금을 큐텐 등으로 유출하여 가로챈 혐의를 받고 있으며, 앞서 1조 8천억 원대 사기 혐의로도 기소된 바 있다. 검찰은 민생을 침해하는 다중피해범죄에 엄정 대응하겠다고 밝혔다.</t>
+          <t>가짜 주식투자 유튜브 채널 조직의 현금 수거책이 피해자 3명으로부터 3억 3천만원을 받아 상선에 전달한 혐의로 구속 송치되었습니다. 현재 검찰 수사가 진행 중이며, 추가 피해자 및 조직의 실체가 드러날 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>검찰이 큐텐 구영배 대표 등 전현직 경영진을 1조 8천억 원대 사기 혐의로 기소하여 상대방 책임이 명확하며(적합 조건 1), 큐텐, 티몬, 위메프는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 다수의 판매자가 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 검찰 수사를 통해 증거가 확보되어 기소까지 진행된 상태입니다(적합 조건 5, 6).</t>
+          <t>허위 주식 정보로 인한 사기 행위가 명확하며(적합 조건 1), 3명의 피해자에게서 3억 3천만원의 피해가 발생하여 피해 규모가 큽니다(적합 조건 4). 현금 수거책이 구속 송치되어 증거 확보 및 검찰 수사가 진행 중인 점(적합 조건 5, 6)도 긍정적입니다. 다만, 상대방의 자력 확보 여부가 관건이며, 수사 확대를 통해 추가 피해자 및 상선이 드러날 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1조 8천억 원 이상</t>
+          <t>3억3천만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수의 판매자</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>검찰, ‘티메프 사태’ 구영배 큐텐 대표 등 8명 추가 기소</t>
+          <t>'허위 주식 정보 유튜브' 현금 수거책, 구속 송치</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260329509559?OutUrl=naver</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070633</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:28:52.344548+00:00</t>
+          <t>2026-03-30 12:27:41.713495+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>구영배 큐텐 대표 등 전현직 경영진</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검찰 추가 기소, 재판 예정</t>
+          <t>필리핀 법원 징역 60년 선고, 한국 송환 및 버닝썬 재수사 가능성 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>검찰이 티몬·위메프 미정산 사태와 관련해 구영배 큐텐 대표 등 전현직 경영진 8명을 8억4000만원 규모의 사기 혐의로 추가 기소했습니다. 이들은 판매자 정산대금을 큐텐 등으로 빼돌려 가로챈 혐의를 받고 있으며, 앞서 1조8500억원대 사기 혐의로 10명이 기소된 바 있습니다. 검찰은 민생 침해 다중피해범죄에 엄정 대응하겠다고 밝혔습니다.</t>
+          <t>박왕열은 피해자들로부터 7억 2천만원을 편취하고 도주했으며, 필리핀 법원에서 징역 60년을 선고받은 후 한국으로 송환되었습니다. 그의 송환으로 버닝썬 사건의 재수사 가능성이 제기되고 있으며, 피해자들은 손해배상을 청구할 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>검찰이 구영배 큐텐 대표 등 전현직 경영진 8명을 특정경제범죄 가중처벌법상 사기 혐의로 추가 기소하여 상대방 책임이 명확합니다 (적합 조건 1). 큐텐, 티몬, 위메프 등 대기업 및 주요 플랫폼 경영진이 피고인으로 자력이 충분하며 (적합 조건 2), '티몬·위메프 미정산 사태'는 다수의 판매자에게 발생한 집단적 피해이고 (적합 조건 3), 이미 1조8500억원대 사기 혐의로 기소된 바 있어 피해 규모가 매우 큽니다 (적합 조건 4). 검찰 수사를 통해 혐의가 구체적으로 특정되었고, 이미 검찰 기소가 진행 중인 공적 절차가 있습니다 (적합 조건 5, 6).</t>
+          <t>박왕열이 피해자들로부터 7억 2천만원을 편취한 사실이 명시되어 책임이 명확하고(적합 조건 1), 피해 금액이 상당하며(적합 조건 4), '피해자들'이라는 표현으로 보아 다수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 필리핀 법원에서 징역 60년이 선고된 점은 이미 형사 절차를 통해 유죄가 입증되었음을 의미하며 증거 확보가 용이하고(적합 조건 5), 한국 송환 후 '버닝썬 재수사 가능성'이 언급되어 추가적인 공적 절차 진행 가능성이 있습니다(적합 조건 6). 다만, 상대방 박왕열 개인의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>총 1조8500억원 이상</t>
+          <t>7억2000만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수의 판매자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'티메프 사태' 구영배 등 8명 추가기소…8억4000만원 사기 혐의</t>
+          <t>박왕열 송환…버닝썬 재수사 가능성</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351416</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603300035</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-29 12:25:22.807855+00:00</t>
+          <t>2026-03-30 00:25:50.358163+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>구영배</t>
+          <t>미술평론가 H씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰 기소 및 추가 수사 진행 중</t>
+          <t>형사 재판 결심 공판 진행, 검찰 징역 1년 6개월 구형, 1심 선고 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>검찰이 '티메프 사태'의 본류인 1조 8500억원대 사기 행각과 관련하여 구영배를 3연속 기소했습니다. 추가 수사를 통해 8억 4000만원 규모의 사기 행각이 포착되었으며, 서울중앙지검 티몬·위메프 전담수사팀이 사건을 담당하고 있습니다.</t>
+          <t>유명 미술평론가 H씨가 해외 전시 출품을 미끼로 작가 A씨로부터 1억 2600만원을 가로챈 혐의로 재판을 받고 있다. H씨는 위조된 계약서를 제시하며 신뢰를 얻었으나, 검찰 수사 결과 모든 주장이 허위로 드러났다. 현재 형사 재판 결심 공판이 진행되었으며, 검찰은 징역 1년 6개월을 구형했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>검찰이 '티메프 사태' 관련 구영배를 3연속 기소하며 상대방 책임이 명확합니다. 1조 8500억원대에 달하는 피해 규모와 다수의 피해자가 예상되며, 검찰 수사 및 기소가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 관련 기업의 자력 또한 충분할 것으로 추정됩니다.</t>
+          <t>미술평론가 H씨의 사기 혐의가 검찰 수사 및 형사 재판을 통해 명확히 드러나 상대방 책임이 명확하며(적합 조건 1), 위조 계약서 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한, 이미 형사 재판이 진행 중인 공적 절차 단계이며(적합 조건 6), 피해 금액이 1억 2600만원으로 적지 않습니다(적합 조건 4). H씨의 사회적 지위를 고려할 때 자력도 어느 정도 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>1조 8500억원대</t>
+          <t>1억 2600만원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>檢 '티메프 사태' 구영배 3연속 기소</t>
+          <t>[단독]비엔날레 감독 출신 미술평론가, 억대 사기 혐의로 재판</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032939811</t>
+          <t>https://www.nocutnews.co.kr/news/6492911?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260330065102</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-29 12:21:29.507364+00:00</t>
+          <t>2026-03-30 00:21:30.331193+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>큐텐, 티몬, 위메프</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 범인 긴급체포</t>
+          <t>검찰의 추가 기소 및 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>한 시민이 보이스피싱으로 3천만원을 편취당하고 추가 4천만원을 전달하려던 중 경찰에 신고했다. 경찰은 현장 잠복 끝에 보이스피싱 조직의 수거책을 긴급체포했으며, 범인의 차량에서 다수의 위조 증권사 서류가 발견되어 추가 피해자가 있을 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>검찰이 티몬·위메프 미정산 사태와 관련하여 구영배 큐텐 대표 등 전현직 경영진 8명을 8억 원대 사기 혐의로 추가 기소했다. 이들은 셀러들에게 지급해야 할 정산대금을 큐텐 등으로 유출하여 가로챈 혐의를 받고 있으며, 앞서 1조 8천억 원대 사기 혐의로도 기소된 바 있다. 검찰은 민생을 침해하는 다중피해범죄에 엄정 대응하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 현장 검거), 다수의 피해자가 발생했을 가능성이 높으며(가짜 서류 무더기 발견), 피해 금액이 크고(3천만원 피해, 4천만원 추가 시도), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 1, 3, 4, 5, 6). 다만, 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려울 수 있다는 점은 리스크 요인임.</t>
+          <t>검찰이 큐텐 구영배 대표 등 전현직 경영진을 1조 8천억 원대 사기 혐의로 기소하여 상대방 책임이 명확하며(적합 조건 1), 큐텐, 티몬, 위메프는 자력이 충분한 대기업으로 판단됩니다(적합 조건 2). 다수의 판매자가 피해를 입은 집단적 피해이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 검찰 수사를 통해 증거가 확보되어 기소까지 진행된 상태입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>최소 3천만원 (추가 4천만원 시도)</t>
+          <t>1조 8천억 원 이상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 추정</t>
+          <t>다수의 판매자</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>보이스피싱 같아요  파출소 뛰어온 시민… 1시간 만에 범인 잡은 경찰</t>
+          <t>검찰, ‘티메프 사태’ 구영배 큐텐 대표 등 8명 추가 기소</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/29/2026032008233225545</t>
+          <t>http://www.segyebiz.com/newsView/20260329509559?OutUrl=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:31.055915+00:00</t>
+          <t>2026-03-29 12:28:52.344548+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>국제 범죄 조직 및 관련 용의자</t>
+          <t>구영배 큐텐 대표 등 전현직 경영진</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>인도 CBI 수사 및 용의자 체포, 인터폴 국제 공조, 미국 자산 동결 및 주범 선고</t>
+          <t>검찰 추가 기소, 재판 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>인도 중앙수사국(CBI)이 미얀마 연계 암호화폐 사기 및 인신매매 네트워크의 핵심 용의자를 체포했습니다. 피해자들은 합법적인 일자리를 미끼로 유인되어 사기 단지에서 암호화폐 투자 사기에 강제 동원되었고, 불법 감금 및 신체적 학대도 당했습니다. 인터폴은 이 네트워크가 60개국 이상에 피해자를 낳은 초국가적 범죄라고 평가했으며, 미국은 관련 암호화폐 자산 5억8000만달러 이상을 동결했습니다.</t>
+          <t>검찰이 티몬·위메프 미정산 사태와 관련해 구영배 큐텐 대표 등 전현직 경영진 8명을 8억4000만원 규모의 사기 혐의로 추가 기소했습니다. 이들은 판매자 정산대금을 큐텐 등으로 빼돌려 가로챈 혐의를 받고 있으며, 앞서 1조8500억원대 사기 혐의로 10명이 기소된 바 있습니다. 검찰은 민생 침해 다중피해범죄에 엄정 대응하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(핵심 용의자 체포), 집단적 피해(60개국 이상 다수 피해자)이며, 피해 규모가 매우 큼(미국 동결 자산 5억 8천만 달러 이상). 또한, 인도 CBI 수사, 인터폴 공조, 미국 자산 동결 및 주범 선고 등 공적 절차가 활발히 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>검찰이 구영배 큐텐 대표 등 전현직 경영진 8명을 특정경제범죄 가중처벌법상 사기 혐의로 추가 기소하여 상대방 책임이 명확합니다 (적합 조건 1). 큐텐, 티몬, 위메프 등 대기업 및 주요 플랫폼 경영진이 피고인으로 자력이 충분하며 (적합 조건 2), '티몬·위메프 미정산 사태'는 다수의 판매자에게 발생한 집단적 피해이고 (적합 조건 3), 이미 1조8500억원대 사기 혐의로 기소된 바 있어 피해 규모가 매우 큽니다 (적합 조건 4). 검찰 수사를 통해 혐의가 구체적으로 특정되었고, 이미 검찰 기소가 진행 중인 공적 절차가 있습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>5억 8천만 달러 이상 (미국 동결 자산 기준)</t>
+          <t>총 1조8500억원 이상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>60개국 이상 다수 (인도인 피해자 포함)</t>
+          <t>다수의 판매자</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>인도 CBI, 미얀마 연계 암호화폐 사기·인신매매 핵심 용의자 체포</t>
+          <t>'티메프 사태' 구영배 등 8명 추가기소…8억4000만원 사기 혐의</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/343921</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351416</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-27 12:33:58.925501+00:00</t>
+          <t>2026-03-29 12:25:22.807855+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>김모(43)씨</t>
+          <t>구영배</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>검찰 구속 기소, 재판 진행 예정</t>
+          <t>검찰 기소 및 추가 수사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>40대 남성 김모씨가 2016년부터 9년여간 투자 사기 범행을 저질러 피해자 3명으로부터 총 8억 4천만 원을 편취한 사건입니다. 경찰 수사 단계에서는 거짓 증거로 무혐의 처분을 받았으나, 검찰의 보완수사를 통해 모든 계좌 추적 및 주변 인물 조사를 거쳐 사기 혐의가 밝혀져 구속 기소되었습니다. 현재 재판이 진행될 예정입니다.</t>
+          <t>검찰이 '티메프 사태'의 본류인 1조 8500억원대 사기 행각과 관련하여 구영배를 3연속 기소했습니다. 추가 수사를 통해 8억 4000만원 규모의 사기 행각이 포착되었으며, 서울중앙지검 티몬·위메프 전담수사팀이 사건을 담당하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>사기 피의자의 책임이 검찰 수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 피해 금액이 총 8억 4천만 원으로 규모가 크며(피해 규모 큼), 검찰이 광범위한 계좌 추적 및 증거를 확보하여 공소 유지가 용이할 것으로 판단됩니다(증거 확보 가능). 또한, 이미 검찰 수사가 완료되어 구속 기소된 상태로 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>검찰이 '티메프 사태' 관련 구영배를 3연속 기소하며 상대방 책임이 명확합니다. 1조 8500억원대에 달하는 피해 규모와 다수의 피해자가 예상되며, 검찰 수사 및 기소가 진행 중이므로 증거 확보 및 공적 절차 진행 조건도 충족합니다. 관련 기업의 자력 또한 충분할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>총 8억 4천만 원</t>
+          <t>1조 8500억원대</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>최소 3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[단독] 나 돈 잘 번다  경찰 농락한 사기꾼…6년차 검사에 덜미</t>
+          <t>檢 '티메프 사태' 구영배 3연속 기소</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491188?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060836</t>
+          <t>https://www.hankyung.com/article/2026032939811</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-26 00:15:40.238309+00:00</t>
+          <t>2026-03-29 12:21:29.507364+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>국내 송환 후 경기북부경찰청 광역범죄수사대 수사 진행 예정</t>
+          <t>경찰 수사 진행 중, 범인 긴급체포</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>필리핀에서 '마약왕'으로 불리던 박왕열 씨가 국내로 송환되었습니다. 박씨는 2016년 한국인 3명을 살해한 '사탕수수밭 살인 사건'의 핵심 인물로, 이들로부터 카지노 투자금 7억 2천만원을 빼돌렸으며, 국내에서 150억원대 유사수신 범행을 벌인 전력이 있습니다. 현재 국내 수사가 진행될 예정입니다.</t>
+          <t>한 시민이 보이스피싱으로 3천만원을 편취당하고 추가 4천만원을 전달하려던 중 경찰에 신고했다. 경찰은 현장 잠복 끝에 보이스피싱 조직의 수거책을 긴급체포했으며, 범인의 차량에서 다수의 위조 증권사 서류가 발견되어 추가 피해자가 있을 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임이 명확하며(적합 조건 1), 카지노 투자금 7억 2천만원 편취 및 150억원대 유사수신 범행 등 피해 규모가 매우 큽니다(적합 조건 4). 필리핀에서 이미 유죄 판결을 받았고 국내 송환 후 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6). 유사수신 범행 피해자들의 집단 소송 가능성이 높습니다. 다만, 상대방의 자력 확보 및 피해자들의 소송 의지 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(경찰 현장 검거), 다수의 피해자가 발생했을 가능성이 높으며(가짜 서류 무더기 발견), 피해 금액이 크고(3천만원 피해, 4천만원 추가 시도), 경찰 수사가 진행 중으로 객관적 증거 확보가 용이함(적합 조건 1, 3, 4, 5, 6). 다만, 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려울 수 있다는 점은 리스크 요인임.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>최소 7억 2천만원 (카지노 투자금), 유사수신 범행 150억원대</t>
+          <t>최소 3천만원 (추가 4천만원 시도)</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>살인 피해자 3명, 유사수신 범행 피해자 다수 (미상)</t>
+          <t>다수 추정</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>필리핀 감옥서 호화생활…'마약왕' 박왕열, 경기북부청 압송</t>
+          <t>보이스피싱 같아요  파출소 뛰어온 시민… 1시간 만에 범인 잡은 경찰</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032507461695780</t>
+          <t>https://www.mt.co.kr/society/2026/03/29/2026032008233225545</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-25 00:24:49.388518+00:00</t>
+          <t>2026-03-29 00:23:31.055915+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>국제 범죄 조직 및 관련 용의자</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>교육청 견책 처분 완료, 추가 피해자 소송 가능성</t>
+          <t>인도 CBI 수사 및 용의자 체포, 인터폴 국제 공조, 미국 자산 동결 및 주범 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대전시교육청이 동료 교사에게 1억 원을 편취한 교사에게 견책 처분을 내렸습니다. 항소심 증인 외 추가 피해자가 있을 수 있다는 정황이 제기되었으나, 교육청은 피해 당사자의 문제 제기가 먼저 있어야 한다는 입장입니다. 피해자들은 손해배상 소송을 통해 피해 구제를 받을 수 있을 것으로 보입니다.</t>
+          <t>인도 중앙수사국(CBI)이 미얀마 연계 암호화폐 사기 및 인신매매 네트워크의 핵심 용의자를 체포했습니다. 피해자들은 합법적인 일자리를 미끼로 유인되어 사기 단지에서 암호화폐 투자 사기에 강제 동원되었고, 불법 감금 및 신체적 학대도 당했습니다. 인터폴은 이 네트워크가 60개국 이상에 피해자를 낳은 초국가적 범죄라고 평가했으며, 미국은 관련 암호화폐 자산 5억8000만달러 이상을 동결했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>가해 교사의 책임이 명확하고(적합 조건 1), 1억 원이라는 구체적인 피해 금액이 명시되었으며(적합 조건 4), 추가 피해자가 있을 가능성이 있어 집단적 피해로 발전할 수 있습니다(적합 조건 3). 교육청의 징계 처분이 이미 내려져 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 다만, 가해 교사의 자력 여부가 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(핵심 용의자 체포), 집단적 피해(60개국 이상 다수 피해자)이며, 피해 규모가 매우 큼(미국 동결 자산 5억 8천만 달러 이상). 또한, 인도 CBI 수사, 인터폴 공조, 미국 자산 동결 및 주범 선고 등 공적 절차가 활발히 진행 중이므로 증거 확보 가능성도 높습니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>1억 원 이상</t>
+          <t>5억 8천만 달러 이상 (미국 동결 자산 기준)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>60개국 이상 다수 (인도인 피해자 포함)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대전시교육청, 동료 교사에 1억 편취한 교사 서둘러 '견책' 처분</t>
+          <t>인도 CBI, 미얀마 연계 암호화폐 사기·인신매매 핵심 용의자 체포</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194734</t>
+          <t>https://www.tokenpost.kr/news/breaking/343921</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:31.148673+00:00</t>
+          <t>2026-03-27 12:33:58.925501+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>사기단</t>
+          <t>김모(43)씨</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>사설 탐정 조사 중</t>
+          <t>검찰 구속 기소, 재판 진행 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>치매를 앓는 노모가 10세 연하의 물리치료사로 위장한 사기단에게 재산을 편취당한 사건. 탐정 조사를 통해 사기단의 실체가 드러났으며, 상대방 아내가 1억 원의 위자료를 요구한 정황으로 미루어 피해 규모가 상당할 것으로 추정된다. 사기단이 노년 여성들을 대상으로 범행을 저질렀다는 점에서 추가 피해자 발생 가능성도 있다.</t>
+          <t>40대 남성 김모씨가 2016년부터 9년여간 투자 사기 범행을 저질러 피해자 3명으로부터 총 8억 4천만 원을 편취한 사건입니다. 경찰 수사 단계에서는 거짓 증거로 무혐의 처분을 받았으나, 검찰의 보완수사를 통해 모든 계좌 추적 및 주변 인물 조사를 거쳐 사기 혐의가 밝혀져 구속 기소되었습니다. 현재 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기단), 피해 규모가 크며(재산 편취, 1억 원 이상 추정), 증거 확보가 가능함(탐정 조사, 일기장). 또한, '노년의 여성들에게 접근'했다는 점에서 집단적 피해 가능성도 있음. 다만, 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>사기 피의자의 책임이 검찰 수사를 통해 명확히 밝혀졌고(상대방 책임 명확), 피해 금액이 총 8억 4천만 원으로 규모가 크며(피해 규모 큼), 검찰이 광범위한 계좌 추적 및 증거를 확보하여 공소 유지가 용이할 것으로 판단됩니다(증거 확보 가능). 또한, 이미 검찰 수사가 완료되어 구속 기소된 상태로 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1억 원 이상 추정</t>
+          <t>총 8억 4천만 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수 (추정)</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'탐정들의 영업비밀' 10세 연하 사기꾼 사랑한 치매母  외로워서 그랬다...</t>
+          <t>[단독] 나 돈 잘 번다  경찰 농락한 사기꾼…6년차 검사에 덜미</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1952496</t>
+          <t>https://www.nocutnews.co.kr/news/6491188?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060836</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-24 00:45:06.780997+00:00</t>
+          <t>2026-03-26 00:15:40.238309+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>A씨, B씨 등 사기 피의자들</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>피의자들의 형사재판 진행 중 (첫 공판)</t>
+          <t>국내 송환 후 경기북부경찰청 광역범죄수사대 수사 진행 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>수입 냉동육 투자 사기로 130여명의 피해자에게 2,300억여원의 피해를 입힌 피의자들이 첫 재판에서 혐의를 전면 부인했습니다. 경찰 수사 결과 허위 재고 확인서 발행 등 사기 행각이 드러났으며, 현재 형사재판이 진행 중입니다. 피해 규모가 매우 크고 다수의 피해자가 발생하여 집단적 손해배상 소송 가능성이 높습니다.</t>
+          <t>필리핀에서 '마약왕'으로 불리던 박왕열 씨가 국내로 송환되었습니다. 박씨는 2016년 한국인 3명을 살해한 '사탕수수밭 살인 사건'의 핵심 인물로, 이들로부터 카지노 투자금 7억 2천만원을 빼돌렸으며, 국내에서 150억원대 유사수신 범행을 벌인 전력이 있습니다. 현재 국내 수사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 경찰 조사 결과 허위 재고 확인서 발행 등 사기 행각이 명확히 드러났습니다. 적합 조건 3(집단적 피해): 피해자가 130여명에 달해 집단적 피해가 발생했습니다. 적합 조건 4(피해 규모 큼): 피해 금액이 2,300억여원으로 매우 큽니다. 적합 조건 5(증거 확보 가능): 경찰 수사를 통해 객관적 증거가 확보되었고, 피의자 구속영장 발부로 혐의가 소명되었습니다. 적합 조건 6(공적 절차 진행 중): 현재 피의자들의 형사재판이 진행 중입니다. 다만, 피의자 개인의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방(박왕열)의 책임이 명확하며(적합 조건 1), 카지노 투자금 7억 2천만원 편취 및 150억원대 유사수신 범행 등 피해 규모가 매우 큽니다(적합 조건 4). 필리핀에서 이미 유죄 판결을 받았고 국내 송환 후 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중입니다(적합 조건 5, 6). 유사수신 범행 피해자들의 집단 소송 가능성이 높습니다. 다만, 상대방의 자력 확보 및 피해자들의 소송 의지 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2,300억여원</t>
+          <t>최소 7억 2천만원 (카지노 투자금), 유사수신 범행 150억원대</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>130여명</t>
+          <t>살인 피해자 3명, 유사수신 범행 피해자 다수 (미상)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>2천억대 '냉동육 사기' 피의자들, 첫 재판서 혐의 전면 부인</t>
+          <t>필리핀 감옥서 호화생활…'마약왕' 박왕열, 경기북부청 압송</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260323580597</t>
+          <t>https://www.sidae.com/article/2026032507461695780</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:55.461816+00:00</t>
+          <t>2026-03-25 00:24:49.388518+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>농신보의 피해 예방 활동 및 금융기관 주의 당부 진행 중</t>
+          <t>교육청 견책 처분 완료, 추가 피해자 소송 가능성</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>컨테이너형 스마트팜 판매 업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기가 성행하고 있다. 개별 피해액은 약 1억 원에 달하며, 농신보가 피해 예방 활동을 강화하고 금융기관에 주의를 당부하는 등 관련 절차가 진행 중이다. 다수의 피해자가 발생하고 있어 집단소송 가능성이 높다.</t>
+          <t>대전시교육청이 동료 교사에게 1억 원을 편취한 교사에게 견책 처분을 내렸습니다. 항소심 증인 외 추가 피해자가 있을 수 있다는 정황이 제기되었으나, 교육청은 피해 당사자의 문제 제기가 먼저 있어야 한다는 입장입니다. 피해자들은 손해배상 소송을 통해 피해 구제를 받을 수 있을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기 행위가 명확하다. 다수의 피해자가 발생하고 있으며, 개별 피해액이 1억 원 규모로 크고, 농신보의 피해 예방 활동 및 금융기관 주의 당부 등 공적 절차가 진행 중이므로 소송금융 적합도가 높다.</t>
+          <t>가해 교사의 책임이 명확하고(적합 조건 1), 1억 원이라는 구체적인 피해 금액이 명시되었으며(적합 조건 4), 추가 피해자가 있을 가능성이 있어 집단적 피해로 발전할 수 있습니다(적합 조건 3). 교육청의 징계 처분이 이미 내려져 증거 확보가 용이할 것으로 보입니다(적합 조건 5, 6). 다만, 가해 교사의 자력 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>개별 피해자당 약 1억 원</t>
+          <t>1억 원 이상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>“빚만 떠안아”…‘컨테이너형 스마트팜’ 사기 성행</t>
+          <t>대전시교육청, 동료 교사에 1억 편취한 교사 서둘러 '견책' 처분</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260320500631</t>
+          <t>http://www.breaknews.com/1194734</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-21 00:27:15.491500+00:00</t>
+          <t>2026-03-25 00:19:31.148673+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전직 서울시의원 A씨</t>
+          <t>사기단</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 사기 혐의 입건</t>
+          <t>사설 탐정 조사 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전직 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 갚지 않은 혐의로 경찰 수사를 받고 있다. A씨는 지난해부터 잠적한 의혹을 받고 있으며, 현재 사기 혐의로 입건된 상태이다. 피해 규모가 크고 피해자가 다수여서 사건의 파장이 커질 가능성이 있다.</t>
+          <t>치매를 앓는 노모가 10세 연하의 물리치료사로 위장한 사기단에게 재산을 편취당한 사건. 탐정 조사를 통해 사기단의 실체가 드러났으며, 상대방 아내가 1억 원의 위자료를 요구한 정황으로 미루어 피해 규모가 상당할 것으로 추정된다. 사기단이 노년 여성들을 대상으로 범행을 저질렀다는 점에서 추가 피해자 발생 가능성도 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>전직 서울시의원이 사기 혐의로 입건되어 경찰 수사 중이며(적합 조건 6), 피해자가 수십 명에 이르고(적합 조건 3) 피해 규모가 10억 원 이상으로 크다(적합 조건 4). 상대방의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고(사기단), 피해 규모가 크며(재산 편취, 1억 원 이상 추정), 증거 확보가 가능함(탐정 조사, 일기장). 또한, '노년의 여성들에게 접근'했다는 점에서 집단적 피해 가능성도 있음. 다만, 상대방의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>1억 원 이상 추정</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수 (추정)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>피해규모 ‘10억 이상’…사기혐의로 입건된 개그우먼 출신 정치인 누구...</t>
+          <t>'탐정들의 영업비밀' 10세 연하 사기꾼 사랑한 치매母  외로워서 그랬다...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1595015?ref=naver</t>
+          <t>http://www.joynews24.com/view/1952496</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-19 00:32:28.989438+00:00</t>
+          <t>2026-03-24 00:45:06.780997+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>전직 서울시의원 A씨</t>
+          <t>A씨, B씨 등 사기 피의자들</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 피해자 집단 대응 준비 중</t>
+          <t>피의자들의 형사재판 진행 중 (첫 공판)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>코미디언 출신 전직 서울시의원 A씨가 지역 주민과 공무원 등 수십 명에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자들은 집단 대응을 준비 중이며, 경찰은 A씨의 소재와 자금 흐름을 추적하고 있다.</t>
+          <t>수입 냉동육 투자 사기로 130여명의 피해자에게 2,300억여원의 피해를 입힌 피의자들이 첫 재판에서 혐의를 전면 부인했습니다. 경찰 수사 결과 허위 재고 확인서 발행 등 사기 행각이 드러났으며, 현재 형사재판이 진행 중입니다. 피해 규모가 매우 크고 다수의 피해자가 발생하여 집단적 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>전직 서울시의원 A씨가 수십 명의 지역 주민과 공무원에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확합니다(적합 조건 1). 피해 규모가 10억 원 이상으로 크고(적합 조건 4), 피해자가 수십 명에 달하며 집단 대응을 준비 중인 점(적합 조건 3), 경찰의 정식 수사가 진행 중이고 금융 거래 기록 등 증거 확보 가능성이 높은 점(적합 조건 5, 6)이 소송금융 적합도를 높입니다. 다만, 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 경찰 조사 결과 허위 재고 확인서 발행 등 사기 행각이 명확히 드러났습니다. 적합 조건 3(집단적 피해): 피해자가 130여명에 달해 집단적 피해가 발생했습니다. 적합 조건 4(피해 규모 큼): 피해 금액이 2,300억여원으로 매우 큽니다. 적합 조건 5(증거 확보 가능): 경찰 수사를 통해 객관적 증거가 확보되었고, 피의자 구속영장 발부로 혐의가 소명되었습니다. 적합 조건 6(공적 절차 진행 중): 현재 피의자들의 형사재판이 진행 중입니다. 다만, 피의자 개인의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>2,300억여원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>130여명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>웃음치료사였는데 10억 넘게 빌린 뒤 잠적..코미디언 출신 전 서울시의...</t>
+          <t>2천억대 '냉동육 사기' 피의자들, 첫 재판서 혐의 전면 부인</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100129020008939</t>
+          <t>https://www.kyeonggi.com/article/20260323580597</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-19 00:31:53.889323+00:00</t>
+          <t>2026-03-23 12:32:55.461816+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>前 서울시의원 A씨</t>
+          <t>컨테이너형 스마트팜 판매 업체들</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>농신보의 피해 예방 활동 및 금융기관 주의 당부 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원가량의 돈을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. 서울 서대문경찰서는 현재 A씨를 사기 혐의로 입건하여 수사 중입니다. 피해자들은 A씨를 상대로 손해배상 소송을 제기할 가능성이 있습니다.</t>
+          <t>컨테이너형 스마트팜 판매 업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기가 성행하고 있다. 개별 피해액은 약 1억 원에 달하며, 농신보가 피해 예방 활동을 강화하고 금융기관에 주의를 당부하는 등 관련 절차가 진행 중이다. 다수의 피해자가 발생하고 있어 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨의 책임이 비교적 명확하며(적합 조건 1), 수십 명의 피해자와 10억 원 이상의 피해 규모(적합 조건 3, 4)로 집단적 피해가 발생했습니다. 현재 경찰 수사가 진행 중이므로(적합 조건 6) 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>업체들이 정부 지원 정책자금을 사칭하여 귀농·고령 농민들에게 고금리 대출을 유도하고 수수료를 편취하는 사기 행위가 명확하다. 다수의 피해자가 발생하고 있으며, 개별 피해액이 1억 원 규모로 크고, 농신보의 피해 예방 활동 및 금융기관 주의 당부 등 공적 절차가 진행 중이므로 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>개별 피해자당 약 1억 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>'방송인 출신' 前 서울시의원, 수십명에 돈 빌리고 '잠적' 의혹..10억 피...</t>
+          <t>“빚만 떠안아”…‘컨테이너형 스마트팜’ 사기 성행</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908363777491</t>
+          <t>https://www.nongmin.com/article/20260320500631</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-19 00:31:16.184219+00:00</t>
+          <t>2026-03-21 00:27:15.491500+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>개그우먼 출신 전직 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중, 사기 혐의 입건</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전 서울시의원 A씨가 여러 사람에게 10억 원이 넘는 돈을 빌린 뒤 잠적한 혐의로 경찰에 입건되었습니다. 경찰은 현재 A씨를 상대로 조사를 진행 중이며, 이는 다수의 피해자와 상당한 피해 금액이 발생한 사건입니다.</t>
+          <t>개그우먼 출신 전직 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 갚지 않은 혐의로 경찰 수사를 받고 있다. A씨는 지난해부터 잠적한 의혹을 받고 있으며, 현재 사기 혐의로 입건된 상태이다. 피해 규모가 크고 피해자가 다수여서 사건의 파장이 커질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 경찰 입건으로 명확하게 특정되며, '여러 사람에게' 10억 원 이상을 빌려 집단적 피해와 큰 피해 규모가 확인됩니다. 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차가 이미 진행되고 있어 소송금융 투자 적합도가 높습니다. 다만, 상대방의 실제 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>전직 서울시의원이 사기 혐의로 입건되어 경찰 수사 중이며(적합 조건 6), 피해자가 수십 명에 이르고(적합 조건 3) 피해 규모가 10억 원 이상으로 크다(적합 조건 4). 상대방의 책임이 명확하고(적합 조건 1) 경찰 수사를 통해 증거 확보가 용이할 것으로 예상된다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>개그우먼 출신 前서울시의원, 10억 넘게 빌리고 잠적해 입건</t>
+          <t>피해규모 ‘10억 이상’…사기혐의로 입건된 개그우먼 출신 정치인 누구...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17738732871780926002</t>
+          <t>https://www.sportsseoul.com/news/read/1595015?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-19 00:26:01.562305+00:00</t>
+          <t>2026-03-19 00:32:28.989438+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>A씨 (전직 서울시의원)</t>
+          <t>전직 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>피해자 파악 및 잠적 사실 확인 중</t>
+          <t>경찰 수사 중, 피해자 집단 대응 준비 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>전직 서울시의원 출신 방송인 A씨가 과거 경력과 인맥을 내세워 수십 명의 피해자로부터 10억 원 이상을 빌린 뒤 잠적했습니다. 현재까지 파악된 피해자들은 A씨의 행방을 찾고 있으며, 법적 조치를 준비할 가능성이 높습니다.</t>
+          <t>코미디언 출신 전직 서울시의원 A씨가 지역 주민과 공무원 등 수십 명에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자들은 집단 대응을 준비 중이며, 경찰은 A씨의 소재와 자금 흐름을 추적하고 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>전직 서울시의원 A씨가 10억 원 이상을 빌리고 잠적한 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 10억 원 이상으로 크며(적합 조건 4), 피해자가 수십 명에 달하는 집단적 피해(적합 조건 3)에 해당합니다. 차용증, 계좌 이체 내역 등 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>전직 서울시의원 A씨가 수십 명의 지역 주민과 공무원에게 10억 원 이상을 빌린 뒤 잠적하여 사기 혐의로 경찰 수사를 받고 있어 상대방 책임이 명확합니다(적합 조건 1). 피해 규모가 10억 원 이상으로 크고(적합 조건 4), 피해자가 수십 명에 달하며 집단 대응을 준비 중인 점(적합 조건 3), 경찰의 정식 수사가 진행 중이고 금융 거래 기록 등 증거 확보 가능성이 높은 점(적합 조건 5, 6)이 소송금융 적합도를 높입니다. 다만, 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>수십 명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>방송인 전직 서울시의원, 10억↑ 빌리고 잠적</t>
+          <t>웃음치료사였는데 10억 넘게 빌린 뒤 잠적..코미디언 출신 전 서울시의...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603190037</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100129020008939</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:23.382750+00:00</t>
+          <t>2026-03-19 00:31:53.889323+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨</t>
+          <t>前 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A 씨가 지역 주민과 공무원 등을 상대로 10억 원대 돈을 빌린 뒤 잠적했다는 의혹이 제기되어 경찰이 사기 혐의로 수사에 착수했습니다. 현재까지 확인된 피해자만 수십 명에 이르며, 경찰은 A 씨의 소재 파악 및 구체적인 피해 규모와 자금 흐름을 확인하는 데 주력하고 있습니다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원가량의 돈을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. 서울 서대문경찰서는 현재 A씨를 사기 혐의로 입건하여 수사 중입니다. 피해자들은 A씨를 상대로 손해배상 소송을 제기할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨가 수억 원을 빌린 뒤 잠적한 혐의로 경찰 수사 중이며(상대방 책임 명확), 피해자 수십 명, 피해 금액 10억 원 이상으로 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점도 적합합니다. 상대방의 자력은 불분명하나, 전직 시의원이라는 공적 지위가 있었고 다수의 피해자가 발생하여 소송금융의 필요성이 높습니다.</t>
+          <t>전 서울시의원 A씨의 책임이 비교적 명확하며(적합 조건 1), 수십 명의 피해자와 10억 원 이상의 피해 규모(적합 조건 3, 4)로 집단적 피해가 발생했습니다. 현재 경찰 수사가 진행 중이므로(적합 조건 6) 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>웃음치료사 前서울시의원, 10억 대 사기·잠적 의혹</t>
+          <t>'방송인 출신' 前 서울시의원, 수십명에 돈 빌리고 '잠적' 의혹..10억 피...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2566914</t>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908363777491</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:16.748428+00:00</t>
+          <t>2026-03-19 00:31:16.184219+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>전 서울시의원의 잠적 의혹이 제기된 상황으로, 피해자들이 법적 조치를 준비할 가능성이 높습니다.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 수십 명의 피해자로부터 총 10억 원을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. A씨는 방송인 및 웃음치료사 등의 이력도 가지고 있으며, 피해자들은 현재 상황에 대한 법적 대응을 모색할 것으로 예상됩니다.</t>
+          <t>개그우먼 출신 전 서울시의원 A씨가 여러 사람에게 10억 원이 넘는 돈을 빌린 뒤 잠적한 혐의로 경찰에 입건되었습니다. 경찰은 현재 A씨를 상대로 조사를 진행 중이며, 이는 다수의 피해자와 상당한 피해 금액이 발생한 사건입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨의 돈 편취 및 잠적 의혹으로 상대방 책임이 명확하며, 수십 명의 피해자와 총 10억 원에 달하는 큰 피해 규모를 가지고 있어 집단적 피해 및 피해 규모가 큽니다. 피해 사실과 금액이 구체적으로 알려져 있어 증거 확보 가능성이 높고, 전직 공인이라는 점에서 자력 확보 가능성도 고려됩니다.</t>
+          <t>상대방(A씨)의 책임이 경찰 입건으로 명확하게 특정되며, '여러 사람에게' 10억 원 이상을 빌려 집단적 피해와 큰 피해 규모가 확인됩니다. 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차가 이미 진행되고 있어 소송금융 투자 적합도가 높습니다. 다만, 상대방의 실제 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>'방송인 출신' 전 서울시의원, 돈 빌린 뒤 잠적 의혹… 피해액 10억 원</t>
+          <t>개그우먼 출신 前서울시의원, 10억 넘게 빌리고 잠적해 입건</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031907180003007?did=NA</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17738732871780926002</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-19 00:24:11.049307+00:00</t>
+          <t>2026-03-19 00:26:01.562305+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>A씨 (전직 서울시의원)</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>피해자들이 신고를 망설이는 단계</t>
+          <t>피해자 파악 및 잠적 사실 확인 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>청주 지역의 한 차량등록 대행업자가 20억 원 규모의 거액 사기를 저질렀습니다. 피해자들은 회사로부터의 불이익을 우려해 신고조차 망설이고 있으며, 언론 보도를 통해 사기 사실이 알려진 상태입니다. 다수의 피해자가 있을 것으로 추정됩니다.</t>
+          <t>전직 서울시의원 출신 방송인 A씨가 과거 경력과 인맥을 내세워 수십 명의 피해자로부터 10억 원 이상을 빌린 뒤 잠적했습니다. 현재까지 파악된 피해자들은 A씨의 행방을 찾고 있으며, 법적 조치를 준비할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 차량등록 대행업자의 거액 사기로 비교적 명확하며, 피해 규모가 20억 원으로 매우 큽니다. 또한 '피해자들'이라는 표현으로 보아 다수의 피해자가 있을 가능성이 높고, 언론 보도 등을 통해 증거 확보도 가능할 것으로 판단됩니다. 다만, 상대방의 자력 여부가 불분명하고 아직 공적 절차가 진행되지 않은 점은 리스크입니다.</t>
+          <t>전직 서울시의원 A씨가 10억 원 이상을 빌리고 잠적한 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 피해 규모가 10억 원 이상으로 크며(적합 조건 4), 피해자가 수십 명에 달하는 집단적 피해(적합 조건 3)에 해당합니다. 차용증, 계좌 이체 내역 등 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>청주 차량등록 대행업자 거액 사기…20억 피해에도 '쉬쉬'</t>
+          <t>방송인 전직 서울시의원, 10억↑ 빌리고 잠적</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6105467</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603190037</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-19 00:22:17.772749+00:00</t>
+          <t>2026-03-19 00:24:23.382750+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>A 씨 (전 서울시의원)</t>
+          <t>전 서울시의원 A 씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨가 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 10억 원 이상의 금전을 빌린 뒤 갚지 않고 잠적한 혐의를 받고 있다. 현재 경찰이 수사를 진행 중이다.</t>
+          <t>방송인 출신 전 서울시의원 A 씨가 지역 주민과 공무원 등을 상대로 10억 원대 돈을 빌린 뒤 잠적했다는 의혹이 제기되어 경찰이 사기 혐의로 수사에 착수했습니다. 현재까지 확인된 피해자만 수십 명에 이르며, 경찰은 A 씨의 소재 파악 및 구체적인 피해 규모와 자금 흐름을 확인하는 데 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>전 서울시의원 A 씨의 책임이 명확하며(1), 수십 명의 피해자와 10억 원 이상의 피해액으로 집단적 피해 규모가 크다(3, 4). 현재 경찰 수사가 진행 중으로 공적 절차가 개시되었으며(6), 이는 증거 확보에도 긍정적이다(5). 다만, 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>전 서울시의원 A 씨가 수억 원을 빌린 뒤 잠적한 혐의로 경찰 수사 중이며(상대방 책임 명확), 피해자 수십 명, 피해 금액 10억 원 이상으로 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중인 점도 적합합니다. 상대방의 자력은 불분명하나, 전직 시의원이라는 공적 지위가 있었고 다수의 피해자가 발생하여 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>수십 명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>전 서울시의원, 주민·구청 직원 돈 빌린 뒤 잠적 의혹…경찰 수사</t>
+          <t>웃음치료사 前서울시의원, 10억 대 사기·잠적 의혹</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6106150</t>
+          <t>https://www.etoday.co.kr/news/view/2566914</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-18 12:36:17.624993+00:00</t>
+          <t>2026-03-19 00:24:16.748428+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>전 서울시의원의 잠적 의혹이 제기된 상황으로, 피해자들이 법적 조치를 준비할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A씨가 지난해부터 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 수억 원을 빌린 뒤 갚지 않고 잠적했습니다. 현재 서울 서대문경찰서가 A씨를 사기 혐의 피의자로 입건하여 수사 중입니다. 지역 상인회 등이 파악한 피해 규모는 수십 명, 수억 원으로 추정됩니다.</t>
+          <t>전 서울시의원 A씨가 수십 명의 피해자로부터 총 10억 원을 빌린 뒤 잠적했다는 의혹이 제기되었습니다. A씨는 방송인 및 웃음치료사 등의 이력도 가지고 있으며, 피해자들은 현재 상황에 대한 법적 대응을 모색할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 수억 원을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사 중입니다. 상대방 책임이 비교적 명확하고(조건 1), 다수의 피해자(수십 명)와 큰 피해 규모(수억 원)가 확인되며(조건 3, 4), 경찰 수사를 통해 증거 확보가 가능하고 공적 절차가 진행 중입니다(조건 5, 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>전 서울시의원 A씨의 돈 편취 및 잠적 의혹으로 상대방 책임이 명확하며, 수십 명의 피해자와 총 10억 원에 달하는 큰 피해 규모를 가지고 있어 집단적 피해 및 피해 규모가 큽니다. 피해 사실과 금액이 구체적으로 알려져 있어 증거 확보 가능성이 높고, 전직 공인이라는 점에서 자력 확보 가능성도 고려됩니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>10억 원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>수십 명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>전 서울시의원, 구청 직원 등 수십명 돈 빌리고 잠적</t>
+          <t>'방송인 출신' 전 서울시의원, 돈 빌린 뒤 잠적 의혹… 피해액 10억 원</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412825</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031907180003007?did=NA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-18 12:32:19.168052+00:00</t>
+          <t>2026-03-19 00:24:11.049307+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰, 사기 혐의 피의자 입건 후 수사 중</t>
+          <t>피해자들이 신고를 망설이는 단계</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. A씨는 시의원 및 구청 정책보좌관 직함을 내세워 돈을 빌린 것으로 알려졌으며, 현재 연락이 두절된 상태입니다.</t>
+          <t>청주 지역의 한 차량등록 대행업자가 20억 원 규모의 거액 사기를 저질렀습니다. 피해자들은 회사로부터의 불이익을 우려해 신고조차 망설이고 있으며, 언론 보도를 통해 사기 사실이 알려진 상태입니다. 다수의 피해자가 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 10억 원 이상의 돈을 빌린 후 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 경찰 수사라는 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다. 다만, 상대방의 현재 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 차량등록 대행업자의 거액 사기로 비교적 명확하며, 피해 규모가 20억 원으로 매우 큽니다. 또한 '피해자들'이라는 표현으로 보아 다수의 피해자가 있을 가능성이 높고, 언론 보도 등을 통해 증거 확보도 가능할 것으로 판단됩니다. 다만, 상대방의 자력 여부가 불분명하고 아직 공적 절차가 진행되지 않은 점은 리스크입니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>20억 원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[단독] 수십명 돈 빌리고 잠적한 전 서울시의원</t>
+          <t>청주 차량등록 대행업자 거액 사기…20억 피해에도 '쉬쉬'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773820138&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6105467</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-18 12:23:33.892838+00:00</t>
+          <t>2026-03-19 00:22:17.772749+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>A 씨 (전 서울시의원)</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통한 사기 혐의자 94명 체포 및 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통해 로맨스 스캠 및 피싱 등 사기 혐의자 94명이 체포되었습니다. 피해자들은 사기 사이트를 통해 계좌 충전, 개인 정보 및 신용 카드 정보 유출 등의 피해를 입었으며, 범죄자들은 계정 소유자를 사칭하여 지인들에게 접근하는 수법을 사용했습니다.</t>
+          <t>전 서울시의원 A 씨가 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 10억 원 이상의 금전을 빌린 뒤 갚지 않고 잠적한 혐의를 받고 있다. 현재 경찰이 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>인터폴 작전을 통해 94명의 사기 혐의자가 체포되어 상대방의 책임이 명확하며, 국제적인 수사로 증거 확보가 용이합니다. '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 판단됩니다. 공적 절차가 이미 진행 중인 점도 적합합니다.</t>
+          <t>전 서울시의원 A 씨의 책임이 명확하며(1), 수십 명의 피해자와 10억 원 이상의 피해액으로 집단적 피해 규모가 크다(3, 4). 현재 경찰 수사가 진행 중으로 공적 절차가 개시되었으며(6), 이는 증거 확보에도 긍정적이다(5). 다만, 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>인터폴 작전 통해 로맨스 스캠·피싱 등 사기 혐의자 94명 체포</t>
+          <t>전 서울시의원, 주민·구청 직원 돈 빌린 뒤 잠적 의혹…경찰 수사</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>datanet.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.datanet.co.kr/news/articleView.html?idxno=210112</t>
+          <t>https://www.news1.kr/society/incident-accident/6106150</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:00.961185+00:00</t>
+          <t>2026-03-18 12:36:17.624993+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>허위 취업 알선업체들</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>케냐 당국의 인신매매 수사 확대, 케냐 정부의 러시아군 입대 중단 합의 및 귀환 추진</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>케냐인 1000여명이 고액 연봉 일자리를 미끼로 한 허위 취업 알선에 속아 러시아로 갔다가 우크라이나 전쟁 전선에 투입된 것으로 드러났다. 케냐 당국은 인신매매 가능성을 보고 수사를 확대 중이며, 600개 이상의 인력 알선업체가 폐쇄됐다. 케냐 정부는 러시아와 협의해 자국민의 러시아군 입대를 중단시키고 귀환을 추진하고 있다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지난해부터 서대문구 지역 주민, 상인, 구청 직원 등 수십 명에게 수억 원을 빌린 뒤 갚지 않고 잠적했습니다. 현재 서울 서대문경찰서가 A씨를 사기 혐의 피의자로 입건하여 수사 중입니다. 지역 상인회 등이 파악한 피해 규모는 수십 명, 수억 원으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>허위 취업 알선업체들의 사기 및 인신매매 혐의가 명확(상대방 책임 명확)하며, 케냐인 1000여명 이상이 피해를 입어 집단적 피해(집단적 피해) 규모가 크고(피해 규모 큼), 케냐 당국의 수사 및 업체 폐쇄 조치 등 증거 확보가 용이(증거 확보 가능)하며 공적 절차(관련절차진행)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높음.</t>
+          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 수억 원을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사 중입니다. 상대방 책임이 비교적 명확하고(조건 1), 다수의 피해자(수십 명)와 큰 피해 규모(수억 원)가 확인되며(조건 3, 4), 경찰 수사를 통해 증거 확보가 가능하고 공적 절차가 진행 중입니다(조건 5, 6). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>케냐인 1000여명 이상, 아프리카 전체 1700명 이상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>케냐  자국민 러시아군 입대 중단 합의 …우크라전 참전 논란</t>
+          <t>전 서울시의원, 구청 직원 등 수십명 돈 빌리고 잠적</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003550746</t>
+          <t>https://www.joongang.co.kr/article/25412825</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-17 00:17:47.063542+00:00</t>
+          <t>2026-03-18 12:32:19.168052+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역 8개월 선고 완료, 민사 손해배상 소송 가능</t>
+          <t>경찰, 사기 혐의 피의자 입건 후 수사 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>40대 남성이 무속인을 사칭하여 한 여성에게 성관계를 강요하고 코인 투자 명목으로 1억 5천만 원을 편취한 혐의로 징역 8개월을 선고받았습니다. 대구지방법원은 피해자의 심리를 이용한 죄질이 불량하다고 판단했습니다. 이 형사 판결은 피해자가 민사 손해배상 소송을 제기하는 데 강력한 근거가 될 것입니다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원 이상의 돈을 빌린 뒤 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. A씨는 시의원 및 구청 정책보좌관 직함을 내세워 돈을 빌린 것으로 알려졌으며, 현재 연락이 두절된 상태입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>무속인 사칭 및 거액 편취 혐의로 징역형이 선고되어 상대방의 불법행위 책임이 명확하며(적합 조건 1), 형사 재판 유죄 판결은 민사 소송의 강력한 증거가 됩니다(적합 조건 5). 피해 금액이 1억 5천만 원으로 상당하고(적합 조건 4), 이미 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었습니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>전 서울시의원 A씨가 수십 명의 지역 주민과 구청 직원에게 10억 원 이상의 돈을 빌린 후 잠적하여 경찰이 사기 혐의로 수사에 착수했습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 경찰 수사라는 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 투자에 매우 적합합니다. 다만, 상대방의 현재 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>무속인 사칭해 거액 편취 40대 징역형</t>
+          <t>[단독] 수십명 돈 빌리고 잠적한 전 서울시의원</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508995&amp;ref=A</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773820138&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-16 00:28:59.236160+00:00</t>
+          <t>2026-03-18 12:23:33.892838+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고, 형량 증가</t>
+          <t>인터폴 작전을 통한 사기 혐의자 94명 체포 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>피고인 부부가 피해자의 선의를 이용해 60억 원을 편취한 사기 사건으로, 2심 재판에서 형량이 늘어났다. 재판부는 피고인들이 돈을 은닉하고 있다고 판단했으며, 피해자는 경제적 어려움을 호소하고 있다. 이미 형사 재판을 통해 책임이 명확히 인정되었으므로, 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>인터폴 작전을 통해 로맨스 스캠 및 피싱 등 사기 혐의자 94명이 체포되었습니다. 피해자들은 사기 사이트를 통해 계좌 충전, 개인 정보 및 신용 카드 정보 유출 등의 피해를 입었으며, 범죄자들은 계정 소유자를 사칭하여 지인들에게 접근하는 수법을 사용했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당한다. 피고인 부부가 60억 원을 편취하여 형사 2심에서 형량이 늘어났으므로, 책임이 명확하고 피해 금액이 매우 크다. 이미 형사 재판을 통해 증거가 충분히 확보되어 민사상 손해배상 청구가 용이할 것으로 판단된다.</t>
+          <t>인터폴 작전을 통해 94명의 사기 혐의자가 체포되어 상대방의 책임이 명확하며, 국제적인 수사로 증거 확보가 용이합니다. '피해자들'이라는 표현으로 보아 다수의 피해자가 발생한 집단적 피해 사건으로 판단됩니다. 공적 절차가 이미 진행 중인 점도 적합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>60억</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>정부 비자금으로 갚을게  60억 편취 부부 2심서 형량 늘어</t>
+          <t>인터폴 작전 통해 로맨스 스캠·피싱 등 사기 혐의자 94명 체포</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>datanet.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478127&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.datanet.co.kr/news/articleView.html?idxno=210112</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-16 00:22:04.245571+00:00</t>
+          <t>2026-03-17 00:29:00.961185+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>남성 3명</t>
+          <t>허위 취업 알선업체들</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포 진행 중</t>
+          <t>케냐 당국의 인신매매 수사 확대, 케냐 정부의 러시아군 입대 중단 합의 및 귀환 추진</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>일본에서 고가의 포켓몬 카드 거래를 가장하여 현금 대신 종이 뭉치를 건네는 수법으로 30대 남성에게 4억 7천만원 상당의 사기를 벌인 일당 3명이 경찰에 체포되었다. 경찰은 이들이 사전에 범행을 공모한 것으로 보고 사건 경위를 조사 중이다. 체포된 피의자 중 일부는 혐의를 부인하고 있다.</t>
+          <t>케냐인 1000여명이 고액 연봉 일자리를 미끼로 한 허위 취업 알선에 속아 러시아로 갔다가 우크라이나 전쟁 전선에 투입된 것으로 드러났다. 케냐 당국은 인신매매 가능성을 보고 수사를 확대 중이며, 600개 이상의 인력 알선업체가 폐쇄됐다. 케냐 정부는 러시아와 협의해 자국민의 러시아군 입대를 중단시키고 귀환을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>사기 혐의로 체포된 피고의 책임이 명확하고(적합 조건 1), 피해 금액이 4억 7천만원으로 상당하며(적합 조건 4), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 이 사건은 명확한 사기 행위와 큰 피해 규모를 가지고 있어 소송금융 투자에 적합성이 높으나, 피고인들의 자력에 대한 추가 확인이 필요하다.</t>
+          <t>허위 취업 알선업체들의 사기 및 인신매매 혐의가 명확(상대방 책임 명확)하며, 케냐인 1000여명 이상이 피해를 입어 집단적 피해(집단적 피해) 규모가 크고(피해 규모 큼), 케냐 당국의 수사 및 업체 폐쇄 조치 등 증거 확보가 용이(증거 확보 가능)하며 공적 절차(관련절차진행)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>4억 7천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>케냐인 1000여명 이상, 아프리카 전체 1700명 이상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>포켓몬 카드 4억7000만원에 살게 …가방 열었더니 종이뭉치 와르르</t>
+          <t>케냐  자국민 러시아군 입대 중단 합의 …우크라전 참전 논란</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/13/2026031319493256478</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003550746</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-13 12:36:33.763383+00:00</t>
+          <t>2026-03-17 00:17:47.063542+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>A 씨, B 씨</t>
+          <t>40대 남성</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>사기 사범 A씨 1심 징역 4년 선고 후 도피 중 검거, 사실혼 배우자 B씨 도피 조력 혐의로 불구속 기소</t>
+          <t>형사 재판에서 징역 8개월 선고 완료, 민사 손해배상 소송 가능</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>물류사업 사기로 4억 원의 피해를 입힌 A씨가 1심에서 징역 4년을 선고받고 도피 중 검거되었으며, 사실혼 배우자 B씨도 도피 조력 혐의로 기소되었습니다. 피해자들은 A씨와 B씨를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>40대 남성이 무속인을 사칭하여 한 여성에게 성관계를 강요하고 코인 투자 명목으로 1억 5천만 원을 편취한 혐의로 징역 8개월을 선고받았습니다. 대구지방법원은 피해자의 심리를 이용한 죄질이 불량하다고 판단했습니다. 이 형사 판결은 피해자가 민사 손해배상 소송을 제기하는 데 강력한 근거가 될 것입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(A씨 1심 징역 4년 선고), 피해 규모가 4억 원으로 크며, 검찰 수사 및 기소로 증거가 확보되어 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>무속인 사칭 및 거액 편취 혐의로 징역형이 선고되어 상대방의 불법행위 책임이 명확하며(적합 조건 1), 형사 재판 유죄 판결은 민사 소송의 강력한 증거가 됩니다(적합 조건 5). 피해 금액이 1억 5천만 원으로 상당하고(적합 조건 4), 이미 공적 절차(형사 재판)가 진행되어 유죄 판결이 선고되었습니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>1억 5천만 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>최소 3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>달아난 사기 사범 추적해 검거...숨겨준 사실혼 배우자도 기소</t>
+          <t>무속인 사칭해 거액 편취 40대 징역형</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603131756282640</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508995&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-13 12:28:08.334685+00:00</t>
+          <t>2026-03-16 00:28:59.236160+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 체포</t>
+          <t>형사 2심 판결 선고, 형량 증가</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>일본에서 고가의 포켓몬 카드 거래를 미끼로 30대 남성에게 약 4억 7천만원 상당의 현금 대신 종이 뭉치를 건네려 한 사기 사건이 발생했습니다. 일본 경찰은 용의자 3명을 체포하고 자세한 사건 경위를 조사 중입니다. 용의자 중 일부는 혐의를 부인하고 있습니다.</t>
+          <t>피고인 부부가 피해자의 선의를 이용해 60억 원을 편취한 사기 사건으로, 2심 재판에서 형량이 늘어났다. 재판부는 피고인들이 돈을 은닉하고 있다고 판단했으며, 피해자는 경제적 어려움을 호소하고 있다. 이미 형사 재판을 통해 책임이 명확히 인정되었으므로, 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>용의자들이 체포되어 경찰 수사가 진행 중이며, 현금 대신 종이 뭉치를 건넨 사실이 명확하여 상대방 책임이 분명합니다. 피해 금액도 약 4억 7천만원으로 상당하며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보입니다. 다만, 피고가 개인들이므로 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당한다. 피고인 부부가 60억 원을 편취하여 형사 2심에서 형량이 늘어났으므로, 책임이 명확하고 피해 금액이 매우 크다. 이미 형사 재판을 통해 증거가 충분히 확보되어 민사상 손해배상 청구가 용이할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>약 4억 6천 9백만원 (5000만엔)</t>
+          <t>60억</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>4억8000만원 '포켓몬 카드' 거래 사기… 日 현금 대신 종이 뭉치 건넨 3...</t>
+          <t>정부 비자금으로 갚을게  60억 편취 부부 2심서 형량 늘어</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547623</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478127&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:39.923618+00:00</t>
+          <t>2026-03-16 00:22:04.245571+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>남성 3명</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 손해배상 청구 진행 중 또는 예정</t>
+          <t>경찰 수사 및 체포 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>폰지사기 피해가 급증하고 있으며, 고수익 투자를 미끼로 한 범죄에 대한 법적 대응의 필요성이 강조되고 있다. 피해자들은 형사 고소와 함께 민사 손해배상 청구를 병행하며, 피해 금액 회수를 위해 가압류 및 재산 추적 절차를 진행하고 있다. 사건 초기 대응이 중요하다고 언급된다.</t>
+          <t>일본에서 고가의 포켓몬 카드 거래를 가장하여 현금 대신 종이 뭉치를 건네는 수법으로 30대 남성에게 4억 7천만원 상당의 사기를 벌인 일당 3명이 경찰에 체포되었다. 경찰은 이들이 사전에 범행을 공모한 것으로 보고 사건 경위를 조사 중이다. 체포된 피의자 중 일부는 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 폰지사기), 적합 조건 3(집단적 피해: 피해 급증), 적합 조건 5(증거 확보 가능: 형사 고소 병행), 적합 조건 6(공적 절차 진행 중: 형사 고소). 폰지사기 특성상 다수의 피해자가 발생하며, 형사 고소와 함께 민사 손해배상 및 재산 추적 절차가 병행될 가능성이 높아 소송금융 투자에 적합하다. 다만, 상대방의 자력 확보가 관건이 될 수 있다.</t>
+          <t>사기 혐의로 체포된 피고의 책임이 명확하고(적합 조건 1), 피해 금액이 4억 7천만원으로 상당하며(적합 조건 4), 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 이 사건은 명확한 사기 행위와 큰 피해 규모를 가지고 있어 소송금융 투자에 적합성이 높으나, 피고인들의 자력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 7천만원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>폰지사기 피해 급증… 고수익 투자 미끼 범죄에 대한 법적 대응 필요</t>
+          <t>포켓몬 카드 4억7000만원에 살게 …가방 열었더니 종이뭉치 와르르</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864111</t>
+          <t>https://www.mt.co.kr/world/2026/03/13/2026031319493256478</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:13.924183+00:00</t>
+          <t>2026-03-13 12:36:33.763383+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>일당 9명</t>
+          <t>A 씨, B 씨</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 추가 피해자 확인 중</t>
+          <t>사기 사범 A씨 1심 징역 4년 선고 후 도피 중 검거, 사실혼 배우자 B씨 도피 조력 혐의로 불구속 기소</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>내기 골프 중 상대방 음료에 향정신성의약품을 타거나 스크린을 조작해 판돈 7400만 원을 가로챈 일당 9명이 경찰에 붙잡혔습니다. 피해자의 제보 동영상이 결정적 단서가 되어 경찰 수사가 진행되었고, 현재 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었습니다. 경찰은 추가 피해자를 확인 중입니다.</t>
+          <t>물류사업 사기로 4억 원의 피해를 입힌 A씨가 1심에서 징역 4년을 선고받고 도피 중 검거되었으며, 사실혼 배우자 B씨도 도피 조력 혐의로 기소되었습니다. 피해자들은 A씨와 B씨를 상대로 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방(사기 일당)의 책임이 약물 사용 및 조작으로 명확하며, 피해자의 동영상 제보와 경찰 조사를 통해 증거가 확보되었습니다. 이미 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 확인된 피해 금액이 7400만 원으로 크고 추가 피해자 확인 중이어서 집단적 피해 가능성도 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(A씨 1심 징역 4년 선고), 피해 규모가 4억 원으로 크며, 검찰 수사 및 기소로 증거가 확보되어 공적 절차가 진행 중입니다. 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>7400만 원 (추가 피해 확인 중)</t>
+          <t>4억 원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>최소 1명 (추가 피해 확인 중)</t>
+          <t>최소 3명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>약탄 음료로 내기 골프 판돈 7천 가로챈 일당 체포</t>
+          <t>달아난 사기 사범 추적해 검거...숨겨준 사실혼 배우자도 기소</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574226?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603131756282640</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-13 00:21:39.111261+00:00</t>
+          <t>2026-03-13 12:28:08.334685+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>모리노 토루, 다케무라 준, 에이지 코다</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>경찰 수사 및 용의자 체포</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>내기 골프 중 60대 남성에게 수면제 성분 약물을 먹여 7천 4백여만 원을 가로챈 일당이 경찰에 붙잡혔다. 주범 2명은 구속, 7명은 불구속 입건되어 검찰에 송치되었으며, 사용된 약물은 로라제팜으로 생명에 위협을 줄 수 있는 위험한 사기 수법이었다.</t>
+          <t>일본에서 고가의 포켓몬 카드 거래를 미끼로 30대 남성에게 약 4억 7천만원 상당의 현금 대신 종이 뭉치를 건네려 한 사기 사건이 발생했습니다. 일본 경찰은 용의자 3명을 체포하고 자세한 사건 경위를 조사 중입니다. 용의자 중 일부는 혐의를 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사로 명확히 특정되었고(적합 조건 1), 7천 4백여만 원의 피해 금액이 발생하여 규모가 적지 않다(적합 조건 4). 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방이 개인이므로 자력 확보에 어려움이 있을 수 있고, 집단적 피해가 아닌 점은 고려해야 한다.</t>
+          <t>용의자들이 체포되어 경찰 수사가 진행 중이며, 현금 대신 종이 뭉치를 건넨 사실이 명확하여 상대방 책임이 분명합니다. 피해 금액도 약 4억 7천만원으로 상당하며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보입니다. 다만, 피고가 개인들이므로 자력 확보 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>7천 4백여만 원</t>
+          <t>약 4억 6천 9백만원 (5000만엔)</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>커피에 수면제 슬쩍…내기 골프 이기려 약물까지</t>
+          <t>4억8000만원 '포켓몬 카드' 거래 사기… 日 현금 대신 종이 뭉치 건넨 3...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260313071550DPO</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547623</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:30.925413+00:00</t>
+          <t>2026-03-13 12:27:39.923618+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>형사 고소 및 민사 손해배상 청구 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>스크린골프 내기에서 상대방 음료에 수면제를 타거나 리모컨으로 화면을 조작하는 수법으로 사기 골프를 친 일당 9명이 경찰에 붙잡혔습니다. 이들은 총 7,400만 원의 판돈을 갈취했으며, 피해자가 설치한 카메라에 범행 장면이 모두 녹화되었습니다. 경찰은 동종 전과가 있는 2명을 구속하여 검찰에 송치했습니다.</t>
+          <t>폰지사기 피해가 급증하고 있으며, 고수익 투자를 미끼로 한 범죄에 대한 법적 대응의 필요성이 강조되고 있다. 피해자들은 형사 고소와 함께 민사 손해배상 청구를 병행하며, 피해 금액 회수를 위해 가압류 및 재산 추적 절차를 진행하고 있다. 사건 초기 대응이 중요하다고 언급된다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방의 사기 행위가 카메라에 명확히 촬영되어 책임이 분명하고(적합 조건 1), 피해 금액이 7,400만 원으로 적지 않습니다(적합 조건 4). 또한 피해자가 설치한 카메라 영상이라는 강력한 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확: 폰지사기), 적합 조건 3(집단적 피해: 피해 급증), 적합 조건 5(증거 확보 가능: 형사 고소 병행), 적합 조건 6(공적 절차 진행 중: 형사 고소). 폰지사기 특성상 다수의 피해자가 발생하며, 형사 고소와 함께 민사 손해배상 및 재산 추적 절차가 병행될 가능성이 높아 소송금융 투자에 적합하다. 다만, 상대방의 자력 확보가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>7400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>수면제 먹인 스크린골프…7400만 원 갈취</t>
+          <t>폰지사기 피해 급증… 고수익 투자 미끼 범죄에 대한 법적 대응 필요</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518722</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864111</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:53.566138+00:00</t>
+          <t>2026-03-13 00:39:13.924183+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원들</t>
+          <t>일당 9명</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 검찰 징역 구형</t>
+          <t>경찰 수사 및 검찰 송치 완료, 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>캄보디아에서 송환된 보이스피싱 조직원들이 피해자 110명으로부터 약 94억원을 편취한 혐의로 재판에 넘겨졌습니다. 검찰은 이들에게 징역 3년에서 25년을 구형했으며, 로맨스스캠과 검사 사칭 등 다양한 수법을 사용한 것으로 드러났습니다.</t>
+          <t>내기 골프 중 상대방 음료에 향정신성의약품을 타거나 스크린을 조작해 판돈 7400만 원을 가로챈 일당 9명이 경찰에 붙잡혔습니다. 피해자의 제보 동영상이 결정적 단서가 되어 경찰 수사가 진행되었고, 현재 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었습니다. 경찰은 추가 피해자를 확인 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해자 110명으로 집단적 피해이며(적합 조건 3), 피해 규모가 약 94억원으로 매우 큽니다(적합 조건 4). 또한 검찰 수사를 통해 재판에 넘겨져 증거가 충분히 확보되었고(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 다만, 보이스피싱 조직원 개개인의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>상대방(사기 일당)의 책임이 약물 사용 및 조작으로 명확하며, 피해자의 동영상 제보와 경찰 조사를 통해 증거가 확보되었습니다. 이미 경찰 수사 및 검찰 송치라는 공적 절차가 진행 중이며, 확인된 피해 금액이 7400만 원으로 크고 추가 피해자 확인 중이어서 집단적 피해 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>약 94억원</t>
+          <t>7400만 원 (추가 피해 확인 중)</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>110명</t>
+          <t>최소 1명 (추가 피해 확인 중)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>캄보디아서 송환된 보이스피싱 조직원들…검찰, 징역 3∼25년 구형</t>
+          <t>약탄 음료로 내기 골프 판돈 7천 가로챈 일당 체포</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620305/?sc=Naver</t>
+          <t>https://www.munhwa.com/article/11574226?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:57.767311+00:00</t>
+          <t>2026-03-13 00:21:39.111261+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 피의자 46명에 대한 형사 재판 진행 중, 징역 구형</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>캄보디아에서 송환된 보이스피싱 및 로맨스스캠 조직 피의자 46명이 국내 피해자 110명으로부터 총 94억 원을 편취한 혐의로 징역형을 구형받았습니다. 이 중 한 피해자는 10억 원 상당의 피해를 입은 것으로 확인되었으며, 현재 형사 재판이 진행 중입니다.</t>
+          <t>내기 골프 중 60대 남성에게 수면제 성분 약물을 먹여 7천 4백여만 원을 가로챈 일당이 경찰에 붙잡혔다. 주범 2명은 구속, 7명은 불구속 입건되어 검찰에 송치되었으며, 사용된 약물은 로라제팜으로 생명에 위협을 줄 수 있는 위험한 사기 수법이었다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피의자 46명에 대한 징역 구형이 이루어져 상대방 책임이 명확하며(적합 조건 1), 국내 피해자 110명으로 집단적 피해에 해당합니다(적합 조건 3). 총 94억 원의 피해 금액과 10억 원 상당의 개별 피해가 확인되어 피해 규모가 매우 크고(적합 조건 4), 형사 절차가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피의자들의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 경찰 수사로 명확히 특정되었고(적합 조건 1), 7천 4백여만 원의 피해 금액이 발생하여 규모가 적지 않다(적합 조건 4). 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 이미 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방이 개인이므로 자력 확보에 어려움이 있을 수 있고, 집단적 피해가 아닌 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>94억 원</t>
+          <t>7천 4백여만 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>110명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>'캄보디아 송환' 보이스피싱 등 피의자 46명에 징역 3~25년 구형</t>
+          <t>커피에 수면제 슬쩍…내기 골프 이기려 약물까지</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6099649</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260313071550DPO</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:11.060172+00:00</t>
+          <t>2026-03-13 00:18:30.925413+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 검거, 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>수사기관을 사칭하여 피해자들로부터 골드바와 현금을 가로챈 보이스피싱 조직원 15명이 검거되었다. 이들은 '범죄 연루'를 빌미로 수사 협조를 요구하는 수법을 사용했다.</t>
+          <t>스크린골프 내기에서 상대방 음료에 수면제를 타거나 리모컨으로 화면을 조작하는 수법으로 사기 골프를 친 일당 9명이 경찰에 붙잡혔습니다. 이들은 총 7,400만 원의 판돈을 갈취했으며, 피해자가 설치한 카메라에 범행 장면이 모두 녹화되었습니다. 경찰은 동종 전과가 있는 2명을 구속하여 검찰에 송치했습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. 보이스피싱 조직의 범죄 행위가 명확하며, 수사기관의 검거 및 조사를 통해 증거 확보가 용이하다. 다수의 피해자가 발생했을 가능성이 높아 집단 소송의 여지가 있다.</t>
+          <t>상대방의 사기 행위가 카메라에 명확히 촬영되어 책임이 분명하고(적합 조건 1), 피해 금액이 7,400만 원으로 적지 않습니다(적합 조건 4). 또한 피해자가 설치한 카메라 영상이라는 강력한 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 상태로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7400만 원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'010 번호' 변작기 181대…보이스피싱 조직 15명 검거</t>
+          <t>수면제 먹인 스크린골프…7400만 원 갈취</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516795</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518722</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-11 12:38:14.056683+00:00</t>
+          <t>2026-03-12 12:32:53.566138+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>통일교, 신천지</t>
+          <t>보이스피싱 조직원들</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>신천지 정교유착 의혹 검경 강제수사, 일본 통일교 해산 명령 및 한국 내 해산 여부 주목</t>
+          <t>형사 재판 진행 중, 검찰 징역 구형</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>통일교와 신천지의 교리적 이단성이 반사회적 행위로 표출되며 정치권 유착, 고액 헌금 강요, 위장 포교 등의 문제를 야기하고 있습니다. 신천지는 검경 합동수사본부의 강제수사가 진행 중이며, 일본에서는 통일교에 해산 명령이 내려져 한국에서의 법적 대응 가능성도 제기되고 있습니다. 이러한 이단 단체의 행위로 인한 다수의 피해자 발생이 우려됩니다.</t>
+          <t>캄보디아에서 송환된 보이스피싱 조직원들이 피해자 110명으로부터 약 94억원을 편취한 혐의로 재판에 넘겨졌습니다. 검찰은 이들에게 징역 3년에서 25년을 구형했으며, 로맨스스캠과 검사 사칭 등 다양한 수법을 사용한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>통일교와 신천지 모두 대규모 종교 단체로 자력이 충분하며(조건 2), 고액 헌금 강요 및 위장 포교 등으로 다수의 피해자가 발생했을 가능성이 높습니다(조건 3, 4). 신천지는 검경 수사가 진행 중이고(조건 6), 통일교는 일본에서 해산 명령이 내려지는 등 공적 절차가 진행되어 증거 확보에 유리하며(조건 5), 상대방의 책임도 기사에서 명확히 지적하고 있습니다(조건 1).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해자 110명으로 집단적 피해이며(적합 조건 3), 피해 규모가 약 94억원으로 매우 큽니다(적합 조건 4). 또한 검찰 수사를 통해 재판에 넘겨져 증거가 충분히 확보되었고(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 다만, 보이스피싱 조직원 개개인의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상 (고액 추정)</t>
+          <t>약 94억원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>110명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>통일교와 신천지, 교리는 무죄이고 행위만 유죄인가</t>
+          <t>캄보디아서 송환된 보이스피싱 조직원들…검찰, 징역 3∼25년 구형</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773041628&amp;code=23111111&amp;cp=nv</t>
+          <t>https://www.dailian.co.kr/news/view/1620305/?sc=Naver</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-11 00:14:48.667216+00:00</t>
+          <t>2026-03-12 12:28:57.767311+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>운명전쟁49 관련 사기 조직 및 주범</t>
+          <t>보이스피싱 조직 피의자들</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>보이스피싱 조직 피의자 46명에 대한 형사 재판 진행 중, 징역 구형</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>부활 김재희가 연루된 '운명전쟁49' 관련 190억 원대 투자 사기 사건으로, 306명의 피해자가 발생하여 경찰 수사가 진행 중이다. 투자자들에게 고수익을 미끼로 회비를 유치한 전형적인 사기 수법이 사용되었다. 김재희는 자신도 피해자이며, 프로그램 출연 시점과 사기 인지 시점이 다르다고 해명했다.</t>
+          <t>캄보디아에서 송환된 보이스피싱 및 로맨스스캠 조직 피의자 46명이 국내 피해자 110명으로부터 총 94억 원을 편취한 혐의로 징역형을 구형받았습니다. 이 중 한 피해자는 10억 원 상당의 피해를 입은 것으로 확인되었으며, 현재 형사 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (사기 주체), 집단적 피해 (306명), 피해 규모가 큼 (190억 원), 증거가 있거나 확보 가능함 및 이미 공적 절차가 진행 중임 (경찰 수사) 등 다수의 적합 조건을 충족합니다. 다만, 사기 주체의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>피의자 46명에 대한 징역 구형이 이루어져 상대방 책임이 명확하며(적합 조건 1), 국내 피해자 110명으로 집단적 피해에 해당합니다(적합 조건 3). 총 94억 원의 피해 금액과 10억 원 상당의 개별 피해가 확인되어 피해 규모가 매우 크고(적합 조건 4), 형사 절차가 진행 중이므로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피의자들의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>190억 원</t>
+          <t>94억 원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>306명</t>
+          <t>110명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>‘사기 연루’ 부활 김재희, ‘운명전쟁49’ 출연 시점 해명 [전문]</t>
+          <t>'캄보디아 송환' 보이스피싱 등 피의자 46명에 징역 3~25년 구형</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17730540151780051010</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6099649</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 12:38:03.524454+00:00</t>
+          <t>2026-03-12 12:28:11.060172+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>서울시의회 국민의힘 소속 A 의원 및 S사 임원 B씨</t>
+          <t>보이스피싱 조직원</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경기남부경찰청 반부패·경제범죄수사대에서 특정경제범죄가중처벌법상 사기 등 혐의로 수사 중. A 의원 측은 소송 사기로 맞고소한 상태.</t>
+          <t>보이스피싱 조직 검거, 수사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>현직 서울시의원과 그가 대표로 재직한 법인이 46억원 상당의 호텔 건물을 매입하면서 5년째 잔금을 지급하지 않았다는 이유로 고소를 당해 경찰이 수사 중입니다. 고소인 측은 3억 8천여만원만 지급된 채 소유권이 넘어갔다고 주장하며 사기 혐의를 제기했고, A 의원 측은 PF 대출 특약을 주장하며 소송 사기로 맞고소한 상태입니다. 이 사건은 경기남부경찰청으로 이송되어 수사가 진행되고 있습니다.</t>
+          <t>수사기관을 사칭하여 피해자들로부터 골드바와 현금을 가로챈 보이스피싱 조직원 15명이 검거되었다. 이들은 '범죄 연루'를 빌미로 수사 협조를 요구하는 수법을 사용했다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>현직 서울시의원과 그가 대표인 법인이 46억원 상당의 부동산 매매 계약 후 잔금을 5년째 미지급했다는 고소인 주장이 명확하며, 상대방(시의원 및 법인)의 자력도 충분할 것으로 예상됩니다. 피해 금액이 42억 원 이상으로 매우 크고, 현재 경찰 수사가 진행 중이므로 증거 확보 가능성도 높습니다. 부적합 조건에 해당하지 않으며, 상대방의 맞고소로 법적 분쟁이 치열하여 소송금융의 필요성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. 보이스피싱 조직의 범죄 행위가 명확하며, 수사기관의 검거 및 조사를 통해 증거 확보가 용이하다. 다수의 피해자가 발생했을 가능성이 높아 집단 소송의 여지가 있다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>42억 1375만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[단독]  46억 건물 3.8억만 줬다 …고소 당한 서울시의원, 무슨 일</t>
+          <t>'010 번호' 변작기 181대…보이스피싱 조직 15명 검거</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409886</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516795</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:16.395717+00:00</t>
+          <t>2026-03-11 12:38:14.056683+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>A씨 (편의점 업주)</t>
+          <t>통일교, 신천지</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>신천지 정교유착 의혹 검경 강제수사, 일본 통일교 해산 명령 및 한국 내 해산 여부 주목</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>편의점 업주 A씨가 '경매로 집을 사주겠다'며 4050대 알바생들로부터 수억 원을 편취한 사건입니다. 검찰은 A씨가 피해금 일부를 다른 피해자들에게 수익 명목으로 지급하거나 체불 임금으로 사용하는 등 전형적인 사기 수법을 사용한 것으로 보고 계좌 내역을 분석하며 수사를 진행 중입니다.</t>
+          <t>통일교와 신천지의 교리적 이단성이 반사회적 행위로 표출되며 정치권 유착, 고액 헌금 강요, 위장 포교 등의 문제를 야기하고 있습니다. 신천지는 검경 합동수사본부의 강제수사가 진행 중이며, 일본에서는 통일교에 해산 명령이 내려져 한국에서의 법적 대응 가능성도 제기되고 있습니다. 이러한 이단 단체의 행위로 인한 다수의 피해자 발생이 우려됩니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>편의점 업주 A씨의 사기 행위가 검찰 수사를 통해 명확히 특정되고 있으며(상대방 책임 명확), '4050 알바생들'이라는 다수의 피해자가 '수억원'의 피해를 입은 집단적 피해 사건입니다(집단적 피해, 피해 규모 큼). 검찰이 계좌 내역을 분석하는 등 공적 절차가 진행 중이며 객관적 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 편의점 업주의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>통일교와 신천지 모두 대규모 종교 단체로 자력이 충분하며(조건 2), 고액 헌금 강요 및 위장 포교 등으로 다수의 피해자가 발생했을 가능성이 높습니다(조건 3, 4). 신천지는 검경 수사가 진행 중이고(조건 6), 통일교는 일본에서 해산 명령이 내려지는 등 공적 절차가 진행되어 증거 확보에 유리하며(조건 5), 상대방의 책임도 기사에서 명확히 지적하고 있습니다(조건 1).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>수억원</t>
+          <t>미상 (고액 추정)</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수 (4050 알바생들)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>“경매로 집 사주겠다” 4050 알바생들에 수억원 뜯어낸 편의점 업주</t>
+          <t>통일교와 신천지, 교리는 무죄이고 행위만 유죄인가</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/06/7QV3LYVY35EG3JN4EDHFB4POJE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773041628&amp;code=23111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-06 12:23:17.274659+00:00</t>
+          <t>2026-03-11 00:14:48.667216+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>편의점주 A씨</t>
+          <t>운명전쟁49 관련 사기 조직 및 주범</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>검찰 수사 및 형사 처벌 완료</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>편의점주 A씨가 아르바이트생들에게 경매 투자를 미끼로 수억 원을 편취하여 다수의 피해자가 발생했으며, 이로 인해 일부 피해자는 심각한 경제적, 가정적 피해를 입었다. A씨는 검찰 수사를 거쳐 형사 처벌을 받은 것으로 보인다.</t>
+          <t>부활 김재희가 연루된 '운명전쟁49' 관련 190억 원대 투자 사기 사건으로, 306명의 피해자가 발생하여 경찰 수사가 진행 중이다. 투자자들에게 고수익을 미끼로 회비를 유치한 전형적인 사기 수법이 사용되었다. 김재희는 자신도 피해자이며, 프로그램 출연 시점과 사기 인지 시점이 다르다고 해명했다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>편의점주 A씨의 수억원 편취 행위로 상대방 책임이 명확하며(적합 조건 1), 다수의 아르바이트생들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 피해 금액이 수억 원에 달하고 피해자들이 대출 및 돌반지 매각까지 할 정도로 피해 규모가 큽니다(적합 조건 4). 또한, 검찰 수사를 통해 증거가 확보되었고 형사 처벌이 완료된 것으로 보아 공적 절차가 진행되었습니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확함 (사기 주체), 집단적 피해 (306명), 피해 규모가 큼 (190억 원), 증거가 있거나 확보 가능함 및 이미 공적 절차가 진행 중임 (경찰 수사) 등 다수의 적합 조건을 충족합니다. 다만, 사기 주체의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>190억 원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>306명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>경매로 집 사줄게 …알바생들에 수억원 편취한 편의점주, 결국 '철창 신...</t>
+          <t>‘사기 연루’ 부활 김재희, ‘운명전쟁49’ 출연 시점 해명 [전문]</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364995</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17730540151780051010</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-06 12:18:42.608597+00:00</t>
+          <t>2026-03-09 12:38:03.524454+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>서울시의회 국민의힘 소속 A 의원 및 S사 임원 B씨</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경기남부경찰청 반부패·경제범죄수사대에서 특정경제범죄가중처벌법상 사기 등 혐의로 수사 중. A 의원 측은 소송 사기로 맞고소한 상태.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>온라인 중고 거래에서 생성형 AI로 위조된 사업자등록증과 화물수탁증을 이용한 사기 사건이 발생했습니다. 170명이 넘는 피해자가 발생했으며, 한 피해자는 110만 원을 입금하고 물건을 받지 못했습니다. 현재 경찰이 용의자를 추적하며 피해자 조사를 진행하고 있습니다.</t>
+          <t>현직 서울시의원과 그가 대표로 재직한 법인이 46억원 상당의 호텔 건물을 매입하면서 5년째 잔금을 지급하지 않았다는 이유로 고소를 당해 경찰이 수사 중입니다. 고소인 측은 3억 8천여만원만 지급된 채 소유권이 넘어갔다고 주장하며 사기 혐의를 제기했고, A 의원 측은 PF 대출 특약을 주장하며 소송 사기로 맞고소한 상태입니다. 이 사건은 경기남부경찰청으로 이송되어 수사가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(AI 위조 서류를 이용한 사기), 170명 이상의 다수 피해자가 발생하여 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이며, 위조된 증서와 사진이 명확한 증거로 존재합니다. 다만, 상대방이 개인 사기범으로 특정되어 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
+          <t>현직 서울시의원과 그가 대표인 법인이 46억원 상당의 부동산 매매 계약 후 잔금을 5년째 미지급했다는 고소인 주장이 명확하며, 상대방(시의원 및 법인)의 자력도 충분할 것으로 예상됩니다. 피해 금액이 42억 원 이상으로 매우 크고, 현재 경찰 수사가 진행 중이므로 증거 확보 가능성도 높습니다. 부적합 조건에 해당하지 않으며, 상대방의 맞고소로 법적 분쟁이 치열하여 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>최소 1억 8천 7백만 원 이상 (피해자 1인당 110만 원 기준)</t>
+          <t>42억 1375만원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>170명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>인공지능이 만든 ‘가짜’…중고 사기 지능화</t>
+          <t>[단독]  46억 건물 3.8억만 줬다 …고소 당한 서울시의원, 무슨 일</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500424&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25409886</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-06 01:17:54.914283+00:00</t>
+          <t>2026-03-07 12:28:16.395717+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>A씨 (편의점 업주)</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>AI 기술을 이용한 콘서트 표 위조 등 신종 사기 사건으로 부산, 경남 등 전국적으로 150여 명의 피해자가 발생했다. 현재 부산 금정·남부경찰서에서 사기 혐의로 수사를 진행 중이다. AI 기술 대중화로 인한 범죄 확산에 대한 경고의 목소리가 나오고 있다.</t>
+          <t>편의점 업주 A씨가 '경매로 집을 사주겠다'며 4050대 알바생들로부터 수억 원을 편취한 사건입니다. 검찰은 A씨가 피해금 일부를 다른 피해자들에게 수익 명목으로 지급하거나 체불 임금으로 사용하는 등 전형적인 사기 수법을 사용한 것으로 보고 계좌 내역을 분석하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(150여 명), 경찰 수사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중임. 부적합 조건은 없음. 다만, 상대방이 특정된 개인 사기범일 가능성이 높아 자력 확보 및 소송금융 회수 가능성에 대한 추가 검토가 필요함.</t>
+          <t>편의점 업주 A씨의 사기 행위가 검찰 수사를 통해 명확히 특정되고 있으며(상대방 책임 명확), '4050 알바생들'이라는 다수의 피해자가 '수억원'의 피해를 입은 집단적 피해 사건입니다(집단적 피해, 피해 규모 큼). 검찰이 계좌 내역을 분석하는 등 공적 절차가 진행 중이며 객관적 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중). 다만, 편의점 업주의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>150여 명</t>
+          <t>다수 (4050 알바생들)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[사설] 뛰는 ‘AI 기술’ 위에 나는 ‘AI 범죄’ 비상</t>
+          <t>“경매로 집 사주겠다” 4050 알바생들에 수억원 뜯어낸 편의점 업주</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260306.22019001652</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/06/7QV3LYVY35EG3JN4EDHFB4POJE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-06 01:17:23.847357+00:00</t>
+          <t>2026-03-06 12:23:17.274659+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>편의점주 A씨</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 수사 및 형사 처벌 완료</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>AI로 조작된 사진을 이용해 온라인 거래 구매자를 속이는 사기 사건이 잇따라 발생하여 경찰이 수사에 나섰습니다. 부산 금정경찰서와 남부경찰서에서 수사를 진행 중이며, 피해자는 170여 명에 이르는 것으로 추정됩니다.</t>
+          <t>편의점주 A씨가 아르바이트생들에게 경매 투자를 미끼로 수억 원을 편취하여 다수의 피해자가 발생했으며, 이로 인해 일부 피해자는 심각한 경제적, 가정적 피해를 입었다. A씨는 검찰 수사를 거쳐 형사 처벌을 받은 것으로 보인다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>AI 조작 사진을 이용한 온라인 사기로 인해 170여 명의 다수 피해자가 발생했으며(집단적 피해), 경찰이 수사에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 상대방의 책임이 명확하나, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>편의점주 A씨의 수억원 편취 행위로 상대방 책임이 명확하며(적합 조건 1), 다수의 아르바이트생들이 피해를 입어 집단적 피해에 해당합니다(적합 조건 3). 피해 금액이 수억 원에 달하고 피해자들이 대출 및 돌반지 매각까지 할 정도로 피해 규모가 큽니다(적합 조건 4). 또한, 검찰 수사를 통해 증거가 확보되었고 형사 처벌이 완료된 것으로 보아 공적 절차가 진행되었습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>170여명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>AI 조작 사진으로 온라인 거래, 경찰 수사</t>
+          <t>경매로 집 사줄게 …알바생들에 수억원 편취한 편의점주, 결국 '철창 신...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184616</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364995</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-06 00:24:01.644604+00:00</t>
+          <t>2026-03-06 12:18:42.608597+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>일본 법원 2심 해산 명령, 정부 피해자 구제 지시</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>일본 통일교에 대한 해산 명령이 2심에서도 유지되었으며, 일본 정부는 국가 주장이 인정되었다고 보고 피해자 구제에 필요한 대응을 지시했다. 통일교의 1조원대 재산 청산이 본격화될 것으로 예상되며, 이는 피해자들에게 배상될 가능성을 시사한다.</t>
+          <t>온라인 중고 거래에서 생성형 AI로 위조된 사업자등록증과 화물수탁증을 이용한 사기 사건이 발생했습니다. 170명이 넘는 피해자가 발생했으며, 한 피해자는 110만 원을 입금하고 물건을 받지 못했습니다. 현재 경찰이 용의자를 추적하며 피해자 조사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>일본 법원의 2심 해산 명령으로 상대방(통일교)의 책임이 명확하며, 1조원대 재산으로 자력이 충분하다. 다수의 피해자 구제가 언급되고 정부가 관련 대응을 지시하는 등 공적 절차가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>상대방 책임이 명확하고(AI 위조 서류를 이용한 사기), 170명 이상의 다수 피해자가 발생하여 집단적 피해 규모가 큽니다. 경찰 수사가 진행 중이며, 위조된 증서와 사진이 명확한 증거로 존재합니다. 다만, 상대방이 개인 사기범으로 특정되어 자력 확보가 어려울 수 있다는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>1조원대</t>
+          <t>최소 1억 8천 7백만 원 이상 (피해자 1인당 110만 원 기준)</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>170명 이상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>日통일교 2심서도 해산 명령…'1조원대 재산' 청산 본격화</t>
+          <t>인공지능이 만든 ‘가짜’…중고 사기 지능화</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457228</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8500424&amp;ref=A</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-05 00:56:18.716459+00:00</t>
+          <t>2026-03-06 01:17:54.914283+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>법무법인 TF 구성, 형사 고소 및 민사 손해배상 청구 준비 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>구매대행 사기가 급증함에 따라 법무법인 신결이 피해자들을 위한 통합 대응 TF를 구성했다. 이 TF는 형사 고소 대리, 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등을 통해 피해 회복을 목표로 한다. 주로 SNS와 오픈채팅을 통해 발생하는 사기 피해에 대한 적극적인 법적 대응이 예상된다.</t>
+          <t>AI 기술을 이용한 콘서트 표 위조 등 신종 사기 사건으로 부산, 경남 등 전국적으로 150여 명의 피해자가 발생했다. 현재 부산 금정·남부경찰서에서 사기 혐의로 수사를 진행 중이다. AI 기술 대중화로 인한 범죄 확산에 대한 경고의 목소리가 나오고 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 사기 사건이며, '급증 경보' 및 '통합 대응'을 통해 다수의 피해자가 발생한 집단적 피해로 판단됩니다 (적합 조건 1, 3). 법무법인에서 형사 고소 대리 및 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등 공적 절차를 포함한 적극적인 대응을 준비 중입니다 (적합 조건 5, 6). 사기범의 자력 부족 가능성이 있으나, 자산 보전 조치를 통해 회복 가능성을 모색하고 있어 투자 가능성이 높습니다.</t>
+          <t>적합 조건: 집단적 피해(150여 명), 경찰 수사가 진행 중으로 증거 확보 가능성이 높고 공적 절차가 진행 중임. 부적합 조건은 없음. 다만, 상대방이 특정된 개인 사기범일 가능성이 높아 자력 확보 및 소송금융 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>150여 명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>구매대행사기 급증 경보…법무법인 신결, 구매대행부업·알바사기 통합...</t>
+          <t>[사설] 뛰는 ‘AI 기술’ 위에 나는 ‘AI 범죄’ 비상</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>itbiznews.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.itbiznews.com/news/articleView.html?idxno=205452</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260306.22019001652</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-04 01:23:32.627995+00:00</t>
+          <t>2026-03-06 01:17:23.847357+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>검찰 보완 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>40대 부부가 무속인 행세를 하며 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰이 보완 수사를 진행 중이며, 피해자 조사, 계좌 추적, 관계기관 압수수색 등을 통해 증거를 확보했습니다.</t>
+          <t>AI로 조작된 사진을 이용해 온라인 거래 구매자를 속이는 사기 사건이 잇따라 발생하여 경찰이 수사에 나섰습니다. 부산 금정경찰서와 남부경찰서에서 수사를 진행 중이며, 피해자는 170여 명에 이르는 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(가스라이팅을 통한 87억 갈취), 피해 규모가 매우 크며(87억 원), 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점이 소송금융 적합 조건을 충족합니다. 다만, 피고가 개인 부부이므로 실제 배상 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>AI 조작 사진을 이용한 온라인 사기로 인해 170여 명의 다수 피해자가 발생했으며(집단적 피해), 경찰이 수사에 착수하여 증거 확보 및 공적 절차가 진행 중입니다. 상대방의 책임이 명확하나, 개별 사기범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>87억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>170여명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>무속인 행세 '가스라이팅'으로 87억 갈취한 40대 부부</t>
+          <t>AI 조작 사진으로 온라인 거래, 경찰 수사</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030367467</t>
+          <t>https://news.knn.co.kr/news/article/184616</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-04 01:05:21.854573+00:00</t>
+          <t>2026-03-06 00:24:01.644604+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>일본 통일교</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>고소장 및 고발장 접수, 수사 진행 예상</t>
+          <t>일본 법원 2심 해산 명령, 정부 피해자 구제 지시</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>A씨가 사업 수주 및 자녀 취업을 미끼로 여러 피해자로부터 총 12억 원 이상의 금품을 편취한 혐의로 고소장과 고발장이 접수되었습니다. 현재 수사가 진행될 것으로 예상되며, 다수의 피해자와 큰 피해 규모가 특징입니다.</t>
+          <t>일본 통일교에 대한 해산 명령이 2심에서도 유지되었으며, 일본 정부는 국가 주장이 인정되었다고 보고 피해자 구제에 필요한 대응을 지시했다. 통일교의 1조원대 재산 청산이 본격화될 것으로 예상되며, 이는 피해자들에게 배상될 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(편취 혐의), 다수의 피해자(여러 명)에게 10억 원대 이상의 피해가 발생하여 피해 규모가 큽니다. 이미 고소장 및 고발장이 접수되어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>일본 법원의 2심 해산 명령으로 상대방(통일교)의 책임이 명확하며, 1조원대 재산으로 자력이 충분하다. 다수의 피해자 구제가 언급되고 정부가 관련 대응을 지시하는 등 공적 절차가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>최소 12억 1천만 원</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>여러 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>사업 수주·취업 미끼 10억대 편취 고발장</t>
+          <t>日통일교 2심서도 해산 명령…'1조원대 재산' 청산 본격화</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=536289</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457228</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:12.078308+00:00</t>
+          <t>2026-03-05 00:56:18.716459+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>검찰 수사 및 구속 기소, 추징 보전 조치</t>
+          <t>법무법인 TF 구성, 형사 고소 및 민사 손해배상 청구 준비 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>40대 장모 씨 부부가 가상의 무속인을 내세워 지인 부부를 5년간 가스라이팅하고 87억여 원을 뜯어낸 혐의로 구속 기소되었습니다. 피해자의 남편 횡령 사건 보완수사 과정에서 전모가 드러났으며, 검찰은 장 씨가 편취금으로 구입한 아파트에 대해 추징 보전 조치했습니다. 이 사건은 현재 재판을 앞두고 있습니다.</t>
+          <t>구매대행 사기가 급증함에 따라 법무법인 신결이 피해자들을 위한 통합 대응 TF를 구성했다. 이 TF는 형사 고소 대리, 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등을 통해 피해 회복을 목표로 한다. 주로 SNS와 오픈채팅을 통해 발생하는 사기 피해에 대한 적극적인 법적 대응이 예상된다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방(장 씨 부부)의 책임이 검찰 수사를 통해 명확히 밝혀졌고 구속 기소된 상태입니다. 피해 금액이 87억여 원으로 매우 크며, 피고가 이 돈으로 구입한 아파트에 대해 추징 보전 조치가 이루어져 자력 확보 가능성이 높습니다. 또한 검찰 수사라는 공적 절차가 진행 중이며, 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>상대방 책임이 명확한 사기 사건이며, '급증 경보' 및 '통합 대응'을 통해 다수의 피해자가 발생한 집단적 피해로 판단됩니다 (적합 조건 1, 3). 법무법인에서 형사 고소 대리 및 민사상 손해배상 청구, 사기 계좌 추적 및 자산 보전 조치 등 공적 절차를 포함한 적극적인 대응을 준비 중입니다 (적합 조건 5, 6). 사기범의 자력 부족 가능성이 있으나, 자산 보전 조치를 통해 회복 가능성을 모색하고 있어 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>87억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1쌍 (지인 부부)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>가상 무속인 내세워 ‘가스라이팅’… 87억 뜯어내</t>
+          <t>구매대행사기 급증 경보…법무법인 신결, 구매대행부업·알바사기 통합...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>itbiznews.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260304/133458721/2</t>
+          <t>https://www.itbiznews.com/news/articleView.html?idxno=205452</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-04 00:21:19.927727+00:00</t>
+          <t>2026-03-04 01:23:32.627995+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>온라인 사기 조직원 및 관련 단체</t>
+          <t>40대 부부</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>캄보디아 당국 및 한국 코리아 전담반의 온라인 사기 조직 단속, 조직원 검거 및 송환 진행 중</t>
+          <t>검찰 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>캄보디아에서 기승을 부리던 온라인 사기 범죄 조직에 대해 캄보디아 당국과 한국 코리아 전담반이 대대적인 단속을 벌이고 있다. 캄보디아 당국은 2,500여 곳을 단속해 3만여 명을 추방했으며, 코리아 전담반은 한국인 조직원 145명을 검거해 97명을 국내로 송환했다. 이로 인해 온라인 사기 범죄가 절반으로 줄고 교민들의 피해도 감소하는 분위기지만, 과거 범죄 수익 규모와 권력층 유착설 등 회의적인 시각도 존재한다.</t>
+          <t>40대 부부가 무속인 행세를 하며 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰이 보완 수사를 진행 중이며, 피해자 조사, 계좌 추적, 관계기관 압수수색 등을 통해 증거를 확보했습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>온라인 사기 범죄 조직의 책임이 명확하고(적합 조건 1), 캄보디아 당국 및 한국 코리아 전담반의 대대적인 단속과 조직원 송환으로 증거 확보 및 공적 절차가 활발히 진행 중(적합 조건 5, 6). 다수의 피해자(집단적 피해, 적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상되며, 한국으로 송환된 조직원들을 대상으로 한 소송은 자력 확보 가능성이 있음. 다만, 국제 범죄 조직의 특성상 자산 추적 및 회수가 어려울 수 있다는 점은 고려해야 함.</t>
+          <t>상대방의 책임이 명확하고(가스라이팅을 통한 87억 갈취), 피해 규모가 매우 크며(87억 원), 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점이 소송금융 적합 조건을 충족합니다. 다만, 피고가 개인 부부이므로 실제 배상 자력 확보 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
+          <t>87억 원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>‘범죄단지’ 단속 대대적 홍보…‘코리아 전담반’도 활약</t>
+          <t>무속인 행세 '가스라이팅'으로 87억 갈취한 40대 부부</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497436&amp;ref=A</t>
+          <t>https://www.hankyung.com/article/2026030367467</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-03 00:26:32.991390+00:00</t>
+          <t>2026-03-04 01:05:21.854573+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>프린스그룹 (태자그룹), 천즈 회장</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>대만 및 미국 당국 수사 진행 중, 자산 압류 및 경매, 천즈 회장 재판 예정</t>
+          <t>고소장 및 고발장 접수, 수사 진행 예상</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>중국계 태자그룹이 캄보디아 등에서 보이스피싱·스캠 범죄단지를 운영한 배후로 지목되어 대만에서 압류 자산이 경매에 부쳐졌습니다. 창립자 천즈 회장은 중국으로 송환되어 재판을 앞두고 있으며, 미국 연방검찰은 천즈 회장을 기소하고 21조원 상당의 비트코인을 몰수했습니다. 경매 대금은 향후 피해자 반환에 활용될 방침입니다.</t>
+          <t>A씨가 사업 수주 및 자녀 취업을 미끼로 여러 피해자로부터 총 12억 원 이상의 금품을 편취한 혐의로 고소장과 고발장이 접수되었습니다. 현재 수사가 진행될 것으로 예상되며, 다수의 피해자와 큰 피해 규모가 특징입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>태자그룹과 천즈 회장이 보이스피싱/스캠 범죄단지 조직 배후로 지목되어 책임이 명확합니다. 대만에서 200억여원 상당의 자산이 경매 낙찰되었고, 미국에서 21조원 상당의 비트코인이 몰수되는 등 상대방의 자력이 충분하며 피해 규모가 매우 큽니다. 보이스피싱/스캠 범죄 특성상 다수의 피해자가 발생했을 것으로 예상되며, 대만 및 미국 당국의 수사, 자산 압류, 재판 진행 등 공적 절차가 활발히 진행 중이므로 증거 확보도 용이합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(편취 혐의), 다수의 피해자(여러 명)에게 10억 원대 이상의 피해가 발생하여 피해 규모가 큽니다. 이미 고소장 및 고발장이 접수되어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>최소 21조원 (미국 압류 비트코인 가치)</t>
+          <t>최소 12억 1천만 원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상 (보이스피싱/스캠 특성상 다수 피해자 예상)</t>
+          <t>여러 명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>중국계 스캠 태자그룹서 ‘슈퍼카 사천왕’ 등 쏟아져…대만 사법경매...</t>
+          <t>사업 수주·취업 미끼 10억대 편취 고발장</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12049109?ref=naver</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=536289</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:52.111055+00:00</t>
+          <t>2026-03-04 01:00:12.078308+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>이모씨</t>
+          <t>장모 씨 부부</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>금은방 주인 구속, 검찰 송치</t>
+          <t>검찰 수사 및 구속 기소, 추징 보전 조치</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>종로구 금은방 주인 이모씨가 고객들이 맡긴 귀금속과 현금 약 28억원어치를 훔쳐 달아난 혐의로 구속되어 검찰에 송치되었다. 피해자는 30여명에 달하며, 경찰에는 다수의 고소장이 접수되었다. 법원은 도주 및 증거인멸 우려로 구속영장을 발부했다.</t>
+          <t>40대 장모 씨 부부가 가상의 무속인을 내세워 지인 부부를 5년간 가스라이팅하고 87억여 원을 뜯어낸 혐의로 구속 기소되었습니다. 피해자의 남편 횡령 사건 보완수사 과정에서 전모가 드러났으며, 검찰은 장 씨가 편취금으로 구입한 아파트에 대해 추징 보전 조치했습니다. 이 사건은 현재 재판을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의로 구속 및 검찰 송치), 피해자 30여명, 피해 금액 약 28억원으로 집단적 피해 규모가 크다. 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며 증거 확보 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>상대방(장 씨 부부)의 책임이 검찰 수사를 통해 명확히 밝혀졌고 구속 기소된 상태입니다. 피해 금액이 87억여 원으로 매우 크며, 피고가 이 돈으로 구입한 아파트에 대해 추징 보전 조치가 이루어져 자력 확보 가능성이 높습니다. 또한 검찰 수사라는 공적 절차가 진행 중이며, 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>약 28억원</t>
+          <t>87억여 원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>30여명</t>
+          <t>1쌍 (지인 부부)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>“금값 이렇게 높은데…” 3000돈 달하는 ‘28억어치’ 귀금속 챙겨 도...</t>
+          <t>가상 무속인 내세워 ‘가스라이팅’… 87억 뜯어내</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684184?ref=naver</t>
+          <t>https://www.donga.com/news/Society/article/all/20260304/133458721/2</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:03.299371+00:00</t>
+          <t>2026-03-04 00:21:19.927727+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>금은방 업자</t>
+          <t>온라인 사기 조직원 및 관련 단체</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 피해자들은 금품 행방 파악 중</t>
+          <t>캄보디아 당국 및 한국 코리아 전담반의 온라인 사기 조직 단속, 조직원 검거 및 송환 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>금은방 업자가 고객들이 맡긴 귀금속과 현금 28억 원을 챙겨 잠적한 사건이다. 경찰 수사 후 구속 송치되었으나, 피해자들은 사라진 금품의 행방을 알 수 없어 답답함을 호소하고 있다. 다수의 피해자가 존재하며, 향후 민사상 손해배상 소송 가능성이 높다.</t>
+          <t>캄보디아에서 기승을 부리던 온라인 사기 범죄 조직에 대해 캄보디아 당국과 한국 코리아 전담반이 대대적인 단속을 벌이고 있다. 캄보디아 당국은 2,500여 곳을 단속해 3만여 명을 추방했으며, 코리아 전담반은 한국인 조직원 145명을 검거해 97명을 국내로 송환했다. 이로 인해 온라인 사기 범죄가 절반으로 줄고 교민들의 피해도 감소하는 분위기지만, 과거 범죄 수익 규모와 권력층 유착설 등 회의적인 시각도 존재한다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>금은방 업자의 귀금속 및 현금 횡령 사실이 명확하며 구속 송치되어 상대방 책임이 명확하다. 피해액이 28억 원에 달하고 다수의 피해자가 존재하며, 경찰 수사 및 검찰 송치가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 개인 업자의 자력 여부가 관건이 될 수 있다.</t>
+          <t>온라인 사기 범죄 조직의 책임이 명확하고(적합 조건 1), 캄보디아 당국 및 한국 코리아 전담반의 대대적인 단속과 조직원 송환으로 증거 확보 및 공적 절차가 활발히 진행 중(적합 조건 5, 6). 다수의 피해자(집단적 피해, 적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상되며, 한국으로 송환된 조직원들을 대상으로 한 소송은 자력 확보 가능성이 있음. 다만, 국제 범죄 조직의 특성상 자산 추적 및 회수가 어려울 수 있다는 점은 고려해야 함.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>28억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>28억 사기 금은방 업자 송치...피해자는 '발 동동'</t>
+          <t>‘범죄단지’ 단속 대대적 홍보…‘코리아 전담반’도 활약</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602272331223453</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497436&amp;ref=A</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-28 00:19:34.361440+00:00</t>
+          <t>2026-03-03 00:26:32.991390+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>프린스그룹 (태자그룹), 천즈 회장</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>피의자 40여명 기소, 범죄수익 5억 8천만원 추징 및 추가 환수 절차 진행 중</t>
+          <t>대만 및 미국 당국 수사 진행 중, 자산 압류 및 경매, 천즈 회장 재판 예정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>캄보디아 노쇼 사기 사건으로 210명의 피해자가 발생했으며, 피해액은 총 77억원에 달한다. 현재 피의자 40여명이 재판에 넘겨졌고, 검찰은 범죄수익 5억 8천만원을 추징했으며 추가 환수를 위해 노력 중이다. 주요 총책은 아직 검거되지 않아 추가 수사가 필요한 상황이다.</t>
+          <t>중국계 태자그룹이 캄보디아 등에서 보이스피싱·스캠 범죄단지를 운영한 배후로 지목되어 대만에서 압류 자산이 경매에 부쳐졌습니다. 창립자 천즈 회장은 중국으로 송환되어 재판을 앞두고 있으며, 미국 연방검찰은 천즈 회장을 기소하고 21조원 상당의 비트코인을 몰수했습니다. 경매 대금은 향후 피해자 반환에 활용될 방침입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(피의자 40여명 기소), 집단적 피해(피해자 210명)와 큰 피해 규모(77억원)를 가짐. 검찰의 범죄수익 환수 절차가 진행 중이며, 추가적인 주범 검거 시 자력 확보 가능성 있음.</t>
+          <t>태자그룹과 천즈 회장이 보이스피싱/스캠 범죄단지 조직 배후로 지목되어 책임이 명확합니다. 대만에서 200억여원 상당의 자산이 경매 낙찰되었고, 미국에서 21조원 상당의 비트코인이 몰수되는 등 상대방의 자력이 충분하며 피해 규모가 매우 큽니다. 보이스피싱/스캠 범죄 특성상 다수의 피해자가 발생했을 것으로 예상되며, 대만 및 미국 당국의 수사, 자산 압류, 재판 진행 등 공적 절차가 활발히 진행 중이므로 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>77억원</t>
+          <t>최소 21조원 (미국 압류 비트코인 가치)</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>210명</t>
+          <t>미상 (보이스피싱/스캠 특성상 다수 피해자 예상)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[취재수첩]-야간 진화 헬기 있으나마나?</t>
+          <t>중국계 스캠 태자그룹서 ‘슈퍼카 사천왕’ 등 쏟아져…대만 사법경매...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184338</t>
+          <t>https://www.dt.co.kr/article/12049109?ref=naver</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:17.151264+00:00</t>
+          <t>2026-03-02 12:32:52.111055+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>로맨스스캠 조직원 49명</t>
+          <t>이모씨</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거</t>
+          <t>금은방 주인 구속, 검찰 송치</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 로맨스스캠 조직원 49명이 경찰에 검거되었습니다. 이들은 SNS에서 일본인 여성을 사칭하여 68명의 피해자로부터 100억 원이 넘는 금품을 갈취한 것으로 조사되었습니다.</t>
+          <t>종로구 금은방 주인 이모씨가 고객들이 맡긴 귀금속과 현금 약 28억원어치를 훔쳐 달아난 혐의로 구속되어 검찰에 송치되었다. 피해자는 30여명에 달하며, 경찰에는 다수의 고소장이 접수되었다. 법원은 도주 및 증거인멸 우려로 구속영장을 발부했다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>캄보디아 거점 로맨스스캠 조직원 49명이 경찰에 검거되어 상대방 책임이 명확하며, 피해자 68명, 피해 금액 100억 원 이상으로 집단적이고 큰 피해 규모를 보입니다. 경찰 수사를 통해 증거가 확보되었고 공적 절차가 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다. 다만, 개별 조직원의 자력 확보가 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 구속 및 검찰 송치), 피해자 30여명, 피해 금액 약 28억원으로 집단적 피해 규모가 크다. 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며 증거 확보 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>100억 원 이상</t>
+          <t>약 28억원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>30여명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[이슈5] 민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자  外</t>
+          <t>“금값 이렇게 높은데…” 3000돈 달하는 ‘28억어치’ 귀금속 챙겨 도...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260225193524RYJ</t>
+          <t>https://biz.heraldcorp.com/article/10684184?ref=naver</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-25 13:26:49.397865+00:00</t>
+          <t>2026-02-28 01:00:03.299371+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>금은방 업자</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 일부 사건 불구속 송치</t>
+          <t>경찰 수사 완료 및 검찰 송치, 피해자들은 금품 행방 파악 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>70대 여성 김모 씨가 2018년부터 8년간 이웃 주민들을 상대로 10억~60억 원대 곗돈 사기를 저지른 혐의로 경찰 수사를 받고 있습니다. 피해자들의 고소가 이어지고 있으며, 이미 일부 사건은 검찰에 불구속 송치된 상태입니다. 다수의 피해자와 상당한 피해 규모로 인해 집단적 법적 대응 가능성이 있습니다.</t>
+          <t>금은방 업자가 고객들이 맡긴 귀금속과 현금 28억 원을 챙겨 잠적한 사건이다. 경찰 수사 후 구속 송치되었으나, 피해자들은 사라진 금품의 행방을 알 수 없어 답답함을 호소하고 있다. 다수의 피해자가 존재하며, 향후 민사상 손해배상 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>70대 여성이 8년간 이웃들을 상대로 수십억 원대 곗돈 사기를 저지른 혐의로 경찰 수사 중이며 일부 사건은 이미 검찰에 송치되어 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 규모(10억~60억 원대)가 확인되어(적합 조건 3, 4) 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)도 긍정적이나, 상대방이 개인인 점을 고려할 때 자력 확보 여부가 중요합니다.</t>
+          <t>금은방 업자의 귀금속 및 현금 횡령 사실이 명확하며 구속 송치되어 상대방 책임이 명확하다. 피해액이 28억 원에 달하고 다수의 피해자가 존재하며, 경찰 수사 및 검찰 송치가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 개인 업자의 자력 여부가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>10억~60억원</t>
+          <t>28억 원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>다수 (이웃 주민들)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>8년간 이웃들 곗돈 사기…수십억 혐의 70대 여성 수사</t>
+          <t>28억 사기 금은방 업자 송치...피해자는 '발 동동'</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260225174700004?input=1195m</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602272331223453</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-25 12:46:47.017862+00:00</t>
+          <t>2026-02-28 00:19:34.361440+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
+          <t>피의자 40여명 기소, 범죄수익 5억 8천만원 추징 및 추가 환수 절차 진행 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>사기 조직이 지난해 3월부터 올해 1월까지 68명의 피해자로부터 '코인 연애 적금' 등 다양한 수법으로 총 105억 원을 갈취했습니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 캄보디아에서 붙잡힌 조직원도 있습니다.</t>
+          <t>캄보디아 노쇼 사기 사건으로 210명의 피해자가 발생했으며, 피해액은 총 77억원에 달한다. 현재 피의자 40여명이 재판에 넘겨졌고, 검찰은 범죄수익 5억 8천만원을 추징했으며 추가 환수를 위해 노력 중이다. 주요 총책은 아직 검거되지 않아 추가 수사가 필요한 상황이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 68명의 다수 피해자가 발생했으며(적합 조건 3), 피해 규모가 105억 원으로 매우 큽니다(적합 조건 4). 또한 경찰 수사를 통해 조직원들이 검거 및 구속되어 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 이미 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(피의자 40여명 기소), 집단적 피해(피해자 210명)와 큰 피해 규모(77억원)를 가짐. 검찰의 범죄수익 환수 절차가 진행 중이며, 추가적인 주범 검거 시 자력 확보 가능성 있음.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>105억 원</t>
+          <t>77억원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>210명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>코인 연애 적금 들자 던 연인…1억 모았는데 알고보니</t>
+          <t>[취재수첩]-야간 진화 헬기 있으나마나?</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287020?influxDiv=NAVER</t>
+          <t>https://news.knn.co.kr/news/article/184338</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:12.469877+00:00</t>
+          <t>2026-02-27 00:28:17.151264+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>캄보디아 거점 범죄 조직</t>
+          <t>로맨스스캠 조직원 49명</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄 수익금 몰수·추징 보전 진행 중</t>
+          <t>경찰 수사 및 조직원 검거</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 범죄 조직이 로맨스스캠과 공공기관 사칭 수법으로 68명에게 약 105억원을 가로챘습니다. 경찰은 총책을 포함한 조직원 49명을 검거하고 37명을 구속했으며, 10억원 상당의 범죄 수익금에 대해 몰수·추징 보전 조치를 진행 중입니다. 피해자들은 '코인 연애 적금' 등의 수법에 속아 고액을 편취당했습니다.</t>
+          <t>캄보디아에 거점을 둔 로맨스스캠 조직원 49명이 경찰에 검거되었습니다. 이들은 SNS에서 일본인 여성을 사칭하여 68명의 피해자로부터 100억 원이 넘는 금품을 갈취한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>캄보디아 거점 범죄 조직 49명이 검거되어 상대방 책임이 명확하며(적합 조건 1), 68명의 피해자와 약 105억원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 경찰 수사 및 범죄 수익금 몰수·추징 보전 조치로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 범죄 조직의 특성상 전체 피해액 회수에는 어려움이 있을 수 있습니다.</t>
+          <t>캄보디아 거점 로맨스스캠 조직원 49명이 경찰에 검거되어 상대방 책임이 명확하며, 피해자 68명, 피해 금액 100억 원 이상으로 집단적이고 큰 피해 규모를 보입니다. 경찰 수사를 통해 증거가 확보되었고 공적 절차가 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다. 다만, 개별 조직원의 자력 확보가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>약 105억원</t>
+          <t>100억 원 이상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>68명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>“오빠, 같이 코인 연애 적금 들자”…피싱으로 105억원 뜯은 범죄조직...</t>
+          <t>[이슈5] 민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자  外</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029444044&amp;code=61121211&amp;cp=nv</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225193524RYJ</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-25 12:35:07.417782+00:00</t>
+          <t>2026-02-25 13:26:49.397865+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중 추정</t>
+          <t>경찰 수사 중, 일부 사건 불구속 송치</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 가정 형편을 속여 여러 남성에게 병원비, 식사비 등을 요구하고 지갑에 손을 대는 등 금전적 피해를 입힌 사건입니다. 현재까지 3명 외에 추가 피해자들이 확인되었으며, 언론 취재를 통해 피해 사실이 드러났습니다. 피의자 신분으로 보아 수사가 진행 중인 것으로 추정됩니다.</t>
+          <t>70대 여성 김모 씨가 2018년부터 8년간 이웃 주민들을 상대로 10억~60억 원대 곗돈 사기를 저지른 혐의로 경찰 수사를 받고 있습니다. 피해자들의 고소가 이어지고 있으며, 이미 일부 사건은 검찰에 불구속 송치된 상태입니다. 다수의 피해자와 상당한 피해 규모로 인해 집단적 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨의 책임이 명확하며(적합 조건 1), 언론 취재를 통해 다수의 피해자가 확인되고 증언이 확보된 점(적합 조건 3, 5)이 긍정적입니다. 또한 '피의자'라는 표현으로 미루어 공적 수사 절차가 진행 중인 것으로 보입니다(적합 조건 6). 다만, 피의자가 개인이며 자력이 부족할 가능성이 있어 실제 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
+          <t>70대 여성이 8년간 이웃들을 상대로 수십억 원대 곗돈 사기를 저지른 혐의로 경찰 수사 중이며 일부 사건은 이미 검찰에 송치되어 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 규모(10억~60억 원대)가 확인되어(적합 조건 3, 4) 집단소송 가능성이 높습니다. 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)도 긍정적이나, 상대방이 개인인 점을 고려할 때 자력 확보 여부가 중요합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억~60억원</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (이웃 주민들)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[단독] 초면에 지갑 손댔다… 눈빛이 좀  떠올린 당시</t>
+          <t>8년간 이웃들 곗돈 사기…수십억 혐의 70대 여성 수사</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453945&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.yna.co.kr/view/AKR20260225174700004?input=1195m</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-24 12:38:41.354283+00:00</t>
+          <t>2026-02-25 12:46:47.017862+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>사기 조직</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>사기 및 사문서위조 혐의로 징역 3년형 선고</t>
+          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>피고인 A씨가 피해액 1억 5천만원을 변제했다고 주장하며 위조된 이체 확인증을 법원에 제출했다가 검찰에 적발되어 징역 3년형을 선고받았습니다. 검찰은 금융거래정보 제출 명령을 통해 위조 사실을 밝혀냈으며, A씨에게 사문서위조 및 행사 혐의를 추가 적용했습니다. 이 사건은 검찰의 공판 우수 사례로 선정되었습니다.</t>
+          <t>사기 조직이 지난해 3월부터 올해 1월까지 68명의 피해자로부터 '코인 연애 적금' 등 다양한 수법으로 총 105억 원을 갈취했습니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 캄보디아에서 붙잡힌 조직원도 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (적합 조건 1): 피고인 A씨의 사기 및 사문서위조 혐의가 검찰 수사를 통해 명확히 입증되었고 징역 3년형이 선고되었습니다. 피해 규모가 큼 (적합 조건 4): 피해 금액이 1억 5천만원으로 상당합니다. 증거가 있거나 확보 가능함 (적합 조건 5): 검찰이 금융거래정보 제출 명령을 통해 이체 확인증 위조 사실을 확인했습니다. 이미 공적 절차가 진행 중임 (적합 조건 6): 형사 재판이 종결되어 민사 소송의 강력한 근거가 마련되었습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 68명의 다수 피해자가 발생했으며(적합 조건 3), 피해 규모가 105억 원으로 매우 큽니다(적합 조건 4). 또한 경찰 수사를 통해 조직원들이 검거 및 구속되어 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 이미 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>1억 5천만원</t>
+          <t>105억 원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>대검찰청,  돈 갚았다  법원에 위조 이체확인증 낸 사기범…검찰에 덜미</t>
+          <t>코인 연애 적금 들자 던 연인…1억 모았는데 알고보니</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=20260224173238847b50722e900_12</t>
+          <t>https://news.jtbc.co.kr/article/NB12287020?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:37.967606+00:00</t>
+          <t>2026-02-25 12:45:12.469877+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>룽거컴퍼니</t>
+          <t>캄보디아 거점 범죄 조직</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>1차 사기 조직원 유죄 판결, 2차 사기 피해 발생 및 수사 난항</t>
+          <t>경찰 수사 및 조직원 검거, 범죄 수익금 몰수·추징 보전 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>태국 기반 피싱 조직 '룽거컴퍼니'의 1차 사기 피해자들이 2차 사기 피해를 입고 있다. 2차 사기는 피해액 환급을 미끼로 추가 입금을 유도하거나 성희롱을 저지르는 수법으로, 룽거컴퍼니를 통한 개인정보 유출 가능성이 의심된다. 1차 사기 조직원들은 이미 유죄 판결을 받았으나, 2차 사기는 해외 메신저를 이용해 추적이 어렵고 증거 확보가 쉽지 않은 상황이다.</t>
+          <t>캄보디아에 거점을 둔 범죄 조직이 로맨스스캠과 공공기관 사칭 수법으로 68명에게 약 105억원을 가로챘습니다. 경찰은 총책을 포함한 조직원 49명을 검거하고 37명을 구속했으며, 10억원 상당의 범죄 수익금에 대해 몰수·추징 보전 조치를 진행 중입니다. 피해자들은 '코인 연애 적금' 등의 수법에 속아 고액을 편취당했습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>적합 조건으로 룽거컴퍼니 조직원들의 유죄 판결로 상대방 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며, 1차 사기에 대한 공적 절차가 진행 중이다. 2차 사기로 인한 추가 피해가 발생하고 있으며, 법률 전문가의 도움을 받아 피해 회복을 위한 대응이 필요하다는 점도 긍정적이다. 다만, 해외 기반 범죄조직의 자력 불분명 및 2차 사기 행위자 특정 및 증거 확보의 어려움은 투자 리스크 요인으로 작용한다.</t>
+          <t>캄보디아 거점 범죄 조직 49명이 검거되어 상대방 책임이 명확하며(적합 조건 1), 68명의 피해자와 약 105억원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 경찰 수사 및 범죄 수익금 몰수·추징 보전 조치로 증거 확보가 용이하고(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 범죄 조직의 특성상 전체 피해액 회수에는 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 105억원</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>(단독) 코인으로 배상해준다  접근 뒤 성희롱도…'룽거컴퍼니' 2차 사기...</t>
+          <t>“오빠, 같이 코인 연애 적금 들자”…피싱으로 105억원 뜯은 범죄조직...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292301&amp;inflow=N</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029444044&amp;code=61121211&amp;cp=nv</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-24 12:22:22.543350+00:00</t>
+          <t>2026-02-25 12:35:07.417782+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>보이스피싱 조직</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 국제 공조 수사 진행 중</t>
+          <t>경찰/검찰 수사 진행 중 추정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>보이스피싱 조직이 고금리 사채로 유인 후 해외 감금하여 콜센터 조직원으로 활동하게 한 사건입니다. 총책 포함 76명이 검거되었고, 확인된 피해자는 62명, 피해 금액은 47억 원에 달합니다. 경찰은 국제 공조를 통해 나머지 일당을 추적 중입니다.</t>
+          <t>피의자 김 모 씨가 가정 형편을 속여 여러 남성에게 병원비, 식사비 등을 요구하고 지갑에 손을 대는 등 금전적 피해를 입힌 사건입니다. 현재까지 3명 외에 추가 피해자들이 확인되었으며, 언론 취재를 통해 피해 사실이 드러났습니다. 피의자 신분으로 보아 수사가 진행 중인 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 사기 및 감금 행위가 경찰 수사를 통해 명확히 드러났고(상대방 책임 명확), 확인된 피해자 62명과 47억 원의 피해 금액으로 집단적이고 큰 피해 규모가 발생했습니다(집단적 피해, 피해 규모 큼). 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(증거 확보 가능), 현재 경찰 수사가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>피의자 김 모 씨의 책임이 명확하며(적합 조건 1), 언론 취재를 통해 다수의 피해자가 확인되고 증언이 확보된 점(적합 조건 3, 5)이 긍정적입니다. 또한 '피의자'라는 표현으로 미루어 공적 수사 절차가 진행 중인 것으로 보입니다(적합 조건 6). 다만, 피의자가 개인이며 자력이 부족할 가능성이 있어 실제 손해배상 집행 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>62명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>돈 갚아라 며 해외 감금…보이스피싱 조직 검거</t>
+          <t>[단독] 초면에 지갑 손댔다… 눈빛이 좀  떠올린 당시</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260224055519b86</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453945&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:55.531123+00:00</t>
+          <t>2026-02-24 12:38:41.354283+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 및 지검의 혐의없음 처분 후 고등검찰청 항고 인용, 추가 수사로 A씨 구속기소</t>
+          <t>사기 및 사문서위조 혐의로 징역 3년형 선고</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>신기술 투자를 미끼로 수억원을 편취한 사기 사건에서, 경찰과 지방검찰청이 혐의없음 처분했으나 피해자들이 고등검찰청에 항고하여 추가 수사가 진행되었다. 이 과정에서 비슷한 피해자들이 더 발견되었고, 결국 피의자 A씨는 구속기소되었다. 이 기고문은 고등검찰청의 항고 제도가 억울한 피해자들의 권리 구제에 중요한 역할을 함을 강조한다.</t>
+          <t>피고인 A씨가 피해액 1억 5천만원을 변제했다고 주장하며 위조된 이체 확인증을 법원에 제출했다가 검찰에 적발되어 징역 3년형을 선고받았습니다. 검찰은 금융거래정보 제출 명령을 통해 위조 사실을 밝혀냈으며, A씨에게 사문서위조 및 행사 혐의를 추가 적용했습니다. 이 사건은 검찰의 공판 우수 사례로 선정되었습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>피의자 A씨의 책임이 구속기소로 명확해졌고, 고등검찰청의 항고 인용으로 추가 피해자가 발견되어 집단적 피해 가능성이 높다. 피해 규모는 수억원 이상이며, 공적 절차(형사 고소 및 수사, 항고)가 이미 진행되어 증거가 확보되었다는 점에서 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 비교적 명확함 (적합 조건 1): 피고인 A씨의 사기 및 사문서위조 혐의가 검찰 수사를 통해 명확히 입증되었고 징역 3년형이 선고되었습니다. 피해 규모가 큼 (적합 조건 4): 피해 금액이 1억 5천만원으로 상당합니다. 증거가 있거나 확보 가능함 (적합 조건 5): 검찰이 금융거래정보 제출 명령을 통해 이체 확인증 위조 사실을 확인했습니다. 이미 공적 절차가 진행 중임 (적합 조건 6): 형사 재판이 종결되어 민사 소송의 강력한 근거가 마련되었습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>수억원 이상</t>
+          <t>1억 5천만원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[기고]억울한 피해자에게 고등검찰청 항고는 마지막 희망이다</t>
+          <t>대검찰청,  돈 갚았다  법원에 위조 이체확인증 낸 사기범…검찰에 덜미</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022310104447495</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260224173238847b50722e900_12</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:27.474549+00:00</t>
+          <t>2026-02-24 12:26:37.967606+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>40대 남성 A씨</t>
+          <t>룽거컴퍼니</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 심사 진행 중</t>
+          <t>1차 사기 조직원 유죄 판결, 2차 사기 피해 발생 및 수사 난항</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>금은방 업주 지인 A씨가 고객들이 맡긴 금품과 금괴 구매 선수금 등 26억원 상당을 가로채 잠적했다가 경찰에 자수했습니다. 현재 A씨는 사기 혐의로 구속 심사를 받고 있으며, 30여명 이상의 피해자들이 단체 대화방을 구성한 것으로 알려졌습니다.</t>
+          <t>태국 기반 피싱 조직 '룽거컴퍼니'의 1차 사기 피해자들이 2차 사기 피해를 입고 있다. 2차 사기는 피해액 환급을 미끼로 추가 입금을 유도하거나 성희롱을 저지르는 수법으로, 룽거컴퍼니를 통한 개인정보 유출 가능성이 의심된다. 1차 사기 조직원들은 이미 유죄 판결을 받았으나, 2차 사기는 해외 메신저를 이용해 추적이 어렵고 증거 확보가 쉽지 않은 상황이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(A씨 자수, 구속 심사), 집단적 피해(30여명 이상 피해자 단톡방), 피해 규모가 크며(26억 이상), 경찰 수사 및 구속 심사 등 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 룽거컴퍼니 조직원들의 유죄 판결로 상대방 책임이 명확하고, 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며, 1차 사기에 대한 공적 절차가 진행 중이다. 2차 사기로 인한 추가 피해가 발생하고 있으며, 법률 전문가의 도움을 받아 피해 회복을 위한 대응이 필요하다는 점도 긍정적이다. 다만, 해외 기반 범죄조직의 자력 불분명 및 2차 사기 행위자 특정 및 증거 확보의 어려움은 투자 리스크 요인으로 작용한다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>26억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>30여명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>금은방 업주 지인이 금 3000여돈·선수금 빼돌리다…‘사기’ 구속기로</t>
+          <t>(단독) 코인으로 배상해준다  접근 뒤 성희롱도…'룽거컴퍼니' 2차 사기...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12047963?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292301&amp;inflow=N</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-23 12:26:51.383879+00:00</t>
+          <t>2026-02-24 12:22:22.543350+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>보이스피싱 조직</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>금은방 주인 영장심사 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 국제 공조 수사 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>금은방 주인 A 씨가 고객 50여 명의 금제품과 대금 30억 원 이상을 가로챈 혐의로 영장심사를 받고 있다. 다수의 피해자와 큰 피해 규모가 특징이며, 현재 수사기관의 공적 절차가 진행 중이다.</t>
+          <t>보이스피싱 조직이 고금리 사채로 유인 후 해외 감금하여 콜센터 조직원으로 활동하게 한 사건입니다. 총책 포함 76명이 검거되었고, 확인된 피해자는 62명, 피해 금액은 47억 원에 달합니다. 경찰은 국제 공조를 통해 나머지 일당을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>금은방 주인의 책임이 비교적 명확하며(적합 조건 1), 50여 명의 다수 피해자가 발생했고(적합 조건 3), 피해액이 30억 원 이상으로 규모가 크다(적합 조건 4). 현재 영장심사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 피고의 자력 확보 여부가 관건이 될 수 있다.</t>
+          <t>보이스피싱 조직의 사기 및 감금 행위가 경찰 수사를 통해 명확히 드러났고(상대방 책임 명확), 확인된 피해자 62명과 47억 원의 피해 금액으로 집단적이고 큰 피해 규모가 발생했습니다(집단적 피해, 피해 규모 큼). 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(증거 확보 가능), 현재 경찰 수사가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>50여 명</t>
+          <t>62명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'30억 원대 금' 챙겨 잠적한 금은방 주인 영장심사</t>
+          <t>돈 갚아라 며 해외 감금…보이스피싱 조직 검거</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514920</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260224055519b86</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-23 12:24:15.918470+00:00</t>
+          <t>2026-02-24 00:19:55.531123+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 피의자 검거 및 조사 중</t>
+          <t>경찰 및 지검의 혐의없음 처분 후 고등검찰청 항고 인용, 추가 수사로 A씨 구속기소</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>종로 금은방 주인이 고객들이 맡긴 금제품과 현금 등 30억 원 상당을 챙겨 도주한 사건입니다. 30명 이상의 고객이 피해를 입었으며, 경찰이 피의자를 검거하여 조사 중입니다. 피해자들은 금괴 구매를 위한 현금 11억 원, 금목걸이, 팔찌 등을 맡겼다가 피해를 보았습니다.</t>
+          <t>신기술 투자를 미끼로 수억원을 편취한 사기 사건에서, 경찰과 지방검찰청이 혐의없음 처분했으나 피해자들이 고등검찰청에 항고하여 추가 수사가 진행되었다. 이 과정에서 비슷한 피해자들이 더 발견되었고, 결국 피의자 A씨는 구속기소되었다. 이 기고문은 고등검찰청의 항고 제도가 억울한 피해자들의 권리 구제에 중요한 역할을 함을 강조한다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 금은방 주인의 사기 행위로 다수의 고객이 총 30억 원 이상의 금전적 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 용이합니다. 다만, 피의자 개인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>피의자 A씨의 책임이 구속기소로 명확해졌고, 고등검찰청의 항고 인용으로 추가 피해자가 발견되어 집단적 피해 가능성이 높다. 피해 규모는 수억원 이상이며, 공적 절차(형사 고소 및 수사, 항고)가 이미 진행되어 증거가 확보되었다는 점에서 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>금 3000여돈 (시가 30여억원)</t>
+          <t>수억원 이상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>30명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>‘모텔 살인’ 20대女 신상 털렸지만…“남편 돈까지 깼는데” 사라진 ...</t>
+          <t>[기고]억울한 피해자에게 고등검찰청 항고는 마지막 희망이다</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260220511686?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022310104447495</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-23 00:17:52.282397+00:00</t>
+          <t>2026-02-24 00:19:27.474549+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
+          <t>40대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>금은방 업주 지인 A씨가 고객들이 맡긴 금품과 금괴 구매 선수금 등 26억원 상당을 가로채 잠적했다가 경찰에 자수했습니다. 현재 A씨는 사기 혐의로 구속 심사를 받고 있으며, 30여명 이상의 피해자들이 단체 대화방을 구성한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(A씨 자수, 구속 심사), 집단적 피해(30여명 이상 피해자 단톡방), 피해 규모가 크며(26억 이상), 경찰 수사 및 구속 심사 등 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>26억원 이상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>30여명 이상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>금은방 업주 지인이 금 3000여돈·선수금 빼돌리다…‘사기’ 구속기로</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12047963?ref=naver</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:26:51.383879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>금은방 주인 영장심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>금은방 주인 A 씨가 고객 50여 명의 금제품과 대금 30억 원 이상을 가로챈 혐의로 영장심사를 받고 있다. 다수의 피해자와 큰 피해 규모가 특징이며, 현재 수사기관의 공적 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>금은방 주인의 책임이 비교적 명확하며(적합 조건 1), 50여 명의 다수 피해자가 발생했고(적합 조건 3), 피해액이 30억 원 이상으로 규모가 크다(적합 조건 4). 현재 영장심사가 진행 중으로 공적 절차가 진행되고 있으며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 보인다(적합 조건 5). 다만, 피고의 자력 확보 여부가 관건이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>30억 원 이상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>50여 명</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>'30억 원대 금' 챙겨 잠적한 금은방 주인 영장심사</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1514920</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:24:15.918470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 피의자 검거 및 조사 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>종로 금은방 주인이 고객들이 맡긴 금제품과 현금 등 30억 원 상당을 챙겨 도주한 사건입니다. 30명 이상의 고객이 피해를 입었으며, 경찰이 피의자를 검거하여 조사 중입니다. 피해자들은 금괴 구매를 위한 현금 11억 원, 금목걸이, 팔찌 등을 맡겼다가 피해를 보았습니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당합니다. 금은방 주인의 사기 행위로 다수의 고객이 총 30억 원 이상의 금전적 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 용이합니다. 다만, 피의자 개인의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>금 3000여돈 (시가 30여억원)</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>30명 이상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>‘모텔 살인’ 20대女 신상 털렸지만…“남편 돈까지 깼는데” 사라진 ...</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260220511686?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:17:52.282397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
           <t>금은방 운영자 A씨</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E81" t="inlineStr">
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 피의자 자진 출석</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>서울 종로 금은방 주인이 고객들이 맡긴 금 3천 돈(약 9억 원 상당)을 챙겨 달아났다가 경찰에 자진 출석하여 사기 혐의로 조사를 받고 있습니다. 다수의 고객이 피해를 입은 것으로 보이며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확 - 금은방 주인 특정 및 사기 혐의), 4(피해 규모 큼 - 약 9억 원 상당의 금 3천 돈), 5(증거 확보 가능 - 경찰 수사 진행 중), 6(공적 절차 진행 중 - 경찰 수사)에 해당합니다. 다수의 고객이 피해를 입어 집단적 피해(적합 조건 3) 가능성도 높습니다. 상대방의 자력은 추가 확인이 필요하나, 피해 규모와 명확한 책임 소재로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
+      <c r="H84" t="inlineStr">
         <is>
           <t>약 9억 원 (금 3천 돈)</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr">
+      <c r="I84" t="inlineStr">
         <is>
           <t>다수 (미상)</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>'금 3천돈' 챙겨 달아난 금은방 주인 자진 출석</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260221180809lei</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-02-22 00:26:59.200395+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N81"/>
+  <autoFilter ref="A1:N84"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>