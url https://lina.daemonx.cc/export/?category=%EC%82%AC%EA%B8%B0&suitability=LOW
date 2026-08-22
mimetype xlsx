--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$145</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N138"/>
+  <dimension ref="A1:N145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="41" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="41" customWidth="1" min="8" max="8"/>
     <col width="41" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,9454 +533,9946 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 집행유예 선고</t>
+          <t>신종 사기 발생 및 확산 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 기아자동차 취업을 미끼로 5천만 원을 가로챈 사기 혐의로 징역 6개월에 집행유예 1년을 선고받았다. A씨는 과거에도 같은 수법으로 실형을 선고받은 전력이 있으며, 이번 사건은 여죄 수사 과정에서 추가로 밝혀졌다. 재판부는 피해자 측의 과실도 일부 인정했다.</t>
+          <t>노인을 대상으로 금괴 매입을 유도하는 신종 사기가 기승을 부리고 있습니다. 기사 본문에 사건의 구체적인 내용이 없어 피해 규모나 가해자 정보는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 피해 규모가 소송금융 투자 기준에 비해 작으며(5천만 원, 적합 조건 4 미충족), 집단적 피해가 아닌 개별 피해 사례임(적합 조건 3 미충족). 소송금융 투자 매력이 낮음.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보)를 충족하기 어렵습니다. 기사 본문에 사건의 상세 내용이 없어 상대방 특정 및 자력 확인이 불가하며, '신종 사기'의 특성상 가해자 특정 및 배상 능력 확보가 어려울 것으로 예상되어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아들 대기업 취업 시켜줄게 ... '취업 사기' 50대 집행유예</t>
+          <t>노인 타깃 ‘금괴 매입’ 신종 사기 기승</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/554354</t>
+          <t>http://www.koreatimes.com/article/1621679</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 08:55:11.733592+00:00</t>
+          <t>2026-08-04 23:16:52.221072+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>전청조</t>
+          <t>사기 가해자 (개인)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 사건 및 일부 민사 소송 종결</t>
+          <t>형사 재판 종결, 민사 소송 제기 필요</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>수십억대 사기 행각을 벌인 전청조의 교도소 내부 근황이 공개되었습니다. 기사에는 전청조가 수감 중에도 남성성을 과시하고 여성 재소자들에게 과도하게 접근하는 등의 행동을 보인다는 증언이 담겼습니다. 전청조는 징역 13년형이 확정되어 복역 중이며, 남현희는 전청조를 상대로 제기한 손해배상 소송에서 11억원 전액 승소 판결을 받았습니다.</t>
+          <t>아파트를 싸게 살 수 있다고 속여 278억 원을 가로챈 주부가 징역 18년을 선고받았다. 재판부는 피해자들의 배상명령 신청을 각하하며 개별 민사 소송을 통해 피해를 구제받을 것을 권고했다. 가해자가 개인이며 배상 자력이 부족할 가능성이 높아 소송금융 투자 적합도는 낮다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>전청조의 형사 사건은 이미 징역 13년형이 확정되어 종결되었고, 남현희의 손해배상 소송 또한 승소 판결로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 전청조는 수감 중인 사기범으로, 수십억 원대 피해액에 비해 자력 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>피해 규모가 매우 크고 다수의 피해자가 존재하며(적합 조건 3, 4), 형사 재판을 통해 사기 행위가 명확히 입증되었으나(적합 조건 5), 피고가 개인(주부)으로 특정되어 278억 원에 달하는 피해 금액을 배상할 자력이 부족할 가능성이 매우 높음(부적합 조건: 상대방 자력 부족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>278억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>상의 탈의하고 활보? ... 전청조, 교도소 안에서도 남성성 과시하며 보...</t>
+          <t>“아파트 싸게 살 수 있다” 278억원 사기 친 주부, 징역 18년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/552501</t>
+          <t>https://www.chosun.com/national/national_general/2026/07/08/XZR2PCMC2VFJ3NVHPSZCPQKQVM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-04 07:01:31.886192+00:00</t>
+          <t>2026-07-20 00:15:03.429160+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>정이한 전 개혁신당 부산시장 후보</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고, 배상명령 일부 인용</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>지인 B씨가 카지노 투자, 호텔 예약 등 명목으로 다수의 피해자로부터 총 3억 2천만원을 가로챈 사기 사건입니다. B씨는 상습 사기범으로 징역 1년 6개월을 선고받았으나, 피해액 대부분은 회복되지 않았습니다. 피해자들은 여전히 손해배상을 받지 못한 상태입니다.</t>
+          <t>정이한 전 개혁신당 부산시장 후보가 지지율 상승을 위해 헬스 트레이너와 공모하여 '음료 테러 자작극'을 벌인 혐의로 구속되었습니다. CCTV, 휴대전화 기록 등 명확한 증거가 확보되었으며, 선거 캠프와 가족 회사 직원까지 연루된 정황이 포착되어 경찰이 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 상당하며(적합 조건 4) 증거가 충분하나(적합 조건 5), 피고(B씨)가 상습 사기범으로 자력이 부족하여 피해 회복이 어렵다는 점이 가장 큰 부적합 조건입니다. 이미 형사 판결이 선고되었음에도 피해 회복이 대부분 이루어지지 않았습니다.</t>
+          <t>상대방 책임이 명확하고(1), 증거가 충분하며(5), 공적 절차(경찰 수사)가 진행 중(6)인 점은 긍정적입니다. 그러나 집단적 피해(3)나 구체적인 피해 규모(4)가 불분명하여 소송을 통한 금전적 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>3억 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'배당금 20%의 덫' 결국 지인이 뒷통수 [사기꾼들]</t>
+          <t>CCTV 봤더니‥'자작극' 치밀한 시나리오로 제작</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604291430256205</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6836676_37012.html</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:35.644276+00:00</t>
+          <t>2026-07-13 07:02:39.316866+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>전청조</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>가석방 중 사기 범행에 대한 형사 판결 선고, 기존 대규모 사기 범행은 징역 13년 확정. 피해 회복은 미지수.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>원주 건설업체 대표 최 씨가 공공기관 직원을 사칭한 사기범에게 6,900만원을 편취당했습니다. 사기범들은 명함, 사업자등록증 등 위조 서류를 치밀하게 준비했으며, 캄보디아 범죄단지와 연루된 것으로 보입니다. 최 씨 외에도 원주 및 강원도 내 유사 사기 피해가 발생하고 있어 경찰 수사가 진행 중입니다.</t>
+          <t>가석방 중 또다시 8000여만원을 편취한 전청조씨에게 징역 10개월이 추가 선고되었다. 전씨는 과거에도 30억원대 사기 혐의로 징역 13년을 확정받은 바 있으며, 이번 판결로 복역 기간이 늘어나게 되었다. 피해자들은 여전히 피해금을 회복하지 못한 상태이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>사칭 사기 범죄 자체는 명확하고 다수의 피해자가 발생할 가능성이 있으나, 피고가 캄보디아 범죄단지로 특정되어 자력 있는 상대방을 특정하기 어렵고, 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거가 확보되었으나(적합 조건 5), 피고인 전청조가 개인이며 자력 부족으로 피해 회복 가능성이 매우 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>최소 6,900만원 (최 씨 피해액)</t>
+          <t>총 30억 7800만원 (추가 사기 8000여만원 포함)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (최 씨 외 추가 피해자)</t>
+          <t>총 27명 (추가 사기 피해자 1명 포함)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[원주]캄보디아 범죄단지 소탕 약발 끝?..사칭 사기 다시 기승</t>
+          <t>전청조, 가석방 중 또 사기…‘징역 10개월’ 추가 옥살이</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1512851</t>
+          <t>https://www.segye.com/newsView/20260527502040?OutUrl=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-18 12:19:17.528702+00:00</t>
+          <t>2026-07-05 07:01:46.459215+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 신고 및 금융감독원 지급정지 신청 필요 단계</t>
+          <t>재외공관 사칭 보이스피싱 경고 및 주의 당부</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>남편이 '자동 투자 프로그램' 사기에 속아 퇴직금과 빌린 돈 총 1억 원을 사기범 계좌로 송금하여 피해를 입은 사건입니다. 아내는 남편의 파산으로 인한 본인 명의 아파트의 문제 발생 여부와 이혼 가능성에 대해 변호사에게 상담을 요청했으며, 변호사는 사기 피해 시 경찰 신고 및 금융감독원 지급정지 신청을 조언했습니다.</t>
+          <t>북미 지역에서 재외공관을 사칭한 보이스피싱 범죄가 다시 기승을 부리고 있다. 사기범들은 공관 대표번호를 도용해 피해자들에게 접근, 중요한 서류나 마약 범죄 연루를 빌미로 주민등록번호, 계좌번호 등 민감한 개인정보를 요구한다. 외교부는 전화상으로 민감 정보를 요구하지 않으므로 의심스러운 전화는 끊고 재확인할 것을 당부했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(사기범)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 단일 피해자 사례로 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 피해 금액 1억 원은 소송금융 투자 기준으로 상대적으로 소액이며, 아직 공적 절차가 진행 중이지 않고 피해자가 직접 조치를 취해야 하는 단계입니다.</t>
+          <t>상대방이 불특정 다수의 보이스피싱 사기범으로 특정 및 자력 확보가 어려워 소송금융 적합 조건 1, 2에 해당하지 않습니다. 또한 피해 규모 및 피해자 수에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“인생 한 방 외치다 퇴직금까지 날린 남편…제 명의 아파트는 괜찮겠죠...</t>
+          <t>[해외선교·성지순례 안전 기상도] 재외공관 사칭하는 보이스피싱 범죄...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11580049?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1777790612&amp;code=23111117&amp;cp=nv</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-08 07:00:09.468761+00:00</t>
+          <t>2026-07-04 16:00:35.415213+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 사칭 사기로 수사기관의 인지 및 수사 착수 가능성 높음</t>
+          <t>형사 재판 1심 판결 선고 (징역 1년, 집행유예 2년), 피해자와 합의 및 공정증서 작성</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>가짜 검찰 출석요구서를 우편으로 보내 QR코드 스캔이나 전화 연결을 유도하는 신종 사기 수법이 등장했습니다. 피해자가 QR코드를 찍거나 전화하면 사기범에게 연결되어 피해를 입을 수 있습니다. 이 수법은 검찰을 사칭하여 신뢰를 얻으려 하며, 다수의 불특정 다수를 대상으로 하고 있습니다.</t>
+          <t>B씨는 결혼을 전제로 교제하던 A씨에게 재력가 행세를 하며 8334만원을 편취한 혐의로 징역 1년에 집행유예 2년을 선고받았습니다. B씨는 유부남이었으며, 실제로는 재산이나 변제 능력이 없었습니다. 재판부는 피해 규모가 상당하다고 판단했으나, B씨가 피해자와 합의하고 공정증서를 작성한 점을 유리하게 참작했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>사기범의 책임은 명확하고(적합 조건 1), 가짜 출석요구서 등 증거 확보는 가능하나(적합 조건 5), 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 투자 회수 가능성이 낮습니다. 또한 개별 피해 규모 및 전체 피해자 수가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방의 사기 행위는 명확히 인정되었고(적합 조건 1, 5), 피해 금액도 상당하지만(적합 조건 4 부분 해당), 이미 피해자와 피해 금액 지급에 관한 공정 증서를 작성하고 원만히 합의한 점이 형량에 유리하게 참작되어 민사상 손해배상 청구의 실익이 낮을 수 있습니다(부적합 조건 해당). 또한, 상대방의 자력이 부족하여(적합 조건 2 불충족) 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8334만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>검찰 출석요구서에 QR코드…찍었다간 날벼락</t>
+          <t>결혼하자, 천만원만 ... 아이 있는 유부남이었다 [사기꾼들]</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008509172&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.fnnews.com/news/202605271533442309</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-08 00:19:50.969637+00:00</t>
+          <t>2026-07-03 07:01:00.262937+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 항소심 재진행 예정</t>
+          <t>형사 항소심에서 실형 선고, 피해 회복 노력 인정되어 감형</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>보이스피싱 현금수거책 A씨가 소환장을 받지 못해 불출석한 상태로 1, 2심에서 징역형을 선고받은 사건에 대해 대법원이 절차적 위법을 이유로 파기환송했다. 대법원은 피고인이 귀책 사유 없이 재판에 출석할 수 없었다면 상고권 회복을 통해 재심청구 사유로 상고할 수 있다고 판단, 원심을 깨고 청주지법으로 돌려보냈다. 이 사건은 피고인의 절차적 권리 보장에 대한 중요성을 강조한다.</t>
+          <t>불법 도박 빚으로 '극비 함정 수사'를 빙자해 1억 1천여만 원을 가로채고, 다른 피해자에게 5천5백만 원을 빌려 갚지 않은 전직 경찰관이 항소심에서 징역 1년 2개월의 실형을 선고받았다. 재판부는 피해자와 일부 합의하고 퇴직연금 양도 의사를 밝힌 점을 참작해 원심보다 감형했다. 이 전직 경찰관은 직위 해제 후 횡령 혐의도 인정됐다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 피해자의 민사상 손해배상 청구보다는 형사 피고인의 절차적 권리 침해에 초점을 맞추고 있습니다. 피해 금액이 1천만원으로 소송금융 투자 대상으로 규모가 작고 (피해 규모가 큼 조건 미충족), 상대방(현금수거책 A씨)의 자력도 불충분할 가능성이 높아 (상대방 자력 충분 조건 미충족) 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(형사 유죄 판결), 증거 확보가 용이하다는 점(조건 1, 5)은 충족되나, 피고가 개인(전직 경찰관)이며 불법 도박 빚으로 인한 범행으로 자력 확보가 불확실하다는 점(조건 2 미충족)이 가장 큰 투자 저해 요인입니다. 또한, 집단적 피해가 아닌 개별 피해자 대상 사기 사건으로(조건 3 미충족) 소송금융 투자 매력도가 낮으며, 피해 규모도 소송금융 관점에서 매우 크다고 보기 어렵습니다(조건 4 제한적 충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>1000만원</t>
+          <t>최소 1억 6천5백만 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>피고인 없이 징역형 선고한 1·2심에 대법 “다시 재판”</t>
+          <t>'극비수사' 억대 사기친 전직 경찰 2심도 실형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008250</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1520431</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 12:42:26.024593+00:00</t>
+          <t>2026-07-02 07:02:35.681141+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>사칭 사기범</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지와 연루된 사칭 사기가 다시 기승을 부리고 있습니다. 원주의 한 건설업체 대표는 공공기관 직원을 사칭한 사기범에게 6,900만 원을 편취당했으며, 유사한 사기 시도 및 피해 사례가 강원도 내에서 발생하고 있습니다. 현재 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
+          <t>50대 남성 A씨가 기아자동차 취업을 미끼로 5천만 원을 가로챈 사기 혐의로 징역 6개월에 집행유예 1년을 선고받았다. A씨는 과거에도 같은 수법으로 실형을 선고받은 전력이 있으며, 이번 사건은 여죄 수사 과정에서 추가로 밝혀졌다. 재판부는 피해자 측의 과실도 일부 인정했다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 있으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 경찰 수사가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 상대방이 특정되지 않은 범죄 조직으로, 자력 여부를 알 수 없고 피해 회수 가능성이 극히 낮아(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임과 증거는 명확하나(적합 조건 1, 5), 상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 높고(부적합 조건), 피해 규모가 소송금융 투자 기준에 비해 작으며(5천만 원, 적합 조건 4 미충족), 집단적 피해가 아닌 개별 피해 사례임(적합 조건 3 미충족). 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>최소 6,900만 원 (추가 피해액 미상)</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수 (최소 수십 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단지 소탕 약발 끝? 사칭 사기 다시 기승</t>
+          <t>아들 대기업 취업 시켜줄게 ... '취업 사기' 50대 집행유예</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/135114</t>
+          <t>https://www.insight.co.kr/news/554354</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-05 12:31:37.219916+00:00</t>
+          <t>2026-05-23 08:55:11.733592+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>김 모(46) 씨</t>
+          <t>전청조</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사 손해배상 미제기</t>
+          <t>형사 사건 및 일부 민사 소송 종결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>40대 아들이 생활고를 이유로 모친 명의를 도용해 대출을 받고 휴대전화를 개설하는 등 사문서위조 및 행사 혐의로 징역 8개월을 선고받았다. 그는 모친 폭행으로 이미 징역형이 확정된 전력이 있으며, 재판부는 피해가 회복되지 않았다고 지적했다. 모친은 아들의 범행으로 인한 금전적 피해를 입었으나 아직 회복되지 않은 상태이다.</t>
+          <t>수십억대 사기 행각을 벌인 전청조의 교도소 내부 근황이 공개되었습니다. 기사에는 전청조가 수감 중에도 남성성을 과시하고 여성 재소자들에게 과도하게 접근하는 등의 행동을 보인다는 증언이 담겼습니다. 전청조는 징역 13년형이 확정되어 복역 중이며, 남현희는 전청조를 상대로 제기한 손해배상 소송에서 11억원 전액 승소 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(아들)의 책임은 형사 판결로 명확히 입증되었고 증거도 확보되었으나(적합 조건 1, 5 충족), 상대방의 자력(생활고)이 부족하여 손해배상금 회수 가능성이 낮고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자 대상으로 보기에는 크지 않을 것으로 예상되어(적합 조건 4 미충족) 적합도가 낮음.</t>
+          <t>전청조의 형사 사건은 이미 징역 13년형이 확정되어 종결되었고, 남현희의 손해배상 소송 또한 승소 판결로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피고인 전청조는 수감 중인 사기범으로, 수십억 원대 피해액에 비해 자력 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>모친 명의 도용해 대출받고 폭행까지…40대 아들 ‘징역형’[사건플러스...</t>
+          <t>상의 탈의하고 활보? ... 전청조, 교도소 안에서도 남성성 과시하며 보...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20028233?ref=naver</t>
+          <t>https://www.insight.co.kr/news/552501</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-04 12:17:43.099842+00:00</t>
+          <t>2026-05-04 07:01:31.886192+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>캄보디아 거점 노쇼 사기 조직 일당 (A씨 외 5명 및 총책 '신궈')</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>사기 조직 일당에 대한 형사 재판 1심 선고 완료</t>
+          <t>형사 재판 1심 판결 선고, 배상명령 일부 인용</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>캄보디아 시아누크빌에 거점을 둔 노쇼 사기 조직 일당 6명이 한국 식당 및 유통업체 등을 상대로 324명에게 총 61억 7천만원을 가로챈 혐의로 징역형을 선고받았습니다. 이들은 치밀한 역할 분담과 조직 통솔 체제를 갖추고 범행을 저질렀으며, 재판부는 사회적 해악이 큰 범죄단체 활동임을 강조하며 엄중한 처벌을 내렸습니다.</t>
+          <t>지인 B씨가 카지노 투자, 호텔 예약 등 명목으로 다수의 피해자로부터 총 3억 2천만원을 가로챈 사기 사건입니다. B씨는 상습 사기범으로 징역 1년 6개월을 선고받았으나, 피해액 대부분은 회복되지 않았습니다. 피해자들은 여전히 손해배상을 받지 못한 상태입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 재판 유죄 판결), 집단적 피해(324명)와 큰 피해 규모(61.7억 원)가 확인되며, 형사 재판을 통해 증거가 충분히 확보된 점은 적합 조건에 해당합니다. 그러나 피고가 해외 거점의 범죄 조직 일당이며 이미 실형을 선고받아 구속된 상태로, 피해 금액 61.7억 원에 대한 실질적인 배상 능력이 매우 낮아 투자 회수 가능성이 희박합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 상당하며(적합 조건 4) 증거가 충분하나(적합 조건 5), 피고(B씨)가 상습 사기범으로 자력이 부족하여 피해 회복이 어렵다는 점이 가장 큰 부적합 조건입니다. 이미 형사 판결이 선고되었음에도 피해 회복이 대부분 이루어지지 않았습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>61억 7천만원</t>
+          <t>3억 2천만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>324명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>캄보디아 거점 두고 '노쇼 사기'…일당 6명 모두 실형</t>
+          <t>'배당금 20%의 덫' 결국 지인이 뒷통수 [사기꾼들]</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040317232390540</t>
+          <t>http://www.fnnews.com/news/202604291430256205</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:55.340305+00:00</t>
+          <t>2026-05-02 07:00:35.644276+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>AI를 활용한 세금보고 사기에 대한 일반적인 주의보</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 AI를 이용한 세금보고 사기에 대한 주의보를 발령하며 잠재적 위험을 경고하고 있습니다. 이는 특정 사건에 대한 보도가 아닌, 미래에 발생할 수 있는 사기 유형에 대한 일반적인 경고입니다.</t>
+          <t>원주 건설업체 대표 최 씨가 공공기관 직원을 사칭한 사기범에게 6,900만원을 편취당했습니다. 사기범들은 명함, 사업자등록증 등 위조 서류를 치밀하게 준비했으며, 캄보디아 범죄단지와 연루된 것으로 보입니다. 최 씨 외에도 원주 및 강원도 내 유사 사기 피해가 발생하고 있어 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 AI를 활용한 세금보고 사기에 대한 일반적인 '주의보'로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임(적합 조건 1), 상대방 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건을 판단할 근거가 부족하여 투자 대상으로 부적합합니다.</t>
+          <t>사칭 사기 범죄 자체는 명확하고 다수의 피해자가 발생할 가능성이 있으나, 피고가 캄보디아 범죄단지로 특정되어 자력 있는 상대방을 특정하기 어렵고, 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다. (상대방에게 자력이 충분함 조건 미충족)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6,900만원 (최 씨 피해액)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최 씨 외 추가 피해자)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>AI 활용 세금보고 사기 주의보</t>
+          <t>[원주]캄보디아 범죄단지 소탕 약발 끝?..사칭 사기 다시 기승</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607786</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1512851</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 00:19:38.372419+00:00</t>
+          <t>2026-04-18 12:19:17.528702+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>이혼 소송 및 형사 재판 종결</t>
+          <t>경찰 신고 및 금융감독원 지급정지 신청 필요 단계</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>팝아티스트 낸시랭이 급작스러운 맹장 수술로 입원한 근황이 전해졌다. 기사는 과거 사업가 왕진진과의 결혼 생활 중 겪었던 폭행, 협박, 사기 등으로 인한 15억 원 규모의 빚과 경제적 어려움을 재조명했다. 왕진진은 사기, 횡령, 상해 등 12개 혐의로 징역 6년을 선고받았으며, 낸시랭은 2021년 이혼이 확정되었다.</t>
+          <t>남편이 '자동 투자 프로그램' 사기에 속아 퇴직금과 빌린 돈 총 1억 원을 사기범 계좌로 송금하여 피해를 입은 사건입니다. 아내는 남편의 파산으로 인한 본인 명의 아파트의 문제 발생 여부와 이혼 가능성에 대해 변호사에게 상담을 요청했으며, 변호사는 사기 피해 시 경찰 신고 및 금융감독원 지급정지 신청을 조언했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>주요 법적 절차(이혼 소송, 형사 재판)가 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 기사 내용만으로는 새로운 소송금융 투자 대상이 될 만한 진행 중인 사건이나 계획이 확인되지 않으며, 상대방의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방(사기범)의 자력에 대한 정보가 없어 회수 가능성이 불확실하며, 집단적 피해가 아닌 단일 피해자 사례로 소송금융 투자 대상으로서의 매력이 낮습니다. 또한, 피해 금액 1억 원은 소송금융 투자 기준으로 상대적으로 소액이며, 아직 공적 절차가 진행 중이지 않고 피해자가 직접 조치를 취해야 하는 단계입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>15억 원 (빚)</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (낸시랭)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'50세' 낸시랭, 안타까운 근황... 병실 침대서 포착  전신마취</t>
+          <t>“인생 한 방 외치다 퇴직금까지 날린 남편…제 명의 아파트는 괜찮겠죠...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548774</t>
+          <t>https://www.munhwa.com/article/11580049?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 13:14:22.396997+00:00</t>
+          <t>2026-04-08 07:00:09.468761+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>사기 피해 주의 경고</t>
+          <t>검찰 사칭 사기로 수사기관의 인지 및 수사 착수 가능성 높음</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>코레일유통 직원을 사칭하고 공문서를 위조하여 물품 납품 계약이나 공사 계약을 미끼로 금전을 요구하거나 선입금을 챙기려 하는 사기 수법에 대한 주의가 요구되고 있다. 코레일유통은 이러한 사기 피해 사례가 발생하고 있음을 알리며 추가 피해를 방지하기 위해 경고하고 있다. 현재까지 특정된 피해 규모나 피해자 수는 확인되지 않았다.</t>
+          <t>가짜 검찰 출석요구서를 우편으로 보내 QR코드 스캔이나 전화 연결을 유도하는 신종 사기 수법이 등장했습니다. 피해자가 QR코드를 찍거나 전화하면 사기범에게 연결되어 피해를 입을 수 있습니다. 이 수법은 검찰을 사칭하여 신뢰를 얻으려 하며, 다수의 불특정 다수를 대상으로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 코레일유통 직원을 사칭한 사기 사건으로, 사기범들의 책임은 명확하나(적합 조건 1), 이들의 자력이 충분하지 않을 가능성이 높다(적합 조건 2 미충족). 또한, 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합할 만큼 크다는 정보가 부족하며(적합 조건 3, 4 미충족), 기사는 사기 피해에 대한 주의를 당부하는 내용으로 대규모 집단소송으로 발전할 가능성이 낮아 투자 적합도가 낮다.</t>
+          <t>사기범의 책임은 명확하고(적합 조건 1), 가짜 출석요구서 등 증거 확보는 가능하나(적합 조건 5), 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 투자 회수 가능성이 낮습니다. 또한 개별 피해 규모 및 전체 피해자 수가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>코레일유통  직원 사칭·공문서 위조 사기 주의하세요</t>
+          <t>검찰 출석요구서에 QR코드…찍었다간 날벼락</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=111142</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008509172&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 12:23:05.127161+00:00</t>
+          <t>2026-04-08 00:19:50.969637+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>사기 혐의로 징역 4개월에 집행유예 1년 선고, 배상명령신청 각하</t>
+          <t>대법원 파기환송 후 항소심 재진행 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>광고대행업자 B씨가 소상공인들에게 네이버 플레이스 상위 노출을 미끼로 광고대행료를 편취하고, 대부업 사기까지 저질러 총 2000만원 상당의 피해를 입혔습니다. B씨는 사기 혐의로 징역 4개월에 집행유예 1년을 선고받았으나, 배상명령신청은 각하되어 피해자들은 별도의 민사 소송을 통해 손해배상을 청구해야 합니다.</t>
+          <t>보이스피싱 현금수거책 A씨가 소환장을 받지 못해 불출석한 상태로 1, 2심에서 징역형을 선고받은 사건에 대해 대법원이 절차적 위법을 이유로 파기환송했다. 대법원은 피고인이 귀책 사유 없이 재판에 출석할 수 없었다면 상고권 회복을 통해 재심청구 사유로 상고할 수 있다고 판단, 원심을 깨고 청주지법으로 돌려보냈다. 이 사건은 피고인의 절차적 권리 보장에 대한 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>피고인 B는 개인으로 자금 사정이 좋지 않고 빚이 4000만원 이상인 것으로 보도되어 자력 부족이 명확합니다. (부적합 조건: 상대방에게 자력이 충분함에 해당하지 않음) 또한 피해 규모가 총 2000만원 수준으로 소송금융 투자 대상으로서는 상대적으로 작습니다. (부적합 조건: 피해 규모가 큼에 해당하지 않음) 비록 상대방 책임이 명확하고(적합 조건 1) 다수의 피해자가 존재하지만(적합 조건 3), 낮은 자력과 소액 피해로 인해 투자 적합도가 낮습니다.</t>
+          <t>기사는 보이스피싱 피해자의 민사상 손해배상 청구보다는 형사 피고인의 절차적 권리 침해에 초점을 맞추고 있습니다. 피해 금액이 1천만원으로 소송금융 투자 대상으로 규모가 작고 (피해 규모가 큼 조건 미충족), 상대방(현금수거책 A씨)의 자력도 불충분할 가능성이 높아 (상대방 자력 충분 조건 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>총 2000만원 (광고대행 사기 1400만원, 대부업 사기 600만원)</t>
+          <t>1000만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>최소 7명 (광고대행 사기 6명, 대부업 사기 1명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>폐업 직전인데  홍보해 드려요 ... 소상공인 울린 광고대행업자[사기꾼...</t>
+          <t>피고인 없이 징역형 선고한 1·2심에 대법 “다시 재판”</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604021457156328</t>
+          <t>https://www.mk.co.kr/article/12008250</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 00:22:08.023710+00:00</t>
+          <t>2026-04-05 12:42:26.024593+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>사칭 사기범</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>SBS 뉴스에서 보이스피싱 사기범의 실제 목소리를 공개하며 피해 사례를 보도했다. 피해자 최 모 씨는 사기범의 협박에 속아 재산 피해를 입었다고 진술했으며, 이는 보이스피싱의 심각성을 보여준다. 기사는 주로 보이스피싱 수법과 피해자의 경험을 전달하는 데 초점을 맞추고 있다.</t>
+          <t>캄보디아 범죄단지와 연루된 사칭 사기가 다시 기승을 부리고 있습니다. 원주의 한 건설업체 대표는 공공기관 직원을 사칭한 사기범에게 6,900만 원을 편취당했으며, 유사한 사기 시도 및 피해 사례가 강원도 내에서 발생하고 있습니다. 현재 피해자는 경찰에 신고하여 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 범죄로, 가해자 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 기사만으로는 구체적인 피해 규모나 피해자 수를 파악하기 어렵습니다. (적합 조건 3, 4 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 있으며(적합 조건 3), 증거 확보가 가능하고(적합 조건 5), 경찰 수사가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 상대방이 특정되지 않은 범죄 조직으로, 자력 여부를 알 수 없고 피해 회수 가능성이 극히 낮아(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6,900만 원 (추가 피해액 미상)</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>버젓이  계좌번호 말씀 말라 …사기범 실제 목소리 공개</t>
+          <t>캄보디아 범죄단지 소탕 약발 끝? 사칭 사기 다시 기승</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008502009&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mbceg.co.kr/post/135114</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:11.604824+00:00</t>
+          <t>2026-04-05 12:31:37.219916+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>김 모(46) 씨</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>주택 클로징 사기 피해 발생</t>
+          <t>형사 재판 종결, 민사 손해배상 미제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>주택 클로징을 노린 사기 수법이 다시 기승을 부리고 있으며, 한 피해자는 중개인을 사칭한 범죄자에게 속아 큰 금전적 손실을 입었습니다. 피해자는 이로 인해 심각한 정신적 충격을 받았다고 호소했습니다. 이 사건은 사기 수법의 재유행을 경고하고 있습니다.</t>
+          <t>40대 아들이 생활고를 이유로 모친 명의를 도용해 대출을 받고 휴대전화를 개설하는 등 사문서위조 및 행사 혐의로 징역 8개월을 선고받았다. 그는 모친 폭행으로 이미 징역형이 확정된 전력이 있으며, 재판부는 피해가 회복되지 않았다고 지적했다. 모친은 아들의 범행으로 인한 금전적 피해를 입었으나 아직 회복되지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(사기), 상대방(범죄자)의 자력이나 특정 여부가 불분명하여 배상 가능성이 낮습니다. 또한 집단적 피해 규모나 개별 피해 금액이 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>상대방(아들)의 책임은 형사 판결로 명확히 입증되었고 증거도 확보되었으나(적합 조건 1, 5 충족), 상대방의 자력(생활고)이 부족하여 손해배상금 회수 가능성이 낮고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자 대상으로 보기에는 크지 않을 것으로 예상되어(적합 조건 4 미충족) 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“같은 수법, 다른 얼굴”… 주택 클로징 노린 사기 다시 기승</t>
+          <t>모친 명의 도용해 대출받고 폭행까지…40대 아들 ‘징역형’[사건플러스...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260401144432889</t>
+          <t>https://www.sedaily.com/article/20028233?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:06.557849+00:00</t>
+          <t>2026-04-04 12:17:43.099842+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 노쇼 사기 조직 일당 (A씨 외 5명 및 총책 '신궈')</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 (행동책), 윗선 수사 중</t>
+          <t>사기 조직 일당에 대한 형사 재판 1심 선고 완료</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>SNS에서 고액의 '보복대행' 아르바이트를 미끼로 행동책을 모집하는 범죄가 기승을 부리고 있습니다. 행동책들은 약속된 돈을 받지 못한 채 전과만 얻고 있으며, 경찰은 일부 행동책을 검거했으나 범행을 지시한 윗선은 대부분 검거되지 않은 상태입니다.</t>
+          <t>캄보디아 시아누크빌에 거점을 둔 노쇼 사기 조직 일당 6명이 한국 식당 및 유통업체 등을 상대로 324명에게 총 61억 7천만원을 가로챈 혐의로 징역형을 선고받았습니다. 이들은 치밀한 역할 분담과 조직 통솔 체제를 갖추고 범행을 저질렀으며, 재판부는 사회적 해악이 큰 범죄단체 활동임을 강조하며 엄중한 처벌을 내렸습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(보복대행 조직 윗선)의 책임은 명확하나(적합 조건 1), 익명으로 활동하며 암호화폐로 비용을 지불하는 등 자력 확보 및 추적이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건에 준하는 기타 투자 어려운 이유 해당).</t>
+          <t>상대방 책임이 명확하고(형사 재판 유죄 판결), 집단적 피해(324명)와 큰 피해 규모(61.7억 원)가 확인되며, 형사 재판을 통해 증거가 충분히 확보된 점은 적합 조건에 해당합니다. 그러나 피고가 해외 거점의 범죄 조직 일당이며 이미 실형을 선고받아 구속된 상태로, 피해 금액 61.7억 원에 대한 실질적인 배상 능력이 매우 낮아 투자 회수 가능성이 희박합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>61억 7천만원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>2천 명 이상 (행동책 모집 대화방 참여자)</t>
+          <t>324명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>보복대행 ‘특공대 알바 월 2천’?…돌아온 건 ‘전과’뿐</t>
+          <t>캄보디아 거점 두고 '노쇼 사기'…일당 6명 모두 실형</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524829&amp;ref=A</t>
+          <t>https://view.asiae.co.kr/article/2026040317232390540</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 00:21:30.746539+00:00</t>
+          <t>2026-04-04 00:22:55.340305+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>AI를 활용한 세금보고 사기에 대한 일반적인 주의보</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>SBS 뉴스는 보이스피싱 사기범들이 피해자들을 속이는 실제 수법과 목소리를 공개하며, 전화를 끊는 것이 중요하다고 경고했습니다. 기사는 사기범들이 피해자를 안심시킨 후 재산 정보를 빼내는 과정을 보여주며, 녹취 조사를 언급했습니다.</t>
+          <t>기사는 AI를 이용한 세금보고 사기에 대한 주의보를 발령하며 잠재적 위험을 경고하고 있습니다. 이는 특정 사건에 대한 보도가 아닌, 미래에 발생할 수 있는 사기 유형에 대한 일반적인 경고입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 수법에 대한 일반적인 경고로, 특정 대규모 피해 사건이나 구체적인 소송 상대방(대기업, 금융기관 등 자력 있는 주체)이 명시되지 않았습니다. 사기범의 책임은 명확하나, 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 AI를 활용한 세금보고 사기에 대한 일반적인 '주의보'로, 특정 피해 사건이나 가해자가 명확히 드러나지 않습니다. 따라서 상대방 책임(적합 조건 1), 상대방 자력(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5), 공적 절차 진행(적합 조건 6) 등 소송금융 적합 조건을 판단할 근거가 부족하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>사기범 '실제 목소리' 공개… 일단 전화 끊어야</t>
+          <t>AI 활용 세금보고 사기 주의보</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008501713&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.koreatimes.com/article/1607786</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:40.123774+00:00</t>
+          <t>2026-04-04 00:19:38.372419+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>왕진진 (전준주)</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 통신사기피해환급법 개정 등 제도 개선 논의 중</t>
+          <t>이혼 소송 및 형사 재판 종결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>공무원 사칭 및 재난 악용 '노쇼 사기'가 기승을 부리며 지난해 6515건, 1256억7000만원의 피해가 발생했습니다. 경찰의 초동 대처 미흡과 현행법의 한계로 피해 확산 방지에 어려움을 겪고 있으며, 정부는 5월 관련 법규 개정을 통해 계좌 지급정지 절차를 개선할 계획입니다.</t>
+          <t>팝아티스트 낸시랭이 급작스러운 맹장 수술로 입원한 근황이 전해졌다. 기사는 과거 사업가 왕진진과의 결혼 생활 중 겪었던 폭행, 협박, 사기 등으로 인한 15억 원 규모의 빚과 경제적 어려움을 재조명했다. 왕진진은 사기, 횡령, 상해 등 12개 혐의로 징역 6년을 선고받았으며, 낸시랭은 2021년 이혼이 확정되었다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>집단적 피해(6515건, 1256억7000만원), 피해 규모 큼, 증거 확보 가능, 경찰 수사 및 제도 개선 논의 등 공적 절차 진행 중인 점은 적합 조건에 해당합니다. 그러나 사기범의 신원 특정 및 자력 확보가 매우 어렵고, 이미 폐업 신고를 마친 업체 등 피고 특정 및 배상 능력 확보가 불확실하여 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>주요 법적 절차(이혼 소송, 형사 재판)가 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당합니다. 기사 내용만으로는 새로운 소송금융 투자 대상이 될 만한 진행 중인 사건이나 계획이 확인되지 않으며, 상대방의 자력 또한 불분명하여 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>1256억7000만원 (총 피해액)</t>
+          <t>15억 원 (빚)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>6515건 (총 피해 사례)</t>
+          <t>1명 (낸시랭)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>대전 화재까지 악용…법 사각지대 노린 '노쇼 사기' 활개</t>
+          <t>'50세' 낸시랭, 안타까운 근황... 병실 침대서 포착  전신마취</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033114542084980</t>
+          <t>https://www.insight.co.kr/news/548774</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:38.779491+00:00</t>
+          <t>2026-04-03 13:14:22.396997+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>대법원 실형 확정</t>
+          <t>사기 피해 주의 경고</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>정 모씨가 미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 기소되어 대법원에서 실형이 확정되었습니다. 정 씨는 단순 입학 컨설팅임을 주장했으나 법원은 이를 받아들이지 않았습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>코레일유통 직원을 사칭하고 공문서를 위조하여 물품 납품 계약이나 공사 계약을 미끼로 금전을 요구하거나 선입금을 챙기려 하는 사기 수법에 대한 주의가 요구되고 있다. 코레일유통은 이러한 사기 피해 사례가 발생하고 있음을 알리며 추가 피해를 방지하기 위해 경고하고 있다. 현재까지 특정된 피해 규모나 피해자 수는 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>형사 사건이 대법원에서 실형 확정으로 이미 종결되어 신규 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다.</t>
+          <t>이 사건은 코레일유통 직원을 사칭한 사기 사건으로, 사기범들의 책임은 명확하나(적합 조건 1), 이들의 자력이 충분하지 않을 가능성이 높다(적합 조건 2 미충족). 또한, 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합할 만큼 크다는 정보가 부족하며(적합 조건 3, 4 미충족), 기사는 사기 피해에 대한 주의를 당부하는 내용으로 대규모 집단소송으로 발전할 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>8억 5000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>“미국 명문대 보내주겠다” 8.5억 가로채...대법서 실형 확정</t>
+          <t>코레일유통  직원 사칭·공문서 위조 사기 주의하세요</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026734?ref=naver</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=111142</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:24.401657+00:00</t>
+          <t>2026-04-03 12:23:05.127161+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>정모씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>사기 혐의 대법원 징역형 확정 (형사 사건 종결), 민사 소송 제기 전</t>
+          <t>사기 혐의로 징역 4개월에 집행유예 1년 선고, 배상명령신청 각하</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만원을 가로챈 정모씨에게 대법원에서 징역형이 확정되었다. 정씨는 입학 컨설팅이라고 주장했으나 재판부는 피해자의 간절한 마음을 이용한 죄책이 무겁다고 판단했다. 완전한 피해 회복은 이뤄지지 않았다.</t>
+          <t>광고대행업자 B씨가 소상공인들에게 네이버 플레이스 상위 노출을 미끼로 광고대행료를 편취하고, 대부업 사기까지 저질러 총 2000만원 상당의 피해를 입혔습니다. B씨는 사기 혐의로 징역 4개월에 집행유예 1년을 선고받았으나, 배상명령신청은 각하되어 피해자들은 별도의 민사 소송을 통해 손해배상을 청구해야 합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거 확보가 용이하다(적합 조건 5). 그러나 상대방이 개인으로 자력 불분명하여 완전한 피해 회복이 어려울 수 있고, 피해자가 1명으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮다.</t>
+          <t>피고인 B는 개인으로 자금 사정이 좋지 않고 빚이 4000만원 이상인 것으로 보도되어 자력 부족이 명확합니다. (부적합 조건: 상대방에게 자력이 충분함에 해당하지 않음) 또한 피해 규모가 총 2000만원 수준으로 소송금융 투자 대상으로서는 상대적으로 작습니다. (부적합 조건: 피해 규모가 큼에 해당하지 않음) 비록 상대방 책임이 명확하고(적합 조건 1) 다수의 피해자가 존재하지만(적합 조건 3), 낮은 자력과 소액 피해로 인해 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>8억 5000만원</t>
+          <t>총 2000만원 (광고대행 사기 1400만원, 대부업 사기 600만원)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 7명 (광고대행 사기 6명, 대부업 사기 1명)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“미국 명문대 인맥으로 기여입학” 8억대 입시사기 징역형 확정</t>
+          <t>폐업 직전인데  홍보해 드려요 ... 소상공인 울린 광고대행업자[사기꾼...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604010752001</t>
+          <t>http://www.fnnews.com/news/202604021457156328</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 00:26:46.768786+00:00</t>
+          <t>2026-04-03 00:22:08.023710+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>종결</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>피고인이 미국 명문대 입학을 빙자하여 피해자로부터 8억 5천만 원을 편취하고 위증교사한 혐의로 기소된 사건입니다. 대법원은 피고인의 상고를 기각하고 원심의 유죄 판결을 확정했습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>SBS 뉴스에서 보이스피싱 사기범의 실제 목소리를 공개하며 피해 사례를 보도했다. 피해자 최 모 씨는 사기범의 협박에 속아 재산 피해를 입었다고 진술했으며, 이는 보이스피싱의 심각성을 보여준다. 기사는 주로 보이스피싱 수법과 피해자의 경험을 전달하는 데 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>형사 사건은 대법원에서 유죄가 확정되어 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 민사 소송에 투자하므로, 이미 종결된 형사 사건은 신규 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 보이스피싱 범죄로, 가해자 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 기사만으로는 구체적인 피해 규모나 피해자 수를 파악하기 어렵습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>8억 5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>대법원, 미국 명문대 입학 빙자 거액 편취·위증교사 유죄 원심 확정</t>
+          <t>버젓이  계좌번호 말씀 말라 …사기범 실제 목소리 공개</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026033122244849069a8c8bf58f_12</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008502009&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:15.466412+00:00</t>
+          <t>2026-04-02 00:26:11.604824+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>주택 클로징 사기 피해 발생</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>검사 등을 사칭한 범죄 조직이 피해자들에게 휴대전화 신규 개통을 유도하거나 기존 휴대전화를 금융감독원에 포렌식하는 수법으로 사기 행각을 벌이고 있습니다. 울산경찰청이 관련 수사를 진행 중이며, 지난해 11월에도 유사 사례가 발생했습니다.</t>
+          <t>주택 클로징을 노린 사기 수법이 다시 기승을 부리고 있으며, 한 피해자는 중개인을 사칭한 범죄자에게 속아 큰 금전적 손실을 입었습니다. 피해자는 이로 인해 심각한 정신적 충격을 받았다고 호소했습니다. 이 사건은 사기 수법의 재유행을 경고하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방이 '검사 사칭 범죄 조직'으로 특정되어 자력 확보가 매우 어려울 것으로 예상됩니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다. 다만, 경찰 수사가 진행 중인 점은 긍정적입니다.</t>
+          <t>상대방 책임은 명확하나(사기), 상대방(범죄자)의 자력이나 특정 여부가 불분명하여 배상 가능성이 낮습니다. 또한 집단적 피해 규모나 개별 피해 금액이 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>새 폰 개통  유도하면 피싱 의심부터</t>
+          <t>“같은 수법, 다른 얼굴”… 주택 클로징 노린 사기 다시 기승</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061188</t>
+          <t>https://www.koreadaily.com/article/20260401144432889</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:23.610881+00:00</t>
+          <t>2026-04-02 00:22:06.557849+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 (행동책), 윗선 수사 중</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>최삼식이 최유나에게 고백을 요구하지만, 최유나는 자신이 결혼 파혼과 사기꾼 협박의 피해자라고 주장한다. 이 과정에서 디자인북과 관련된 언급이 나온다.</t>
+          <t>SNS에서 고액의 '보복대행' 아르바이트를 미끼로 행동책을 모집하는 범죄가 기승을 부리고 있습니다. 행동책들은 약속된 돈을 받지 못한 채 전과만 얻고 있으며, 경찰은 일부 행동책을 검거했으나 범행을 지시한 윗선은 대부분 검거되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 대화 발췌문으로 판단됩니다. 따라서 소송금융 투자 심사에 필요한 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 핵심 정보가 전혀 파악되지 않습니다.</t>
+          <t>상대방(보복대행 조직 윗선)의 책임은 명확하나(적합 조건 1), 익명으로 활동하며 암호화폐로 비용을 지불하는 등 자력 확보 및 추적이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (부적합 조건에 준하는 기타 투자 어려운 이유 해당).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천 명 이상 (행동책 모집 대화방 참여자)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'붉은 진주' 천희주, 주식 거래 막은 경숙에  내가 표절 사주했다</t>
+          <t>보복대행 ‘특공대 알바 월 2천’?…돌아온 건 ‘전과’뿐</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774955443517680006</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524829&amp;ref=A</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 12:37:21.000005+00:00</t>
+          <t>2026-04-02 00:21:30.746539+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>어려운 경제 상황 속에서 공공기관 사칭 등 지능화된 노쇼사기가 소상공인에게 금전적, 심리적 피해를 지속적으로 주고 있다. 무주경찰서 순경이 이러한 사기 수법과 예방 방법을 안내하며 각별한 주의를 당부했다. 이 사기는 소상공인의 취약점을 악용하며 대한민국 공공기관의 신뢰까지 훼손하고 있다.</t>
+          <t>SBS 뉴스는 보이스피싱 사기범들이 피해자들을 속이는 실제 수법과 목소리를 공개하며, 전화를 끊는 것이 중요하다고 경고했습니다. 기사는 사기범들이 피해자를 안심시킨 후 재산 정보를 빼내는 과정을 보여주며, 녹취 조사를 언급했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 '노쇼사기'라는 범죄 유형에 대한 일반적인 경고와 예방책을 다루고 있습니다. 특정 피고가 명확하지 않고(적합 조건 1 미충족), 사기범의 자력 또한 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 집단적 피해는 발생하고 있으나 각 사건이 개별적이어서 단일 집단소송으로 묶기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>기사는 보이스피싱 수법에 대한 일반적인 경고로, 특정 대규모 피해 사건이나 구체적인 소송 상대방(대기업, 금융기관 등 자력 있는 주체)이 명시되지 않았습니다. 사기범의 책임은 명확하나, 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>독자투고(노쇼사기 각별한 주의가 필요 합니다)</t>
+          <t>사기범 '실제 목소리' 공개… 일단 전화 끊어야</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875093</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008501713&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:30:38.453021+00:00</t>
+          <t>2026-04-01 12:45:40.123774+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>형사 고소 및 배상명령 제도 활용 검토 단계</t>
+          <t>경찰 수사 진행 중, 통신사기피해환급법 개정 등 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>당근마켓에서 나눔 킥보드를 받기로 한 사람이 20만원 상당의 새 킥보드를 가져간 후 연락을 끊은 사건이 발생했습니다. 피해자는 형사 고소를 통해 신원을 특정하고 배상명령 제도를 활용하는 것이 현실적인 보상 방법으로 제시되었습니다. 피해 금액이 소액이라 별도의 민사소송은 비용 대비 효율이 낮다고 언급되었습니다.</t>
+          <t>공무원 사칭 및 재난 악용 '노쇼 사기'가 기승을 부리며 지난해 6515건, 1256억7000만원의 피해가 발생했습니다. 경찰의 초동 대처 미흡과 현행법의 한계로 피해 확산 방지에 어려움을 겪고 있으며, 정부는 5월 관련 법규 개정을 통해 계좌 지급정지 절차를 개선할 계획입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피해 금액이 20만원으로 소액이며(피해 규모가 큼 조건 불충족), 상대방이 개인으로 자력 확인이 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 또한 집단적 피해가 아닌 개별 사건입니다(집단적 피해 조건 불충족). 기사에서 민사소송의 비용 대비 효율이 낮다고 명시하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>집단적 피해(6515건, 1256억7000만원), 피해 규모 큼, 증거 확보 가능, 경찰 수사 및 제도 개선 논의 등 공적 절차 진행 중인 점은 적합 조건에 해당합니다. 그러나 사기범의 신원 특정 및 자력 확보가 매우 어렵고, 이미 폐업 신고를 마친 업체 등 피고 특정 및 배상 능력 확보가 불확실하여 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>20만원</t>
+          <t>1256억7000만원 (총 피해액)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6515건 (총 피해 사례)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>당근마켓 나눔 킥보드 대신 20만원짜리 새 킥보드 '슬쩍'…연락 끊으면...</t>
+          <t>대전 화재까지 악용…법 사각지대 노린 '노쇼 사기' 활개</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4IP13AITN00L</t>
+          <t>https://view.asiae.co.kr/article/2026033114542084980</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:50.617061+00:00</t>
+          <t>2026-04-01 12:19:38.779491+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>정 모씨</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>혼인 취소 소송 준비 중</t>
+          <t>대법원 실형 확정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>대기업 연구원 A 씨가 데이팅 앱을 통해 만난 여성에게 임신 거짓말과 3억 원대 빚 은폐 등 사기를 당해 혼인신고까지 이르게 된 사건이다. A 씨는 혼인 취소 소송을 고려 중이며, 변호사는 사기에 의한 혼인 취소는 가능하나 아내의 빚은 A 씨가 분담할 필요가 없다고 조언했다.</t>
+          <t>정 모씨가 미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 기소되어 대법원에서 실형이 확정되었습니다. 정 씨는 단순 입학 컨설팅임을 주장했으나 법원은 이를 받아들이지 않았습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방의 책임(사기)과 증거는 명확하나(적합 조건 1, 5), 상대방이 3억 원 이상의 빚을 지고 있어 자력이 부족하다(부적합 조건 2). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 핵심 요인이다. 또한, 집단적 피해가 아닌 개인 간의 사기 사건이다.</t>
+          <t>형사 사건이 대법원에서 실형 확정으로 이미 종결되어 신규 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 5000만 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“대기업 다니는 나와 결혼하려 임신 거짓말 아내, 3억 빚까지”</t>
+          <t>“미국 명문대 보내주겠다” 8.5억 가로채...대법서 실형 확정</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578459?ref=naver</t>
+          <t>https://www.sedaily.com/article/20026734?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-31 00:31:16.054373+00:00</t>
+          <t>2026-04-01 00:30:24.401657+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>정모씨</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>사기 혐의 대법원 징역형 확정 (형사 사건 종결), 민사 소송 제기 전</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>40대 남성이 오픈채팅방에서 알게 된 지인에게 수천만원을 편취한 혐의로 징역 10개월을 선고받았다. 춘천지법에서 진행된 형사 재판 결과이다.</t>
+          <t>미국 명문대 기여 편입학을 미끼로 학부모로부터 8억 5천만원을 가로챈 정모씨에게 대법원에서 징역형이 확정되었다. 정씨는 입학 컨설팅이라고 주장했으나 재판부는 피해자의 간절한 마음을 이용한 죄책이 무겁다고 판단했다. 완전한 피해 회복은 이뤄지지 않았다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 피해 규모가 수천만원으로 소송금융 투자 대상으로 보기에 크지 않음. 형사 사건은 이미 종결되어 새로운 소송금융 기회로 보기 어려움. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 형사 판결로 증거 확보가 용이하다(적합 조건 5). 그러나 상대방이 개인으로 자력 불분명하여 완전한 피해 회복이 어려울 수 있고, 피해자가 1명으로 집단적 피해에 해당하지 않아(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>8억 5000만원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>'오픈채팅방 지인'에게 수천만원 뜯어낸 40대 징역 10개월</t>
+          <t>“미국 명문대 인맥으로 기여입학” 8억대 입시사기 징역형 확정</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6117721</t>
+          <t>https://www.khan.co.kr/article/202604010752001</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-30 00:42:37.378403+00:00</t>
+          <t>2026-04-01 00:26:46.768786+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>피고인 (개인)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>사기죄로 징역 10개월 선고, 피해자들과 합의 완료</t>
+          <t>대법원 유죄 확정 (형사 사건)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>중고 거래 사이트에서 5성급 호텔 숙박권을 직원 할인가로 예약해 주겠다고 속여 다수의 피해자로부터 수천만원을 편취한 B씨가 사기죄로 징역 10개월을 선고받았습니다. B씨는 동종 범죄를 지속적으로 저질러 왔으며, 재판부는 피해 금액이 상당하고 죄질이 불량하다고 판단했으나, 피해자들과 합의한 점이 양형에 참작되었습니다.</t>
+          <t>피고인이 미국 명문대 입학을 빙자하여 피해자로부터 8억 5천만 원을 편취하고 위증교사한 혐의로 기소된 사건입니다. 대법원은 피고인의 상고를 기각하고 원심의 유죄 판결을 확정했습니다. 형사 사건은 종결되었으나, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고(판결 선고), 기사에 '피해자들 모두와 합의한 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 없을 가능성이 높습니다. 또한 상대방이 개인 사기범으로 자력이 충분하지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>형사 사건은 대법원에서 유죄가 확정되어 종결된 상태입니다. 소송금융은 주로 진행 중이거나 예정된 민사 소송에 투자하므로, 이미 종결된 형사 사건은 신규 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>총 9000만원 이상</t>
+          <t>8억 5천만 원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>최소 16명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>방콕 5성급 호텔 반값? 여름휴가 망친 '가짜 숙박권'[사기꾼들]</t>
+          <t>대법원, 미국 명문대 입학 빙자 거액 편취·위증교사 유죄 원심 확정</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603291351272922</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026033122244849069a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:23.508432+00:00</t>
+          <t>2026-04-01 00:20:15.466412+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 실형 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>40대 남성이 리니지 게임 아이템을 가로챈 혐의로 실형을 선고받았습니다. 피해자의 계정을 요구한 뒤 아이템을 가져간 사건으로, 형사 재판이 이미 종결된 상태입니다.</t>
+          <t>검사 등을 사칭한 범죄 조직이 피해자들에게 휴대전화 신규 개통을 유도하거나 기존 휴대전화를 금융감독원에 포렌식하는 수법으로 사기 행각을 벌이고 있습니다. 울산경찰청이 관련 수사를 진행 중이며, 지난해 11월에도 유사 사례가 발생했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
+          <t>상대방이 '검사 사칭 범죄 조직'으로 특정되어 자력 확보가 매우 어려울 것으로 예상됩니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다. 다만, 경찰 수사가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>리니지 아이템 진짜 있나?  계정 요구한 뒤 가져간 40대 '실형'</t>
+          <t>새 폰 개통  유도하면 피싱 의심부터</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6116335</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061188</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-29 00:21:03.799225+00:00</t>
+          <t>2026-03-31 12:38:23.610881+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 군인과 대학생 9명에게 교통비 명목으로 130만 원을 갈취한 혐의로 구속되었습니다. A씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰은 그의 신분증을 통해 덜미를 잡았습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>최삼식이 최유나에게 고백을 요구하지만, 최유나는 자신이 결혼 파혼과 사기꾼 협박의 피해자라고 주장한다. 이 과정에서 디자인북과 관련된 언급이 나온다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>피해 규모가 작고(130만 원), 상대방이 개인이며 이미 수배된 상태로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 및 적합 조건 4 '피해 규모가 큼' 미충족)</t>
+          <t>제공된 기사는 실제 법적 분쟁에 대한 뉴스 기사가 아닌, 드라마나 소설의 대화 발췌문으로 판단됩니다. 따라서 소송금융 투자 심사에 필요한 상대방의 책임 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 핵심 정보가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>최소 130만 원 (추가 피해액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>최소 9명 (추가 피해자 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>교통비 좀 …군인·대학생에 돈 뜯은 50대 구속</t>
+          <t>'붉은 진주' 천희주, 주식 거래 막은 경숙에  내가 표절 사주했다</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260328085805RdR</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774955443517680006</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-28 00:27:43.836611+00:00</t>
+          <t>2026-03-31 12:37:21.000005+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 재판 '형 면제' 판결 선고</t>
+          <t>노쇼사기 발생 및 예방 경고</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>20대 A씨가 상품권 구매 사기 및 휴대전화 유심을 이용한 소액 결제 사기 혐의로 기소되어 '형 면제' 판결을 받았습니다. A씨는 이미 유사한 사기죄로 징역형을 선고받은 경합범 관계였으며, 일부 피해자에게 공탁금을 지급하여 피해자들이 수령 의사를 밝혔습니다. 총 피해액은 약 167만 5천원, 피해자는 3명입니다.</t>
+          <t>어려운 경제 상황 속에서 공공기관 사칭 등 지능화된 노쇼사기가 소상공인에게 금전적, 심리적 피해를 지속적으로 주고 있다. 무주경찰서 순경이 이러한 사기 수법과 예방 방법을 안내하며 각별한 주의를 당부했다. 이 사기는 소상공인의 취약점을 악용하며 대한민국 공공기관의 신뢰까지 훼손하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작고(총 167만 5천원), 피해자 수가 적으며(3명), 피고인의 자력이 불충분할 가능성이 높습니다. 또한, 형사 사건은 이미 '형 면제' 판결로 종결되었고, 일부 피해에 대해서는 공탁이 이루어져 피해자들이 수령 의사를 밝힌 상태입니다. 이는 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 '노쇼사기'라는 범죄 유형에 대한 일반적인 경고와 예방책을 다루고 있습니다. 특정 피고가 명확하지 않고(적합 조건 1 미충족), 사기범의 자력 또한 불분명하여(적합 조건 2 미충족) 소송금융 투자 대상으로 적합하지 않습니다. 또한, 집단적 피해는 발생하고 있으나 각 사건이 개별적이어서 단일 집단소송으로 묶기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>167만 5천원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>상품권 구매 대금 일부만 지급한 20대 '형 면제' 이유는?</t>
+          <t>독자투고(노쇼사기 각별한 주의가 필요 합니다)</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566966</t>
+          <t>http://sjbnews.com/news/news.php?number=875093</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-28 00:23:23.606800+00:00</t>
+          <t>2026-03-31 12:30:38.453021+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>소진공-경찰청 협약 체결, 범죄 사례 분석 예정</t>
+          <t>형사 고소 및 배상명령 제도 활용 검토 단계</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>소상공인시장진흥공단과 경찰청이 소상공인 대상 신종 범죄에 대한 맞춤형 대응을 위해 협약을 체결했다. 전문가들은 피해자가 직접 거래를 수행하도록 유도하는 신종 사기 수법이 탐지와 예방이 어렵다고 지적하며, 양 기관은 이번 협약을 통해 범죄 사례를 체계적으로 분석할 계획이다.</t>
+          <t>당근마켓에서 나눔 킥보드를 받기로 한 사람이 20만원 상당의 새 킥보드를 가져간 후 연락을 끊은 사건이 발생했습니다. 피해자는 형사 고소를 통해 신원을 특정하고 배상명령 제도를 활용하는 것이 현실적인 보상 방법으로 제시되었습니다. 피해 금액이 소액이라 별도의 민사소송은 비용 대비 효율이 낮다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 기사는 소상공인 대상 신종 범죄에 대한 소진공과 경찰청의 대응 협약에 관한 것으로, 특정 사건이나 명확한 피고가 특정되지 않습니다. 따라서 소송금융 투자의 핵심 조건인 명확한 상대방 책임과 자력, 그리고 구체적인 피해 규모를 파악하기 어렵습니다. 현재는 범죄 사례 분석 단계로, 특정 소송으로 이어질 만한 구체적인 사건이 부재합니다.</t>
+          <t>피해 금액이 20만원으로 소액이며(피해 규모가 큼 조건 불충족), 상대방이 개인으로 자력 확인이 어렵습니다(상대방에게 자력이 충분함 조건 불충족). 또한 집단적 피해가 아닌 개별 사건입니다(집단적 피해 조건 불충족). 기사에서 민사소송의 비용 대비 효율이 낮다고 명시하고 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20만원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>소진공, 경찰청과 맞손…소상공인 대상 맞춤형 범죄 대응 나선다</t>
+          <t>당근마켓 나눔 킥보드 대신 20만원짜리 새 킥보드 '슬쩍'…연락 끊으면...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>lcnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=126263</t>
+          <t>https://lawtalknews.co.kr/article/4IP13AITN00L</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-28 00:23:13.821164+00:00</t>
+          <t>2026-03-31 12:23:50.617061+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료, 형사 절차 진행 예정</t>
+          <t>혼인 취소 소송 준비 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 20대 군인, 대학생 등에게 지갑을 잃어버렸다며 접근해 차비를 빌리는 수법으로 9명에게 130여만 원을 편취했습니다. A 씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰에 검거되었습니다. 이와 유사한 '차비 구걸 사기'가 끊이지 않고 있어 주의가 요구됩니다.</t>
+          <t>대기업 연구원 A 씨가 데이팅 앱을 통해 만난 여성에게 임신 거짓말과 3억 원대 빚 은폐 등 사기를 당해 혼인신고까지 이르게 된 사건이다. A 씨는 혼인 취소 소송을 고려 중이며, 변호사는 사기에 의한 혼인 취소는 가능하나 아내의 빚은 A 씨가 분담할 필요가 없다고 조언했다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>피고가 개인 사기범으로 자력이 매우 부족하여 배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 개별 피해 금액이 소액이며 총 피해액도 소송금융 투자 기준에 미달하여 경제성이 낮습니다 (적합 조건 4 '피해 규모가 큼' 미충족). 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방의 책임(사기)과 증거는 명확하나(적합 조건 1, 5), 상대방이 3억 원 이상의 빚을 지고 있어 자력이 부족하다(부적합 조건 2). 이는 소송금융 투자 회수 가능성을 현저히 낮추는 핵심 요인이다. 또한, 집단적 피해가 아닌 개인 간의 사기 사건이다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>총 130여만 원 (9명), 이전 970여만 원 (4명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>최소 13명 (9명 + 4명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“지갑을 잃어버려서”…20대 노린 ‘차비 구걸 사기’ 주의보</t>
+          <t>“대기업 다니는 나와 결혼하려 임신 거짓말 아내, 3억 빚까지”</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520638&amp;ref=A</t>
+          <t>https://www.munhwa.com/article/11578459?ref=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-28 00:17:59.198819+00:00</t>
+          <t>2026-03-31 00:31:16.054373+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>휴가 나온 군인 등 20대 남성 사회 초년생을 표적으로 '차비 사기'를 벌인 피의자가 경찰에 붙잡혔습니다. 피의자는 피해자들에게 20만 원씩을 가로챈 것으로 조사되었으며, 현재 경찰 조사가 진행 중입니다.</t>
+          <t>40대 남성이 오픈채팅방에서 알게 된 지인에게 수천만원을 편취한 혐의로 징역 10개월을 선고받았다. 춘천지법에서 진행된 형사 재판 결과이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 조사가 진행 중이며(적합 조건 6) 다수의 피해자가 있을 가능성이 있으나(적합 조건 3), 개별 피해 금액이 20만 원으로 매우 소액이며 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
+          <t>상대방이 개인이며 자력에 대한 정보가 없어 배상 능력 불확실. 피해 규모가 수천만원으로 소송금융 투자 대상으로 보기에 크지 않음. 형사 사건은 이미 종결되어 새로운 소송금융 기회로 보기 어려움. (부적합 조건: 이미 종결된 사건 해당)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>20만 원 (개별 피해액)</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>20대 남성 다수 (추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>휴가 나온 군인에게  차비 좀 .. 선의 악용한 '차비 사기'</t>
+          <t>'오픈채팅방 지인'에게 수천만원 뜯어낸 40대 징역 10개월</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260327&amp;SEQUENCE=4326</t>
+          <t>https://www.news1.kr/local/kangwon/6117721</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-27 12:38:03.490480+00:00</t>
+          <t>2026-03-30 00:42:37.378403+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>50대 A 씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 여죄 수사 중</t>
+          <t>사기죄로 징역 10개월 선고, 피해자들과 합의 완료</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>50대 남성 A 씨가 지갑을 잃어버렸다고 속여 휴가 나온 군인과 대학생 9명으로부터 총 130만 원을 가로챘습니다. A 씨는 군 간부나 대학 교직원을 안다고 속여 피해자들을 안심시켰으며, 경찰에 의해 구속되어 여죄를 수사 중입니다. A 씨는 이미 수배 중이었고 빚이 많은 상태였습니다.</t>
+          <t>중고 거래 사이트에서 5성급 호텔 숙박권을 직원 할인가로 예약해 주겠다고 속여 다수의 피해자로부터 수천만원을 편취한 B씨가 사기죄로 징역 10개월을 선고받았습니다. B씨는 동종 범죄를 지속적으로 저질러 왔으며, 재판부는 피해 금액이 상당하고 죄질이 불량하다고 판단했으나, 피해자들과 합의한 점이 양형에 참작되었습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 사기 행각이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 9명의 피해자가 발생했으나(적합 조건 3), 총 피해 금액이 130만 원으로 매우 작고 상대방의 자력이 부족하여(수배 중, 빚 많음) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>형사 재판이 이미 종결되었고(판결 선고), 기사에 '피해자들 모두와 합의한 점'이 명시되어 있어 민사상 손해배상 청구의 실익이 없을 가능성이 높습니다. 또한 상대방이 개인 사기범으로 자력이 충분하지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>130만 원</t>
+          <t>총 9000만원 이상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>9명</t>
+          <t>최소 16명 이상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>“간부 아는데 돈 좀”…군인·대학생 노렸다</t>
+          <t>방콕 5성급 호텔 반값? 여름휴가 망친 '가짜 숙박권'[사기꾼들]</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521190</t>
+          <t>http://www.fnnews.com/news/202603291351272922</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-27 12:34:22.567643+00:00</t>
+          <t>2026-03-29 12:32:23.508432+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>기사 본문에서 사기 사건에 대한 상세 정보 없음</t>
+          <t>형사 재판 종결, 실형 선고</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>개그맨 최형만이 과거 10억 원 규모의 사기 피해를 입었다는 제목과 달리, 기사 본문은 다른 연예인들의 인터뷰 내용으로 구성되어 있다. 따라서 해당 사기 사건에 대한 구체적인 정보나 현재 진행 상황을 파악할 수 없어 소송금융 투자 대상으로 분석하기 어렵다.</t>
+          <t>40대 남성이 리니지 게임 아이템을 가로챈 혐의로 실형을 선고받았습니다. 피해자의 계정을 요구한 뒤 아이템을 가져간 사건으로, 형사 재판이 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>기사 제목에서 10억 원 규모의 사기 피해가 언급되나, 본문 내용이 해당 사건과 무관하여 상대방 책임의 명확성, 상대방 자력, 증거 유무 등 소송금융 적합 조건을 판단할 정보가 전혀 없다. 또한, 사건이 이미 과거의 일로 언급되어 현재 진행 중인 법적 절차가 있을 가능성이 낮다.</t>
+          <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 단일 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>10억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>개그맨 최형만, 10억 사기·뇌종양 투병 끝에 목사 변신… 왼쪽 청력 잃...</t>
+          <t>리니지 아이템 진짜 있나?  계정 요구한 뒤 가져간 40대 '실형'</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032705493796899</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6116335</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-27 00:50:53.786127+00:00</t>
+          <t>2026-03-29 00:21:03.799225+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (일부 사건 관리미제 분류)</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>AI를 활용한 것으로 추정되는 조직적 인터넷 중고거래 사기가 전국적으로 확산되어 최소 300명 이상의 피해자가 발생했습니다. 피해 금액은 수억 원에 달할 것으로 추정되나, 경찰 수사는 계좌 명의자별로 분산되어 진행되며 실제 사기 행위자를 특정하는 데 어려움을 겪고 있습니다. 일부 사건은 수사가 중단되는 '관리미제'로 분류되는 등 범죄가 여전히 횡행하고 있습니다.</t>
+          <t>50대 남성 A씨가 군인과 대학생 9명에게 교통비 명목으로 130만 원을 갈취한 혐의로 구속되었습니다. A씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰은 그의 신분증을 통해 덜미를 잡았습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>집단적 피해(최소 300명 이상), 피해 규모(총 수억 원 추정), 공적 절차(경찰 수사) 진행 중인 점은 적합 조건에 해당하나, 가장 중요한 소송 상대방(사기 조직)의 특정 및 자력 확보가 매우 어려워 회수 가능성이 낮습니다. 경찰 수사도 피의자 특정에 난항을 겪으며 일부 사건은 '관리미제'로 분류된 상태입니다.</t>
+          <t>피해 규모가 작고(130만 원), 상대방이 개인이며 이미 수배된 상태로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 및 적합 조건 4 '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>최소 8천5백만원 이상 (총 피해액 수억 원 추정)</t>
+          <t>최소 130만 원 (추가 피해액 미상)</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>최소 300명</t>
+          <t>최소 9명 (추가 피해자 미상)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[사건 인사이드] ‘300명 피해’ 경기도 AI 사기, 전국 확산</t>
+          <t>교통비 좀 …군인·대학생에 돈 뜯은 50대 구속</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760910</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260328085805RdR</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 12:41:31.337240+00:00</t>
+          <t>2026-03-28 00:27:43.836611+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 검거 및 구속 송치</t>
+          <t>형사 재판 '형 면제' 판결 선고</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 군인과 대학생 등 지인 4명에게 수백만 원을 빌리고 갚지 않아 경찰에 검거, 구속 송치되었습니다. A씨는 이미 지인들에게 돈을 갚지 않아 지명 통보된 상태였던 것으로 알려졌습니다.</t>
+          <t>20대 A씨가 상품권 구매 사기 및 휴대전화 유심을 이용한 소액 결제 사기 혐의로 기소되어 '형 면제' 판결을 받았습니다. A씨는 이미 유사한 사기죄로 징역형을 선고받은 경합범 관계였으며, 일부 피해자에게 공탁금을 지급하여 피해자들이 수령 의사를 밝혔습니다. 총 피해액은 약 167만 5천원, 피해자는 3명입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고 경찰 검거 및 구속 송치로 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 수백만 원으로 소액이고, 상대방이 이미 지명 통보된 상태로 자력이 부족하여 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피해 규모가 매우 작고(총 167만 5천원), 피해자 수가 적으며(3명), 피고인의 자력이 불충분할 가능성이 높습니다. 또한, 형사 사건은 이미 '형 면제' 판결로 종결되었고, 일부 피해에 대해서는 공탁이 이루어져 피해자들이 수령 의사를 밝힌 상태입니다. 이는 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>수 백만 원</t>
+          <t>167만 5천원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>군인· 대학생 상대 돈 뜯은 50대男 구속 송치</t>
+          <t>상품권 구매 대금 일부만 지급한 20대 '형 면제' 이유는?</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070109</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003566966</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-26 12:38:55.685465+00:00</t>
+          <t>2026-03-28 00:23:23.606800+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>사기 혐의 경찰 수사 예정 (2025년 12월)</t>
+          <t>소진공-경찰청 협약 체결, 범죄 사례 분석 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>개그맨 이혁재가 과거 소속사와의 금전 분쟁 및 민사 소송 패소 이력이 있으며, 2025년 12월에는 사기 혐의로 경찰 수사를 받을 예정이라는 내용이 보도되었다. 현재는 사기 혐의에 대한 경찰 수사가 예정된 단계이다.</t>
+          <t>소상공인시장진흥공단과 경찰청이 소상공인 대상 신종 범죄에 대한 맞춤형 대응을 위해 협약을 체결했다. 전문가들은 피해자가 직접 거래를 수행하도록 유도하는 신종 사기 수법이 탐지와 예방이 어렵다고 지적하며, 양 기관은 이번 협약을 통해 범죄 사례를 체계적으로 분석할 계획이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>과거 소속사와의 금전 분쟁 및 민사 소송 패소 사례는 이미 종결된 사건으로 소송금융 투자 대상에서 부적합합니다. 2025년 12월 사기 혐의 경찰 수사는 공적 절차가 진행 중인 것으로 보이나, 피해 규모 및 상대방의 자력, 집단적 피해 여부가 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 소상공인 대상 신종 범죄에 대한 소진공과 경찰청의 대응 협약에 관한 것으로, 특정 사건이나 명확한 피고가 특정되지 않습니다. 따라서 소송금융 투자의 핵심 조건인 명확한 상대방 책임과 자력, 그리고 구체적인 피해 규모를 파악하기 어렵습니다. 현재는 범죄 사례 분석 단계로, 특정 소송으로 이어질 만한 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>이혁재, 누구를 평가하나…'국민의 힘' 심사 위원 등장에 '발칵'</t>
+          <t>소진공, 경찰청과 맞손…소상공인 대상 맞춤형 범죄 대응 나선다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>lcnews.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929305</t>
+          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=126263</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-26 00:52:58.483378+00:00</t>
+          <t>2026-03-28 00:23:13.821164+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>50대 A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 송치, 여죄 수사 중</t>
+          <t>경찰 수사 및 검거 완료, 형사 절차 진행 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>50대 A씨가 휴가 나온 군인 5명과 대학생 3명에게 부대 간부나 교직원을 안다고 속여 총 120만원을 가로챈 혐의로 구속 송치되었습니다. A씨는 지갑을 잃어버렸다며 교통비 등을 빌려달라고 속였으며, 자신의 신분증을 촬영하게 하여 피해자들을 안심시켰습니다. 경찰은 A씨의 여죄를 수사 중입니다.</t>
+          <t>50대 남성 A 씨가 20대 군인, 대학생 등에게 지갑을 잃어버렸다며 접근해 차비를 빌리는 수법으로 9명에게 130여만 원을 편취했습니다. A 씨는 이미 8건의 사기 혐의로 수배된 상태였으며, 경찰에 검거되었습니다. 이와 유사한 '차비 구걸 사기'가 끊이지 않고 있어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 증거 확보가 가능하며(신분증 촬영), 공적 절차가 진행 중인 조건은 충족합니다. 그러나 피해 규모가 총 120만원으로 매우 작고, 상대방이 개인이며 자력이 충분하지 않을 가능성이 높아(지인들에게도 수백만원을 빌리고 갚지 않음) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
+          <t>피고가 개인 사기범으로 자력이 매우 부족하여 배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 개별 피해 금액이 소액이며 총 피해액도 소송금융 투자 기준에 미달하여 경제성이 낮습니다 (적합 조건 4 '피해 규모가 큼' 미충족). 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>120만원</t>
+          <t>총 130여만 원 (9명), 이전 970여만 원 (4명)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>최소 13명 (9명 + 4명)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>간부 잘 아는데 교통비 좀  휴가 군인들 돈 뜯은 50대 구속</t>
+          <t>“지갑을 잃어버려서”…20대 노린 ‘차비 구걸 사기’ 주의보</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325137400064?input=1195m</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520638&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-26 00:30:07.417914+00:00</t>
+          <t>2026-03-28 00:17:59.198819+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지 및 조력자에 대한 수사 및 처벌 논의 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지가 모집, 운송, 자금관리 등 조력 구조를 통해 범죄를 실행하며 다수의 피해자를 발생시키고 있습니다. 현행법 체계로는 대응에 한계가 있어 조력자까지 처벌하는 방안이 논의되고 있으며, 기사는 범죄 수법 분석과 처벌에 중점을 둡니다.</t>
+          <t>휴가 나온 군인 등 20대 남성 사회 초년생을 표적으로 '차비 사기'를 벌인 피의자가 경찰에 붙잡혔습니다. 피의자는 피해자들에게 20만 원씩을 가로챈 것으로 조사되었으며, 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(해외 온라인 사기 범죄단지), 상대방의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 기사는 범죄자 처벌에 초점을 맞추고 있으며, 피해자 배상에 대한 구체적인 내용은 부족합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 조사가 진행 중이며(적합 조건 6) 다수의 피해자가 있을 가능성이 있으나(적합 조건 3), 개별 피해 금액이 20만 원으로 매우 소액이며 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20만 원 (개별 피해액)</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>20대 남성 다수 (추정)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>해외 온라인 사기 범죄단지의 유인·착취·은닉 등 조력자까지 처벌</t>
+          <t>휴가 나온 군인에게  차비 좀 .. 선의 악용한 '차비 사기'</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440063</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260327&amp;SEQUENCE=4326</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-26 00:28:57.412209+00:00</t>
+          <t>2026-03-27 12:38:03.490480+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>50대 A 씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>한국 송환 완료, 현지에서 징역 60년 선고</t>
+          <t>경찰 수사 및 구속, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었다. 그는 피해자들을 카지노에 공동 투자하도록 유인한 뒤 범행을 저질렀으며, 현지에서 징역 60년을 선고받았다. 이번 송환으로 국내에서 추가적인 법적 절차가 진행될 가능성이 있다.</t>
+          <t>50대 남성 A 씨가 지갑을 잃어버렸다고 속여 휴가 나온 군인과 대학생 9명으로부터 총 130만 원을 가로챘습니다. A 씨는 군 간부나 대학 교직원을 안다고 속여 피해자들을 안심시켰으며, 경찰에 의해 구속되어 여죄를 수사 중입니다. A 씨는 이미 수배 중이었고 빚이 많은 상태였습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임은 명확하고(적합 조건 1), 현지에서 징역 60년 선고를 받은 점으로 보아 증거 확보 가능성도 높으나(적합 조건 5), 개인인 박왕열의 자력이 충분한지 불확실하여 배상금 회수 가능성이 낮다. 또한, 형사 사건은 이미 현지에서 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 부족하다.</t>
+          <t>상대방(A씨)의 사기 행각이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 9명의 피해자가 발생했으나(적합 조건 3), 총 피해 금액이 130만 원으로 매우 작고 상대방의 자력이 부족하여(수배 중, 빚 많음) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130만 원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>‘마약왕’ 박왕열, 9년만 한국 송환…인천공항 도착[종합]</t>
+          <t>“간부 아는데 돈 좀”…군인·대학생 노렸다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603250016</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521190</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:32.136004+00:00</t>
+          <t>2026-03-27 12:34:22.567643+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>사기범 징역형 선고</t>
+          <t>기사 본문에서 사기 사건에 대한 상세 정보 없음</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>30대 남성이 사망사고 피해자들을 대상으로 경찰 로비, 변호사 선임비, 합의금 명목으로 7500만원을 편취하여 징역형을 선고받았습니다. 재판부는 피해자들의 어려운 처지를 이용한 죄질이 매우 불량하다고 판단했습니다.</t>
+          <t>개그맨 최형만이 과거 10억 원 규모의 사기 피해를 입었다는 제목과 달리, 기사 본문은 다른 연예인들의 인터뷰 내용으로 구성되어 있다. 따라서 해당 사기 사건에 대한 구체적인 정보나 현재 진행 상황을 파악할 수 없어 소송금융 투자 대상으로 분석하기 어렵다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 또한, 피해 금액 7500만원은 소송금융이 일반적으로 추구하는 '수억 원 이상'의 대규모 피해에 미치지 못합니다.</t>
+          <t>기사 제목에서 10억 원 규모의 사기 피해가 언급되나, 본문 내용이 해당 사건과 무관하여 상대방 책임의 명확성, 상대방 자력, 증거 유무 등 소송금융 적합 조건을 판단할 정보가 전혀 없다. 또한, 사건이 이미 과거의 일로 언급되어 현재 진행 중인 법적 절차가 있을 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>10억 원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>경찰 로비 빙자 7500만원 챙긴 30대 징역형</t>
+          <t>개그맨 최형만, 10억 사기·뇌종양 투병 끝에 목사 변신… 왼쪽 청력 잃...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060928</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032705493796899</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:44.312168+00:00</t>
+          <t>2026-03-27 00:50:53.786127+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>구속기소</t>
+          <t>경찰 수사 진행 중 (일부 사건 관리미제 분류)</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>50대 여성 A씨가 사기죄 집행유예 기간 중 또다시 사기 행각을 벌여 구속기소되었습니다. 검찰은 피해자 진술의 일관성과 A씨의 계좌 내역 분석을 통해 혐의를 입증했으며, A씨는 결국 모든 혐의를 인정했습니다. 검찰은 앞으로도 보완 수사를 통해 억울한 피해자가 없도록 할 방침입니다.</t>
+          <t>AI를 활용한 것으로 추정되는 조직적 인터넷 중고거래 사기가 전국적으로 확산되어 최소 300명 이상의 피해자가 발생했습니다. 피해 금액은 수억 원에 달할 것으로 추정되나, 경찰 수사는 계좌 명의자별로 분산되어 진행되며 실제 사기 행위자를 특정하는 데 어려움을 겪고 있습니다. 일부 사건은 수사가 중단되는 '관리미제'로 분류되는 등 범죄가 여전히 횡행하고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>가해자(A씨)의 혐의 인정 및 검찰의 객관적 증거 확보(계좌 내역 분석), 형사 절차 진행(구속기소)으로 책임은 명확합니다 (적합 조건 1, 5, 6 해당). 그러나 피해 규모와 피해자 수가 명확하지 않으며, 개인 사기 사건의 특성상 가해자의 자력 부족으로 인한 민사상 손해배상 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 적합도가 낮습니다 (적합 조건 2, 3, 4 불확실/낮음).</t>
+          <t>집단적 피해(최소 300명 이상), 피해 규모(총 수억 원 추정), 공적 절차(경찰 수사) 진행 중인 점은 적합 조건에 해당하나, 가장 중요한 소송 상대방(사기 조직)의 특정 및 자력 확보가 매우 어려워 회수 가능성이 낮습니다. 경찰 수사도 피의자 특정에 난항을 겪으며 일부 사건은 '관리미제'로 분류된 상태입니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 8천5백만원 이상 (총 피해액 수억 원 추정)</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 300명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>사기죄 집유 기간에 또 사기...50대 여성 구속기소</t>
+          <t>[사건 인사이드] ‘300명 피해’ 경기도 AI 사기, 전국 확산</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/incident/2026/03/24/PAFV7F3GCNH3JOY2SQCHJKN3PY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.kyeongin.com/article/1760910</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-24 12:31:39.753631+00:00</t>
+          <t>2026-03-26 12:41:31.337240+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>보이스피싱 수법 경고</t>
+          <t>경찰 검거 및 구속 송치</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>법원 등기우편과 구속영장, 사건번호, 검찰 직인 등을 위조하여 피해자를 피의자로 속이는 신종 보이스피싱 수법이 나타났다. 공문서 형태의 문서와 계좌 내역까지 제시하며 피해자를 압박하는 방식으로 진화하고 있어 주의가 요구된다.</t>
+          <t>50대 남성 A씨가 군인과 대학생 등 지인 4명에게 수백만 원을 빌리고 갚지 않아 경찰에 검거, 구속 송치되었습니다. A씨는 이미 지인들에게 돈을 갚지 않아 지명 통보된 상태였던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(보이스피싱 사기범)이 특정되지 않아 자력 확인이 불가능하며, 피해 발생 시에도 배상 능력이 충분한 상대방을 상정하기 어려움. 기사는 특정 사건이 아닌 보이스피싱 수법에 대한 경고로, 피해 규모나 피해자 수가 명확히 파악되지 않음.</t>
+          <t>상대방의 책임은 명확하고 경찰 검거 및 구속 송치로 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 수백만 원으로 소액이고, 상대방이 이미 지명 통보된 상태로 자력이 부족하여 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수 백만 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>한 통의 전화, 순식간에 함정</t>
+          <t>군인· 대학생 상대 돈 뜯은 50대男 구속 송치</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835100</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1070109</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-24 12:30:18.698777+00:00</t>
+          <t>2026-03-26 12:38:55.685465+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>이혁재</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>의뢰인이 소송 제기 여부 고민 중</t>
+          <t>사기 혐의 경찰 수사 예정 (2025년 12월)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>치매를 앓는 어머니가 10살 연하의 유부남 '사기꾼'과 불륜 관계에 빠진 사건. 의뢰인은 어머니의 호적 정리 등 법적 조치를 고려하고 있으나, 동생의 출생의 비밀이 드러날까 우려하여 망설이고 있다. 이 사건은 취약한 개인에 대한 잠재적 착취와 복잡한 가족 관계 문제를 다룬다.</t>
+          <t>개그맨 이혁재가 과거 소속사와의 금전 분쟁 및 민사 소송 패소 이력이 있으며, 2025년 12월에는 사기 혐의로 경찰 수사를 받을 예정이라는 내용이 보도되었다. 현재는 사기 혐의에 대한 경찰 수사가 예정된 단계이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 사건은 치매를 앓는 어머니와 '사기꾼'으로 지칭되는 유부남의 관계로, 취약한 개인에 대한 잠재적 착취 가능성이 있습니다. 그러나 기사에서 상대방의 자력, 구체적인 피해 금액, 객관적인 증거 확보 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 적합도가 낮습니다. (적합 조건 2, 3, 4, 5 미충족)</t>
+          <t>과거 소속사와의 금전 분쟁 및 민사 소송 패소 사례는 이미 종결된 사건으로 소송금융 투자 대상에서 부적합합니다. 2025년 12월 사기 혐의 경찰 수사는 공적 절차가 진행 중인 것으로 보이나, 피해 규모 및 상대방의 자력, 집단적 피해 여부가 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>치매 母, 10살연하 유부남과 불륜…'사기꾼' 알고도 사랑에 빠져 '충격'...</t>
+          <t>이혁재, 누구를 평가하나…'국민의 힘' 심사 위원 등장에 '발칵'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032408203842920</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6929305</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-24 00:47:40.958358+00:00</t>
+          <t>2026-03-26 00:52:58.483378+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>50대 남성 (피싱범)</t>
+          <t>50대 A씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 추가 피해자 수사 예정</t>
+          <t>경찰 수사 및 구속 송치, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>부산 각지에서 50대 남성이 시장 상인 등을 대상으로 '휴대전화 가로채기' 방식의 대면 피싱 사기를 저질러 경찰에 붙잡혔습니다. 4개월간 15명에게 총 4,100만 원의 피해를 입혔으며, 경찰은 구속영장을 발부받아 추가 피해자를 수사 중입니다. 피의자는 범죄 수익을 탕진한 것으로 알려졌습니다.</t>
+          <t>50대 A씨가 휴가 나온 군인 5명과 대학생 3명에게 부대 간부나 교직원을 안다고 속여 총 120만원을 가로챈 혐의로 구속 송치되었습니다. A씨는 지갑을 잃어버렸다며 교통비 등을 빌려달라고 속였으며, 자신의 신분증을 촬영하게 하여 피해자들을 안심시켰습니다. 경찰은 A씨의 여죄를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피싱범의 책임은 명확하고 경찰 수사 및 구속영장 발부로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 범죄 수익을 탕진한 것으로 보여 상대방의 자력이 매우 부족하며, 총 피해 금액 4,100만 원과 피해자 수 15명은 소송금융 투자 대상으로 보기에 규모가 작아 회수 가능성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 구속 송치), 증거 확보가 가능하며(신분증 촬영), 공적 절차가 진행 중인 조건은 충족합니다. 그러나 피해 규모가 총 120만원으로 매우 작고, 상대방이 개인이며 자력이 충분하지 않을 가능성이 높아(지인들에게도 수백만원을 빌리고 갚지 않음) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>4100만 원</t>
+          <t>120만원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“물건 사게 휴대전화 줘봐”…‘찾아가는’ 피싱범</t>
+          <t>간부 잘 아는데 교통비 좀  휴가 군인들 돈 뜯은 50대 구속</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516246&amp;ref=A</t>
+          <t>https://www.yna.co.kr/view/AKR20260325137400064?input=1195m</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:57.842302+00:00</t>
+          <t>2026-03-26 00:30:07.417914+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+          <t>해외 온라인 사기 범죄단지 및 조력자에 대한 수사 및 처벌 논의 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>경찰청이 중동 사태를 악용한 피싱 범죄에 대한 '긴급 피싱주의보'를 발령했다. 전쟁 수혜주 빙자 투자리딩방, 항공편 취소 빙자 스미싱, 로맨스 스캠 등 다양한 유형의 사기 시도가 잇따르고 있으며, 경찰은 출처 불분명 링크 클릭 자제를 당부했다.</t>
+          <t>해외 온라인 사기 범죄단지가 모집, 운송, 자금관리 등 조력 구조를 통해 범죄를 실행하며 다수의 피해자를 발생시키고 있습니다. 현행법 체계로는 대응에 한계가 있어 조력자까지 처벌하는 방안이 논의되고 있으며, 기사는 범죄 수법 분석과 처벌에 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(피싱범)의 신원 특정 및 자력 확보가 매우 어려워 '상대방 책임 명확성' 및 '상대방 자력 충분' 조건에 부합하지 않는다. '집단적 피해' 가능성은 있으나, 개별 피해자들이 특정 피고를 상대로 손해배상을 청구하고 회수하기는 현실적으로 어렵다. 경찰청의 주의보 발령은 '공적 절차 진행'에 해당하지만, 이는 수사 및 예방 단계로 소송금융 투자로 이어지기에는 한계가 명확하다.</t>
+          <t>상대방 책임은 명확하나(해외 온라인 사기 범죄단지), 상대방의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 기사는 범죄자 처벌에 초점을 맞추고 있으며, 피해자 배상에 대한 구체적인 내용은 부족합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>중동사태 악용한 피싱주의보'... 전쟁 수혜주 · 항공편 취소</t>
+          <t>해외 온라인 사기 범죄단지의 유인·착취·은닉 등 조력자까지 처벌</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77564</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440063</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:11.923657+00:00</t>
+          <t>2026-03-26 00:28:57.412209+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 긴급 주의보 발령 및 수사 진행 중</t>
+          <t>한국 송환 완료, 현지에서 징역 60년 선고</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>중동 사태를 악용한 피싱 사기가 기승을 부리고 있으며, 경찰이 긴급 주의보를 발령했습니다. 투자 리딩방 사기는 유가·방산 관련주 투자로 원금 보장과 손해배상을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 방식이며, 항공편 사기는 중동 상황을 빌미로 메시지 속 URL 클릭을 유도합니다.</t>
+          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었다. 그는 피해자들을 카지노에 공동 투자하도록 유인한 뒤 범행을 저질렀으며, 현지에서 징역 60년을 선고받았다. 이번 송환으로 국내에서 추가적인 법적 절차가 진행될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>피싱 및 투자 사기의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 경찰의 주의보 발령 등 공적 절차가 진행 중이라 하더라도 (적합 조건 3, 6 충족), 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
+          <t>상대방(박왕열)의 책임은 명확하고(적합 조건 1), 현지에서 징역 60년 선고를 받은 점으로 보아 증거 확보 가능성도 높으나(적합 조건 5), 개인인 박왕열의 자력이 충분한지 불확실하여 배상금 회수 가능성이 낮다. 또한, 형사 사건은 이미 현지에서 종결된 상태로, 소송금융 투자 대상으로서의 신규성이 부족하다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>중동 사태 악용 피싱 기승…경찰 '긴급 주의보' 발령</t>
+          <t>‘마약왕’ 박왕열, 9년만 한국 송환…인천공항 도착[종합]</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289238</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603250016</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-23 13:00:00.884805+00:00</t>
+          <t>2026-03-25 00:20:32.136004+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>30대 사기범</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>사기범 징역형 선고</t>
+        </is>
+      </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>'무엇이든 물어보살' 7주년을 맞아 단기 기억 상실 환자, 출산 중 식물인간이 된 아내, 로맨스 스캠 피해자 등 지난 7년간 방송된 다양한 사연들을 다시 조명했다. 이 기사는 시청자들에게 공감과 감동을 선사했던 이야기들을 회고하며 프로그램의 의미를 되새겼다.</t>
+          <t>30대 남성이 사망사고 피해자들을 대상으로 경찰 로비, 변호사 선임비, 합의금 명목으로 7500만원을 편취하여 징역형을 선고받았습니다. 재판부는 피해자들의 어려운 처지를 이용한 죄질이 매우 불량하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, TV 프로그램의 과거 사연들을 회고하는 내용입니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 부적합합니다. (부적합 조건: 이미 종결된 사건 - 기사 내용이 현재 진행형이 아닌 과거 사연 회고)</t>
+          <t>상대방이 개인 사기범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 또한, 피해 금액 7500만원은 소송금융이 일반적으로 추구하는 '수억 원 이상'의 대규모 피해에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>'무엇이든 물어보살' 7주년, 도파민 사연 TOP3와 감동 사연 다시 본다</t>
+          <t>경찰 로비 빙자 7500만원 챙긴 30대 징역형</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16013407</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060928</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-23 00:26:05.631912+00:00</t>
+          <t>2026-03-24 12:42:44.312168+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>6년째 진행 중인 사기 소송</t>
+          <t>구속기소</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>BTS 공연 검문 과정에서 가스총과 전기충격기를 소지한 권씨가 적발되었습니다. 권씨는 6년째 사기 소송 중이며 신변 안전을 위해 호신용품을 소지했다고 해명했습니다. 기사는 주로 호신용품 소지의 적법성과 온라인 구매 용이성에 초점을 맞추고 있습니다.</t>
+          <t>50대 여성 A씨가 사기죄 집행유예 기간 중 또다시 사기 행각을 벌여 구속기소되었습니다. 검찰은 피해자 진술의 일관성과 A씨의 계좌 내역 분석을 통해 혐의를 입증했으며, A씨는 결국 모든 혐의를 인정했습니다. 검찰은 앞으로도 보완 수사를 통해 억울한 피해자가 없도록 할 방침입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>기사는 특정 개인이 사기 피해로 6년째 소송 중이라는 배경을 언급할 뿐, 해당 사기 사건 자체에 대한 구체적인 정보가 부족합니다. 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 근거가 없어 투자 대상으로 부적합합니다.</t>
+          <t>가해자(A씨)의 혐의 인정 및 검찰의 객관적 증거 확보(계좌 내역 분석), 형사 절차 진행(구속기소)으로 책임은 명확합니다 (적합 조건 1, 5, 6 해당). 그러나 피해 규모와 피해자 수가 명확하지 않으며, 개인 사기 사건의 특성상 가해자의 자력 부족으로 인한 민사상 손해배상 회수 가능성이 매우 불확실하여 소송금융 투자 대상으로 적합도가 낮습니다 (적합 조건 2, 3, 4 불확실/낮음).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[단독] BTS 공연 검문서 적발된 가스총·전기충격기…  일반 호신용품으...</t>
+          <t>사기죄 집유 기간에 또 사기...50대 여성 구속기소</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032117360001028?did=NA</t>
+          <t>https://www.chosun.com/national/incident/2026/03/24/PAFV7F3GCNH3JOY2SQCHJKN3PY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-21 12:40:53.119334+00:00</t>
+          <t>2026-03-24 12:31:39.753631+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
-      <c r="D54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>사기 사건 관련 소송 진행 중</t>
+          <t>보이스피싱 수법 경고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>BTS 공연장 검문 중 한 남성이 호신용품을 소지한 채 적발되었고, 그는 6년째 사기 사건으로 소송 중이라 신변 안전을 위해 소지했다고 진술했다. 기사는 호신용품 소지 경위에 초점을 맞추고 있으며, 사기 사건 자체에 대한 구체적인 내용은 언급되지 않았다.</t>
+          <t>법원 등기우편과 구속영장, 사건번호, 검찰 직인 등을 위조하여 피해자를 피의자로 속이는 신종 보이스피싱 수법이 나타났다. 공문서 형태의 문서와 계좌 내역까지 제시하며 피해자를 압박하는 방식으로 진화하고 있어 주의가 요구된다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>기사 내용은 BTS 공연장 검문 중 호신용품 소지 사건에 대한 것으로, 소송금융 투자 대상인 '사기 사건'에 대한 정보가 극히 제한적입니다. 상대방 특정 불가, 피해 규모 미상, 집단적 피해 여부 불분명 등 적합 조건을 판단할 근거가 부족합니다.</t>
+          <t>상대방(보이스피싱 사기범)이 특정되지 않아 자력 확인이 불가능하며, 피해 발생 시에도 배상 능력이 충분한 상대방을 상정하기 어려움. 기사는 특정 사건이 아닌 보이스피싱 수법에 대한 경고로, 피해 규모나 피해자 수가 명확히 파악되지 않음.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>BTS 공연 앞 검문에 걸린 식칼·너클·전기충격기…  손톱깎이도 식별 가...</t>
+          <t>한 통의 전화, 순식간에 함정</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032116260004584?did=NA</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835100</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-21 12:40:38.260301+00:00</t>
+          <t>2026-03-24 12:30:18.698777+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>과거 형사 사건 종결 후 TV 프로그램에서 재조명</t>
+          <t>의뢰인이 소송 제기 여부 고민 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>TV 프로그램 '꼬리에 꼬리를 무는 그날 이야기'에서 과거 '가짜 검사' 사건을 다루는 내용이 보도되었습니다. 배우 한지혜가 해당 사건을 보며 격분했다는 내용이 담겨 있으며, 이는 과거에 발생하여 이미 종결된 사건으로 추정됩니다.</t>
+          <t>치매를 앓는 어머니가 10살 연하의 유부남 '사기꾼'과 불륜 관계에 빠진 사건. 의뢰인은 어머니의 호적 정리 등 법적 조치를 고려하고 있으나, 동생의 출생의 비밀이 드러날까 우려하여 망설이고 있다. 이 사건은 취약한 개인에 대한 잠재적 착취와 복잡한 가족 관계 문제를 다룬다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사 제목과 내용(추정)상 과거 사건을 다루는 TV 프로그램에 대한 보도로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '가짜 검사' 사건은 주로 형사 사건이며, 민사상 손해배상 청구의 경우 상대방의 자력 확보가 어려울 수 있습니다.</t>
+          <t>이 사건은 치매를 앓는 어머니와 '사기꾼'으로 지칭되는 유부남의 관계로, 취약한 개인에 대한 잠재적 착취 가능성이 있습니다. 그러나 기사에서 상대방의 자력, 구체적인 피해 금액, 객관적인 증거 확보 여부가 불분명하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 적합도가 낮습니다. (적합 조건 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>검사 아내 한지혜 “인간이길 포기했나” 가짜 검사 체포 보며 격분(꼬...</t>
+          <t>치매 母, 10살연하 유부남과 불륜…'사기꾼' 알고도 사랑에 빠져 '충격'...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603200754341210</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032408203842920</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-20 00:27:55.687183+00:00</t>
+          <t>2026-03-24 00:47:40.958358+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>50대 남성 (피싱범)</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2020년 발생 사건, 형사 절차 종결 가능성 높음</t>
+          <t>경찰 수사 및 구속영장 발부, 추가 피해자 수사 예정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>2020년 발생한 보이스피싱 사건으로, 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무'를 통해 재조명된다. 이 사건은 진화된 보이스피싱 수법의 공포와 피해의 심각성을 보여준다.</t>
+          <t>부산 각지에서 50대 남성이 시장 상인 등을 대상으로 '휴대전화 가로채기' 방식의 대면 피싱 사기를 저질러 경찰에 붙잡혔습니다. 4개월간 15명에게 총 4,100만 원의 피해를 입혔으며, 경찰은 구속영장을 발부받아 추가 피해자를 수사 중입니다. 피의자는 범죄 수익을 탕진한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어렵다 (적합 조건 1, 2 불충족). 또한, 2020년 발생 사건으로 형사 절차는 이미 종결되었을 가능성이 높으며, 민사 소송 진행 여부 및 종결 여부도 불분명하다 (부적합 조건 '이미 종결된 사건'에 해당할 가능성).</t>
+          <t>피싱범의 책임은 명확하고 경찰 수사 및 구속영장 발부로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 범죄 수익을 탕진한 것으로 보여 상대방의 자력이 매우 부족하며, 총 피해 금액 4,100만 원과 피해자 수 15명은 소송금융 투자 대상으로 보기에 규모가 작아 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4100만 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 한지혜도 속을 뻔한 진화된 보이스피싱 공포...11시간 통화 끝...</t>
+          <t>“물건 사게 휴대전화 줘봐”…‘찾아가는’ 피싱범</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741934</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516246&amp;ref=A</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 12:29:32.829480+00:00</t>
+          <t>2026-03-24 00:23:57.842302+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>공익 목적의 방송 프로그램에서 보이스피싱 사례 및 예방 논의</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>배우 한지혜가 방송에서 보이스피싱 경험을 고백하며 경각심을 일깨웠다. 기사는 28세 대학생이 검사를 사칭한 보이스피싱에 속아 4억 2천만원을 편취당한 사례를 언급하며, AI 보이스피싱 등 진화하는 사기 수법에 대한 주의를 당부했다.</t>
+          <t>경찰청이 중동 사태를 악용한 피싱 범죄에 대한 '긴급 피싱주의보'를 발령했다. 전쟁 수혜주 빙자 투자리딩방, 항공편 취소 빙자 스미싱, 로맨스 스캠 등 다양한 유형의 사기 시도가 잇따르고 있으며, 경찰은 출처 불분명 링크 클릭 자제를 당부했다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵고, 피해가 개별적으로 발생하여 집단소송의 요건을 충족하기 어렵다. 기사는 특정 집단 피해가 아닌 보이스피싱의 일반적인 위험과 개별 사례를 다루고 있어 소송금융 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해)을 충족하지 못한다.</t>
+          <t>피싱 범죄의 특성상 상대방(피싱범)의 신원 특정 및 자력 확보가 매우 어려워 '상대방 책임 명확성' 및 '상대방 자력 충분' 조건에 부합하지 않는다. '집단적 피해' 가능성은 있으나, 개별 피해자들이 특정 피고를 상대로 손해배상을 청구하고 회수하기는 현실적으로 어렵다. 경찰청의 주의보 발령은 '공적 절차 진행'에 해당하지만, 이는 수사 및 예방 단계로 소송금융 투자로 이어지기에는 한계가 명확하다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>4억 2천만원 (개별 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상 (개별 피해 사례는 다수 존재하나, 집단적 피해 규모 특정 불가)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>‘검사♥’ 한지혜, 보이스피싱 경험 고백 “순간적으로 판단 안돼” (...</t>
+          <t>중동사태 악용한 피싱주의보'... 전쟁 수혜주 · 항공편 취소</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603190810482410</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77564</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:58.520498+00:00</t>
+          <t>2026-03-23 13:01:11.923657+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 긴급 주의보 발령 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전직 서울시의원 A 씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰에 입건되었다. 현재 경찰 수사가 진행 중이며, 피해자들은 A 씨의 정체를 추측하며 논란이 확산되고 있다.</t>
+          <t>중동 사태를 악용한 피싱 사기가 기승을 부리고 있으며, 경찰이 긴급 주의보를 발령했습니다. 투자 리딩방 사기는 유가·방산 관련주 투자로 원금 보장과 손해배상을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 방식이며, 항공편 사기는 중동 상황을 빌미로 메시지 속 URL 클릭을 유도합니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)은 다수 충족하나, 피고가 개인이며 현재 잠적한 상태로 자력 부족 및 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합함. (기타 투자 어려운 이유)</t>
+          <t>피싱 및 투자 사기의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 경찰의 주의보 발령 등 공적 절차가 진행 중이라 하더라도 (적합 조건 3, 6 충족), 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>10억 빌리고 잠적…개그우먼 출신 전 서울시의원 누구</t>
+          <t>중동 사태 악용 피싱 기승…경찰 '긴급 주의보' 발령</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1126161</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289238</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:35.286513+00:00</t>
+          <t>2026-03-23 13:00:00.884805+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>유부남인 연극배우 A씨가 결혼을 약속하며 30대 여성과 동거하고, 여성의 부모님으로부터 수천만원을 갈취한 사건이 JTBC '사건반장'을 통해 공개되었습니다. A씨는 이혼했다는 거짓말까지 했으며, 변호사는 사기 및 민사상 불법행위로 인한 손해배상 청구를 고려해볼 수 있다고 조언했습니다.</t>
+          <t>'무엇이든 물어보살' 7주년을 맞아 단기 기억 상실 환자, 출산 중 식물인간이 된 아내, 로맨스 스캠 피해자 등 지난 7년간 방송된 다양한 사연들을 다시 조명했다. 이 기사는 시청자들에게 공감과 감동을 선사했던 이야기들을 회고하며 프로그램의 의미를 되새겼다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방의 책임은 명확하고 증거 확보 가능성이 있으나(적합 조건 1, 5 충족), 상대방의 자력이 불분명하고 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못하며(적합 조건 2, 4 미충족), 집단적 피해가 아닌 단일 피해자 사건이므로(적합 조건 3 미충족) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, TV 프로그램의 과거 사연들을 회고하는 내용입니다. 소송금융 투자 대상으로서의 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 부적합합니다. (부적합 조건: 이미 종결된 사건 - 기사 내용이 현재 진행형이 아닌 과거 사연 회고)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>연극배우 A씨, '유부남' 숨기고 女와 혼인빙자 동거→수천만원 갈취 '충...</t>
+          <t>'무엇이든 물어보살' 7주년, 도파민 사연 TOP3와 감동 사연 다시 본다</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112762961</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16013407</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-18 12:53:38.232637+00:00</t>
+          <t>2026-03-23 00:26:05.631912+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 의견 제시</t>
+          <t>6년째 진행 중인 사기 소송</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>한 연극배우가 유부남임을 숨기고 결혼을 약속하며 동거까지 한 사실이 알려져 논란이 되고 있습니다. 박지훈 변호사는 상대방을 기망하여 재산상 이익을 취득한 정황이 있다면 사기 혐의가 성립할 수 있으며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
+          <t>BTS 공연 검문 과정에서 가스총과 전기충격기를 소지한 권씨가 적발되었습니다. 권씨는 6년째 사기 소송 중이며 신변 안전을 위해 호신용품을 소지했다고 해명했습니다. 기사는 주로 호신용품 소지의 적법성과 온라인 구매 용이성에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(기망), 상대방의 자력(연극배우)이 충분하다고 보기 어렵고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>기사는 특정 개인이 사기 피해로 6년째 소송 중이라는 배경을 언급할 뿐, 해당 사기 사건 자체에 대한 구체적인 정보가 부족합니다. 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 근거가 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>“결혼 약속에 동거까지”…유부남 숨긴 연극배우 ‘파장’ [셀럽이슈]</t>
+          <t>[단독] BTS 공연 검문서 적발된 가스총·전기충격기…  일반 호신용품으...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773824323516861006</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032117360001028?did=NA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-18 12:53:04.120339+00:00</t>
+          <t>2026-03-21 12:40:53.119334+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>변호사 법률 검토 단계</t>
+          <t>사기 사건 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>연극배우 A씨가 유부남임을 숨기고 여성 B씨에게 접근, '예비 사위' 행세로 수천만원의 재산상 이익을 취득한 사건입니다. 박지훈 변호사는 A씨에게 사기 혐의가 성립할 여지가 크며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
+          <t>BTS 공연장 검문 중 한 남성이 호신용품을 소지한 채 적발되었고, 그는 6년째 사기 사건으로 소송 중이라 신변 안전을 위해 소지했다고 진술했다. 기사는 호신용품 소지 경위에 초점을 맞추고 있으며, 사기 사건 자체에 대한 구체적인 내용은 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임은 비교적 명확하나(사기 혐의 성립 여지), 상대방(연극배우 A씨)의 자력이 불분명하고 피해 규모가 수천만원 수준으로 소송금융 투자 대상으로는 매력이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>기사 내용은 BTS 공연장 검문 중 호신용품 소지 사건에 대한 것으로, 소송금융 투자 대상인 '사기 사건'에 대한 정보가 극히 제한적입니다. 상대방 특정 불가, 피해 규모 미상, 집단적 피해 여부 불분명 등 적합 조건을 판단할 근거가 부족합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>연극배우 A씨, ‘유부남’ 숨기고 女 접근...‘예비 사위’ 행세로 수천...</t>
+          <t>BTS 공연 앞 검문에 걸린 식칼·너클·전기충격기…  손톱깎이도 식별 가...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991672</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032116260004584?did=NA</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:10.695901+00:00</t>
+          <t>2026-03-21 12:40:38.260301+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>남 배우 A 씨</t>
+          <t>가짜 검사</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>법적 분쟁 가능성 언급</t>
+          <t>과거 형사 사건 종결 후 TV 프로그램에서 재조명</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>남 배우 A 씨가 결혼 사실을 숨기고 여성과 동거한 사건으로, 법률 전문가는 형사상 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 분석했다. 이번 사건은 법적 분쟁으로 이어질 가능성이 시사되었다.</t>
+          <t>TV 프로그램 '꼬리에 꼬리를 무는 그날 이야기'에서 과거 '가짜 검사' 사건을 다루는 내용이 보도되었습니다. 배우 한지혜가 해당 사건을 보며 격분했다는 내용이 담겨 있으며, 이는 과거에 발생하여 이미 종결된 사건으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불해당), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 불해당). 또한, 상대방 배우의 자력 여부도 기사만으로는 불확실합니다(적합 조건 2 불확실).</t>
+          <t>기사 제목과 내용(추정)상 과거 사건을 다루는 TV 프로그램에 대한 보도로 판단됩니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '가짜 검사' 사건은 주로 형사 사건이며, 민사상 손해배상 청구의 경우 상대방의 자력 확보가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>男 배우 A 씨, '결혼' 사실 숨기고 여성과 동거…사건 '일파만파' 충격</t>
+          <t>검사 아내 한지혜 “인간이길 포기했나” 가짜 검사 체포 보며 격분(꼬...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=518598</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603200754341210</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:11.248530+00:00</t>
+          <t>2026-03-20 00:27:55.687183+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>법률 자문 단계</t>
+          <t>2020년 발생 사건, 형사 절차 종결 가능성 높음</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>결혼을 약속한 상대방이 유부남이었으며, '예비 사위' 행세를 하며 수천만원의 재산상 이익을 취득한 사기 사건. 변호사는 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 판단했다.</t>
+          <t>2020년 발생한 보이스피싱 사건으로, 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무'를 통해 재조명된다. 이 사건은 진화된 보이스피싱 수법의 공포와 피해의 심각성을 보여준다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방의 사기 혐의 및 불법행위 책임이 명확해 보이나(적합 조건 1), 집단적 피해가 아닌 개인 사건이며 상대방의 자력 여부가 불분명하여 회수 가능성이 낮다. 피해 규모 또한 소송금융 투자 대상으로서는 상대적으로 작다.</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어렵다 (적합 조건 1, 2 불충족). 또한, 2020년 발생 사건으로 형사 절차는 이미 종결되었을 가능성이 높으며, 민사 소송 진행 여부 및 종결 여부도 불분명하다 (부적합 조건 '이미 종결된 사건'에 해당할 가능성).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>결혼 약속한 배우, 알고보니 유부남?…‘예비 사위’ 행세로 수천만원 ...</t>
+          <t>'꼬꼬무' 한지혜도 속을 뻔한 진화된 보이스피싱 공포...11시간 통화 끝...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991493</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741934</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:16.303916+00:00</t>
+          <t>2026-03-19 12:29:32.829480+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>대법원 벌금형 원심 확정</t>
+          <t>공익 목적의 방송 프로그램에서 보이스피싱 사례 및 예방 논의</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>대법원이 카카오뱅크의 수수료 면제 제도를 악용해 소액 현금을 1만여 회 인출하여 카카오뱅크에 800만원~1000만원 상당의 수수료 손해를 입힌 안마시술소 운영자 A, B, C에 대한 벌금형 원심을 확정했습니다. 피고인들은 위계에 의한 업무방해 및 사기 혐의로 유죄 판결을 받았습니다.</t>
+          <t>배우 한지혜가 방송에서 보이스피싱 경험을 고백하며 경각심을 일깨웠다. 기사는 28세 대학생이 검사를 사칭한 보이스피싱에 속아 4억 2천만원을 편취당한 사례를 언급하며, AI 보이스피싱 등 진화하는 사기 수법에 대한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 대법원에서 피고인들의 벌금형이 확정되어 형사 절차가 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해자가 대형 금융기관인 카카오뱅크이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 피고인들의 자력도 충분치 않을 가능성이 높습니다.</t>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵고, 피해가 개별적으로 발생하여 집단소송의 요건을 충족하기 어렵다. 기사는 특정 집단 피해가 아닌 보이스피싱의 일반적인 위험과 개별 사례를 다루고 있어 소송금융 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해)을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>800만원~1000만원</t>
+          <t>4억 2천만원 (개별 사례)</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1 (카카오뱅크)</t>
+          <t>미상 (개별 피해 사례는 다수 존재하나, 집단적 피해 규모 특정 불가)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>대법원, 카카오뱅크 수수료면제 이용 소액 1만 여 회 인출 벌금형 원심...</t>
+          <t>‘검사♥’ 한지혜, 보이스피싱 경험 고백 “순간적으로 판단 안돼” (...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603172214045979a8c8bf58f_12</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603190810482410</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-18 00:20:38.262188+00:00</t>
+          <t>2026-03-19 00:27:58.520498+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>전직 서울시의원 A 씨</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고 및 민사 조정 결정 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>40대 남성 A씨가 기혼 사실을 숨기고 피해자 B씨에게 접근하여 약 6천만원을 가로챈 혐의로 징역 8개월을 선고받았다. 피해자 B씨는 A씨를 상대로 민사소송을 제기하여 7천만원을 분할 지급하는 조정 결정이 확정되었으며, A씨는 현재 변제를 진행 중이다.</t>
+          <t>개그우먼 출신 전직 서울시의원 A 씨가 지역 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰에 입건되었다. 현재 경찰 수사가 진행 중이며, 피해자들은 A 씨의 정체를 추측하며 논란이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 형사 절차가 진행되었으나, 이미 민사 조정 결정이 확정되어 사건이 종결되었습니다. 피해자는 변제를 받고 있어 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없으며, 상대방의 자력 또한 충분치 않은 것으로 판단됩니다.</t>
+          <t>적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)은 다수 충족하나, 피고가 개인이며 현재 잠적한 상태로 자력 부족 및 회수 가능성이 매우 낮아 소송금융 투자 대상으로는 부적합함. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>6천만원 (민사 조정 7천만원)</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>자녀 둘 기혼 숨기고 이성에게 접근해 6천만원 가로챈 40대 '징역형'</t>
+          <t>10억 빌리고 잠적…개그우먼 출신 전 서울시의원 누구</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260317010005789</t>
+          <t>https://www.wikitree.co.kr/articles/1126161</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-17 13:10:17.661545+00:00</t>
+          <t>2026-03-19 00:27:35.286513+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>연극배우 A씨</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>용인시의 사기 주의 경고</t>
+          <t>언론 보도 및 변호사 소송 검토 조언 단계</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>용인시가 공무원 사칭 사기 사건 발생에 대한 각별한 주의를 당부했습니다. 사기범들은 공공기관 청사로 피해자를 유인해 대면 접촉을 시도하며 신뢰를 확보한 뒤 범행을 저지르는 수법을 사용하고 있습니다. 시는 범행 수법이 대담해지고 있어 시민들의 경각심을 촉구했습니다.</t>
+          <t>유부남인 연극배우 A씨가 결혼을 약속하며 30대 여성과 동거하고, 여성의 부모님으로부터 수천만원을 갈취한 사건이 JTBC '사건반장'을 통해 공개되었습니다. A씨는 이혼했다는 거짓말까지 했으며, 변호사는 사기 및 민사상 불법행위로 인한 손해배상 청구를 고려해볼 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>기사는 공무원 사칭 사기 수법에 대한 용인시의 일반적인 주의 경고로, 특정 가해자나 구체적인 피해 사건이 명시되어 있지 않습니다. 따라서 상대방 책임이 명확하지 않고, 상대방의 자력 또한 불분명합니다. 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방의 책임은 명확하고 증거 확보 가능성이 있으나(적합 조건 1, 5 충족), 상대방의 자력이 불분명하고 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못하며(적합 조건 2, 4 미충족), 집단적 피해가 아닌 단일 피해자 사건이므로(적합 조건 3 미충족) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>용인시, 공무원 사칭 사기 사건 발생... 각별 유의 당부</t>
+          <t>연극배우 A씨, '유부남' 숨기고 女와 혼인빙자 동거→수천만원 갈취 '충...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530921</t>
+          <t>http://www.osen.co.kr/article/G1112762961</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-17 00:30:14.609267+00:00</t>
+          <t>2026-03-18 12:53:38.232637+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>변호사 법률 검토 의견 제시</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>용인특례시 공무원을 사칭한 사기 일당이 지역 정보통신업체에 접근해 허위 공문서로 대리 발주를 유도, 약 1억 원의 대금을 편취했습니다. 피해 업체는 용인동부경찰서에 고소장을 접수했으며, 용인시는 유사 피해 방지를 위해 시민들에게 주의를 당부하고 있습니다. 사기 수법이 대담해지고 있어 추가 피해가 우려됩니다.</t>
+          <t>한 연극배우가 유부남임을 숨기고 결혼을 약속하며 동거까지 한 사실이 알려져 논란이 되고 있습니다. 박지훈 변호사는 상대방을 기망하여 재산상 이익을 취득한 정황이 있다면 사기 혐의가 성립할 수 있으며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>사기 사건의 책임 주체(사기 일당)가 특정되었으나, 이들의 자력 확보 및 추적이 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용인특례시는 피해자가 아닌 사칭 대상이며, 시를 상대로 한 소송 가능성은 기사에서 언급되지 않아 적합 조건 중 '상대방에게 자력이 충분함'을 충족하기 어렵습니다.</t>
+          <t>상대방 책임은 명확해 보이나(기망), 상대방의 자력(연극배우)이 충분하다고 보기 어렵고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어렵습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>약 1억 원 (최소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>다수 (현재 1개 업체 확인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>용인특례시  공무원 사칭 사기 주의하세요</t>
+          <t>“결혼 약속에 동거까지”…유부남 숨긴 연극배우 ‘파장’ [셀럽이슈]</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1351240</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773824323516861006</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:26.665817+00:00</t>
+          <t>2026-03-18 12:53:04.120339+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>연극배우 A씨</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>변호사 자문 단계</t>
+          <t>변호사 법률 검토 단계</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>소개팅을 빙자한 사기 사건으로 3,238만 원의 피해가 발생했으며, 가해자는 대포통장을 사용하고 잠적한 상황이다. 변호사는 단순 형사 고소 외에 계좌 명의인에 대한 부당이득 반환 청구 또는 공동불법행위 손해배상 청구 등 민사적 대응을 조언했다.</t>
+          <t>연극배우 A씨가 유부남임을 숨기고 여성 B씨에게 접근, '예비 사위' 행세로 수천만원의 재산상 이익을 취득한 사건입니다. 박지훈 변호사는 A씨에게 사기 혐의가 성립할 여지가 크며, 민사상 불법행위에 따른 손해배상 청구도 가능하다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방이 대포통장을 사용하고 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않고, 피해 금액 3,238만 원은 '피해 규모가 큼' 조건(수억 원 이상)에 미달한다. 또한 '집단적 피해'가 아닌 개별 사기 사건으로 소송금융 투자 대상으로 적합성이 낮다.</t>
+          <t>상대방 책임은 비교적 명확하나(사기 혐의 성립 여지), 상대방(연극배우 A씨)의 자력이 불분명하고 피해 규모가 수천만원 수준으로 소송금융 투자 대상으로는 매력이 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>3,238만 원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>소개팅 빙자해 3,238만 원 뜯어내고 잠적…대포통장이 범행의 핵심이었...</t>
+          <t>연극배우 A씨, ‘유부남’ 숨기고 女 접근...‘예비 사위’ 행세로 수천...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/QVHQMYOQ57GD</t>
+          <t>https://www.mk.co.kr/article/11991672</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:44.875153+00:00</t>
+          <t>2026-03-18 12:50:10.695901+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>남 배우 A 씨</t>
+        </is>
+      </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>공공기관 사칭 사기 주의 당부</t>
+          <t>법적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>하동소방서가 공공기관을 사칭하여 물품 구매를 요구하는 사기 피해에 대한 주의를 당부했습니다. 사기범들은 공문서 위조 및 공무원 사칭을 통해 법적 조치를 언급하며 긴급한 구매를 압박하는 수법을 사용하고 있습니다.</t>
+          <t>남 배우 A 씨가 결혼 사실을 숨기고 여성과 동거한 사건으로, 법률 전문가는 형사상 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 분석했다. 이번 사건은 법적 분쟁으로 이어질 가능성이 시사되었다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방이 불특정 사기범들이며(적합 조건 1 미충족), 이들의 자력이 충분하지 않아 배상 가능성이 낮습니다(적합 조건 2 미충족). 또한, 기사에서 구체적인 피해 규모나 피해자 수가 파악되지 않아 집단적 피해로 보기 어렵습니다(적합 조건 3, 4 미충족). 현재 공적 절차 진행 여부도 불분명합니다(적합 조건 6 미충족).</t>
+          <t>상대방 책임은 명확해 보이나(적합 조건 1), 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불해당), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 불해당). 또한, 상대방 배우의 자력 여부도 기사만으로는 불확실합니다(적합 조건 2 불확실).</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>하동소방서, 공공기관 사칭 물품 구매 사기 '주의'</t>
+          <t>男 배우 A 씨, '결혼' 사실 숨기고 여성과 동거…사건 '일파만파' 충격</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632671</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518598</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-16 12:32:41.371378+00:00</t>
+          <t>2026-03-18 12:46:11.248530+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>형사사건 피의자 징역형 선고 및 배상명령 판결</t>
+          <t>법률 자문 단계</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>광명경찰서가 '형사 배상명령제도 활성화 계획'을 통해 온라인 사기 피해자 10명이 385만원을 돌려받도록 지원했습니다. 이 사건 피의자는 35명을 속여 950만원을 편취했으며, 법원은 징역 1년 6월과 함께 피해자 10명에게 배상명령을 선고했습니다. 경찰은 소액 피해자들이 별도 민사소송 없이 피해를 회복할 수 있도록 제도를 적극 안내하고 있습니다.</t>
+          <t>결혼을 약속한 상대방이 유부남이었으며, '예비 사위' 행세를 하며 수천만원의 재산상 이익을 취득한 사기 사건. 변호사는 사기 혐의 및 민사상 불법행위에 따른 손해배상 청구가 가능하다고 판단했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>상대방이 개인 사기범으로 자력이 충분하지 않으며(부적합 조건), 피해 규모가 소액(총 950만원, 1인당 수십만원)으로 소송금융 투자 대상으로는 적합하지 않습니다. 경찰이 소액 피해자 구제를 위해 배상명령제도를 지원하는 사례로, 대규모 수익을 기대하기 어렵습니다.</t>
+          <t>상대방의 사기 혐의 및 불법행위 책임이 명확해 보이나(적합 조건 1), 집단적 피해가 아닌 개인 사건이며 상대방의 자력 여부가 불분명하여 회수 가능성이 낮다. 피해 규모 또한 소송금융 투자 대상으로서는 상대적으로 작다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>총 950만원</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>광명경찰, 형사배상제도 적극 지원…10명 피해자 300만원 받아</t>
+          <t>결혼 약속한 배우, 알고보니 유부남?…‘예비 사위’ 행세로 수천만원 ...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003549292</t>
+          <t>https://www.mk.co.kr/article/11991493</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-16 12:18:19.308522+00:00</t>
+          <t>2026-03-18 12:45:16.303916+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고</t>
+          <t>대법원 벌금형 원심 확정</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>A씨 부부가 지인 C씨를 속여 8년간 60억원 가량을 가로챈 사기 사건으로, 1심보다 가중된 징역 15년과 12년이 각각 선고되었습니다. 피고인들은 '아들 명의로 정부에 비자금이 조성돼 있다'는 거짓말로 수수료 명목의 돈을 편취했으며, 재판부는 피고인들의 반성 없는 태도를 비판했습니다.</t>
+          <t>대법원이 카카오뱅크의 수수료 면제 제도를 악용해 소액 현금을 1만여 회 인출하여 카카오뱅크에 800만원~1000만원 상당의 수수료 손해를 입힌 안마시술소 운영자 A, B, C에 대한 벌금형 원심을 확정했습니다. 피고인들은 위계에 의한 업무방해 및 사기 혐의로 유죄 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>피고인 부부의 사기 책임이 형사 2심 판결로 명확히 인정되었고(적합 조건 1), 피해 금액도 60억원으로 매우 크며(적합 조건 4), 형사 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5, 6). 그러나 피고인들이 별다른 직업이 없어 생활비 마련에 어려움을 겪고 있었다는 점에서 자력 부족이 명확하여(부적합 조건 해당) 승소하더라도 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 대법원에서 피고인들의 벌금형이 확정되어 형사 절차가 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해자가 대형 금융기관인 카카오뱅크이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 피고인들의 자력도 충분치 않을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>60억원 가량</t>
+          <t>800만원~1000만원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (카카오뱅크)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>“아들 명의로 정부에 비자금 있다”…비자금 찾아 갚겠다 속여 60억 가...</t>
+          <t>대법원, 카카오뱅크 수수료면제 이용 소액 1만 여 회 인출 벌금형 원심...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574693?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603172214045979a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:04.628228+00:00</t>
+          <t>2026-03-18 00:20:38.262188+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>경찰 수사 및 송치 예정</t>
+          <t>형사 재판 징역형 선고 및 민사 조정 결정 확정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>대전역 앞에서 1억 원 수표를 들고 배회하던 보이스피싱 현금수거책이 체포되었다. 경찰은 A 씨를 대상으로 여죄를 수사하고 송치할 예정이며, 피해금은 모두 환수하여 피해자에게 돌려줄 방침이라고 밝혔다.</t>
+          <t>40대 남성 A씨가 기혼 사실을 숨기고 피해자 B씨에게 접근하여 약 6천만원을 가로챈 혐의로 징역 8개월을 선고받았다. 피해자 B씨는 A씨를 상대로 민사소송을 제기하여 7천만원을 분할 지급하는 조정 결정이 확정되었으며, A씨는 현재 변제를 진행 중이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 자력 확보가 어려워 소송 상대방으로서 부적합하며(적합 조건 1, 2 미충족), 현금수거책은 자력이 부족할 가능성이 높습니다. 경찰 수사를 통해 피해금 환수가 진행 중이나, 이는 형사 절차이며 소송금융의 대상이 되는 민사 소송의 실익이 낮을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 형사 절차가 진행되었으나, 이미 민사 조정 결정이 확정되어 사건이 종결되었습니다. 피해자는 변제를 받고 있어 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없으며, 상대방의 자력 또한 충분치 않은 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>6천만원 (민사 조정 7천만원)</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>대전역앞서 '1억 원' 수표 들고 배회…보이스피싱 현금수거책 체포</t>
+          <t>자녀 둘 기혼 숨기고 이성에게 접근해 6천만원 가로챈 40대 '징역형'</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478178&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260317010005789</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-16 00:24:27.092820+00:00</t>
+          <t>2026-03-17 13:10:17.661545+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (실형 선고), 민사상 피해 복구 미진행</t>
+          <t>용인시의 사기 주의 경고</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>유명 가수 콘서트 투자를 미끼로 3천만 원을 가로챈 공연기획자가 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인이 피해자로부터 용서받지 못했고 피해 복구도 하지 않았다고 밝혔습니다. 이 사건은 형사 재판이 종결되었으나, 민사상 피해 복구는 아직 이루어지지 않은 상태입니다.</t>
+          <t>용인시가 공무원 사칭 사기 사건 발생에 대한 각별한 주의를 당부했습니다. 사기범들은 공공기관 청사로 피해자를 유인해 대면 접촉을 시도하며 신뢰를 확보한 뒤 범행을 저지르는 수법을 사용하고 있습니다. 시는 범행 수법이 대담해지고 있어 시민들의 경각심을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>피해 금액이 3천만 원으로 소송금융 투자 대상으로는 규모가 작습니다. 상대방이 공연기획자 개인으로 추정되어 자력 확보가 어려울 수 있으며, 기사 내용상 집단적 피해가 아닌 단일 피해자로 보입니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 부족, 집단적 피해 아님)</t>
+          <t>기사는 공무원 사칭 사기 수법에 대한 용인시의 일반적인 주의 경고로, 특정 가해자나 구체적인 피해 사건이 명시되어 있지 않습니다. 따라서 상대방 책임이 명확하지 않고, 상대방의 자력 또한 불분명합니다. 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>3천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>유명 가수 콘서트 투자해 봐 …3천만 원 가로챈 공연기획자 실형</t>
+          <t>용인시, 공무원 사칭 사기 사건 발생... 각별 유의 당부</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478124&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530921</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-16 00:21:47.032232+00:00</t>
+          <t>2026-03-17 00:30:14.609267+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>대포통장 모집책에 대한 형사 재판 종결 (징역형 선고)</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>20대들이 투자사기 조직에 대포통장을 제공하여 13명의 피해자가 1억 5천만 원 상당의 피해를 입은 사건입니다. 통장 모집책들은 사기 방조 및 전자금융거래법 위반 혐의로 징역형을 선고받았으며, 피해자들의 손해배상 청구는 아직 진행되지 않은 것으로 보입니다.</t>
+          <t>용인특례시 공무원을 사칭한 사기 일당이 지역 정보통신업체에 접근해 허위 공문서로 대리 발주를 유도, 약 1억 원의 대금을 편취했습니다. 피해 업체는 용인동부경찰서에 고소장을 접수했으며, 용인시는 유사 피해 방지를 위해 시민들에게 주의를 당부하고 있습니다. 사기 수법이 대담해지고 있어 추가 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방(투자사기 조직)의 자력 여부가 불분명하여 배상금 회수 가능성이 낮습니다. 피해자 수가 13명으로 집단적 피해(수십 명 이상) 기준에 미달하며, 총 피해 금액도 소송금융 투자 대상으로 보기에 규모가 크지 않습니다 (1억 5천만 원). 다만, 사기 범행에 사용된 계좌 모집책들이 유죄 판결을 받아 범죄 사실 및 피해 발생에 대한 증거는 확보된 상태입니다.</t>
+          <t>사기 사건의 책임 주체(사기 일당)가 특정되었으나, 이들의 자력 확보 및 추적이 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 용인특례시는 피해자가 아닌 사칭 대상이며, 시를 상대로 한 소송 가능성은 기사에서 언급되지 않아 적합 조건 중 '상대방에게 자력이 충분함'을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>약 1억 원 (최소)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>다수 (현재 1개 업체 확인)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>투자사기 조직에 대포통장 넘긴 20대들 징역형 집행유예</t>
+          <t>용인특례시  공무원 사칭 사기 주의하세요</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485089?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315081630</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1351240</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-15 12:35:36.717654+00:00</t>
+          <t>2026-03-17 00:29:26.665817+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>보이스피싱 사기 발생</t>
+          <t>변호사 자문 단계</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>전 국민 주유 보조금을 미끼로 한 보이스피싱 사기가 기승을 부리고 있다. 사기범들은 긴급 경영자금, 세금 납부 헬프 등 그럴듯한 명분으로 문자메시지를 보내 가짜 정부 사이트 링크를 클릭하도록 유도한다. 이를 통해 개인정보 탈취 및 금전적 피해가 발생할 수 있다.</t>
+          <t>소개팅을 빙자한 사기 사건으로 3,238만 원의 피해가 발생했으며, 가해자는 대포통장을 사용하고 잠적한 상황이다. 변호사는 단순 형사 고소 외에 계좌 명의인에 대한 부당이득 반환 청구 또는 공동불법행위 손해배상 청구 등 민사적 대응을 조언했다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 다수의 피해자가 발생할 수 있으나(집단적 피해), 사기범의 신원 특정 및 자력 확보가 매우 어렵다. 기사 내용만으로는 공적 절차 진행 여부나 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>상대방이 대포통장을 사용하고 잠적하여 '상대방에게 자력이 충분함' 조건에 부합하지 않고, 피해 금액 3,238만 원은 '피해 규모가 큼' 조건(수억 원 이상)에 미달한다. 또한 '집단적 피해'가 아닌 개별 사기 사건으로 소송금융 투자 대상으로 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,238만 원</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>'전 국민 주유 보조금?' 새빨간  보이스피싱</t>
+          <t>소개팅 빙자해 3,238만 원 뜯어내고 잠적…대포통장이 범행의 핵심이었...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824340</t>
+          <t>https://lawtalknews.co.kr/article/QVHQMYOQ57GD</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:59.876540+00:00</t>
+          <t>2026-03-16 12:50:44.875153+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>경찰 수사 진행</t>
+          <t>공공기관 사칭 사기 주의 당부</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>피해자가 시리아 군의관을 사칭한 로맨스스캠 사기범에게 3,240만 원을 송금한 사건. 경찰 조사를 통해 사기 사실이 확인되었으며, 직원의 신속한 대응으로 추가 피해를 예방했다.</t>
+          <t>하동소방서가 공공기관을 사칭하여 물품 구매를 요구하는 사기 피해에 대한 주의를 당부했습니다. 사기범들은 공문서 위조 및 공무원 사칭을 통해 법적 조치를 언급하며 긴급한 구매를 압박하는 수법을 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>사기범의 책임이 경찰 조사를 통해 명확히 확인되었고(적합 조건 1), 경찰 수사라는 공적 절차가 진행되었으며(적합 조건 6), 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 그러나 피해 금액이 소송금융 투자 기준인 수억 원 이상에 미치지 못하고, 피해자 수가 단수이며, 사기범의 자력 확보가 어려울 수 있어(적합 조건 2, 3, 4 불충족) 투자 매력도가 낮습니다.</t>
+          <t>상대방이 불특정 사기범들이며(적합 조건 1 미충족), 이들의 자력이 충분하지 않아 배상 가능성이 낮습니다(적합 조건 2 미충족). 또한, 기사에서 구체적인 피해 규모나 피해자 수가 파악되지 않아 집단적 피해로 보기 어렵습니다(적합 조건 3, 4 미충족). 현재 공적 절차 진행 여부도 불분명합니다(적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>3,240만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>덕진서 로맨스스캠 예방 감사장 수여</t>
+          <t>하동소방서, 공공기관 사칭 물품 구매 사기 '주의'</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034910</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632671</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-15 12:29:41.625270+00:00</t>
+          <t>2026-03-16 12:32:41.371378+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 및 국제공조를 통한 피해금 회수 및 반환 완료</t>
+          <t>형사사건 피의자 징역형 선고 및 배상명령 판결</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>강원경찰청이 국제공조를 통해 보이스피싱 범죄자들을 검거하고, 피해금 1억 6천만원을 회수하여 피해자들에게 돌려주었다. 이는 사기 범죄 피해금 반환식으로 진행되었으며, 경찰의 적극적인 수사로 피해 회복이 이루어졌다.</t>
+          <t>광명경찰서가 '형사 배상명령제도 활성화 계획'을 통해 온라인 사기 피해자 10명이 385만원을 돌려받도록 지원했습니다. 이 사건 피의자는 35명을 속여 950만원을 편취했으며, 법원은 징역 1년 6월과 함께 피해자 10명에게 배상명령을 선고했습니다. 경찰은 소액 피해자들이 별도 민사소송 없이 피해를 회복할 수 있도록 제도를 적극 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>기사는 경찰의 국제공조를 통한 보이스피싱 피해금 1억 6천만원의 성공적인 회수 및 반환에 초점을 맞추고 있습니다. 이는 이미 피해가 상당 부분 회복되어 종결된 사건으로 판단되므로, 미회수된 피해액에 대한 소송을 지원하는 소송금융 투자 대상으로는 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방이 개인 사기범으로 자력이 충분하지 않으며(부적합 조건), 피해 규모가 소액(총 950만원, 1인당 수십만원)으로 소송금융 투자 대상으로는 적합하지 않습니다. 경찰이 소액 피해자 구제를 위해 배상명령제도를 지원하는 사례로, 대규모 수익을 기대하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>1억 6천만원 (회수된 금액)</t>
+          <t>총 950만원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>강원경찰, 보이스피싱 피해금 1억6000만원 찾아줬다</t>
+          <t>광명경찰, 형사배상제도 적극 지원…10명 피해자 300만원 받아</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2038817</t>
+          <t>https://www.newsis.com/view/NISX20260316_0003549292</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-15 12:24:54.387393+00:00</t>
+          <t>2026-03-16 12:18:19.308522+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>A 씨, B 씨</t>
+          <t>A씨와 배우자 B씨</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고 (징역 2년 6개월)</t>
+          <t>형사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>20대 남성 A 씨가 투자사기 조직에 대포통장을 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A 씨가 모집한 계좌는 실제 사기 범행에 사용되어 13명의 피해자가 총 1억 5천만 원의 피해를 입었다. 법원은 피고인들의 죄책이 무겁다고 판시했다.</t>
+          <t>A씨 부부가 지인 C씨를 속여 8년간 60억원 가량을 가로챈 사기 사건으로, 1심보다 가중된 징역 15년과 12년이 각각 선고되었습니다. 피고인들은 '아들 명의로 정부에 비자금이 조성돼 있다'는 거짓말로 수수료 명목의 돈을 편취했으며, 재판부는 피고인들의 반성 없는 태도를 비판했습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>피고인 A 씨와 B 씨의 사기방조 책임은 형사 판결로 명확하나, 이들의 자력이 충분하지 않아 피해액 회수가 어려울 것으로 예상됩니다. 또한 피해자 수(13명)와 피해 금액(1.5억 원)이 소송금융 투자 대상으로 보기에는 상대적으로 작아 투자 적합도가 낮습니다. (적합 조건 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 미충족)</t>
+          <t>피고인 부부의 사기 책임이 형사 2심 판결로 명확히 인정되었고(적합 조건 1), 피해 금액도 60억원으로 매우 크며(적합 조건 4), 형사 판결문이 강력한 증거가 될 수 있습니다(적합 조건 5, 6). 그러나 피고인들이 별다른 직업이 없어 생활비 마련에 어려움을 겪고 있었다는 점에서 자력 부족이 명확하여(부적합 조건 해당) 승소하더라도 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>60억원 가량</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>13명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>'대포통장 모집책' 20대 남성 징역 2년 6개월 선고</t>
+          <t>“아들 명의로 정부에 비자금 있다”…비자금 찾아 갚겠다 속여 60억 가...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181833</t>
+          <t>https://www.munhwa.com/article/11574693?ref=naver</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-15 12:22:44.025428+00:00</t>
+          <t>2026-03-16 00:27:04.628228+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>경찰 및 은행 직원의 개입으로 피해 예방 및 송금 중단</t>
+          <t>경찰 수사 및 송치 예정</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>피해자 A씨가 시리아 군인 의사를 사칭한 로맨스 스캠 사기범에게 3240만 원을 송금하려 했으나, 은행 직원의 기지로 피해를 막았다. 경찰은 은행 직원의 공로를 인정하여 감사장을 수여했다. 이 사건은 실제 피해가 발생하지 않아 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+          <t>대전역 앞에서 1억 원 수표를 들고 배회하던 보이스피싱 현금수거책이 체포되었다. 경찰은 A 씨를 대상으로 여죄를 수사하고 송치할 예정이며, 피해금은 모두 환수하여 피해자에게 돌려줄 방침이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>피해자 A씨가 사기범에게 송금하려던 3240만 원의 피해를 은행 직원의 도움으로 막은 사건으로, 실제 피해가 발생하지 않아 소송의 대상이 될 수 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 목적에 부합하지 않습니다.</t>
+          <t>보이스피싱 조직은 특정 및 자력 확보가 어려워 소송 상대방으로서 부적합하며(적합 조건 1, 2 미충족), 현금수거책은 자력이 부족할 가능성이 높습니다. 경찰 수사를 통해 피해금 환수가 진행 중이나, 이는 형사 절차이며 소송금융의 대상이 되는 민사 소송의 실익이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>3240만 원 (피해 예방)</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>3240만 원 피해 막았다 ...덕진경찰, 로맨스스캠 예방 은행 직원에 감사...</t>
+          <t>대전역앞서 '1억 원' 수표 들고 배회…보이스피싱 현금수거책 체포</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794686</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478178&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-14 12:23:27.492560+00:00</t>
+          <t>2026-03-16 00:24:27.092820+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>공연기획자</t>
+        </is>
+      </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고 및 배상명령 판결</t>
+          <t>형사 재판 종결 (실형 선고), 민사상 피해 복구 미진행</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>광명경찰서가 범죄 피해자 구제를 위해 형사 배상명령 제도를 활성화하고 있다. 인터넷 수영용품 사기 사건에서 35명의 피해자가 발생했으며, 경찰의 안내로 12명이 배상명령을 신청, 그 중 10명이 총 385만6000원을 배상받으라는 판결을 받았다. 경찰은 소액 피해자들의 실질적인 피해 회복을 지속 지원할 방침이다.</t>
+          <t>유명 가수 콘서트 투자를 미끼로 3천만 원을 가로챈 공연기획자가 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인이 피해자로부터 용서받지 못했고 피해 복구도 하지 않았다고 밝혔습니다. 이 사건은 형사 재판이 종결되었으나, 민사상 피해 복구는 아직 이루어지지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>개별 피해 금액이 소액(적합 조건 4 불해당)이며, 형사 배상명령 제도를 통해 이미 판결이 선고된 사건(부적합 조건 해당). 소송금융은 일반적으로 대규모 민사 소송을 대상으로 하며, 이 사건은 이미 공적 절차 내에서 피해 구제가 진행되어 신규 투자 기회가 적음.</t>
+          <t>피해 금액이 3천만 원으로 소송금융 투자 대상으로는 규모가 작습니다. 상대방이 공연기획자 개인으로 추정되어 자력 확보가 어려울 수 있으며, 기사 내용상 집단적 피해가 아닌 단일 피해자로 보입니다. (부적합 조건: 피해 규모가 작음, 상대방 자력 부족, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>총 950만 원 (35명), 10명에게 385만6000원 배상 판결</t>
+          <t>3천만 원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>광명경찰서, 형사 배상명령제도 활성화…범죄 피해자 구제 지원</t>
+          <t>유명 가수 콘서트 투자해 봐 …3천만 원 가로챈 공연기획자 실형</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949074</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008478124&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-14 12:16:58.793429+00:00</t>
+          <t>2026-03-16 00:21:47.032232+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>투자사기 조직</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>해외 취업 사기 피해자 구조 및 자립 지원 진행 중</t>
+          <t>대포통장 모집책에 대한 형사 재판 종결 (징역형 선고)</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>캄보디아 취업 사기로 인한 납치·감금 사태로 50여명의 한인 피해자가 발생했으며, 한인구조단이 이들의 구조 및 귀국 후 자립을 지원하고 있습니다. 피해자들은 영사관의 도움을 받기도 했으나, 사기 조직에 대한 법적 조치나 공적 절차 진행 여부는 명확히 언급되지 않았습니다.</t>
+          <t>20대들이 투자사기 조직에 대포통장을 제공하여 13명의 피해자가 1억 5천만 원 상당의 피해를 입은 사건입니다. 통장 모집책들은 사기 방조 및 전자금융거래법 위반 혐의로 징역형을 선고받았으며, 피해자들의 손해배상 청구는 아직 진행되지 않은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>해외 취업 사기 조직의 특성상 상대방의 자력 확보가 어렵고(부적합 조건: 상대방 자력 부족), 특정 가능한 피고를 상정하기 어려워 소송금융 투자 대상으로서의 적합도가 낮음. 기사 내용만으로는 소송 외 공적 절차 진행 여부도 불분명하며, 피해자 구조 및 지원에 초점이 맞춰져 있음.</t>
+          <t>상대방(투자사기 조직)의 자력 여부가 불분명하여 배상금 회수 가능성이 낮습니다. 피해자 수가 13명으로 집단적 피해(수십 명 이상) 기준에 미달하며, 총 피해 금액도 소송금융 투자 대상으로 보기에 규모가 크지 않습니다 (1억 5천만 원). 다만, 사기 범행에 사용된 계좌 모집책들이 유죄 판결을 받아 범죄 사실 및 피해 발생에 대한 증거는 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만 원</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>50여명</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[세상은 하나님의 일터] 구걸 가족 돕기서 해외 한인 구조까지… 돌봄의...</t>
+          <t>투자사기 조직에 대포통장 넘긴 20대들 징역형 집행유예</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773282432&amp;code=23111111&amp;cp=nv</t>
+          <t>https://www.nocutnews.co.kr/news/6485089?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315081630</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-14 00:20:09.224521+00:00</t>
+          <t>2026-03-15 12:35:36.717654+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해액 회수 완료</t>
+          <t>보이스피싱 사기 발생</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>60대 여성이 로맨스스캠에 속아 3,240만 원을 송금했으나, 신협 직원의 빠른 대처로 피해액 전액을 돌려받았다. 전주덕진경찰서는 신협 직원에게 감사장을 전달했으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>전 국민 주유 보조금을 미끼로 한 보이스피싱 사기가 기승을 부리고 있다. 사기범들은 긴급 경영자금, 세금 납부 헬프 등 그럴듯한 명분으로 문자메시지를 보내 가짜 정부 사이트 링크를 클릭하도록 유도한다. 이를 통해 개인정보 탈취 및 금전적 피해가 발생할 수 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>피해액 전액이 은행의 신속한 대응으로 회수되어, 소송금융이 지원할 미회수 손해배상 청구권이 존재하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>보이스피싱 사건은 다수의 피해자가 발생할 수 있으나(집단적 피해), 사기범의 신원 특정 및 자력 확보가 매우 어렵다. 기사 내용만으로는 공적 절차 진행 여부나 구체적인 피해 규모가 확인되지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>3,240만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>로맨스스캠 감지하자 즉시 지급 정지.. 3,200만 원 피해액 돌려받아</t>
+          <t>'전 국민 주유 보조금?' 새빨간  보이스피싱</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>jmbc.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.jmbc.co.kr/news/view/63109</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824340</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:37.223421+00:00</t>
+          <t>2026-03-15 12:33:59.876540+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>경찰 수사 진행</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>대전역에서 1억원 상당의 수표를 운반하려던 보이스피싱 현금 수거책이 경찰에 체포되었다. 경찰은 A씨를 상대로 여죄 및 보이스피싱 조직과의 연관성을 조사 후 검찰에 송치할 예정이다. 이 사건은 보이스피싱 범죄의 고도화된 수법과 피해 방지 노력의 일환으로 보도되었다.</t>
+          <t>피해자가 시리아 군의관을 사칭한 로맨스스캠 사기범에게 3,240만 원을 송금한 사건. 경찰 조사를 통해 사기 사실이 확인되었으며, 직원의 신속한 대응으로 추가 피해를 예방했다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 상대방의 자력(적합 조건 2)이 불충분하고, 주범 특정 및 책임 입증(적합 조건 1)이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮다. 비록 피해 금액이 1억원으로 크고(적합 조건 4) 경찰 수사(적합 조건 5, 6)가 진행 중이나, 근본적인 회수 가능성 문제가 크다.</t>
+          <t>사기범의 책임이 경찰 조사를 통해 명확히 확인되었고(적합 조건 1), 경찰 수사라는 공적 절차가 진행되었으며(적합 조건 6), 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 그러나 피해 금액이 소송금융 투자 기준인 수억 원 이상에 미치지 못하고, 피해자 수가 단수이며, 사기범의 자력 확보가 어려울 수 있어(적합 조건 2, 3, 4 불충족) 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>3,240만 원</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>대전역서 1억원 들고 배회하던 남성, 보이스피싱 '현금 수거책'이었다</t>
+          <t>덕진서 로맨스스캠 예방 감사장 수여</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031318395636010</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034910</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:28.522240+00:00</t>
+          <t>2026-03-15 12:29:41.625270+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄자들</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>경찰청과 금융위원회에서 범행 계좌 지급정지 제도 개선 논의 중, 관련 법안 국회 계류 중</t>
+          <t>경찰 수사 및 국제공조를 통한 피해금 회수 및 반환 완료</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>공동구매·리뷰 인센티브를 미끼로 한 '팀미션' 등 신종 다중피해사기가 급증하여 2023년 한 해 동안 1만9973건의 피해와 1조 593억원의 피해액이 발생했습니다. 현행법상 보이스피싱과 달리 이러한 신종 사기 범행 계좌에 대한 즉각적인 지급정지가 어려워 피해자들의 불만이 큽니다. 현재 경찰청과 금융위원회는 관련 제도 개선을 논의 중이며, 국회에는 관련 법안이 발의되어 계류 중입니다.</t>
+          <t>강원경찰청이 국제공조를 통해 보이스피싱 범죄자들을 검거하고, 피해금 1억 6천만원을 회수하여 피해자들에게 돌려주었다. 이는 사기 범죄 피해금 반환식으로 진행되었으며, 경찰의 적극적인 수사로 피해 회복이 이루어졌다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>피해 규모(1조 593억원)와 피해자 수(1만9973건의 피해 사례)가 매우 많아 집단적 피해가 명확하고(적합 조건 3, 4), 경찰과 금융위의 제도 개선 논의 등 공적 절차가 진행 중이나(적합 조건 6), 특정 가능한 자력 있는 상대방(가해자)이 명확히 제시되지 않아 소송을 통한 피해액 회수 가능성이 낮습니다. 기사는 주로 신종 사기 수법과 범행 계좌 지급정지 제도 개선에 초점을 맞추고 있습니다.</t>
+          <t>기사는 경찰의 국제공조를 통한 보이스피싱 피해금 1억 6천만원의 성공적인 회수 및 반환에 초점을 맞추고 있습니다. 이는 이미 피해가 상당 부분 회복되어 종결된 사건으로 판단되므로, 미회수된 피해액에 대한 소송을 지원하는 소송금융 투자 대상으로는 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>1조 593억원 (2023년 다중피해사기 총 피해액)</t>
+          <t>1억 6천만원 (회수된 금액)</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1만9973건의 피해 사례, 다수 피해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[단독] ‘팀미션’ 등 신종 사기 급증… “보이스피싱처럼 범행계좌 막...</t>
+          <t>강원경찰, 보이스피싱 피해금 1억6000만원 찾아줬다</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773307793&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038817</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:48.483595+00:00</t>
+          <t>2026-03-15 12:24:54.387393+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>제레미 레너</t>
+          <t>A 씨, B 씨</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 법원에 소송 제기, 8월 재판 예정</t>
+          <t>형사 1심 판결 선고 (징역 2년 6개월)</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>할리우드 배우 제레미 레너가 로맨스 스캠 가해자로 지목되어 3,100만 원 상당의 사기 혐의로 피소되었다. 원고는 레너와 SNS를 통해 교류하며 돈을 편취당했다고 주장하나, 레너 측은 사칭 사기범의 소행이며 자신과는 무관한 무모한 소송이라고 강력히 부인하고 있다. 현재 소송이 진행 중이며 8월 재판이 예정되어 있다.</t>
+          <t>20대 남성 A 씨가 투자사기 조직에 대포통장을 모집해 제공한 혐의로 징역 2년 6개월을 선고받았다. A 씨가 모집한 계좌는 실제 사기 범행에 사용되어 13명의 피해자가 총 1억 5천만 원의 피해를 입었다. 법원은 피고인들의 죄책이 무겁다고 판시했다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않음 (사칭 사기로 보임). 피해 규모가 소송금융 투자 대상으로 보기에 작음 (약 3,100만 원). 집단적 피해가 아닌 개별 사건이며, 상대방의 직접적인 잘못에 대한 증거가 부족함.</t>
+          <t>피고인 A 씨와 B 씨의 사기방조 책임은 형사 판결로 명확하나, 이들의 자력이 충분하지 않아 피해액 회수가 어려울 것으로 예상됩니다. 또한 피해자 수(13명)와 피해 금액(1.5억 원)이 소송금융 투자 대상으로 보기에는 상대적으로 작아 투자 적합도가 낮습니다. (적합 조건 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 미충족)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>3,100만 원</t>
+          <t>1억 5천만 원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>13명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>'어벤져스' 배우, 3천만원 '로맨스스캠' 가해자 의혹  나체 사진 vs 황당...</t>
+          <t>'대포통장 모집책' 20대 남성 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112758767</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5181833</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-12 00:50:52.704193+00:00</t>
+          <t>2026-03-15 12:22:44.025428+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 유사 피해 사례 확인 중</t>
+          <t>경찰 및 은행 직원의 개입으로 피해 예방 및 송금 중단</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>영화 배급사를 사칭한 '팀미션' 사기 수법으로 피해자 A씨가 6천만원을 잃는 등 다수의 피해자가 발생했습니다. 사기 조직원들은 단체 대화방에서 미션을 주고 원금 손실을 압박하며 거액을 입금하도록 유도했습니다. 현재 경찰이 사기 일당을 추적 중이며, 온라인 커뮤니티에도 유사 피해 호소글이 다수 올라오고 있습니다.</t>
+          <t>피해자 A씨가 시리아 군인 의사를 사칭한 로맨스 스캠 사기범에게 3240만 원을 송금하려 했으나, 은행 직원의 기지로 피해를 막았다. 경찰은 은행 직원의 공로를 인정하여 감사장을 수여했다. 이 사건은 실제 피해가 발생하지 않아 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>사기 조직원 일당이 피고로 특정되어 있으나, 이들의 자력 여부가 불확실하여 소송 승소 시에도 실제 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 경찰 수사가 진행 중이며(적합 조건: 공적 절차 진행 중), 유사 피해 사례가 다수 확인되어(적합 조건: 집단적 피해) 사건 자체의 법적 명확성은 있습니다.</t>
+          <t>피해자 A씨가 사기범에게 송금하려던 3240만 원의 피해를 은행 직원의 도움으로 막은 사건으로, 실제 피해가 발생하지 않아 소송의 대상이 될 수 없습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 목적에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>6천만원 이상</t>
+          <t>3240만 원 (피해 예방)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>“단톡방 잘못 들어갔다 6000만원 날렸다”…간단 부업하려다 봉변</t>
+          <t>3240만 원 피해 막았다 ...덕진경찰, 로맨스스캠 예방 은행 직원에 감사...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018289?ref=naver</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=794686</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-12 00:28:15.233558+00:00</t>
+          <t>2026-03-14 12:23:27.492560+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>온라인 사기 수법에 대한 일반적인 경고</t>
+          <t>형사 재판에서 징역형 선고 및 배상명령 판결</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>중동 혼란을 틈타 AI로 만든 가짜 사진이나 위조 문서를 이용한 온라인 사기가 기승을 부리고 있다는 내용의 경고 기사입니다. 주두바이총영사관은 소셜미디어를 통한 금전 요구에 대한 주의를 당부했습니다.</t>
+          <t>광명경찰서가 범죄 피해자 구제를 위해 형사 배상명령 제도를 활성화하고 있다. 인터넷 수영용품 사기 사건에서 35명의 피해자가 발생했으며, 경찰의 안내로 12명이 배상명령을 신청, 그 중 10명이 총 385만6000원을 배상받으라는 판결을 받았다. 경찰은 소액 피해자들의 실질적인 피해 회복을 지속 지원할 방침이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>기사는 온라인 사기 수법에 대한 일반적인 경고로, 특정 가해자나 구체적인 피해 사건을 명시하지 않고 있습니다. 따라서 상대방의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>개별 피해 금액이 소액(적합 조건 4 불해당)이며, 형사 배상명령 제도를 통해 이미 판결이 선고된 사건(부적합 조건 해당). 소송금융은 일반적으로 대규모 민사 소송을 대상으로 하며, 이 사건은 이미 공적 절차 내에서 피해 구제가 진행되어 신규 투자 기회가 적음.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 950만 원 (35명), 10명에게 385만6000원 배상 판결</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>의심 또 의심하라 …중동 혼란 틈타 '기승'</t>
+          <t>광명경찰서, 형사 배상명령제도 활성화…범죄 피해자 구제 지원</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473741&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.inews24.com/view/1949074</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-12 00:22:33.339967+00:00</t>
+          <t>2026-03-14 12:16:58.793429+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰 수사 확대 중</t>
+          <t>해외 취업 사기 피해자 구조 및 자립 지원 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>영화 예매를 미끼로 한 '팀 미션 사기'가 기승을 부리고 있습니다. 피해자들은 고수익 알바에 속아 거액을 입금했으며, KBS 확인 결과 6건의 유사 사례에서 1억 6천만 원 이상의 피해가 발생했습니다. 경찰은 동일 일당의 소행으로 보고 수사를 확대하고 있습니다.</t>
+          <t>캄보디아 취업 사기로 인한 납치·감금 사태로 50여명의 한인 피해자가 발생했으며, 한인구조단이 이들의 구조 및 귀국 후 자립을 지원하고 있습니다. 피해자들은 영사관의 도움을 받기도 했으나, 사기 조직에 대한 법적 조치나 공적 절차 진행 여부는 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 다수의 피해자와 억대 피해 규모가 확인되지만(적합 조건 3, 4), 상대방이 사기 조직으로 추정되어 자력 확보가 어려울 가능성이 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮춥니다.</t>
+          <t>해외 취업 사기 조직의 특성상 상대방의 자력 확보가 어렵고(부적합 조건: 상대방 자력 부족), 특정 가능한 피고를 상정하기 어려워 소송금융 투자 대상으로서의 적합도가 낮음. 기사 내용만으로는 소송 외 공적 절차 진행 여부도 불분명하며, 피해자 구조 및 지원에 초점이 맞춰져 있음.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>1억 6천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>최소 6명 이상</t>
+          <t>50여명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[단독] 영화 예매 ‘고수익 알바’ 미끼…‘팀미션 사기’ 억대 피해</t>
+          <t>[세상은 하나님의 일터] 구걸 가족 돕기서 해외 한인 구조까지… 돌봄의...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504914&amp;ref=A</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773282432&amp;code=23111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:28.834911+00:00</t>
+          <t>2026-03-14 00:20:09.224521+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>민사 소송 최종 승소, 수사 무혐의 처분</t>
+          <t>경찰 수사 진행 중, 피해액 회수 완료</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>전청조 사기 피해자 중 일부가 남현희에게 11억 원 규모의 손해배상 소송을 제기했으나, 남현희는 수사에서 무혐의 처분을 받았고 민사 소송에서도 최종 승소했습니다. 따라서 해당 사건은 이미 법적으로 종결된 상태입니다.</t>
+          <t>60대 여성이 로맨스스캠에 속아 3,240만 원을 송금했으나, 신협 직원의 빠른 대처로 피해액 전액을 돌려받았다. 전주덕진경찰서는 신협 직원에게 감사장을 전달했으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>해당 사건은 남현희에 대한 사기 피해자들의 손해배상 소송으로, 이미 수사 결과 무혐의 처분을 받았고 민사 소송에서도 최종 승소하여 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피해액 전액이 은행의 신속한 대응으로 회수되어, 소송금융이 지원할 미회수 손해배상 청구권이 존재하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>3,240만 원</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>'전청조에 속은 그녀' 남현희  전남편 상간녀 거론…두 XX 이름 적을 것...</t>
+          <t>로맨스스캠 감지하자 즉시 지급 정지.. 3,200만 원 피해액 돌려받아</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6095563</t>
+          <t>http://www.jmbc.co.kr/news/view/63109</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:56.842001+00:00</t>
+          <t>2026-03-13 12:32:37.223421+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>신종 사기 확산 및 주의보 발령</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>김천 지역에서 시청 직원이나 교도소 직원을 사칭하여 소상공인에게 물품 대리 구매를 요구하거나 송금을 유도하는 '노쇼 피싱' 사기가 확산되고 있습니다. 사기범들은 위조된 명함이나 신분증 사진을 보내 피해자를 안심시킨 뒤 돈을 가로채고 잠적하는 수법을 사용하고 있어 주의가 요구됩니다.</t>
+          <t>대전역에서 1억원 상당의 수표를 운반하려던 보이스피싱 현금 수거책이 경찰에 체포되었다. 경찰은 A씨를 상대로 여죄 및 보이스피싱 조직과의 연관성을 조사 후 검찰에 송치할 예정이다. 이 사건은 보이스피싱 범죄의 고도화된 수법과 피해 방지 노력의 일환으로 보도되었다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방이 불특정 다수의 사기범이며, 돈이 입금되면 연락을 끊고 잠적하는 방식으로 자력 확보 및 추적이 매우 어렵습니다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'과 '상대방 책임이 비교적 명확함'을 충족하기 어렵게 만듭니다.</t>
+          <t>보이스피싱 조직은 상대방의 자력(적합 조건 2)이 불충분하고, 주범 특정 및 책임 입증(적합 조건 1)이 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮다. 비록 피해 금액이 1억원으로 크고(적합 조건 4) 경찰 수사(적합 조건 5, 6)가 진행 중이나, 근본적인 회수 가능성 문제가 크다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>김천 노쇼 피싱 확산…소상공인 노린 신종 사기 주의보</t>
+          <t>대전역서 1억원 들고 배회하던 남성, 보이스피싱 '현금 수거책'이었다</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066398</t>
+          <t>https://view.asiae.co.kr/article/2026031318395636010</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-09 12:35:17.613475+00:00</t>
+          <t>2026-03-13 12:32:28.522240+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>보이스피싱 시도, 실제 금전적 피해 미발생</t>
+          <t>경찰청과 금융위원회에서 범행 계좌 지급정지 제도 개선 논의 중, 관련 법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>피해자 부부가 세입자 보증금 반환을 위해 대출을 알아보던 중 보이스피싱 전화를 받고 현금을 전달하려 했으나, 국민은행 직원의 신고로 경찰이 출동하여 피해를 예방했습니다. 경찰 조사 결과 카카오톡 대화 내용에서 보이스피싱 정황이 확인되었습니다.</t>
+          <t>공동구매·리뷰 인센티브를 미끼로 한 '팀미션' 등 신종 다중피해사기가 급증하여 2023년 한 해 동안 1만9973건의 피해와 1조 593억원의 피해액이 발생했습니다. 현행법상 보이스피싱과 달리 이러한 신종 사기 범행 계좌에 대한 즉각적인 지급정지가 어려워 피해자들의 불만이 큽니다. 현재 경찰청과 금융위원회는 관련 제도 개선을 논의 중이며, 국회에는 관련 법안이 발의되어 계류 중입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 시도가 있었으나, 경찰과 은행 직원의 도움으로 실제 금전적 피해가 발생하기 전에 막은 사례입니다. 따라서 소송을 통해 배상받을 실질적인 피해(0원)가 없으므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피해 규모(1조 593억원)와 피해자 수(1만9973건의 피해 사례)가 매우 많아 집단적 피해가 명확하고(적합 조건 3, 4), 경찰과 금융위의 제도 개선 논의 등 공적 절차가 진행 중이나(적합 조건 6), 특정 가능한 자력 있는 상대방(가해자)이 명확히 제시되지 않아 소송을 통한 피해액 회수 가능성이 낮습니다. 기사는 주로 신종 사기 수법과 범행 계좌 지급정지 제도 개선에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>0원 (피해 미발생)</t>
+          <t>1조 593억원 (2023년 다중피해사기 총 피해액)</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1만9973건의 피해 사례, 다수 피해자</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>성서경찰서, 보이스피싱 피해 막은 국민은행 직원에 감사장</t>
+          <t>[단독] ‘팀미션’ 등 신종 사기 급증… “보이스피싱처럼 범행계좌 막...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541023</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773307793&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:37.871278+00:00</t>
+          <t>2026-03-12 12:28:48.483595+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>제레미 레너</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (징역 2년 집행유예 4년 선고)</t>
+          <t>미국 캘리포니아 법원에 소송 제기, 8월 재판 예정</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>공군 사병 A 씨가 동료 병사 약 270명에게 인터넷 도박 자금 명목으로 총 956만 원을 빌린 뒤 갚지 않아 사기 혐의 등으로 징역 2년에 집행유예 4년을 선고받았다. A 씨는 휴대전화를 되찾기 위해 공문서를 위조하기도 했다. 법원은 피해 금액이 비교적 크지 않은 점 등을 고려했다고 밝혔다.</t>
+          <t>할리우드 배우 제레미 레너가 로맨스 스캠 가해자로 지목되어 3,100만 원 상당의 사기 혐의로 피소되었다. 원고는 레너와 SNS를 통해 교류하며 돈을 편취당했다고 주장하나, 레너 측은 사칭 사기범의 소행이며 자신과는 무관한 무모한 소송이라고 강력히 부인하고 있다. 현재 소송이 진행 중이며 8월 재판이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>피고(A 씨)가 20대 전역 병사로 자력이 충분하지 않아 피해 금액 회수 가능성이 낮고 (적합 조건 2 미충족), 1인당 피해 금액이 매우 작아 소송금융 투자 매력이 떨어짐 (적합 조건 4 미충족). 비록 상대방 책임이 명확하고 집단적 피해이나, 실질적인 회수 가능성이 낮아 투자 부적합.</t>
+          <t>상대방 책임이 명확하지 않음 (사칭 사기로 보임). 피해 규모가 소송금융 투자 대상으로 보기에 작음 (약 3,100만 원). 집단적 피해가 아닌 개별 사건이며, 상대방의 직접적인 잘못에 대한 증거가 부족함.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>956만 원</t>
+          <t>3,100만 원</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>약 270명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>동료 병사 270명에 956만 원 떼먹은 20대…도박 습성 못 버린 탓</t>
+          <t>'어벤져스' 배우, 3천만원 '로맨스스캠' 가해자 의혹  나체 사진 vs 황당...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572977?ref=naver</t>
+          <t>http://www.osen.co.kr/article/G1112758767</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-09 00:17:23.515367+00:00</t>
+          <t>2026-03-12 00:50:52.704193+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>경찰 수사 진행 중, 유사 피해 사례 확인 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>대법원은 피고인에게 출석 일시를 잘못 기재한 소환장을 보낸 후 판결을 선고한 것은 절차 위반이라며 원심을 파기환송했다. 피고인 A씨는 지인에게 약 4년간 3억 9600여만 원을 가로챈 사기 혐의로 기소되어 1심과 2심에서 징역 3년을 선고받았으나, 항소심 재판부의 절차상 오류가 인정되었다.</t>
+          <t>영화 배급사를 사칭한 '팀미션' 사기 수법으로 피해자 A씨가 6천만원을 잃는 등 다수의 피해자가 발생했습니다. 사기 조직원들은 단체 대화방에서 미션을 주고 원금 손실을 압박하며 거액을 입금하도록 유도했습니다. 현재 경찰이 사기 일당을 추적 중이며, 온라인 커뮤니티에도 유사 피해 호소글이 다수 올라오고 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>이 사건은 형사 절차상 오류에 대한 대법원 판결로, 소송금융의 주 대상인 민사 손해배상 청구와는 거리가 있습니다. 또한, 사기 혐의 피고인 A씨는 개인으로 자력 여부가 불분명하며(적합 조건 2 미충족), 피해자가 1명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
+          <t>사기 조직원 일당이 피고로 특정되어 있으나, 이들의 자력 여부가 불확실하여 소송 승소 시에도 실제 배상금 회수가 어려울 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 다만, 경찰 수사가 진행 중이며(적합 조건: 공적 절차 진행 중), 유사 피해 사례가 다수 확인되어(적합 조건: 집단적 피해) 사건 자체의 법적 명확성은 있습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>3억 9600여만 원</t>
+          <t>6천만원 이상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>출석 날짜 잘못 알려주고 피고인 없이 선고…대법 “절차 위반, 파기환...</t>
+          <t>“단톡방 잘못 들어갔다 6000만원 날렸다”…간단 부업하려다 봉변</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517887</t>
+          <t>https://www.sedaily.com/article/20018289?ref=naver</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:23.487435+00:00</t>
+          <t>2026-03-12 00:28:15.233558+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>검찰 수사 및 구속기소 완료, 형사 재판 진행 중</t>
+          <t>온라인 사기 수법에 대한 일반적인 경고</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 가상화폐 투자 사기로 3억 2천만원을 가로챈 혐의로 구속영장이 청구되자, AI를 이용해 23원 잔액을 9억원으로 위조한 잔고증명서를 제출하여 구속을 면하려 했다. 허호재 검사의 보완수사로 위조 사실이 밝혀져 A씨는 구속기소되었으며, 현재 형사 절차가 진행 중이다. 피해자들은 A씨에게 손해배상을 청구할 수 있다.</t>
+          <t>중동 혼란을 틈타 AI로 만든 가짜 사진이나 위조 문서를 이용한 온라인 사기가 기승을 부리고 있다는 내용의 경고 기사입니다. 주두바이총영사관은 소셜미디어를 통한 금전 요구에 대한 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방 A씨가 23원 잔액을 9억원으로 조작했을 정도로 자력이 매우 부족하여, 승소하더라도 피해 회복 가능성이 극히 낮음 (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음). 비록 상대방 책임 명확, 증거 확보, 공적 절차 진행 등 적합 조건은 충족하나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮음.</t>
+          <t>기사는 온라인 사기 수법에 대한 일반적인 경고로, 특정 가해자나 구체적인 피해 사건을 명시하지 않고 있습니다. 따라서 상대방의 책임이 명확하지 않고, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>3억 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[검사수첩]  필벌은 정의의 실현 …판사 속인 'AI 위조범' 엄단한 초임 ...</t>
+          <t>의심 또 의심하라 …중동 혼란 틈타 '기승'</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260308010001859</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008473741&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-08 12:24:47.384789+00:00</t>
+          <t>2026-03-12 00:22:33.339967+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>OpenAI의 위협 보고서 발표 및 계정 차단 권고</t>
+          <t>경찰 수사 확대 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>ChatGPT를 이용해 가짜 로펌 웹사이트를 만들고, 이미 사기 피해를 입은 사람들을 대상으로 '피해금 회수 서비스'를 미끼로 2차 사기를 벌인 사건입니다. 사기 조직은 전문적인 법률 문구와 가짜 변호사 프로필을 생성형 AI로 만들어 피해자들을 속였으며, 암호화폐 송금을 요구하는 방식으로 돈을 가로챘습니다. OpenAI가 이 같은 AI 악용 사례를 보고서로 발표하며 경고했습니다.</t>
+          <t>영화 예매를 미끼로 한 '팀 미션 사기'가 기승을 부리고 있습니다. 피해자들은 고수익 알바에 속아 거액을 입금했으며, KBS 확인 결과 6건의 유사 사례에서 1억 6천만 원 이상의 피해가 발생했습니다. 경찰은 동일 일당의 소행으로 보고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방이 불특정 사기 조직으로 자력 확보가 어렵고, 피해금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 다수의 피해자와 억대 피해 규모가 확인되지만(적합 조건 3, 4), 상대방이 사기 조직으로 추정되어 자력 확보가 어려울 가능성이 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮춥니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 6천만 원 이상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6명 이상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>ChatGPT로 만든 가짜 로펌 차리고 사기 … 사기꾼 손에서 '범죄 도구'된...</t>
+          <t>[단독] 영화 예매 ‘고수익 알바’ 미끼…‘팀미션 사기’ 억대 피해</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030800384021157b682bb492_12</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504914&amp;ref=A</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:42.692236+00:00</t>
+          <t>2026-03-11 00:18:28.834911+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E96" t="inlineStr"/>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>민사 소송 최종 승소, 수사 무혐의 처분</t>
+        </is>
+      </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>AI 딥페이크 기술을 악용한 보이스피싱 범죄의 실체를 다룬 기사입니다. AI가 감정 표현과 말투까지 학습하여 피해자의 경계심을 무너뜨리는 과정을 분석하며, 피해자가 '확신 속에서 속는' 구조에 놓이게 된다고 설명합니다.</t>
+          <t>전청조 사기 피해자 중 일부가 남현희에게 11억 원 규모의 손해배상 소송을 제기했으나, 남현희는 수사에서 무혐의 처분을 받았고 민사 소송에서도 최종 승소했습니다. 따라서 해당 사건은 이미 법적으로 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사는 AI 딥페이크 기반 보이스피싱이라는 범죄 수법을 설명할 뿐, 특정 피해 사건이나 소송 상대방을 명시하지 않습니다. (상대방 책임 불명확, 상대방 자력 불확실) 소송금융 투자를 위해서는 구체적인 피고와 피해 규모, 그리고 회수 가능성이 명확해야 하나, 본 기사만으로는 이를 파악하기 어렵습니다.</t>
+          <t>해당 사건은 남현희에 대한 사기 피해자들의 손해배상 소송으로, 이미 수사 결과 무혐의 처분을 받았고 민사 소송에서도 최종 승소하여 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>‘AI토피아’ 딥페이크 기반 보이스피싱 실체</t>
+          <t>'전청조에 속은 그녀' 남현희  전남편 상간녀 거론…두 XX 이름 적을 것...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603070103</t>
+          <t>https://www.news1.kr/society/general-society/6095563</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-07 12:22:10.065695+00:00</t>
+          <t>2026-03-10 00:59:56.842001+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>유엔 인권이사회 계기 국제 포럼 개최, 국제사회 공조 촉구</t>
+          <t>신종 사기 확산 및 주의보 발령</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>주제네바 한국대표부가 유엔 인권최고대표사무소와 함께 '온라인 스캠의 인권적 영향'을 주제로 포럼을 개최했습니다. 이 포럼에서는 온라인 스캠의 전 세계적 확산과 인신매매·강제노동 등 심각한 인권침해 사례가 논의되었으며, 각국에 피해자 보호 및 국제협력 강화를 촉구했습니다. 한국은 지난해 유엔총회에서 온라인 스캠을 통한 인신매매에 우려를 표하는 공동성명을 주도한 바 있습니다.</t>
+          <t>김천 지역에서 시청 직원이나 교도소 직원을 사칭하여 소상공인에게 물품 대리 구매를 요구하거나 송금을 유도하는 '노쇼 피싱' 사기가 확산되고 있습니다. 사기범들은 위조된 명함이나 신분증 사진을 보내 피해자를 안심시킨 뒤 돈을 가로채고 잠적하는 수법을 사용하고 있어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>이 기사는 온라인 스캠의 전반적인 인권적 영향과 국제적 대응 방안을 논의하는 포럼에 대한 것으로, 특정 가해자나 구체적인 피해 사건을 다루지 않습니다. 따라서 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건을 충족하지 못하며, '피해 규모가 큼'과 '집단적 피해'는 일반적인 문제의 심각성을 나타낼 뿐 특정 소송의 근거가 될 만한 구체적인 정보가 부족합니다. '공적 절차 진행 중'이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 국제 정책 논의 단계이므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
+          <t>상대방이 불특정 다수의 사기범이며, 돈이 입금되면 연락을 끊고 잠적하는 방식으로 자력 확보 및 추적이 매우 어렵습니다. 이는 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'과 '상대방 책임이 비교적 명확함'을 충족하기 어렵게 만듭니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>제네바 대표부 '온라인 스캠과 인권' 국제포럼</t>
+          <t>김천 노쇼 피싱 확산…소상공인 노린 신종 사기 주의보</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260307002900082?input=1195m</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066398</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:28.771561+00:00</t>
+          <t>2026-03-09 12:35:17.613475+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>법무법인에서 형사 고소 및 민사 손해배상 청구 등 법률 지원 중</t>
+          <t>보이스피싱 시도, 실제 금전적 피해 미발생</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>법무법인 신결이 최근 급증하는 체험단 사기 피해자들을 대상으로 형사 고소, 민사 손해배상 청구 등 종합적인 법률 지원을 제공하고 있다. 이 사기는 피해자가 명의 도용 및 계좌 악용으로 형사 피의자로 전환될 수 있는 복잡한 양상을 띠고 있다.</t>
+          <t>피해자 부부가 세입자 보증금 반환을 위해 대출을 알아보던 중 보이스피싱 전화를 받고 현금을 전달하려 했으나, 국민은행 직원의 신고로 경찰이 출동하여 피해를 예방했습니다. 경찰 조사 결과 카카오톡 대화 내용에서 보이스피싱 정황이 확인되었습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방(사기범)의 구체적인 신원과 자력 여부가 기사에서 전혀 파악되지 않아 소송금융 회수 가능성이 매우 낮다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한 '피해자가 형사 피의자로 전환되는' 등 사건의 복잡성이 높아 투자 리스크가 크다.</t>
+          <t>이 사건은 보이스피싱 시도가 있었으나, 경찰과 은행 직원의 도움으로 실제 금전적 피해가 발생하기 전에 막은 사례입니다. 따라서 소송을 통해 배상받을 실질적인 피해(0원)가 없으므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (피해 미발생)</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>다수 (확산, 급증 언급)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>체험단사기 확산… 법무법인 신결 “피해자가 형사 피의자로 전환되는...</t>
+          <t>성서경찰서, 보이스피싱 피해 막은 국민은행 직원에 감사장</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598841989662</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541023</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-06 12:53:02.115378+00:00</t>
+          <t>2026-03-09 12:27:37.871278+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 (징역 2년 집행유예 4년 선고)</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>넷플릭스 드라마 &lt;레이디 두아&gt;는 '사라 킴의 명품 사기극'을 추적하는 미스터리 수사극이자, 계급사회 구조의 피해자이자 생존자인 목가희의 생애사를 다룬다. 가난으로 인해 백화점 도난 사고의 모든 손해를 떠안게 된 목가희가 이름을 버리고 '사라 킴'이 되어 '부두아'라는 명품교의 교주가 되는 과정을 그린다.</t>
+          <t>공군 사병 A 씨가 동료 병사 약 270명에게 인터넷 도박 자금 명목으로 총 956만 원을 빌린 뒤 갚지 않아 사기 혐의 등으로 징역 2년에 집행유예 4년을 선고받았다. A 씨는 휴대전화를 되찾기 위해 공문서를 위조하기도 했다. 법원은 피해 금액이 비교적 크지 않은 점 등을 고려했다고 밝혔다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스 드라마 &lt;레이디 두아&gt;에 대한 리뷰로, 실제 발생한 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>피고(A 씨)가 20대 전역 병사로 자력이 충분하지 않아 피해 금액 회수 가능성이 낮고 (적합 조건 2 미충족), 1인당 피해 금액이 매우 작아 소송금융 투자 매력이 떨어짐 (적합 조건 4 미충족). 비록 상대방 책임이 명확하고 집단적 피해이나, 실질적인 회수 가능성이 낮아 투자 부적합.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>956만 원</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 270명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[오수경의 TVIEW] 레이디 두아</t>
+          <t>동료 병사 270명에 956만 원 떼먹은 20대…도박 습성 못 버린 탓</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>cine21.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.cine21.com/news/view/?mag_id=109519&amp;utm_source=naver&amp;utm_medium=news</t>
+          <t>https://www.munhwa.com/article/11572977?ref=naver</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-06 12:32:47.108795+00:00</t>
+          <t>2026-03-09 00:17:23.515367+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>여성 2인조가 채팅 앱을 통해 남성 30명을 유인하여 총 4억원을 편취한 사기 사건입니다. 이들은 사기 혐의로 기소되어 항소심에서 감형받았으며, 감형 이유 중 일부 피해자와 합의한 점이 고려되었습니다.</t>
+          <t>대법원은 피고인에게 출석 일시를 잘못 기재한 소환장을 보낸 후 판결을 선고한 것은 절차 위반이라며 원심을 파기환송했다. 피고인 A씨는 지인에게 약 4년간 3억 9600여만 원을 가로챈 사기 혐의로 기소되어 1심과 2심에서 징역 3년을 선고받았으나, 항소심 재판부의 절차상 오류가 인정되었다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 30명의 다수 피해자(적합 조건 3)와 4억원의 큰 피해 규모(적합 조건 4)가 확인되나, 피고인이 개인(여성 2인조)이므로 배상 자력이 충분하지 않을 가능성이 높습니다. 또한 형사 사건이 이미 항소심 판결 단계에 있고 일부 피해자와 합의가 이루어져, 신규 소송금융 투자 대상으로서는 회수 가능성이 낮고 매력도가 떨어집니다.</t>
+          <t>이 사건은 형사 절차상 오류에 대한 대법원 판결로, 소송금융의 주 대상인 민사 손해배상 청구와는 거리가 있습니다. 또한, 사기 혐의 피고인 A씨는 개인으로 자력 여부가 불분명하며(적합 조건 2 미충족), 피해자가 1명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>4억원</t>
+          <t>3억 9600여만 원</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>30명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>여성 2인조, 모텔로 30명 유인해 4억원 뜯어냈다</t>
+          <t>출석 날짜 잘못 알려주고 피고인 없이 선고…대법 “절차 위반, 파기환...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030646717</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517887</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-06 12:25:31.203642+00:00</t>
+          <t>2026-03-08 12:41:23.487435+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>지인</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>공정증서 효력 저지를 위한 민사적 대응 조언</t>
+          <t>검찰 수사 및 구속기소 완료, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>한 개인이 지인의 부탁으로 공증을 서주었다가 6천만원의 빚을 떠안고 사기죄 협박까지 받는 상황에 처했습니다. 기사는 소송 없이 재산을 압류할 수 있는 공정증서의 효력을 막기 위한 민사적 대응이 시급하다고 조언하고 있습니다.</t>
+          <t>20대 남성 A씨가 가상화폐 투자 사기로 3억 2천만원을 가로챈 혐의로 구속영장이 청구되자, AI를 이용해 23원 잔액을 9억원으로 위조한 잔고증명서를 제출하여 구속을 면하려 했다. 허호재 검사의 보완수사로 위조 사실이 밝혀져 A씨는 구속기소되었으며, 현재 형사 절차가 진행 중이다. 피해자들은 A씨에게 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방이 개인 '지인'으로 특정되어 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해 사례로 파악됩니다. 피해 금액 6천만원은 소송금융 투자 대상으로 보기에 규모가 작습니다. 책임은 명확하고 공정증서라는 증거가 있으나, 상대방의 자력 부족과 단일 피해자라는 점이 소송금융 투자에 부적합합니다.</t>
+          <t>상대방 A씨가 23원 잔액을 9억원으로 조작했을 정도로 자력이 매우 부족하여, 승소하더라도 피해 회복 가능성이 극히 낮음 (적합 조건 2 '상대방에게 자력이 충분함'에 해당하지 않음). 비록 상대방 책임 명확, 증거 확보, 공적 절차 진행 등 적합 조건은 충족하나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>6천만원</t>
+          <t>3억 2천만원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>200만원에 6천만원 빚더미, 사기죄 협박까지</t>
+          <t>[검사수첩]  필벌은 정의의 실현 …판사 속인 'AI 위조범' 엄단한 초임 ...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/V27SSZWQ1NMW</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260308010001859</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-06 01:28:08.724985+00:00</t>
+          <t>2026-03-08 12:24:47.384789+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>정유라</t>
+          <t>불특정 사기 조직</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (첫 공판)</t>
+          <t>OpenAI의 위협 보고서 발표 및 계정 차단 권고</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>정유라 씨가 지인에게 7천여만 원을 빌린 뒤 갚지 않은 혐의로 첫 공판을 진행했습니다. 정 씨는 혐의를 부인하며 불구속 재판을 요청했고, 돈을 빌려주면 고이자를 지급하겠다고 속인 것으로 조사됐습니다. 현재 의정부교도소에 수감 중입니다.</t>
+          <t>ChatGPT를 이용해 가짜 로펌 웹사이트를 만들고, 이미 사기 피해를 입은 사람들을 대상으로 '피해금 회수 서비스'를 미끼로 2차 사기를 벌인 사건입니다. 사기 조직은 전문적인 법률 문구와 가짜 변호사 프로필을 생성형 AI로 만들어 피해자들을 속였으며, 암호화폐 송금을 요구하는 방식으로 돈을 가로챘습니다. OpenAI가 이 같은 AI 악용 사례를 보고서로 발표하며 경고했습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>피고(정유라)는 개인으로 자력 부족 가능성이 높고 (적합 조건 2 불충족), 피해 금액(7천만 원)이 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4 불충족), 집단적 피해가 아닌 단일 피해자로 추정됩니다 (적합 조건 3 불충족). 현재 형사 재판이 진행 중이나 (적합 조건 6 부분 충족), 민사상 손해배상 청구의 회수 가능성이 낮아 보입니다.</t>
+          <t>상대방이 불특정 사기 조직으로 자력 확보가 어렵고, 피해금 회수 가능성이 낮아 소송금융 투자에 부적합합니다. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>7천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>1명 또는 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>정유라, 첫 재판에서 혐의 부인...불구속 재판 요청</t>
+          <t>ChatGPT로 만든 가짜 로펌 차리고 사기 … 사기꾼 손에서 '범죄 도구'된...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603051945565946</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030800384021157b682bb492_12</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-06 01:20:41.655828+00:00</t>
+          <t>2026-03-08 00:17:42.692236+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>작년 한 해 동안 군, 도청, 소방서 등 공공기관을 사칭한 '노쇼 사기'가 1341건 발생했다. 사기범들은 소방 검사를 빌미로 피해자들에게 특정 소방물품 구매를 강요하며 과태료, 영업 정지 등을 언급하며 압박했다. 피해자들은 협력업체를 통한 구매 시 환불이 가능하다는 말에 속아 넘어갔다.</t>
+          <t>AI 딥페이크 기술을 악용한 보이스피싱 범죄의 실체를 다룬 기사입니다. AI가 감정 표현과 말투까지 학습하여 피해자의 경계심을 무너뜨리는 과정을 분석하며, 피해자가 '확신 속에서 속는' 구조에 놓이게 된다고 설명합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>사기 사건으로 상대방 책임은 명확하고(적합 조건 1), 1341건의 피해 사례는 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 시사하지만, '기관 사칭' 사기의 특성상 실제 가해자가 자력이 충분한 상대방(적합 조건 2)일 가능성이 매우 낮아 소송금융 투자 회수 가능성이 희박합니다. 개별 피해 금액 또한 미상으로, 소액일 경우 투자 매력이 떨어집니다.</t>
+          <t>기사는 AI 딥페이크 기반 보이스피싱이라는 범죄 수법을 설명할 뿐, 특정 피해 사건이나 소송 상대방을 명시하지 않습니다. (상대방 책임 불명확, 상대방 자력 불확실) 소송금융 투자를 위해서는 구체적인 피고와 피해 규모, 그리고 회수 가능성이 명확해야 하나, 본 기사만으로는 이를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1341건 (작년 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>軍·도청·소방서까지… 작년 '기관 사칭 노쇼 사기' 1341건</t>
+          <t>‘AI토피아’ 딥페이크 기반 보이스피싱 실체</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015329</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603070103</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-06 01:17:10.525651+00:00</t>
+          <t>2026-03-07 12:22:10.065695+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>형사 재판 항소심 진행 중</t>
+          <t>유엔 인권이사회 계기 국제 포럼 개최, 국제사회 공조 촉구</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>전 프로야구 선수 임창용 씨가 지인에게 도박자금 약 8천만원을 빌린 후 갚지 않은 혐의로 1심에서 징역 8개월을 선고받았습니다. 현재 광주지법에서 항소심이 진행 중이며, 임씨 측은 무죄를 주장하고 있습니다. 이 사건은 단일 피해자에 대한 사기 혐의로, 소송금융 투자 대상으로서는 피해 규모와 집단성이 부족합니다.</t>
+          <t>주제네바 한국대표부가 유엔 인권최고대표사무소와 함께 '온라인 스캠의 인권적 영향'을 주제로 포럼을 개최했습니다. 이 포럼에서는 온라인 스캠의 전 세계적 확산과 인신매매·강제노동 등 심각한 인권침해 사례가 논의되었으며, 각국에 피해자 보호 및 국제협력 강화를 촉구했습니다. 한국은 지난해 유엔총회에서 온라인 스캠을 통한 인신매매에 우려를 표하는 공동성명을 주도한 바 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>단일 피해자(지인)에게 발생한 약 8천만원 규모의 사기 사건으로, 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 또한 상대방(임창용)의 현재 자력에 대한 정보가 불분명하며, 형사 재판 항소심에서 책임 여부를 다투고 있어 상대방 책임이 명확하다고 보기 어렵습니다(적합 조건 1).</t>
+          <t>이 기사는 온라인 스캠의 전반적인 인권적 영향과 국제적 대응 방안을 논의하는 포럼에 대한 것으로, 특정 가해자나 구체적인 피해 사건을 다루지 않습니다. 따라서 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함' 조건을 충족하지 못하며, '피해 규모가 큼'과 '집단적 피해'는 일반적인 문제의 심각성을 나타낼 뿐 특정 소송의 근거가 될 만한 구체적인 정보가 부족합니다. '공적 절차 진행 중'이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 국제 정책 논의 단계이므로 소송금융 투자 대상으로서의 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>약 8000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>도박빚 안 갚아  실형…'야구 레전드' 임창용, 항소심서도 '무죄' 주장</t>
+          <t>제네바 대표부 '온라인 스캠과 인권' 국제포럼</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1945852</t>
+          <t>https://www.yna.co.kr/view/AKR20260307002900082?input=1195m</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:44.533929+00:00</t>
+          <t>2026-03-07 00:17:28.771561+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>사기 혐의 항소심 진행 중</t>
+          <t>법무법인에서 형사 고소 및 민사 손해배상 청구 등 법률 지원 중</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>전 프로야구 선수 임창용이 사기 혐의로 1심에서 유죄 판결을 받은 후 2심에서 무죄를 주장하며 항소했다. 그는 피해자의 진술 번복이 판결에 반영되지 않았다고 주장하며, 1심 형량이 과도하다고 밝혔다. 현재 변호인 없이 항소심을 진행 중이다.</t>
+          <t>법무법인 신결이 최근 급증하는 체험단 사기 피해자들을 대상으로 형사 고소, 민사 손해배상 청구 등 종합적인 법률 지원을 제공하고 있다. 이 사기는 피해자가 명의 도용 및 계좌 악용으로 형사 피의자로 전환될 수 있는 복잡한 양상을 띠고 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>본 기사는 임창용 선수의 사기 혐의에 대한 형사 항소심 진행 상황을 다루고 있다. 소송금융은 주로 피해자(원고)의 민사 손해배상 청구를 지원하며, 형사 사건의 피고인 방어에는 투자하지 않는다. 또한, 상대방(임창용)이 대기업 등 자력 있는 주체가 아니며, 피해자가 다수가 아닌 단수로 언급되어 소송금융 투자 적합 조건에 부합하지 않는다.</t>
+          <t>상대방(사기범)의 구체적인 신원과 자력 여부가 기사에서 전혀 파악되지 않아 소송금융 회수 가능성이 매우 낮다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 또한 '피해자가 형사 피의자로 전환되는' 등 사건의 복잡성이 높아 투자 리스크가 크다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (확산, 급증 언급)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'사기 혐의' 임창용, 2심서도 무죄 주장</t>
+          <t>체험단사기 확산… 법무법인 신결 “피해자가 형사 피의자로 전환되는...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903188</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598841989662</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:19.928138+00:00</t>
+          <t>2026-03-06 12:53:02.115378+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>전 야구선수 임창용이 2019년 필리핀 마닐라에서 발생한 도박사기 혐의로 1심 유죄 판결에 불복, 항소심에서 무죄를 주장하고 있다. 임씨는 피해자의 진술 번복이 판결에 반영되지 않았고 1심 양형이 지나치다고 밝혔다.</t>
+          <t>넷플릭스 드라마 &lt;레이디 두아&gt;는 '사라 킴의 명품 사기극'을 추적하는 미스터리 수사극이자, 계급사회 구조의 피해자이자 생존자인 목가희의 생애사를 다룬다. 가난으로 인해 백화점 도난 사고의 모든 손해를 떠안게 된 목가희가 이름을 버리고 '사라 킴'이 되어 '부두아'라는 명품교의 교주가 되는 과정을 그린다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>본 기사는 전 야구선수 임창용이 도박사기 혐의로 형사 재판의 피고인으로서 항소심에서 무죄를 주장하는 상황을 다루고 있다. 소송금융은 일반적으로 원고(피해자)의 소송 비용을 지원하므로, 피고인인 임창용에게는 적합하지 않다. 또한, 기사 내용만으로는 잠재적 원고(피해자)의 소송금융 투자 적합도를 판단할 정보가 부족하다.</t>
+          <t>본 기사는 넷플릭스 드라마 &lt;레이디 두아&gt;에 대한 리뷰로, 실제 발생한 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>전 야구선수 임창용, 도박사기 혐의 2심서 무죄 주장</t>
+          <t>[오수경의 TVIEW] 레이디 두아</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>cine21.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772703704428243005</t>
+          <t>http://www.cine21.com/news/view/?mag_id=109519&amp;utm_source=naver&amp;utm_medium=news</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-06 01:13:59.456978+00:00</t>
+          <t>2026-03-06 12:32:47.108795+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>합의금 및 반성문 요구 중</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>사기꾼에게 돈을 받은 A씨의 계좌가 정지되는 2차 피해가 발생했다. A씨는 사기꾼에게 원금과 정신적 피해보상을 요구하고 있으며, 법률 전문가들은 A씨의 요구가 정당하다고 판단했다.</t>
+          <t>여성 2인조가 채팅 앱을 통해 남성 30명을 유인하여 총 4억원을 편취한 사기 사건입니다. 이들은 사기 혐의로 기소되어 항소심에서 감형받았으며, 감형 이유 중 일부 피해자와 합의한 점이 고려되었습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방이 '사기꾼'으로 특정되어 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족). 또한, 피해 규모와 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다 (적합 조건: 피해 규모 큼, 집단적 피해 불충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 30명의 다수 피해자(적합 조건 3)와 4억원의 큰 피해 규모(적합 조건 4)가 확인되나, 피고인이 개인(여성 2인조)이므로 배상 자력이 충분하지 않을 가능성이 높습니다. 또한 형사 사건이 이미 항소심 판결 단계에 있고 일부 피해자와 합의가 이루어져, 신규 소송금융 투자 대상으로서는 회수 가능성이 낮고 매력도가 떨어집니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>사기꾼 돈 받았더니 내 계좌가 정지?  황당한 2차 피해</t>
+          <t>여성 2인조, 모텔로 30명 유인해 4억원 뜯어냈다</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/300UC4PI6IS9</t>
+          <t>https://www.hankyung.com/article/2026030646717</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:08.565784+00:00</t>
+          <t>2026-03-06 12:25:31.203642+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>지인</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>법무법인 전담 TF팀 운영 및 법률 지원 강화</t>
+          <t>공정증서 효력 저지를 위한 민사적 대응 조언</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>법무법인 신결이 온라인 플랫폼을 기반으로 한 부업 사기 피해에 체계적으로 대응하기 위해 전담 TF팀을 운영하고, 피해자 구제를 위한 법률 지원을 강화한다고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 온라인 사기 사건에 대한 법률 서비스 제공을 목적으로 한다.</t>
+          <t>한 개인이 지인의 부탁으로 공증을 서주었다가 6천만원의 빚을 떠안고 사기죄 협박까지 받는 상황에 처했습니다. 기사는 소송 없이 재산을 압류할 수 있는 공정증서의 효력을 막기 위한 민사적 대응이 시급하다고 조언하고 있습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않았으며, 온라인 부업 사기의 특성상 상대방의 자력 확보가 어려울 가능성이 높습니다. 피해 규모 또한 명확히 파악되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>상대방이 개인 '지인'으로 특정되어 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, '집단적 피해'가 아닌 단일 피해 사례로 파악됩니다. 피해 금액 6천만원은 소송금융 투자 대상으로 보기에 규모가 작습니다. 책임은 명확하고 공정증서라는 증거가 있으나, 상대방의 자력 부족과 단일 피해자라는 점이 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6천만원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>법무법인 신결, SNS부업사기 대응 강화…온라인 부업사기 피해 구제 전...</t>
+          <t>200만원에 6천만원 빚더미, 사기죄 협박까지</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065602834523763</t>
+          <t>https://lawtalknews.co.kr/article/V27SSZWQ1NMW</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-06 01:07:20.767755+00:00</t>
+          <t>2026-03-06 01:28:08.724985+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>정유라</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (첫 공판)</t>
+        </is>
+      </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>법무법인 초원이 플랫폼 사칭 사기 피해 구제를 위한 전담팀을 고도화하고 전문 대응 시스템을 마련했다. 사기 유형별 대응 매뉴얼을 통해 피해 규모를 최소화하고 피해 회복에 적극적으로 조력할 계획이다.</t>
+          <t>정유라 씨가 지인에게 7천여만 원을 빌린 뒤 갚지 않은 혐의로 첫 공판을 진행했습니다. 정 씨는 혐의를 부인하며 불구속 재판을 요청했고, 돈을 빌려주면 고이자를 지급하겠다고 속인 것으로 조사됐습니다. 현재 의정부교도소에 수감 중입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 법무법인의 플랫폼 사칭 사기 대응 시스템 고도화에 대한 내용입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 증거 유무 등 소송금융 투자에 필요한 핵심 정보를 파악할 수 없어 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>피고(정유라)는 개인으로 자력 부족 가능성이 높고 (적합 조건 2 불충족), 피해 금액(7천만 원)이 소송금융 투자 대상으로 보기에 크지 않으며 (적합 조건 4 불충족), 집단적 피해가 아닌 단일 피해자로 추정됩니다 (적합 조건 3 불충족). 현재 형사 재판이 진행 중이나 (적합 조건 6 부분 충족), 민사상 손해배상 청구의 회수 가능성이 낮아 보입니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천만 원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 또는 소수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>법무법인 초원, 플랫폼 사칭 사기 전문 대응시스템 고도화</t>
+          <t>정유라, 첫 재판에서 혐의 부인...불구속 재판 요청</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740410</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603051945565946</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-06 01:00:11.585388+00:00</t>
+          <t>2026-03-06 01:20:41.655828+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>제작사에서 피해 사례 접수 및 법적 대응 검토 중</t>
+          <t>경찰 수사 또는 관련 기관 조사 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>유명 영화 '범죄도시5' 제작진을 사칭하여 신인 배우나 지망생에게 접근, 캐스팅을 빌미로 금전을 요구하거나 부적절한 미팅을 제안하는 사기 수법이 발생했다. 제작사 비에이엔터테인먼트는 SNS를 통해 피해 주의를 당부하고, 사칭 행위 확인 시 법적 대응을 검토할 예정이라고 밝혔다.</t>
+          <t>작년 한 해 동안 군, 도청, 소방서 등 공공기관을 사칭한 '노쇼 사기'가 1341건 발생했다. 사기범들은 소방 검사를 빌미로 피해자들에게 특정 소방물품 구매를 강요하며 과태료, 영업 정지 등을 언급하며 압박했다. 피해자들은 협력업체를 통한 구매 시 환불이 가능하다는 말에 속아 넘어갔다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>사칭범의 신원 특정 및 자력 확보가 어려워(상대방 책임 불명확, 상대방 자력 부족) 소송 진행 및 배상 가능성이 낮음. 피해 규모와 피해자 수도 불확실하며, 아직 공적 절차가 진행 중이지 않아(공적 절차 미진행) 투자 적합도가 낮다.</t>
+          <t>사기 사건으로 상대방 책임은 명확하고(적합 조건 1), 1341건의 피해 사례는 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 시사하지만, '기관 사칭' 사기의 특성상 실제 가해자가 자력이 충분한 상대방(적합 조건 2)일 가능성이 매우 낮아 소송금융 투자 회수 가능성이 희박합니다. 개별 피해 금액 또한 미상으로, 소액일 경우 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1341건 (작년 기준)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[문화연예 플러스] '범죄도시5' 제작진 사칭 주의 당부</t>
+          <t>軍·도청·소방서까지… 작년 '기관 사칭 노쇼 사기' 1341건</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805305_37012.html</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015329</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-06 00:20:55.542463+00:00</t>
+          <t>2026-03-06 01:17:10.525651+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>임창용</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 피해금 회복</t>
+          <t>형사 재판 항소심 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>20대 남성이 후임병 275명에게 군복비와 점심값 명목으로 사기를 저질러 징역형의 집행유예를 선고받았다. 재판부는 범행의 죄질이 무겁다고 판단했으나, 피해자별 피해금이 크지 않고 피해금을 회복시킨 점을 고려해 형을 정했다.</t>
+          <t>전 프로야구 선수 임창용 씨가 지인에게 도박자금 약 8천만원을 빌린 후 갚지 않은 혐의로 1심에서 징역 8개월을 선고받았습니다. 현재 광주지법에서 항소심이 진행 중이며, 임씨 측은 무죄를 주장하고 있습니다. 이 사건은 단일 피해자에 대한 사기 혐의로, 소송금융 투자 대상으로서는 피해 규모와 집단성이 부족합니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>형사 재판이 이미 종결되었고(부적합 조건: 이미 종결된 사건), 가해자가 피해금을 회복시켰다고 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인이며(적합 조건: 상대방에게 자력이 충분함 미충족) 피해자별 피해금이 크지 않아(적합 조건: 피해 규모가 큼 미충족) 소송금융 투자에 부적합합니다.</t>
+          <t>단일 피해자(지인)에게 발생한 약 8천만원 규모의 사기 사건으로, 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 해당하지 않습니다. 또한 상대방(임창용)의 현재 자력에 대한 정보가 불분명하며, 형사 재판 항소심에서 책임 여부를 다투고 있어 상대방 책임이 명확하다고 보기 어렵습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 8000만원</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>275명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>후임병 275명에 군복비·점심값 사기 20대 집유</t>
+          <t>도박빚 안 갚아  실형…'야구 레전드' 임창용, 항소심서도 '무죄' 주장</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772617886428172005</t>
+          <t>http://www.inews24.com/view/1945852</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:50.944737+00:00</t>
+          <t>2026-03-06 01:15:44.533929+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>임창용</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (집행유예 선고)</t>
+          <t>사기 혐의 항소심 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>20대 병사가 도박 자금을 마련하기 위해 동료 병사들을 속여 돈을 편취한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 범행의 죄질이 무겁고 피해자들로부터 용서받지 못했으나, 피해 금액이 크지 않고 피고인이 제대 후 성실히 살 것을 약속한 점을 참작했습니다.</t>
+          <t>전 프로야구 선수 임창용이 사기 혐의로 1심에서 유죄 판결을 받은 후 2심에서 무죄를 주장하며 항소했다. 그는 피해자의 진술 번복이 판결에 반영되지 않았다고 주장하며, 1심 형량이 과도하다고 밝혔다. 현재 변호인 없이 항소심을 진행 중이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>형사 재판이 집행유예 선고로 이미 종결된 사건입니다 (부적합 조건 해당). 피고는 20대 개인으로 자력이 충분하지 않을 가능성이 높고, 피해자별 피해 금액이 크지 않다고 명시되어 있어 소송금융 투자로서의 회수 가능성이 낮습니다 (적합 조건 2, 4 미충족).</t>
+          <t>본 기사는 임창용 선수의 사기 혐의에 대한 형사 항소심 진행 상황을 다루고 있다. 소송금융은 주로 피해자(원고)의 민사 손해배상 청구를 지원하며, 형사 사건의 피고인 방어에는 투자하지 않는다. 또한, 상대방(임창용)이 대기업 등 자력 있는 주체가 아니며, 피해자가 다수가 아닌 단수로 언급되어 소송금융 투자 적합 조건에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>도박하려고  동료병사들 등친 20대 집유</t>
+          <t>'사기 혐의' 임창용, 2심서도 무죄 주장</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903040</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903188</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-05 01:05:24.875936+00:00</t>
+          <t>2026-03-06 01:14:19.928138+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>임창용</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>검찰 수사 완료 및 피해 변제 완료, 처벌불원서 제출</t>
+          <t>형사사건 항소심 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>투자 사기 혐의로 구속된 피고인 A 씨가 과거 실종 선고로 사망 처리된 사실이 검찰 수사 중 확인되었다. 검찰은 실종 선고 취소를 청구하고, A 씨 명의로 동결된 가상화폐를 매각하여 피해자들에게 피해금을 전액 지급했다. 피해자들은 처벌불원서를 제출하며 사건이 종결되었다.</t>
+          <t>전 야구선수 임창용이 2019년 필리핀 마닐라에서 발생한 도박사기 혐의로 1심 유죄 판결에 불복, 항소심에서 무죄를 주장하고 있다. 임씨는 피해자의 진술 번복이 판결에 반영되지 않았고 1심 양형이 지나치다고 밝혔다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>이미 검찰 수사를 통해 피해 변제가 완료되었고, 피해자들이 처벌불원서를 제출하여 사실상 분쟁이 종국적으로 해결된 사건이다. 따라서 소송금융 투자 대상으로서의 신규성 및 필요성이 없다.</t>
+          <t>본 기사는 전 야구선수 임창용이 도박사기 혐의로 형사 재판의 피고인으로서 항소심에서 무죄를 주장하는 상황을 다루고 있다. 소송금융은 일반적으로 원고(피해자)의 소송 비용을 지원하므로, 피고인인 임창용에게는 적합하지 않다. 또한, 기사 내용만으로는 잠재적 원고(피해자)의 소송금융 투자 적합도를 판단할 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>캄보디아 도피해 사망 처리된 사기범…검찰, '실종신고 취소'로 피해자...</t>
+          <t>전 야구선수 임창용, 도박사기 혐의 2심서 무죄 주장</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2298482.htm</t>
+          <t>http://www.jndn.com/article.php?aid=1772703704428243005</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:17.708540+00:00</t>
+          <t>2026-03-06 01:13:59.456978+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>피해자가 법적 조치 여부를 고민하는 단계</t>
+          <t>합의금 및 반성문 요구 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>위조지폐를 구매하려다 사기를 당한 한 남성이 신고 시 본인도 처벌받을지 고민하는 상황입니다. 이 사건은 피해자가 불법 행위를 시도하는 과정에서 발생한 사기로, 법적 구제 절차를 밟기 어려운 특수한 상황에 놓여 있습니다.</t>
+          <t>사기꾼에게 돈을 받은 A씨의 계좌가 정지되는 2차 피해가 발생했다. A씨는 사기꾼에게 원금과 정신적 피해보상을 요구하고 있으며, 법률 전문가들은 A씨의 요구가 정당하다고 판단했다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>피해자가 위조지폐 구매라는 불법 행위를 시도하다 사기를 당한 경우로, 신고 시 본인의 범죄 행위가 드러날 위험이 있어 소송 진행 자체가 어렵습니다. 이는 소송금융 투자 대상으로서의 법적 명확성과 회수 가능성을 현저히 낮춥니다.</t>
+          <t>상대방이 '사기꾼'으로 특정되어 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (부적합 조건: 상대방 자력 부족). 또한, 피해 규모와 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다 (적합 조건: 피해 규모 큼, 집단적 피해 불충족).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>위조지폐 사려다 사기당한 나, 신고하면 처벌받을까?</t>
+          <t>사기꾼 돈 받았더니 내 계좌가 정지?  황당한 2차 피해</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/0M8RPYSU9AIL</t>
+          <t>https://lawtalknews.co.kr/article/300UC4PI6IS9</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:08.880031+00:00</t>
+          <t>2026-03-06 01:10:08.565784+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
-      <c r="D115" t="inlineStr"/>
-      <c r="E115" t="inlineStr"/>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>법무법인 전담 TF팀 운영 및 법률 지원 강화</t>
+        </is>
+      </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>이 기사는 학력, 지능, 사회적 지위와 관계없이 누구나 사기의 피해자가 될 수 있음을 경고하는 일반적인 조언 칼럼입니다. 지나친 자신감을 경계하고 항상 주의해야 한다고 강조하며, 특정 사기 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>법무법인 신결이 온라인 플랫폼을 기반으로 한 부업 사기 피해에 체계적으로 대응하기 위해 전담 TF팀을 운영하고, 피해자 구제를 위한 법률 지원을 강화한다고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 온라인 사기 사건에 대한 법률 서비스 제공을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 사기 피해 예방을 위한 일반적인 조언 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방이 특정되지 않았으며, 온라인 부업 사기의 특성상 상대방의 자력 확보가 어려울 가능성이 높습니다. 피해 규모 또한 명확히 파악되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>[이승환의 어드바이스] 누구나 사기의 표적</t>
+          <t>법무법인 신결, SNS부업사기 대응 강화…온라인 부업사기 피해 구제 전...</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260305500049</t>
+          <t>https://hbnpress.com/news/view/1065602834523763</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-05 00:25:52.688848+00:00</t>
+          <t>2026-03-06 01:07:20.767755+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>이 기사는 사기나 횡령 등 고의적인 불법행위로 발생한 손해배상 채무는 개인회생이나 파산 시 면책되지 않는 비면책채권임을 설명합니다. 사기죄가 인정될 경우 채무자가 법원에서 파산하더라도 채무를 끝까지 받을 수 있다는 법률적 조언을 제공합니다. 이는 채권자가 채무자의 파산에도 불구하고 채권을 회수할 수 있는 법적 근거를 제시합니다.</t>
+          <t>법무법인 초원이 플랫폼 사칭 사기 피해 구제를 위한 전담팀을 고도화하고 전문 대응 시스템을 마련했다. 사기 유형별 대응 매뉴얼을 통해 피해 규모를 최소화하고 피해 회복에 적극적으로 조력할 계획이다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 사기나 횡령 등 고의적 불법행위로 인한 채무는 파산 시 면책되지 않는다는 일반적인 법률 정보를 제공합니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 조건이 제시되지 않았습니다. 예시로 언급된 3천만원은 소송금융 투자 대상으로 보기에는 규모가 작습니다.</t>
+          <t>제시된 기사는 특정 사건에 대한 보도가 아닌, 법무법인의 플랫폼 사칭 사기 대응 시스템 고도화에 대한 내용입니다. 따라서 소송 상대방의 자력, 구체적인 피해 규모, 증거 유무 등 소송금융 투자에 필요한 핵심 정보를 파악할 수 없어 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>3천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>3천만원 빌려줬더니 파산? '이 죄' 입증하면 끝까지 받는다</t>
+          <t>법무법인 초원, 플랫폼 사칭 사기 전문 대응시스템 고도화</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/TY211Q2HEL3B</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740410</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-04 01:27:45.772835+00:00</t>
+          <t>2026-03-06 01:00:11.585388+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>형사 고소 및 계좌 지급정지 절차 진행 중, 민사상 손해배상 청구 검토</t>
+          <t>제작사에서 피해 사례 접수 및 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>법무법인 신결이 텔레그램 및 틱톡 기반 신종 사기 피해에 대한 전담 대응을 강화하고 있습니다. 피해자들을 위한 계좌 지급정지, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 단계별 법률 서비스를 제공하며, 신종 사기 피해가 급증하고 있음을 시사합니다.</t>
+          <t>유명 영화 '범죄도시5' 제작진을 사칭하여 신인 배우나 지망생에게 접근, 캐스팅을 빌미로 금전을 요구하거나 부적절한 미팅을 제안하는 사기 수법이 발생했다. 제작사 비에이엔터테인먼트는 SNS를 통해 피해 주의를 당부하고, 사칭 행위 확인 시 법적 대응을 검토할 예정이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해) 및 6(공적 절차 진행)에 해당하나, 사기 사건의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>사칭범의 신원 특정 및 자력 확보가 어려워(상대방 책임 불명확, 상대방 자력 부족) 소송 진행 및 배상 가능성이 낮음. 피해 규모와 피해자 수도 불확실하며, 아직 공적 절차가 진행 중이지 않아(공적 절차 미진행) 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>법무법인 신결, 텔레그램·틱톡 기반 신종 사기 급증에 전담 대응 강화</t>
+          <t>[문화연예 플러스] '범죄도시5' 제작진 사칭 주의 당부</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591656953652</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805305_37012.html</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:02.440831+00:00</t>
+          <t>2026-03-06 00:20:55.542463+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E118" t="inlineStr"/>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>형사 재판 종결, 피해금 회복</t>
+        </is>
+      </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>A 씨가 동료 11명에게 병원비를 빌리는 명목으로 최소 500만원씩 편취하고 잠적했으며, 노조 간부로서 노조 공금도 횡령한 사건이다. 피해자들은 돈을 돌려받지 못하고 있으며, 현재 법적 절차 진행 여부는 불분명하다.</t>
+          <t>20대 남성이 후임병 275명에게 군복비와 점심값 명목으로 사기를 저질러 징역형의 집행유예를 선고받았다. 재판부는 범행의 죄질이 무겁다고 판단했으나, 피해자별 피해금이 크지 않고 피해금을 회복시킨 점을 고려해 형을 정했다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>상대방 A 씨의 사기 및 횡령 책임은 명확하나(적합 조건 1), 상대방이 개인으로 자력 확보가 어려울 수 있으며(적합 조건 2 미충족), 피해자 수가 11명으로 집단소송 기준에 미치지 못하고(적합 조건 3 미충족), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미충족) 소송금융 투자 적합도가 낮음.</t>
+          <t>형사 재판이 이미 종결되었고(부적합 조건: 이미 종결된 사건), 가해자가 피해금을 회복시켰다고 명시되어 있어 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 상대방이 개인이며(적합 조건: 상대방에게 자력이 충분함 미충족) 피해자별 피해금이 크지 않아(적합 조건: 피해 규모가 큼 미충족) 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>5500만원 이상 (노조 공금 횡령액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>11명 및 노동조합</t>
+          <t>275명</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>“병원비 좀 빌려줘” 동료 11명 속이고 잠적</t>
+          <t>후임병 275명에 군복비·점심값 사기 20대 집유</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22006000954</t>
+          <t>http://www.jndn.com/article.php?aid=1772617886428172005</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-04 01:06:29.807954+00:00</t>
+          <t>2026-03-05 01:07:50.944737+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
-      <c r="D119" t="inlineStr"/>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+          <t>형사 재판 종결 (집행유예 선고)</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>기사는 드라마 속 대사를 인용하여 피해자가 없는 사기죄의 성립 여부에 대한 법적 논점을 제기한다. 2006년 '빈센트 앤 코' 사건과 같이 명품 욕망을 이용한 범죄가 여전히 존재함을 시사하지만, 특정 사건에 대한 구체적인 정보는 제공하지 않는다.</t>
+          <t>20대 병사가 도박 자금을 마련하기 위해 동료 병사들을 속여 돈을 편취한 혐의로 재판에 넘겨져 집행유예를 선고받았습니다. 재판부는 범행의 죄질이 무겁고 피해자들로부터 용서받지 못했으나, 피해 금액이 크지 않고 피고인이 제대 후 성실히 살 것을 약속한 점을 참작했습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사는 드라마 속 대사를 통해 사기죄의 피해자 유무에 대한 법적 논점을 다루며, 2006년 '빈센트 앤 코' 사건을 언급할 뿐, 현재 진행 중이거나 새롭게 발생한 특정 사건에 대한 구체적인 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>형사 재판이 집행유예 선고로 이미 종결된 사건입니다 (부적합 조건 해당). 피고는 20대 개인으로 자력이 충분하지 않을 가능성이 높고, 피해자별 피해 금액이 크지 않다고 명시되어 있어 소송금융 투자로서의 회수 가능성이 낮습니다 (적합 조건 2, 4 미충족).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>레이디두아가 소환한 2006년 빈센트 앤 코...명품 욕망 이용한 범죄 아직...</t>
+          <t>도박하려고  동료병사들 등친 20대 집유</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=465856</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903040</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-02 12:33:32.747198+00:00</t>
+          <t>2026-03-05 01:05:24.875936+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>상습 무전취식범에 대한 징역형 선고</t>
+          <t>검찰 수사 완료 및 피해 변제 완료, 처벌불원서 제출</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>상습적으로 무전취식을 일삼은 30대 남성이 7회에 걸쳐 100만원 상당의 음식값과 택시비를 지불하지 않아 징역 1년을 선고받았습니다. 피고인은 대금 지급 능력과 의사가 없었으며, 피해 회복 노력도 하지 않아 엄벌에 처해졌습니다. 피해 금액이 적고 피고인의 자력이 없어 민사적 손해배상 회수 가능성이 낮습니다.</t>
+          <t>투자 사기 혐의로 구속된 피고인 A 씨가 과거 실종 선고로 사망 처리된 사실이 검찰 수사 중 확인되었다. 검찰은 실종 선고 취소를 청구하고, A 씨 명의로 동결된 가상화폐를 매각하여 피해자들에게 피해금을 전액 지급했다. 피해자들은 처벌불원서를 제출하며 사건이 종결되었다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>상대방에게 대금 지급 능력이 없으며(부적합 조건), 총 피해 금액이 100만원으로 소송금융 투자 대상으로서 규모가 매우 작습니다(부적합 조건). 비록 상대방 책임이 명확하고 증거가 확보되었으나, 회수 가능성이 극히 낮아 투자 가치가 없습니다.</t>
+          <t>이미 검찰 수사를 통해 피해 변제가 완료되었고, 피해자들이 처벌불원서를 제출하여 사실상 분쟁이 종국적으로 해결된 사건이다. 따라서 소송금융 투자 대상으로서의 신규성 및 필요성이 없다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>술집서 100만원어치 먹고 '줄행랑'…상습 무전취식범 징역형</t>
+          <t>캄보디아 도피해 사망 처리된 사기범…검찰, '실종신고 취소'로 피해자...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602271346511451</t>
+          <t>https://news.tf.co.kr/read/life/2298482.htm</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-02 00:19:11.075416+00:00</t>
+          <t>2026-03-05 00:55:17.708540+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (위조 신분증 사용자 대상)</t>
+          <t>피해자가 법적 조치 여부를 고민하는 단계</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>SNS를 통해 위조 신분증이 판매되며 미성년자들의 범죄에 악용되고, 이로 인해 지역 소상공인들이 피해를 입고 있습니다. 경찰은 위조 신분증 사용자를 검거하고 있으나, 판매자나 제작자를 추적하는 데 어려움을 겪고 있어 근본적인 해결이 어렵습니다. 정부 차원의 SNS 플랫폼 규제 필요성이 제기되고 있습니다.</t>
+          <t>위조지폐를 구매하려다 사기를 당한 한 남성이 신고 시 본인도 처벌받을지 고민하는 상황입니다. 이 사건은 피해자가 불법 행위를 시도하는 과정에서 발생한 사기로, 법적 구제 절차를 밟기 어려운 특수한 상황에 놓여 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확' 및 '상대방 자력 충분'이 불분명합니다. 기사에서 위조 신분증 판매자/제작자 적발의 어려움을 명시하고 있어 소송 대상 특정 및 집행 가능성이 낮습니다. 또한, '피해 규모'가 구체적으로 파악되지 않아 소송금융 투자 매력이 낮습니다.</t>
+          <t>피해자가 위조지폐 구매라는 불법 행위를 시도하다 사기를 당한 경우로, 신고 시 본인의 범죄 행위가 드러날 위험이 있어 소송 진행 자체가 어렵습니다. 이는 소송금융 투자 대상으로서의 법적 명확성과 회수 가능성을 현저히 낮춥니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>SNS서 '위조 신분증' 판매, 미성년자 범죄 악용... 수사 '난항' 왜?</t>
+          <t>위조지폐 사려다 사기당한 나, 신고하면 처벌받을까?</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544870</t>
+          <t>https://lawtalknews.co.kr/article/0M8RPYSU9AIL</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-01 12:22:36.871468+00:00</t>
+          <t>2026-03-05 00:55:08.880031+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
-      <c r="D122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>해외 피싱 조직의 유인책으로 활동한 A씨가 특별법 위반 혐의로 징역 3년을 선고받았습니다. A씨는 조직의 협박으로 범행에 가담했다고 주장했습니다. 이 기사는 피싱 조직의 하위 가담자에 대한 형사 처벌 내용을 다루고 있습니다.</t>
+          <t>이 기사는 학력, 지능, 사회적 지위와 관계없이 누구나 사기의 피해자가 될 수 있음을 경고하는 일반적인 조언 칼럼입니다. 지나친 자신감을 경계하고 항상 주의해야 한다고 강조하며, 특정 사기 사건이나 법적 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>기사는 피싱 조직의 하위 가담자에 대한 형사 재판 판결을 다루고 있으며, 피해자들의 민사상 손해배상 청구에 대한 정보는 부족합니다. 주된 가해자인 '조직'은 불분명하고 해외에 있어 특정 및 자력 확인이 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 사기 피해 예방을 위한 일반적인 조언 칼럼입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>협박에 범행  호소에도 해외 피싱 유인책, 징역 3년</t>
+          <t>[이승환의 어드바이스] 누구나 사기의 표적</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515546</t>
+          <t>http://www.metroseoul.co.kr/article/20260305500049</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-28 12:31:55.181671+00:00</t>
+          <t>2026-03-05 00:25:52.688848+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>70대 A 씨가 공무원 취업 알선을 미끼로 피해자 1명에게 3560만 원을 가로챈 혐의로 실형을 선고받았습니다. A 씨는 행정안전부 장관 명의의 7급 공무원 임명장을 위조하여 범행에 이용했으며, 동종 전과도 있는 것으로 알려졌습니다.</t>
+          <t>이 기사는 사기나 횡령 등 고의적인 불법행위로 발생한 손해배상 채무는 개인회생이나 파산 시 면책되지 않는 비면책채권임을 설명합니다. 사기죄가 인정될 경우 채무자가 법원에서 파산하더라도 채무를 끝까지 받을 수 있다는 법률적 조언을 제공합니다. 이는 채권자가 채무자의 파산에도 불구하고 채권을 회수할 수 있는 법적 근거를 제시합니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 공문서 위조 및 실형 선고로 증거도 충분히 확보되었으나(적합 조건 5, 6), 상대방이 개인이며 동종 전과가 있는 점을 고려할 때 자력 부족으로 인한 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자 대상으로서는 크지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 사기나 횡령 등 고의적 불법행위로 인한 채무는 파산 시 면책되지 않는다는 일반적인 법률 정보를 제공합니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 조건이 제시되지 않았습니다. 예시로 언급된 3천만원은 소송금융 투자 대상으로 보기에는 규모가 작습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>3560만 원</t>
+          <t>3천만원</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>공무원 취업 알선 미끼로 3560만 원 가로챈 70대 실형</t>
+          <t>3천만원 빌려줬더니 파산? '이 죄' 입증하면 끝까지 받는다</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260033</t>
+          <t>https://lawtalknews.co.kr/article/TY211Q2HEL3B</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-28 00:27:03.431782+00:00</t>
+          <t>2026-03-04 01:27:45.772835+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 총책 송환 절차 협의 중</t>
+          <t>형사 고소 및 계좌 지급정지 절차 진행 중, 민사상 손해배상 청구 검토</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 로맨스 스캠 조직이 SNS에서 일본인 여성으로 위장해 한국 남성 68명에게 접근, 가짜 투자 사이트로 유도하여 100억 원 이상의 피해를 입혔습니다. 경찰은 조직원 49명을 검거하고 총책 송환을 협의 중이며, 피해 금액 대부분은 유흥과 도박으로 탕진된 것으로 파악됩니다.</t>
+          <t>법무법인 신결이 텔레그램 및 틱톡 기반 신종 사기 피해에 대한 전담 대응을 강화하고 있습니다. 피해자들을 위한 계좌 지급정지, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 단계별 법률 서비스를 제공하며, 신종 사기 피해가 급증하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자(68명)와 큰 피해 규모(100억 원 이상)로 집단적 피해이며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해 금액 대부분이 유흥 및 도박으로 탕진되었다고 명시되어 있어(상대방 자력 부족), 소송 승소 시에도 실제 손해배상금 회수가 매우 어려울 것으로 예상되어 소송금융 투자 적합도가 낮습니다.</t>
+          <t>적합 조건 3(집단적 피해) 및 6(공적 절차 진행)에 해당하나, 사기 사건의 특성상 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>100억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>“연애 적금 들자”던 일본인 여성…100억 털어 간 캄보디아 조직</t>
+          <t>법무법인 신결, 텔레그램·틱톡 기반 신종 사기 급증에 전담 대응 강화</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494041&amp;ref=A</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065591656953652</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-26 00:28:56.574367+00:00</t>
+          <t>2026-03-04 01:25:02.440831+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>법무법인 신결이 사기 피해자들을 위한 종합적인 법률구조 모델을 본격적으로 운영한다고 발표했습니다. 이 모델은 범죄 초기 단계부터 형사 고소, 민사상 손해배상 청구, 범죄 자금 추적을 연계하여 실질적인 피해 회복 가능성을 높이는 데 초점을 맞춥니다. 사기 범죄의 특성상 초기 대응의 중요성을 강조했습니다.</t>
+          <t>A 씨가 동료 11명에게 병원비를 빌리는 명목으로 최소 500만원씩 편취하고 잠적했으며, 노조 간부로서 노조 공금도 횡령한 사건이다. 피해자들은 돈을 돌려받지 못하고 있으며, 현재 법적 절차 진행 여부는 불분명하다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 법무법인의 사기 피해자 법률구조 서비스 개시를 알리는 일반적인 내용입니다. 소송금융 투자 검토를 위한 구체적인 사건, 상대방, 피해 규모, 증거 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>상대방 A 씨의 사기 및 횡령 책임은 명확하나(적합 조건 1), 상대방이 개인으로 자력 확보가 어려울 수 있으며(적합 조건 2 미충족), 피해자 수가 11명으로 집단소송 기준에 미치지 못하고(적합 조건 3 미충족), 피해 금액도 수억 원 이상으로 보기 어려워(적합 조건 4 미충족) 소송금융 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5500만원 이상 (노조 공금 횡령액 미상)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11명 및 노동조합</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>법무법인 신결, 사기피해자 법률구조 본격화  초기 대응이 회복 좌우</t>
+          <t>“병원비 좀 빌려줘” 동료 11명 속이고 잠적</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>ikoreanspirit.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84091</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22006000954</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:44.217676+00:00</t>
+          <t>2026-03-04 01:06:29.807954+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 추가 고소 병합 예정</t>
+          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>70대 여성 미용사가 이웃 주민들을 상대로 10억원대 곗돈 사기를 저질러 경찰 수사를 받고 있습니다. 현재까지 파악된 피해 규모는 10억원대이며, 추가 고소가 이어지고 있어 규모는 더욱 커질 것으로 예상됩니다. 경찰은 A씨에 대한 추가 고소 사건도 병합하여 수사할 방침입니다.</t>
+          <t>기사는 드라마 속 대사를 인용하여 피해자가 없는 사기죄의 성립 여부에 대한 법적 논점을 제기한다. 2006년 '빈센트 앤 코' 사건과 같이 명품 욕망을 이용한 범죄가 여전히 존재함을 시사하지만, 특정 사건에 대한 구체적인 정보는 제공하지 않는다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당하나, 상대방이 70대 미용사로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 가장 중요한 요소 중 하나인 회수 가능성이 현저히 떨어진다는 점에서 부적합합니다.</t>
+          <t>기사는 드라마 속 대사를 통해 사기죄의 피해자 유무에 대한 법적 논점을 다루며, 2006년 '빈센트 앤 코' 사건을 언급할 뿐, 현재 진행 중이거나 새롭게 발생한 특정 사건에 대한 구체적인 정보(피해자, 상대방, 피해 규모, 진행 단계 등)가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>10억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>이웃 곗돈 10억대 꿀꺽…70대 여성 미용사 수사</t>
+          <t>레이디두아가 소환한 2006년 빈센트 앤 코...명품 욕망 이용한 범죄 아직...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526733</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=465856</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-25 12:51:00.574823+00:00</t>
+          <t>2026-03-02 12:33:32.747198+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>투자 사기 피해 관련 경찰 고소장 제출</t>
+          <t>상습 무전취식범에 대한 징역형 선고</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>40대 남성이 평택의 컴퓨터 부품점에서 1천7백여만 원 상당의 GPU 3대를 훔쳐 구속되었습니다. 이 남성은 자신이 투자 리딩방 사기 피해자이며, 챗GPT의 조언에 따라 절도로 번 돈을 사기 피해 계좌에 보내면 사기 사건 수사가 진행될 것이라고 주장했습니다. 경찰은 남성이 실제로 사기 고소장을 제출한 사실을 확인하고, 진술 진위를 가리기 위해 수사 중입니다.</t>
+          <t>상습적으로 무전취식을 일삼은 30대 남성이 7회에 걸쳐 100만원 상당의 음식값과 택시비를 지불하지 않아 징역 1년을 선고받았습니다. 피고인은 대금 지급 능력과 의사가 없었으며, 피해 회복 노력도 하지 않아 엄벌에 처해졌습니다. 피해 금액이 적고 피고인의 자력이 없어 민사적 손해배상 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>본 기사는 1천7백여만 원 상당의 GPU 절도 사건에 대한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 절도범이 주장하는 투자 사기 피해는 공적 절차(경찰 고소)가 진행 중일 수 있으나, 사기 사건의 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 기사에 전혀 언급되어 있지 않습니다.</t>
+          <t>상대방에게 대금 지급 능력이 없으며(부적합 조건), 총 피해 금액이 100만원으로 소송금융 투자 대상으로서 규모가 매우 작습니다(부적합 조건). 비록 상대방 책임이 명확하고 증거가 확보되었으나, 회수 가능성이 극히 낮아 투자 가치가 없습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100만원</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>1천여만 원 상당 GPU 훔친 남성 구속‥ 내가 당한 사기 사건 수사 원해</t>
+          <t>술집서 100만원어치 먹고 '줄행랑'…상습 무전취식범 징역형</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6803234_36918.html</t>
+          <t>http://www.fnnews.com/news/202602271346511451</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-25 12:44:51.461957+00:00</t>
+          <t>2026-03-02 00:19:11.075416+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 파악 및 조직 추적 중</t>
+          <t>경찰 수사 진행 중 (위조 신분증 사용자 대상)</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 유도하여 고액 대출금을 가로챈 보이스피싱 조직을 추적하며 추가 피해자를 파악하고 있습니다.</t>
+          <t>SNS를 통해 위조 신분증이 판매되며 미성년자들의 범죄에 악용되고, 이로 인해 지역 소상공인들이 피해를 입고 있습니다. 경찰은 위조 신분증 사용자를 검거하고 있으나, 판매자나 제작자를 추적하는 데 어려움을 겪고 있어 근본적인 해결이 어렵습니다. 정부 차원의 SNS 플랫폼 규제 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 자력 확보가 매우 어려워 소송을 통해 승소하더라도 실질적인 손해배상금 회수가 불가능할 가능성이 높습니다. (적합 조건 2번 '상대방에게 자력이 충분함'에 해당하지 않음) 피해 금액은 크고 경찰 수사가 진행 중이나, 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확' 및 '상대방 자력 충분'이 불분명합니다. 기사에서 위조 신분증 판매자/제작자 적발의 어려움을 명시하고 있어 소송 대상 특정 및 집행 가능성이 낮습니다. 또한, '피해 규모'가 구체적으로 파악되지 않아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>1억 2천 5백여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>보이스피싱 사기로 1억 원 넘게 피해…경찰 수사</t>
+          <t>SNS서 '위조 신분증' 판매, 미성년자 범죄 악용... 수사 '난항' 왜?</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493011&amp;ref=A</t>
+          <t>https://www.insight.co.kr/news/544870</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:44.229512+00:00</t>
+          <t>2026-03-01 12:22:36.871468+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>피싱 유인책에 대한 형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>독일의 한 억만장자가 딸의 교통사고를 빙자한 보이스피싱 조직에 속아 수백만 유로 상당의 금품을 갈취당했습니다. 경찰이 신고를 접수하고 수사를 진행 중이며, 독일에서는 보이스피싱으로 인한 피해액이 2024년 기준 약 1200만 유로에 달합니다.</t>
+          <t>해외 피싱 조직의 유인책으로 활동한 A씨가 특별법 위반 혐의로 징역 3년을 선고받았습니다. A씨는 조직의 협박으로 범행에 가담했다고 주장했습니다. 이 기사는 피싱 조직의 하위 가담자에 대한 형사 처벌 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 가장 중요한 적합 조건 2(상대방에게 자력이 충분함)가 충족되지 않습니다. 보이스피싱 조직은 특정 및 자산 회수가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>기사는 피싱 조직의 하위 가담자에 대한 형사 재판 판결을 다루고 있으며, 피해자들의 민사상 손해배상 청구에 대한 정보는 부족합니다. 주된 가해자인 '조직'은 불분명하고 해외에 있어 특정 및 자력 확인이 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>수백만 유로</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>딸이 운전하다 임산부 숨지게 했다 …독일 억만장자 보이스피싱 피해</t>
+          <t>협박에 범행  호소에도 해외 피싱 유인책, 징역 3년</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260224_0003524792</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515546</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-25 00:28:00.144778+00:00</t>
+          <t>2026-02-28 12:31:55.181671+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>수사 진행 중</t>
+          <t>형사 재판 종결, 실형 선고</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 가정형편이 어렵다고 속여 3명의 피해자 외 다른 남성들과 접촉하며 범행을 저지른 것으로 파악되었습니다. SBS 취재진이 김 씨와 만났던 남성들을 인터뷰한 내용입니다.</t>
+          <t>70대 A 씨가 공무원 취업 알선을 미끼로 피해자 1명에게 3560만 원을 가로챈 혐의로 실형을 선고받았습니다. A 씨는 행정안전부 장관 명의의 7급 공무원 임명장을 위조하여 범행에 이용했으며, 동종 전과도 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방(피의자 김 모 씨)의 자력이 부족할 가능성이 높고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모(금액)가 명확하지 않으며 피해자 수가 소송금융 투자에 적합할 만큼 다수(수십 명 이상)인지 불분명합니다(적합 조건: 피해 규모가 큼, 집단적 피해). 범행의 구체적인 내용과 책임의 명확성도 기사만으로는 판단하기 어렵습니다.</t>
+          <t>상대방 책임은 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 공문서 위조 및 실형 선고로 증거도 충분히 확보되었으나(적합 조건 5, 6), 상대방이 개인이며 동종 전과가 있는 점을 고려할 때 자력 부족으로 인한 회수 가능성이 매우 낮습니다. 또한, 피해 규모가 소송금융 투자 대상으로서는 크지 않습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3560만 원</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>[단독]  형편 어렵다 며…범행 전후 다른 남성들 접촉</t>
+          <t>공무원 취업 알선 미끼로 3560만 원 가로챈 70대 실형</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008454144&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2260033</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-25 00:24:34.108167+00:00</t>
+          <t>2026-02-28 00:27:03.431782+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰의 신종 피싱 대응 강화 및 예방 활동</t>
+          <t>경찰 수사 및 조직원 검거, 총책 송환 절차 협의 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>광주경찰이 신종 피싱 수법에 대한 대응을 강화하고 있다. 최근 피싱 조직은 피해자에게 신규 휴대폰을 개통하게 한 뒤 악성 앱을 설치해 통화를 가로채는 수법을 사용하며, 경찰은 이러한 범죄에 대한 단속 및 예방 활동에 앞장서고 있다. 기사는 특정 피해 사건보다는 경찰의 일반적인 범죄 대응 노력을 다루고 있다.</t>
+          <t>캄보디아에 거점을 둔 로맨스 스캠 조직이 SNS에서 일본인 여성으로 위장해 한국 남성 68명에게 접근, 가짜 투자 사이트로 유도하여 100억 원 이상의 피해를 입혔습니다. 경찰은 조직원 49명을 검거하고 총책 송환을 협의 중이며, 피해 금액 대부분은 유흥과 도박으로 탕진된 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>기사는 신종 피싱 수법과 이에 대한 경찰의 대응 강화에 초점을 맞추고 있으며, 특정 피해 사건이나 명확한 피고가 존재하지 않습니다. 피싱 조직은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방 책임 불명확, 상대방 자력 부족)</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자(68명)와 큰 피해 규모(100억 원 이상)로 집단적 피해이며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해 금액 대부분이 유흥 및 도박으로 탕진되었다고 명시되어 있어(상대방 자력 부족), 소송 승소 시에도 실제 손해배상금 회수가 매우 어려울 것으로 예상되어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 원 이상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>광주경찰, 화물차 단속·신종 피싱 대응 강화에 앞장서...</t>
+          <t>“연애 적금 들자”던 일본인 여성…100억 털어 간 캄보디아 조직</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=739718</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494041&amp;ref=A</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-25 00:19:34.690690+00:00</t>
+          <t>2026-02-26 00:28:56.574367+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
-      <c r="D132" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 통한 명의 도용 및 고액 대출금 가로채기 수법을 확인하고 조직을 추적 중이며, 추가 피해자 여부를 파악하고 있습니다.</t>
+          <t>법무법인 신결이 사기 피해자들을 위한 종합적인 법률구조 모델을 본격적으로 운영한다고 발표했습니다. 이 모델은 범죄 초기 단계부터 형사 고소, 민사상 손해배상 청구, 범죄 자금 추적을 연계하여 실질적인 피해 회복 가능성을 높이는 데 초점을 맞춥니다. 사기 범죄의 특성상 초기 대응의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로서 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 비록 경찰 수사가 진행 중이고 피해 금액이 크지만, 실질적인 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 사기 사건에 대한 보도가 아닌, 법무법인의 사기 피해자 법률구조 서비스 개시를 알리는 일반적인 내용입니다. 소송금융 투자 검토를 위한 구체적인 사건, 상대방, 피해 규모, 증거 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>1억 2천 5백여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 파악 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[주요 단신] ‘초고령사회’ 장기요양등급 인구 급증 외</t>
+          <t>법무법인 신결, 사기피해자 법률구조 본격화  초기 대응이 회복 좌우</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492410&amp;ref=A</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84091</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-02-24 12:33:04.270878+00:00</t>
+          <t>2026-02-25 13:11:44.217676+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>70대 여성 A씨</t>
+        </is>
+      </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 진행 중</t>
+          <t>경찰 수사 중, 추가 고소 병합 예정</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>30대 시민 A씨는 과거 취업 알선 미끼 대출 사기 보이스피싱 피해를 당해 현재 가해자들과 형사 재판 중이다. A씨는 최근 카페에서 보이스피싱 현장을 목격하고 신고하여 6천만원의 추가 피해를 막았다. A씨의 피해 사건은 가해자가 특정되어 형사 절차가 진행 중이나, 보이스피싱 범죄의 특성상 손해배상금 회수 가능성이 불확실하다.</t>
+          <t>70대 여성 미용사가 이웃 주민들을 상대로 10억원대 곗돈 사기를 저질러 경찰 수사를 받고 있습니다. 현재까지 파악된 피해 규모는 10억원대이며, 추가 고소가 이어지고 있어 규모는 더욱 커질 것으로 예상됩니다. 경찰은 A씨에 대한 추가 고소 사건도 병합하여 수사할 방침입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>가해자가 형사 재판 중이므로 책임 및 증거는 명확하나, 보이스피싱 범죄자의 자력이 낮은 경우가 많아 손해배상금 회수 가능성이 불확실하다. 또한 피해 규모가 기사에 명시되지 않아 투자 매력도가 낮다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당하나, 상대방이 70대 미용사로 자력 부족 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 가장 중요한 요소 중 하나인 회수 가능성이 현저히 떨어진다는 점에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억원대</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>현금 보여줘  카페서 수상한 대화...신고한 시민  나도 당해봤다</t>
+          <t>이웃 곗돈 10억대 꿀꺽…70대 여성 미용사 수사</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/24/2026022406363232847</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003526733</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-02-24 00:22:06.765637+00:00</t>
+          <t>2026-02-25 12:51:00.574823+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>투자 사기 피해 관련 경찰 고소장 제출</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>포천시의 한 카페에서 시민 A씨가 보이스피싱 대화를 우연히 듣고, 피해자가 현금다발을 전달하는 것을 목격한 후 즉시 112에 신고했습니다. 이로 인해 경찰이 출동하여 보이스피싱 수거책이 피해자로부터 현금을 가로채는 것을 막았습니다.</t>
+          <t>40대 남성이 평택의 컴퓨터 부품점에서 1천7백여만 원 상당의 GPU 3대를 훔쳐 구속되었습니다. 이 남성은 자신이 투자 리딩방 사기 피해자이며, 챗GPT의 조언에 따라 절도로 번 돈을 사기 피해 계좌에 보내면 사기 사건 수사가 진행될 것이라고 주장했습니다. 경찰은 남성이 실제로 사기 고소장을 제출한 사실을 확인하고, 진술 진위를 가리기 위해 수사 중입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>기사 내용상 시민의 신고로 보이스피싱 피해를 막았으므로, 소송의 대상이 되는 실제 피해가 발생했는지 불분명합니다. 또한, 소송 상대방이 보이스피싱 조직원일 경우 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아닌 단일 사건으로 보입니다. (적합 조건 1개 이하)</t>
+          <t>본 기사는 1천7백여만 원 상당의 GPU 절도 사건에 대한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 절도범이 주장하는 투자 사기 피해는 공적 절차(경찰 고소)가 진행 중일 수 있으나, 사기 사건의 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 기사에 전혀 언급되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>피해 막음 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>1명 (피해를 막은 사례)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>카페서 우연히 들은 보이스피싱 대화…시민 신고로 피해 막아</t>
+          <t>1천여만 원 상당 GPU 훔친 남성 구속‥ 내가 당한 사기 사건 수사 원해</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6080290</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6803234_36918.html</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-02-23 12:34:58.759218+00:00</t>
+          <t>2026-02-25 12:44:51.461957+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>사기죄 형사 재판 종결, 실형 선고</t>
+          <t>경찰 수사 진행 중, 추가 피해자 파악 및 조직 추적 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 알려주겠다며 3명의 피해자에게 7억 7600만 원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인들의 주장을 기각하고 피해가 대부분 회복되지 않은 점을 고려해 형을 확정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 유도하여 고액 대출금을 가로챈 보이스피싱 조직을 추적하며 추가 피해자를 파악하고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 규모가 7억 7600만 원으로 크며(적합 조건 4), 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 기사에 '피해가 대부분 회복되지 않은 점'이 명시되어 피고인들의 자력 부족이 예상되어(적합 조건 2 불충족) 소송금융 투자에 결정적인 걸림돌이 됩니다. 또한 피해자 수가 3명으로 적어(적합 조건 3 불충족) 집단소송 가능성이 낮습니다.</t>
+          <t>보이스피싱 조직은 특정 및 자력 확보가 매우 어려워 소송을 통해 승소하더라도 실질적인 손해배상금 회수가 불가능할 가능성이 높습니다. (적합 조건 2번 '상대방에게 자력이 충분함'에 해당하지 않음) 피해 금액은 크고 경찰 수사가 진행 중이나, 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>7억 7600만 원</t>
+          <t>1억 2천 5백여만 원</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>로또 공 무게 조작 가능해 ...당첨번호 알려주겠다 속여 7억 뜯어내</t>
+          <t>보이스피싱 사기로 1억 원 넘게 피해…경찰 수사</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602230803507673</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493011&amp;ref=A</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:29.468826+00:00</t>
+          <t>2026-02-25 00:33:44.229512+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>경찰 수사 및 전달책 검거</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 전달책이 전국 곳곳에서 피해자들의 체크카드를 수거해 현금을 인출하다 경찰에 검거되었습니다. 확인된 피해 금액은 총 3억 9천만 원에 달하며, 경찰 수사가 진행 중입니다.</t>
+          <t>독일의 한 억만장자가 딸의 교통사고를 빙자한 보이스피싱 조직에 속아 수백만 유로 상당의 금품을 갈취당했습니다. 경찰이 신고를 접수하고 수사를 진행 중이며, 독일에서는 보이스피싱으로 인한 피해액이 2024년 기준 약 1200만 유로에 달합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당하나, 보이스피싱 사건의 특성상 실제 가해 조직의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮습니다. 검거된 전달책 또한 충분한 자력을 갖추지 못할 가능성이 커 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 가장 중요한 적합 조건 2(상대방에게 자력이 충분함)가 충족되지 않습니다. 보이스피싱 조직은 특정 및 자산 회수가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>3억 9천만 원</t>
+          <t>수백만 유로</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>전국 곳곳서 발견된 남성… 무려 3억 9천만 원을  경악</t>
+          <t>딸이 운전하다 임산부 숨지게 했다 …독일 억만장자 보이스피싱 피해</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450918&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260224_0003524792</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:01.873585+00:00</t>
+          <t>2026-02-25 00:28:00.144778+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>오덕규</t>
-[...3 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>수사 진행 중</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>기사는 '구권 화폐 사기' 수법을 설명하며, 정치권 비자금 세탁을 명목으로 피해자의 신권 화폐를 빼앗는 방식이라고 언급합니다. 오덕규라는 인물이 주식을 팔았다는 내용도 포함되어 있으나, '언더커버 미쓰홍'이라는 드라마의 내용으로 판단됩니다.</t>
+          <t>피의자 김 모 씨가 가정형편이 어렵다고 속여 3명의 피해자 외 다른 남성들과 접촉하며 범행을 저지른 것으로 파악되었습니다. SBS 취재진이 김 씨와 만났던 남성들을 인터뷰한 내용입니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>해당 기사는 '언더커버 미쓰홍'이라는 드라마의 줄거리 일부를 묘사하는 것으로 보이며, 실제 발생한 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 이 사건은 투자 대상으로 부적합합니다 (기타 투자 어려운 이유 있음).</t>
+          <t>상대방(피의자 김 모 씨)의 자력이 부족할 가능성이 높고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모(금액)가 명확하지 않으며 피해자 수가 소송금융 투자에 적합할 만큼 다수(수십 명 이상)인지 불분명합니다(적합 조건: 피해 규모가 큼, 집단적 피해). 범행의 구체적인 내용과 책임의 명확성도 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>'언더커버 미쓰홍' 이것이 바로 돈 잃은 표정…박미현, 박신혜 향해 분...</t>
+          <t>[단독]  형편 어렵다 며…범행 전후 다른 남성들 접촉</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019018</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008454144&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-02-23 00:20:31.539262+00:00</t>
+          <t>2026-02-25 00:24:34.108167+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>경찰의 신종 피싱 대응 강화 및 예방 활동</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>광주경찰이 신종 피싱 수법에 대한 대응을 강화하고 있다. 최근 피싱 조직은 피해자에게 신규 휴대폰을 개통하게 한 뒤 악성 앱을 설치해 통화를 가로채는 수법을 사용하며, 경찰은 이러한 범죄에 대한 단속 및 예방 활동에 앞장서고 있다. 기사는 특정 피해 사건보다는 경찰의 일반적인 범죄 대응 노력을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>기사는 신종 피싱 수법과 이에 대한 경찰의 대응 강화에 초점을 맞추고 있으며, 특정 피해 사건이나 명확한 피고가 존재하지 않습니다. 피싱 조직은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 상대방 책임 불명확, 상대방 자력 부족)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>광주경찰, 화물차 단속·신종 피싱 대응 강화에 앞장서...</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=739718</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:19:34.690690+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>50대 여성이 금감원과 검사를 사칭한 보이스피싱 사기로 1억 2천 5백여만 원의 피해를 입었습니다. 경찰은 악성 앱 설치를 통한 명의 도용 및 고액 대출금 가로채기 수법을 확인하고 조직을 추적 중이며, 추가 피해자 여부를 파악하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로서 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음) 비록 경찰 수사가 진행 중이고 피해 금액이 크지만, 실질적인 회수 가능성이 낮아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>1억 2천 5백여만 원</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>1명 (추가 피해자 파악 중)</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>[주요 단신] ‘초고령사회’ 장기요양등급 인구 급증 외</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492410&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:33:04.270878+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr"/>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>가해자 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>30대 시민 A씨는 과거 취업 알선 미끼 대출 사기 보이스피싱 피해를 당해 현재 가해자들과 형사 재판 중이다. A씨는 최근 카페에서 보이스피싱 현장을 목격하고 신고하여 6천만원의 추가 피해를 막았다. A씨의 피해 사건은 가해자가 특정되어 형사 절차가 진행 중이나, 보이스피싱 범죄의 특성상 손해배상금 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>가해자가 형사 재판 중이므로 책임 및 증거는 명확하나, 보이스피싱 범죄자의 자력이 낮은 경우가 많아 손해배상금 회수 가능성이 불확실하다. 또한 피해 규모가 기사에 명시되지 않아 투자 매력도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>현금 보여줘  카페서 수상한 대화...신고한 시민  나도 당해봤다</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/24/2026022406363232847</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:22:06.765637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>포천시의 한 카페에서 시민 A씨가 보이스피싱 대화를 우연히 듣고, 피해자가 현금다발을 전달하는 것을 목격한 후 즉시 112에 신고했습니다. 이로 인해 경찰이 출동하여 보이스피싱 수거책이 피해자로부터 현금을 가로채는 것을 막았습니다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>기사 내용상 시민의 신고로 보이스피싱 피해를 막았으므로, 소송의 대상이 되는 실제 피해가 발생했는지 불분명합니다. 또한, 소송 상대방이 보이스피싱 조직원일 경우 자력이 충분하지 않을 가능성이 매우 높고, 집단적 피해가 아닌 단일 사건으로 보입니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>피해 막음 (미상)</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>1명 (피해를 막은 사례)</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>카페서 우연히 들은 보이스피싱 대화…시민 신고로 피해 막아</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6080290</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:34:58.759218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>A씨, B씨</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>사기죄 형사 재판 종결, 실형 선고</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다며 3명의 피해자에게 7억 7600만 원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 재판부는 피고인들의 주장을 기각하고 피해가 대부분 회복되지 않은 점을 고려해 형을 확정했습니다. 피해자들은 형사 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 규모가 7억 7600만 원으로 크며(적합 조건 4), 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 기사에 '피해가 대부분 회복되지 않은 점'이 명시되어 피고인들의 자력 부족이 예상되어(적합 조건 2 불충족) 소송금융 투자에 결정적인 걸림돌이 됩니다. 또한 피해자 수가 3명으로 적어(적합 조건 3 불충족) 집단소송 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>7억 7600만 원</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>로또 공 무게 조작 가능해 ...당첨번호 알려주겠다 속여 7억 뜯어내</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602230803507673</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:29:29.468826+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 전달책 검거</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 전달책이 전국 곳곳에서 피해자들의 체크카드를 수거해 현금을 인출하다 경찰에 검거되었습니다. 확인된 피해 금액은 총 3억 9천만 원에 달하며, 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당하나, 보이스피싱 사건의 특성상 실제 가해 조직의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮습니다. 검거된 전달책 또한 충분한 자력을 갖추지 못할 가능성이 커 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>3억 9천만 원</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>전국 곳곳서 발견된 남성… 무려 3억 9천만 원을  경악</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450918&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:26:01.873585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>오덕규</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>기사는 '구권 화폐 사기' 수법을 설명하며, 정치권 비자금 세탁을 명목으로 피해자의 신권 화폐를 빼앗는 방식이라고 언급합니다. 오덕규라는 인물이 주식을 팔았다는 내용도 포함되어 있으나, '언더커버 미쓰홍'이라는 드라마의 내용으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>해당 기사는 '언더커버 미쓰홍'이라는 드라마의 줄거리 일부를 묘사하는 것으로 보이며, 실제 발생한 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 이 사건은 투자 대상으로 부적합합니다 (기타 투자 어려운 이유 있음).</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>'언더커버 미쓰홍' 이것이 바로 돈 잃은 표정…박미현, 박신혜 향해 분...</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019018</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:20:31.539262+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
+      <c r="E145" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
+      <c r="F145" t="inlineStr">
         <is>
           <t>기사는 드라마 '언더커버 미쓰홍'에서 배우 김형묵이 연기한 캐릭터가 구권 화폐 사기를 당해 현금과 주식을 잃는 줄거리를 다룹니다. 이 사기는 정치권 비자금 세탁을 명목으로 신권을 구권으로 교환하게 하여 피해자의 자산을 편취하는 수법입니다.</t>
         </is>
       </c>
-      <c r="G138" t="inlineStr">
+      <c r="G145" t="inlineStr">
         <is>
           <t>이 기사는 드라마 '언더커버 미쓰홍'의 줄거리 일부를 설명하는 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실체가 없어 부적합합니다.</t>
         </is>
       </c>
-      <c r="H138" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J138" t="inlineStr">
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
         <is>
           <t>'언더커버 미쓰홍' 구권 화폐 사기당한 김형묵, 결국 주식도 내놨다</t>
         </is>
       </c>
-      <c r="K138" t="inlineStr">
+      <c r="K145" t="inlineStr">
         <is>
           <t>nbntv.co.kr</t>
         </is>
       </c>
-      <c r="L138" t="inlineStr">
+      <c r="L145" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M138" t="inlineStr">
+      <c r="M145" t="inlineStr">
         <is>
           <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019017</t>
         </is>
       </c>
-      <c r="N138" t="inlineStr">
+      <c r="N145" t="inlineStr">
         <is>
           <t>2026-02-23 00:20:03.574943+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N138"/>
+  <autoFilter ref="A1:N145"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>