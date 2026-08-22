--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$71</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N66"/>
+  <dimension ref="A1:N71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="38" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,4622 +533,4978 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>피싱 조직 팀장 등 조직원들에 대한 1심 징역형 선고. 외국인 총책 추적 중.</t>
+          <t>실화탐사대 방송을 통한 사건 공개 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>피싱 조직이 군부대 등을 사칭하여 소상공인 215명에게 38억 원대 '노쇼 사기'를 벌인 사건. 조직 팀장 김 모 씨에게 1심에서 징역 8년이 선고되었으며, 다른 조직원들도 유죄 판결을 받았다. 재판부는 피해 규모는 상당하나 피해보상은 이뤄지지 않았다고 밝혔다. 동부지검은 조직원 23명을 구속기소하고 외국인 총책을 추적 중이다.</t>
+          <t>'실화탐사대'에서 의식불명 상태의 엄마에게 설명되지 않은 혼인신고가 이뤄지고 9억 원의 재산 행방이 묘연해진 사건을 다룹니다. 명품 인플루언서와 관련된 의혹도 제기되며, 가족들은 심리적 의존 속에서 피해를 겪은 과정을 털어놓았습니다. 이는 재산 관련 사기 또는 횡령 가능성이 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피싱 조직의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 215명의 소상공인에게 38억 원이라는 집단적이고 큰 피해(적합 조건 3, 4)가 발생했습니다. 또한, 이미 검찰 수사 및 1심 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 기사에서 '피해보상은 이뤄지지 않았다'고 명시되어 있어, 현재 유죄 판결을 받은 피고인들의 자력에 의한 피해 회복 가능성이 불확실하여 소송금융 투자 회수 위험이 높습니다.</t>
+          <t>의식불명 상태의 피해자에게서 9억 원 상당의 재산이 사라진 사건으로 피해 규모가 크고(적합 조건 4), '실화탐사대'를 통해 이미 조사가 진행되어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력이나 집단적 피해 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>38억 원</t>
+          <t>9억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>215명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>소상공인 상대로 38억 원대 ‘노쇼사기’ 벌인 팀장, 징역 8년 선고</t>
+          <t>'실화탐사대', 의식불명 엄마 혼인신고·9억 행방과 명품 인플루언서 사...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8545123&amp;ref=A</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=302959</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-18 03:58:06.153204+00:00</t>
+          <t>2026-07-25 07:01:14.392827+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>셀허브</t>
+          <t>50대 남성 A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>로맨스 스캠 조직에 대한 형사 재판에서 징역형 선고</t>
+          <t>검경 수사 3년째 진행 중, 아직 기소 여부 결정 전</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>캄보디아에 기반을 둔 로맨스 스캠 조직 '셀허브'가 연예인 지망생 등 15명에게 9.4억 원을 가로챈 혐의로 징역 4년 6개월을 선고받았다. 법원은 무고한 피해자를 양산하고 회복이 쉽지 않다는 점을 들어 엄히 처벌했다.</t>
+          <t>피해자 3명이 50대 남성 A씨를 상대로 15~16억 원대 부동산 교환 사기 혐의로 고소했으나, 검경의 3년 '핑퐁 수사'로 인해 사건이 지연되는 사이 피해자 중 한 명이 사망했습니다. 현재 사건은 경찰에서 검찰로 재송치된 상태이며, 기소 여부는 아직 결정되지 않았습니다. 이 사건은 검경 수사권 조정 이후 수사 지연 문제의 대표적 사례로 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>로맨스 스캠 조직의 책임이 명확하고(적합 조건 1), 총 피해 금액이 9.4억 원으로 규모가 크며(적합 조건 4), 15명의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 또한 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 로맨스 스캠 조직의 특성상 피해금 회수 가능성(상대방 자력)이 불확실하다는 점이 리스크이다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 금액이 15~16억 원으로 규모가 크며(적합 조건 4), 검경 수사가 3년째 진행 중인 공적 절차(적합 조건 6)에 해당합니다. 다만 상대방이 개인으로 자력 확인이 필요하고(적합 조건 2 미충족), 피해자 수가 3명으로 집단적 피해(적합 조건 3 미충족)에 해당하지 않는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>9.4억 원</t>
+          <t>약 15~16억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>연예인 지망생과 조건만남  9억 가로챈 캄보디아 로맨스 스캠</t>
+          <t>[단독]검경 3년 '핑퐁수사'에 피해자 사망… 곧 일상될 수도</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6165792</t>
+          <t>https://www.nocutnews.co.kr/news/6543909?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260707082555</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-16 07:00:27.685918+00:00</t>
+          <t>2026-07-14 10:23:50.619513+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>트레이너 A 씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 절차 종결 또는 기소 완료, 민사 손해배상 소송 가능성</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>본 기사는 경찰 및 검찰 수사 오류가 바로잡혀 피해자들이 구제받은 여러 사례를 제시한다. 특히 62억원 규모의 오피스텔 전매 사기 사건은 형사 유죄 판결이 확정되어 민사 손해배상 소송의 강력한 근거가 될 수 있으며, 다수의 피해자와 큰 피해 규모를 가지고 있다. 다른 사례들도 형사 기소 또는 유죄 판결을 통해 민사 소송 가능성이 높아졌으나, 피고의 자력 확인이 필요하다.</t>
+          <t>울산에서 한 트레이너가 회원 카드로 1900만원을 무단 결제하고, 새로운 회원들의 돈으로 기존 피해자들에게 환불해 주는 '돌려막기' 의혹을 받고 있습니다. 피해자들이 고소장을 접수하여 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사에서 제시된 사례들은 수사 오류가 바로잡혀 형사 유죄 판결이 확정되거나 기소된 경우로, 이는 민사 손해배상 소송에서 피고의 책임이 비교적 명확해지고(적합 조건 1) 증거 확보가 용이해진다(적합 조건 5). 특히 62억원 규모의 오피스텔 전매 사기 사건은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 존재(적합 조건 3)하여 소송금융 투자 대상으로 매력적일 수 있다. 그러나 해당 사건의 형사 절차는 이미 종결되었으며(부적합 조건), 대부분의 피고 자력(적합 조건 2)이 불분명하여 투자 위험이 존재한다.</t>
+          <t>트레이너의 회원 카드 무단 결제 및 '돌려막기' 의혹으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 고소장이 접수되어 공적 절차(경찰 수사)가 진행 중이므로 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한 '돌려막기' 정황상 다수의 피해자가 발생했을 가능성이 있습니다 (적합 조건 3). 그러나 상대방이 개인 트레이너로 자력이 충분하지 않을 수 있으며 (부적합 조건), 현재까지 보도된 피해 금액이 소송금융 투자 대상으로 크다고 보기 어렵습니다 (부적합 조건).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>62억원 (오피스텔 전매 사기 사건)</t>
+          <t>1900만원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수 (오피스텔 전매 사기 사건)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>수사 오류, 경찰·검찰 문제 아냐… 초점은 ‘검증 시스템’ 구축</t>
+          <t>회원 카드로 1900만원 무단 결제 혐의…울산서 트레이너 고소장 접수</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775375689&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.news1.kr/local/ulsan/6218143</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:27:56.679378+00:00</t>
+          <t>2026-07-07 01:05:35.481112+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI를 상대로 사기 혐의 소송 제기</t>
+          <t>사기 및 변호사법 위반 혐의 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>일론 머스크 테슬라 CEO가 오픈AI가 비영리 약속을 어기고 상업화로 변질되었다며 사기 혐의 소송을 제기했다. 오픈AI는 MS로부터 대규모 투자를 받고 있으며, 1조 달러 IPO 가능성도 언급되는 등 높은 기업 가치를 가진다. 이 소송은 오픈AI의 독특한 비영리-영리 구조와 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
+          <t>A씨와 B씨는 검사·형사와의 허위 친분을 내세워 수감자 석방을 빌미로 C씨의 모친 등으로부터 총 775만원 상당의 금품을 뜯어낸 혐의로 기소되어 각각 징역형과 벌금형을 선고받았다. A씨는 또 다른 피해자에게 953만원을 가로챈 혐의도 있다. 법원은 피고인들의 누범 기간 중 범행과 피해 회복이 이뤄지지 않은 점을 참작했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방인 오픈AI는 MS의 대규모 투자와 높은 기업 가치로 자력이 충분합니다. (적합 조건 2) 일론 머스크가 오픈AI의 비영리 약속 위반 및 상업화 변질을 주장하며 사기 혐의 소송을 제기한 사건으로, 소송의 쟁점이 되는 가치는 매우 클 것으로 예상됩니다. (적합 조건 4) 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개인 소송으로 보입니다.</t>
+          <t>피고인들의 사기 및 변호사법 위반 혐의가 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1, 5), 이미 공적 절차인 형사 재판이 종결되어 민사 소송의 증거 확보가 용이합니다(적합 조건 6). 그러나 피해 금액이 수억 원 이상으로 크지 않고(부적합 조건), 피해자 수가 소수이며(부적합 조건), 피고인들의 자력 부족으로 피해 회복이 어렵다는 점이 투자에 부정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 1728만원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“MS, 325조 평가이익… 그런데 CEO는 0%” 오픈AI, 자본주의 뒤집은 기...</t>
+          <t>수감자 빼내 줄게  검사·형사 청탁 명목 금품 뜯어낸 일당</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604050612321072fbbec65dfb_1</t>
+          <t>https://www.newsis.com/view/NISX20260504_0003616906</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:28.593153+00:00</t>
+          <t>2026-06-30 15:50:57.973615+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>전청조</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>군 당국 수사 진행 중</t>
+          <t>형사 재판 판결 선고 (추가 형량)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>제주 해병대 부대에서 병사 A 씨가 동료 병사들을 상대로 수개월에 걸쳐 8500만 원 상당의 돈을 갈취했다는 의혹이 제기되었습니다. A 씨는 부모님 병원비 등을 빌미로 소액을 빌리거나, 대출을 받도록 하고 가로채고, 피해자 명의로 휴대전화를 개통하여 단말기를 판매한 것으로 알려졌습니다. 현재 군 당국은 사기 및 금전 갈취 의혹에 대한 조사를 진행 중입니다.</t>
+          <t>전청조가 재벌을 사칭하여 30여 명의 피해자로부터 약 35억 원의 투자금을 편취한 사기 사건입니다. 가석방 기간 중 범행을 저질러 추가 형량을 선고받았으며, 피해자들은 용서하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(A 씨의 금품 갈취 의혹), 피해 규모가 8500만 원으로 크며, 군 당국의 수사가 진행 중이어서 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. 그러나 상대방이 개인 병사로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점에서 적합도가 Medium입니다.</t>
+          <t>전청조의 재벌 사칭 사기 행각은 책임이 명확하고(적합 조건 1), 30여 명의 피해자와 약 35억 원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당하며(적합 조건 3, 4), 형사 재판을 통해 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 상대방이 개인 사기범으로 피해액을 배상할 자력이 부족할 가능성이 높아 회수 가능성에 대한 리스크가 큽니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>8500만 원</t>
+          <t>약 35억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>동료 병사들 다수</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘군대에서 금품 갈취? 정말?’…제주 한 해병대서 동료 병사들에 8500만...</t>
+          <t>'재벌 사칭' 전청조, 옥살이 더 늘었다… 가석방 기간 범행 '들통'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579842?ref=naver</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052706370004920?did=NA</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:23:00.077251+00:00</t>
+          <t>2026-06-18 07:11:30.705802+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김 모 씨 외 피싱 조직원들</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>사기 혐의 1심 징역 2년 선고 및 배상명령 포함</t>
+          <t>피싱 조직 팀장 등 조직원들에 대한 1심 징역형 선고. 외국인 총책 추적 중.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>A씨가 지인 3명에게 유흥주점 투자 및 성인용 게임업소 동업을 미끼로 총 3억원을 편취한 사기 사건입니다. 법원은 A씨에게 징역 2년을 선고하고 편취금을 배상신청인들에게 지급하라고 명령했습니다. A씨는 채무가 많고 재산이 없는 상태로, 피해 회복 노력이 부족한 것으로 알려졌습니다.</t>
+          <t>피싱 조직이 군부대 등을 사칭하여 소상공인 215명에게 38억 원대 '노쇼 사기'를 벌인 사건. 조직 팀장 김 모 씨에게 1심에서 징역 8년이 선고되었으며, 다른 조직원들도 유죄 판결을 받았다. 재판부는 피해 규모는 상당하나 피해보상은 이뤄지지 않았다고 밝혔다. 동부지검은 조직원 23명을 구속기소하고 외국인 총책을 추적 중이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 피해 규모가 3억원으로 크고(적합 조건 4), A씨의 자백 문자 등 증거가 명확하며(적합 조건 5), 형사 재판이 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 하지만 상대방(A씨)이 채무가 많고 재산이 없어 자력이 부족하여(적합 조건 2 미충족) 실제 손해배상금 회수가 어려울 가능성이 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>피싱 조직의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 215명의 소상공인에게 38억 원이라는 집단적이고 큰 피해(적합 조건 3, 4)가 발생했습니다. 또한, 이미 검찰 수사 및 1심 판결이 선고되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 기사에서 '피해보상은 이뤄지지 않았다'고 명시되어 있어, 현재 유죄 판결을 받은 피고인들의 자력에 의한 피해 회복 가능성이 불확실하여 소송금융 투자 회수 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>3억원</t>
+          <t>38억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>215명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>무자본으로 유흥주점 차리는 법? 지인 3명 피눈물 흘리게 한 수법 [사기...</t>
+          <t>소상공인 상대로 38억 원대 ‘노쇼사기’ 벌인 팀장, 징역 8년 선고</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604031542037340</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8545123&amp;ref=A</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:28.513806+00:00</t>
+          <t>2026-05-18 03:58:06.153204+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>여성 용의자 2명</t>
+          <t>셀허브</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>로맨스 스캠 조직에 대한 형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>두 명의 여성 용의자가 피해자에게 270만 달러 복권 당첨금을 현금화할 수 없다며 접근, 도움을 요청하는 방식으로 4만 5천 달러를 편취한 사건입니다. 현재 수사 당국이 사건을 조사 중입니다.</t>
+          <t>캄보디아에 기반을 둔 로맨스 스캠 조직 '셀허브'가 연예인 지망생 등 15명에게 9.4억 원을 가로챈 혐의로 징역 4년 6개월을 선고받았다. 법원은 무고한 피해자를 양산하고 회복이 쉽지 않다는 점을 들어 엄히 처벌했다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 수사 당국에 의해 공적 절차가 진행 중이므로 증거 확보가 가능합니다(적합 조건 5, 6). 그러나 상대방이 개인 용의자이며 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 매력도가 낮습니다.</t>
+          <t>로맨스 스캠 조직의 책임이 명확하고(적합 조건 1), 총 피해 금액이 9.4억 원으로 규모가 크며(적합 조건 4), 15명의 피해자가 발생하여 집단적 피해에 해당한다(적합 조건 3). 또한 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 로맨스 스캠 조직의 특성상 피해금 회수 가능성(상대방 자력)이 불확실하다는 점이 리스크이다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>45,000 달러</t>
+          <t>9.4억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“복권 270만불 당첨” 믿었다가…4만5000불 털렸다</t>
+          <t>연예인 지망생과 조건만남  9억 가로챈 캄보디아 로맨스 스캠</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260402154100860</t>
+          <t>https://www.news1.kr/society/general-society/6165792</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:25:05.739454+00:00</t>
+          <t>2026-05-16 07:00:27.685918+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 형사 재판 진행 예정</t>
+          <t>형사 절차 종결 또는 기소 완료, 민사 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>60대 남성 A씨가 실체 없는 아프리카 투자 사업을 빙자해 지인 B씨로부터 7870만원을 편취한 혐의로 검찰에 기소되었다. 경찰은 혐의없음으로 불송치했으나, 검찰이 직접 보완수사를 통해 A씨의 사기 행각과 과거 사기 전력을 밝혀내 재판에 넘겼다. 피해자는 B씨 한 명이며, 피해 금액은 7870만원이다.</t>
+          <t>본 기사는 경찰 및 검찰 수사 오류가 바로잡혀 피해자들이 구제받은 여러 사례를 제시한다. 특히 62억원 규모의 오피스텔 전매 사기 사건은 형사 유죄 판결이 확정되어 민사 손해배상 소송의 강력한 근거가 될 수 있으며, 다수의 피해자와 큰 피해 규모를 가지고 있다. 다른 사례들도 형사 기소 또는 유죄 판결을 통해 민사 소송 가능성이 높아졌으나, 피고의 자력 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰의 직접 보완수사 및 기소로 명확하며(적합 조건 1), 증거가 충분히 확보되었고(적합 조건 5), 현재 검찰 기소로 공적 절차(형사 재판)가 진행 중임(적합 조건 6). 그러나 피해 금액이 수억 원 미만이고(적합 조건 4 불충족), 피해자가 1명이며(적합 조건 3 불충족), 상대방이 개인으로 자력 확보가 불확실하여(적합 조건 2 불충족) 적합도가 'Medium'으로 판단됨.</t>
+          <t>기사에서 제시된 사례들은 수사 오류가 바로잡혀 형사 유죄 판결이 확정되거나 기소된 경우로, 이는 민사 손해배상 소송에서 피고의 책임이 비교적 명확해지고(적합 조건 1) 증거 확보가 용이해진다(적합 조건 5). 특히 62억원 규모의 오피스텔 전매 사기 사건은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 존재(적합 조건 3)하여 소송금융 투자 대상으로 매력적일 수 있다. 그러나 해당 사건의 형사 절차는 이미 종결되었으며(부적합 조건), 대부분의 피고 자력(적합 조건 2)이 불분명하여 투자 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>7870만원</t>
+          <t>62억원 (오피스텔 전매 사기 사건)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (오피스텔 전매 사기 사건)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독] 상습 사기범의 아프리카 투자 사기, 경찰은 혐의없음…검찰 보완...</t>
+          <t>수사 오류, 경찰·검찰 문제 아냐… 초점은 ‘검증 시스템’ 구축</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10708880?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775375689&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:21:25.156646+00:00</t>
+          <t>2026-04-05 12:27:56.679378+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>정 모 씨</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 재판 대법원 확정 (징역형 확정)</t>
+          <t>일론 머스크가 오픈AI를 상대로 사기 혐의 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정 모 씨가 미국 명문대 기여 편입학을 미끼로 한 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 대법원에서 징역 1년 10개월이 확정되었다. 재판부는 완전한 피해 회복이 이뤄지지 않았다고 언급했으며, 정 씨는 위증교사 혐의도 받았다.</t>
+          <t>일론 머스크 테슬라 CEO가 오픈AI가 비영리 약속을 어기고 상업화로 변질되었다며 사기 혐의 소송을 제기했다. 오픈AI는 MS로부터 대규모 투자를 받고 있으며, 1조 달러 IPO 가능성도 언급되는 등 높은 기업 가치를 가진다. 이 소송은 오픈AI의 독특한 비영리-영리 구조와 관련된 법적 쟁점을 다룰 것으로 보인다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방의 사기 혐의가 대법원에서 확정되어 책임이 명확하며(적합 조건 1), 피해 금액이 8억 5천만 원으로 크고(적합 조건 4) 형사 판결이 강력한 증거가 됩니다(적합 조건 5). 다만, 상대방이 개인으로 자력 회복에 불확실성이 있으며, 집단적 피해가 아닌 단일 피해자 사건입니다. 기사에서 '완전한 피해 회복이 이뤄지지 않았다'고 언급되어 민사상 손해배상 청구의 여지가 있습니다.</t>
+          <t>상대방인 오픈AI는 MS의 대규모 투자와 높은 기업 가치로 자력이 충분합니다. (적합 조건 2) 일론 머스크가 오픈AI의 비영리 약속 위반 및 상업화 변질을 주장하며 사기 혐의 소송을 제기한 사건으로, 소송의 쟁점이 되는 가치는 매우 클 것으로 예상됩니다. (적합 조건 4) 다만, 기사만으로는 상대방 책임의 명확성이나 구체적인 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개인 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>8억 5000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>대법원,  美 명문대 기여입학  8억대 입시사기 징역형 확정</t>
+          <t>“MS, 325조 평가이익… 그런데 CEO는 0%” 오픈AI, 자본주의 뒤집은 기...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190261.html</t>
+          <t>https://www.g-enews.com/view.php?ud=202604050612321072fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-01 12:42:41.195666+00:00</t>
+          <t>2026-04-05 00:29:28.593153+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 구속</t>
+          <t>군 당국 수사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>20대 남성 A씨가 경계선 지능장애 여성 B씨의 휴대전화와 복지 카드 등을 이용해 800만원대 수당을 가로챈 혐의로 경찰에 구속되었다. A씨는 B씨의 계좌에서 돈을 인출하는 등 범행을 저질렀으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>제주 해병대 부대에서 병사 A 씨가 동료 병사들을 상대로 수개월에 걸쳐 8500만 원 상당의 돈을 갈취했다는 의혹이 제기되었습니다. A 씨는 부모님 병원비 등을 빌미로 소액을 빌리거나, 대출을 받도록 하고 가로채고, 피해자 명의로 휴대전화를 개통하여 단말기를 판매한 것으로 알려졌습니다. 현재 군 당국은 사기 및 금전 갈취 의혹에 대한 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속으로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자가 1명이고 피해 금액이 소액이며(적합 조건 3, 4 불충족), 상대방의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(A 씨의 금품 갈취 의혹), 피해 규모가 8500만 원으로 크며, 군 당국의 수사가 진행 중이어서 증거 확보 및 공적 절차 진행 중이라는 적합 조건에 해당합니다. 그러나 상대방이 개인 병사로 자력 확보가 어려울 수 있어 소송금융 투자 회수 가능성이 낮다는 점에서 적합도가 Medium입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>800만원대</t>
+          <t>8500만 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>동료 병사들 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>경계선 지능장애 여성 800만 원대 수당 가로챈 20대 남성 구속</t>
+          <t>‘군대에서 금품 갈취? 정말?’…제주 한 해병대서 동료 병사들에 8500만...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=290792</t>
+          <t>https://www.munhwa.com/article/11579842?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 12:36:57.246406+00:00</t>
+          <t>2026-04-05 00:23:00.077251+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 확정</t>
+          <t>사기 혐의 1심 징역 2년 선고 및 배상명령 포함</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>A 씨가 피해자 C 씨에게 미국 명문대 편입을 보장한다고 속여 8억 5천만 원을 편취한 사건으로, A 씨에 대한 징역형이 확정되었습니다. A 씨는 실제 명문대 입학을 보장할 의사나 능력이 없었음에도 피해자를 기망한 것으로 드러났습니다.</t>
+          <t>A씨가 지인 3명에게 유흥주점 투자 및 성인용 게임업소 동업을 미끼로 총 3억원을 편취한 사기 사건입니다. 법원은 A씨에게 징역 2년을 선고하고 편취금을 배상신청인들에게 지급하라고 명령했습니다. A씨는 채무가 많고 재산이 없는 상태로, 피해 회복 노력이 부족한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 형사 재판에서 사기죄가 확정되어 민사상 손해배상 책임 입증이 매우 용이하며, 피해 금액이 8억 5천만 원으로 상당합니다. 다만, 상대방(A 씨)의 자력 여부가 불분명하고 단일 피해자라는 점은 투자 검토 시 고려해야 합니다.</t>
+          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 피해 규모가 3억원으로 크고(적합 조건 4), A씨의 자백 문자 등 증거가 명확하며(적합 조건 5), 형사 재판이 진행되어 1심 판결이 선고된 상태입니다(적합 조건 6). 하지만 상대방(A씨)이 채무가 많고 재산이 없어 자력이 부족하여(적합 조건 2 미충족) 실제 손해배상금 회수가 어려울 가능성이 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>8억5000만 원</t>
+          <t>3억원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[판결] '미국 명문대 편입 보장' 속여 8억대 편취, 징역형 확정</t>
+          <t>무자본으로 유흥주점 차리는 법? 지인 3명 피눈물 흘리게 한 수법 [사기...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218640</t>
+          <t>http://www.fnnews.com/news/202604031542037340</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:21:26.540407+00:00</t>
+          <t>2026-04-05 00:20:28.513806+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>정씨</t>
+          <t>여성 용의자 2명</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 확정, 민사 손해배상 소송 가능</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정씨가 미국 명문대 기부 편입을 미끼로 피해자로부터 8억 원을 편취한 사기 사건. 1심과 2심에서 사기 혐의가 인정되어 징역 1년 6개월이 확정됨. 피해자는 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있음.</t>
+          <t>두 명의 여성 용의자가 피해자에게 270만 달러 복권 당첨금을 현금화할 수 없다며 접근, 도움을 요청하는 방식으로 4만 5천 달러를 편취한 사건입니다. 현재 수사 당국이 사건을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해 금액이 8억 원으로 상당하며(적합 조건 4), 형사 판결로 객관적 증거가 확보됨(적합 조건 5). 다만, 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건으로 보임.</t>
+          <t>상대방의 책임이 비교적 명확하고(적합 조건 1), 수사 당국에 의해 공적 절차가 진행 중이므로 증거 확보가 가능합니다(적합 조건 5, 6). 그러나 상대방이 개인 용의자이며 자력에 대한 정보가 없고, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>45,000 달러</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>“美 명문대 기부 편입시켜주겠다” 8억 받아… 징역형 확정</t>
+          <t>“복권 270만불 당첨” 믿었다가…4만5000불 털렸다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/04/01/TRXPSBL5ZNEFPBQKNPZ7SEP4E4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.koreadaily.com/article/20260402154100860</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:30.773298+00:00</t>
+          <t>2026-04-03 00:25:05.739454+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>A씨의 아내</t>
+          <t>60대 남성 A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>변호사 상담 중, 혼인 취소 및 위자료 청구 검토</t>
+          <t>검찰 기소 완료, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대기업 연구원 A씨가 데이팅 앱에서 만난 여성에게 가짜 임신으로 속아 결혼했으나, 이후 여성의 계획적인 사기 행각과 3억 원대 빚을 알게 된 사건입니다. A씨는 혼인 취소 및 위자료 청구를 고려 중이며, 변호사 조언에 따르면 혼인 취소 및 위자료 청구는 가능하나 상대방의 빚은 A씨와 무관합니다.</t>
+          <t>60대 남성 A씨가 실체 없는 아프리카 투자 사업을 빙자해 지인 B씨로부터 7870만원을 편취한 혐의로 검찰에 기소되었다. 경찰은 혐의없음으로 불송치했으나, 검찰이 직접 보완수사를 통해 A씨의 사기 행각과 과거 사기 전력을 밝혀내 재판에 넘겼다. 피해자는 B씨 한 명이며, 피해 금액은 7870만원이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방의 사기 행각이 명확하고(적합 조건 1) 증거 확보가 가능하여(적합 조건 5) 소송 승소 가능성이 높습니다. 그러나 상대방에게 3억 원 이상의 빚이 있어 자력 부족이 우려되며(적합 조건 2 미충족), 집단적 피해가 아닌 개인적 사기 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
+          <t>상대방 책임이 검찰의 직접 보완수사 및 기소로 명확하며(적합 조건 1), 증거가 충분히 확보되었고(적합 조건 5), 현재 검찰 기소로 공적 절차(형사 재판)가 진행 중임(적합 조건 6). 그러나 피해 금액이 수억 원 미만이고(적합 조건 4 불충족), 피해자가 1명이며(적합 조건 3 불충족), 상대방이 개인으로 자력 확보가 불확실하여(적합 조건 2 불충족) 적합도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7870만원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'혼전임신'이란 말에 혼인신고 한 '대기업' 남편이 마주하게 된 아내의...</t>
+          <t>[단독] 상습 사기범의 아프리카 투자 사기, 경찰은 혐의없음…검찰 보완...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548192</t>
+          <t>https://biz.heraldcorp.com/article/10708880?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:12.197497+00:00</t>
+          <t>2026-04-03 00:21:25.156646+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>해당 교사</t>
+          <t>정 모 씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사 2심 유죄 판결 확정, 교육청 징계 종결</t>
+          <t>형사 재판 대법원 확정 (징역형 확정)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대전교육청 소속 교사가 동료 교사 2명에게 1억 원을 빌린 뒤 갚지 않아 사기 혐의로 기소되었습니다. 1심 무죄에도 불구하고 2심에서 유죄(벌금형)가 선고되었으나, 교육청은 1심 판결만을 근거로 가장 낮은 수위의 견책 처분을 내려 '고무줄 징계' 논란이 일고 있습니다. 해당 교사는 유죄 판결에도 불구하고 피해금을 변제하지 않고 있으며, 교육청은 추가 징계나 피해자 조사 계획이 없다고 밝혔습니다.</t>
+          <t>정 모 씨가 미국 명문대 기여 편입학을 미끼로 한 학부모로부터 8억 5천만 원을 가로챈 사기 혐의로 대법원에서 징역 1년 10개월이 확정되었다. 재판부는 완전한 피해 회복이 이뤄지지 않았다고 언급했으며, 정 씨는 위증교사 혐의도 받았다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 교사의 사기 혐의에 대해 형사 2심에서 유죄 판결이 확정되어 상대방의 책임이 명확하고 객관적인 증거가 확보되었습니다 (적합 조건 1, 5). 그러나 피해자가 2명으로 집단적 피해에 해당하지 않으며 (부적합 조건 3), 상대방이 개인 교사이므로 자력에 대한 불확실성이 존재합니다 (부적합 조건 2).</t>
+          <t>상대방의 사기 혐의가 대법원에서 확정되어 책임이 명확하며(적합 조건 1), 피해 금액이 8억 5천만 원으로 크고(적합 조건 4) 형사 판결이 강력한 증거가 됩니다(적합 조건 5). 다만, 상대방이 개인으로 자력 회복에 불확실성이 있으며, 집단적 피해가 아닌 단일 피해자 사건입니다. 기사에서 '완전한 피해 회복이 이뤄지지 않았다'고 언급되어 민사상 손해배상 청구의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>8억 5000만 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>사기 벌금형 교사 '견책' 징계가 끝? 대전교육청 고무줄 징계 논란</t>
+          <t>대법원,  美 명문대 기여입학  8억대 입시사기 징역형 확정</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009684</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/01/2026040190261.html</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:23:23.124520+00:00</t>
+          <t>2026-04-01 12:42:41.195666+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>한방병원 물리치료사 부부 사기단</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>탐정단 조사 중, 잠재적 소송 가능성</t>
+          <t>경찰 수사 및 가해자 구속</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>치매 진단을 받은 어머니가 10살 이상 어린 한방병원 물리치료사와 불륜 관계에 빠졌고, 이 남자가 노년층 여성들의 재산을 빼돌리는 '손제비' 부부 사기단의 일원임이 밝혀졌다. 아들은 어머니의 재산 피해와 사기 사실을 인지하고 있으며, 탐정단을 통해 진실을 추적 중이다.</t>
+          <t>20대 남성 A씨가 경계선 지능장애 여성 B씨의 휴대전화와 복지 카드 등을 이용해 800만원대 수당을 가로챈 혐의로 경찰에 구속되었다. A씨는 B씨의 계좌에서 돈을 인출하는 등 범행을 저질렀으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 노년층을 대상으로 한 '손제비' 부부 사기단으로 다수의 피해자 발생 가능성(적합 조건 3) 및 재산 편취로 인한 피해 규모가 클 것으로 예상(적합 조건 4)된다. 또한 탐정단 조사와 일기장 등 증거 확보가 가능(적합 조건 5)하다. 다만, 상대방이 사기단이므로 자력 부족으로 인한 투자 회수 가능성이 낮을 수 있어(적합 조건 2 미충족) 적합도를 Medium으로 판단한다.</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속으로 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 피해자가 1명이고 피해 금액이 소액이며(적합 조건 3, 4 불충족), 상대방의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>800만원대</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>소문난 '손제비'와 바람난 치매母, 유부남 정체 알면서도 사랑  외로워...</t>
+          <t>경계선 지능장애 여성 800만 원대 수당 가로챈 20대 남성 구속</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100168800011707</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=290792</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-24 13:13:25.047434+00:00</t>
+          <t>2026-04-01 12:36:57.246406+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>한방병원 물리치료사 및 그의 아내 (부부 사기단)</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>탐정단 조사 진행 중, 법적 조치 검토 중</t>
+          <t>형사 재판 징역형 확정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>치매 진단을 받은 어머니가 10살 연하의 한방병원 물리치료사와 불륜 관계에 빠졌으며, 이 남자는 노년 여성의 재산을 빼돌리는 부부 사기단의 일원으로 밝혀졌다. 두 아들이 어머니의 피해 사실을 인지하고 탐정단을 통해 진실을 추적 중이며, 법적 조치를 검토할 것으로 보인다.</t>
+          <t>A 씨가 피해자 C 씨에게 미국 명문대 편입을 보장한다고 속여 8억 5천만 원을 편취한 사건으로, A 씨에 대한 징역형이 확정되었습니다. A 씨는 실제 명문대 입학을 보장할 의사나 능력이 없었음에도 피해자를 기망한 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(부부 사기단)의 사기 행위로 인한 책임이 명확하고(적합 조건 1), 재산 편취로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), 어머니의 일기장 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 제한합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 형사 재판에서 사기죄가 확정되어 민사상 손해배상 책임 입증이 매우 용이하며, 피해 금액이 8억 5천만 원으로 상당합니다. 다만, 상대방(A 씨)의 자력 여부가 불분명하고 단일 피해자라는 점은 투자 검토 시 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억5000만 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>‘탐정들의 영업비밀’ 치매母 홀린 ‘10살 연하’ 불륜남, 알고 보니 소...</t>
+          <t>[판결] '미국 명문대 편입 보장' 속여 8억대 편취, 징역형 확정</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520448</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218640</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:11.281489+00:00</t>
+          <t>2026-04-01 00:21:26.540407+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>정씨</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>수사 진행 가능성</t>
+          <t>형사 재판 징역형 확정, 민사 손해배상 소송 가능</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>치매를 앓는 노모가 10살 연하 남성에게 속아 피해를 입었으며, 이 남성이 유명 부부 사기단의 일원임이 밝혀졌습니다. 사기단의 조직적인 범행으로 인한 피해로 보이며, 향후 수사 및 법적 조치가 예상됩니다.</t>
+          <t>정씨가 미국 명문대 기부 편입을 미끼로 피해자로부터 8억 원을 편취한 사기 사건. 1심과 2심에서 사기 혐의가 인정되어 징역 1년 6개월이 확정됨. 피해자는 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있음.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 '유명 부부 사기단'으로 명확하며(적합 조건 1), '유명'하다는 점에서 공적 절차(수사) 진행 가능성 및 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 제목만으로는 집단적 피해 여부와 정확한 피해 규모를 파악하기 어렵습니다(적합 조건 3, 4).</t>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1), 피해 금액이 8억 원으로 상당하며(적합 조건 4), 형사 판결로 객관적 증거가 확보됨(적합 조건 5). 다만, 상대방이 개인으로 자력 여부가 불확실하며, 집단적 피해가 아닌 개별 사건으로 보임.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
+          <t>8억 원</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>치매母 홀린 10살 연하 불륜남, 알고 보니 유명 부부 사기단 (탐비)</t>
+          <t>“美 명문대 기부 편입시켜주겠다” 8억 받아… 징역형 확정</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603240752432410</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/04/01/TRXPSBL5ZNEFPBQKNPZ7SEP4E4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 00:44:49.267716+00:00</t>
+          <t>2026-04-01 00:19:30.773298+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>A씨의 아내</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰의 피싱주의보 발령 및 수사 진행 중</t>
+          <t>변호사 상담 중, 혼인 취소 및 위자료 청구 검토</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>경찰이 중동 사태를 악용한 투자 사기 피싱에 대한 '긴급 피싱주의보'를 발령했습니다. 사기범들은 투자 이익과 원금 반환을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 전형적인 수법을 사용하고 있습니다.</t>
+          <t>대기업 연구원 A씨가 데이팅 앱에서 만난 여성에게 가짜 임신으로 속아 결혼했으나, 이후 여성의 계획적인 사기 행각과 3억 원대 빚을 알게 된 사건입니다. A씨는 혼인 취소 및 위자료 청구를 고려 중이며, 변호사 조언에 따르면 혼인 취소 및 위자료 청구는 가능하나 상대방의 빚은 A씨와 무관합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>경찰이 '긴급 피싱주의보'를 발령하며 사기 수법이 명확하고(상대방 책임 명확), 다수의 피해자가 발생할 가능성이 높으며(집단적 피해), 경찰 수사를 통해 증거 확보가 용이할 수 있다는 점(증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 특정되지 않은 사기 조직이므로 자력 확보가 어렵다는 점이 소송금융 투자에 있어 큰 제약 요인입니다.</t>
+          <t>상대방의 사기 행각이 명확하고(적합 조건 1) 증거 확보가 가능하여(적합 조건 5) 소송 승소 가능성이 높습니다. 그러나 상대방에게 3억 원 이상의 빚이 있어 자력 부족이 우려되며(적합 조건 2 미충족), 집단적 피해가 아닌 개인적 사기 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>누르면 가짜 사이트로… 경찰, 중동사태 악용한 ‘긴급 피싱주의보’ 발...</t>
+          <t>'혼전임신'이란 말에 혼인신고 한 '대기업' 남편이 마주하게 된 아내의...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/03/23/SO5RBPUFARBIJJPTMTUI6ZZWPI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.insight.co.kr/news/548192</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-23 12:52:44.741689+00:00</t>
+          <t>2026-03-30 12:46:12.197497+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>남편</t>
+          <t>해당 교사</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>형사 고소 및 수사 진행 중, 로펌의 손해배상 청구 소송 제기</t>
+          <t>형사 2심 유죄 판결 확정, 교육청 징계 종결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>한 남성이 소개팅 앱에서 대형 로펌 변호사를 사칭하며 여성들을 만났다가 발각되어 형사 고소당하고, 해당 로펌으로부터 명예훼손 및 손해배상 청구 소송을 당했습니다. 남편의 아내는 시험관 시술 중 이 사실을 알게 되어 이혼을 고민하고 있습니다. 현재 경찰 수사가 진행 중이며, 로펌의 민사 소송도 제기된 상태입니다.</t>
+          <t>대전교육청 소속 교사가 동료 교사 2명에게 1억 원을 빌린 뒤 갚지 않아 사기 혐의로 기소되었습니다. 1심 무죄에도 불구하고 2심에서 유죄(벌금형)가 선고되었으나, 교육청은 1심 판결만을 근거로 가장 낮은 수위의 견책 처분을 내려 '고무줄 징계' 논란이 일고 있습니다. 해당 교사는 유죄 판결에도 불구하고 피해금을 변제하지 않고 있으며, 교육청은 추가 징계나 피해자 조사 계획이 없다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>남편의 변호사 사칭 행위가 명확하고(적합 조건 1), 형사 수사 및 로펌의 손해배상 청구 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 또한 소개팅 앱을 통해 만난 다수의 여성 피해자가 존재합니다(적합 조건 3). 다만, 피고(남편)의 실제 자력과 각 피해자의 구체적인 피해 규모가 명확히 파악되지 않아 투자 적합도에 불확실성이 있습니다.</t>
+          <t>해당 교사의 사기 혐의에 대해 형사 2심에서 유죄 판결이 확정되어 상대방의 책임이 명확하고 객관적인 증거가 확보되었습니다 (적합 조건 1, 5). 그러나 피해자가 2명으로 집단적 피해에 해당하지 않으며 (부적합 조건 3), 상대방이 개인 교사이므로 자력에 대한 불확실성이 존재합니다 (부적합 조건 2).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수의 여성 및 로펌</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>“소개팅앱서 ‘변호사 사칭’하며 女만난 남편…이혼되나요”</t>
+          <t>사기 벌금형 교사 '견책' 징계가 끝? 대전교육청 고무줄 징계 논란</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576179?ref=naver</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260329010009684</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:06.658341+00:00</t>
+          <t>2026-03-29 12:23:23.124520+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>前 서울시의원 A씨</t>
+          <t>한방병원 물리치료사 부부 사기단</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 사기 혐의 입건 및 수사 중</t>
+          <t>탐정단 조사 중, 잠재적 소송 가능성</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>개그우먼 출신 전 서울시의원 A씨가 서대문구 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 잠적하여 사기 혐의로 경찰에 입건되었다. 피해자들은 A씨가 지난해부터 돈을 갚지 않고 잠적한 상태라고 주장하고 있다. 현재 서울 서대문경찰서에서 수사를 진행 중이다.</t>
+          <t>치매 진단을 받은 어머니가 10살 이상 어린 한방병원 물리치료사와 불륜 관계에 빠졌고, 이 남자가 노년층 여성들의 재산을 빼돌리는 '손제비' 부부 사기단의 일원임이 밝혀졌다. 아들은 어머니의 재산 피해와 사기 사실을 인지하고 있으며, 탐정단을 통해 진실을 추적 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 피해자 수가 다수(적합 조건 3)인 집단적 피해 사건임. 또한 경찰 수사가 진행 중(적합 조건 6)으로 증거 확보 가능성(적합 조건 5)이 높음. 다만, 피고인의 자력 부족 및 잠적 상태로 인한 배상 능력 불확실성이 소송금융 투자에 있어 주요 리스크 요인임(적합 조건 2 불충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 노년층을 대상으로 한 '손제비' 부부 사기단으로 다수의 피해자 발생 가능성(적합 조건 3) 및 재산 편취로 인한 피해 규모가 클 것으로 예상(적합 조건 4)된다. 또한 탐정단 조사와 일기장 등 증거 확보가 가능(적합 조건 5)하다. 다만, 상대방이 사기단이므로 자력 부족으로 인한 투자 회수 가능성이 낮을 수 있어(적합 조건 2 미충족) 적합도를 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>수십 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>개그우먼 출신 前 서울시의원, 10억 빌리고 잠적해 입건…피해자 수십명</t>
+          <t>소문난 '손제비'와 바람난 치매母, 유부남 정체 알면서도 사랑  외로워...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031934434</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-24/202603240100168800011707</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-19 12:23:08.347400+00:00</t>
+          <t>2026-03-24 13:13:25.047434+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>로맨스스캠 조직</t>
+          <t>한방병원 물리치료사 및 그의 아내 (부부 사기단)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 일당 적발 진행 중</t>
+          <t>탐정단 조사 진행 중, 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>SNS를 통해 접근하여 '코인 연애 적금' 등 가짜 투자 상품으로 금전을 편취하는 로맨스스캠 사기 범죄가 기승을 부리고 있습니다. 한 피해자는 1억원 이상을 잃었으며, 경찰이 캄보디아에 거점을 둔 일당을 적발하여 수사를 진행 중입니다. 그러나 범죄 조직의 해외 거점 및 자금 분산으로 인해 피해금 회수가 현실적으로 매우 어렵다는 점이 문제로 지적됩니다.</t>
+          <t>치매 진단을 받은 어머니가 10살 연하의 한방병원 물리치료사와 불륜 관계에 빠졌으며, 이 남자는 노년 여성의 재산을 빼돌리는 부부 사기단의 일원으로 밝혀졌다. 두 아들이 어머니의 피해 사실을 인지하고 탐정단을 통해 진실을 추적 중이며, 법적 조치를 검토할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 개별 피해 규모가 1억원 이상으로 크고(적합 조건 4), 경찰 수사가 진행 중(적합 조건 6)인 점은 소송금융 적합 조건을 충족합니다. 그러나 범죄 조직이 해외에 거점을 두고 자금을 분산하여 피해 회복이 현실적으로 매우 어렵다는 점(적합 조건 2의 상대방 자력 부족)이 투자 회수에 큰 난관으로 작용합니다.</t>
+          <t>상대방(부부 사기단)의 사기 행위로 인한 책임이 명확하고(적합 조건 1), 재산 편취로 인한 피해 규모가 클 것으로 예상되며(적합 조건 4), 어머니의 일기장 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력 불확실성 및 집단적 피해가 아닌 개별 사건이라는 점이 소송금융 투자 매력을 제한합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[사건X파일] 변호사도 경악한 '로멘스 스캠' 보이스피싱보다 더 난관 있...</t>
+          <t>‘탐정들의 영업비밀’ 치매母 홀린 ‘10살 연하’ 불륜남, 알고 보니 소...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107905&amp;s_mcd=0459&amp;s_hcd=01</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520448</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-19 12:17:38.966748+00:00</t>
+          <t>2026-03-24 00:48:11.281489+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>코로나19 지원 대출금 부정 수령 혐의로 체포 및 기소되어 형사 절차 진행 중</t>
+          <t>수사 진행 가능성</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>LA 한인타운에서 30대 한인 남성이 유령 회사를 내세워 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되었다. 유죄가 인정될 경우 사기 혐의로 최대 30년형에 처해질 수 있다.</t>
+          <t>치매를 앓는 노모가 10살 연하 남성에게 속아 피해를 입었으며, 이 남성이 유명 부부 사기단의 일원임이 밝혀졌습니다. 사기단의 조직적인 범행으로 인한 피해로 보이며, 향후 수사 및 법적 조치가 예상됩니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>30대 한인 남성이 유령 회사를 통해 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되어 상대방 책임이 명확하고 피해 규모가 크며 공적 절차가 진행 중입니다. (적합 조건 1, 4, 6) 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 이는 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사 손해배상 청구 사건과는 차이가 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 '유명 부부 사기단'으로 명확하며(적합 조건 1), '유명'하다는 점에서 공적 절차(수사) 진행 가능성 및 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 제목만으로는 집단적 피해 여부와 정확한 피해 규모를 파악하기 어렵습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>200만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>3월 18일 이브닝뉴스 헤드라인</t>
+          <t>치매母 홀린 10살 연하 불륜남, 알고 보니 유명 부부 사기단 (탐비)</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=491741</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603240752432410</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:21.987618+00:00</t>
+          <t>2026-03-24 00:44:49.267716+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 사기 혐의로 입건</t>
+          <t>경찰의 피싱주의보 발령 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>전직 서울시의원 A씨가 지역 주민 및 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있습니다. 피해 규모가 크고 다수의 피해자가 발생한 집단 사기 사건입니다.</t>
+          <t>경찰이 중동 사태를 악용한 투자 사기 피싱에 대한 '긴급 피싱주의보'를 발령했습니다. 사기범들은 투자 이익과 원금 반환을 약속하며 가짜 거래소 가입을 유도해 투자금을 가로채는 전형적인 수법을 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>전직 서울시의원이 수십 명의 피해자로부터 10억 원 이상을 편취한 사기 사건으로, 상대방 책임이 비교적 명확하고(경찰 입건) 집단적 피해가 발생했으며 피해 규모가 큽니다(적합 조건 1, 3, 4). 또한 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점도 긍정적입니다(적합 조건 5, 6). 그러나 피고인 A씨가 잠적한 상태이며 자력 여부가 불분명하여 실제 피해액 회수 가능성에 대한 불확실성이 존재합니다.</t>
+          <t>경찰이 '긴급 피싱주의보'를 발령하며 사기 수법이 명확하고(상대방 책임 명확), 다수의 피해자가 발생할 가능성이 높으며(집단적 피해), 경찰 수사를 통해 증거 확보가 용이할 수 있다는 점(증거 확보 가능, 공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 특정되지 않은 사기 조직이므로 자력 확보가 어렵다는 점이 소송금융 투자에 있어 큰 제약 요인입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>10억원 빌리고 잠적…'웃음치료사' 방송인 출신 전 서울시의원 입건</t>
+          <t>누르면 가짜 사이트로… 경찰, 중동사태 악용한 ‘긴급 피싱주의보’ 발...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031908464138328</t>
+          <t>https://biz.chosun.com/topics/topics_social/2026/03/23/SO5RBPUFARBIJJPTMTUI6ZZWPI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-19 00:32:39.273801+00:00</t>
+          <t>2026-03-23 12:52:44.741689+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>남편</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>돈 빌리고 잠적 의혹 제기</t>
+          <t>형사 고소 및 수사 진행 중, 로펌의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>방송인 출신 전 서울시의원 A씨가 수십 명의 피해자로부터 10억원 이상의 돈을 빌린 후 잠적했다는 의혹이 제기되었습니다. 피해자들은 A씨에게 돈을 돌려받지 못하고 있으며, 집단적인 법적 대응을 모색할 가능성이 있습니다.</t>
+          <t>한 남성이 소개팅 앱에서 대형 로펌 변호사를 사칭하며 여성들을 만났다가 발각되어 형사 고소당하고, 해당 로펌으로부터 명예훼손 및 손해배상 청구 소송을 당했습니다. 남편의 아내는 시험관 시술 중 이 사실을 알게 되어 이혼을 고민하고 있습니다. 현재 경찰 수사가 진행 중이며, 로펌의 민사 소송도 제기된 상태입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건인 집단적 피해(수십명)와 큰 피해 규모(10억원 이상)에 해당하여 소송금융 투자 잠재력이 있습니다. 그러나 상대방의 자력 여부가 불확실하고, 현재 '의혹' 단계로 공적 절차 진행 여부가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>남편의 변호사 사칭 행위가 명확하고(적합 조건 1), 형사 수사 및 로펌의 손해배상 청구 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 또한 소개팅 앱을 통해 만난 다수의 여성 피해자가 존재합니다(적합 조건 3). 다만, 피고(남편)의 실제 자력과 각 피해자의 구체적인 피해 규모가 명확히 파악되지 않아 투자 적합도에 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>다수의 여성 및 로펌</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>피해자만 수십명…방송인 출신 전 서울시의원, 돈 빌리고 잠적 의혹</t>
+          <t>“소개팅앱서 ‘변호사 사칭’하며 女만난 남편…이혼되나요”</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773876208516889005</t>
+          <t>https://www.munhwa.com/article/11576179?ref=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:56.892805+00:00</t>
+          <t>2026-03-20 12:54:06.658341+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>연극배우 B씨</t>
+          <t>前 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 진행 중</t>
+          <t>경찰 사기 혐의 입건 및 수사 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>연극배우 B씨가 유부남임을 속이고 여성 A씨와 동거하며 결혼을 약속한 뒤, 수천만 원의 금전적 지원을 받았다. A씨는 B씨의 유부남 사실을 뒤늦게 알게 되었고, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
+          <t>개그우먼 출신 전 서울시의원 A씨가 서대문구 주민과 구청 직원 등 수십 명에게 10억 원이 넘는 돈을 빌린 뒤 잠적하여 사기 혐의로 경찰에 입건되었다. 피해자들은 A씨가 지난해부터 돈을 갚지 않고 잠적한 상태라고 주장하고 있다. 현재 서울 서대문경찰서에서 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>연극배우 B씨의 유부남 사실 은폐 및 금전 편취 행위가 명확하며 (적합 조건 1: 상대방 책임 명확), 금전 거래 내역 등 증거 확보도 용이함 (적합 조건 5: 증거 확보 가능). 다만, 피해 규모가 수천만 원대로 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 (부적합 조건: 피해 규모 작음), 단일 피해자 사건임 (부적합 조건: 집단적 피해 아님). 상대방 B씨의 직접적인 자력은 불분명하나, 부모가 재력가로 언급되어 간접적인 회수 가능성은 존재.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 피해자 수가 다수(적합 조건 3)인 집단적 피해 사건임. 또한 경찰 수사가 진행 중(적합 조건 6)으로 증거 확보 가능성(적합 조건 5)이 높음. 다만, 피고인의 자력 부족 및 잠적 상태로 인한 배상 능력 불확실성이 소송금융 투자에 있어 주요 리스크 요인임(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'유부남' 속이고 결혼약속한 연극배우…예비사위 행세로 수천만원 요구</t>
+          <t>개그우먼 출신 前 서울시의원, 10억 빌리고 잠적해 입건…피해자 수십명</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031815300653749</t>
+          <t>https://www.tenasia.co.kr/article/2026031934434</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:24.158907+00:00</t>
+          <t>2026-03-19 12:23:08.347400+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>가짜 축구 컨설턴트 A 씨</t>
+          <t>로맨스스캠 조직</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>사기 혐의로 실형 선고 (형사 사건 종결), 피해자들의 민사 손해배상 소송 가능성 있음</t>
+          <t>경찰 수사 및 일당 적발 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>가짜 축구 컨설턴트 A 씨가 자녀를 외국 구단에 넣어주겠다고 속여 피해자 B 씨로부터 8000만 원을 편취하는 등 여러 피해자에게 같은 수법으로 사기 행각을 벌였습니다. A 씨는 사기 혐의로 실형을 선고받았으며, 피해자들은 민사상 손해배상을 청구할 수 있습니다.</t>
+          <t>SNS를 통해 접근하여 '코인 연애 적금' 등 가짜 투자 상품으로 금전을 편취하는 로맨스스캠 사기 범죄가 기승을 부리고 있습니다. 한 피해자는 1억원 이상을 잃었으며, 경찰이 캄보디아에 거점을 둔 일당을 적발하여 수사를 진행 중입니다. 그러나 범죄 조직의 해외 거점 및 자금 분산으로 인해 피해금 회수가 현실적으로 매우 어렵다는 점이 문제로 지적됩니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 크고(부적합 조건), 피해 규모가 소송금융 투자에 적합한 대규모 집단 피해로 보기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 개별 피해 규모가 1억원 이상으로 크고(적합 조건 4), 경찰 수사가 진행 중(적합 조건 6)인 점은 소송금융 적합 조건을 충족합니다. 그러나 범죄 조직이 해외에 거점을 두고 자금을 분산하여 피해 회복이 현실적으로 매우 어렵다는 점(적합 조건 2의 상대방 자력 부족)이 투자 회수에 큰 난관으로 작용합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>최소 8000만 원 (피해자 1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>아들 외국 구단 넣어줄게 …8000만 원 뜯은 가짜 축구 컨설턴트 실형</t>
+          <t>[사건X파일] 변호사도 경악한 '로멘스 스캠' 보이스피싱보다 더 난관 있...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6100812</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107905&amp;s_mcd=0459&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-15 00:23:41.948762+00:00</t>
+          <t>2026-03-19 12:17:38.966748+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>차영옥의 전 남자친구</t>
+          <t>30대 한인 남성</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>전 연인을 상대로 법적 대응 진행 중</t>
+          <t>코로나19 지원 대출금 부정 수령 혐의로 체포 및 기소되어 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>배우 차영옥이 전 남자친구에게 6억 원을 사기당했다고 밝혔다. 2019년에 첫 고소를 진행했으나 취하했고, 전 남자친구가 돈을 갚지 않아 현재 다시 법적 대응을 이어가고 있다.</t>
+          <t>LA 한인타운에서 30대 한인 남성이 유령 회사를 내세워 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되었다. 유죄가 인정될 경우 사기 혐의로 최대 30년형에 처해질 수 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(6억 원 사기 및 채무 불이행), 피해 규모가 큼(6억 원). 그러나 집단적 피해가 아니며, 상대방의 실제 자력과 집행 가능성에 대한 추가 확인이 필요하여 투자 위험이 존재함.</t>
+          <t>30대 한인 남성이 유령 회사를 통해 200만 달러의 코로나19 지원 대출금을 부정 수령한 혐의로 체포 기소되어 상대방 책임이 명확하고 피해 규모가 크며 공적 절차가 진행 중입니다. (적합 조건 1, 4, 6) 증거 확보 가능성도 높습니다. (적합 조건 5) 그러나 이는 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사 손해배상 청구 사건과는 차이가 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>6억 원</t>
+          <t>200만 달러</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>차영옥  전남친, 매달 1억씩 번다고 했는데…6억 사기 당했다  ('특종세...</t>
+          <t>3월 18일 이브닝뉴스 헤드라인</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=516671</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=491741</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-13 13:12:42.270561+00:00</t>
+          <t>2026-03-19 00:54:21.987618+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>B씨의 형사 재판은 종결되었으나, 피해자들의 민사상 손해배상 청구는 아직 진행되지 않은 것으로 보임.</t>
+          <t>경찰 수사 중, 사기 혐의로 입건</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명에게 4억원을 편취하고 법인 자금 3천500만원을 횡령한 혐의로 징역 4년이 확정되었다. B씨는 재판 중 도주했으며, 사실혼 배우자 A씨는 B씨에게 은신처를 제공한 혐의로 불구속기소 되었다. 본 분석은 B씨의 사기 피해자들의 민사상 손해배상 청구 가능성에 초점을 맞춘다.</t>
+          <t>전직 서울시의원 A씨가 지역 주민 및 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있습니다. 피해 규모가 크고 다수의 피해자가 발생한 집단 사기 사건입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>B씨의 사기 및 횡령 혐의가 형사 재판에서 징역 4년으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 4억원으로 규모가 큽니다(적합 조건 4). 또한, 확정된 형사 판결은 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 다만, 상대방의 자력 부족 가능성과 피해자 수가 3명으로 집단적 피해에 해당하지 않는 점은 투자 매력을 낮춥니다.</t>
+          <t>전직 서울시의원이 수십 명의 피해자로부터 10억 원 이상을 편취한 사기 사건으로, 상대방 책임이 비교적 명확하고(경찰 입건) 집단적 피해가 발생했으며 피해 규모가 큽니다(적합 조건 1, 3, 4). 또한 경찰 수사가 진행 중으로 증거 확보 및 공적 절차 진행 중인 점도 긍정적입니다(적합 조건 5, 6). 그러나 피고인 A씨가 잠적한 상태이며 자력 여부가 불분명하여 실제 피해액 회수 가능성에 대한 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>4억원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>재판 앞두고 도주한 '사실혼 배우자', 은신처 제공했다가…</t>
+          <t>10억원 빌리고 잠적…'웃음치료사' 방송인 출신 전 서울시의원 입건</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260313580337</t>
+          <t>https://www.sidae.com/article/2026031908464138328</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-13 12:37:10.132537+00:00</t>
+          <t>2026-03-19 00:32:39.273801+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>B의 사기/횡령 혐의 1심 징역 4년 선고, A의 사기 혐의 항소심 진행 중, A의 범인은닉 혐의 기소</t>
+          <t>돈 빌리고 잠적 의혹 제기</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명의 피해자로부터 3억원을 편취하고 회사 자금 3500만원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A씨는 B씨의 도피를 도운 혐의로 기소되었으며, A씨의 사기 공범 혐의에 대한 항소심도 진행 중이다. 피해자들은 B씨의 형사 유죄 판결을 바탕으로 손해배상 청구를 고려할 수 있다.</t>
+          <t>방송인 출신 전 서울시의원 A씨가 수십 명의 피해자로부터 10억원 이상의 돈을 빌린 후 잠적했다는 의혹이 제기되었습니다. 피해자들은 A씨에게 돈을 돌려받지 못하고 있으며, 집단적인 법적 대응을 모색할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 B의 사기 및 횡령 혐의에 대해 1심에서 징역 4년이 선고되어 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 3억 3500만원으로 규모가 크고(적합 조건 4), 검찰 수사 및 기소, 1심 판결 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만 피해자 수가 3명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다.</t>
+          <t>적합 조건인 집단적 피해(수십명)와 큰 피해 규모(10억원 이상)에 해당하여 소송금융 투자 잠재력이 있습니다. 그러나 상대방의 자력 여부가 불확실하고, 현재 '의혹' 단계로 공적 절차 진행 여부가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>3억 3500만원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>사기 혐의 사실혼 배우자 도피 도운 40대 기소… 범인 은닉</t>
+          <t>피해자만 수십명…방송인 출신 전 서울시의원, 돈 빌리고 잠적 의혹</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547883</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773876208516889005</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-13 12:30:06.057731+00:00</t>
+          <t>2026-03-19 00:30:56.892805+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>연극배우 B씨</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중 또는 예정, 형사배상명령 가능성 언급</t>
+          <t>변호사 법률 자문 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>피해자가 3만원 알바를 통해 4천만원의 사기 피해를 입은 사건으로, 법률사무소 파운더스 하진규 변호사는 계좌주 및 주범 검거를 통해 피해 회복과 형사배상명령을 통한 피해보상이 가능하다고 언급했다.</t>
+          <t>연극배우 B씨가 유부남임을 속이고 여성 A씨와 동거하며 결혼을 약속한 뒤, 수천만 원의 금전적 지원을 받았다. A씨는 B씨의 유부남 사실을 뒤늦게 알게 되었고, 변호사들은 사기 및 민사상 불법행위로 인한 손해배상 청구가 가능하다고 조언했다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건: 공적 절차(수사)가 진행 중이거나 예정되어 있으며, 계좌주 및 주범 검거를 통해 증거 확보 및 피해 회복 가능성이 언급됨. 부적합 조건: 기사 내용만으로는 상대방의 자력이나 집단적 피해 여부를 파악하기 어려워 소송금융 투자 매력도가 낮음. 피해 규모 또한 소송금융 투자 기준에 비해 상대적으로 작을 수 있음.</t>
+          <t>연극배우 B씨의 유부남 사실 은폐 및 금전 편취 행위가 명확하며 (적합 조건 1: 상대방 책임 명확), 금전 거래 내역 등 증거 확보도 용이함 (적합 조건 5: 증거 확보 가능). 다만, 피해 규모가 수천만 원대로 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며 (부적합 조건: 피해 규모 작음), 단일 피해자 사건임 (부적합 조건: 집단적 피해 아님). 상대방 B씨의 직접적인 자력은 불분명하나, 부모가 재력가로 언급되어 간접적인 회수 가능성은 존재.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>4천만원</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>3만원 알바의 덫, 4천만원 증발했다</t>
+          <t>'유부남' 속이고 결혼약속한 연극배우…예비사위 행세로 수천만원 요구</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/19TRMXFJ5ZR9</t>
+          <t>https://www.sidae.com/article/2026031815300653749</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-13 12:24:22.627560+00:00</t>
+          <t>2026-03-18 12:46:24.158907+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>가짜 축구 컨설턴트 A 씨</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>다중피해사기 수사팀 운영 시작</t>
+          <t>사기 혐의로 실형 선고 (형사 사건 종결), 피해자들의 민사 손해배상 소송 가능성 있음</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>대전경찰청이 다중피해사기 사건에 대한 전문적이고 체계적인 수사를 위해 '다중피해사기 수사팀'을 본격 운영합니다. 이 팀은 피해자 응대, 범행 수단 차단, 신속한 집중 수사, 추적 검거 및 피해 회복을 핵심 임무로 하며, 다수의 피해자가 발생하는 사기 사건에 대한 대응력을 강화할 예정입니다.</t>
+          <t>가짜 축구 컨설턴트 A 씨가 자녀를 외국 구단에 넣어주겠다고 속여 피해자 B 씨로부터 8000만 원을 편취하는 등 여러 피해자에게 같은 수법으로 사기 행각을 벌였습니다. A 씨는 사기 혐의로 실형을 선고받았으며, 피해자들은 민사상 손해배상을 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>대전경찰청이 '다중피해사기 수사팀'을 운영하는 것은 집단적 피해(다중피해사기)가 발생하고 있으며, 이미 공적 절차(경찰 수사)가 진행 중임을 의미합니다. 이는 소송금융 적합 조건에 해당하나, 기사 자체는 특정 사건이 아닌 수사팀 운영에 대한 내용이므로 구체적인 상대방이나 피해 규모를 파악하기 어렵습니다.</t>
+          <t>상대방의 책임이 형사 재판을 통해 명확히 입증되었고(적합 조건 1), 관련 증거 확보가 용이합니다(적합 조건 5). 다만, 상대방이 개인으로 자력 확보에 대한 불확실성이 크고(부적합 조건), 피해 규모가 소송금융 투자에 적합한 대규모 집단 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 8000만 원 (피해자 1인당)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>대전경찰청, ‘다중피해사기 수사팀’ 본격 운영</t>
+          <t>아들 외국 구단 넣어줄게 …8000만 원 뜯은 가짜 축구 컨설턴트 실형</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603120106</t>
+          <t>https://www.news1.kr/society/court-prosecution/6100812</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:11.207418+00:00</t>
+          <t>2026-03-15 00:23:41.948762+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>스크린골프 사기단 일당 9명</t>
+          <t>차영옥의 전 남자친구</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>전 연인을 상대로 법적 대응 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>스크린골프 내기를 미끼로 음료에 약물을 타거나 화면을 원격 조작하는 수법으로 7400만 원 상당을 가로챈 사기단 9명이 경찰에 붙잡혔습니다. 이들은 약 3개월간 10차례에 걸쳐 범행을 저질렀으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼습니다.</t>
+          <t>배우 차영옥이 전 남자친구에게 6억 원을 사기당했다고 밝혔다. 2019년에 첫 고소를 진행했으나 취하했고, 전 남자친구가 돈을 갚지 않아 현재 다시 법적 대응을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사 및 검찰 송치로 증거 확보가 용이하며 공적 절차가 진행 중인 점은 소송금융 적합 조건에 부합합니다. 다만, 상대방이 개별 사기단으로 자력 확보가 불확실하고, 피해 규모가 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(6억 원 사기 및 채무 불이행), 피해 규모가 큼(6억 원). 그러나 집단적 피해가 아니며, 상대방의 실제 자력과 집행 가능성에 대한 추가 확인이 필요하여 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>7400만 원</t>
+          <t>6억 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>몰래 약 먹이고 화면 돌려놓고…스크린골프 사기단 수법은?</t>
+          <t>차영옥  전남친, 매달 1억씩 번다고 했는데…6억 사기 당했다  ('특종세...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390019.html</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=516671</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-13 00:23:09.902955+00:00</t>
+          <t>2026-03-13 13:12:42.270561+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>스크린골프 내기 사기단</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>B씨의 형사 재판은 종결되었으나, 피해자들의 민사상 손해배상 청구는 아직 진행되지 않은 것으로 보임.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작하여 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 검거되었습니다. 피해자의 신고와 영상 증거로 범행이 발각되었으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 송치했습니다.</t>
+          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명에게 4억원을 편취하고 법인 자금 3천500만원을 횡령한 혐의로 징역 4년이 확정되었다. B씨는 재판 중 도주했으며, 사실혼 배우자 A씨는 B씨에게 은신처를 제공한 혐의로 불구속기소 되었다. 본 분석은 B씨의 사기 피해자들의 민사상 손해배상 청구 가능성에 초점을 맞춘다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방의 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1), 피해자가 직접 촬영한 영상 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 사기단에 대한 형사 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(사기단)의 자력 여부가 불확실하고, 피해자 수가 수십 명 이상으로 명확히 확인되지 않아 집단소송의 규모가 크다고 단정하기 어렵습니다.</t>
+          <t>B씨의 사기 및 횡령 혐의가 형사 재판에서 징역 4년으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 피해 금액이 4억원으로 규모가 큽니다(적합 조건 4). 또한, 확정된 형사 판결은 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 다만, 상대방의 자력 부족 가능성과 피해자 수가 3명으로 집단적 피해에 해당하지 않는 점은 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>7천4백여만 원</t>
+          <t>4억원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
+          <t>재판 앞두고 도주한 '사실혼 배우자', 은신처 제공했다가…</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181429</t>
+          <t>https://www.kyeonggi.com/article/20260313580337</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-13 00:22:01.360165+00:00</t>
+          <t>2026-03-13 12:37:10.132537+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>골프 사기단</t>
+          <t>B</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 주범 2명 구속</t>
+          <t>B의 사기/횡령 혐의 1심 징역 4년 선고, A의 사기 혐의 항소심 진행 중, A의 범인은닉 혐의 기소</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>내기 스크린골프에서 음료에 향정신성의약품을 타거나 리모컨으로 화면을 조작하는 수법으로 7400만원을 가로챈 사기 일당 9명이 경찰에 붙잡혔습니다. 이들은 검찰에 송치되었으며, 주범 2명은 구속되었습니다. 경찰은 추가 피해자가 있는지 수사 중입니다.</t>
+          <t>사실혼 배우자 B씨가 물류사업 명목으로 3명의 피해자로부터 3억원을 편취하고 회사 자금 3500만원을 횡령한 혐의로 1심에서 징역 4년을 선고받았다. A씨는 B씨의 도피를 도운 혐의로 기소되었으며, A씨의 사기 공범 혐의에 대한 항소심도 진행 중이다. 피해자들은 B씨의 형사 유죄 판결을 바탕으로 손해배상 청구를 고려할 수 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해자가 촬영한 현장 영상 등 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 사기단으로 자력 확보가 어려울 수 있고(적합 조건 2), 피해 규모가 수억 원 이상으로 크지 않아(적합 조건 4) 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방 B의 사기 및 횡령 혐의에 대해 1심에서 징역 4년이 선고되어 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 3억 3500만원으로 규모가 크고(적합 조건 4), 검찰 수사 및 기소, 1심 판결 등 객관적 증거가 확보되어 있음(적합 조건 5). 다만 피해자 수가 3명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>7400만원</t>
+          <t>3억 3500만원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>음료에 약 타고 리모컨으로 화면 조작…7400만원 뜯어낸 골프 사기단</t>
+          <t>사기 혐의 사실혼 배우자 도피 도운 40대 기소… 범인 은닉</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031307335362724</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547883</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-13 00:21:29.865178+00:00</t>
+          <t>2026-03-13 12:30:06.057731+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>경찰/검찰 수사 진행 중 또는 예정, 형사배상명령 가능성 언급</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>내기 골프 중 상대방에게 몰래 신경안정제(향정신성의약품 로라제팜)를 먹이고 스크린을 조작하여 판돈 7,400만 원을 가로챈 일당 9명이 경찰에 붙잡혔다. 피해자의 제보와 동영상 증거로 범행이 드러났으며, 주도자 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었다.</t>
+          <t>피해자가 3만원 알바를 통해 4천만원의 사기 피해를 입은 사건으로, 법률사무소 파운더스 하진규 변호사는 계좌주 및 주범 검거를 통해 피해 회복과 형사배상명령을 통한 피해보상이 가능하다고 언급했다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방의 책임이 경찰 수사로 명확히 드러났고(적합 조건 1), 피해자가 촬영한 동영상과 경찰 수사 결과라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 완료 및 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 현재까지 파악된 피해자가 1명이며(집단적 피해 아님), 상대방의 자력에 대한 정보가 부족하고, 피해 금액이 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단한다.</t>
+          <t>적합 조건: 공적 절차(수사)가 진행 중이거나 예정되어 있으며, 계좌주 및 주범 검거를 통해 증거 확보 및 피해 회복 가능성이 언급됨. 부적합 조건: 기사 내용만으로는 상대방의 자력이나 집단적 피해 여부를 파악하기 어려워 소송금융 투자 매력도가 낮음. 피해 규모 또한 소송금융 투자 기준에 비해 상대적으로 작을 수 있음.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>7,400만 원</t>
+          <t>4천만원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>어쩐지 안 맞더라‥내기 골프하며 몰래 약물을</t>
+          <t>3만원 알바의 덫, 4천만원 증발했다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807012_37004.html</t>
+          <t>https://lawtalknews.co.kr/article/19TRMXFJ5ZR9</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-12 12:35:58.487599+00:00</t>
+          <t>2026-03-13 12:24:22.627560+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 체포</t>
+          <t>다중피해사기 수사팀 운영 시작</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>서울경찰청 형사기동대가 수도권 일대 스크린 골프장에서 의료용 마약류를 이용해 내기 골프 승부를 조작하고 한 피해자에게 7천400만 원을 뜯어낸 일당 9명을 체포했습니다. 이들은 약 3개월간 열 차례에 걸쳐 범행을 저질렀습니다.</t>
+          <t>대전경찰청이 다중피해사기 사건에 대한 전문적이고 체계적인 수사를 위해 '다중피해사기 수사팀'을 본격 운영합니다. 이 팀은 피해자 응대, 범행 수단 차단, 신속한 집중 수사, 추적 검거 및 피해 회복을 핵심 임무로 하며, 다수의 피해자가 발생하는 사기 사건에 대한 대응력을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 및 체포로 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자에 매우 매력적인 수준(수억 원 이상)에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>대전경찰청이 '다중피해사기 수사팀'을 운영하는 것은 집단적 피해(다중피해사기)가 발생하고 있으며, 이미 공적 절차(경찰 수사)가 진행 중임을 의미합니다. 이는 소송금융 적합 조건에 해당하나, 기사 자체는 특정 사건이 아닌 수사팀 운영에 대한 내용이므로 구체적인 상대방이나 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>7천400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>마약 음료 먹이고 내기 골프…7천400만 원 뜯어</t>
+          <t>대전경찰청, ‘다중피해사기 수사팀’ 본격 운영</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516986</t>
+          <t>https://www.kukinews.com/article/view/kuk202603120106</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:56.723506+00:00</t>
+          <t>2026-03-13 00:29:11.207418+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>스크린골프 사기단 일당 9명</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사팀 출범 및 수사 진행 중</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>대전경찰청이 다중피해사기 전문 수사팀을 전국 최초로 출범했다. 이 팀은 피해자 응대, 범행 수단 차단, 집중 수사, 피의자 추적 및 피해 회복에 중점을 둘 예정이다. 다수의 피해자가 발생한 사기 사건에 대한 체계적인 수사가 기대된다.</t>
+          <t>스크린골프 내기를 미끼로 음료에 약물을 타거나 화면을 원격 조작하는 수법으로 7400만 원 상당을 가로챈 사기단 9명이 경찰에 붙잡혔습니다. 이들은 약 3개월간 10차례에 걸쳐 범행을 저질렀으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>대전경찰청에서 다중피해사기 전문 수사팀을 출범하여 집단적 피해(다중피해사기)에 대한 공적 절차가 진행 중이며, 경찰 수사를 통해 증거 확보가 가능할 것으로 예상됩니다. 다만, 특정 피고가 명확히 드러나지 않고 피고의 자력 여부도 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사 및 검찰 송치로 증거 확보가 용이하며 공적 절차가 진행 중인 점은 소송금융 적합 조건에 부합합니다. 다만, 상대방이 개별 사기단으로 자력 확보가 불확실하고, 피해 규모가 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
+          <t>7400만 원</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>대전경찰, 다중피해사기 전문 수사팀 출범</t>
+          <t>몰래 약 먹이고 화면 돌려놓고…스크린골프 사기단 수법은?</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262414</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/13/2026031390019.html</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-12 12:33:25.463403+00:00</t>
+          <t>2026-03-13 00:23:09.902955+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>스크린골프 내기 사기단</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작해 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 붙잡혔다. 경찰은 일당 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼다. 피해자는 몸에 이상을 느끼고 영상을 촬영해 신고했다.</t>
+          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작하여 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 검거되었습니다. 피해자의 신고와 영상 증거로 범행이 발각되었으며, 경찰은 2명을 구속하고 7명을 불구속 상태로 검찰에 송치했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 증거가 충분하며(피해자 영상 촬영, 약물 사용, 장비 조작), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치). 그러나 피고가 개인 사기단으로 자력 확보가 불확실하며, 총 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기는 어렵습니다.</t>
+          <t>상대방의 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1), 피해자가 직접 촬영한 영상 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한, 사기단에 대한 형사 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(사기단)의 자력 여부가 불확실하고, 피해자 수가 수십 명 이상으로 명확히 확인되지 않아 집단소송의 규모가 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>7천400백여만 원</t>
+          <t>7천4백여만 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>10차례 범행, 피해자 수 미상 (최소 1명, 최대 10명 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181383</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181429</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:11.345024+00:00</t>
+          <t>2026-03-13 00:22:01.360165+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>골프 사기단</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 다수 피해자 확인</t>
+          <t>경찰 수사 완료 후 검찰 송치, 주범 2명 구속</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>AI를 이용한 신분증, 사업자등록증, 상품권, 운송장 등 문서 조작 사기 범죄가 전국적으로 발생하고 있습니다. 화성에서 2,900만원 티켓팅 사기, 평택에서 212만원 모바일 상품권 사기, 용인에서 70만원 휴대폰 중고거래 사기 등 다수의 피해자가 발생하여 경찰 수사가 진행 중입니다. 전문가들은 중고 거래 플랫폼에 AI 조작 판별 사이트 안내 의무화 등 법적 규제 필요성을 제기하고 있습니다.</t>
+          <t>내기 스크린골프에서 음료에 향정신성의약품을 타거나 리모컨으로 화면을 조작하는 수법으로 7400만원을 가로챈 사기 일당 9명이 경찰에 붙잡혔습니다. 이들은 검찰에 송치되었으며, 주범 2명은 구속되었습니다. 경찰은 추가 피해자가 있는지 수사 중입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>AI를 이용한 문서 조작 사기로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 명확하며, 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 사기범의 책임은 명확하나(적합 조건 1), 개별 사기범의 자력은 불분명하여 직접적인 소송금융 투자에는 한계가 있습니다. 다만, 전문가들이 중고 거래 플랫폼의 AI 조작 판별 사이트 안내 의무화를 제안하는 등 플랫폼의 책임론이 제기될 가능성이 있어, 이를 통한 소송 가능성을 검토해볼 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해자가 촬영한 현장 영상 등 증거가 확보되었으며(적합 조건 5), 경찰 수사를 거쳐 검찰에 송치된 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 사기단으로 자력 확보가 어려울 수 있고(적합 조건 2), 피해 규모가 수억 원 이상으로 크지 않아(적합 조건 4) 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>최소 3,282만원 (기사 내 언급된 피해액 합계, 실제 피해액은 더 클 것으로 추정)</t>
+          <t>7400만원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>다수 (경찰 수사 중인 단체 채팅방에 여럿 확인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>“사진 보면 믿으실까요”… 요즘 사기꾼들 ‘AI 달인’</t>
+          <t>음료에 약 타고 리모컨으로 화면 조작…7400만원 뜯어낸 골프 사기단</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760048</t>
+          <t>https://www.sidae.com/article/2026031307335362724</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-10 12:35:33.223786+00:00</t>
+          <t>2026-03-13 00:21:29.865178+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>과거 임대 사기 및 직원 횡령 피해 발생</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>방송인 양치승 씨가 과거 15억 원 규모의 임대 사기 및 직원 횡령 피해를 입었던 사실이 재조명되었습니다. 4년 뒤 퇴거해야 하는 건물에 체육관을 얻고, 매출을 빼돌리던 직원의 배신으로 큰 손실을 겪었습니다. 현재 그의 근황이 공개되며 과거 피해 사실이 다시 언급되었습니다.</t>
+          <t>내기 골프 중 상대방에게 몰래 신경안정제(향정신성의약품 로라제팜)를 먹이고 스크린을 조작하여 판돈 7,400만 원을 가로챈 일당 9명이 경찰에 붙잡혔다. 피해자의 제보와 동영상 증거로 범행이 드러났으며, 주도자 2명은 구속, 7명은 불구속 상태로 검찰에 송치되었다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>피해 금액이 15억 원으로 크고(적합 조건 4), 직원의 배신 및 임대 사기라는 상대방의 책임이 명확해 보이며(적합 조건 1), 사기 사건의 특성상 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 피해이며, 상대방의 자력이나 현재 소송 진행 여부는 기사에서 확인되지 않습니다.</t>
+          <t>상대방의 책임이 경찰 수사로 명확히 드러났고(적합 조건 1), 피해자가 촬영한 동영상과 경찰 수사 결과라는 객관적 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 완료 및 검찰 송치 단계로 공적 절차가 진행 중이다(적합 조건 6). 다만, 현재까지 파악된 피해자가 1명이며(집단적 피해 아님), 상대방의 자력에 대한 정보가 부족하고, 피해 금액이 수억 원 이상에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>15억 원</t>
+          <t>7,400만 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>이수근, '15억 사기' 양치승 100억대 아파트 입성 근황 공개…체육관 재...</t>
+          <t>어쩐지 안 맞더라‥내기 골프하며 몰래 약물을</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2121273</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807012_37004.html</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:46.480556+00:00</t>
+          <t>2026-03-12 12:35:58.487599+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>피의자 9명</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범죄예방 활동 진행 중</t>
+          <t>경찰 수사 및 피의자 체포</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>김천 지역에서 관공서나 의료기관 직원을 사칭하여 소상공인들에게 물품 대리 구매를 요청하고 대금을 가로채는 '노쇼 사기'가 급증하고 있습니다. 김천경찰서는 이에 대한 주의보를 발령하고 수사 및 범죄예방 활동을 강화하고 있습니다. 피해자들은 주로 식당 등 소상공인들로, 위조된 신분증에 속아 피해를 당하고 있습니다.</t>
+          <t>서울경찰청 형사기동대가 수도권 일대 스크린 골프장에서 의료용 마약류를 이용해 내기 골프 승부를 조작하고 한 피해자에게 7천400만 원을 뜯어낸 일당 9명을 체포했습니다. 이들은 약 3개월간 열 차례에 걸쳐 범행을 저질렀습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>사기범의 책임이 명확하고, 김천 지역 내 다수의 소상공인이 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 가능합니다. 그러나 직접적인 상대방인 사기범들의 신원 특정 및 자력 확보가 어려워 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 경찰 수사 및 체포로 명확하며(적합 조건 1), 공적 절차(경찰 수사)가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력 여부가 불분명하고, 피해 금액이 소송금융 투자에 매우 매력적인 수준(수억 원 이상)에는 미치지 못하는 점을 고려하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천400만 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>김천경찰서, 자영업자 울리는 '노쇼 사기' 주의보</t>
+          <t>마약 음료 먹이고 내기 골프…7천400만 원 뜯어</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=611629</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516986</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-09 12:31:38.964850+00:00</t>
+          <t>2026-03-12 12:34:56.723506+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (형사 항소심 재진행 예정)</t>
+          <t>경찰 수사팀 출범 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>A 씨가 3억 9천여만 원을 가로챈 사기 혐의로 1심에서 징역 3년을 선고받았으나, 항소심 법원이 소환장 날짜를 잘못 기재하여 피고인 불출석 상태에서 판결을 선고한 사실이 드러났다. 대법원은 이를 절차 위반으로 보고 사건을 광주지법으로 파기환송했다. 이로 인해 A 씨의 형사 재판은 다시 진행될 예정이며, 피해자들은 사기 피해에 대한 민사 손해배상을 청구할 수 있다.</t>
+          <t>대전경찰청이 다중피해사기 전문 수사팀을 전국 최초로 출범했다. 이 팀은 피해자 응대, 범행 수단 차단, 집중 수사, 피의자 추적 및 피해 회복에 중점을 둘 예정이다. 다수의 피해자가 발생한 사기 사건에 대한 체계적인 수사가 기대된다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(사기 혐의 1심 유죄), 피해 규모가 3억 9천여만 원으로 크며, 1심 유죄 판결 및 대법원 파기환송으로 증거 확보가 용이합니다. 그러나 상대방(개인)의 자력 불확실성, 집단적 피해 여부 불분명으로 인해 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
+          <t>대전경찰청에서 다중피해사기 전문 수사팀을 출범하여 집단적 피해(다중피해사기)에 대한 공적 절차가 진행 중이며, 경찰 수사를 통해 증거 확보가 가능할 것으로 예상됩니다. 다만, 특정 피고가 명확히 드러나지 않고 피고의 자력 여부도 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>3억 9천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 소환장 날짜 잘못 적고 '선고'‥대법서 파기</t>
+          <t>대전경찰, 다중피해사기 전문 수사팀 출범</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805857_37012.html</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262414</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-09 00:43:44.067568+00:00</t>
+          <t>2026-03-12 12:33:25.463403+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>스크린골프 내기 사기단</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>구청 직원을 사칭한 A 씨가 3명의 피해자에게 총 100만 원 상당의 피해를 입혔습니다. A 씨는 무직 상태에서 현금이 필요해 범행을 저질렀다고 경찰 조사에서 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
+          <t>스크린골프 내기 게임에서 음료에 약물을 타거나 장비를 조작해 승부를 조작하고 7천4백여만 원을 가로챈 사기단이 경찰에 붙잡혔다. 경찰은 일당 2명을 구속하고 7명을 불구속 상태로 검찰에 넘겼다. 피해자는 몸에 이상을 느끼고 영상을 촬영해 신고했다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건의 법적 명확성은 있습니다. 그러나 상대방이 무직으로 자력이 부족하며, 피해 규모가 100만원, 피해자 수가 3명에 불과하여 소송금융 투자 대상으로서는 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 증거가 충분하며(피해자 영상 촬영, 약물 사용, 장비 조작), 공적 절차가 진행 중입니다(경찰 수사, 검찰 송치). 그러나 피고가 개인 사기단으로 자력 확보가 불확실하며, 총 피해 규모가 소송금융 투자 대상으로 아주 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>100만 원</t>
+          <t>7천400백여만 원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>10차례 범행, 피해자 수 미상 (최소 1명, 최대 10명 추정)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>구청 직원입니다  찾아와 돌연 줄행랑…알고 보니</t>
+          <t>음료에 약 타고 화면 조작까지 …스크린골프 내기 사기단 검거</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467473&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5181383</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-07 00:16:42.993736+00:00</t>
+          <t>2026-03-12 12:32:11.345024+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 다수 피해자 확인</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>해외 건강기능식품 구매를 위해 지인 A씨에게 신용카드 정보를 맡긴 피해자들이 A씨의 무단 결제로 피해를 입은 사건입니다. 전남경찰청이 A씨가 피해자들의 결제 정보를 파일 형태로 기록·저장해둔 것을 확인하고 수사를 진행 중입니다.</t>
+          <t>AI를 이용한 신분증, 사업자등록증, 상품권, 운송장 등 문서 조작 사기 범죄가 전국적으로 발생하고 있습니다. 화성에서 2,900만원 티켓팅 사기, 평택에서 212만원 모바일 상품권 사기, 용인에서 70만원 휴대폰 중고거래 사기 등 다수의 피해자가 발생하여 경찰 수사가 진행 중입니다. 전문가들은 중고 거래 플랫폼에 AI 조작 판별 사이트 안내 의무화 등 법적 규제 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확인이 필요하고, 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>AI를 이용한 문서 조작 사기로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 명확하며, 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 사기범의 책임은 명확하나(적합 조건 1), 개별 사기범의 자력은 불분명하여 직접적인 소송금융 투자에는 한계가 있습니다. 다만, 전문가들이 중고 거래 플랫폼의 AI 조작 판별 사이트 안내 의무화를 제안하는 등 플랫폼의 책임론이 제기될 가능성이 있어, 이를 통한 소송 가능성을 검토해볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3,282만원 (기사 내 언급된 피해액 합계, 실제 피해액은 더 클 것으로 추정)</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (경찰 수사 중인 단체 채팅방에 여럿 확인)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>전남경찰청, 여수·순천 신용카드 무단 결제 수사</t>
+          <t>“사진 보면 믿으실까요”… 요즘 사기꾼들 ‘AI 달인’</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772704376428263005</t>
+          <t>https://www.kyeongin.com/article/1760048</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16:29.246457+00:00</t>
+          <t>2026-03-10 12:35:33.223786+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>법무법인 신결의 피해구제 TF팀이 운영 중이며, 형사 고소 및 수사 대응이 진행될 예정입니다.</t>
+          <t>과거 임대 사기 및 직원 횡령 피해 발생</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>재택 쇼핑몰 부업 및 창업 대행을 미끼로 한 온라인 쇼핑몰 사기 피해가 급증하고 있습니다. 이에 법무법인 신결은 전담 피해구제 TF팀을 구성하여 형사 고소 및 민사상 손해배상 청구 등 법적 대응을 지원하고 있습니다. 다수의 피해자가 발생하고 있어 집단적 대응이 필요한 상황입니다.</t>
+          <t>방송인 양치승 씨가 과거 15억 원 규모의 임대 사기 및 직원 횡령 피해를 입었던 사실이 재조명되었습니다. 4년 뒤 퇴거해야 하는 건물에 체육관을 얻고, 매출을 빼돌리던 직원의 배신으로 큰 손실을 겪었습니다. 현재 그의 근황이 공개되며 과거 피해 사실이 다시 언급되었습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>쇼핑몰 사기 피해가 급증하며 다수의 피해자가 발생하고 있고(집단적 피해), 법무법인 TF팀이 형사 고소 및 수사 대응을 진행 중이므로 공적 절차 개입 및 증거 확보 가능성이 높습니다. 그러나 사기 사건의 특성상 상대방의 자력 확보가 불확실하여 투자 회수 위험이 존재합니다.</t>
+          <t>피해 금액이 15억 원으로 크고(적합 조건 4), 직원의 배신 및 임대 사기라는 상대방의 책임이 명확해 보이며(적합 조건 1), 사기 사건의 특성상 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 피해이며, 상대방의 자력이나 현재 소송 진행 여부는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>쇼핑몰사기 급증… '재택 쇼핑몰 부업·창업 대행' 미끼 피해 확산</t>
+          <t>이수근, '15억 사기' 양치승 100억대 아파트 입성 근황 공개…체육관 재...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=328368</t>
+          <t>https://www.xportsnews.com/article/2121273</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-06 01:02:40.709760+00:00</t>
+          <t>2026-03-09 12:39:46.480556+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>법무법인 전담 TF팀 가동, 공동소송 지원 및 수사기관 협력 중</t>
+          <t>경찰 수사 및 범죄예방 활동 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>법무법인 신결이 온라인 부업 사기 및 보이스피싱 피해 구제를 위한 전담 TF팀을 본격 가동했다. 신결은 공동소송 지원, 범죄 계좌 추적, 디지털 포렌식 기반 증거 분석 등을 통해 피해자들을 돕고 있으며, 수사기관 및 관계 기관과도 협력하여 실질적인 대응 절차를 운영 중이다.</t>
+          <t>김천 지역에서 관공서나 의료기관 직원을 사칭하여 소상공인들에게 물품 대리 구매를 요청하고 대금을 가로채는 '노쇼 사기'가 급증하고 있습니다. 김천경찰서는 이에 대한 주의보를 발령하고 수사 및 범죄예방 활동을 강화하고 있습니다. 피해자들은 주로 식당 등 소상공인들로, 위조된 신분증에 속아 피해를 당하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공동소송 지원 및 피해 유형 데이터베이스 구축을 통해 집단적 피해(적합 조건 3)에 대응하고 있으며, 범죄 계좌 추적 및 디지털 포렌식으로 증거 확보(적합 조건 5) 및 수사기관 협력(적합 조건 6)이 진행 중이다. 그러나 상대방이 특정 대기업/기관이 아닌 개인 사기범일 가능성이 높아 자력 확보가 불분명하여 소송금융 투자 매력도가 낮아질 수 있다.</t>
+          <t>사기범의 책임이 명확하고, 김천 지역 내 다수의 소상공인이 피해를 입었으며, 경찰 수사가 진행 중으로 증거 확보가 가능합니다. 그러나 직접적인 상대방인 사기범들의 신원 특정 및 자력 확보가 어려워 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>법무법인 신결, ‘부업사기피해구제’ 전담 TF팀 본격 가동, 보이스피싱...</t>
+          <t>김천경찰서, 자영업자 울리는 '노쇼 사기' 주의보</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>socialvalue.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.socialvalue.kr/news/view/1065601011759664</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=611629</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-05 01:23:16.625127+00:00</t>
+          <t>2026-03-09 12:31:38.964850+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>대법원 파기환송 (형사 항소심 재진행 예정)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>AI 조작 사진을 이용한 온라인 중고거래 사기로 전국에서 150여 명의 피해자가 발생했다. 부산 남부경찰서에 신원불명 피의자에 대한 신고가 접수되어 수사가 진행 중이다.</t>
+          <t>A 씨가 3억 9천여만 원을 가로챈 사기 혐의로 1심에서 징역 3년을 선고받았으나, 항소심 법원이 소환장 날짜를 잘못 기재하여 피고인 불출석 상태에서 판결을 선고한 사실이 드러났다. 대법원은 이를 절차 위반으로 보고 사건을 광주지법으로 파기환송했다. 이로 인해 A 씨의 형사 재판은 다시 진행될 예정이며, 피해자들은 사기 피해에 대한 민사 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>다수의 피해자(150여 명)가 발생했고 (적합 조건: 집단적 피해), 경찰 수사가 진행 중이므로 증거 확보 및 책임 규명이 용이함 (적합 조건: 공적 절차 진행 중, 증거 확보 가능). 그러나 피의자가 신원불명이며 개인 사기범일 경우 자력 확보가 어려워 회수 가능성에 대한 불확실성이 존재함.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(사기 혐의 1심 유죄), 피해 규모가 3억 9천여만 원으로 크며, 1심 유죄 판결 및 대법원 파기환송으로 증거 확보가 용이합니다. 그러나 상대방(개인)의 자력 불확실성, 집단적 피해 여부 불분명으로 인해 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
+          <t>3억 9천여만 원</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>AI 조작 사진으로 중고거래 사기… 전국 피해자 150여 명</t>
+          <t>[와글와글 플러스] 소환장 날짜 잘못 적고 '선고'‥대법서 파기</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030419510824033</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805857_37012.html</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-05 01:13:27.536872+00:00</t>
+          <t>2026-03-09 00:43:44.067568+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>A, B 씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>검찰 수사 진행 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>A, B 씨가 가상의 무속인을 내세워 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰 수사가 진행 중이며, 피해자 및 참고인 조사, 계좌 추적 등을 통해 증거물이 확보되었습니다.</t>
+          <t>구청 직원을 사칭한 A 씨가 3명의 피해자에게 총 100만 원 상당의 피해를 입혔습니다. A 씨는 무직 상태에서 현금이 필요해 범행을 저질렀다고 경찰 조사에서 진술했습니다. 현재 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고, 피해 규모가 87억 원으로 매우 크며, 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 상대방이 개인으로 자력 여부가 불확실하고, 집단적 피해 여부가 명확히 드러나지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건의 법적 명확성은 있습니다. 그러나 상대방이 무직으로 자력이 부족하며, 피해 규모가 100만원, 피해자 수가 3명에 불과하여 소송금융 투자 대상으로서는 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>87억 원</t>
+          <t>100만 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>가상 무속인 내세워 '가스라이팅' 87억 갈취…검찰 수사로 덜미</t>
+          <t>구청 직원입니다  찾아와 돌연 줄행랑…알고 보니</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462886&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008467473&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-04 00:22:21.357130+00:00</t>
+          <t>2026-03-07 00:16:42.993736+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>형사 재판에서 사기죄 유죄 판결 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>고시텔 운영자 A가 빈대 발생 사실을 숨기고 고시텔 시설 및 영업권을 1억원에 양도하여 사기 혐의로 기소, 벌금 1,000만원의 유죄 판결을 받았습니다. 피해자는 빈대 사실을 알았다면 계약하지 않았을 것이며, 이로 인해 예상보다 많은 리모델링 공사 비용을 추가 지출했다고 주장하고 있습니다. 형사 판결이 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
+          <t>해외 건강기능식품 구매를 위해 지인 A씨에게 신용카드 정보를 맡긴 피해자들이 A씨의 무단 결제로 피해를 입은 사건입니다. 전남경찰청이 A씨가 피해자들의 결제 정보를 파일 형태로 기록·저장해둔 것을 확인하고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 재판에서 사기죄 유죄 판결로 명확히 인정되었고(적합 조건 1), 법원 판결문 등 객관적 증거가 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 선고된 상태입니다(적합 조건 6). 다만, 피해자가 1명이고 피해 규모가 소송금융 투자 기준에서 '매우 큼'으로 보기 어려우며, 상대방의 자력 또한 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>상대방(A씨)의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방이 개인으로 자력 확인이 필요하고, 피해 규모 및 피해자 수가 명확히 파악되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>1억원 및 추가 공사 비용</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[형사]  고시텔 양도하며 '빈대 발생' 숨겼으면 사기죄</t>
+          <t>전남경찰청, 여수·순천 신용카드 무단 결제 수사</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91159</t>
+          <t>http://www.jndn.com/article.php?aid=1772704376428263005</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-02 12:29:29.774953+00:00</t>
+          <t>2026-03-06 01:16:29.246457+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>피의자 신원 특정 중</t>
+          <t>법무법인 신결의 피해구제 TF팀이 운영 중이며, 형사 고소 및 수사 대응이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>70대 피해자가 텔레그램을 통해 접근한 '슈퍼개미' 사칭 피의자들에게 4억 원을 투자 사기당했습니다. 피의자들은 가짜 수익 그래프와 잔액을 보여주며 피해자를 속였으며, 현재 신원이 특정되지 않은 상태입니다.</t>
+          <t>재택 쇼핑몰 부업 및 창업 대행을 미끼로 한 온라인 쇼핑몰 사기 피해가 급증하고 있습니다. 이에 법무법인 신결은 전담 피해구제 TF팀을 구성하여 형사 고소 및 민사상 손해배상 청구 등 법적 대응을 지원하고 있습니다. 다수의 피해자가 발생하고 있어 집단적 대응이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>피의자들의 사기 행위가 명확하고(상대방 책임 명확), 피해 금액이 4억 원으로 개인에게는 상당한 규모입니다(피해 규모 큼). 다만, 피의자 신원이 특정되지 않아 상대방의 자력 확인이 어렵고, 집단적 피해 여부나 공적 절차 진행 상황이 명확히 언급되지 않았습니다.</t>
+          <t>쇼핑몰 사기 피해가 급증하며 다수의 피해자가 발생하고 있고(집단적 피해), 법무법인 TF팀이 형사 고소 및 수사 대응을 진행 중이므로 공적 절차 개입 및 증거 확보 가능성이 높습니다. 그러나 사기 사건의 특성상 상대방의 자력 확보가 불확실하여 투자 회수 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[단독]  믿었던 슈퍼개미였는데…  4억 올인 70대 '피눈물'</t>
+          <t>쇼핑몰사기 급증… '재택 쇼핑몰 부업·창업 대행' 미끼 피해 확산</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030238871</t>
+          <t>http://www.e2news.com/news/articleView.html?idxno=328368</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:26.645136+00:00</t>
+          <t>2026-03-06 01:02:40.709760+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>로또 당첨 사기 사건에 대한 1심 형사 재판에서 피고인들에게 실형이 선고되었으나, 피해자들의 배상신청은 각하되어 민사상 손해배상 청구는 별도로 진행해야 합니다.</t>
+          <t>법무법인 전담 TF팀 가동, 공동소송 지원 및 수사기관 협력 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>30대 피고인 2명이 로또 당첨을 미끼로 불특정 다수의 피해자 3명으로부터 총 7억 7천만 원을 편취한 사기 사건입니다. 부산지법 서부지원에서 피고인 A에게 징역 4년 6개월, 피고인 B에게 징역 2년 6개월이 선고되었으나, 피해자들의 배상신청은 각하되었습니다. 피고인들은 로또 당첨 번호 예측이 불가능함에도 가능한 것처럼 광고하여 피해자들을 기망했습니다.</t>
+          <t>법무법인 신결이 온라인 부업 사기 및 보이스피싱 피해 구제를 위한 전담 TF팀을 본격 가동했다. 신결은 공동소송 지원, 범죄 계좌 추적, 디지털 포렌식 기반 증거 분석 등을 통해 피해자들을 돕고 있으며, 수사기관 및 관계 기관과도 협력하여 실질적인 대응 절차를 운영 중이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 형사 재판에서 명확히 인정되었고, 피해 규모가 7억 7천만 원으로 크며, 형사 판결을 통해 증거가 확보되었습니다. 그러나 부적합 조건으로 상대방이 개인이라 자력에 대한 불확실성이 있고, 피해자 수가 3명으로 집단적 피해에 해당하지 않습니다. 형사 재판에서 배상신청이 각하되어 피해자들이 별도의 민사소송을 제기해야 합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공동소송 지원 및 피해 유형 데이터베이스 구축을 통해 집단적 피해(적합 조건 3)에 대응하고 있으며, 범죄 계좌 추적 및 디지털 포렌식으로 증거 확보(적합 조건 5) 및 수사기관 협력(적합 조건 6)이 진행 중이다. 그러나 상대방이 특정 대기업/기관이 아닌 개인 사기범일 가능성이 높아 자력 확보가 불분명하여 소송금융 투자 매력도가 낮아질 수 있다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>7억 7천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>부산지법 서부지원, 로또 당첨을 미끼로 7억 여원 교부 받은 30대 2명 각...</t>
+          <t>법무법인 신결, ‘부업사기피해구제’ 전담 TF팀 본격 가동, 보이스피싱...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>socialvalue.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022708280887119a8c8bf58f_12</t>
+          <t>https://www.socialvalue.kr/news/view/1065601011759664</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-27 00:54:34.177303+00:00</t>
+          <t>2026-03-05 01:23:16.625127+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>수사기관 등의 조사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>인간 운영자들이 피해자들에게 접근하여 감정적으로 조작된 메시지로 가짜 미션을 수행하게 하고 거액의 송금을 유도한 사기 사건. '조사 결과'가 언급되어 수사기관 등의 조사가 진행 중이며, 다수의 피해자가 거액의 피해를 입은 것으로 추정된다.</t>
+          <t>AI 조작 사진을 이용한 온라인 중고거래 사기로 전국에서 150여 명의 피해자가 발생했다. 부산 남부경찰서에 신원불명 피의자에 대한 신고가 접수되어 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>인간 운영자가 감정적 조작을 통해 거액의 송금을 유도한 사기 행위로 상대방 책임이 명확하며(적합 조건 1), '조사 결과'가 언급되어 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 다수의 피해자가 거액의 피해를 입은 것으로 추정되나, 상대방의 자력 및 구체적인 피해 규모가 특정되지 않아 투자 위험이 존재함.</t>
+          <t>다수의 피해자(150여 명)가 발생했고 (적합 조건: 집단적 피해), 경찰 수사가 진행 중이므로 증거 확보 및 책임 규명이 용이함 (적합 조건: 공적 절차 진행 중, 증거 확보 가능). 그러나 피의자가 신원불명이며 개인 사기범일 경우 자력 확보가 어려워 회수 가능성에 대한 불확실성이 존재함.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>150여 명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>오픈AI, 'AI 악의적 사용 차단' 보고서 공개... 위협 행위자, 단일 모델...</t>
+          <t>AI 조작 사진으로 중고거래 사기… 전국 피해자 150여 명</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>aitimes.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.aitimes.kr/news/articleView.html?idxno=38839</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030419510824033</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-27 00:31:37.667275+00:00</t>
+          <t>2026-03-05 01:13:27.536872+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>주식 리딩방 사기 조직</t>
+          <t>A, B 씨</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>부산에서 주식 리딩방 투자 사기 조직의 수거책이 1억 원 상당의 현금과 순금을 피해자로부터 받아 전달한 혐의로 경찰에 구속되었습니다. 경찰은 피해자의 진정서를 접수해 수사에 착수했으며, 추가 범행 여부를 조사한 뒤 검찰에 송치할 예정입니다.</t>
+          <t>A, B 씨가 가상의 무속인을 내세워 피해자를 가스라이팅하여 87억 원을 갈취한 사건입니다. 현재 검찰 수사가 진행 중이며, 피해자 및 참고인 조사, 계좌 추적 등을 통해 증거물이 확보되었습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(주식 리딩방 사기 조직), 경찰 수사가 진행 중이며 증거 확보가 가능합니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며, 상대방의 자력 확보가 불확실합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고, 피해 규모가 87억 원으로 매우 크며, 검찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 상대방이 개인으로 자력 여부가 불확실하고, 집단적 피해 여부가 명확히 드러나지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>87억 원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>고수익' 미끼에 1억 뜯겼다…부산서 주식 리딩방 수거책 검거</t>
+          <t>가상 무속인 내세워 '가스라이팅' 87억 갈취…검찰 수사로 덜미</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/26/2026022620090568031</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462886&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-26 12:43:23.582198+00:00</t>
+          <t>2026-03-04 00:22:21.357130+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>사기 조직</t>
+          <t>A</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거 진행 중</t>
+          <t>형사 재판에서 사기죄 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>온라인 리딩방 광고를 통해 피해자들에게 접근하여 자본금을 가로챈 사기 조직의 수거책이 검거되었습니다. 피해자 B씨는 현금 4천만 원과 순금 5천9백만 원 상당의 피해를 입었으며, 현재 경찰 수사가 진행 중입니다. 다수의 추가 피해자가 있을 것으로 예상됩니다.</t>
+          <t>고시텔 운영자 A가 빈대 발생 사실을 숨기고 고시텔 시설 및 영업권을 1억원에 양도하여 사기 혐의로 기소, 벌금 1,000만원의 유죄 판결을 받았습니다. 피해자는 빈대 사실을 알았다면 계약하지 않았을 것이며, 이로 인해 예상보다 많은 리모델링 공사 비용을 추가 지출했다고 주장하고 있습니다. 형사 판결이 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방(사기 조직)의 책임이 명확하고(적합 조건 1), 수거책 검거로 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만, 사기 조직의 자력 부족 가능성이 높아 실제 손해배상 집행이 어려울 수 있으며, 다수 피해자 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 형사 재판에서 사기죄 유죄 판결로 명확히 인정되었고(적합 조건 1), 법원 판결문 등 객관적 증거가 확보되어 있으며(적합 조건 5), 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 선고된 상태입니다(적합 조건 6). 다만, 피해자가 1명이고 피해 규모가 소송금융 투자 기준에서 '매우 큼'으로 보기 어려우며, 상대방의 자력 또한 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>약 9900만 원 (피해자 B 기준)</t>
+          <t>1억원 및 추가 공사 비용</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>자본금 주면 투자로 불려줄게  사기 조직 수거책 검거</t>
+          <t>[형사]  고시텔 양도하며 '빈대 발생' 숨겼으면 사기죄</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6084718</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=91159</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-26 12:39:51.913621+00:00</t>
+          <t>2026-03-02 12:29:29.774953+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr"/>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>피의자 신원 특정 중</t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>광주·전남 지역에서 온라인 부업을 미끼로 한 사기 피해가 발생하고 있습니다. 피해자들은 생활비를 벌려다 수천만원을 잃었으며, 사기범들은 팀 미션, 단체방 수익 인증 등의 수법으로 피해자들을 속였습니다.</t>
+          <t>70대 피해자가 텔레그램을 통해 접근한 '슈퍼개미' 사칭 피의자들에게 4억 원을 투자 사기당했습니다. 피의자들은 가짜 수익 그래프와 잔액을 보여주며 피해자를 속였으며, 현재 신원이 특정되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 사기 사건이며(적합 조건 1), '수천만원'의 개별 피해액과 '광주·전남' 지역의 다수 피해자 발생 가능성(적합 조건 3, 4)이 있어 집단소송의 여지가 있습니다. 다만, 사기 주체의 자력 확인이 필요하며, 현재 공적 절차 진행 여부는 불분명합니다.</t>
+          <t>피의자들의 사기 행위가 명확하고(상대방 책임 명확), 피해 금액이 4억 원으로 개인에게는 상당한 규모입니다(피해 규모 큼). 다만, 피의자 신원이 특정되지 않아 상대방의 자력 확인이 어렵고, 집단적 피해 여부나 공적 절차 진행 상황이 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>수천만원</t>
+          <t>4억 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>생활비 보태려다가 수천만원 날려 …광주·전남 '온라인 부업 사기' 경...</t>
+          <t>[단독]  믿었던 슈퍼개미였는데…  4억 올인 70대 '피눈물'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=902541</t>
+          <t>https://www.hankyung.com/article/2026030238871</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-26 12:37:50.384901+00:00</t>
+          <t>2026-03-02 12:27:26.645136+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>피고인 A, 피고인 B</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>형사 판결은 선고되었으나, 피해 회복은 미진한 상황</t>
+          <t>로또 당첨 사기 사건에 대한 1심 형사 재판에서 피고인들에게 실형이 선고되었으나, 피해자들의 배상신청은 각하되어 민사상 손해배상 청구는 별도로 진행해야 합니다.</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>방송인 정형돈이 사기범죄 피해자 구제에 대한 사법당국의 소극적인 태도를 비판하며, 범죄자의 낮은 형량과 피해 회복의 어려움을 지적했다. 특히 전세 사기 등 대규모 사기 사건에서 피해자들이 막대한 손실을 입음에도 불구하고 국가의 직접적인 변제는 없는 현실을 꼬집었다. 기사는 사기범죄의 심각성과 피해자 보호 제도의 미흡함을 강조한다.</t>
+          <t>30대 피고인 2명이 로또 당첨을 미끼로 불특정 다수의 피해자 3명으로부터 총 7억 7천만 원을 편취한 사기 사건입니다. 부산지법 서부지원에서 피고인 A에게 징역 4년 6개월, 피고인 B에게 징역 2년 6개월이 선고되었으나, 피해자들의 배상신청은 각하되었습니다. 피고인들은 로또 당첨 번호 예측이 불가능함에도 가능한 것처럼 광고하여 피해자들을 기망했습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수 피해자(2만명, 61명 등)와 대규모 피해 금액(4400억원, 163억원 등)으로 집단적 피해 및 피해 규모가 큼. 사기범죄의 특성상 상대방의 책임이 명확하며, 형사 판결이 선고된 사례들이 언급되어 증거 확보 가능성이 높음. 그러나 사기범죄의 경우 가해자의 자력 부족으로 인한 피해 회복의 어려움이 기사에서 강조되어 소송금융의 회수 가능성이 낮을 수 있어 Medium으로 판단.</t>
+          <t>적합 조건으로 상대방 책임이 형사 재판에서 명확히 인정되었고, 피해 규모가 7억 7천만 원으로 크며, 형사 판결을 통해 증거가 확보되었습니다. 그러나 부적합 조건으로 상대방이 개인이라 자력에 대한 불확실성이 있고, 피해자 수가 3명으로 집단적 피해에 해당하지 않습니다. 형사 재판에서 배상신청이 각하되어 피해자들이 별도의 민사소송을 제기해야 합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>4400억원 (일부 사기범죄), 163억2575만원 (전세사기)</t>
+          <t>7억 7천만 원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>2만명 (일부 사기범죄), 61명 (전세사기)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>“국가는 왜 피해자 외면하나”…사법당국 때린 정형돈</t>
+          <t>부산지법 서부지원, 로또 당첨을 미끼로 7억 여원 교부 받은 30대 2명 각...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682195?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022708280887119a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-25 12:48:37.291896+00:00</t>
+          <t>2026-02-27 00:54:34.177303+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 및 국제 공조를 통한 조직원 검거 및 구속, 범죄수익 몰수·추징 보전 신청 진행 중</t>
+          <t>수사기관 등의 조사 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 피싱 조직 두 곳이 로맨스스캠, 노쇼 사기, 금융감독원 사칭 등으로 68명에게 약 105억 원을 가로챈 사건입니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익 10억 원에 대한 몰수·추징 보전을 신청하는 등 수사를 이어가고 있습니다.</t>
+          <t>인간 운영자들이 피해자들에게 접근하여 감정적으로 조작된 메시지로 가짜 미션을 수행하게 하고 거액의 송금을 유도한 사기 사건. '조사 결과'가 언급되어 수사기관 등의 조사가 진행 중이며, 다수의 피해자가 거액의 피해를 입은 것으로 추정된다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수 피해자(68명)와 큰 피해 규모(105억 원)로 집단적 피해에 해당하며(적합 조건 3, 4), 경찰 수사 및 국제 공조를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 기반 피싱 조직으로 자력 확보가 어렵고, 피해액(105억 원) 대비 몰수·추징 보전 신청액(10억 원)이 현저히 낮아 실제 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 매력이 감소합니다.</t>
+          <t>인간 운영자가 감정적 조작을 통해 거액의 송금을 유도한 사기 행위로 상대방 책임이 명확하며(적합 조건 1), '조사 결과'가 언급되어 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 다수의 피해자가 거액의 피해를 입은 것으로 추정되나, 상대방의 자력 및 구체적인 피해 규모가 특정되지 않아 투자 위험이 존재함.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>약 105억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>일본인 여성인 척… 로맨스스캠 일삼은 캄보디아 피싱 조직 49명 검거</t>
+          <t>오픈AI, 'AI 악의적 사용 차단' 보고서 공개... 위협 행위자, 단일 모델...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>aitimes.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11971635</t>
+          <t>https://www.aitimes.kr/news/articleView.html?idxno=38839</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-25 12:20:12.719478+00:00</t>
+          <t>2026-02-27 00:31:37.667275+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>성명불상 전기통신금융사기 조직</t>
+          <t>주식 리딩방 사기 조직</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>보이스피싱 유인책에 대한 1심 형사 판결 선고. 피해자들의 배상명령은 각하됨.</t>
+          <t>경찰 수사 진행 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 유인책이 피해자 29명으로부터 총 47억 원을 편취한 혐의로 징역 4년 6개월을 선고받았습니다. 법원은 피고인의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하했습니다. 이에 따라 피해자들은 민사상 손해배상 청구를 통해 피해 회복을 모색해야 할 상황입니다.</t>
+          <t>부산에서 주식 리딩방 투자 사기 조직의 수거책이 1억 원 상당의 현금과 순금을 피해자로부터 받아 전달한 혐의로 경찰에 구속되었습니다. 경찰은 피해자의 진정서를 접수해 수사에 착수했으며, 추가 범행 여부를 조사한 뒤 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건으로 다수의 피해자(29명)와 큰 피해 규모(47억 원), 형사 판결을 통한 명확한 범죄 사실 및 증거 확보가 가능합니다. 그러나 피고인(유인책) 개인의 자력이 충분치 않고, 배상명령이 각하되어 민사상 손해배상 책임 범위 및 회수 가능성이 불명확하다는 점이 투자 리스크로 작용합니다. 총책 등 조직 전체의 자력 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(주식 리딩방 사기 조직), 경찰 수사가 진행 중이며 증거 확보가 가능합니다. 다만, 현재까지 확인된 피해자가 1명이고 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못하며, 상대방의 자력 확보가 불확실합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>47억 2057만 원</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>대구지법, 피해자 29명으로부터 47억 송금 받아 편취 유인책 징역 4년6개...</t>
+          <t>고수익' 미끼에 1억 뜯겼다…부산서 주식 리딩방 수거책 검거</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022508423533039a8c8bf58f_12</t>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022620090568031</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-25 00:34:15.581699+00:00</t>
+          <t>2026-02-26 12:43:23.582198+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>커넥트인</t>
+          <t>사기 조직</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>피해자 연대 형성 및 증거 확보</t>
+          <t>경찰 수사 및 조직원 검거 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>이나영의 폭로를 계기로 '커넥트인' 관련 피해자들이 연대하고 있으며, 관리자 화면 해제를 통해 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 핵심 증거가 확보되었습니다. 이는 다수의 피해자가 연루된 사기 사건으로 추정됩니다.</t>
+          <t>온라인 리딩방 광고를 통해 피해자들에게 접근하여 자본금을 가로챈 사기 조직의 수거책이 검거되었습니다. 피해자 B씨는 현금 4천만 원과 순금 5천9백만 원 상당의 피해를 입었으며, 현재 경찰 수사가 진행 중입니다. 다수의 추가 피해자가 있을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보)에 해당하여 소송금융 적합도가 Medium으로 판단됩니다. '커넥트인'의 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 구체적인 증거가 확보되었고, 다수의 피해자가 연대하고 있어 집단소송 가능성이 높습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>상대방(사기 조직)의 책임이 명확하고(적합 조건 1), 수거책 검거로 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인됩니다. 다만, 사기 조직의 자력 부족 가능성이 높아 실제 손해배상 집행이 어려울 수 있으며, 다수 피해자 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
+          <t>약 9900만 원 (피해자 B 기준)</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'아너' 이나영, 20년 침묵 깨고 폭로...전율 엔딩에 4.2% [종합]</t>
+          <t>자본금 주면 투자로 불려줄게  사기 조직 수거책 검거</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=74686</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6084718</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-25 00:33:23.172592+00:00</t>
+          <t>2026-02-26 12:39:51.913621+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>40대 A씨와 공범 7명이 지인을 속여 캄보디아 금융범죄 조직에 넘긴 혐의로 경찰에 붙잡혔습니다. 피해자는 대포통장 조달을 강요받고 감금되었다가 풀려났으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>광주·전남 지역에서 온라인 부업을 미끼로 한 사기 피해가 발생하고 있습니다. 피해자들은 생활비를 벌려다 수천만원을 잃었으며, 사기범들은 팀 미션, 단체방 수익 인증 등의 수법으로 피해자들을 속였습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(40대 A씨 및 공범 7명), 경찰 수사 및 구속/입건 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 피해 금액 회수 가능성이 불확실합니다.</t>
+          <t>상대방 책임이 명확한 사기 사건이며(적합 조건 1), '수천만원'의 개별 피해액과 '광주·전남' 지역의 다수 피해자 발생 가능성(적합 조건 3, 4)이 있어 집단소송의 여지가 있습니다. 다만, 사기 주체의 자력 확인이 필요하며, 현재 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만원</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>지인 속여 캄보디아 조직에 넘긴 40대 구속</t>
+          <t>생활비 보태려다가 수천만원 날려 …광주·전남 '온라인 부업 사기' 경...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602250008</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902541</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-25 00:32:11.342792+00:00</t>
+          <t>2026-02-26 12:37:50.384901+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 주범 구속 및 공범 입건</t>
+          <t>형사 판결은 선고되었으나, 피해 회복은 미진한 상황</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>하루 30만원을 벌 수 있다고 속여 지인을 캄보디아 금융범죄 조직에 넘기고 감금되게 한 일당이 경찰에 붙잡혔습니다. 광주경찰청 피싱사기수사대는 주범 A씨를 구속하고 공범 7명을 불구속 입건했으며, 현재 정확한 경위를 조사 중입니다. 피해자는 캄보디아에서 대포통장 계좌를 인수하고 범죄단지에 감금되었다가 풀려났습니다.</t>
+          <t>방송인 정형돈이 사기범죄 피해자 구제에 대한 사법당국의 소극적인 태도를 비판하며, 범죄자의 낮은 형량과 피해 회복의 어려움을 지적했다. 특히 전세 사기 등 대규모 사기 사건에서 피해자들이 막대한 손실을 입음에도 불구하고 국가의 직접적인 변제는 없는 현실을 꼬집었다. 기사는 사기범죄의 심각성과 피해자 보호 제도의 미흡함을 강조한다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 단수이고(적합 조건 3 불충족), 피고(A씨 일당)의 자력 여부가 불확실하여(적합 조건 2 불충족) 대규모 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+          <t>적합 조건으로 다수 피해자(2만명, 61명 등)와 대규모 피해 금액(4400억원, 163억원 등)으로 집단적 피해 및 피해 규모가 큼. 사기범죄의 특성상 상대방의 책임이 명확하며, 형사 판결이 선고된 사례들이 언급되어 증거 확보 가능성이 높음. 그러나 사기범죄의 경우 가해자의 자력 부족으로 인한 피해 회복의 어려움이 기사에서 강조되어 소송금융의 회수 가능성이 낮을 수 있어 Medium으로 판단.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4400억원 (일부 사기범죄), 163억2575만원 (전세사기)</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2만명 (일부 사기범죄), 61명 (전세사기)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>돈 많이 벌게 해줄게 ...지인 속여 캄보디아 조직 넘긴 일당</t>
+          <t>“국가는 왜 피해자 외면하나”…사법당국 때린 정형돈</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602240067</t>
+          <t>https://biz.heraldcorp.com/article/10682195?ref=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:26.748369+00:00</t>
+          <t>2026-02-25 12:48:37.291896+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>사기 혐의로 피고인들에게 실형 선고 (형사 재판 종결)</t>
+          <t>경찰 수사 및 국제 공조를 통한 조직원 검거 및 구속, 범죄수익 몰수·추징 보전 신청 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 조작할 수 있다고 속여 3명의 피해자로부터 총 7억 7600만원을 가로챈 일당에게 법원이 실형을 선고했다. 피고인들은 사기 혐의를 부인했으나, 재판부는 이를 거짓으로 판단하고 피해 금액 대부분이 회복되지 않았음을 양형 이유로 밝혔다.</t>
+          <t>캄보디아에 거점을 둔 피싱 조직 두 곳이 로맨스스캠, 노쇼 사기, 금융감독원 사칭 등으로 68명에게 약 105억 원을 가로챈 사건입니다. 경찰은 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익 10억 원에 대한 몰수·추징 보전을 신청하는 등 수사를 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크다(적합 조건 4). 또한, 이미 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고, 피해 금액 대부분이 회복되지 않아 민사상 배상에 대한 상대방의 자력에 불확실성이 존재한다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수 피해자(68명)와 큰 피해 규모(105억 원)로 집단적 피해에 해당하며(적합 조건 3, 4), 경찰 수사 및 국제 공조를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 기반 피싱 조직으로 자력 확보가 어렵고, 피해액(105억 원) 대비 몰수·추징 보전 신청액(10억 원)이 현저히 낮아 실제 손해배상금 회수 가능성이 낮다는 점에서 소송금융 투자 매력이 감소합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>7억 7600만원</t>
+          <t>약 105억 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>“로또 공 무게 달라, 조작 가능하다”…사무실 차려 7억 ‘꿀꺽’</t>
+          <t>일본인 여성인 척… 로맨스스캠 일삼은 캄보디아 피싱 조직 49명 검거</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05106966645353472</t>
+          <t>https://www.mk.co.kr/article/11971635</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-23 12:35:08.008643+00:00</t>
+          <t>2026-02-25 12:20:12.719478+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>A 씨, B 씨</t>
+          <t>성명불상 전기통신금융사기 조직</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>사기죄 형사 재판 종결, 피고인 실형 선고. 피해 회복 미진.</t>
+          <t>보이스피싱 유인책에 대한 1심 형사 판결 선고. 피해자들의 배상명령은 각하됨.</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 알려주겠다며 피해자 3명에게 7억 7600만원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 주범 A씨는 징역 4년 6개월, B씨는 징역 2년 6개월을 선고받았으며, 피해 금액 대부분은 회복되지 않은 상태입니다.</t>
+          <t>보이스피싱 조직의 유인책이 피해자 29명으로부터 총 47억 원을 편취한 혐의로 징역 4년 6개월을 선고받았습니다. 법원은 피고인의 배상책임 범위가 명확하지 않다는 이유로 피해자들의 배상신청을 각하했습니다. 이에 따라 피해자들은 민사상 손해배상 청구를 통해 피해 회복을 모색해야 할 상황입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 금액이 7억 7600만원으로 상당한 규모이며(적합 조건 4), 형사 재판 과정에서 확보된 증거가 충분합니다(적합 조건 5). 그러나 피해자가 3명으로 집단적 피해로 보기 어렵고, 피고인들의 자력 회복 가능성이 낮아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건으로 다수의 피해자(29명)와 큰 피해 규모(47억 원), 형사 판결을 통한 명확한 범죄 사실 및 증거 확보가 가능합니다. 그러나 피고인(유인책) 개인의 자력이 충분치 않고, 배상명령이 각하되어 민사상 손해배상 책임 범위 및 회수 가능성이 불명확하다는 점이 투자 리스크로 작용합니다. 총책 등 조직 전체의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>7억 7600만원</t>
+          <t>47억 2057만 원</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>“로또 공 무게가 달라, 당첨번호 알 수 있어”…사무실까지 차려 7억원...</t>
+          <t>대구지법, 피해자 29명으로부터 47억 송금 받아 편취 유인책 징역 4년6개...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680395?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022508423533039a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-23 12:33:27.013589+00:00</t>
+          <t>2026-02-25 00:34:15.581699+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>커넥트인</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>형사 사기 사건 진행 중 또는 종결</t>
+          <t>피해자 연대 형성 및 증거 확보</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>로또 당첨 번호를 알려주겠다고 속여 피해자 3명으로부터 7억 원이 넘는 금액을 가로챈 사기 일당에 대한 사건입니다. 부산지방법원 서부지원에서 관련 형사 절차가 진행 중이거나 종결된 것으로 보입니다.</t>
+          <t>이나영의 폭로를 계기로 '커넥트인' 관련 피해자들이 연대하고 있으며, 관리자 화면 해제를 통해 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 핵심 증거가 확보되었습니다. 이는 다수의 피해자가 연루된 사기 사건으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방의 사기 책임이 명확하고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크며(적합 조건 4), 형사 절차가 진행 중이거나 종결되었을 가능성이 높아 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자 수가 3명으로 적고(부적합 조건: 집단적 피해 아님), 사기 일당의 자력 여부가 불분명하여 민사상 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보)에 해당하여 소송금융 적합도가 Medium으로 판단됩니다. '커넥트인'의 접속 기록, 자금 거래 내역, 피해자 공급 지시 메시지 등 구체적인 증거가 확보되었고, 다수의 피해자가 연대하고 있어 집단소송 가능성이 높습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>7억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>로또 공 무게가 달라…번호 알려줄게  7억 넘게 뜯어낸 일당</t>
+          <t>'아너' 이나영, 20년 침묵 깨고 폭로...전율 엔딩에 4.2% [종합]</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6078854</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=74686</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-23 00:24:46.384787+00:00</t>
+          <t>2026-02-25 00:33:23.172592+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>사기</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
+          <t>40대 A씨 및 공범 7명</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속/입건 진행 중</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>40대 A씨와 공범 7명이 지인을 속여 캄보디아 금융범죄 조직에 넘긴 혐의로 경찰에 붙잡혔습니다. 피해자는 대포통장 조달을 강요받고 감금되었다가 풀려났으며, 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(40대 A씨 및 공범 7명), 경찰 수사 및 구속/입건 등 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족하여 피해 금액 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>지인 속여 캄보디아 조직에 넘긴 40대 구속</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602250008</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:32:11.342792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>A씨 및 공범 7명</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 주범 구속 및 공범 입건</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>하루 30만원을 벌 수 있다고 속여 지인을 캄보디아 금융범죄 조직에 넘기고 감금되게 한 일당이 경찰에 붙잡혔습니다. 광주경찰청 피싱사기수사대는 주범 A씨를 구속하고 공범 7명을 불구속 입건했으며, 현재 정확한 경위를 조사 중입니다. 피해자는 캄보디아에서 대포통장 계좌를 인수하고 범죄단지에 감금되었다가 풀려났습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 단수이고(적합 조건 3 불충족), 피고(A씨 일당)의 자력 여부가 불확실하여(적합 조건 2 불충족) 대규모 손해배상 청구의 실익이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>돈 많이 벌게 해줄게 ...지인 속여 캄보디아 조직 넘긴 일당</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602240067</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:26:26.748369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>사기 혐의로 피고인들에게 실형 선고 (형사 재판 종결)</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 조작할 수 있다고 속여 3명의 피해자로부터 총 7억 7600만원을 가로챈 일당에게 법원이 실형을 선고했다. 피고인들은 사기 혐의를 부인했으나, 재판부는 이를 거짓으로 판단하고 피해 금액 대부분이 회복되지 않았음을 양형 이유로 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크다(적합 조건 4). 또한, 이미 형사 재판을 통해 증거가 확보되었다(적합 조건 5). 그러나 피해자 수가 3명으로 집단적 피해로 보기 어렵고, 피해 금액 대부분이 회복되지 않아 민사상 배상에 대한 상대방의 자력에 불확실성이 존재한다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>7억 7600만원</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>“로또 공 무게 달라, 조작 가능하다”…사무실 차려 7억 ‘꿀꺽’</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05106966645353472</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:35:08.008643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>A 씨, B 씨</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>사기죄 형사 재판 종결, 피고인 실형 선고. 피해 회복 미진.</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다며 피해자 3명에게 7억 7600만원을 편취한 일당이 사기 혐의로 실형을 선고받았습니다. 주범 A씨는 징역 4년 6개월, B씨는 징역 2년 6개월을 선고받았으며, 피해 금액 대부분은 회복되지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1), 피해 금액이 7억 7600만원으로 상당한 규모이며(적합 조건 4), 형사 재판 과정에서 확보된 증거가 충분합니다(적합 조건 5). 그러나 피해자가 3명으로 집단적 피해로 보기 어렵고, 피고인들의 자력 회복 가능성이 낮아 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>7억 7600만원</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>“로또 공 무게가 달라, 당첨번호 알 수 있어”…사무실까지 차려 7억원...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10680395?ref=naver</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:33:27.013589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>형사 사기 사건 진행 중 또는 종결</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>로또 당첨 번호를 알려주겠다고 속여 피해자 3명으로부터 7억 원이 넘는 금액을 가로챈 사기 일당에 대한 사건입니다. 부산지방법원 서부지원에서 관련 형사 절차가 진행 중이거나 종결된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>상대방의 사기 책임이 명확하고(적합 조건 1), 피해 금액이 7억 원 이상으로 규모가 크며(적합 조건 4), 형사 절차가 진행 중이거나 종결되었을 가능성이 높아 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자 수가 3명으로 적고(부적합 조건: 집단적 피해 아님), 사기 일당의 자력 여부가 불분명하여 민사상 손해배상금 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>7억 원 이상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>로또 공 무게가 달라…번호 알려줄게  7억 넘게 뜯어낸 일당</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6078854</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:24:46.384787+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>사기</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E71" t="inlineStr">
         <is>
           <t>경찰 수사 및 검거 완료, 조사 중</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F71" t="inlineStr">
         <is>
           <t>금은방 주인의 지인 A 씨가 고객들이 맡긴 귀금속과 현금 등 금 3000여 돈(시가 26억 원 이상)을 챙겨 도주한 혐의로 경찰에 자진 출석하여 조사 중이다. 현재까지 파악된 피해자는 30명이 넘으며, 단체 채팅방을 통해 모여 피해를 주장하고 있다. 경찰은 A 씨를 상대로 정확한 범행 경위와 피해 규모를 조사할 방침이다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G71" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 법적 쟁점은 명확하다. 그러나 A 씨가 '사정이 어려워' 통장 명의를 빌려 사용했다는 점에서 적합 조건 2(상대방 자력 충분)에 부합하지 않아 피해액 회수 가능성이 낮다는 점이 소송금융 투자에 큰 위험 요소로 작용한다.</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H71" t="inlineStr">
         <is>
           <t>26억 원 이상</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I71" t="inlineStr">
         <is>
           <t>30명 이상</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J71" t="inlineStr">
         <is>
           <t>금 3000돈 챙겨 도주한 금은방 주인, 경찰 자진 출석</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K71" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L71" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M71" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11569663?ref=naver</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N71" t="inlineStr">
         <is>
           <t>2026-02-23 00:18:14.996792+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N66"/>
+  <autoFilter ref="A1:N71"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>