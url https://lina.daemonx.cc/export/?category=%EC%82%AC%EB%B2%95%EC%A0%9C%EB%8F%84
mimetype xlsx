--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1646 +533,1710 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰개혁 논의 및 항고 제도 운영 관련 우려 제기</t>
+          <t>재판부 기피 신청 인용률 저조 문제 제기 및 논의</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검찰의 불기소 처분에 불복하는 항고 접수 건수가 연간 2만 건을 넘어서며 꾸준히 증가하고 있습니다. 하지만 검찰개혁 논의 과정에서 보완수사권이 폐지될 경우, 고등검찰청이 서류만으로 항고를 판단하게 되어 항고 제도가 유명무실해질 수 있다는 우려가 제기되고 있습니다. 이는 피해자들의 마지막 구제 수단이 약화될 수 있음을 시사합니다.</t>
+          <t>최근 7년간 형사사건에서 재판부 제척·기피·회피 신청 건수가 44.9% 증가했음에도 인용 건수는 6건에 불과한 것으로 나타났습니다. 법조계에서는 재판 지연 목적으로 제도가 남용되거나, 인용률이 지나치게 낮아 재판의 공정성 제고라는 본래 취지가 훼손될 수 있다는 우려가 제기되고 있습니다. 기피 신청을 당한 법관이 소속된 법원에서 기피 신청을 심리하는 현행 제도의 구조적 문제가 원인으로 지적됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 검찰의 불기소 처분에 대한 항고 제도의 운영상 문제점과 검찰개혁 논의로 인한 제도 무력화 우려를 다루고 있습니다. 연간 수만 건의 항고가 접수되어 다수의 피해자가 존재하지만, 이는 특정 사건의 금전적 손해배상 청구권이 아닌 사법 절차상의 문제 제기입니다. 소송금융은 명확한 금전적 손해배상 청구가 가능한 사건에 적합하며, 본 기사는 그러한 유형의 사건을 다루고 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>기사는 특정 피고의 잘못으로 인한 피해가 아닌, 재판부 기피 제도의 구조적 문제와 낮은 인용률에 대한 분석입니다. 소송금융 적합 조건인 상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모 등이 불분명하여 투자 대상이 되는 구체적인 손해배상 청구권이 발생한 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>연 2만명 이상 (항고인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“억울함 풀어달라” 연 2만건 넘은 항고… 보완수사권 없인 무력화</t>
+          <t>[단독] 7년간 법관 제척·기피 인용 ‘6건’뿐</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775378490&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.segye.com/newsView/20260525508510?OutUrl=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:19:52.581770+00:00</t>
+          <t>2026-06-20 08:04:32.778477+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>국가 (검찰)</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>검찰개혁 논의 및 항고 제도 운영 관련 우려 제기</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>해당 기사는 판사의 '자유심증주의'와 '법왜곡죄'의 개념을 설명하는 일반적인 법률 논평이다. 특정 사건이나 구체적인 피해 사실을 다루고 있지 않아 소송금융 투자 검토 대상이 될 만한 사건이 아니다.</t>
+          <t>검찰의 불기소 처분에 불복하는 항고 접수 건수가 연간 2만 건을 넘어서며 꾸준히 증가하고 있습니다. 하지만 검찰개혁 논의 과정에서 보완수사권이 폐지될 경우, 고등검찰청이 서류만으로 항고를 판단하게 되어 항고 제도가 유명무실해질 수 있다는 우려가 제기되고 있습니다. 이는 피해자들의 마지막 구제 수단이 약화될 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '법왜곡죄'와 '자유심증주의'라는 법률 개념에 대한 일반적인 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>본 기사는 검찰의 불기소 처분에 대한 항고 제도의 운영상 문제점과 검찰개혁 논의로 인한 제도 무력화 우려를 다루고 있습니다. 연간 수만 건의 항고가 접수되어 다수의 피해자가 존재하지만, 이는 특정 사건의 금전적 손해배상 청구권이 아닌 사법 절차상의 문제 제기입니다. 소송금융은 명확한 금전적 손해배상 청구가 가능한 사건에 적합하며, 본 기사는 그러한 유형의 사건을 다루고 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연 2만명 이상 (항고인)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[이상윤의 세상톡톡] 법왜곡죄로 판사를 단죄하겠다면</t>
+          <t>“억울함 풀어달라” 연 2만건 넘은 항고… 보완수사권 없인 무력화</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026040218075811224</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1775378490&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:57:59.540140+00:00</t>
+          <t>2026-04-06 00:19:52.581770+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>검찰개혁 후속 입법 과정에서 특별사법경찰(특사경)에 대한 검사의 수사 지휘·감독 권한 삭제가 논의되면서, 검찰 내부에서는 특사경의 전문성 부족과 인권 침해 및 오판 가능성에 대한 우려가 제기되고 있습니다. 대검찰청 통계에 따르면 특사경 송치 사건의 절반 이상이 재판에 넘겨지지 못했으며, 검찰은 검사의 지휘권이 사법통제의 최소한의 안전장치라고 주장하며 형사사법 체계의 균형점 논의가 본격화될 전망입니다.</t>
+          <t>해당 기사는 판사의 '자유심증주의'와 '법왜곡죄'의 개념을 설명하는 일반적인 법률 논평이다. 특정 사건이나 구체적인 피해 사실을 다루고 있지 않아 소송금융 투자 검토 대상이 될 만한 사건이 아니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 후속 입법 과정에서 특별사법경찰(특사경)에 대한 검사의 지휘권 삭제 논의와 그에 따른 사법통제 공백 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 그리고 구체적인 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, '법왜곡죄'와 '자유심증주의'라는 법률 개념에 대한 일반적인 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[기자의눈] '특사경' 손보려다 사법통제 무너진다</t>
+          <t>[이상윤의 세상톡톡] 법왜곡죄로 판사를 단죄하겠다면</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260325010007825</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026040218075811224</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 13:10:06.277545+00:00</t>
+          <t>2026-04-02 12:57:59.540140+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>사법체계 변화 논의</t>
+          <t>검찰개혁 후속 입법 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기사는 검찰의 수사권이 78년 만에 회수되는 사법체계 변화에 대해 다루고 있다. 현직 부장검사는 보완수사권 부재 시 사건 처리 지연과 피해자 보호 문제가 발생할 수 있다고 지적했으며, 경찰 권한 확대에 대한 우려도 제기되었다. 이 기사는 특정 피해 사건이 아닌 정책 변화에 대한 논의를 담고 있다.</t>
+          <t>검찰개혁 후속 입법 과정에서 특별사법경찰(특사경)에 대한 검사의 수사 지휘·감독 권한 삭제가 논의되면서, 검찰 내부에서는 특사경의 전문성 부족과 인권 침해 및 오판 가능성에 대한 우려가 제기되고 있습니다. 대검찰청 통계에 따르면 특사경 송치 사건의 절반 이상이 재판에 넘겨지지 못했으며, 검찰은 검사의 지휘권이 사법통제의 최소한의 안전장치라고 주장하며 형사사법 체계의 균형점 논의가 본격화될 전망입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 검찰 수사권 조정이라는 사법체계의 변화와 그에 따른 잠재적 우려를 논하고 있다. 소송의 대상이 될 만한 구체적인 피해 주체, 피해 내용, 상대방이 특정되지 않아 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로 부적합하다.</t>
+          <t>본 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 후속 입법 과정에서 특별사법경찰(특사경)에 대한 검사의 지휘권 삭제 논의와 그에 따른 사법통제 공백 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 그리고 구체적인 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>검찰 수사권 78년만 회수…사법체계 정상화 전환</t>
+          <t>[기자의눈] '특사경' 손보려다 사법통제 무너진다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011600</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260325010007825</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-21 12:18:42.360848+00:00</t>
+          <t>2026-03-25 13:10:06.277545+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>헌법재판소 내부에서 재판소원 제도 도입에 따른 사건 폭증 대처 방안 논의 중</t>
+          <t>사법체계 변화 논의</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대법원 판결에 대한 헌법소원을 허용하는 '재판소원' 제도가 도입되면서 헌법재판소의 사건 부담이 급증할 것으로 예상됩니다. 이에 헌재는 사전심사 강화, 재판관 증원, 대법원과의 역할 분담 등 사건 폭증에 대처할 방안을 논의하는 내부 발표회를 열었습니다. 사건 선별의 자의성 문제 등 다양한 의견이 제시되었습니다.</t>
+          <t>기사는 검찰의 수사권이 78년 만에 회수되는 사법체계 변화에 대해 다루고 있다. 현직 부장검사는 보완수사권 부재 시 사건 처리 지연과 피해자 보호 문제가 발생할 수 있다고 지적했으며, 경찰 권한 확대에 대한 우려도 제기되었다. 이 기사는 특정 피해 사건이 아닌 정책 변화에 대한 논의를 담고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생한 사건이 아니라, 헌법재판소의 '재판소원' 제도 도입에 따른 사건 폭증 우려와 이에 대한 대처 방안을 논의하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 명확한 책임 주체, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 검찰 수사권 조정이라는 사법체계의 변화와 그에 따른 잠재적 우려를 논하고 있다. 소송의 대상이 될 만한 구체적인 피해 주체, 피해 내용, 상대방이 특정되지 않아 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>헌재 재판소원 토론회  극도부담·4심제 …사전심사 거르기 논의(종합)</t>
+          <t>검찰 수사권 78년만 회수…사법체계 정상화 전환</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320068951004?input=1195m</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011600</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 13:10:02.445694+00:00</t>
+          <t>2026-03-21 12:18:42.360848+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>재판소원 폭증으로 인한 사법체계의 혼란</t>
+          <t>헌법재판소 내부에서 재판소원 제도 도입에 따른 사건 폭증 대처 방안 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 가해자들이 제도를 악용하여 범죄 피해자들을 장기적인 소송으로 끌어들이는 '소송 지옥' 현상과 재판소원 폭증으로 인한 사법체계의 위기감을 다루고 있습니다. 이재명 변수와 양문석 전 의원 언급을 통해 정치적 맥락도 시사하고 있습니다.</t>
+          <t>대법원 판결에 대한 헌법소원을 허용하는 '재판소원' 제도가 도입되면서 헌법재판소의 사건 부담이 급증할 것으로 예상됩니다. 이에 헌재는 사전심사 강화, 재판관 증원, 대법원과의 역할 분담 등 사건 폭증에 대처할 방안을 논의하는 내부 발표회를 열었습니다. 사건 선별의 자의성 문제 등 다양한 의견이 제시되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 소송금융 투자 대상이 될 만한 특정 사건이 아닌, 사법체계의 문제점과 재판소원 폭증이라는 일반적인 현상을 다루고 있어 구체적인 적합 조건을 파악하기 어렵습니다. 가해자, 피해자, 피해 규모, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 특정할 수 없습니다.</t>
+          <t>이 기사는 특정 피해자가 발생한 사건이 아니라, 헌법재판소의 '재판소원' 제도 도입에 따른 사건 폭증 우려와 이에 대한 대처 방안을 논의하는 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 명확한 책임 주체, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[양준서의 정조준] 재판소원 폭증에 '이재명' 변수까지, 사법체계 흔들...</t>
+          <t>헌재 재판소원 토론회  극도부담·4심제 …사전심사 거르기 논의(종합)</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117079</t>
+          <t>https://www.yna.co.kr/view/AKR20260320068951004?input=1195m</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 00:49:36.668378+00:00</t>
+          <t>2026-03-20 13:10:02.445694+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>정치적 논평 및 입법 비판</t>
+          <t>재판소원 폭증으로 인한 사법체계의 혼란</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이낙연 전 국무총리는 민주당이 통과시킨 사법3법과 공소취소가 이재명 대통령의 '방탄'을 위한 것이라고 비판했습니다. 그는 이 법안들이 사법질서를 허물고 범죄자 도피처를 만들며, 검찰 개혁이 피해자 구제를 지연시킬 것이라고 우려를 표했습니다.</t>
+          <t>기사는 가해자들이 제도를 악용하여 범죄 피해자들을 장기적인 소송으로 끌어들이는 '소송 지옥' 현상과 재판소원 폭증으로 인한 사법체계의 위기감을 다루고 있습니다. 이재명 변수와 양문석 전 의원 언급을 통해 정치적 맥락도 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 집단적 손해배상 청구 가능성을 다루는 것이 아니라, 사법 시스템 및 입법 활동에 대한 정치적 비판과 우려를 표명하고 있습니다. 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 사실, 그리고 quantifiable한 손해액이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 소송금융 투자 대상이 될 만한 특정 사건이 아닌, 사법체계의 문제점과 재판소원 폭증이라는 일반적인 현상을 다루고 있어 구체적인 적합 조건을 파악하기 어렵습니다. 가해자, 피해자, 피해 규모, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 특정할 수 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>이낙연  민주당, 사법3법과 공소취소로 이재명 방탄 완성 기도</t>
+          <t>[양준서의 정조준] 재판소원 폭증에 '이재명' 변수까지, 사법체계 흔들...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790162.html</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117079</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:14.868655+00:00</t>
+          <t>2026-03-20 00:49:36.668378+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>재판소원 및 법왜곡죄 시행 초기, 관련 청구 다수 접수</t>
+          <t>정치적 논평 및 입법 비판</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>새로 시행된 재판소원과 법왜곡죄로 인해 유죄 판결을 받은 범죄자들이 확정된 판결을 뒤집으려 하거나 판사를 고소하는 등 소송을 남발하고 있습니다. 이로 인해 범죄 피해자들은 끝없는 소송에 시달리며 정신적 고통을 겪을 우려가 커지고 있으며, 부유층과 권력층에게 유리하게 악용될 가능성도 제기됩니다.</t>
+          <t>이낙연 전 국무총리는 민주당이 통과시킨 사법3법과 공소취소가 이재명 대통령의 '방탄'을 위한 것이라고 비판했습니다. 그는 이 법안들이 사법질서를 허물고 범죄자 도피처를 만들며, 검찰 개혁이 피해자 구제를 지연시킬 것이라고 우려를 표했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 사건은 새로운 사법 제도의 문제점을 다루며, 소송금융의 일반적인 투자 대상인 '피해자가 자력 있는 피고를 상대로 손해배상을 청구하는' 형태와 거리가 멉니다. 범죄자들이 소송을 남발하는 상황으로, 피해자들은 주로 정신적 피해를 입으며, 피고(범죄자)의 자력이 불분명하여 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 불명확)</t>
+          <t>본 기사는 특정 피해 사건이나 집단적 손해배상 청구 가능성을 다루는 것이 아니라, 사법 시스템 및 입법 활동에 대한 정치적 비판과 우려를 표명하고 있습니다. 소송금융 투자에 필요한 명확한 피고, 구체적인 피해 사실, 그리고 quantifiable한 손해액이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[뉴스 더] '끝없는 소송' 문 열리나…'범죄자들 전성시대' 우려</t>
+          <t>이낙연  민주당, 사법3법과 공소취소로 이재명 방탄 완성 기도</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590110.html</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790162.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 13:04:06.911392+00:00</t>
+          <t>2026-03-17 12:19:14.868655+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>사법개혁 3법 시행 초기, 관련 기관 내부 논의 및 대비책 마련 중</t>
+          <t>재판소원 및 법왜곡죄 시행 초기, 관련 청구 다수 접수</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026년 3월 12일 '사법개혁 3법'이 공포되며 대법원 판결에 대한 헌재 재판소원, 판·검사 법왜곡죄 도입 등 사법체계에 대변혁이 시작됐다. 헌법재판소 업무 과부하, 재판 효력 혼란, 법왜곡죄 남용 우려 등 다양한 부작용이 예상되며, 사법부와 수사기관은 현장의 혼란을 최소화하기 위한 대책 마련에 고심하고 있다.</t>
+          <t>새로 시행된 재판소원과 법왜곡죄로 인해 유죄 판결을 받은 범죄자들이 확정된 판결을 뒤집으려 하거나 판사를 고소하는 등 소송을 남발하고 있습니다. 이로 인해 범죄 피해자들은 끝없는 소송에 시달리며 정신적 고통을 겪을 우려가 커지고 있으며, 부유층과 권력층에게 유리하게 악용될 가능성도 제기됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 사법개혁 3법 시행으로 인한 사법 시스템의 변화와 예상되는 혼란 및 부작용을 다루고 있습니다. 특정 주체의 명확한 책임이나 집단적 피해, 구체적인 피해 규모가 확인되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 새로운 사법 제도의 문제점을 다루며, 소송금융의 일반적인 투자 대상인 '피해자가 자력 있는 피고를 상대로 손해배상을 청구하는' 형태와 거리가 멉니다. 범죄자들이 소송을 남발하는 상황으로, 피해자들은 주로 정신적 피해를 입으며, 피고(범죄자)의 자력이 불분명하여 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 불명확)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘사법체계 대변혁 시대’ 개막… 남은 과제는[로:맨스]</t>
+          <t>[뉴스 더] '끝없는 소송' 문 열리나…'범죄자들 전성시대' 우려</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/law-human-story/2026/03/13/20260313500112?wlog_tag3=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590110.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-14 00:44:13.625599+00:00</t>
+          <t>2026-03-15 13:04:06.911392+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>사법 3법 시행 및 후속 조치 논의 중</t>
+          <t>사법개혁 3법 시행 초기, 관련 기관 내부 논의 및 대비책 마련 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>전국 법원장들이 '사법 3법'(법왜곡죄, 재판소원, 대법관 증원) 시행에 따른 현장 혼란과 형사재판 기피 현상 심화에 대한 우려를 표명했습니다. 간담회를 통해 법령 정비, 유관기관 협의, 형사법관 보호·지원 방안 등 재판 실무 혼란을 최소화하기 위한 후속 조치를 논의했습니다. 해당 법안들은 공포와 동시에 즉시 시행되었습니다.</t>
+          <t>2026년 3월 12일 '사법개혁 3법'이 공포되며 대법원 판결에 대한 헌재 재판소원, 판·검사 법왜곡죄 도입 등 사법체계에 대변혁이 시작됐다. 헌법재판소 업무 과부하, 재판 효력 혼란, 법왜곡죄 남용 우려 등 다양한 부작용이 예상되며, 사법부와 수사기관은 현장의 혼란을 최소화하기 위한 대책 마련에 고심하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 '사법 3법'의 시행에 따른 법원 내부의 우려와 후속 조치 논의를 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 사법개혁 3법 시행으로 인한 사법 시스템의 변화와 예상되는 혼란 및 부작용을 다루고 있습니다. 특정 주체의 명확한 책임이나 집단적 피해, 구체적인 피해 규모가 확인되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>전국 법원장  재판소원에 실무 혼란…법왜곡죄로 형사재판 기피</t>
+          <t>‘사법체계 대변혁 시대’ 개막… 남은 과제는[로:맨스]</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2301740.htm</t>
+          <t>https://www.seoul.co.kr/news/plan/law-human-story/2026/03/13/20260313500112?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-12 13:27:32.828061+00:00</t>
+          <t>2026-03-14 00:44:13.625599+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>사법 3법 시행을 위한 후속조치 방안 논의 중</t>
+          <t>사법 3법 시행 및 후속 조치 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>전국 법원장들이 최근 공포된 사법 3법(법왜곡죄, 재판소원, 대법관 증원)의 후속 절차 마련을 위해 간담회를 개최했습니다. 법원장들은 재판소원 도입과 관련하여 헌법재판소법 규정의 불명확성과 관련 법률 개정 미비로 인한 실무적 혼란을 우려하며, 법왜곡죄에 따른 형사법관 지원 방안 및 대법관 증원 관련 논의를 진행했습니다.</t>
+          <t>전국 법원장들이 '사법 3법'(법왜곡죄, 재판소원, 대법관 증원) 시행에 따른 현장 혼란과 형사재판 기피 현상 심화에 대한 우려를 표명했습니다. 간담회를 통해 법령 정비, 유관기관 협의, 형사법관 보호·지원 방안 등 재판 실무 혼란을 최소화하기 위한 후속 조치를 논의했습니다. 해당 법안들은 공포와 동시에 즉시 시행되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 '사법 3법'의 시행을 위한 법원장들의 후속 절차 논의를 다루고 있습니다. 특정 피해 사실, 피해자, 상대방, 또는 손해배상 청구의 가능성이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 '사법 3법'의 시행에 따른 법원 내부의 우려와 후속 조치 논의를 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>전국 법원장  '사법 3법' 후속 절차 마련해야</t>
+          <t>전국 법원장  재판소원에 실무 혼란…법왜곡죄로 형사재판 기피</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294142&amp;inflow=N</t>
+          <t>https://news.tf.co.kr/read/life/2301740.htm</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-12 13:25:03.551452+00:00</t>
+          <t>2026-03-12 13:27:32.828061+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>법원장 간담회에서 사법제도 개편 후속 조치 논의 중</t>
+          <t>사법 3법 시행을 위한 후속조치 방안 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>전국 법원장들이 재판소원제와 법왜곡죄 시행에 따른 실무 혼란과 부작용을 우려하며 법령 정비 필요성에 공감했습니다. 또한, 형사 법관에 대한 외부 고소·고발 증가 가능성에 대비한 보호·지원 대책 마련을 논의했습니다. 이는 사법 시스템 내부의 정책적 논의에 관한 기사입니다.</t>
+          <t>전국 법원장들이 최근 공포된 사법 3법(법왜곡죄, 재판소원, 대법관 증원)의 후속 절차 마련을 위해 간담회를 개최했습니다. 법원장들은 재판소원 도입과 관련하여 헌법재판소법 규정의 불명확성과 관련 법률 개정 미비로 인한 실무적 혼란을 우려하며, 법왜곡죄에 따른 형사법관 지원 방안 및 대법관 증원 관련 논의를 진행했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자나 가해자가 존재하는 사건이 아닌, 사법제도 개편에 따른 법원 내부의 실무적 혼란과 법관 보호 방안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 '상대방 책임이 명확한 집단적 피해 사건'에 해당하지 않아 적합 조건에 부합하는 항목이 없습니다.</t>
+          <t>이 기사는 '사법 3법'의 시행을 위한 법원장들의 후속 절차 논의를 다루고 있습니다. 특정 피해 사실, 피해자, 상대방, 또는 손해배상 청구의 가능성이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>법원장들  재판소원 실무 혼란 우려…법령정비 등 필요</t>
+          <t>전국 법원장  '사법 3법' 후속 절차 마련해야</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031219233784555</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294142&amp;inflow=N</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-12 13:20:37.162470+00:00</t>
+          <t>2026-03-12 13:25:03.551452+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>사법 3법 시행에 따른 법원장 간담회 진행</t>
+          <t>법원장 간담회에서 사법제도 개편 후속 조치 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>전국 법원장들이 사법 3법(법왜곡죄, 재판소원, 대법관 증원) 시행에 따른 후속 조처 등을 논의하는 간담회를 개최했습니다. 특히 법왜곡죄 도입으로 형사법관에 대한 외부적 부담이 증가하고 형사재판부 기피 현상이 심화되어 국민의 신속하고 공정한 재판 받을 권리가 제약될 수 있다는 우려가 제기되었습니다. 이에 법관 보호 및 지원 방안 마련의 필요성이 논의되었습니다.</t>
+          <t>전국 법원장들이 재판소원제와 법왜곡죄 시행에 따른 실무 혼란과 부작용을 우려하며 법령 정비 필요성에 공감했습니다. 또한, 형사 법관에 대한 외부 고소·고발 증가 가능성에 대비한 보호·지원 대책 마련을 논의했습니다. 이는 사법 시스템 내부의 정책적 논의에 관한 기사입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 사법 3법 도입에 따른 법원 내부의 논의와 우려를 다루고 있으며, 특정 가해자에 의한 집단적 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
+          <t>해당 기사는 특정 피해자나 가해자가 존재하는 사건이 아닌, 사법제도 개편에 따른 법원 내부의 실무적 혼란과 법관 보호 방안에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 '상대방 책임이 명확한 집단적 피해 사건'에 해당하지 않아 적합 조건에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>전국 법원장들 “법왜곡죄로 형사재판부 기피 심화…보호·지원 방안 필...</t>
+          <t>법원장들  재판소원 실무 혼란 우려…법령정비 등 필요</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1249076.html</t>
+          <t>https://view.asiae.co.kr/article/2026031219233784555</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-12 13:18:36.866506+00:00</t>
+          <t>2026-03-12 13:20:37.162470+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>사법 3법 시행 및 법원장 간담회를 통한 후속조치 논의 중</t>
+          <t>사법 3법 시행에 따른 법원장 간담회 진행</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>전국 법원장들이 12일부터 시행된 '사법 3법'에 대해 우려를 표명했다. 개정 헌법재판소법의 불명확성과 법왜곡죄로 인한 공정한 재판 제약 가능성을 지적하며, 제도 정비와 법관 보호 조치 필요성을 강조했다. 대법원은 법원장 간담회를 통해 사법제도 개편 후속조치 등을 논의 중이다.</t>
+          <t>전국 법원장들이 사법 3법(법왜곡죄, 재판소원, 대법관 증원) 시행에 따른 후속 조처 등을 논의하는 간담회를 개최했습니다. 특히 법왜곡죄 도입으로 형사법관에 대한 외부적 부담이 증가하고 형사재판부 기피 현상이 심화되어 국민의 신속하고 공정한 재판 받을 권리가 제약될 수 있다는 우려가 제기되었습니다. 이에 법관 보호 및 지원 방안 마련의 필요성이 논의되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 새로 시행된 '사법 3법'에 대한 법원장들의 우려와 후속 조치 논의를 다루고 있습니다. 특정 가해자가 발생시킨 구체적인 피해 사건이 아니며, 소송금융의 대상이 되는 명확한 피해자 집단이나 배상 책임이 있는 상대방이 존재하지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 사법 3법 도입에 따른 법원 내부의 논의와 우려를 다루고 있으며, 특정 가해자에 의한 집단적 피해 발생이나 손해배상 청구의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>법원장들  '사법3법' 법왜곡죄, 공정한 재판 제약 우려…법관 지원 강구...</t>
+          <t>전국 법원장들 “법왜곡죄로 형사재판부 기피 심화…보호·지원 방안 필...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2564860</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1249076.html</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:44.617485+00:00</t>
+          <t>2026-03-12 13:18:36.866506+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>재판소원 및 법왜곡죄 시행 시작</t>
+          <t>사법 3법 시행 및 법원장 간담회를 통한 후속조치 논의 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>40년 만에 '재판소원'과 '법왜곡죄'가 오늘부터 전격 시행되며 사법체계에 큰 변화가 예고되었습니다. 법조계에서는 충분한 공론화 과정이 부족했다는 비판도 제기되고 있으며, 국민 기본권 보호 강화 또는 소송 대란으로 이어질지 귀추가 주목됩니다.</t>
+          <t>전국 법원장들이 12일부터 시행된 '사법 3법'에 대해 우려를 표명했다. 개정 헌법재판소법의 불명확성과 법왜곡죄로 인한 공정한 재판 제약 가능성을 지적하며, 제도 정비와 법관 보호 조치 필요성을 강조했다. 대법원은 법원장 간담회를 통해 사법제도 개편 후속조치 등을 논의 중이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, 새로운 사법 제도(재판소원, 법왜곡죄)의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 피해자 집단 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 새로 시행된 '사법 3법'에 대한 법원장들의 우려와 후속 조치 논의를 다루고 있습니다. 특정 가해자가 발생시킨 구체적인 피해 사건이 아니며, 소송금융의 대상이 되는 명확한 피해자 집단이나 배상 책임이 있는 상대방이 존재하지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>40년 사법체계 대격변…'재판소원·법왜곡죄' 오늘부터 전격 시행</t>
+          <t>법원장들  '사법3법' 법왜곡죄, 공정한 재판 제약 우려…법관 지원 강구...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=539445</t>
+          <t>https://www.etoday.co.kr/news/view/2564860</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-11 13:05:35.804330+00:00</t>
+          <t>2026-03-12 13:13:44.617485+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>법왜곡죄 법안 가결 및 시행 예정, 부작용 우려 제기</t>
+          <t>재판소원 및 법왜곡죄 시행 시작</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>국회에서 '법왜곡죄'가 담긴 형법 개정안이 가결되면서, 성폭력 피해자 등 범죄 피해자들과 법조계에서는 가해자가 판검사를 고소·고발하여 수사를 위축시키거나 사법부의 소신 판결을 어렵게 할 수 있다는 우려가 제기되고 있다. 반면, 일부에서는 고의적 위법행위를 예방하는 긍정적 효과를 기대하며 우려가 과장되었다는 반론도 있다.</t>
+          <t>40년 만에 '재판소원'과 '법왜곡죄'가 오늘부터 전격 시행되며 사법체계에 큰 변화가 예고되었습니다. 법조계에서는 충분한 공론화 과정이 부족했다는 비판도 제기되고 있으며, 국민 기본권 보호 강화 또는 소송 대란으로 이어질지 귀추가 주목됩니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 새로 제정된 형사법인 '법왜곡죄'의 시행과 그로 인한 사법 시스템의 부작용 및 오용 가능성에 대한 우려를 다루고 있습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송을 지원하며, 본 사건은 특정 가해자와 피해자 간의 명확한 민사상 손해배상 청구권이 발생한 상황으로 보기 어렵습니다. 따라서 적합 조건(상대방 책임 명확성, 피해 규모, 증거 확보 등)이 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, 새로운 사법 제도(재판소원, 법왜곡죄)의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 피해자 집단 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>판검사 견제하는 법왜곡죄, 근심 커진 성폭력 피해자들 [사법체계 대격...</t>
+          <t>40년 사법체계 대격변…'재판소원·법왜곡죄' 오늘부터 전격 시행</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410491</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=539445</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-10 00:39:27.202283+00:00</t>
+          <t>2026-03-11 13:05:35.804330+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>재판 헌법소원 제도 시행 예정</t>
+          <t>법왜곡죄 법안 가결 및 시행 예정, 부작용 우려 제기</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>다음 주부터 대법원 확정 판결 후 30일 이내에 헌법재판소에 재판 헌법소원을 제기할 수 있는 이른바 '4심제'가 시행됩니다. 형사, 민사, 행정소송 등 종류를 불문하며 변호사 선임이 필수이고, 온라인 접수도 가능합니다. 이 제도는 확정된 법원 판결에 대한 위헌 소지를 다툴 수 있는 새로운 법적 절차를 제공합니다.</t>
+          <t>국회에서 '법왜곡죄'가 담긴 형법 개정안이 가결되면서, 성폭력 피해자 등 범죄 피해자들과 법조계에서는 가해자가 판검사를 고소·고발하여 수사를 위축시키거나 사법부의 소신 판결을 어렵게 할 수 있다는 우려가 제기되고 있다. 반면, 일부에서는 고의적 위법행위를 예방하는 긍정적 효과를 기대하며 우려가 과장되었다는 반론도 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 원고와 피고, 그리고 구체적인 피해 규모를 다루는 것이 아니라, 대법원 확정 판결 이후 헌법재판소에 재판 헌법소원을 제기할 수 있는 '4심제'라는 새로운 사법 절차의 시행을 알리는 내용입니다. 소송금융은 일반적으로 특정 사건의 손해배상 청구 등 금전적 이득을 목표로 하는 소송을 지원하는데, 이 기사는 그러한 투자 기회를 직접적으로 제시하지 않습니다.</t>
+          <t>이 기사는 새로 제정된 형사법인 '법왜곡죄'의 시행과 그로 인한 사법 시스템의 부작용 및 오용 가능성에 대한 우려를 다루고 있습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송을 지원하며, 본 사건은 특정 가해자와 피해자 간의 명확한 민사상 손해배상 청구권이 발생한 상황으로 보기 어렵습니다. 따라서 적합 조건(상대방 책임 명확성, 피해 규모, 증거 확보 등)이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>다음 주부터 ‘4심제’ 시행…온라인 접수도 가능</t>
+          <t>판검사 견제하는 법왜곡죄, 근심 커진 성폭력 피해자들 [사법체계 대격...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517780</t>
+          <t>https://www.joongang.co.kr/article/25410491</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-06 13:09:02.099161+00:00</t>
+          <t>2026-03-10 00:39:27.202283+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>사법개혁 3법 시행 예정</t>
+          <t>재판 헌법소원 제도 시행 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원)과 중수청·공소청 신설이 올해 본격 시행될 예정입니다. 이로 인해 재판 장기화와 사실상 '4심제' 도입에 대한 우려가 제기되고 있습니다. 특히 법왜곡죄와 재판소원 제도가 돈과 권력 있는 피고인들에 의해 재판 지연 수단으로 악용되어 피해자들의 고통이 커지고 피해 보상이 늦어질 수 있다는 지적이 나옵니다.</t>
+          <t>다음 주부터 대법원 확정 판결 후 30일 이내에 헌법재판소에 재판 헌법소원을 제기할 수 있는 이른바 '4심제'가 시행됩니다. 형사, 민사, 행정소송 등 종류를 불문하며 변호사 선임이 필수이고, 온라인 접수도 가능합니다. 이 제도는 확정된 법원 판결에 대한 위헌 소지를 다툴 수 있는 새로운 법적 절차를 제공합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 것이 아니라, 사법개혁 3법(법왜곡죄, 재판소원 등)의 시행으로 인해 향후 재판이 장기화되고 피해자들의 피해 보상이 지연될 수 있다는 우려를 다루고 있습니다. 이는 소송금융 투자 대상으로서의 구체적인 사건이 아니며, 적합 조건에 해당하는 특정 피해 사실이나 상대방이 명확하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 원고와 피고, 그리고 구체적인 피해 규모를 다루는 것이 아니라, 대법원 확정 판결 이후 헌법재판소에 재판 헌법소원을 제기할 수 있는 '4심제'라는 새로운 사법 절차의 시행을 알리는 내용입니다. 소송금융은 일반적으로 특정 사건의 손해배상 청구 등 금전적 이득을 목표로 하는 소송을 지원하는데, 이 기사는 그러한 투자 기회를 직접적으로 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>윤석열부터 적극 활용? 사법개혁 3법 시행 앞두고 ‘재판 장기화’ 우려</t>
+          <t>다음 주부터 ‘4심제’ 시행…온라인 접수도 가능</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509198</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000517780</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-06 01:09:27.158758+00:00</t>
+          <t>2026-03-06 13:09:02.099161+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>여당의 '개혁법' 추진 및 법 왜곡죄 도입 논의 중</t>
+          <t>사법개혁 3법 시행 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>여당이 추진하는 '개혁법'에 포함된 '법 왜곡죄' 조항으로 인해 사법부가 39년 만에 격변을 맞고 있습니다. 판사와 검사가 재판 과정에서 법을 왜곡했다는 이유로 조사받거나 소송당할 수 있다는 우려가 법조계 전반에 혼란과 침통함을 안겨주고 있습니다.</t>
+          <t>사법개혁 3법(법왜곡죄, 재판소원, 대법관 증원)과 중수청·공소청 신설이 올해 본격 시행될 예정입니다. 이로 인해 재판 장기화와 사실상 '4심제' 도입에 대한 우려가 제기되고 있습니다. 특히 법왜곡죄와 재판소원 제도가 돈과 권력 있는 피고인들에 의해 재판 지연 수단으로 악용되어 피해자들의 고통이 커지고 피해 보상이 늦어질 수 있다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 '법 왜곡죄'라는 새로운 법적 개념과 그로 인한 사법부의 혼란을 다루고 있어, 특정 피해자가 발생한 구체적인 사건이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 것이 아니라, 사법개혁 3법(법왜곡죄, 재판소원 등)의 시행으로 인해 향후 재판이 장기화되고 피해자들의 피해 보상이 지연될 수 있다는 우려를 다루고 있습니다. 이는 소송금융 투자 대상으로서의 구체적인 사건이 아니며, 적합 조건에 해당하는 특정 피해 사실이나 상대방이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>39년 만 격변 맞은 사법부... 與 '개혁법' 철퇴에 법조계는 혼란과 침통</t>
+          <t>윤석열부터 적극 활용? 사법개혁 3법 시행 앞두고 ‘재판 장기화’ 우려</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030115140005892?did=NA</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509198</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-02 00:34:27.458142+00:00</t>
+          <t>2026-03-06 01:09:27.158758+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
-      <c r="E21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>여당의 '개혁법' 추진 및 법 왜곡죄 도입 논의 중</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>조선일보 사설은 '4심제' 도입 가능성으로 인한 '소송 지옥'과 하급심 판결 지연 등 사법 시스템의 부작용을 우려하며, 이에 대한 책임을 민주당에 돌리고 있습니다. 국민이 피해를 입을 것이라고 주장하며, 작년 대법원의 이재명 관련 판결을 언급합니다.</t>
+          <t>여당이 추진하는 '개혁법'에 포함된 '법 왜곡죄' 조항으로 인해 사법부가 39년 만에 격변을 맞고 있습니다. 판사와 검사가 재판 과정에서 법을 왜곡했다는 이유로 조사받거나 소송당할 수 있다는 우려가 법조계 전반에 혼란과 침통함을 안겨주고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건이나 피해 사실에 대한 보도가 아닌, 사법 제도 및 정책 변화에 대한 사설입니다. 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 특정 가능한 피해 규모나 피해자 수가 없으며(적합 조건 3, 4 미충족), 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 발생이나 진행 상황이 파악되지 않습니다.</t>
+          <t>해당 기사는 '법 왜곡죄'라는 새로운 법적 개념과 그로 인한 사법부의 혼란을 다루고 있어, 특정 피해자가 발생한 구체적인 사건이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[사설] 사법 독립 외치던 진보 판사들 다 어디 갔나</t>
+          <t>39년 만 격변 맞은 사법부... 與 '개혁법' 철퇴에 법조계는 혼란과 침통</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/editorial/2026/03/02/4NAS6TM5Q5EDLJVDVACI5IJIQI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030115140005892?did=NA</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-02 00:32:36.698856+00:00</t>
+          <t>2026-03-02 00:34:27.458142+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>나경원 의원이 국회에서 검은 상복을 입고 필리버스터를 진행하며 사법 시스템을 강하게 비판했다. 그는 판결 집행 정지로 인한 살인범 석방, 당선 무효 정치인의 임기 유지 등 '소송 도르마무' 현상을 지적하며 국민이 끝없는 소송 지옥에 빠질 것이라고 경고했다. 또한 '법왜곡죄'의 필요성을 언급하며 사법부의 문제점을 제기했다.</t>
+          <t>조선일보 사설은 '4심제' 도입 가능성으로 인한 '소송 지옥'과 하급심 판결 지연 등 사법 시스템의 부작용을 우려하며, 이에 대한 책임을 민주당에 돌리고 있습니다. 국민이 피해를 입을 것이라고 주장하며, 작년 대법원의 이재명 관련 판결을 언급합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, 사법 시스템 전반에 대한 정치적 비판을 담고 있습니다. 소송 상대방, 구체적인 피해자, 피해 규모가 특정되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼 등)에 전혀 해당하지 않습니다.</t>
+          <t>제시된 기사는 특정 사건이나 피해 사실에 대한 보도가 아닌, 사법 제도 및 정책 변화에 대한 사설입니다. 상대방의 책임이 명확하지 않고(적합 조건 1 미충족), 특정 가능한 피해 규모나 피해자 수가 없으며(적합 조건 3, 4 미충족), 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 발생이나 진행 상황이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>나경원, 검은 상복 입고 필리버스터…  오늘은 사법 사망의 날</t>
+          <t>[사설] 사법 독립 외치던 진보 판사들 다 어디 갔나</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295857</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/03/02/4NAS6TM5Q5EDLJVDVACI5IJIQI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-01 00:35:50.210442+00:00</t>
+          <t>2026-03-02 00:32:36.698856+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
-      <c r="E23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>이 기사는 재판소원 도입 시 헌법재판소에 연간 1만 5천 건 이상의 사건이 접수될 수 있다는 우려를 제기하며, 형사소송법 및 민사소송법 개정의 필요성을 언급합니다. 헌법재판소가 폭증할 사건 부담을 감당할 수 있을지가 주요 쟁점입니다.</t>
+          <t>나경원 의원이 국회에서 검은 상복을 입고 필리버스터를 진행하며 사법 시스템을 강하게 비판했다. 그는 판결 집행 정지로 인한 살인범 석방, 당선 무효 정치인의 임기 유지 등 '소송 도르마무' 현상을 지적하며 국민이 끝없는 소송 지옥에 빠질 것이라고 경고했다. 또한 '법왜곡죄'의 필요성을 언급하며 사법부의 문제점을 제기했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 재판소원 도입에 따른 헌법재판소의 사건 폭증 우려를 다루는 사법제도 개편 논의에 대한 내용입니다. 특정 피해자, 가해자, 구체적인 피해 사실이 존재하지 않아 소송금융 투자 대상 사건으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, 사법 시스템 전반에 대한 정치적 비판을 담고 있습니다. 소송 상대방, 구체적인 피해자, 피해 규모가 특정되지 않아 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>재판 취소 후엔 어떻게?…헌재 '사건 폭증' 우려</t>
+          <t>나경원, 검은 상복 입고 필리버스터…  오늘은 사법 사망의 날</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458869&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295857</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-28 01:43:45.738221+00:00</t>
+          <t>2026-03-01 00:35:50.210442+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>법률 도입 논의 단계</t>
+          <t>재판소원 도입 논의</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>이 기사는 '법왜곡죄'의 도입이 검찰의 기소 결정에 미칠 영향과 검사들이 고소 위험에 더 노출될 수 있다는 현직 부장검사의 우려를 다루고 있습니다. 법률 시행 시 발생할 수 있는 잠재적 문제점을 논의하는 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다.</t>
+          <t>이 기사는 재판소원 도입 시 헌법재판소에 연간 1만 5천 건 이상의 사건이 접수될 수 있다는 우려를 제기하며, 형사소송법 및 민사소송법 개정의 필요성을 언급합니다. 헌법재판소가 폭증할 사건 부담을 감당할 수 있을지가 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '법왜곡죄'라는 법률의 도입이 검찰 업무에 미칠 잠재적 영향에 대한 논의를 담고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 해당하지 않으며, 특정 소송 대상이나 피해자가 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 재판소원 도입에 따른 헌법재판소의 사건 폭증 우려를 다루는 사법제도 개편 논의에 대한 내용입니다. 특정 피해자, 가해자, 구체적인 피해 사실이 존재하지 않아 소송금융 투자 대상 사건으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“법왜곡죄, 일할수록 고소 위험 커져… 검사 칼퇴법인가”</t>
+          <t>재판 취소 후엔 어떻게?…헌재 '사건 폭증' 우려</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/02/28/JPNOEH2JHBFUTAXULRSQINJJ34/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458869&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-28 00:20:53.158867+00:00</t>
+          <t>2026-02-28 01:43:45.738221+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>법률 도입 논의 단계</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이 기사는 '재판소원' 제도가 국민의 기본권 구제 수단이 아닌, 권력층의 '최후 비상구'로 악용될 수 있다는 우려를 제기합니다. 스페인의 '로스 알베르토스' 사건을 예시로 들며 헌법재판소가 일반 법원의 확정판결을 뒤집어 사실상의 '최종심' 역할을 할 수 있음을 지적합니다. 또한, 낮은 인용률과 '헌재 전관 변호사'의 역할 증대 가능성, 그리고 확정판정 이후 분쟁의 무한 반복 가능성 등 제도적 문제점을 비판합니다.</t>
+          <t>이 기사는 '법왜곡죄'의 도입이 검찰의 기소 결정에 미칠 영향과 검사들이 고소 위험에 더 노출될 수 있다는 현직 부장검사의 우려를 다루고 있습니다. 법률 시행 시 발생할 수 있는 잠재적 문제점을 논의하는 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 '재판소원'이라는 사법제도의 잠재적 문제점을 논하는 논평이며, 스페인의 과거 사례를 들어 설명하고 있습니다. 소송금융 투자 대상이 될 만한 특정 한국 내 사건, 피해자, 피고, 또는 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. 이는 소송금융 투자 기회를 발굴하기 위한 기사가 아닌, 법률 시스템에 대한 비판적 분석입니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '법왜곡죄'라는 법률의 도입이 검찰 업무에 미칠 잠재적 영향에 대한 논의를 담고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 해당하지 않으며, 특정 소송 대상이나 피해자가 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>재판소원, ‘기본권 구제’인가 권력층의 ‘최후 비상구’인가 [장혜진...</t>
+          <t>“법왜곡죄, 일할수록 고소 위험 커져… 검사 칼퇴법인가”</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260226520564?OutUrl=naver</t>
+          <t>https://www.chosun.com/national/court_law/2026/02/28/JPNOEH2JHBFUTAXULRSQINJJ34/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:39.924635+00:00</t>
+          <t>2026-02-28 00:20:53.158867+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>사법제도</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr">
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>이 기사는 '재판소원' 제도가 국민의 기본권 구제 수단이 아닌, 권력층의 '최후 비상구'로 악용될 수 있다는 우려를 제기합니다. 스페인의 '로스 알베르토스' 사건을 예시로 들며 헌법재판소가 일반 법원의 확정판결을 뒤집어 사실상의 '최종심' 역할을 할 수 있음을 지적합니다. 또한, 낮은 인용률과 '헌재 전관 변호사'의 역할 증대 가능성, 그리고 확정판정 이후 분쟁의 무한 반복 가능성 등 제도적 문제점을 비판합니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이 기사는 '재판소원'이라는 사법제도의 잠재적 문제점을 논하는 논평이며, 스페인의 과거 사례를 들어 설명하고 있습니다. 소송금융 투자 대상이 될 만한 특정 한국 내 사건, 피해자, 피고, 또는 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다. 이는 소송금융 투자 기회를 발굴하기 위한 기사가 아닌, 법률 시스템에 대한 비판적 분석입니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>재판소원, ‘기본권 구제’인가 권력층의 ‘최후 비상구’인가 [장혜진...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260226520564?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:33:39.924635+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>사법제도</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
         <is>
           <t>전국 법원장회의 개최</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>전국 법원장들이 '사법 3법'에 대해 논의하며, 반복되는 재판과 법적 불안정으로 인한 사회적 손실에 깊은 유감을 표명했다. 이 회의는 4시간 45분 동안 진행되었으며, 법원장들은 해당 법안의 부작용에 대한 숙의 부족을 지적했다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>기사는 '사법 3법'에 대한 법원장들의 비판적 논의를 다루고 있으며, 특정 사건이나 피해 사실이 아닌 법적 불안정으로 인한 사회적 손실 등 추상적인 우려를 표명하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해자 집단, 그리고 특정 가능한 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>전국 법원장들, 사법 3법 비판... “부작용 숙의 없어 심각한 유감”</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/court_law/2026/02/25/4BFAIEHSENFGVMDAO4PL3G7ARY/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-25 13:00:29.331767+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N26"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>