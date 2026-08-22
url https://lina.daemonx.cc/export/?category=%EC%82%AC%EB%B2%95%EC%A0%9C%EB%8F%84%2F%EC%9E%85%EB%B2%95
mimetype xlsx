--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사법제도/입법</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>국회 법사위에서 형사소송법 개정안 논의 및 발의 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>본 기사는 검찰의 보완수사권 존폐를 둘러싼 여야의 입법 논쟁을 다루고 있습니다. 국민의힘은 보완수사권 존치를 주장하며 형사소송법 개정안을 당론 발의할 예정이며, 민주당 내에서도 일부 의원들이 제한적 허용 법안을 발의하는 등 기존 강경 입장에서 변화를 보이고 있습니다. 이는 특정 사건의 피해 구제가 아닌 사법 시스템 개선에 대한 논의입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이 아닌, 검찰의 보완수사권 존폐에 대한 국회 내 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 명확한 상대방 책임, 구체적인 피해 규모 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>곽규택  보완수사 '일부 허용' 발의, 與의원들 소신있다! 국힘도 '유지'...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202607150815143710</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-26 07:00:14.802498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>사법제도/입법</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>더불어민주당</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>국회 사법개혁 3법 입법 추진 및 대법원 긴급 법원장회의 소집</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>더불어민주당이 법왜곡죄, 재판소원, 대법관 증원 등 사법개혁 3법의 강행 처리를 예고하자 대법원이 긴급 법원장회의를 소집해 대책 마련에 나섰다. 대법원은 이 법안들이 사법제도의 근간을 흔들고 국민에게 직접적인 피해를 줄 수 있으며 위헌 가능성까지 있다고 강하게 반대하고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>본 기사는 특정 주체의 불법행위로 인한 손해배상 청구 사건이 아닌, 입법부와 사법부 간의 사법제도 개혁에 대한 이견을 다루고 있습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 적합 조건(1, 3, 4번)이 충족되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>與 ‘사법 3법’ 강행 예고… 대법, 25일 법원장회의 “비상 상황… 대...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>kmib.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.kmib.co.kr/article/view.asp?arcid=1771923824&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-24 13:23:26.422359+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>