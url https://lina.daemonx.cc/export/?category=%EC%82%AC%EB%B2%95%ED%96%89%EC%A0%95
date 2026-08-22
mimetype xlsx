--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,356 +535,420 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사법행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>사법부 내부 행정 및 정치권과의 관계</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울중앙지법이 당사자 100인 이상인 복잡한 민사 1심 사건을 다수 처리하며 판사들의 업무 부담이 가중되고 있다는 내용의 기사입니다. 현재 3인 합의체로는 복잡 사건을 감당하기 어렵다는 지적이 제기되며, 5인 구성의 '확대합의체' 도입 필요성이 언급되었습니다.</t>
+          <t>노경필 대법관이 신임 법원행정처장으로 취임하며 넉 달여간의 공백이 해소되었습니다. 노 처장은 재판 독립을 어렵게 하는 외부 압력에 대한 우려를 표명하며 법원의 울타리가 되겠다고 강조했습니다. 당면 과제로는 대법관 공백 해소와 형사소송법 개정 등 사법체계 대변혁에 대한 국회 대응이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법원의 복잡 사건 처리 부담과 사법 행정 개선 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 원인 행위 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융의 적합 조건 중 어느 하나에도 해당하지 않습니다. 특정 피해자 집단, 명확한 책임 주체, 구체적인 피해 규모가 있는 법적 분쟁을 다루는 것이 아니라, 사법부의 내부 행정 및 정치권과의 관계에 대한 내용을 다루고 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>복잡사건, 판사 3명 감당 어려워…5인 구성 '확대합의체' 도입해야</t>
+          <t>노경필 법원행정처장 취임…대법관 공백 해소 과제</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6120761</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260715064442TEx</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:47:57.864048+00:00</t>
+          <t>2026-07-25 00:04:44.789384+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사법행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 폭증으로 헌법연구관들이 헌법 논의보다 일반 법원 소송 절차를 따지는 데 시간을 보내고 있다는 지적이 제기되었습니다. 이에 대한 대안으로 미국 연방대법원처럼 '중요 사건만' 선별할 필요성이 언급되었습니다.</t>
+          <t>서울중앙지법이 당사자 100인 이상인 복잡한 민사 1심 사건을 다수 처리하며 판사들의 업무 부담이 가중되고 있다는 내용의 기사입니다. 현재 3인 합의체로는 복잡 사건을 감당하기 어렵다는 지적이 제기되며, 5인 구성의 '확대합의체' 도입 필요성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 헌법재판소의 재판소원 심사 효율성 및 사건 선별 필요성에 대한 논평으로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법원의 복잡 사건 처리 부담과 사법 행정 개선 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 원인 행위 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“재판소원 폭증 대비 美처럼 ‘중요 사건만’ 선별 필요”… 헌재 재판...</t>
+          <t>복잡사건, 판사 3명 감당 어려워…5인 구성 '확대합의체' 도입해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/20/ZU4CQRZYDFBVFKRN3C3EWBXV3M/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.news1.kr/society/general-society/6120761</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 13:11:35.812930+00:00</t>
+          <t>2026-04-01 00:47:57.864048+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사법행정</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>에디슨EV 소액주주연대가 1심 판결에 불복하여 1심 재판장을 법왜곡죄 등으로 공수처에 고소했습니다. 13만 소액주주의 피해를 배제한 부조리한 판단이라고 주장하며, 법왜곡죄 시행 이후 '묻지마 고소' 우려가 현실화되고 있습니다. 법조계에서는 해당 고소의 유의미한 처분 가능성을 낮게 보고 있습니다.</t>
+          <t>헌법재판소의 재판소원 폭증으로 헌법연구관들이 헌법 논의보다 일반 법원 소송 절차를 따지는 데 시간을 보내고 있다는 지적이 제기되었습니다. 이에 대한 대안으로 미국 연방대법원처럼 '중요 사건만' 선별할 필요성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 1심 판결에 불복하여 판사를 법왜곡죄로 고소한 형사 절차로, 소송금융의 주 목적인 피해자들의 금전적 손해배상과는 직접적인 연관성이 낮습니다. 또한 법조계에서는 법왜곡죄 성립 가능성을 낮게 보고 있어 상대방 책임이 명확하다고 보기 어렵습니다. 13만 소액주주라는 집단적 피해가 존재하지만, 현재 진행되는 법적 절차의 성격상 투자 적합성이 낮습니다.</t>
+          <t>해당 기사는 헌법재판소의 재판소원 심사 효율성 및 사건 선별 필요성에 대한 논평으로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>13만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>대법원장 이어 일선 법관도 … 법왜곡죄로 고소</t>
+          <t>“재판소원 폭증 대비 美처럼 ‘중요 사건만’ 선별 필요”… 헌재 재판...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11989430</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/20/ZU4CQRZYDFBVFKRN3C3EWBXV3M/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-16 12:59:45.806224+00:00</t>
+          <t>2026-03-20 13:11:35.812930+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사법행정</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김상연 부장판사</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 변호사비 지원 확대 검토 중</t>
+          <t>공수처에 판사 법왜곡죄 고소장 제출</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대법원이 부당한 소송이나 형사 고소·고발을 당하는 판사들을 위해 변호사 비용 지원 확대를 검토 중이다. 현재는 '부당소송 지원 심의위원회' 심사를 거쳐 형사 사건에 최대 500만원까지 지원받을 수 있다.</t>
+          <t>에디슨EV 소액주주연대가 1심 판결에 불복하여 1심 재판장을 법왜곡죄 등으로 공수처에 고소했습니다. 13만 소액주주의 피해를 배제한 부조리한 판단이라고 주장하며, 법왜곡죄 시행 이후 '묻지마 고소' 우려가 현실화되고 있습니다. 법조계에서는 해당 고소의 유의미한 처분 가능성을 낮게 보고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 판사들이 부당한 소송이나 형사 고소·고발을 당했을 때 대법원이 변호사 비용 지원을 확대하는 방안을 검토 중이라는 내용입니다. 소송금융은 일반적으로 피해자(원고)가 가해자로부터 손해배상을 받기 위한 소송을 지원하는 것이 주 목적이므로, 피고(판사)의 방어 비용 지원과는 성격이 맞지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 1심 판결에 불복하여 판사를 법왜곡죄로 고소한 형사 절차로, 소송금융의 주 목적인 피해자들의 금전적 손해배상과는 직접적인 연관성이 낮습니다. 또한 법조계에서는 법왜곡죄 성립 가능성을 낮게 보고 있어 상대방 책임이 명확하다고 보기 어렵습니다. 13만 소액주주라는 집단적 피해가 존재하지만, 현재 진행되는 법적 절차의 성격상 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13만 명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“고발 당하는 판사 늘어날라”… 대법, 변호사비 지원 확대 검토</t>
+          <t>대법원장 이어 일선 법관도 … 법왜곡죄로 고소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/14/RNPA4B7KORHYVKXJQR5QHKSQXQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mk.co.kr/article/11989430</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-14 00:35:27.260840+00:00</t>
+          <t>2026-03-16 12:59:45.806224+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사법행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
+          <t>대법원 변호사비 지원 확대 검토 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>대법원이 부당한 소송이나 형사 고소·고발을 당하는 판사들을 위해 변호사 비용 지원 확대를 검토 중이다. 현재는 '부당소송 지원 심의위원회' 심사를 거쳐 형사 사건에 최대 500만원까지 지원받을 수 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 판사들이 부당한 소송이나 형사 고소·고발을 당했을 때 대법원이 변호사 비용 지원을 확대하는 방안을 검토 중이라는 내용입니다. 소송금융은 일반적으로 피해자(원고)가 가해자로부터 손해배상을 받기 위한 소송을 지원하는 것이 주 목적이므로, 피고(판사)의 방어 비용 지원과는 성격이 맞지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>“고발 당하는 판사 늘어날라”… 대법, 변호사비 지원 확대 검토</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/14/RNPA4B7KORHYVKXJQR5QHKSQXQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:35:27.260840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>사법행정</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>전국 법원장 회의에서 사법 3법 관련 대책 논의 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>전국 법원장들이 '사법 3법' 도입과 재판소원 도입으로 인한 실무 혼란에 대한 대책을 논의했습니다. 법관의 독립적인 재판 기능 위축을 막기 위해 직무 관련 소송 지원 예산 확충 및 법관 보호 위원회 설치 방안 등이 논의되었습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이 기사는 '사법 3법' 도입에 따른 실무 혼란과 법관 보호 방안에 대한 전국 법원장들의 논의를 다루고 있습니다. 특정 가해자와 피해자가 존재하지 않으며, 구체적인 피해 금액이나 피해자 수도 파악할 수 없습니다. 소송금융 투자 대상이 되는 명확한 소송 기회가 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>전국 법원장, '사법 3법' 대책 논의… 재판소원 도입 인한 실무 혼란 우...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.dailian.co.kr/news/view/1620295/?sc=Naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-12 13:15:01.680636+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>