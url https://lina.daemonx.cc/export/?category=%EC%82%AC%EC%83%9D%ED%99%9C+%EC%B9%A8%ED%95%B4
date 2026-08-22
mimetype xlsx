--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -542,320 +542,464 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사생활 침해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>류중일 전 감독 아들의 전 장인과 처남</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 1심 선고 예정</t>
+          <t>황정민 측의 스토킹 고소에 대한 A씨의 약식명령 불복 정식재판 진행 중, A씨의 2억 원 손해배상 청구 소송 진행 중.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>류중일 전 야구대표팀 감독 아들 부부의 이혼 소송 중, 전 장인과 처남이 신혼집에 몰래 홈캠을 설치해 대화를 녹음한 혐의로 기소되었습니다. 검찰은 이들에게 징역 1년을 구형했으며, 1심 선고를 앞두고 있습니다. 이는 사생활 침해에 해당하며, 피해자 측은 정신적 손해배상을 청구할 수 있습니다.</t>
+          <t>배우 황정민의 사생활 의혹을 제기한 여성 A씨가 황정민이 관계를 숨기려 멀티프로필을 사용했다고 주장하며 카카오톡 대화, 녹취 등 추가 증거를 공개했다. 황정민 측은 A씨를 스토킹 범죄로 고소했고, A씨는 약식명령에 불복해 정식재판을 청구한 상태다. A씨는 황정민을 상대로 2억 원 규모의 손해배상 청구 소송도 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방의 책임이 검찰 기소 및 징역 구형으로 비교적 명확하며(적합 조건 1), 검찰 수사 결과 및 공소장 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 금전적으로 크다고 보기 어렵고(적합 조건 4 불충족), 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다(적합 조건 2 불충족).</t>
+          <t>상대방인 배우 황정민은 자력이 충분하며(적합 조건 2), A씨가 청구한 손해배상액 2억 원은 소송금융 투자 대상으로 고려할 만한 규모(적합 조건 4). 또한 A씨가 카카오톡 대화, 녹취 등 증거를 확보하고 공개하여 증거가 존재함(적합 조건 5). 다만, 사건의 책임 소재가 명확하지 않고 양측 주장이 엇갈리며, 집단적 피해가 아닌 개인 간의 분쟁이라는 점은 한계.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“며느리가 고3 제자와 불륜”…몰카 설치한 ‘류중일 사돈’에 ‘징역...</t>
+          <t>황정민, 관계 숨기려 멀티프로필 사용 …A씨, 추가 녹취 공개</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701807?ref=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/08/05/2026080590057.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 13:19:12.458863+00:00</t>
+          <t>2026-08-19 14:25:47.547440+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사생활 침해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>제프리 엡스타인 재산</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>빌 게이츠 외도 사실 인정 및 엡스타인 협박 의혹 보도</t>
+          <t>스토킹 혐의 정식 재판 진행 중, 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했습니다. 억만장자 성범죄자 제프리 엡스타인이 이 외도 사실을 빌미로 빌 게이츠를 협박하려 했다는 의혹이 제기되었으나, 빌 게이츠는 외도 상대가 엡스타인의 성 착취 피해자는 아니라고 강조했습니다.</t>
+          <t>배우 황정민이 사생활 논란에 휩싸인 가운데, 폭로자 A씨는 황정민을 상대로 2억 원 규모의 손해배상 청구 소송을 제기했습니다. A씨는 황정민의 부정행위를 주장하며 증거를 공개했고, 황정민 측은 A씨를 스토킹 범죄 피의자로 지목하며 법적 대응 중입니다. 현재 A씨는 스토킹 혐의 약식명령에 불복해 정식 재판을 청구한 상태입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 사건은 빌 게이츠의 개인적인 외도와 엡스타인의 협박 시도에 관한 것으로, 집단적 피해(조건 3)가 없고 피해 규모(조건 4)가 불분명합니다. 또한, 외도 상대 여성들이 엡스타인의 성 착취 피해자가 아니라고 명시되어 있어 명확한 원고와 손해배상 청구권이 불확실합니다. 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>상대방(황정민)은 유명 배우로 자력이 충분하며(적합 조건 2), 2억 원 규모의 손해배상 청구가 제기되어 피해 규모가 상당합니다(적합 조건 4). 또한 폭로자 A씨가 통화 녹음, 메시지 등을 공개하고 소속사 측도 법원 조치를 언급하는 등 증거가 존재합니다(적합 조건 5). 그러나 사건의 본질이 사생활 논란이며, 부정행위와 스토킹 혐의가 첨예하게 대립하고 있어 책임 소재가 명확하지 않고(적합 조건 1 불충족), 승소 가능성 예측이 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>빌 게이츠  러 여성들과 외도…엡스타인 피해자는 아냐</t>
+          <t>황정민 불륜 맞고, 폭로자 스토킹 맞아 ..현직 변호사가 바라본 사생활...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260225200123anW</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/08/05/2026080516153681440</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:58.348742+00:00</t>
+          <t>2026-08-17 07:01:36.178742+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사생활 침해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>빌 게이츠</t>
+          <t>류중일 전 감독 아들의 전 장인과 처남</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>엡스타인 문건 공개 및 빌 게이츠 해명</t>
+          <t>형사 1심 선고 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 러시아 여성들과의 두 차례 외도 사실을 인정하며, 억만장자 성범죄자 제프리 엡스타인의 성 착취 범죄와는 무관하다고 해명했습니다. 엡스타인이 이 외도 사실을 빌미로 협박을 시도했음을 인정하고, 엡스타인과의 교류가 그의 평판을 세탁하는 데 도움이 되었음을 깨닫고 사과했습니다. 기사는 빌 게이츠의 과거 행적과 엡스타인과의 관계에 대한 해명에 초점을 맞추고 있습니다.</t>
+          <t>류중일 전 야구대표팀 감독 아들 부부의 이혼 소송 중, 전 장인과 처남이 신혼집에 몰래 홈캠을 설치해 대화를 녹음한 혐의로 기소되었습니다. 검찰은 이들에게 징역 1년을 구형했으며, 1심 선고를 앞두고 있습니다. 이는 사생활 침해에 해당하며, 피해자 측은 정신적 손해배상을 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>빌 게이츠는 자력이 충분하나(적합 조건 2), 기사 내용만으로는 그에게 명확한 법적 책임이 있는 소송금융 투자 대상 사건으로 보기 어렵습니다. 외도 자체는 법적 책임 대상이 아니며, 엡스타인의 협박은 엡스타인에게 책임이 있습니다. 또한, 집단적 피해가 아니며(피해자 2명), 피해 규모도 불분명하고, 빌 게이츠를 대상으로 한 공적 절차가 진행 중인 것도 아닙니다.</t>
+          <t>상대방의 책임이 검찰 기소 및 징역 구형으로 비교적 명확하며(적합 조건 1), 검찰 수사 결과 및 공소장 등 객관적 증거가 확보되어 있고(적합 조건 5), 형사 재판이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 금전적으로 크다고 보기 어렵고(적합 조건 4 불충족), 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>빌 게이츠  두 차례 외도, 성착취 피해자는 아냐</t>
+          <t>“며느리가 고3 제자와 불륜”…몰카 설치한 ‘류중일 사돈’에 ‘징역...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602250582&amp;t=NN</t>
+          <t>https://biz.heraldcorp.com/article/10701807?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-25 12:38:57.387029+00:00</t>
+          <t>2026-03-24 13:19:12.458863+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>사생활 침해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>제프리 엡스타인 재산</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>빌 게이츠 외도 사실 인정 및 엡스타인 협박 의혹 보도</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했습니다. 억만장자 성범죄자 제프리 엡스타인이 이 외도 사실을 빌미로 빌 게이츠를 협박하려 했다는 의혹이 제기되었으나, 빌 게이츠는 외도 상대가 엡스타인의 성 착취 피해자는 아니라고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>본 사건은 빌 게이츠의 개인적인 외도와 엡스타인의 협박 시도에 관한 것으로, 집단적 피해(조건 3)가 없고 피해 규모(조건 4)가 불분명합니다. 또한, 외도 상대 여성들이 엡스타인의 성 착취 피해자가 아니라고 명시되어 있어 명확한 원고와 손해배상 청구권이 불확실합니다. 공적 절차(조건 6)도 진행 중이지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>빌 게이츠  러 여성들과 외도…엡스타인 피해자는 아냐</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260225200123anW</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:45:58.348742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>사생활 침해</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>엡스타인 문건 공개 및 빌 게이츠 해명</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 러시아 여성들과의 두 차례 외도 사실을 인정하며, 억만장자 성범죄자 제프리 엡스타인의 성 착취 범죄와는 무관하다고 해명했습니다. 엡스타인이 이 외도 사실을 빌미로 협박을 시도했음을 인정하고, 엡스타인과의 교류가 그의 평판을 세탁하는 데 도움이 되었음을 깨닫고 사과했습니다. 기사는 빌 게이츠의 과거 행적과 엡스타인과의 관계에 대한 해명에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>빌 게이츠는 자력이 충분하나(적합 조건 2), 기사 내용만으로는 그에게 명확한 법적 책임이 있는 소송금융 투자 대상 사건으로 보기 어렵습니다. 외도 자체는 법적 책임 대상이 아니며, 엡스타인의 협박은 엡스타인에게 책임이 있습니다. 또한, 집단적 피해가 아니며(피해자 2명), 피해 규모도 불분명하고, 빌 게이츠를 대상으로 한 공적 절차가 진행 중인 것도 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>빌 게이츠  두 차례 외도, 성착취 피해자는 아냐</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602250582&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:38:57.387029+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>사생활 침해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>민희진</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>하이브-민희진 소송 중 뷔의 사적 대화가 증거로 제출됨</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>방탄소년단 뷔의 사적 카톡 대화가 본인 동의 없이 하이브와 민희진 전 어도어 대표 간 소송의 증거로 제출되어 뷔가 당혹감을 표했다. 기사는 민사 소송에서 사적 대화가 상대방 동의 없이 증거로 활용될 수 있는 법적 적법성과 윤리적 문제점을 지적하며, 뷔의 의도와 무관하게 발언이 왜곡되어 활용될 수 있음을 우려했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방(민희진)이 특정되고 증거(카톡 대화)가 명확하나, 뷔의 동의 없는 사적 대화 제출이 민사 소송에서 위법은 아니라는 기사 내용으로 인해 법적 책임의 명확성이 낮음. 또한 뷔가 입은 정신적 피해나 명예훼손에 대한 구체적인 금전적 피해 규모 산정이 어려워 소송금융 투자 적합도가 'Medium'으로 판단됨.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘민희진, 네 체면 안물안궁’에 “당황”이라고만 어필한 대인배 뷔</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260221/133394152/1</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-21 18:24:13.813012+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>