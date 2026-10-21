--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
-    <col width="30" customWidth="1" min="10" max="10"/>
+    <col width="34" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -541,94 +541,162 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사이버폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>범국민 캠페인 및 선언식 준비 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>선플재단이 AI 딥페이크와 악플, 사이버 폭력 등 새로운 형태의 디지털 폭력에 대응하기 위한 범국민 행동을 선언했다. 다음 달 선언식과 인권 앰배서더 위촉식을 통해 디지털 시대의 인권과 존중 문화를 지키는 운동으로 확장할 계획이다. 민병철 이사장은 악플과 딥페이크를 인권 문제로 보고, 사회 전체의 동참과 제도적 뒷받침을 강조했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 AI 딥페이크 및 악플로 인한 디지털 폭력 문제에 대한 범국민적 캠페인과 인식 개선 활동을 다루고 있습니다. 특정 가해자가 명확히 특정되지 않고, 구체적인 피해 사건이나 집단소송이 진행 중이거나 예정된 상황이 아니므로 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>“AI·딥페이크와 결합한 악플…인권 차원 선도적 대응해야”</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25455241</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-06 02:00:46.635922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>사이버폭력</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>방송미디어통신위원회 조사 결과 발표 및 대책 마련 논의 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>방송미디어통신위원회 조사 결과, 청소년 42.3%, 성인 15.8%가 사이버폭력을 경험한 것으로 나타났다. 오픈 채팅방 욕설, 협박, 딥페이크 악용 등 다양한 형태로 발생하며, 가해자 절반 이상이 불특정인이다. 사회생활을 시작한 20대의 피해가 특히 증가했으며, 대책 마련이 시급하다는 목소리가 나온다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>가해자가 불특정 다수이거나 신원 파악이 어려운 경우가 많아(상대방 책임 불명확), 소송 상대방을 특정하고 자력을 확보하기 어려움. 피해자 수는 많으나 개별 피해 금액 추정이 어렵고, 소송금융 투자 대상으로서의 회수 가능성이 낮음.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>청소년 42.3%, 성인 15.8% (수백만 명 추정)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>청소년 42.3%, 성인 15.8% 사이버폭력 경험</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8522548&amp;ref=A</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-31 00:25:04.166735+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>