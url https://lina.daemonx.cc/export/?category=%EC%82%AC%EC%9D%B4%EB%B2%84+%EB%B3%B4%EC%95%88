--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,67 +433,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
-[...1 lines deleted...]
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -525,162 +532,306 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사이버 보안</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>북한 정권, 정찰총국, 라자루스 그룹</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 법원에 민사소송 제기, 예비 금지명령 확보, FBI 형사 수사 별개 진행</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>본 기사는 폴란드 핵연구센터의 사이버 공격 차단 소식, 인터폴의 사이버 범죄 조직 검거 작전, 그리고 일본의 AI 슈퍼컴퓨터 성능 확대 추진 계획을 다루고 있습니다. 이 세 가지 소식 모두 실제 피해가 발생했거나 민사 소송의 대상이 되는 분쟁 상황을 포함하고 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>세계 최대 가상화폐 거래소 중 하나인 바이비트가 지난해 2월 발생한 15억 달러 규모 해킹 사건과 관련해 북한 정권, 정찰총국, 라자루스 그룹을 상대로 미국 법원에 민사소송을 제기했습니다. 바이비트는 이용자 보호와 도난 자금 회수를 위해 소송에 나섰으며, 법원으로부터 도난 자산 이전을 금지하는 예비 금지명령을 확보했습니다. 이 사건은 미국 수사당국의 형사 수사와는 별개로 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에 언급된 세 가지 IT 소식 모두 소송금융 투자 대상으로서의 적합성이 낮습니다. 폴란드 핵연구센터 사이버 공격은 피해 발생 전 차단되어 손해가 없고, 인터폴 작전은 사이버 범죄 조직에 대한 형사 수사 및 검거 활동으로 민사 소송의 대상이 아닙니다. 일본의 AI 슈퍼컴퓨터 전략은 분쟁 자체가 없습니다. (적합 조건 미충족, 부적합 조건: 피해 미발생, 소송 대상 아님)</t>
+          <t>북한 정권과 라자루스 그룹이 해킹 배후로 명확히 지목되어 상대방 책임이 명확하며(적합 조건 1), 15억 달러(약 2조원)에 달하는 막대한 피해 규모를 가집니다(적합 조건 4). FBI의 공식 발표와 수사당국과의 협력으로 객관적 증거가 확보되었고(적합 조건 5), 미국 수사당국의 형사 수사가 별개로 진행 중입니다(적합 조건 6). 법원이 예비 금지명령을 내리며 소송 승소 가능성을 판단했으나, 북한을 상대로 한 실제 자산 회수 및 집행 가능성은 주요 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 달러 (약 2조1293억원)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>바이비트 이용자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[IT 소식 톺아보기- 3월 2주차] 폴란드 핵연구센터 공격 차단, 인터폴 사...</t>
+          <t>'2조 해킹 피해' 바이비트, 美법원에 北 상대 소송 제기</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=65409</t>
+          <t>http://www.fnnews.com/news/202608110829486812</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-14 12:27:41.245324+00:00</t>
+          <t>2026-08-22 07:04:06.995347+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>사이버 보안</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>깃허브 (마이크로소프트)</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>깃허브 내부 조사 진행 중, 사고 보고서 공개 예정</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>마이크로소프트의 소스코드 공유 플랫폼 깃허브에서 직원의 기기 감염으로 3800개의 내부 저장소에 대한 무단 접근이 발생했습니다. 공격자는 개발자 토큰을 악용하여 이중 승인 절차를 우회했으며, 깃허브는 해당 PC를 격리하고 인증 키를 교체하는 등 대처에 나섰습니다. 깃허브는 조사가 완료되는 대로 전체 사고 보고서를 공개할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>마이크로소프트 소유의 깃허브에서 발생한 대규모 내부 저장소 무단 접근 사건으로, 상대방의 책임이 명확하고 자력이 충분합니다. 3800개에 달하는 저장소가 영향을 받아 집단적 피해 가능성이 높고, 깃허브가 직접 사고를 인정하고 조사 중이므로 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>3800개 저장소 관련 개발자 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[주간보안동향] 깃허브 내부 저장소 3800개 무단 접근…원인은 악성 VS코...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>it.donga.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://it.donga.com/108949/</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-18 07:00:29.264683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t>사이버 보안</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="F3" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>본 기사는 폴란드 핵연구센터의 사이버 공격 차단 소식, 인터폴의 사이버 범죄 조직 검거 작전, 그리고 일본의 AI 슈퍼컴퓨터 성능 확대 추진 계획을 다루고 있습니다. 이 세 가지 소식 모두 실제 피해가 발생했거나 민사 소송의 대상이 되는 분쟁 상황을 포함하고 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>기사에 언급된 세 가지 IT 소식 모두 소송금융 투자 대상으로서의 적합성이 낮습니다. 폴란드 핵연구센터 사이버 공격은 피해 발생 전 차단되어 손해가 없고, 인터폴 작전은 사이버 범죄 조직에 대한 형사 수사 및 검거 활동으로 민사 소송의 대상이 아닙니다. 일본의 AI 슈퍼컴퓨터 전략은 분쟁 자체가 없습니다. (적합 조건 미충족, 부적합 조건: 피해 미발생, 소송 대상 아님)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[IT 소식 톺아보기- 3월 2주차] 폴란드 핵연구센터 공격 차단, 인터폴 사...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>m-economynews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.m-economynews.com/news/article.html?no=65409</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:27:41.245324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>사이버 보안</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
         <is>
           <t>체크포인트 소프트웨어 테크놀로지스가 발표한 보고서에 따르면 기업들은 매주 평균 1968건의 사이버 공격을 경험하며, AI 활용으로 공격 규모가 70% 증가했다. 랜섬웨어 피해자 수가 53% 늘고 사회공학 공격이 확산되는 등 사이버 위협이 고도화되고 있다. 보고서는 기업들에게 보안 제어 재평가 및 AI 사용 거버넌스 적용 등을 권고했다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 특정 사이버 공격 사건이나 피해자를 다루는 것이 아닌, 글로벌 사이버 공격 동향에 대한 일반적인 보고서이다. 따라서 소송의 상대방, 피해 규모, 책임 소재 등을 특정할 수 없어 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>체크포인트 “기업들 매주 1968건 사이버 공격 받아, AI가 규모 키워”</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>byline.network</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://byline.network/?p=9004111222594104</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-04 01:03:51.230757+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>