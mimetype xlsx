--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="42" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,254 +539,322 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사이버 사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰이 사기 수법을 공유하고 범인 검거에 노력 중</t>
+          <t>경찰 수사 완료 후 검찰 송치</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>SNS를 통해 주부들을 유인하는 '팀미션 사기'가 기승을 부리고 있으며, 피해자들은 소소한 부업을 찾다가 수백에서 수천만원의 금전적 피해를 입고 있습니다. 경찰은 범인 검거에 노력하고 있으나 사기 수법이 교묘해지고 있어 일반 시민들의 주의가 요구됩니다.</t>
+          <t>경남경찰청이 인터넷 물품 사기 범죄수익금 4억3000만원을 세탁한 자금세탁 조직원 8명과 계좌 제공자 12명을 검거, 구속 송치했습니다. 이들은 쌀과 과일 판매를 빙자한 사기로 1161명의 피해자를 발생시켰으며, 개개인의 피해액은 소액이지만 집단적 피해 규모가 큽니다. 경찰은 민생 침해형 악질 사기범죄로 보고 조직원 전원을 검거했으며, 현재 검찰 송치 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 사이버 사기 사건으로, 피고 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 다수의 피해자와 큰 피해 금액이 발생하고 경찰이 수사 중이지만, 실질적인 투자 대상으로서의 매력은 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 경찰 수사를 통해 자금세탁 조직원들이 명확히 특정되었고, 1161명의 다수 피해자가 발생했으며, 범죄수익금 4억3000만원이 특정되어 집단소송의 가능성이 높습니다. 다만 상대방이 개인이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수백~수천만원 (개인당)</t>
+          <t>4억3000만원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (주부 중심)</t>
+          <t>1161명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>가정주부 노리는 '팀미션 사기' 각별 주의</t>
+          <t>사이버 범죄 수익금 돈세탁 해드립니다 …8명 구속 송치</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=437541</t>
+          <t>https://www.newsis.com/view/NISX20261001_0003809973</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 21:36:35.678300+00:00</t>
+          <t>2026-10-16 18:02:56.471915+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사이버 사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 집중 단속 돌입</t>
+          <t>경찰이 사기 수법을 공유하고 범인 검거에 노력 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 범죄 조직이 국내 중고 거래 플랫폼 '중고나라'를 통해 약 1400명의 피해자로부터 총 67억 원을 가로챈 사실이 드러났습니다. 경찰청은 해외 기반 조직형 사이버 사기 및 민생 침해 금융 범죄에 대해 7개월간 집중 단속에 돌입할 예정입니다.</t>
+          <t>SNS를 통해 주부들을 유인하는 '팀미션 사기'가 기승을 부리고 있으며, 피해자들은 소소한 부업을 찾다가 수백에서 수천만원의 금전적 피해를 입고 있습니다. 경찰은 범인 검거에 노력하고 있으나 사기 수법이 교묘해지고 있어 일반 시민들의 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(해외 범죄 조직)의 자력 불분명 및 범죄 수익 환수의 어려움이 커 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 비록 상대방 책임이 명확하고, 피해 규모가 크며, 공적 절차가 진행 중인 적합 조건들이 충족되지만, 실질적인 투자 수익 회수 가능성이 낮아 부적합합니다.</t>
+          <t>상대방이 특정되지 않은 사이버 사기 사건으로, 피고 특정 및 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 다수의 피해자와 큰 피해 금액이 발생하고 경찰이 수사 중이지만, 실질적인 투자 대상으로서의 매력은 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>67억 원</t>
+          <t>수백~수천만원 (개인당)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>약 1400명</t>
+          <t>다수 (주부 중심)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘중고거래’까지 침투한 해외 범죄 조직…경찰, 집중단속 돌입</t>
+          <t>가정주부 노리는 '팀미션 사기' 각별 주의</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022518?ref=naver</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=437541</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:11.066031+00:00</t>
+          <t>2026-04-15 21:36:35.678300+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>사이버 사기</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>캄보디아 소재 범죄 조직</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>경찰청 국가수사본부 집중 단속 돌입</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>캄보디아에 거점을 둔 범죄 조직이 국내 중고 거래 플랫폼 '중고나라'를 통해 약 1400명의 피해자로부터 총 67억 원을 가로챈 사실이 드러났습니다. 경찰청은 해외 기반 조직형 사이버 사기 및 민생 침해 금융 범죄에 대해 7개월간 집중 단속에 돌입할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방(해외 범죄 조직)의 자력 불분명 및 범죄 수익 환수의 어려움이 커 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 비록 상대방 책임이 명확하고, 피해 규모가 크며, 공적 절차가 진행 중인 적합 조건들이 충족되지만, 실질적인 투자 수익 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>67억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>약 1400명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>‘중고거래’까지 침투한 해외 범죄 조직…경찰, 집중단속 돌입</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20022518?ref=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:25:11.066031+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>사이버 사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>북한 IT 공작원</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>미국 정부 기관(국무부, 재무부, FBI, 법무부)의 조사 및 경고, FBI 지명수배 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>북한 IT 공작원들이 AI를 활용해 유럽 및 미국 대기업에 위장 취업하여 수백만 달러의 임금을 가로채는 사기 행각을 벌이고 있다. 미국 정부 기관들은 이미 이 문제를 경고하고 조사 중이며, 아마존에서만 1800여 명의 의심 인력이 차단되는 등 피해 규모가 크다. 이는 국가가 지원하는 조직적인 사이버 사기로 규정되고 있다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>다수의 기업이 피해를 입었고(집단적 피해), 피해 규모가 최소 680만 달러에 달하며(피해 규모 큼), 미국 정부 기관의 조사 결과 및 전문가 분석 등 객관적 증거가 존재하고(증거 확보 가능), 이미 공적 절차(FBI 지명수배, 정부 권고안)가 진행 중이다. 그러나 소송 상대방인 북한 IT 공작원들의 자력 확보가 어려워 배상금 회수 가능성이 낮다는 점이 투자 적합도를 낮춘다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>최소 680만 달러 (약 102억 원)</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>300여 개 미국 기업 및 유럽 다수 기업, 아마존에서만 1800명 차단</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>북한 IT 공작원들, AI로 유럽 대기업 위장 취업…'가짜 근로자' 임금 수...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>asiatoday.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.asiatoday.co.kr/view.php?key=20260316010004390</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-16 00:17:55.199752+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>