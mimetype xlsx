--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...3 lines deleted...]
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="32" customWidth="1" min="10" max="10"/>
+    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,113 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>사이버 사기</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>경남경찰청이 인터넷 물품 사기 범죄수익금 4억3000만원을 세탁한 자금세탁 조직원 8명과 계좌 제공자 12명을 검거, 구속 송치했습니다. 이들은 쌀과 과일 판매를 빙자한 사기로 1161명의 피해자를 발생시켰으며, 개개인의 피해액은 소액이지만 집단적 피해 규모가 큽니다. 경찰은 민생 침해형 악질 사기범죄로 보고 조직원 전원을 검거했으며, 현재 검찰 송치 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)에 해당합니다. 경찰 수사를 통해 자금세탁 조직원들이 명확히 특정되었고, 1161명의 다수 피해자가 발생했으며, 범죄수익금 4억3000만원이 특정되어 집단소송의 가능성이 높습니다. 다만 상대방이 개인이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>4억3000만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1161명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>사이버 범죄 수익금 돈세탁 해드립니다 …8명 구속 송치</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20261001_0003809973</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-16 18:02:56.471915+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>