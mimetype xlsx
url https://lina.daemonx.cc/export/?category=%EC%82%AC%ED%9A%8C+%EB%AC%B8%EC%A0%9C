--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,533 +534,597 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>탐사기획 프로그램 방영 예고</t>
+          <t>사회적 논의 및 교육적 해법 모색 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MBC 탐사기획 '스트레이트' 예고 기사로, 잔혹한 교제폭력 피해자가 범죄자가 된 사건을 통해 제도적 허점을 고발하고, 환자와 가족의 삶을 무너뜨리는 '간병 지옥'의 고통을 조명할 예정. 특정 사건에 대한 법적 조치나 소송 진행 상황은 언급되지 않음.</t>
+          <t>기사는 10대 학생들 사이의 극우화 및 혐오 표현 확산 문제를 다루며, 배재고 야구부 학생들의 혐오 발언 사건을 예시로 제시합니다. 문제의 원인을 지식의 공백이 아닌 온라인 알고리즘과 불공정 감각에서 찾고, 교과서적 지식 전달보다 타인의 입장을 이해하고 공동체를 형성하는 경험의 중요성을 강조합니다. 학급회의를 통한 민주주의 공동체 경험을 해법으로 제시하며, 이러한 경험이 학생들의 공감 능력 향상과 관계 개선에 기여한다고 설명합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 탐사기획 프로그램 예고로, 특정 소송의 피고가 될 만한 주체가 명확히 특정되지 않음. '제도적 허점'이나 '간병 지옥'과 같은 사회적 문제 제기에 가까워 소송금융 투자 대상으로서의 구체적인 소송 가능성이 낮음. 피해 규모나 증거 확보 여부도 불분명함.</t>
+          <t>이 기사는 10대 극우화 및 혐오 표현이라는 사회적 현상과 그에 대한 교육적 해법을 다루고 있습니다. 특정 가해자와 피해자, 그리고 이로 인한 구체적인 손해배상 청구권이 명확하지 않아 소송금융 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[스트레이트 예고]  살기 위해 죽였다  / '간병 지옥'의 고통</t>
+          <t>그거 다 페미들에게 유리한 거잖아요 ... 이런 학생에게 필요한 경험</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812806_37004.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003252482&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:31:46.517362+00:00</t>
+          <t>2026-07-29 07:01:39.432397+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>탐사기획 프로그램 방영 예고</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 '영포티'라는 용어가 젊은 세대의 40대에 대한 조롱으로 변질된 현상을 분석합니다. 2022년 이후 20~30대의 순자산이 하락하고 주거·교육·돌봄 비용이 상승하면서 40대와의 자산 격차가 커져 상대적 박탈감이 심화되었고, 이로 인해 20~30대의 분노가 40대에게 향한 사회적 불평등의 문제임을 지적합니다.</t>
+          <t>MBC 탐사기획 '스트레이트' 예고 기사로, 잔혹한 교제폭력 피해자가 범죄자가 된 사건을 통해 제도적 허점을 고발하고, 환자와 가족의 삶을 무너뜨리는 '간병 지옥'의 고통을 조명할 예정. 특정 사건에 대한 법적 조치나 소송 진행 상황은 언급되지 않음.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 사회적 현상과 경제적 불평등을 분석하는 내용으로, 특정 가해자나 법적 분쟁의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 수 있는 구체적인 법적 책임 주체, 피해 사실, 손해배상 청구 가능성이 전혀 파악되지 않습니다.</t>
+          <t>기사는 탐사기획 프로그램 예고로, 특정 소송의 피고가 될 만한 주체가 명확히 특정되지 않음. '제도적 허점'이나 '간병 지옥'과 같은 사회적 문제 제기에 가까워 소송금융 투자 대상으로서의 구체적인 소송 가능성이 낮음. 피해 규모나 증거 확보 여부도 불분명함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>세대 갈등 뒤에 ‘불평등’…‘영포티’를 둘러싼 사회구조적 문제 [.tx...</t>
+          <t>[스트레이트 예고]  살기 위해 죽였다  / '간병 지옥'의 고통</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/book/1252631.html</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6812806_37004.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:23:10.466048+00:00</t>
+          <t>2026-04-05 12:31:46.517362+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>해당 시론은 촉법소년 제도의 연령 하향 조정에 대한 비판적 시각을 제시하며, 피해자의 고통과 회복이 중요하지만 특정 개인을 악마화하는 것은 바람직하지 않다고 주장합니다. 우리 사회가 피해자의 안녕을 위해 함께 노력해야 함을 강조합니다.</t>
+          <t>이 기사는 '영포티'라는 용어가 젊은 세대의 40대에 대한 조롱으로 변질된 현상을 분석합니다. 2022년 이후 20~30대의 순자산이 하락하고 주거·교육·돌봄 비용이 상승하면서 40대와의 자산 격차가 커져 상대적 박탈감이 심화되었고, 이로 인해 20~30대의 분노가 40대에게 향한 사회적 불평등의 문제임을 지적합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 촉법소년 제도와 피해자 보상에 대한 시론으로, 특정 사건이나 소송의 당사자, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 사회적 현상과 경제적 불평등을 분석하는 내용으로, 특정 가해자나 법적 분쟁의 대상이 되는 사건이 아닙니다. 소송금융 투자 대상이 될 수 있는 구체적인 법적 책임 주체, 피해 사실, 손해배상 청구 가능성이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[충남시론] 나이 낮춰 수감시킨다고 촉법소년의 미래가 밝을까?</t>
+          <t>세대 갈등 뒤에 ‘불평등’…‘영포티’를 둘러싼 사회구조적 문제 [.tx...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=880413</t>
+          <t>https://www.hani.co.kr/arti/culture/book/1252631.html</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:19:06.645532+00:00</t>
+          <t>2026-04-04 00:23:10.466048+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>촉법소년 범죄가 증가하며 형사미성년자 연령 하향에 대한 사회적 논의가 활발하다. 대통령의 검토 지시와 관련 포럼이 진행되는 등 제도 개선 움직임이 있으나, 피해자 보호와 미성숙한 소년의 책임 범위에 대한 복합적인 고민이 필요하다.</t>
+          <t>해당 시론은 촉법소년 제도의 연령 하향 조정에 대한 비판적 시각을 제시하며, 피해자의 고통과 회복이 중요하지만 특정 개인을 악마화하는 것은 바람직하지 않다고 주장합니다. 우리 사회가 피해자의 안녕을 위해 함께 노력해야 함을 강조합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 촉법소년 제도 자체의 문제점과 연령 하향 논의 등 사회적, 정책적 이슈를 다루고 있습니다. 소송금융 투자 대상이 되기 위해서는 특정 가해자, 명확한 책임, 충분한 자력, 그리고 구체적인 피해가 전제되어야 하나, 이 기사에서는 이러한 적합 조건들이 충족되지 않습니다.</t>
+          <t>해당 기사는 촉법소년 제도와 피해자 보상에 대한 시론으로, 특정 사건이나 소송의 당사자, 피해 규모, 책임 소재 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[인 아웃] 촉법소년</t>
+          <t>[충남시론] 나이 낮춰 수감시킨다고 촉법소년의 미래가 밝을까?</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319146000546?input=1195m</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=880413</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:21.919543+00:00</t>
+          <t>2026-03-29 12:19:06.645532+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>형사미성년자 연령 하향 관련 정부 검토 및 포럼 진행 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>민형배 의원이 세계 여성의 날을 맞아 성평등 정책 구상을 발표했다. 주요 내용은 스토킹과 디지털 성범죄 등 젠더폭력 대응체계를 강화하고 피해자 보호 및 자립 지원을 확대하며, 성인지 감수성 교육을 추진하겠다는 것이다.</t>
+          <t>촉법소년 범죄가 증가하며 형사미성년자 연령 하향에 대한 사회적 논의가 활발하다. 대통령의 검토 지시와 관련 포럼이 진행되는 등 제도 개선 움직임이 있으나, 피해자 보호와 미성숙한 소년의 책임 범위에 대한 복합적인 고민이 필요하다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 국회의원의 성평등 정책 구상 발표에 관한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 촉법소년 제도 자체의 문제점과 연령 하향 논의 등 사회적, 정책적 이슈를 다루고 있습니다. 소송금융 투자 대상이 되기 위해서는 특정 가해자, 명확한 책임, 충분한 자력, 그리고 구체적인 피해가 전제되어야 하나, 이 기사에서는 이러한 적합 조건들이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>민형배 의원, 세계 여성의 날 맞아 성평등 정책 구상 발표</t>
+          <t>[인 아웃] 촉법소년</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603082229482890309</t>
+          <t>https://www.yna.co.kr/view/AKR20260319146000546?input=1195m</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:46.832683+00:00</t>
+          <t>2026-03-20 00:22:21.919543+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 한국 정치권에서 재판, 처벌, 수감까지도 '정치 탄압'이나 '투쟁의 서사'로 소비되는 현상을 비판합니다. 유죄 판결을 받은 정치인들이 계속해서 정치 활동을 이어가고, 지방선거 출마자 중 상당수가 전과 기록을 보유하는 현실을 지적하며, 법을 지키는 사람이 바보가 되는 듯한 정치 풍토에 의문을 제기합니다.</t>
+          <t>민형배 의원이 세계 여성의 날을 맞아 성평등 정책 구상을 발표했다. 주요 내용은 스토킹과 디지털 성범죄 등 젠더폭력 대응체계를 강화하고 피해자 보호 및 자립 지원을 확대하며, 성인지 감수성 교육을 추진하겠다는 것이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도라기보다는 정치권의 법적 문제에 대한 사회적 논평입니다. 소송금융 투자 대상이 될 만한 특정 원고, 피고, 명확한 피해 규모 또는 진행 중인 민사 소송 절차가 존재하지 않습니다. 이미 종결되었거나 진행 중인 형사 사건을 언급하지만, 이는 새로운 민사 소송금융 기회와는 무관합니다.</t>
+          <t>기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 국회의원의 성평등 정책 구상 발표에 관한 것이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[취재석] 죄도 서사가 되는 여의도</t>
+          <t>민형배 의원, 세계 여성의 날 맞아 성평등 정책 구상 발표</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2299657.htm</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603082229482890309</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-08 00:16:57.969621+00:00</t>
+          <t>2026-03-09 00:18:46.832683+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 높은 자살률 문제와 정부 및 민간의 자살 예방 노력을 다루고 있습니다. 특히 AI 기술을 활용한 온라인 자살 유해 콘텐츠 탐지 및 대응 기술 개발과 관련하여 한국자살예방협회 회장과의 인터뷰 내용을 담고 있습니다. 2025년 자살 잠정 통계가 2024년 대비 감소했으나 여전히 OECD 최고 수준임을 강조합니다.</t>
+          <t>이 기사는 한국 정치권에서 재판, 처벌, 수감까지도 '정치 탄압'이나 '투쟁의 서사'로 소비되는 현상을 비판합니다. 유죄 판결을 받은 정치인들이 계속해서 정치 활동을 이어가고, 지방선거 출마자 중 상당수가 전과 기록을 보유하는 현실을 지적하며, 법을 지키는 사람이 바보가 되는 듯한 정치 풍토에 의문을 제기합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 대한민국 자살률 문제와 예방 노력에 대한 사회적 논의를 다루고 있어, 소송금융 적합 조건인 '상대방 책임 명확성', '상대방 자력', '피해 규모' 등이 특정되지 않습니다. 특정 가해 주체나 법적 분쟁이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도라기보다는 정치권의 법적 문제에 대한 사회적 논평입니다. 소송금융 투자 대상이 될 만한 특정 원고, 피고, 명확한 피해 규모 또는 진행 중인 민사 소송 절차가 존재하지 않습니다. 이미 종결되었거나 진행 중인 형사 사건을 언급하지만, 이는 새로운 민사 소송금융 기회와는 무관합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>대통령 나서면 예외없어, 변화 시작됐다  李 대통령 직접 챙긴 '자살,'...</t>
+          <t>[취재석] 죄도 서사가 되는 여의도</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107646&amp;s_mcd=0433&amp;s_hcd=01</t>
+          <t>https://news.tf.co.kr/read/ptoday/2299657.htm</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-05 01:22:13.714150+00:00</t>
+          <t>2026-03-08 00:16:57.969621+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>사회 문제</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>이 기사는 한국의 높은 자살률 문제와 정부 및 민간의 자살 예방 노력을 다루고 있습니다. 특히 AI 기술을 활용한 온라인 자살 유해 콘텐츠 탐지 및 대응 기술 개발과 관련하여 한국자살예방협회 회장과의 인터뷰 내용을 담고 있습니다. 2025년 자살 잠정 통계가 2024년 대비 감소했으나 여전히 OECD 최고 수준임을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>기사는 대한민국 자살률 문제와 예방 노력에 대한 사회적 논의를 다루고 있어, 소송금융 적합 조건인 '상대방 책임 명확성', '상대방 자력', '피해 규모' 등이 특정되지 않습니다. 특정 가해 주체나 법적 분쟁이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>대통령 나서면 예외없어, 변화 시작됐다  李 대통령 직접 챙긴 '자살,'...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107646&amp;s_mcd=0433&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:22:13.714150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>사회 문제</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
         <is>
           <t>촉법소년 연령 하향 조정 관련 정책 논의 및 입법 추진 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>촉법소년 연령 하향 조정에 대한 사회적 논의가 재점화되고 있다. 찬성 측은 시대 변화와 디지털 범죄 고도화에 따른 처벌 강화 및 피해자 보호를 주장하며, 반대 측은 처벌 확대보다 예방 및 재활 시스템 강화가 본질적 해결책이라고 맞서고 있다. 전문가들 사이에서도 의견이 엇갈리며, 연령 조정만으로는 한계가 있다는 점에는 공감대가 형성되어 있다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구 소송에 관한 것이 아니라, 촉법소년 연령 하향 조정에 대한 사회적, 정책적 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해 사실, 가해자, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>신종범죄 많아 13세로 낮춰야  vs  처벌보다 위기아동 관리 먼저</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02223846645354784</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-27 00:22:17.582493+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>