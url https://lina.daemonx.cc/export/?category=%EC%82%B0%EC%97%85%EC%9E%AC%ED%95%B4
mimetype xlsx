--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$336</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$349</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N336"/>
+  <dimension ref="A1:N349"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,23538 +539,24438 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 검토</t>
+          <t>추락재해방지 국회토론회 개최 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG전자 협력업체 직원이 LG사이언스파크에서 흉기를 휘둘러 LG 직원 2명에게 중상을 입힌 사건입니다. 가해자는 평소 무시와 해고 통보에 분노했다고 진술했으나, 피해자 측과 사측은 이를 부인하며 진술이 엇갈리고 있습니다. 경찰이 가해자를 긴급체포하고 구속영장을 검토하며 수사를 진행 중입니다.</t>
+          <t>기사는 강득구 의원실 주최로 추락재해 방지 및 안전관리 실효성 제고, 제도 개선 방안을 논의하는 국회토론회 개최 일정을 다루고 있습니다. 특정 사건이나 피해자, 상대방에 대한 정보는 포함되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며 (공적 절차 진행 중, 증거 확보 가능), LG라는 대기업이 사건 발생 장소 및 관련 주체로 언급되어 자력 있는 상대방이 될 수 있습니다 (상대방 자력 충분). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, LG 또는 협력사의 직접적인 민사상 책임 여부가 기사만으로는 명확하지 않아 추가 사실관계 확인이 필요합니다.</t>
+          <t>본 기사는 추락재해 방지 및 안전관리 제도 개선을 위한 국회 토론회 개최 일정으로, 특정 사건의 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮음. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'LG 마곡 칼부림' 협력사 직원  평소 무시, 해고 통보에 분노</t>
+          <t>[오늘의 주요일정·31일] 한성숙 총리 폭염·가뭄 대처상황 점검회의</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02817526645453512</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=244599</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:02:08.877615+00:00</t>
+          <t>2026-08-15 09:14:40.823092+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>부천 사립유치원</t>
+          <t>이온몰, 일본제지</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사학연금재단 직무상 재해 인정 여부 판단 진행 중</t>
+          <t>일본 정부의 이온몰 폭발 원인 규명 현장 조사 예정, 구조 활동 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>부천의 한 사립유치원 20대 교사가 독감으로 사망한 사건과 관련, 유치원 원장이 사경을 헤매던 교사의 사직서를 대리 작성한 혐의로 경찰 수사를 받고 있습니다. 유족 측이 산재 신청을 알리자 유치원 측이 변호사를 선임하며 산재 인정을 피하려 했다는 의혹이 제기되었으며, 경찰은 원장을 검찰에 송치할 예정입니다. 사학연금재단은 다음 달 초 직무상 재해 인정 여부를 최종 판단할 계획입니다.</t>
+          <t>일본 구마모토 강진으로 34명 사망, 200채 이상 주택 파손 등 큰 피해가 발생했다. 특히 이온몰 폭발로 종업원 7명, 일본제지 공장 붕괴로 8명이 사망했으며, 일본 정부는 이온몰 폭발 원인 규명을 위한 현장 조사에 나설 계획이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (유치원 원장의 사문서 위조 혐의 인정 및 산재 회피 의혹), 피해 규모가 큼 (교사 사망), 증거가 있거나 확보 가능함 (경찰 수사 진행 중, 사학연금재단 직무상 재해 인정 여부 판단 예정), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 수사 및 사학연금재단 조사).</t>
+          <t>이온몰, 일본제지 등 대기업이 피고가 될 가능성이 있으며, 이들 기업은 충분한 자력을 갖추고 있습니다. 이온몰 폭발 및 일본제지 공장 붕괴로 다수의 사망자가 발생하여 집단적 피해 및 큰 피해 규모가 확인됩니다. 일본 정부가 이온몰 폭발 원인 규명을 위한 현장 조사를 계획하고 있어 객관적 증거 확보 및 공적 절차 진행 가능성이 높습니다. 다만, 자연재해(지진)가 주원인이므로 기업의 직접적인 과실 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
+          <t>사망자 34명 이상, 주택 200채 이상 파손</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'골든타임 72시간' 임박‥일본 지진 '총력의 구조'</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6841383_37012.html</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-02 07:02:36.196128+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>영양교사 기소유예 처분으로 형사 절차 종결</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>화성 중학교 급식실에서 조리실무사가 작업 중 손가락 절단 사고를 당해 영양교사가 업무상과실치상 혐의로 검찰에 송치되었습니다. 그러나 피해자의 처벌불원서 제출과 교육계의 탄원 등을 참작하여 영양교사는 기소유예 처분을 받으며 형사 절차가 종결되었습니다. 이로 인해 민사 소송 제기 가능성은 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>영양교사에 대한 형사 사건이 기소유예로 종결되었으며, 피해자가 처벌불원서를 제출하여 민사 소송 제기 가능성이 매우 낮습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하며, 새로운 소송 기회를 포착하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D4" t="inlineStr">
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>화성 중학교 ‘급식실 절단 사고’ 영양교사 기소유예</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260730580555</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-08-01 07:00:46.345341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 사업주 구속</t>
+          <t>아리셀 참사 유해 수습 및 재발 방지책 관련 정치권 및 행정 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경기 화성 공장에서 외국인 노동자가 사업주로부터 에어건을 맞아 대장 천공 등 장기 손상을 입고 치료 중입니다. 경찰은 사업주 A 씨를 특수상해 및 폭행 혐의로 구속했으며, 추가 폭행 혐의도 조사 중입니다. A 씨는 혐의를 부인하고 있으나, 경찰은 피해자 진술에 신빙성이 있다고 판단했습니다.</t>
+          <t>경인일보 독자위원회 회의에서 지난달 보도된 기사들을 평가했습니다. 주요 논의는 교권보호국 설치 필요성, 지방선거 공약 분석 미흡, 선거 현수막 재활용 문제 등이었습니다. 특히 아리셀 참사 2주기를 앞두고 유해 수습 및 제도적 재발 방지책 마련에 대한 후속 보도와 기획 기사를 요청하는 의견이 있었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 사업주가 구속되었고, 피해자의 장기 손상이라는 심각한 상해가 발생하여 손해배상액이 클 것으로 예상됩니다. 경찰 수사를 통해 증거가 확보되고 있어 소송 승소 가능성이 높습니다.</t>
+          <t>본 기사는 경인일보 독자위원회의 지난달 보도 기사 평가 회의록으로, 특정 사건의 새로운 소송 기회를 직접적으로 제시하지 않습니다. 아리셀 참사 관련 유족들의 어려움이 언급되나, 이는 언론 보도 요청 및 제도적 개선에 대한 논의이며, 소송금융 투자 대상으로서의 명확한 피고와 구체적인 손해배상 청구권이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>외국인 노동자에게 에어건 쏴 장기 손상…사업주 결국 구속</t>
+          <t>선거현수막 문제 다각도 접근월드컵 현장 생생한 소식 호평</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8549162&amp;ref=A</t>
+          <t>https://www.kyeongin.com/article/1767843</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-01 07:00:21.277739+00:00</t>
+          <t>2026-07-26 01:59:11.512346+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>유족급여 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>통신 설비 근로자가 장시간 근로에 시달리다 뇌출혈로 쓰러져 사망하자, 유족이 근로복지공단을 상대로 유족급여 지급 소송을 제기했습니다. 유족은 고인의 구글 타임라인을 주요 증거로 제시하며 과로로 인한 사망을 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 고인의 구글 타임라인이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 과로사 인정 여부가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>李 대통령 “김용 재판만 ‘구글 타임라인’ 배척, 해괴한 결론”...정말...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/07/17/VU3VMJ7V5VEMJB73FAERMA2JFU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-20 07:01:34.679445+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>아리셀, 박순관 대표</t>
+          <t>화일약품</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>중대재해처벌법 관련 항소심 판결 선고</t>
+          <t>중대재해처벌법 위반 혐의 1심 판결 선고, 피해자들과 합의 완료</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>아리셀 참사로 23명의 노동자가 사망했으나, 박순관 대표가 항소심에서 유족과의 합의를 이유로 대폭 감형받아 사법부의 중대재해처벌법 무력화에 대한 비판이 거셉니다. 유족들은 합의 과정의 부당함을 호소하며, 이는 돈으로 책임을 회피하는 악순환을 만들 수 있다는 우려가 제기되고 있습니다. 이 사건은 명확한 책임, 충분한 상대방 자력, 대규모 피해를 포함하고 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>2022년 화일약품 공장 폭발 사고로 1명이 사망하고 12명이 부상당한 사건에 대해, 전 대표와 임직원들이 중대재해처벌법 위반 혐의로 1심에서 집행유예를 선고받았습니다. 재판부는 안전 관리 체계 미비를 사고 원인으로 지목했으나, 피고인들이 피해자들과 원만히 합의하여 처벌을 원치 않는다는 점을 양형에 고려했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>아리셀 참사는 23명의 사망자가 발생한 중대재해로, 상대방(아리셀 및 박순관 대표)의 책임이 명확하고 '막대한 자금력'이 언급되어 자력도 충분합니다. 다수의 인명 피해로 집단적 피해 및 피해 규모가 크며, 중대재해처벌법 관련 재판이 진행되어 증거 확보가 용이합니다. 항소심에서 유족과의 합의를 이유로 감형되었으나, 유족들이 합의 과정의 부당함을 호소하고 있어 민사상 손해배상 청구 등 추가적인 법적 대응 가능성이 높습니다.</t>
+          <t>상대방 책임 명확(재판부 판단), 공적 절차 진행(형사 1심 판결), 증거 확보(경찰 감식, 법원 판결), 피해 규모 큼(사망 1명, 부상 12명) 등 적합 조건은 다수 충족됩니다. 그러나 기사에서 '피해자들과 원만히 합의해 모두 피고인들의 처벌을 원하지 않는다'고 명시되어 있어, 민사상 손해배상까지 종결되었을 가능성이 매우 높습니다. 따라서 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>23명</t>
+          <t>13명 (사망 1명, 부상 12명)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[기자의 눈]  23명 숨졌는데 ‥법 무력화한 '아리셀 참사' 감형 판결</t>
+          <t>‘공장 폭발 사고’ 화일약품 전 대표 1심 집행유예</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6817583_37004.html</t>
+          <t>https://mdtoday.co.kr/news/view/1065609578846961</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:53.733768+00:00</t>
+          <t>2026-07-15 07:01:21.698038+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>고용노동부 기획감독 및 산재 요양급여 신청 진행 중</t>
+          <t>검찰 및 경찰 전담수사팀 편성, 중대재해사건 수사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이주노동자 중상해 발생 사업장에 대해 고용노동부가 즉시 기획감독에 착수했다. 피해자 측은 근로복지공단에 산재 요양급여를 신청했으며, 노동부는 신속한 산재 보상 처리를 방침으로 하고 있다. 이번 감독은 외국인 노동자를 다수 고용한 사업장 중 법 위반 의심 사업장을 대상으로 한다.</t>
+          <t>서울 서대문구 서소문 고가도로 철거 현장에서 구조물 붕괴 사고가 발생하여 3명이 사망하고 3명이 부상당했다. 검찰과 경찰은 각각 전담수사팀을 편성하여 사고 원인과 책임 소재를 철저히 규명하기 위한 수사를 진행 중이다. 이는 중대재해사건으로 분류되어 유관기관과의 긴밀한 협력을 통해 피해자 지원 및 책임자 처벌이 이루어질 예정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>고용노동부의 기획감독 및 법 위반 의심 언급으로 사업장의 책임이 명확해질 가능성이 높고(상대방 책임 명확), '외국인 노동자 다수 고용사업장'에 대한 감독은 잠재적으로 다수의 피해자를 발굴할 기회를 제공한다(집단적 피해). 또한, '중상해' 발생으로 피해 규모가 작지 않으며, 고용노동부의 조사 및 산재 요양급여 신청 등 공적 절차가 이미 진행 중이므로 증거 확보가 용이하다(증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>대규모 건설 현장에서 발생한 중대재해로 3명 사망, 3명 부상이라는 심각한 인명 피해가 발생했습니다. 검찰과 경찰이 전담수사팀을 꾸려 사고 원인과 책임 소재를 철저히 규명하고 있어 상대방 책임이 명확해질 가능성이 높고, 공적 절차를 통해 증거 확보도 용이할 것입니다. 고가도로 철거 공사의 주체 및 관련 기업은 충분한 자력을 가질 것으로 예상되며, 이는 소송금융 적합 조건(1, 2, 3, 4, 5, 6)에 부합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 3명, 부상 3명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>고용노동부  이주노동자 중상해 발생 사업장 즉시 기획감독</t>
+          <t>검찰, '서소문 고가 붕괴 사고' 전담수사팀 편성</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247455</t>
+          <t>https://www.newspim.com/news/view/20260527000116</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-08 00:21:20.523003+00:00</t>
+          <t>2026-07-05 07:01:17.686955+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>시공사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>근로복지공단의 산재 불승인 결정에 불복하여 취소소송 진행 중. 법원 지정 감정의가 업무상 질환을 인정했으나, 근로복지공단이 재감정을 신청하여 소송 장기화 예상.</t>
+          <t>검찰 전담수사팀 구성, 합동 감식 및 중대재해처벌법 적용 검토</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>방글라데시 이주노동자 로이 아지트 씨가 농기계 제조공장에서 그라인딩 작업 중 간질성 폐 질환을 얻어 폐 기능의 40%를 상실했습니다. 근로복지공단이 산재 신청을 불승인하자 취소소송을 제기했으며, 법원 지정 감정의는 업무상 질환을 인정했으나 공단이 재감정을 신청하여 소송이 장기화될 전망입니다. 아지트 씨는 현재 일을 할 수 없어 생계에 어려움을 겪고 있습니다.</t>
+          <t>서울 서소문 고가차도 철거 현장 붕괴 사고로 최소 6명의 부상자가 발생했습니다. 검찰은 사고 원인과 책임 소재를 규명하기 위해 대규모 전담수사팀을 구성하고 경찰, 노동청과 협력하여 고강도 수사를 진행 중입니다. 인재 가능성을 염두에 두고 부실시공 및 안전조치 미비 여부, 중대재해처벌법 적용 등을 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 법원이 지정한 감정의가 업무상 질환을 인정하는 결과지를 제출하여 증거가 명확합니다(적합 조건 5). 피해자의 폐 기능 40% 상실은 심각한 피해 규모에 해당하며(적합 조건 4), 회사 측의 부적절한 조치(마스크 미지급, 병원 외면)로 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
+          <t>상대방 책임이 비교적 명확하고(인재 가능성, 부실시공 및 안전조치 미비 수사), 대규모 공사 시공사로 자력이 충분할 것으로 예상됩니다. 또한 검찰 전담팀 구성, 경찰 및 노동청과의 합동 감식 등 공적 절차가 이미 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 6명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘무너진 코리안 드림’ 로이 아지트의 잃어버린 15년</t>
+          <t>'서소문 고가 붕괴' 서부지검 전담팀 급파…'안전 전문' 부장검사 지휘...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255194</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=219734</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-06 12:19:00.255890+00:00</t>
+          <t>2026-07-04 07:02:15.173927+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>사고 원인 조사 및 수사 진행 예정</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>서소문 고가차도 철거 작업 중 붕괴 사고가 발생하여 3명이 사망하고 3명이 중상을 입었습니다. 전문가들은 노후화된 구조물에 대한 부적절한 철거 방법과 안전 조치 미흡을 원인으로 지목하며 '인재' 가능성을 제기했습니다. 사고 직후 관련 기관의 철저한 조사와 수사가 진행될 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>서소문 고가차도 붕괴 사고는 전문가 분석상 '인재'로 지목되며, 철거 방법 및 안전 조치 미흡 등 상대방 책임이 명확합니다 (조건 1). 공공 인프라 철거 관련 사고로 책임 주체(철거 업체, 발주처 등)의 자력이 충분할 것으로 예상됩니다 (조건 2). 사망 3명, 중상 3명으로 피해 규모가 크며 (조건 4), 사고 원인에 대한 전문가 의견과 향후 공적 조사 결과 등 증거 확보 가능성이 높습니다 (조건 5). 또한, 사고 직후 관련 기관의 수사 및 조사가 진행될 것으로 보입니다 (조건 6).</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>사망 3명, 중상 3명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>[뉴스UP] 서소문 고가차도 붕괴...안전불감증에 의한 인재?</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202605270809577727</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-07-02 07:03:16.840376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>사고 수습 및 피해자 지원 논의 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>오석진 후보가 서소문 사고 희생자들과 가족들에게 애도를 표하며, 사고 수습과 피해자 지원이 우선되어야 한다고 강조했습니다. 현장에서 임무를 수행하다 희생된 현장 노동자들을 언급하고 있으나, 사고의 구체적인 내용이나 책임 주체는 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 적합도 판단 기준의 대부분을 충족하지 못합니다. 사고의 책임 주체가 명확히 특정되지 않았고(적합 조건 1 불충족), 피해 규모나 피해자 수에 대한 구체적인 정보도 부족합니다(적합 조건 3, 4 불충족). 공적 절차 진행 여부나 증거 유무도 파악할 수 없습니다(적합 조건 5, 6 불충족).</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>오석진, 서소문 사고 희생자 추모</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2418503</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-06-29 07:05:46.240680+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>국회 토론회 개최, 제도 개선 논의 활발</t>
+          <t>산재 불복절차 안내 강화 추진 등 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서울반도체와 삼성전자 등 산업현장에서 방사선 피폭 사고가 잇따라 발생하며 노동자들의 심각한 신체적, 정신적 피해가 보고되었다. 현행 원자력안전법상 방사선 이용 기관의 85%가 안전 규제 사각지대에 놓여있다는 지적이 제기되었으며, 국회 토론회를 통해 제도 개선의 필요성이 논의되었다. 반올림 등 시민단체는 지난 5년간 222건의 방사선 안전사고가 발생했음을 강조하며 정부의 적극적인 문제 해결을 촉구하고 있다.</t>
+          <t>국회에서 산재 피해 노동자들의 권리구제 접근성을 높이고 정보 비대칭을 해소하기 위한 산재 불복절차 안내 강화 방안이 추진됩니다. 이는 단순한 행정절차 보완을 넘어 제도 개선을 통해 피해자들의 권리 구제 사각지대를 줄이는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(서울반도체, 삼성전자), 자력이 충분한 대기업이다. 지난 5년간 222건의 방사선 안전사고가 발생하여 집단적 피해 가능성이 높고, 손가락 절단 위기 등 피해 규모가 크다. 국회 토론회 개최 및 전문가 발언 등 객관적 증거가 존재하며, 제도 개선 논의 등 공적 절차가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>기사는 산재 불복절차 안내 강화 등 제도 개선에 대한 내용으로, 특정 사건이나 집단적 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 명확한 책임 소재가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수 (지난 5년간 222건 사고 발생)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>손가락 새까매지고, 사람 죽는데 …방사선 이용 기관 85% '안전 사각지...</t>
+          <t>산재 불복절차 안내 강화 추진…  피해 노동자 권리구제 사각지대 줄인...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>energydaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040319004899997?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=167600</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 12:35:00.582890+00:00</t>
+          <t>2026-06-25 19:20:03.521019+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>출퇴근 재해 관련 판결 선고, 근로복지공단 불승인 처분에 대한 이의 제기 절차 언급</t>
+          <t>형사 재판 진행 중 (검찰 구형)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>해당 기고문은 출퇴근 재해 판단 시 '생활의 실질'에 주목해야 한다는 판결의 의미를 다루고 있습니다. 근로복지공단의 불승인 처분에 대해 심사청구, 재심사청구, 행정소송 등을 통해 이의를 제기할 수 있으며, 이번 판결이 권리 회복의 실질적인 기회가 될 수 있음을 강조합니다.</t>
+          <t>진주 화물연대 사망사고를 낸 비조합원 A씨에게 검찰이 징역 3년을 구형했다. A씨 변호인은 피고인이 죄책감을 느끼고 있으며 피해자의 유가족과 합의했음을 밝혔다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 상대방이므로 자력은 충분합니다 (적합 조건 2). 또한, '이번 판결'을 통해 출퇴근 재해 판단의 법적 근거가 마련되었고(적합 조건 5), 심사청구, 재심사청구 등 공적 절차가 명시되어 있습니다(적합 조건 6). 다만, 특정 집단적 피해 사례나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임은 명확하고 형사 절차가 진행 중이나, 피고인이 개인(A씨)으로 자력 부족 가능성이 높다. 또한, 기사에 '피해자의 유가족과 합의했더라도'라는 문구가 있어 이미 민사적 손해배상까지 종결되었거나 상당 부분 해결되었을 가능성이 높아 소송금융의 필요성이 낮다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[기고-신유림]출·퇴근 재해 판단, '형식'이 아닌 '생활의 실질'에 주목...</t>
+          <t>진주 화물연대 사망사고 낸 비조합원 3년 구형</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247208</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637475</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 00:49:39.144702+00:00</t>
+          <t>2026-06-17 09:12:29.305536+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>정부의 산재 사망률 감소 노력 및 징벌적 손해배상 경고</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>이재명 정부는 산업재해 감소를 핵심 노동정책으로 삼고 있으며, 대통령이 직접 산재 다발 기업에 징벌적 손해배상을 경고하는 등 강력한 의지를 보이고 있습니다. 이는 향후 산업재해 발생 시 기업의 책임이 더욱 엄중하게 다뤄질 것임을 시사하며, 피해자들의 손해배상 청구에 유리한 환경을 조성할 것으로 예상됩니다. 비록 특정 사건이 명시되지는 않았으나, 이러한 정책적 기조는 산업재해 관련 소송금융 투자 기회를 높일 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>정부의 산업재해 문제에 대한 전례 없는 강력한 의지와 이재명 대통령의 징벌적 손해배상 경고는 기업의 책임이 명확해질 가능성이 높고(적합 조건 1), 피해 규모가 클 것(적합 조건 4)임을 시사합니다. 또한, 정부의 지속적인 산재 통계 작성 및 관리(적합 조건 5)와 정책적 개입(적합 조건 6)은 소송금융 투자에 유리한 환경을 조성합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>노란봉투법·지역의사제 ‘성과’…65살 정년연장 ‘묘수’ 찾아야</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1260706.html</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-06-15 07:01:24.917842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>LG전자 또는 협력업체</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>전문가 논의 및 법·제도 개선 촉구 중, 산재 선보장 제도 재논의 시급</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 검토</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>반도체 하청노동자들이 유해물질 노출로 인한 산재를 입증하는 데 어려움을 겪고 있습니다. 정보가 원청에 집중된 구조에서 노동자에게 입증 책임을 지우는 것은 불공정하다는 지적이 제기되며, 기업의 책임 강화와 산재 선보장 제도 도입 등 법·제도 개선이 시급하다는 목소리가 나옵니다.</t>
+          <t>LG전자 협력업체 직원이 LG사이언스파크에서 흉기를 휘둘러 LG 직원 2명에게 중상을 입힌 사건입니다. 가해자는 평소 무시와 해고 통보에 분노했다고 진술했으나, 피해자 측과 사측은 이를 부인하며 진술이 엇갈리고 있습니다. 경찰이 가해자를 긴급체포하고 구속영장을 검토하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>삼성전자 등 대기업 원청의 책임이 비교적 명확하며(적합 조건 1, 2), 반도체 하청노동자들의 백혈병 등 중증 질병으로 인한 집단적 피해 규모가 큽니다(적합 조건 3, 4). 기업이 보유한 작업 환경 정보가 영업비밀로 은폐되어 증거 확보에 어려움이 있으나, 법리 개선을 통해 확보 가능성이 있습니다(적합 조건 5).</t>
+          <t>경찰 수사가 진행 중이며 (공적 절차 진행 중, 증거 확보 가능), LG라는 대기업이 사건 발생 장소 및 관련 주체로 언급되어 자력 있는 상대방이 될 수 있습니다 (상대방 자력 충분). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, LG 또는 협력사의 직접적인 민사상 책임 여부가 기사만으로는 명확하지 않아 추가 사실관계 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>(반도체 하청노동자의 눈물③)예방과 감독까지 기업 책임</t>
+          <t>'LG 마곡 칼부림' 협력사 직원  평소 무시, 해고 통보에 분노</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296300&amp;inflow=N</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02817526645453512</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 00:39:35.252227+00:00</t>
+          <t>2026-05-30 07:02:08.877615+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>부천 사립유치원</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>반도체·디스플레이 노동자들의 산재 신청 및 심의 진행 중, 역학조사 생략 후 불승인 사례 다수 발생.</t>
+          <t>경찰 수사 및 사학연금재단 직무상 재해 인정 여부 판단 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>반도체·디스플레이 하청 노동자들이 백혈병, 뇌종양 등 중증 질환으로 산재를 신청하고 있으나, 2018년 도입된 산재 승인 간소화 제도의 까다로운 조건과 더딘 처리로 인해 실효성이 낮다는 지적이 나옵니다. 많은 노동자들이 산재 승인을 기다리다 사망하거나 포기하는 상황이며, 실제 승인율도 저조하여 피해자들이 어려움을 겪고 있습니다.</t>
+          <t>부천의 한 사립유치원 20대 교사가 독감으로 사망한 사건과 관련, 유치원 원장이 사경을 헤매던 교사의 사직서를 대리 작성한 혐의로 경찰 수사를 받고 있습니다. 유족 측이 산재 신청을 알리자 유치원 측이 변호사를 선임하며 산재 인정을 피하려 했다는 의혹이 제기되었으며, 경찰은 원장을 검찰에 송치할 예정입니다. 사학연금재단은 다음 달 초 직무상 재해 인정 여부를 최종 판단할 계획입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (반도체·디스플레이 대기업), 집단적 피해 (다수의 하청 노동자), 피해 규모가 큼 (백혈병, 뇌종양 등 중증 질환), 이미 공적 절차 진행 중 (산재 신청 및 심의). 산재 승인 간소화 제도의 실효성 부족으로 많은 피해자들이 정당한 보상을 받지 못하고 있어 소송금융의 필요성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (유치원 원장의 사문서 위조 혐의 인정 및 산재 회피 의혹), 피해 규모가 큼 (교사 사망), 증거가 있거나 확보 가능함 (경찰 수사 진행 중, 사학연금재단 직무상 재해 인정 여부 판단 예정), 이미 공적 절차(소송 제외)가 진행 중임 (경찰 수사 및 사학연금재단 조사).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>(반도체 하청노동자의 눈물③)9년전 산재 승인 간소화 제도…현장선 ‘...</t>
+          <t>[단독]  독감 교사 산재 언급 뒤 변호사 선임...책임 회피가 우선인가</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296176&amp;inflow=N</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604242302587314</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 00:18:07.735289+00:00</t>
+          <t>2026-05-12 13:52:47.935324+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>공단 (근로복지공단 추정)</t>
+          <t>사업주 A 씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2024년 9월 소송 제기 후 3차 변론기일 진행 중</t>
+          <t>경찰 수사 진행 중 (특수상해 혐의)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이주노동자 아지트 씨가 금속분진 노출로 인한 질병에 대해 공단(근로복지공단 추정)을 상대로 산재 인정을 요구하는 소송을 제기했습니다. 법원 지정 전문의는 금속분진 노출로 발병했을 가능성이 크다는 감정 의견을 냈으나, 공단은 여전히 산재 인정을 거부하고 있습니다. 현재 3차 변론기일이 진행 중입니다.</t>
+          <t>사업주 A 씨가 자신의 업체에서 일하던 태국 국적 노동자 B 씨의 항문에 산업용 에어건을 분사해 중상을 입힌 혐의로 경찰 수사를 받고 있습니다. A 씨는 실수였다고 주장하며 사과했지만, 특수상해 및 다른 폭행 혐의도 받고 있습니다. 피해자 B 씨는 외상성 직장천공 진단을 받고 치료 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 법원 지정 전문의 감정 의견이 금속분진 노출로 인한 발병 가능성을 높게 판단하여 책임 소재가 명확합니다. 적합 조건 2(상대방 자력 충분): 소송 상대방이 공단(근로복지공단 추정)으로, 공공기관으로서 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 산업재해로 인한 질병은 장기적인 치료와 소득 상실을 동반하므로 피해 규모가 상당할 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 법원 지정 전문의의 감정 의견이라는 객관적 증거가 존재합니다.</t>
+          <t>사업주가 외국인 노동자에게 에어건을 분사하여 중상을 입힌 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자의 상해 정도가 매우 심각하여 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 경찰 수사가 진행 중으로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만 상대방 사업주의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[사설] 명백한 산재 인정 못 받는 이주노동자</t>
+          <t>'에어건 상해' 사업주 경찰 출석… 피해자에 미안</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320145</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202604220621012NK</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:51.153633+00:00</t>
+          <t>2026-05-05 07:02:47.598606+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>금속 세척 업체 대표 A 씨</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 사업주 구속</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>경기 화성 공장에서 외국인 노동자가 사업주로부터 에어건을 맞아 대장 천공 등 장기 손상을 입고 치료 중입니다. 경찰은 사업주 A 씨를 특수상해 및 폭행 혐의로 구속했으며, 추가 폭행 혐의도 조사 중입니다. A 씨는 혐의를 부인하고 있으나, 경찰은 피해자 진술에 신빙성이 있다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 사업주가 구속되었고, 피해자의 장기 손상이라는 심각한 상해가 발생하여 손해배상액이 클 것으로 예상됩니다. 경찰 수사를 통해 증거가 확보되고 있어 소송 승소 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>외국인 노동자에게 에어건 쏴 장기 손상…사업주 결국 구속</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8549162&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-05-01 07:00:21.277739+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>사업주</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>사업주 형사 재판 종결 및 피해자 유족과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>난간 없는 고소작업대에서 근로자가 추락하여 사망하는 사고가 발생했다. 법원은 사업주에게 집행유예를 선고했으며, 피고인이 피해자 유족과 합의한 점을 양형에 고려했다고 밝혔다. 이 사건은 이미 합의 및 형사 재판이 종결된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 사업주가 피해자 유족과 합의를 완료했으며, 이에 따라 형이 정해졌으므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>정부, 안전공업 화재 참사 중대본 해제⋯기관별 대응 체계 전환</t>
+          <t>난간 없는 고소작업대 추락사…사업주 집유</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832894</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=907499</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:48.834628+00:00</t>
+          <t>2026-04-26 07:02:31.408423+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>아리셀, 박순관 대표</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>근로복지공단의 산재 불승인 취소 소송 진행 중, 공단이 재감정 신청으로 재판 지연 시도</t>
+          <t>중대재해처벌법 관련 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>방글라데시 이주노동자 아지트 로이 씨가 공장에서 금속 분진에 노출되어 폐 기능 40%를 상실했으나 근로복지공단이 산재를 불승인했습니다. 아지트 씨는 현재 공단을 상대로 산재 불승인 취소 소송을 진행 중이며, 법원 지정 감정의가 업무 관련성을 인정했음에도 공단이 재감정을 신청하며 재판을 지연시키고 있습니다. 시민사회단체들은 공단의 행위를 규탄하며 신속한 산재 인정을 촉구하고 있습니다.</t>
+          <t>아리셀 참사로 23명의 노동자가 사망했으나, 박순관 대표가 항소심에서 유족과의 합의를 이유로 대폭 감형받아 사법부의 중대재해처벌법 무력화에 대한 비판이 거셉니다. 유족들은 합의 과정의 부당함을 호소하며, 이는 돈으로 책임을 회피하는 악순환을 만들 수 있다는 우려가 제기되고 있습니다. 이 사건은 명확한 책임, 충분한 상대방 자력, 대규모 피해를 포함하고 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>공공기관인 근로복지공단이 피고로 자력이 충분하며(조건 2), 법원 지정 감정의와 공신력 있는 학술 논문을 통해 업무 관련성이 명확히 입증되고 있어 상대방 책임이 비교적 명확합니다(조건 1, 5). 폐 기능 40% 상실이라는 심각한 피해 규모를 고려할 때 피해 금액이 클 것으로 예상됩니다(조건 4). 현재 소송이 진행 중이며, 공단의 재감정 신청은 재판 지연 전략으로 보입니다.</t>
+          <t>아리셀 참사는 23명의 사망자가 발생한 중대재해로, 상대방(아리셀 및 박순관 대표)의 책임이 명확하고 '막대한 자금력'이 언급되어 자력도 충분합니다. 다수의 인명 피해로 집단적 피해 및 피해 규모가 크며, 중대재해처벌법 관련 재판이 진행되어 증거 확보가 용이합니다. 항소심에서 유족과의 합의를 이유로 감형되었으나, 유족들이 합의 과정의 부당함을 호소하고 있어 민사상 손해배상 청구 등 추가적인 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (이주노동자 아지트 로이 씨)</t>
+          <t>23명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>행복 찾아 한국 왔는데, 폐 기능 40% 상실…이주노동자 두 번 울린 근로...</t>
+          <t>[기자의 눈]  23명 숨졌는데 ‥법 무력화한 '아리셀 참사' 감형 판결</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040113090070775?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6817583_37004.html</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 13:20:54.980848+00:00</t>
+          <t>2026-04-25 07:02:53.733768+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
-      <c r="E21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>고용노동부 기획감독 및 산재 요양급여 신청 진행 중</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>무주군이 중대재해처벌법 및 산업안전보건법 준수를 위해 전 직원을 대상으로 중대재해 예방 교육을 실시했습니다. 군은 지속적인 교육과 점검을 통해 안전관리 체계를 확립하고, 중대재해 배상책임 공제에 가입하여 만일의 상황에 대비할 방침입니다.</t>
+          <t>이주노동자 중상해 발생 사업장에 대해 고용노동부가 즉시 기획감독에 착수했다. 피해자 측은 근로복지공단에 산재 요양급여를 신청했으며, 노동부는 신속한 산재 보상 처리를 방침으로 하고 있다. 이번 감독은 외국인 노동자를 다수 고용한 사업장 중 법 위반 의심 사업장을 대상으로 한다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 무주군의 중대재해 예방 교육에 대한 것으로, 실제 중대재해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 부적합합니다.</t>
+          <t>고용노동부의 기획감독 및 법 위반 의심 언급으로 사업장의 책임이 명확해질 가능성이 높고(상대방 책임 명확), '외국인 노동자 다수 고용사업장'에 대한 감독은 잠재적으로 다수의 피해자를 발굴할 기회를 제공한다(집단적 피해). 또한, '중상해' 발생으로 피해 규모가 작지 않으며, 고용노동부의 조사 및 산재 요양급여 신청 등 공적 절차가 이미 진행 중이므로 증거 확보가 용이하다(증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>무주군 중대재해 예방 교육</t>
+          <t>고용노동부  이주노동자 중상해 발생 사업장 즉시 기획감독</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875246</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247455</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-01 13:07:49.782431+00:00</t>
+          <t>2026-04-08 00:21:20.523003+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 중앙화재합동조사단 감식 진행 중</t>
+          <t>근로복지공단의 산재 불승인 결정에 불복하여 취소소송 진행 중. 법원 지정 감정의가 업무상 질환을 인정했으나, 근로복지공단이 재감정을 신청하여 소송 장기화 예상.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재와 관련하여 정부가 중앙재난안전대책본부 체계를 해제하고 각 기관별 수습 대응체계로 전환했습니다. 고용노동부, 대전시, 행정안전부가 유가족 및 피해자 지원을 지속하며, 대전경찰청과 중앙화재합동조사단이 사고 원인 규명을 위한 수사와 감식을 진행 중입니다. 정부는 위법사항 확인 시 엄중히 책임을 물을 방침입니다.</t>
+          <t>방글라데시 이주노동자 로이 아지트 씨가 농기계 제조공장에서 그라인딩 작업 중 간질성 폐 질환을 얻어 폐 기능의 40%를 상실했습니다. 근로복지공단이 산재 신청을 불승인하자 취소소송을 제기했으며, 법원 지정 감정의는 업무상 질환을 인정했으나 공단이 재감정을 신청하여 소송이 장기화될 전망입니다. 아지트 씨는 현재 일을 할 수 없어 생계에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 공장 화재로 다수의 노동자 피해 및 유가족 발생 가능성이 높고, 경찰 및 합동조사단의 철저한 사고 원인 조사가 진행 중이므로 객관적 증거 확보가 용이합니다. 정부가 위법사항에 대해 엄중한 책임을 묻겠다고 밝혀 상대방 책임이 명확해질 가능성이 높습니다.</t>
+          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 법원이 지정한 감정의가 업무상 질환을 인정하는 결과지를 제출하여 증거가 명확합니다(적합 조건 5). 피해자의 폐 기능 40% 상실은 심각한 피해 규모에 해당하며(적합 조건 4), 회사 측의 부적절한 조치(마스크 미지급, 병원 외면)로 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>정부, 대전 안전공업 화재 중대본 해제</t>
+          <t>‘무너진 코리안 드림’ 로이 아지트의 잃어버린 15년</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604012048015</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255194</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:21.500126+00:00</t>
+          <t>2026-04-06 12:19:00.255890+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>행정소송 중, 법원 지정 감정의 산재 인정 결과에 대해 근로복지공단이 재감정을 신청하여 재판이 보류된 상태</t>
+          <t>기부 활동 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>방글라데시 이주 노동자 아지트 씨가 한국 공장에서 일하다 폐 기능 40%를 상실하여 근로복지공단에 산재를 신청했으나 불승인되었습니다. 이에 불복하여 행정소송을 제기, 법원 지정 감정의가 산재를 인정했으나 공단이 재감정을 신청하여 재판이 지연되고 있습니다. 포천이주노동자센터와 법무법인 원곡은 공단이 산재 인정을 의도적으로 기피한다고 주장하며 기자회견을 열었습니다.</t>
+          <t>대전 자동차부품 공장 화재로 인한 피해자와 유가족을 돕기 위한 기부 활동이 진행되고 있다는 내용의 기사입니다. 재난 발생 시 이어지는 나눔의 정신을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>법원이 지정한 의사의 산재 인정 감정 결과가 존재하여 상대방 책임이 비교적 명확하며(적합 조건 1), 근로복지공단은 공공기관으로 자력이 충분합니다(적합 조건 2). 폐 기능 40% 상실은 피해 규모가 크고(적합 조건 4), 법원 지정 감정 결과라는 객관적 증거가 있습니다(적합 조건 5). 다만, 개별 사건이라는 점은 고려해야 합니다.</t>
+          <t>기사 내용이 대전 자동차부품 공장 화재 피해자들을 위한 기부 활동에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방 자력, 피해 규모, 공적 절차 진행 여부 등)를 파악하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>한국서 일하다 폐기능 40% 상실…부디 나에게 이러지 말아요 (종합)</t>
+          <t>나눔의 정신, 기부문화 일상화돼야</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401053351546?input=1195m</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=539865</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-01 12:28:38.400719+00:00</t>
+          <t>2026-04-05 12:22:42.554335+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>포스코이앤씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>산재 불승인 취소 행정소송 진행 중, 법원 지정 의사 감정 결과 산재 인정, 근로복지공단 재감정 신청으로 재판 보류</t>
+          <t>국토부 건설사고조사위원회 조사 결과 발표, 영업정지 등 행정처분 및 형사 책임 검토 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>방글라데시 출신 이주노동자 로이 아지트 씨가 농기계 제조공장에서 일하다 폐 질환을 얻었으나, 근로복지공단이 산재 인정을 의도적으로 기피하고 있다는 주장이 제기되었습니다. 아지트 씨는 산재 불승인에 불복하여 행정소송을 제기했으며, 법원이 지정한 의사의 감정 결과 산재가 인정되었음에도 공단이 재감정을 신청하여 재판이 보류된 상태입니다. 이로 인해 아지트 씨는 치료와 보상을 받지 못한 채 고통받고 있습니다.</t>
+          <t>포스코이앤씨가 시공을 맡은 신안산선 붕괴 사고에 대해 국토부가 '총체적 부실' 결론을 내리면서 영업정지 등 행정처분과 형사 책임 검토가 진행 중입니다. 사망자가 발생한 중대재해 사고로 포스코이앤씨의 실적과 기업가치에 장기적 타격이 예상되며, 정부의 중대재해 무관용 원칙에 따라 강력한 규제가 적용될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며, 법원이 지정한 의사의 감정 결과 산재가 인정되어 상대방 책임이 비교적 명확합니다. 피해자 아지트 씨는 폐 기능 40%를 잃는 중대한 피해를 입었으며, 이는 소송금융 투자에 적합한 조건(상대방 자력 충분, 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능)을 충족합니다. 또한, 근로복지공단의 '구조적 폭력'이라는 언급은 유사 사례 발굴 가능성도 시사합니다.</t>
+          <t>국토부 건설사고조사위원회가 '총체적 부실' 결론을 내리며 포스코이앤씨의 책임이 명확하고(적합 조건 1), 대기업 계열사로 자력이 충분합니다(적합 조건 2). 사망자가 발생한 중대재해 사고로 피해 규모가 크고(적합 조건 4), 국토부의 공식 조사 결과가 객관적 증거로 존재하며(적합 조건 5), 현재 국토부의 행정처분 및 형사 책임 검토 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (로이 아지트 씨)</t>
+          <t>사망자 발생 (수 명)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“부디 나에게 이러지 말아요”…방글라데시 출신 이주노동자 기자회견</t>
+          <t>포스코이앤씨 송치영에게 실적 턴어라운드보다 중요한 것 '중대재해 0',...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>weekly.khan.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://weekly.khan.co.kr/article/202604011438011</t>
+          <t>https://www.huffingtonpost.kr/article/256381</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:55.237806+00:00</t>
+          <t>2026-04-03 13:01:22.709965+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>서울반도체, 삼성전자</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>근로복지공단 산재 요양급여 신청 진행 중, 유족의 산재 인정 투쟁</t>
+          <t>국회 토론회 개최, 제도 개선 논의 활발</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>반도체 산업의 하청 노동자들이 유해물질 노출로 인한 직업성 암 등 심각한 산재 피해를 겪고 있음. ㅂ씨는 폐암 4기 진단을 받고 산재 요양급여를 신청했으며, ㅇ씨는 악성 뇌종양으로 사망했다. 원청인 삼성전자의 책임이 강화된 산업안전보건법 개정에도 '위험의 외주화'는 여전하며, 하청 노동자들의 산재 문제는 가려져 있어 집단적 법적 대응 가능성이 높다.</t>
+          <t>서울반도체와 삼성전자 등 산업현장에서 방사선 피폭 사고가 잇따라 발생하며 노동자들의 심각한 신체적, 정신적 피해가 보고되었다. 현행 원자력안전법상 방사선 이용 기관의 85%가 안전 규제 사각지대에 놓여있다는 지적이 제기되었으며, 국회 토론회를 통해 제도 개선의 필요성이 논의되었다. 반올림 등 시민단체는 지난 5년간 222건의 방사선 안전사고가 발생했음을 강조하며 정부의 적극적인 문제 해결을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중) 모두 해당. 삼성전자와 같은 대기업 원청의 책임이 명확하며, 다수의 하청 노동자들이 유해물질 노출로 인한 직업성 암 등 심각한 피해를 입고 있음. 이미 산재 신청 등 공적 절차가 진행 중이며, 과거 사고 사례 및 산재 인정 사례가 있어 증거 확보 가능성이 높음.</t>
+          <t>상대방 책임이 명확하고(서울반도체, 삼성전자), 자력이 충분한 대기업이다. 지난 5년간 222건의 방사선 안전사고가 발생하여 집단적 피해 가능성이 높고, 손가락 절단 위기 등 피해 규모가 크다. 국회 토론회 개최 및 전문가 발언 등 객관적 증거가 존재하며, 제도 개선 논의 등 공적 절차가 진행 중이다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>ㅂ씨 월 치료비 800만원(본인 부담 550만원), ㅇ씨 사망. 다수 피해자의 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>하청·협력업체 노동자 다수</t>
+          <t>다수 (지난 5년간 222건 사고 발생)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>(반도체 하청노동자의 눈물①)산재의 대물림, 정규직에서 하청으로</t>
+          <t>손가락 새까매지고, 사람 죽는데 …방사선 이용 기관 85% '안전 사각지...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294194&amp;inflow=N</t>
+          <t>https://www.pressian.com/pages/articles/2026040319004899997?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 12:25:38.636359+00:00</t>
+          <t>2026-04-03 12:35:00.582890+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>출퇴근 재해 관련 판결 선고, 근로복지공단 불승인 처분에 대한 이의 제기 절차 언급</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>nongaek.com의 사설은 지난해 산업재해 사망자 증가에 대한 한국경제의 보도를 인용하며, 처벌 위주의 정책보다는 영세업체에 맞는 대책 마련과 고발·소송 남발 방어책의 필요성을 주장합니다. 이는 특정 사건에 대한 보도라기보다는 산업재해 관련 정책 방향에 대한 논평입니다.</t>
+          <t>해당 기고문은 출퇴근 재해 판단 시 '생활의 실질'에 주목해야 한다는 판결의 의미를 다루고 있습니다. 근로복지공단의 불승인 처분에 대해 심사청구, 재심사청구, 행정소송 등을 통해 이의를 제기할 수 있으며, 이번 판결이 권리 회복의 실질적인 기회가 될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 산재 사망자 증가에 대한 정책적 논의와 사설로, 특정 사건이나 구체적인 소송 대상이 명확히 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 개별 사건의 상대방, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>근로복지공단이라는 공공기관이 상대방이므로 자력은 충분합니다 (적합 조건 2). 또한, '이번 판결'을 통해 출퇴근 재해 판단의 법적 근거가 마련되었고(적합 조건 5), 심사청구, 재심사청구 등 공적 절차가 명시되어 있습니다(적합 조건 6). 다만, 특정 집단적 피해 사례나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[오늘의 사설]  산재 사망자 늘어...영세업체 맞춤 대책을</t>
+          <t>[기고-신유림]출·퇴근 재해 판단, '형식'이 아닌 '생활의 실질'에 주목...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94923</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247208</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-01 00:51:17.050832+00:00</t>
+          <t>2026-04-03 00:49:39.144702+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>근로복지공단의 재감정 신청으로 재판 지연 의혹</t>
+          <t>산업재해 신청 진행 중 및 행정소송 검토 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>포천이주노동자센터에 따르면, 근로복지공단이 이주노동자 산재소송에서 업무상 재해 가능성이 높다는 감정 결과가 나오자 재판 직전 다른 진료과에 재감정을 신청하여 소송을 지연시키려 한다는 의혹이 제기되었습니다. 이는 공공기관의 '시간 끌기' 관행으로 이주노동자들의 권리 구제를 방해하는 행위로 비판받고 있습니다.</t>
+          <t>삼성전자 노동자 권시범, 정모, 김치엽씨의 사망 사건과 관련하여 산업재해 신청 절차가 진행 중이거나 준비 중이며, 일부 사례는 산재 불승인에 대한 행정소송이 검토되고 있습니다. 대기업인 삼성전자를 상대로 한 산업재해 인정 및 손해배상 청구 가능성이 높은 사건입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>근로복지공단은 자력이 충분한 공공기관이며, 직업환경의학과 감정 결과와 재감정 신청 행위 등 증거가 명확합니다. '시간 끌기 비법'이라는 표현은 이주노동자 산재 사건에서 공단이 관행적으로 소송을 지연시키는 문제일 수 있어 집단적 피해 가능성도 높습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 삼성전자는 대기업으로 배상 능력이 충분합니다. 적합 조건 4(피해 규모가 큼)에 따라 사망 사건으로 피해 규모가 크며, 여러 피해자가 언급되어 집단적 피해 가능성이 있습니다. 적합 조건 5(증거가 있거나 확보 가능함)에 따라 산업재해 신청 및 행정소송 절차를 통해 증거 확보가 가능할 것으로 보입니다. 적합 조건 6(이미 공적 절차가 진행 중임)에 따라 산업재해 신청 절차가 진행 중이거나 준비 중이며, 산재 불승인에 대한 행정소송이 검토되고 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>이주노동자 다수</t>
+          <t>3명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>이주노동자 산재 재판 '시간 끌기' 근로복지공단의 비법?</t>
+          <t>삼성전자 노동자 사망 원인 명확하게 밝혀라</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233509</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241482</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-01 00:45:33.032407+00:00</t>
+          <t>2026-04-03 00:49:30.496828+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>삼성전자 및 기타 원청 기업</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>대전노동청 긴급 합동 점검 진행 중, 대전시 심리지원 서비스 확대 운영</t>
+          <t>전문가 논의 및 법·제도 개선 촉구 중, 산재 선보장 제도 재논의 시급</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>안전공업 화재 참사 이후 대전시가 간접 피해자들을 위한 심리지원 서비스인 '마음톡톡버스' 운영을 확대한다. 이번 화재로 다수의 간접 피해자가 발생했으며, 대전노동청이 안전공업 공장에 대한 긴급 합동 점검을 진행 중이다.</t>
+          <t>반도체 하청노동자들이 유해물질 노출로 인한 산재를 입증하는 데 어려움을 겪고 있습니다. 정보가 원청에 집중된 구조에서 노동자에게 입증 책임을 지우는 것은 불공정하다는 지적이 제기되며, 기업의 책임 강화와 산재 선보장 제도 도입 등 법·제도 개선이 시급하다는 목소리가 나옵니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>안전공업 화재 참사로 인한 간접 피해자들에 대한 심리지원 수요가 증가하여 집단적 피해(적합 조건 3)가 명확하며, 대전노동청의 긴급 합동 점검이 진행 중이므로 공적 절차(적합 조건 6)가 이미 시작되었고 객관적 증거(적합 조건 5) 확보 가능성이 높습니다. 화재 '참사'라는 표현과 노동청 점검은 안전공업의 책임(적합 조건 1)이 비교적 명확해질 가능성을 시사하여 소송금융 투자에 적합합니다.</t>
+          <t>삼성전자 등 대기업 원청의 책임이 비교적 명확하며(적합 조건 1, 2), 반도체 하청노동자들의 백혈병 등 중증 질병으로 인한 집단적 피해 규모가 큽니다(적합 조건 3, 4). 기업이 보유한 작업 환경 정보가 영업비밀로 은폐되어 증거 확보에 어려움이 있으나, 법리 개선을 통해 확보 가능성이 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>간접 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>대전시 '마음톡톡버스' 확대 운영⋯ 화재참사 피해 심리지원</t>
+          <t>(반도체 하청노동자의 눈물③)예방과 감독까지 기업 책임</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832673</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296300&amp;inflow=N</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-01 00:27:34.688263+00:00</t>
+          <t>2026-04-03 00:39:35.252227+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>대전노동청 긴급 합동 점검 진행 중</t>
+          <t>반도체·디스플레이 노동자들의 산재 신청 및 심의 진행 중, 역학조사 생략 후 불승인 사례 다수 발생.</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생했으며, 한국조폐공사는 희생자 애도를 위해 벚꽃 축제를 취소했습니다. 대전노동청은 해당 공장에 대한 긴급 합동 점검을 진행 중이며, 대전시는 피해자 심리 지원을 위한 프로그램을 운영하고 있습니다.</t>
+          <t>반도체·디스플레이 하청 노동자들이 백혈병, 뇌종양 등 중증 질환으로 산재를 신청하고 있으나, 2018년 도입된 산재 승인 간소화 제도의 까다로운 조건과 더딘 처리로 인해 실효성이 낮다는 지적이 나옵니다. 많은 노동자들이 산재 승인을 기다리다 사망하거나 포기하는 상황이며, 실제 승인율도 저조하여 피해자들이 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 대전노동청의 긴급 합동 점검이 진행 중이므로 상대방 책임이 비교적 명확하며 증거 확보가 용이합니다(적합 조건 1, 5, 6). 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (반도체·디스플레이 대기업), 집단적 피해 (다수의 하청 노동자), 피해 규모가 큼 (백혈병, 뇌종양 등 중증 질환), 이미 공적 절차 진행 중 (산재 신청 및 심의). 산재 승인 간소화 제도의 실효성 부족으로 많은 피해자들이 정당한 보상을 받지 못하고 있어 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>(반도체 하청노동자의 눈물③)9년전 산재 승인 간소화 제도…현장선 ‘...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296176&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:18:07.735289+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>공단 (근로복지공단 추정)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>2024년 9월 소송 제기 후 3차 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>이주노동자 아지트 씨가 금속분진 노출로 인한 질병에 대해 공단(근로복지공단 추정)을 상대로 산재 인정을 요구하는 소송을 제기했습니다. 법원 지정 전문의는 금속분진 노출로 발병했을 가능성이 크다는 감정 의견을 냈으나, 공단은 여전히 산재 인정을 거부하고 있습니다. 현재 3차 변론기일이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 법원 지정 전문의 감정 의견이 금속분진 노출로 인한 발병 가능성을 높게 판단하여 책임 소재가 명확합니다. 적합 조건 2(상대방 자력 충분): 소송 상대방이 공단(근로복지공단 추정)으로, 공공기관으로서 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼): 산업재해로 인한 질병은 장기적인 치료와 소득 상실을 동반하므로 피해 규모가 상당할 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 법원 지정 전문의의 감정 의견이라는 객관적 증거가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>[사설] 명백한 산재 인정 못 받는 이주노동자</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320145</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:06:51.153633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 민사 합의 완료</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>창원지법은 사업장 내 카고트럭을 후진하다 60대 피해자를 들이받아 사망케 한 운전자에게 금고 1년에 집행유예 2년을 선고했습니다. 피고인은 유족에게 합의금을 지급하고 합의하여 유족이 처벌을 원하지 않는 점 등이 양형에 참작되었습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>피고인이 피해자 유족에게 합의금을 지급하고 합의하여 유족이 피고인의 처벌을 원하지 않는다고 명시되어 있습니다. 이는 민사상 손해배상 청구 가능성이 낮거나 이미 종결된 것으로 판단되어 소송금융 투자 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>창원지법, 카고트럭으로 후진하다 피해자 들이받아 사망케 한 운전자 '...</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040208114340379a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:28:32.296485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>경찰 및 합동조사단 수사, 정부 기관(고용노동부, 대전시, 행정안전부) 사고 수습 및 지원 체계 가동</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생했으며, 정부는 중앙재난안전대책본부 체계를 해제하고 기관별 사고 수습 체계로 전환했습니다. 고용노동부, 대전시, 행정안전부가 유가족 및 피해자 지원을 이어가며, 경찰과 합동조사단이 화재 원인을 철저히 규명하고 위법 사항에 대한 책임을 엄중히 물을 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>74명의 사상자가 발생한 집단적 인명 피해 사건으로 피해 규모가 매우 큽니다. (적합 조건 3, 4) 경찰 및 합동조사단의 수사가 진행 중이며, 정부 기관들이 사고 수습 및 지원 체계를 가동하고 있어 증거 확보 및 공적 절차 진행이 명확합니다. (적합 조건 5, 6) 위법 사항 발견 시 책임이 엄중히 추궁될 예정이므로 상대방 책임이 비교적 명확합니다. (적합 조건 1)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
           <t>74명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" t="inlineStr">
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>정부, 안전공업 화재 참사 중대본 해제⋯기관별 대응 체계 전환</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
         <is>
           <t>tjmbc.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sjsori.com/news/articleView.html?idxno=84916</t>
+          <t>https://tjmbc.co.kr/NewsArticle/832894</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 00:29:52.471648+00:00</t>
+          <t>2026-04-02 00:26:48.834628+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 경영진 출국금지 조치, 대전시 안전 점검 추진</t>
+          <t>근로복지공단의 산재 불승인 취소 소송 진행 중, 공단이 재감정 신청으로 재판 지연 시도</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명이 사망하고 다수의 부상자가 발생했다. 유가족들은 소방시설 미비와 열악한 작업 환경, 잦은 화재 발생 이력을 지적하며 회사 측의 안전관리 부실 책임을 주장하고 있다. 경찰은 경영진 6명에 대해 출국금지 조치를 내리고 수사를 진행 중이며, 대전시도 노후 산업단지 전면 안전 점검을 지시했다.</t>
+          <t>방글라데시 이주노동자 아지트 로이 씨가 공장에서 금속 분진에 노출되어 폐 기능 40%를 상실했으나 근로복지공단이 산재를 불승인했습니다. 아지트 씨는 현재 공단을 상대로 산재 불승인 취소 소송을 진행 중이며, 법원 지정 감정의가 업무 관련성을 인정했음에도 공단이 재감정을 신청하며 재판을 지연시키고 있습니다. 시민사회단체들은 공단의 행위를 규탄하며 신속한 산재 인정을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>안전공업의 안전관리 부실 책임이 명확히 드러나고 있으며(적합 조건 1), 14명의 사망자와 다수의 부상자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 경찰 수사 및 압수수색을 통해 증거 확보가 용이하며(적합 조건 5), 경영진 출국금지 등 공적 절차가 진행 중임(적합 조건 6). 피고 기업의 자력은 추가 확인이 필요하나, 산업재해 보험 등을 통해 배상 가능성이 높음.</t>
+          <t>공공기관인 근로복지공단이 피고로 자력이 충분하며(조건 2), 법원 지정 감정의와 공신력 있는 학술 논문을 통해 업무 관련성이 명확히 입증되고 있어 상대방 책임이 비교적 명확합니다(조건 1, 5). 폐 기능 40% 상실이라는 심각한 피해 규모를 고려할 때 피해 금액이 클 것으로 예상됩니다(조건 4). 현재 소송이 진행 중이며, 공단의 재감정 신청은 재판 지연 전략으로 보입니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>사망자 14명, 유족 및 부상자 48명 조사</t>
+          <t>1명 (이주노동자 아지트 로이 씨)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>“소방시설 신경썼더라면…” 오열한 안전공업 참사 유족</t>
+          <t>행복 찾아 한국 왔는데, 폐 기능 40% 상실…이주노동자 두 번 울린 근로...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774854470&amp;code=11131414&amp;cp=nv</t>
+          <t>https://www.pressian.com/pages/articles/2026040113090070775?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-31 00:17:55.061042+00:00</t>
+          <t>2026-04-01 13:20:54.980848+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>대전 산업단지에서 화재 사고가 발생하여 유가족과 부상자들이 발생했습니다. 이장우 대전시장은 화재 취약 요인을 점검하고 있으며, 대전시는 피해자 지원에 행정력을 집중하고 있습니다. 기사는 현실과 괴리된 제도적 문제점을 시사하고 있습니다.</t>
+          <t>무주군이 중대재해처벌법 및 산업안전보건법 준수를 위해 전 직원을 대상으로 중대재해 예방 교육을 실시했습니다. 군은 지속적인 교육과 점검을 통해 안전관리 체계를 확립하고, 중대재해 배상책임 공제에 가입하여 만일의 상황에 대비할 방침입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>산업단지 화재로 인한 유가족 및 부상자 발생으로 집단적 피해 가능성이 있으며, 대전시장이 화재 취약 요인을 점검하고 피해자 지원에 행정력을 집중하는 등 공적 절차가 진행 중입니다. 다만, 화재의 직접적인 책임 주체와 그 자력에 대한 정보가 부족하여 적합도 'High'로 판단하기는 어렵습니다.</t>
+          <t>기사는 무주군의 중대재해 예방 교육에 대한 것으로, 실제 중대재해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>이장우 대전시장  산업단지 화재 취약 요인 점검… 현실과 괴리된 제도...</t>
+          <t>무주군 중대재해 예방 교육</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3389872</t>
+          <t>http://sjbnews.com/news/news.php?number=875246</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:48.166022+00:00</t>
+          <t>2026-04-01 13:07:49.782431+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>안전공업 대표 사과문 발표, 희생자 장례 마무리</t>
+          <t>경찰 수사 및 중앙화재합동조사단 감식 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>안전공업에서 발생한 참사로 다수의 희생자가 발생했으며, 안전공업 대표가 공식 사과문을 통해 피해자와 유가족에게 실질적인 지원과 피해 회복에 대한 책임을 다하겠다고 밝혔다. 희생자들의 장례가 마무리된 상황으로, 향후 법적 절차가 진행될 것으로 예상된다.</t>
+          <t>대전 대덕구 공장 화재와 관련하여 정부가 중앙재난안전대책본부 체계를 해제하고 각 기관별 수습 대응체계로 전환했습니다. 고용노동부, 대전시, 행정안전부가 유가족 및 피해자 지원을 지속하며, 대전경찰청과 중앙화재합동조사단이 사고 원인 규명을 위한 수사와 감식을 진행 중입니다. 정부는 위법사항 확인 시 엄중히 책임을 물을 방침입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>안전공업 대표의 사과문 발표로 책임이 명확하며(적합 조건 1), '참사'와 '희생자' 언급으로 다수의 인명 피해가 발생한 집단적 피해 사건임(적합 조건 3, 4). 대표의 사과문은 기업의 책임 인정 및 증거 확보 가능성을 높임(적합 조건 5). 다만, 상대방의 자력은 기사만으로는 파악하기 어려움.</t>
+          <t>적합 조건 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 공장 화재로 다수의 노동자 피해 및 유가족 발생 가능성이 높고, 경찰 및 합동조사단의 철저한 사고 원인 조사가 진행 중이므로 객관적 증거 확보가 용이합니다. 정부가 위법사항에 대해 엄중한 책임을 묻겠다고 밝혀 상대방 책임이 명확해질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>희생자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'안전공업 참사' 희생자 장례 마무리</t>
+          <t>정부, 대전 안전공업 화재 중대본 해제</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1149767</t>
+          <t>https://www.khan.co.kr/article/202604012048015</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-30 12:25:26.707461+00:00</t>
+          <t>2026-04-01 12:45:21.500126+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>대전시의 피해자 지원 및 전면 점검 진행 중</t>
+          <t>행정소송 중, 법원 지정 감정의 산재 인정 결과에 대해 근로복지공단이 재감정을 신청하여 재판이 보류된 상태</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>대전시 산업단지에서 발생한 화재와 관련하여, 대전시가 유가족 및 부상자 등 피해자 지원에 집중하고 있다. 또한, 산업단지의 화재 취약점을 전면 점검하고 현실과 괴리된 제도를 개선할 계획이다.</t>
+          <t>방글라데시 이주 노동자 아지트 씨가 한국 공장에서 일하다 폐 기능 40%를 상실하여 근로복지공단에 산재를 신청했으나 불승인되었습니다. 이에 불복하여 행정소송을 제기, 법원 지정 감정의가 산재를 인정했으나 공단이 재감정을 신청하여 재판이 지연되고 있습니다. 포천이주노동자센터와 법무법인 원곡은 공단이 산재 인정을 의도적으로 기피한다고 주장하며 기자회견을 열었습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 피해 규모(금액, 정확한 피해자 수) 또한 미상이며, 소송금융 투자 검토를 위한 핵심 정보가 부족합니다. 다만, 대전시가 피해자 지원 및 전면 점검을 진행 중인 점은 공적 절차 진행으로 볼 수 있습니다.</t>
+          <t>법원이 지정한 의사의 산재 인정 감정 결과가 존재하여 상대방 책임이 비교적 명확하며(적합 조건 1), 근로복지공단은 공공기관으로 자력이 충분합니다(적합 조건 2). 폐 기능 40% 상실은 피해 규모가 크고(적합 조건 4), 법원 지정 감정 결과라는 객관적 증거가 있습니다(적합 조건 5). 다만, 개별 사건이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'산단 화재 취약' 전면 점검…'현실 괴리 제도' 손본다</t>
+          <t>한국서 일하다 폐기능 40% 상실…부디 나에게 이러지 말아요 (종합)</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=815032</t>
+          <t>https://www.yna.co.kr/view/AKR20260401053351546?input=1195m</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:40.003588+00:00</t>
+          <t>2026-04-01 12:28:38.400719+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>근로복지공단</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결</t>
+          <t>산재 불승인 취소 행정소송 진행 중, 법원 지정 의사 감정 결과 산재 인정, 근로복지공단 재감정 신청으로 재판 보류</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>서울행정법원이 발병 원인을 알 수 없는 암으로 사망한 근로자의 유족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소 소송에서 유족의 손을 들어줬다. 이는 원발미상 암에 대한 산재 인정을 확대한 판결로, 유사 사례에 대한 법적 구제 가능성을 열었다.</t>
+          <t>방글라데시 출신 이주노동자 로이 아지트 씨가 농기계 제조공장에서 일하다 폐 질환을 얻었으나, 근로복지공단이 산재 인정을 의도적으로 기피하고 있다는 주장이 제기되었습니다. 아지트 씨는 산재 불승인에 불복하여 행정소송을 제기했으며, 법원이 지정한 의사의 감정 결과 산재가 인정되었음에도 공단이 재감정을 신청하여 재판이 보류된 상태입니다. 이로 인해 아지트 씨는 치료와 보상을 받지 못한 채 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관을 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 법원이 원발미상 암에 대한 산재를 인정하여 상대방 책임이 명확해지고 있음(적합 조건 1). 이미 1심 판결이 나온 상태로 법원의 판단이 중요한 증거가 될 수 있음(적합 조건 5). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵다.</t>
+          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며, 법원이 지정한 의사의 감정 결과 산재가 인정되어 상대방 책임이 비교적 명확합니다. 피해자 아지트 씨는 폐 기능 40%를 잃는 중대한 피해를 입었으며, 이는 소송금융 투자에 적합한 조건(상대방 자력 충분, 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능)을 충족합니다. 또한, 근로복지공단의 '구조적 폭력'이라는 언급은 유사 사례 발굴 가능성도 시사합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (로이 아지트 씨)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>법원 '발병 원인 알 수 없는 암' 산재 인정</t>
+          <t>“부디 나에게 이러지 말아요”…방글라데시 출신 이주노동자 기자회견</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>weekly.khan.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233465</t>
+          <t>https://weekly.khan.co.kr/article/202604011438011</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 00:45:07.728495+00:00</t>
+          <t>2026-04-01 12:27:55.237806+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>검찰 기소 및 구형</t>
+          <t>근로복지공단 산재 요양급여 신청 진행 중, 유족의 산재 인정 투쟁</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>검찰은 중대산업재해 발생과 관련하여 박순관 대표가 안전보건관리 체계 구축을 포기하여 피해자들의 생명을 빼앗았다고 지적했습니다. 검찰은 박 대표에게 징역 20년을 구형하며 그의 행위를 비난받아 마땅하다고 밝혔습니다.</t>
+          <t>반도체 산업의 하청 노동자들이 유해물질 노출로 인한 직업성 암 등 심각한 산재 피해를 겪고 있음. ㅂ씨는 폐암 4기 진단을 받고 산재 요양급여를 신청했으며, ㅇ씨는 악성 뇌종양으로 사망했다. 원청인 삼성전자의 책임이 강화된 산업안전보건법 개정에도 '위험의 외주화'는 여전하며, 하청 노동자들의 산재 문제는 가려져 있어 집단적 법적 대응 가능성이 높다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>검찰이 중대산업재해 발생의 책임자로 박순관 대표를 명확히 지목하고 징역 20년을 구형하는 등 상대방 책임이 명확합니다. 이미 검찰 수사 및 기소라는 공적 절차가 진행 중이며, '피해자들'이라는 표현으로 보아 집단적 피해 가능성이 높고 사망 사고로 피해 규모가 매우 큽니다. 검찰 수사를 통해 증거 확보 가능성도 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중) 모두 해당. 삼성전자와 같은 대기업 원청의 책임이 명확하며, 다수의 하청 노동자들이 유해물질 노출로 인한 직업성 암 등 심각한 피해를 입고 있음. 이미 산재 신청 등 공적 절차가 진행 중이며, 과거 사고 사례 및 산재 인정 사례가 있어 증거 확보 가능성이 높음.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>ㅂ씨 월 치료비 800만원(본인 부담 550만원), ㅇ씨 사망. 다수 피해자의 총 피해액 미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>다수 (사망)</t>
+          <t>하청·협력업체 노동자 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>잘못 없다고요? 왜 남편은 죽었습니까</t>
+          <t>(반도체 하청노동자의 눈물①)산재의 대물림, 정규직에서 하청으로</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294194&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:25:38.636359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>nongaek.com의 사설은 지난해 산업재해 사망자 증가에 대한 한국경제의 보도를 인용하며, 처벌 위주의 정책보다는 영세업체에 맞는 대책 마련과 고발·소송 남발 방어책의 필요성을 주장합니다. 이는 특정 사건에 대한 보도라기보다는 산업재해 관련 정책 방향에 대한 논평입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>해당 기사는 산재 사망자 증가에 대한 정책적 논의와 사설로, 특정 사건이나 구체적인 소송 대상이 명확히 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 개별 사건의 상대방, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>[오늘의 사설]  산재 사망자 늘어...영세업체 맞춤 대책을</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>nongaek.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94923</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:51:17.050832+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>근로복지공단의 재감정 신청으로 재판 지연 의혹</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>포천이주노동자센터에 따르면, 근로복지공단이 이주노동자 산재소송에서 업무상 재해 가능성이 높다는 감정 결과가 나오자 재판 직전 다른 진료과에 재감정을 신청하여 소송을 지연시키려 한다는 의혹이 제기되었습니다. 이는 공공기관의 '시간 끌기' 관행으로 이주노동자들의 권리 구제를 방해하는 행위로 비판받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>근로복지공단은 자력이 충분한 공공기관이며, 직업환경의학과 감정 결과와 재감정 신청 행위 등 증거가 명확합니다. '시간 끌기 비법'이라는 표현은 이주노동자 산재 사건에서 공단이 관행적으로 소송을 지연시키는 문제일 수 있어 집단적 피해 가능성도 높습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>이주노동자 다수</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>이주노동자 산재 재판 '시간 끌기' 근로복지공단의 비법?</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
           <t>labortoday.co.kr</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
-[...27 lines deleted...]
-      <c r="D39" t="inlineStr">
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233509</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:45:33.032407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A40" s="2" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>대전노동청 긴급 합동 점검 진행 중, 대전시 심리지원 서비스 확대 운영</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>안전공업 화재 참사 이후 대전시가 간접 피해자들을 위한 심리지원 서비스인 '마음톡톡버스' 운영을 확대한다. 이번 화재로 다수의 간접 피해자가 발생했으며, 대전노동청이 안전공업 공장에 대한 긴급 합동 점검을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>안전공업 화재 참사로 인한 간접 피해자들에 대한 심리지원 수요가 증가하여 집단적 피해(적합 조건 3)가 명확하며, 대전노동청의 긴급 합동 점검이 진행 중이므로 공적 절차(적합 조건 6)가 이미 시작되었고 객관적 증거(적합 조건 5) 확보 가능성이 높습니다. 화재 '참사'라는 표현과 노동청 점검은 안전공업의 책임(적합 조건 1)이 비교적 명확해질 가능성을 시사하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>간접 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>대전시 '마음톡톡버스' 확대 운영⋯ 화재참사 피해 심리지원</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>tjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://tjmbc.co.kr/NewsArticle/832673</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:27:34.688263+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>대전노동청 긴급 합동 점검 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생했으며, 한국조폐공사는 희생자 애도를 위해 벚꽃 축제를 취소했습니다. 대전노동청은 해당 공장에 대한 긴급 합동 점검을 진행 중이며, 대전시는 피해자 심리 지원을 위한 프로그램을 운영하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 대전노동청의 긴급 합동 점검이 진행 중이므로 상대방 책임이 비교적 명확하며 증거 확보가 용이합니다(적합 조건 1, 5, 6). 다만 상대방의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>74명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>화재 참사 애도  조폐공사 벚꽃 축제 전면 취소</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>tjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://tjmbc.co.kr/NewsArticle/832674</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:27:23.452835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...190 lines deleted...]
-      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>공적 조사 진행 중</t>
+          <t>노동부의 산재 은폐 고발 사건 수사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>아리셀 공장 화재 참사로 다수의 이주노동자가 사망하는 피해가 발생했습니다. 피해자들은 대부분 이주노동자 및 비정규직으로 신분 불안정성이 높아 법적 지원의 필요성이 높습니다. 현재 관련 공적 조사가 진행 중일 것으로 예상됩니다.</t>
+          <t>쿠팡의 산재 은폐 의혹에 대해 노동부의 수사가 진행 중이나, 유족들에게 수사 진행 상황이 공유되지 않고 자료 요청이나 면담도 미흡하다는 비판이 제기되었습니다. 공공운수노조 법률원 변호사는 노동부의 투명한 수사 정보 공개를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>아리셀 참사로 다수의 이주노동자가 사망하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 공장 내 참사이므로 기업의 책임이 비교적 명확하며 (적합 조건 1), 관련 공적 조사(경찰, 노동부 등)가 진행될 것으로 예상되어 증거 확보가 용이하고 (적합 조건 5, 6), 상대방(아리셀)은 기업으로 배상 능력이 있을 것으로 판단됨 (적합 조건 2).</t>
+          <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), 노동부의 산재 은폐 고발 사건 수사가 진행 중이므로 증거 확보 가능성이 있습니다(적합 조건 5, 6). 다만, 기사 내용만으로는 피해 규모나 피해자 수가 명확하지 않아 집단적 피해 여부와 구체적인 책임 입증에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>아리셀·이천·대전...‘청년연쇄살해 공화국’ 된 대한민국</t>
+          <t>유족도 모르는 쿠팡 산재은폐 수사, 노동부 공개해야</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275528</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233513</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-29 00:20:53.898879+00:00</t>
+          <t>2026-04-01 00:25:59.512342+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>해당 건설회사</t>
+          <t>HD현대미포</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>대법원 파기환송으로 원심 재판부에서 재심 예정</t>
+          <t>중대재해처벌법 적용 검토 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>아파트 신축공사 현장에서 러시아 국적 근로자가 갱 폼 추락 사고로 사망한 사건. 현장소장 A 씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 1심 유죄, 2심 무죄를 거쳐 대법원이 현장소장의 안전조치 의무 위반 책임을 인정하며 사건을 대전지방법원으로 파기환송했다. 대법원은 현장소장이 직접 지시하지 않았더라도 위험을 인지하고 방치했다면 책임이 있다고 판단했다.</t>
+          <t>HD현대미포에서 발생한 잠수부 사망사고에 대해 합병 후 중대재해처벌법 적용 여부가 쟁점으로 부상했다. 법인 소멸 시 벌금형의 실효성이 약화될 수 있다는 우려와 함께, 징벌적 손해배상 제도와의 균형을 위한 보완 입법 검토의 필요성이 제기되었다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대법원이 현장소장의 안전조치 의무 위반 책임을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망사고로 피해 규모가 크고(적합 조건 4), 사고 경위가 상세히 밝혀져 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해는 아니며, 상대방 건설회사의 자력에 대한 구체적인 정보는 부족하다.</t>
+          <t>HD현대미포라는 대기업이 피고로 특정되어 자력이 충분하며(적합 조건 2), 잠수부 사망사고로 피해 규모가 매우 크다(적합 조건 4). 중대재해처벌법 적용이 쟁점으로 부상한 것은 상대방 책임이 명확할 가능성이 높고(적합 조건 1), 관련 공적 절차(수사/조사)가 진행 중임을 시사하며(적합 조건 6), 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>건설 현장에서 발생한 사망사고…관리자 책임은 어디까지? [이인혁의 판...</t>
+          <t>HD현대미포 잠수부 사망사고 '합병 후 중처법' 적용 쟁점 부상</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603231127b</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241372</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:46.307523+00:00</t>
+          <t>2026-03-31 13:04:43.926497+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대전시의 피해자 지원 및 산업단지 안전체계 재정비 지시</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>대법원은 산업재해 요양급여와 무관하게 보험사가 사고 피해자에게 지급한 치료비는 근로복지공단이 보험사에 구상할 책임보험금에서 공제돼야 한다고 판결했다. 근로복지공단이 현대해상화재보험을 상대로 낸 구상금 청구 소송에서 원심을 파기하고 사건을 대전지법으로 돌려보낸 것으로, 산재보험금 구상금 산정 기준에 대한 중요한 법적 선례를 제시했다.</t>
+          <t>대전 산업단지에서 발생한 사고로 유가족과 부상자가 발생했으며, 대전시가 피해자 지원에 집중하고 산업단지 안전체계를 전면 재정비할 것을 지시했습니다. 이는 사고의 원인 규명 및 책임 소재 파악, 그리고 피해 보상 절차로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결을 통해 산재보험금 구상금 산정 기준에 대한 법리를 명확히 한 선례이다. 소송 상대방(현대해상)의 자력은 충분하나, 이는 새로운 피해자 발굴이나 집단적 피해 구제와 관련된 사건이 아니며, 오히려 보험사의 구상금 책임이 줄어들 수 있다는 판단이다. 따라서 소송금융 투자 대상으로서의 신규성이나 직접적인 피해자 측 투자 기회는 낮다.</t>
+          <t>산업단지 사고로 유가족과 부상자가 발생하여 집단적 피해 가능성이 높고, 대전시가 피해자 지원 및 안전체계 재정비에 나서는 등 공적 절차가 진행 중입니다. 다만, 구체적인 사고 책임 주체와 그 자력은 기사에서 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>2570만원 (산재보험금 총액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>다수 (유가족 및 부상자)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구...</t>
+          <t>이장우 대전시장, 산업단지 안전체계 전면 재정비 지시</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>sjsori.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202947</t>
+          <t>https://www.sjsori.com/news/articleView.html?idxno=84916</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-28 00:43:50.247487+00:00</t>
+          <t>2026-03-31 00:29:52.471648+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>아리셀</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경영진에 대한 중대재해처벌법 위반 형사 항소심 선고 예정 (4월 22일)</t>
+          <t>경찰 수사 진행 중, 경영진 출국금지 조치, 대전시 안전 점검 추진</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>지난해 6월 아리셀 공장 화재로 23명이 사망한 중대재해 참사 관련, 박순관 대표이사 등 경영진에 대한 중대재해처벌법 위반 혐의 항소심 선고가 4월 22일로 예정되어 있습니다. 1심에서 징역 15년을 선고받았으며, 유가족 및 시민단체들은 엄벌을 촉구하는 탄원서를 제출했습니다. 수사 결과 회사의 부적절한 조치와 안전 관리 미흡이 드러났습니다.</t>
+          <t>대전 안전공업 공장 화재로 14명이 사망하고 다수의 부상자가 발생했다. 유가족들은 소방시설 미비와 열악한 작업 환경, 잦은 화재 발생 이력을 지적하며 회사 측의 안전관리 부실 책임을 주장하고 있다. 경찰은 경영진 6명에 대해 출국금지 조치를 내리고 수사를 진행 중이며, 대전시도 노후 산업단지 전면 안전 점검을 지시했다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>아리셀 공장 화재 참사는 23명의 사망자가 발생한 대규모 인명 피해 사건으로 (집단적 피해, 피해 규모가 큼), 수사 및 1심 판결을 통해 회사 경영진의 책임이 명확하게 드러났습니다 (상대방 책임이 비교적 명확함, 증거가 있거나 확보 가능함). 현재 형사 항소심이 진행 중이며 (이미 공적 절차 진행 중), 중대재해처벌법 적용 대상 기업으로서 배상 자력도 충분할 것으로 예상됩니다 (상대방에게 자력이 충분함).</t>
+          <t>안전공업의 안전관리 부실 책임이 명확히 드러나고 있으며(적합 조건 1), 14명의 사망자와 다수의 부상자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 경찰 수사 및 압수수색을 통해 증거 확보가 용이하며(적합 조건 5), 경영진 출국금지 등 공적 절차가 진행 중임(적합 조건 6). 피고 기업의 자력은 추가 확인이 필요하나, 산업재해 보험 등을 통해 배상 가능성이 높음.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>23명 사망</t>
+          <t>사망자 14명, 유족 및 부상자 48명 조사</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>다가온 아리셀 참사 항소심 선고… 엄벌로 반복되는 비극 멈춰야</t>
+          <t>“소방시설 신경썼더라면…” 오열한 안전공업 참사 유족</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032716155501782?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774854470&amp;code=11131414&amp;cp=nv</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:36.946318+00:00</t>
+          <t>2026-03-31 00:17:55.061042+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>음성노동인권센터의 소규모 사업장 화재 안전 전수조사 촉구 및 소방서 수색 진행</t>
+          <t>대전시의 피해자 지원 및 화재 취약 요인 점검 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>음성 지역에서 공장 화재가 빈번하게 발생하고 있으며, 특히 소규모 사업장에서의 안전 문제가 심각합니다. 음성노동인권센터는 소규모 사업장의 화재 안전 전수조사와 맞춤형 안전 대책 수립을 촉구하고 있습니다. 최근 생활용품 생산 공장에서 외국인 근로자가 실종되는 사고도 발생하여, 소규모 사업장의 안전 관리 부실에 대한 우려가 커지고 있습니다.</t>
+          <t>대전 산업단지에서 화재 사고가 발생하여 유가족과 부상자들이 발생했습니다. 이장우 대전시장은 화재 취약 요인을 점검하고 있으며, 대전시는 피해자 지원에 행정력을 집중하고 있습니다. 기사는 현실과 괴리된 제도적 문제점을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>음성노동인권센터의 전수조사 촉구와 잦은 화재 발생은 집단적 피해 가능성(조건 3)과 공적 절차 진행 중(조건 6)임을 시사하며, 화재 조사 기록을 통해 증거 확보(조건 5)도 가능할 것으로 보입니다. 그러나 상대방이 '소규모 사업장'으로 특정되어 있어 자력이 충분하지 않을 가능성이 높고(조건 2 부적합), 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인입니다.</t>
+          <t>산업단지 화재로 인한 유가족 및 부상자 발생으로 집단적 피해 가능성이 있으며, 대전시장이 화재 취약 요인을 점검하고 피해자 지원에 행정력을 집중하는 등 공적 절차가 진행 중입니다. 다만, 화재의 직접적인 책임 주체와 그 자력에 대한 정보가 부족하여 적합도 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>음성노동인권센터 '소규모 사업장 화재 안전 전수조사' 촉구</t>
+          <t>이장우 대전시장  산업단지 화재 취약 요인 점검… 현실과 괴리된 제도...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6116468</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3389872</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-27 12:47:44.233943+00:00</t>
+          <t>2026-03-30 12:34:48.166022+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>아리셀</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중</t>
+          <t>안전공업 대표 사과문 발표, 희생자 장례 마무리</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>아리셀 화재 사고와 관련하여 박순관 대표가 항소심에서도 20년 구형을 받았다. 유가족들은 최고형을 호소하며, 이번 사고로 다수의 사망자가 발생했다. 현재 형사 재판이 진행 중이며, 이는 향후 민사 소송의 중요한 근거가 될 수 있다.</t>
+          <t>안전공업에서 발생한 참사로 다수의 희생자가 발생했으며, 안전공업 대표가 공식 사과문을 통해 피해자와 유가족에게 실질적인 지원과 피해 회복에 대한 책임을 다하겠다고 밝혔다. 희생자들의 장례가 마무리된 상황으로, 향후 법적 절차가 진행될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>아리셀 화재 사고로 인한 다수의 사망자 발생은 집단적이고 심각한 피해(적합 조건 3, 4)에 해당한다. 검찰이 박순관 대표에게 항소심에서도 20년을 구형한 것은 상대방의 책임이 명확하며(적합 조건 1), 이미 공적 절차(형사 재판)가 진행 중이고(적합 조건 6) 수사를 통해 증거가 충분히 확보되었음을 시사한다(적합 조건 5).</t>
+          <t>안전공업 대표의 사과문 발표로 책임이 명확하며(적합 조건 1), '참사'와 '희생자' 언급으로 다수의 인명 피해가 발생한 집단적 피해 사건임(적합 조건 3, 4). 대표의 사과문은 기업의 책임 인정 및 증거 확보 가능성을 높임(적합 조건 5). 다만, 상대방의 자력은 기사만으로는 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수 (사망자 발생)</t>
+          <t>희생자 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>검찰, '아리셀 화재' 박순관 대표에 항소심서도 '20년' 구형</t>
+          <t>'안전공업 참사' 희생자 장례 마무리</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241278</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1149767</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-27 12:35:59.125226+00:00</t>
+          <t>2026-03-30 12:25:26.707461+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>형사 재판 2심 진행 중 (검찰 징역 20년 구형)</t>
+          <t>대전시의 피해자 지원 및 전면 점검 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>경기 화성 아리셀 공장 화재로 23명이 사망한 사건과 관련하여, 검찰이 아리셀 대표에게 2심에서도 징역 20년을 구형했다. 유족들은 피고인들에게 최고형을 내려달라고 호소하며, 이 사건은 대규모 인명 피해를 동반한 중대 산업재해로 사회적 파장이 크다.</t>
+          <t>대전시 산업단지에서 발생한 화재와 관련하여, 대전시가 유가족 및 부상자 등 피해자 지원에 집중하고 있다. 또한, 산업단지의 화재 취약점을 전면 점검하고 현실과 괴리된 제도를 개선할 계획이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰의 징역 20년 구형으로 명확하며(적합 조건 1), 23명 사망이라는 집단적이고 큰 피해가 발생했다(적합 조건 3, 4). 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6). 피고 기업인 아리셀의 자력 확인이 필요하나, 대형 사고인 만큼 소송금융 투자 적합도가 높다.</t>
+          <t>기사 내용만으로는 화재의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 피해 규모(금액, 정확한 피해자 수) 또한 미상이며, 소송금융 투자 검토를 위한 핵심 정보가 부족합니다. 다만, 대전시가 피해자 지원 및 전면 점검을 진행 중인 점은 공적 절차 진행으로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>23명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>검찰, '공장 화재 23명 사망' 아리셀 대표에 2심도 징역 20년 구형</t>
+          <t>'산단 화재 취약' 전면 점검…'현실 괴리 제도' 손본다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032718235841866</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815032</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-27 12:31:17.381957+00:00</t>
+          <t>2026-03-30 12:21:40.003588+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>아리셀</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반 혐의 항소심 진행 중, 선고 예정</t>
+          <t>서울행정법원 1심 판결</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>경기 화성 아리셀 공장 화재로 23명이 사망하고 8명이 부상당한 대형 산업재해 사건. 검찰은 중대재해처벌법 위반 혐의로 박순관 대표에게 항소심에서 징역 20년을 구형했으며, 1심에서는 징역 15년이 선고된 바 있다. 회사의 안전의무 위반이 명확히 지적되고 있으며, 유족들은 엄벌을 촉구하고 있다.</t>
+          <t>서울행정법원이 발병 원인을 알 수 없는 암으로 사망한 근로자의 유족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소 소송에서 유족의 손을 들어줬다. 이는 원발미상 암에 대한 산재 인정을 확대한 판결로, 유사 사례에 대한 법적 구제 가능성을 열었다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 구형 및 1심 유죄 판결), 다수의 사망자와 부상자가 발생한 집단적 피해이며, 검찰 수사를 통해 증거가 충분히 확보된 상태이다. 중대재해처벌법 적용으로 사회적 관심이 높고, 민사 손해배상 소송의 승소 가능성이 높다.</t>
+          <t>근로복지공단이라는 공공기관을 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 법원이 원발미상 암에 대한 산재를 인정하여 상대방 책임이 명확해지고 있음(적합 조건 1). 이미 1심 판결이 나온 상태로 법원의 판단이 중요한 증거가 될 수 있음(적합 조건 5). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>사망 23명, 부상 8명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>‘23명 참사’ 아리셀 화재 항소심…검찰, 박순관 대표 징역 20년 구형</t>
+          <t>법원 '발병 원인 알 수 없는 암' 산재 인정</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000094438</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233465</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-27 12:27:48.558488+00:00</t>
+          <t>2026-03-30 00:45:07.728495+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>검찰 항소심에서 징역 20년 구형</t>
+          <t>검찰 기소 및 구형</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>23명의 사망자가 발생한 화성 아리셀 공장 화재 사건과 관련하여, 검찰이 박순관 아리셀 대표에게 항소심에서 징역 20년을 구형했다. 이는 대표가 전조증상을 외면하여 참사를 초래했다는 판단에 따른 것이다. 현재 형사 절차가 진행 중이며, 다수의 피해자가 발생한 중대한 사건이다.</t>
+          <t>검찰은 중대산업재해 발생과 관련하여 박순관 대표가 안전보건관리 체계 구축을 포기하여 피해자들의 생명을 빼앗았다고 지적했습니다. 검찰은 박 대표에게 징역 20년을 구형하며 그의 행위를 비난받아 마땅하다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>아리셀 대표의 책임이 검찰 구형으로 명확히 특정되었고(적합 조건 1), 23명이라는 다수의 사망자가 발생하여 피해 규모가 매우 크다(적합 조건 3, 4). 이미 검찰 수사를 통해 증거가 확보되었고(적합 조건 5) 형사 절차가 2심까지 진행 중이므로(적합 조건 6) 소송금융 투자에 적합하다.</t>
+          <t>검찰이 중대산업재해 발생의 책임자로 박순관 대표를 명확히 지목하고 징역 20년을 구형하는 등 상대방 책임이 명확합니다. 이미 검찰 수사 및 기소라는 공적 절차가 진행 중이며, '피해자들'이라는 표현으로 보아 집단적 피해 가능성이 높고 사망 사고로 피해 규모가 매우 큽니다. 검찰 수사를 통해 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>23명</t>
+          <t>다수 (사망)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>전조증상 외면 …檢, 23명 사망 아리셀 대표에 2심서 20년 구형(종합)</t>
+          <t>잘못 없다고요? 왜 남편은 죽었습니까</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6116881</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233463</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-27 12:25:32.343628+00:00</t>
+          <t>2026-03-30 00:25:39.203466+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>아리셀 대표에 대한 형사 재판 1심 진행 중, 징역 20년 구형</t>
+          <t>특수건강진단 결과 논란, 추가 건강영향 평가 및 실태조사 요구, 위법 사실 조사 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>아리셀 대표가 미숙련 파견근로자에게 안전보건교육을 미실시하고 불법파견한 혐의로 징역 20년을 구형받음. 이는 다수의 피해자 생명을 앗아간 중대 산업재해 사건으로, 유가족들은 엄중 처벌을 요구하고 있음. 1심 법원에서 이미 불법파견 및 안전보건 의무 위반 사실이 언급되어 민사상 책임도 명확할 것으로 예상됨.</t>
+          <t>울산의 한 배터리 공장에서 노동자 115명 중 99명의 혈중 납 농도가 기준치를 초과했으며, 일부 노동자에게 건강진단 전 킬레이션 주사를 투여해 수치를 낮추려 했다는 의혹이 제기되었다. 납, 안티몬, 황산 등 유해물질 노출로 인한 직업병 발생 가능성이 높으며, 산업안전보건법 위반 및 경영책임자의 책임 소재 규명이 요구되고 있다. 이 사건은 산업현장의 유해물질 관리 체계 전반에 대한 점검과 예방 중심의 산업보건 원칙 재정립의 필요성을 제기한다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(안전보건교육 미실시, 불법파견), 다수의 피해자가 발생한 중대 산업재해 사건임. 형사 재판이 진행 중이며(징역 20년 구형), 1심 법원에서 이미 불법파견 및 안전보건 의무 위반 사실이 언급되어 증거 확보 및 책임 입증이 용이할 것으로 판단됨. 사망 사고로 인한 피해 규모가 클 것으로 예상되며, 유가족들의 엄중 처벌 요구가 있어 민사 소송 가능성이 높음.</t>
+          <t>상대방 책임이 비교적 명확함 (울산 배터리 공장 측의 관리 소홀 및 건강진단 조작 의혹), 상대방에게 자력이 충분함 (대기업 배터리 공장으로 추정), 집단적 피해 (115명 중 99명 혈중 납 농도 초과), 피해 규모가 큼 (중금속 중독으로 인한 심각한 건강 문제), 증거가 있거나 확보 가능함 (특수건강진단 결과 및 추가 조사 가능성), 이미 공적 절차가 진행 중임 (특수건강진단 결과 논란 및 추가 조사 요구).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>115명 중 99명 혈중 납 농도 초과</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>아리셀 대표 징역 20년 구형, 유가족  엄중 처벌을</t>
+          <t>[기고]위험을 지우는 주사, 지워지지 않는 직업병의 고통</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233459</t>
+          <t>https://www.khan.co.kr/article/202603291956005</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-27 12:23:27.391815+00:00</t>
+          <t>2026-03-29 12:57:04.363140+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
+      <c r="A53" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>부지급 처분에 대한 심사/재심사 또는 행정소송 준비 단계</t>
+          <t>중앙합동재난피해자지원센터 운영 및 민원 처리 현황 점검</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>기사는 진폐증 환자가 요양급여 부지급 처분에 불복하여 심사 및 재심사를 거치거나 행정소송을 제기할 수 있는 방법을 설명한다. 소송 과정에서 진료기록 감정을 통해 의학적 소견을 확보할 수 있음을 언급하며, 공단과의 분쟁 가능성을 시사한다.</t>
+          <t>행정안전부 재난안전관리본부장이 대전 공장 화재 관련 중앙합동재난피해자지원센터를 방문하여 민원 처리 현황을 점검했다. 이는 대전 공장 화재로 인한 피해자들을 지원하고 관련 절차를 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방이 공단으로 자력이 충분하고, 진료기록 감정을 통해 증거 확보가 가능하며, 이미 부지급 처분에 대한 심사/재심사 등 공적 절차가 진행 중이거나 예정되어 있음. 다만, 기사 내용만으로는 상대방의 명확한 책임이나 집단적 피해 규모를 특정하기 어려움.</t>
+          <t>대전 공장 화재와 관련하여 중앙합동재난피해자지원센터가 운영되고 행정안전부 본부장이 방문하여 민원 처리 현황을 점검하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해자지원센터 운영은 집단적 피해(적합 조건 3)를 시사합니다. 또한, 정부 기관의 개입으로 증거 확보 가능성(적합 조건 5)이 높습니다. 다만, 소송 상대방이 특정되지 않았고, 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>사망진단서 한 줄에 가린 '진폐증'</t>
+          <t>김광용 재난안전관리본부장, 대전 공장 화재 피해자지원센터 방문</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233454</t>
+          <t>https://www.newsis.com/view/NISI20260329_0021226744</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-27 00:47:06.713713+00:00</t>
+          <t>2026-03-29 12:33:42.689243+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="4" t="inlineStr">
+      <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>속헹 씨 아버지는 근로복지공단으로부터 산재 승인 결정을 받았으며, 국가를 상대로 한 손해배상 소송에서 국가배상책임이 인정되었습니다. 노동부 장관의 사과도 뒤늦게 나왔습니다.</t>
+          <t>이 기사는 월마트가 AI 자율주행 물류 로봇을 도입하여 운영 효율성을 극대화하고 주가를 급등시킨 성공 사례를 다룹니다. 과거 직원들의 사고나 불편함이 있었으나, 자동화 도입 후 이러한 문제들이 개선되었고 인원 감축 없이 새로운 직무가 창출되었다고 설명합니다. 현재 진행 중인 법적 분쟁이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>기사에 언급된 속헹 씨 아버지의 산재 및 국가배상 소송은 이미 국가배상책임이 인정되는 판결이 선고되어 사실상 종결 단계에 해당합니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 월마트의 성공적인 자동화 도입 사례를 다루며, 소송의 원인이 될 만한 명확한 상대방의 책임이나 현재 진행 중인 피해 사실을 제시하지 않습니다. 과거 직원 사고 언급은 있으나, 자동화로 인해 문제가 해결되었고 인원 감축도 없었다고 명시되어 있어 현재 발생할 소송의 근거가 부족합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>변호사한테 고발당한 이주 인권 활동가 [세상에 이런 법이]</t>
+          <t>자율주행 일개미 로봇으로 월마트 주가 폭등시킨 기업</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57488</t>
+          <t>https://www.mt.co.kr/stock/2026/03/29/2026032818303023079</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-27 00:41:47.282879+00:00</t>
+          <t>2026-03-29 00:34:45.294497+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>대전 안전공업 참사 후, 손 대표가 사고 책임을 피해자에게 전가하고 유가족의 슬픔을 외면하는 막말을 했다는 논란이 확산되고 있다. 이는 빈소에서 사과했던 모습과 상반되는 내부 언행이 드러나면서 공분을 사고 있다.</t>
+          <t>이 기사는 중대재해처벌법 시행 5년차를 맞아 열린 세미나 내용을 다루며, 법의 한계점과 예방 중심의 정책 전환 필요성을 강조합니다. 중대재해처벌법 위반 사건의 유죄 선고율이 높고 특히 하청 업체 근로자 사망 사고가 많지만, 전체 중대재해 감소에는 유의미한 영향을 미치지 못하고 있다는 지적이 나왔습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 4(피해 규모 큼)에 해당한다. '참사'라는 단어는 인명 피해를 포함하며, 대표의 막말은 사고 책임을 회피하려는 시도로 보여 회사 측의 책임이 명확해 보인다. 다만, 상대방의 자력이나 구체적인 피해 규모, 진행 중인 공적 절차에 대한 정보는 기사에 없어 추가 확인이 필요하다.</t>
+          <t>이 기사는 중대재해처벌법의 시행 현황과 한계점을 다루는 세미나 내용을 전달하는 것으로, 특정 사건이나 잠재적 소송 대상을 구체적으로 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 특정 피고, 피해자, 피해 규모가 불분명하여 직접적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>시신 인도 마친 대전 안전공업 참사, 대표 '막말' 논란에 공분 확산</t>
+          <t>‘잘 다녀오세요’, 숨은 뜻…산업안전 강조한 노동계 원로[안현덕의 L...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=458085</t>
+          <t>https://www.sedaily.com/article/20025268?ref=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:17.468009+00:00</t>
+          <t>2026-03-29 00:22:44.804141+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>아리셀</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>공적 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>아리셀 공장 화재 참사로 다수의 이주노동자가 사망하는 피해가 발생했습니다. 피해자들은 대부분 이주노동자 및 비정규직으로 신분 불안정성이 높아 법적 지원의 필요성이 높습니다. 현재 관련 공적 조사가 진행 중일 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>아리셀 참사로 다수의 이주노동자가 사망하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 공장 내 참사이므로 기업의 책임이 비교적 명확하며 (적합 조건 1), 관련 공적 조사(경찰, 노동부 등)가 진행될 것으로 예상되어 증거 확보가 용이하고 (적합 조건 5, 6), 상대방(아리셀)은 기업으로 배상 능력이 있을 것으로 판단됨 (적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>아리셀·이천·대전...‘청년연쇄살해 공화국’ 된 대한민국</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275528</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:20:53.898879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>해당 건설회사</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D57" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>대법원 파기환송으로 원심 재판부에서 재심 예정</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>아파트 신축공사 현장에서 러시아 국적 근로자가 갱 폼 추락 사고로 사망한 사건. 현장소장 A 씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 1심 유죄, 2심 무죄를 거쳐 대법원이 현장소장의 안전조치 의무 위반 책임을 인정하며 사건을 대전지방법원으로 파기환송했다. 대법원은 현장소장이 직접 지시하지 않았더라도 위험을 인지하고 방치했다면 책임이 있다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>대법원이 현장소장의 안전조치 의무 위반 책임을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망사고로 피해 규모가 크고(적합 조건 4), 사고 경위가 상세히 밝혀져 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해는 아니며, 상대방 건설회사의 자력에 대한 구체적인 정보는 부족하다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>건설 현장에서 발생한 사망사고…관리자 책임은 어디까지? [이인혁의 판...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202603231127b</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:19:46.307523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>대법원은 산업재해 요양급여와 무관하게 보험사가 사고 피해자에게 지급한 치료비는 근로복지공단이 보험사에 구상할 책임보험금에서 공제돼야 한다고 판결했다. 근로복지공단이 현대해상화재보험을 상대로 낸 구상금 청구 소송에서 원심을 파기하고 사건을 대전지법으로 돌려보낸 것으로, 산재보험금 구상금 산정 기준에 대한 중요한 법적 선례를 제시했다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>이 사건은 대법원 판결을 통해 산재보험금 구상금 산정 기준에 대한 법리를 명확히 한 선례이다. 소송 상대방(현대해상)의 자력은 충분하나, 이는 새로운 피해자 발굴이나 집단적 피해 구제와 관련된 사건이 아니며, 오히려 보험사의 구상금 책임이 줄어들 수 있다는 판단이다. 따라서 소송금융 투자 대상으로서의 신규성이나 직접적인 피해자 측 투자 기회는 낮다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>2570만원 (산재보험금 총액)</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>[예규·판례] 대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202947</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:43:50.247487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>아리셀</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>경영진에 대한 중대재해처벌법 위반 형사 항소심 선고 예정 (4월 22일)</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>지난해 6월 아리셀 공장 화재로 23명이 사망한 중대재해 참사 관련, 박순관 대표이사 등 경영진에 대한 중대재해처벌법 위반 혐의 항소심 선고가 4월 22일로 예정되어 있습니다. 1심에서 징역 15년을 선고받았으며, 유가족 및 시민단체들은 엄벌을 촉구하는 탄원서를 제출했습니다. 수사 결과 회사의 부적절한 조치와 안전 관리 미흡이 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>아리셀 공장 화재 참사는 23명의 사망자가 발생한 대규모 인명 피해 사건으로 (집단적 피해, 피해 규모가 큼), 수사 및 1심 판결을 통해 회사 경영진의 책임이 명확하게 드러났습니다 (상대방 책임이 비교적 명확함, 증거가 있거나 확보 가능함). 현재 형사 항소심이 진행 중이며 (이미 공적 절차 진행 중), 중대재해처벌법 적용 대상 기업으로서 배상 자력도 충분할 것으로 예상됩니다 (상대방에게 자력이 충분함).</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>23명 사망</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>다가온 아리셀 참사 항소심 선고… 엄벌로 반복되는 비극 멈춰야</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026032716155501782?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:16:36.946318+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 및 노동 당국 조사 진행 중</t>
+          <t>음성노동인권센터의 소규모 사업장 화재 안전 전수조사 촉구 및 소방서 수색 진행</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 화재 참사로 14명이 사망하고 60명이 부상당했다. 회사 대표 부녀는 사고 직후 기계설비를 다른 공장으로 옮기려 시도했으며, 2층 불법 증개축 및 3층 위험물(나트륨) 불법 보관 사실이 드러났다. 현재 소방당국 및 노동 당국의 조사가 진행 중이다.</t>
+          <t>음성 지역에서 공장 화재가 빈번하게 발생하고 있으며, 특히 소규모 사업장에서의 안전 문제가 심각합니다. 음성노동인권센터는 소규모 사업장의 화재 안전 전수조사와 맞춤형 안전 대책 수립을 촉구하고 있습니다. 최근 생활용품 생산 공장에서 외국인 근로자가 실종되는 사고도 발생하여, 소규모 사업장의 안전 관리 부실에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>안전공업의 불법 증개축, 위험물 불법 보관, 안전 조치 미흡으로 인한 대규모 인명 피해 발생으로 상대방 책임이 명확합니다. 사망 14명, 부상 60명의 집단적 피해 규모가 크고, 소방당국의 적발 및 수사 등 객관적 증거가 확보 가능하며, 이미 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다.</t>
+          <t>음성노동인권센터의 전수조사 촉구와 잦은 화재 발생은 집단적 피해 가능성(조건 3)과 공적 절차 진행 중(조건 6)임을 시사하며, 화재 조사 기록을 통해 증거 확보(조건 5)도 가능할 것으로 보입니다. 그러나 상대방이 '소규모 사업장'으로 특정되어 있어 자력이 충분하지 않을 가능성이 높고(조건 2 부적합), 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>울며 사과하던 안전공업 대표 부녀 “설비 옮겨, 돈 벌어 피해자들 나눠...</t>
+          <t>음성노동인권센터 '소규모 사업장 화재 안전 전수조사' 촉구</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/chungcheong/1251343.html</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6116468</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-26 12:46:19.528943+00:00</t>
+          <t>2026-03-27 12:47:44.233943+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>아리셀</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>피해자 및 유가족 심리 회복 지원 논의 중</t>
+          <t>형사 항소심 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 대규모 화재로 인해 다수의 피해자와 유가족이 심리적 어려움을 겪고 있다. 현재는 피해자들에 대한 단기적인 심리 회복 지원에 대한 지적이 나오며 장기 대책 마련의 필요성이 제기되고 있다.</t>
+          <t>아리셀 화재 사고와 관련하여 박순관 대표가 항소심에서도 20년 구형을 받았다. 유가족들은 최고형을 호소하며, 이번 사고로 다수의 사망자가 발생했다. 현재 형사 재판이 진행 중이며, 이는 향후 민사 소송의 중요한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 대규모 화재로 다수의 피해자와 유가족이 발생하여 집단적 피해 성격이 강하며(적합 조건 3), 화재 발생 주체인 안전공업의 책임이 명확할 가능성이 높다(적합 조건 1). 대규모 화재 및 유족 발생으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 화재 원인 조사 등을 통해 객관적 증거 확보가 용이할 것으로 판단된다(적합 조건 5). 상대방의 자력 확인이 필요하지만, 사건의 중대성을 고려할 때 소송금융 투자 적합도가 높다.</t>
+          <t>아리셀 화재 사고로 인한 다수의 사망자 발생은 집단적이고 심각한 피해(적합 조건 3, 4)에 해당한다. 검찰이 박순관 대표에게 항소심에서도 20년을 구형한 것은 상대방의 책임이 명확하며(적합 조건 1), 이미 공적 절차(형사 재판)가 진행 중이고(적합 조건 6) 수사를 통해 증거가 충분히 확보되었음을 시사한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>피해자와 유가족 다수</t>
+          <t>다수 (사망자 발생)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 유족들 상담지원 장기 대책 마련해야</t>
+          <t>검찰, '아리셀 화재' 박순관 대표에 항소심서도 '20년' 구형</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265374</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241278</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-26 12:42:57.148427+00:00</t>
+          <t>2026-03-27 12:35:59.125226+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>아리셀</t>
+        </is>
+      </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>원청대표 형사 유죄 판결 및 법정구속</t>
+          <t>형사 재판 2심 진행 중 (검찰 징역 20년 구형)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>남포동 건설 현장에서 벽돌 추락으로 인부가 사망하는 사고가 발생했습니다. 원청대표는 안전 보건 관리 의무 위반으로 징역 1년의 실형을 선고받고 법정구속되었습니다. 이 형사 판결은 피해자 유족의 민사 손해배상 청구에 강력한 근거가 될 것으로 보입니다.</t>
+          <t>경기 화성 아리셀 공장 화재로 23명이 사망한 사건과 관련하여, 검찰이 아리셀 대표에게 2심에서도 징역 20년을 구형했다. 유족들은 피고인들에게 최고형을 내려달라고 호소하며, 이 사건은 대규모 인명 피해를 동반한 중대 산업재해로 사회적 파장이 크다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>원청대표의 형사 유죄 판결로 상대방의 책임이 명확하게 입증되었고(적합 조건 1), 이는 민사 손해배상 소송의 강력한 증거가 됩니다(적합 조건 5). 사망 사고라는 피해 규모의 심각성도 고려됩니다(적합 조건 4). 다만, 집단적 피해가 아니며, 원청의 구체적인 자력 정보는 부족합니다.</t>
+          <t>상대방 책임이 검찰의 징역 20년 구형으로 명확하며(적합 조건 1), 23명 사망이라는 집단적이고 큰 피해가 발생했다(적합 조건 3, 4). 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보되었고 공적 절차가 진행 중이다(적합 조건 5, 6). 피고 기업인 아리셀의 자력 확인이 필요하나, 대형 사고인 만큼 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>23명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>남포동 벽돌추락 인부 사망, 원청대표 징역 1년 법정구속</t>
+          <t>검찰, '공장 화재 23명 사망' 아리셀 대표에 2심도 징역 20년 구형</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008427</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032718235841866</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:49.785382+00:00</t>
+          <t>2026-03-27 12:31:17.381957+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>아리셀</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>노동청 작업 중지 명령 및 수사 진행 중</t>
+          <t>중대재해처벌법 위반 혐의 항소심 진행 중, 선고 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했습니다. 손주환 대표는 막말 논란에 대해 사과했으나, 불법 증축 및 노조의 환경 개선 요구 묵살 의혹에 대해서는 구체적인 언급을 피했습니다. 현재 노동청의 작업 중지 명령 등 관련 절차가 진행 중이며, 피해자 보상 논의가 시작되었습니다.</t>
+          <t>경기 화성 아리셀 공장 화재로 23명이 사망하고 8명이 부상당한 대형 산업재해 사건. 검찰은 중대재해처벌법 위반 혐의로 박순관 대표에게 항소심에서 징역 20년을 구형했으며, 1심에서는 징역 15년이 선고된 바 있다. 회사의 안전의무 위반이 명확히 지적되고 있으며, 유족들은 엄벌을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>안전공업 화재로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했으며, 불법 증축 및 안전 관리 소홀 의혹으로 상대방 책임이 명확해 보입니다. 노동청의 작업 중지 명령 등 공적 절차가 진행 중이며, 다수의 피해자로 인해 집단소송 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 구형 및 1심 유죄 판결), 다수의 사망자와 부상자가 발생한 집단적 피해이며, 검찰 수사를 통해 증거가 충분히 확보된 상태이다. 중대재해처벌법 적용으로 사회적 관심이 높고, 민사 손해배상 소송의 승소 가능성이 높다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>사망 23명, 부상 8명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>‘막말 논란’ 손주환 안전공업 대표 “부주의한 발언 사죄”</t>
+          <t>‘23명 참사’ 아리셀 화재 항소심…검찰, 박순관 대표 징역 20년 구형</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.seoultimes.news/news/article.html?no=2000094438</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:27:48.558488+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>아리셀</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>검찰 항소심에서 징역 20년 구형</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>23명의 사망자가 발생한 화성 아리셀 공장 화재 사건과 관련하여, 검찰이 박순관 아리셀 대표에게 항소심에서 징역 20년을 구형했다. 이는 대표가 전조증상을 외면하여 참사를 초래했다는 판단에 따른 것이다. 현재 형사 절차가 진행 중이며, 다수의 피해자가 발생한 중대한 사건이다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>아리셀 대표의 책임이 검찰 구형으로 명확히 특정되었고(적합 조건 1), 23명이라는 다수의 사망자가 발생하여 피해 규모가 매우 크다(적합 조건 3, 4). 이미 검찰 수사를 통해 증거가 확보되었고(적합 조건 5) 형사 절차가 2심까지 진행 중이므로(적합 조건 6) 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>23명</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>전조증상 외면 …檢, 23명 사망 아리셀 대표에 2심서 20년 구형(종합)</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gyeonggi/6116881</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:25:32.343628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>아리셀</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>아리셀 대표에 대한 형사 재판 1심 진행 중, 징역 20년 구형</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>아리셀 대표가 미숙련 파견근로자에게 안전보건교육을 미실시하고 불법파견한 혐의로 징역 20년을 구형받음. 이는 다수의 피해자 생명을 앗아간 중대 산업재해 사건으로, 유가족들은 엄중 처벌을 요구하고 있음. 1심 법원에서 이미 불법파견 및 안전보건 의무 위반 사실이 언급되어 민사상 책임도 명확할 것으로 예상됨.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(안전보건교육 미실시, 불법파견), 다수의 피해자가 발생한 중대 산업재해 사건임. 형사 재판이 진행 중이며(징역 20년 구형), 1심 법원에서 이미 불법파견 및 안전보건 의무 위반 사실이 언급되어 증거 확보 및 책임 입증이 용이할 것으로 판단됨. 사망 사고로 인한 피해 규모가 클 것으로 예상되며, 유가족들의 엄중 처벌 요구가 있어 민사 소송 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>아리셀 대표 징역 20년 구형, 유가족  엄중 처벌을</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233459</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:23:27.391815+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>공단</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>부지급 처분에 대한 심사/재심사 또는 행정소송 준비 단계</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>기사는 진폐증 환자가 요양급여 부지급 처분에 불복하여 심사 및 재심사를 거치거나 행정소송을 제기할 수 있는 방법을 설명한다. 소송 과정에서 진료기록 감정을 통해 의학적 소견을 확보할 수 있음을 언급하며, 공단과의 분쟁 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>상대방이 공단으로 자력이 충분하고, 진료기록 감정을 통해 증거 확보가 가능하며, 이미 부지급 처분에 대한 심사/재심사 등 공적 절차가 진행 중이거나 예정되어 있음. 다만, 기사 내용만으로는 상대방의 명확한 책임이나 집단적 피해 규모를 특정하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>사망진단서 한 줄에 가린 '진폐증'</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A64" s="4" t="inlineStr">
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233454</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:47:06.713713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...194 lines deleted...]
-      </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>검찰 피해자 지원팀 구성 및 긴급 생계비 지원</t>
+          <t>국가배상책임 인정 판결 선고</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장 '안전공업'에서 발생한 대형 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했다. 검찰은 피해자 지원팀을 구성하고 긴급 생계비를 지원하는 등 피해자 지원에 나섰으며, 중앙합동재난피해자지원센터 내 검찰청 상담소를 설치했다.</t>
+          <t>속헹 씨 아버지는 근로복지공단으로부터 산재 승인 결정을 받았으며, 국가를 상대로 한 손해배상 소송에서 국가배상책임이 인정되었습니다. 노동부 장관의 사과도 뒤늦게 나왔습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장 화재 사고는 14명 사망, 60명 부상이라는 대규모 인명 피해를 발생시켰으며(집단적 피해, 피해 규모 큼), 검찰이 피해자 지원팀을 구성하고 긴급 생계비를 지원하는 등 공적 절차가 진행 중이다(공적 절차 진행). 공장 내 화재로 상대방(안전공업)의 책임이 명확할 가능성이 높고, 검찰 수사를 통해 증거 확보도 용이할 것으로 판단된다(상대방 책임 명확, 증거 확보 가능).</t>
+          <t>기사에 언급된 속헹 씨 아버지의 산재 및 국가배상 소송은 이미 국가배상책임이 인정되는 판결이 선고되어 사실상 종결 단계에 해당합니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>검찰, '대전 공장 화재 사고' 유족에 긴급생계비 지원</t>
+          <t>변호사한테 고발당한 이주 인권 활동가 [세상에 이런 법이]</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032520574991870</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57488</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-25 12:35:14.312446+00:00</t>
+          <t>2026-03-27 00:41:47.282879+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr"/>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>대표의 막말 논란 확산</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재 참사 희생자와 유가족, 부상자들을 위해 익명의 기부자가 경남사회복지공동모금회에 현금 500만원과 손 편지, 국화 한 송이를 전달했습니다. 이 기부자는 2017년부터 국내외 재난 발생 시 꾸준히 나눔을 실천해 온 것으로 알려졌습니다. 기사는 기부자의 선행에 초점을 맞추고 있으며, 화재의 원인이나 법적 책임에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>대전 안전공업 참사 후, 손 대표가 사고 책임을 피해자에게 전가하고 유가족의 슬픔을 외면하는 막말을 했다는 논란이 확산되고 있다. 이는 빈소에서 사과했던 모습과 상반되는 내부 언행이 드러나면서 공분을 사고 있다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>기사는 대전 자동차 부품 공장 화재 피해자들을 위한 익명 기부 소식에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방의 자력, 증거 유무, 공적 절차 진행 여부 등)가 전혀 언급되어 있지 않습니다. 적합 조건 1, 2, 5, 6이 충족되지 않아 투자 적합도가 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 4(피해 규모 큼)에 해당한다. '참사'라는 단어는 인명 피해를 포함하며, 대표의 막말은 사고 책임을 회피하려는 시도로 보여 회사 측의 책임이 명확해 보인다. 다만, 상대방의 자력이나 구체적인 피해 규모, 진행 중인 공적 절차에 대한 정보는 기사에 없어 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>500만원과 국화 한 송이…비극 때마다 나타난 이름 없는 천사</t>
+          <t>시신 인도 마친 대전 안전공업 참사, 대표 '막말' 논란에 공분 확산</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/25/2026032520051319011</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=458085</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-25 12:31:28.463310+00:00</t>
+          <t>2026-03-27 00:31:17.468009+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>정부 지원 및 합동점검 논의 중</t>
+          <t>중대재해처벌법 관련 법원 선고 분석 및 향후 적용 논의</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>대전 공장에서 발생한 화재로 유가족과 피해자가 발생했으며, 정부는 이들에 대한 지원 상황과 사업장 화재 위험 저감을 위한 점검 계획을 논의했다. 정부는 유가족의 뜻에 따라 지원하고, 치료 중인 피해자의 치료비 지급보증 및 간병 가족을 위한 아이돌봄서비스 등을 지원할 예정이다.</t>
+          <t>중대재해처벌법 시행 이후 법원 유죄 선고 사건의 절반 가량이 하청업체 근로자 사망 사고에서 비롯되었으며, 법원은 '위험의 외주화'에 대한 원청 경영책임자의 책임을 강조하고 있습니다. 전문가들은 중대재해 예방을 위한 체계적인 산업 안전 시스템 구축과 사전·사후 대책 마련의 중요성을 강조하며, 법의 실효성 제고 방안 마련이 필요하다고 제언했습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 유가족과 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 예상되며, 정부가 치료비 지급보증 및 지원을 논의하고 유사시설 합동점검을 계획하는 등 공적 절차(적합 조건 6)가 진행 중이다. 공장 화재의 특성상 사업장 측의 책임이 비교적 명확하고(적합 조건 1), 정부 점검을 통해 증거 확보(적합 조건 5)가 용이할 것으로 보인다. 유가족 및 치료 중인 피해자가 있다는 점에서 피해 규모도 클 것(적합 조건 4)으로 판단된다.</t>
+          <t>법원이 '위험의 외주화'에 대한 원청 경영책임자의 책임을 명확히 하고 있으며(적합 조건 1), 중대재해처벌법 위반 유죄 사건 중 다수가 하청 근로자 사망 사고에서 비롯되는 등 집단적 피해가 발생하고 있습니다(적합 조건 3). 사망 사고는 피해 규모가 크고(적합 조건 4), 이미 85건의 법원 선고 분석을 통해 유죄 판단 기준 및 양형 사유가 명확히 제시되어 증거 확보가 용이합니다(적합 조건 5). 또한 노동청·검찰 수사 등 공적 절차가 선행됩니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (사망자 최소 36명 이상)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>정부  대전 공장 화재 유족·피해자 지원… 유사시설 합동점검</t>
+          <t>‘위험의 외주화’ 경고한 법원…감독 강화 등 중처법 실효성 높여야</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265096</t>
+          <t>https://www.sedaily.com/article/20024705?ref=naver</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-25 12:28:14.708508+00:00</t>
+          <t>2026-03-27 00:28:26.452927+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>정부 중대본 회의 개최, 사고 부상자 치료비 지급보증, 화재 위험 사업장 긴급 점검 실시 예정</t>
+          <t>행정안전부 주관 중앙합동재난피해자지원센터 가동, 보험사 협의 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>대전 공장화재와 관련하여 정부는 중대본 회의를 열고 부상자 치료비 지급보증 및 가족 아이돌봄서비스 지원을 발표했습니다. 또한, 소방청, 노동부, 지방정부 합동점검반을 구성하여 화재 위험 사업장 2천865곳에 대한 긴급 점검을 실시할 예정입니다.</t>
+          <t>대덕산단 화재로 유가족이 발생했으며, 행정안전부와 보험사 협의를 통해 유가족의 서류 제출 부담을 줄일 방침입니다. 사고 다음 날부터 행안부 주관 중앙합동재난피해자지원센터가 가동되어 통합 지원 체계가 마련되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>대전 공장화재와 관련하여 정부 중대본 회의 및 소방청, 노동부, 지방정부 합동 긴급 점검 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수가 불확실하여 추가 정보 확인이 필요합니다.</t>
+          <t>대덕산단 화재로 인한 유가족 발생은 피해 규모가 매우 크고(적합 조건 4), '유가족' 언급으로 다수의 피해자가 있음을 시사합니다(적합 조건 3). 행정안전부 주관 중앙합동재난피해자지원센터가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 보험사와의 협의는 상대방의 자력이 충분할 가능성을 높이고(적합 조건 2), 공식 조사 및 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>'대전 화재' 피해자 치료비 지급보증···사업장 긴급 점검</t>
+          <t>비용부터 심리회복까지 '원스텝' 지원 [대덕산단 화재, 이제는 회복 집...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750922</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227702</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-25 12:25:02.895572+00:00</t>
+          <t>2026-03-27 00:22:07.752233+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰 수사 및 노동 당국 중대재해처벌법 위반 혐의 입건</t>
+          <t>피해자 상담 및 지원 논의 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 화재 참사로 14명이 사망했으며, 유족들은 시신 훼손으로 인한 어려움을 겪고 있다. 경찰은 현장 감식 및 압수수색을 통해 증거를 확보하고 있으며, 노동 당국은 안전공업 대표 및 임직원을 중대재해처벌법 위반 및 산업안전보건법 위반 혐의로 입건했다. 정부는 유족 지원 및 재발 방지 대책을 논의 중이다.</t>
+          <t>대전 대덕산업단지 공장 화재 이후 직접 및 간접 피해자들이 겪는 정신적 고통에 대한 지속적인 지원의 필요성이 제기되었습니다. 기사는 화재로 인한 상처가 불길이 잡힌 뒤에도 이어지고 있음을 강조하며, 장기적인 사후 관리 방안 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>안전공업 대표 및 임직원이 중대재해처벌법 위반 혐의로 입건되어 상대방 책임이 명확하며(조건 1), 14명의 사망자가 발생한 집단적이고 심각한 피해이다(조건 3, 4). 경찰 및 노동 당국의 수사, 압수수색을 통해 증거 확보가 용이하고(조건 5), 이미 공적 절차가 활발히 진행 중이다(조건 6).</t>
+          <t>기사 내용이 대덕산업단지 공장 화재의 피해자 회복 및 지원 필요성에 초점을 맞추고 있어, 소송금융 투자에 필수적인 상대방의 책임 명확성, 자력 여부, 구체적인 피해 금액, 진행 중인 법적 절차 등에 대한 정보가 부족합니다. 집단적 피해는 예상되나, 소송 가능성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>사망자 14명, 유족 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>“두 아들 남기고 먼저…” 대전 화재 참사 통곡의 발인</t>
+          <t>다친 마음 아물 때까지…지속 지원 필요 [대덕산단 화재, 이제는 회복 집...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774428486&amp;code=11131200&amp;cp=nv</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227700</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-25 12:23:23.360772+00:00</t>
+          <t>2026-03-27 00:21:41.599009+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>경찰 수사 및 중대재해처벌법 혐의 입건, 장례 및 피해 보상 논의 중</t>
+          <t>사랑의열매 특별모금 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 노동자 14명이 사망하고 60명이 부상당해 총 74명의 사상자가 발생했다. 현재 희생자들의 장례 절차가 진행 중이며, 정부와 대전시는 피해 보상 및 트라우마 치료 등 후속 조치를 약속했다. 안전공업 대표는 중대재해처벌법 혐의로 입건되어 경찰 조사가 진행 중이다.</t>
+          <t>대전 자동차 부품 공장 화재로 희생자와 부상자가 발생했으며, 익명의 기부자가 500만 원을 기부했다. 사랑의열매는 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원을 위한 특별 모금을 진행 중이다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>안전공업 대표가 중대재해처벌법 혐의로 입건되고 불법증축 의혹이 제기되어 상대방 책임이 비교적 명확하다. 총 74명의 사상자가 발생하여 집단적 피해 규모가 크며, 경찰 수사 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높다.</t>
+          <t>기사에서 화재 책임 주체가 명확히 특정되지 않고(적합 조건 1 미충족), 상대방의 자력이나 피해 규모에 대한 구체적인 정보가 부족합니다(적합 조건 2, 4 부분적 미충족). 현재 공적 절차나 증거 확보에 대한 언급도 없어 소송금융 투자 적합도가 낮습니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>대전 안전공업 참사 첫 발인 엄수… 희생자 장례 절차 본격화</t>
+          <t>대전 화재 피해자들에 조용한 위로…500만 원 두고 간 익명 기부자 [이런...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008595</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519743&amp;ref=A</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:11.173723+00:00</t>
+          <t>2026-03-27 00:20:24.349064+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>노조가 피해보상 및 책임자 엄벌 노력 중</t>
+          <t>경찰/검찰 수사 및 노동 당국 조사 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>안전공업에서 발생한 화재 참사로 고인과 유가족이 발생했으며, 노조 관계자는 대표의 언행을 비판하며 정당한 피해보상과 책임자 엄벌을 요구하고 있습니다. 산재 발생 시 승인 관련 문제도 언급되어, 산업재해 및 안전 관리 부실에 대한 책임 추궁이 예상됩니다.</t>
+          <t>대전 안전공업에서 발생한 화재 참사로 14명이 사망하고 60명이 부상당했다. 회사 대표 부녀는 사고 직후 기계설비를 다른 공장으로 옮기려 시도했으며, 2층 불법 증개축 및 3층 위험물(나트륨) 불법 보관 사실이 드러났다. 현재 소방당국 및 노동 당국의 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>화재 참사로 인한 고인과 유가족 발생은 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사합니다. 노조 관계자의 발언은 안전공업 측의 책임 소재가 명확하고(적합 조건 1) 공적 절차(엄벌, 산재 승인 관련)가 진행될 가능성(적합 조건 6)이 높음을 보여줍니다. 화재 참사는 객관적 증거 확보도 용이할 것으로 예상됩니다(적합 조건 5).</t>
+          <t>안전공업의 불법 증개축, 위험물 불법 보관, 안전 조치 미흡으로 인한 대규모 인명 피해 발생으로 상대방 책임이 명확합니다. 사망 14명, 부상 60명의 집단적 피해 규모가 크고, 소방당국의 적발 및 수사 등 객관적 증거가 확보 가능하며, 이미 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>고인 및 유가족 다수</t>
+          <t>사망 14명, 부상 60명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>특히 XX가 그런 역할을 했다  … 사죄하던 안전공업 대표의 뒷모습</t>
+          <t>울며 사과하던 안전공업 대표 부녀 “설비 옮겨, 돈 벌어 피해자들 나눠...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241118</t>
+          <t>https://www.hani.co.kr/arti/area/chungcheong/1251343.html</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-25 12:19:13.032332+00:00</t>
+          <t>2026-03-26 12:46:19.528943+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>삼성반도체</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>질병판정위원회에서 산재 인정 후 소송 진행 중</t>
+          <t>피해자 및 유가족 심리 회복 지원 논의 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>반올림이 확보한 삼성반도체 작업환경보고서를 바탕으로, 질병판정위원회에서 자녀 산재를 인정받은 남성 노동자가 현재 소송을 진행 중이다. 이는 19년 전 황유미 사건 이후에도 반도체 산업 내 산재 문제가 지속되고 있음을 보여준다.</t>
+          <t>대전 안전공업에서 발생한 대규모 화재로 인해 다수의 피해자와 유가족이 심리적 어려움을 겪고 있다. 현재는 피해자들에 대한 단기적인 심리 회복 지원에 대한 지적이 나오며 장기 대책 마련의 필요성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확 - 질병판정위원회 산재 인정), 2(상대방 자력 충분 - 삼성반도체), 3(집단적 피해 - 반올림 활동 및 과거 사례), 5(증거 확보 - 작업환경보고서), 6(공적 절차 진행 - 질병판정위원회 인정)에 해당하여 소송금융 적합도가 높습니다. 현재 소송이 진행 중이며, 피해 규모가 클 것으로 예상됩니다.</t>
+          <t>대전 안전공업에서 발생한 대규모 화재로 다수의 피해자와 유가족이 발생하여 집단적 피해 성격이 강하며(적합 조건 3), 화재 발생 주체인 안전공업의 책임이 명확할 가능성이 높다(적합 조건 1). 대규모 화재 및 유족 발생으로 피해 규모가 클 것으로 예상되며(적합 조건 4), 화재 원인 조사 등을 통해 객관적 증거 확보가 용이할 것으로 판단된다(적합 조건 5). 상대방의 자력 확인이 필요하지만, 사건의 중대성을 고려할 때 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해자와 유가족 다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>[19년 전 황유미 그리고 지금 반도체는 ②] 피해자를 보호하는 산재보험...</t>
+          <t>대전 안전공업 화재 유족들 상담지원 장기 대책 마련해야</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233399</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265374</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-25 00:45:29.435477+00:00</t>
+          <t>2026-03-26 12:42:57.148427+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A75" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>노조가 대표의 막말 의혹 관련 경위 파악 중이며, 피해 보상 및 엄벌을 위한 노력을 예고. 화재 참사에 대한 수사도 진행될 가능성 있음.</t>
+          <t>원청대표 형사 유죄 판결 및 법정구속</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생한 가운데, 손주환 대표이사가 임원들 앞에서 유가족을 비하하는 막말을 했다는 논란이 일고 있다. 언론에 공개된 녹취록에는 손 대표가 언론 제보자 색출을 지시하고 희생자를 언급하며 부적절한 발언을 한 정황이 담겼다. 한국노총 안전공업지부는 발언 경위를 파악하고 있으며, 피해 보상과 엄벌을 위해 노력하겠다고 밝혔다.</t>
+          <t>남포동 건설 현장에서 벽돌 추락으로 인부가 사망하는 사고가 발생했습니다. 원청대표는 안전 보건 관리 의무 위반으로 징역 1년의 실형을 선고받고 법정구속되었습니다. 이 형사 판결은 피해자 유족의 민사 손해배상 청구에 강력한 근거가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>적합 조건: 74명의 사상자가 발생한 대형 화재로 집단적 피해 규모가 매우 큼. 대표의 막말에 대한 녹취록 등 명확한 증거가 존재하며, 노조가 피해 보상과 엄벌을 위해 노력하겠다고 밝혀 소송 가능성이 높음. 상대방인 안전공업의 배상 능력은 추가 확인이 필요하나, 대형 참사이므로 보험 가입 등 배상 여력이 있을 것으로 추정됨.</t>
+          <t>원청대표의 형사 유죄 판결로 상대방의 책임이 명확하게 입증되었고(적합 조건 1), 이는 민사 손해배상 소송의 강력한 증거가 됩니다(적합 조건 5). 사망 사고라는 피해 규모의 심각성도 고려됩니다(적합 조건 4). 다만, 집단적 피해가 아니며, 원청의 구체적인 자력 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>화재 참사 뒤  유가족이고 XX이고 …안전공업 대표 막말 논란</t>
+          <t>남포동 벽돌추락 인부 사망, 원청대표 징역 1년 법정구속</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032508281266399</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008427</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-25 00:27:17.583200+00:00</t>
+          <t>2026-03-26 12:36:49.785382+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>정부 조사 및 지원 대책 마련 중</t>
+          <t>노동청 작업 중지 명령 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 74명의 사상자가 발생했습니다. 이 대통령은 국정 책임자로서 송구함을 표하며 희생자 유가족과 피해자들에게 위로를 전하고, 관계 부처에 보상, 트라우마 치유, 유가족 지원 대책을 세심하게 마련할 것을 지시했습니다. 관련 보도에서는 안전 불감증과 위험천만한 작업장 정황이 속속 드러나고 있습니다.</t>
+          <t>대전 안전공업에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했습니다. 손주환 대표는 막말 논란에 대해 사과했으나, 불법 증축 및 노조의 환경 개선 요구 묵살 의혹에 대해서는 구체적인 언급을 피했습니다. 현재 노동청의 작업 중지 명령 등 관련 절차가 진행 중이며, 피해자 보상 논의가 시작되었습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 관련 보도에서 안전 불감증 및 위험 작업장 정황이 언급되어 상대방 책임이 명확할 가능성이 높습니다(적합 조건 1, 5). 또한 대통령이 국정 책임자로서 송구함을 표하고 관계 부처에 지원 대책 마련을 지시하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>안전공업 화재로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했으며, 불법 증축 및 안전 관리 소홀 의혹으로 상대방 책임이 명확해 보입니다. 노동청의 작업 중지 명령 등 공적 절차가 진행 중이며, 다수의 피해자로 인해 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>이 대통령  대전 화재 참사⋯국정 책임자로서 송구</t>
+          <t>‘막말 논란’ 손주환 안전공업 대표 “부주의한 발언 사죄”</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/831394</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519207&amp;ref=A</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-25 00:25:25.082066+00:00</t>
+          <t>2026-03-26 12:30:37.201025+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>영덕군 창포리 풍력발전단지에서 블레이드 수리 중 화재가 발생하여 3명이 사망했다. 앞서 같은 단지 내 풍력발전기 타워 붕괴 사고도 있었다. 현재 화재 원인에 대한 조사가 진행 중이다.</t>
+          <t>기사는 산재 사고 유족들이 장례 기간 중 '죽을 만해서 죽었다'는 등의 사측 발언으로 인해 손해배상 책임을 질 수도 있다는 두려움에 시달리는 현실을 지적합니다. 현 산재 관련 법체계에서 사측의 '사고 이후의 2차 가해'에 대한 대응이 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>영덕 풍력발전단지 화재로 3명의 인명피해가 발생했으며, 원인 조사가 진행 중입니다. 이는 상대방 책임이 명확해질 가능성이 높고(적합 조건 1), 풍력발전단지 운영 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 3명의 사망자는 피해 규모가 크며(적합 조건 4), 현재 공적 조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사는 특정 산재 사고나 기업을 지칭하지 않고, 산재 사고 유족에 대한 '사측의 2차 가해'라는 일반적인 문제점을 다루고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>3명 사망</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[참성단] 풍력발전기 화재</t>
+          <t>[36.5˚C] 죽을 만해서 죽었다는 말</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760757</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031720500001791?did=NA</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-24 13:16:08.203772+00:00</t>
+          <t>2026-03-26 00:35:49.059434+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>경기도 이천의 자갈 제조공장에서 베트남 이주노동자 고 뚜안 씨(23세)가 컨베이어벨트에 끼어 사망했습니다. 공장의 심각한 안전 의무 위반이 확인되었으며, 유족은 한국 정부에 진상규명과 책임자 처벌을 요구하고 있습니다. 이는 고용허가제 이주노동자 산재 사망이라는 사회적 문제의 단면을 보여줍니다.</t>
+          <t>경남의 익명 기부자가 대전 공장 화재 피해자와 유가족을 위해 5백만 원의 성금을 전달했습니다. 이 기부자는 2017년부터 국내외 재난 시마다 기부를 이어왔으며, 누적 기부액은 7억 5천여만 원에 달합니다. 기사는 기부 행위에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(중앙산업의 안전 의무 위반), 피해 규모가 크며(사망), 증거 확보가 용이하고(사고 현장, 조사 결과), 유족의 진상규명 요구로 공적 절차 진행이 예상됩니다. 또한, 고용허가제 이주노동자 산재 사망이라는 사회적 이슈와 맞물려 집단적 피해 가능성도 내포하고 있습니다.</t>
+          <t>해당 기사는 대전 공장 화재 피해자에 대한 익명 기부 소식으로, 소송금융 투자 검토에 필요한 핵심 정보(상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등)가 전혀 포함되어 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명 (고 뚜안 씨 유족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>국가가 허가한 일터에서 스물셋 청년이 죽었다</t>
+          <t>익명의 나눔천사, 대전 공장 화재 피해에 5백만원 기부</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>newstapa.org</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://newstapa.org/article/b8Pz3</t>
+          <t>https://news.knn.co.kr/news/article/185573</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-24 13:05:57.607635+00:00</t>
+          <t>2026-03-26 00:24:55.148197+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>대전고용노동청, 손 대표 등 중대재해처벌법 및 산업안전보건법 위반 혐의로 입건. 경찰 및 노동청 현장 감식 진행 중.</t>
+          <t>경찰 및 고용 당국 수사 및 현장 감식 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 14명이 사망하고 다수의 유가족이 고통받고 있다. 대전고용노동청은 안전공업 손 대표 등을 중대재해처벌법 및 산업안전보건법 위반 혐의로 입건했으며, 경찰과 노동청은 현장 감식을 통해 사고 원인과 책임 소재를 조사 중이다. 유가족들은 회사 측에 강한 원망을 표하고 있다.</t>
+          <t>대전 자동차 부품 공장 '안전공업'에서 발생한 대형 화재로 14명이 사망하고 60명이 부상을 입었습니다. 경찰과 고용 당국이 화재 원인 및 책임 소재 규명을 위한 수사와 현장 감식을 진행 중이며, 희생자들의 발인이 시작되었습니다. 정부는 피해자 지원 대책을 마련하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>안전공업 화재 참사로 14명의 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 대전고용노동청이 손 대표 등을 중대재해처벌법 위반 혐의로 입건하는 등 공적 절차가 진행 중이며(적합 조건 6), 사측의 안전보건 확보 의무 위반 가능성이 높아 책임이 비교적 명확하다(적합 조건 1). 또한, 경찰 및 노동청의 현장 감식으로 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확): 자동차 부품 공장 '안전공업'에서 발생한 화재로, 목격자 진술 및 수사를 통해 책임 소재가 규명될 가능성이 높습니다. 적합 조건 3(집단적 피해): 14명 사망, 60명 부상으로 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 적합 조건 4(피해 규모 큼): 사망 및 중상해 피해로 손해배상액이 상당할 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 경찰 및 고용 당국의 현장 감식과 목격자 진술 등 객관적 증거가 확보되고 있습니다. 적합 조건 6(공적 절차 진행 중): 경찰과 고용 당국의 수사가 본격적으로 진행 중입니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>14명 (사망자)</t>
+          <t>14명 사망, 60명 부상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>상주가 된 아이는 아버지 영정 앞에서 조문객 등을 토닥였다</t>
+          <t>“고생만 한 아들”… 대전 화재 희생자 첫 발인</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603242027005</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/26/20260326012004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-24 12:44:08.564368+00:00</t>
+          <t>2026-03-26 00:16:04.413976+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>정부 중앙재난안전대책본부 회의, 합동 감식 진행 중, 피해자 지원센터 운영</t>
+          <t>검찰 피해자 지원팀 구성 및 긴급 생계비 지원</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사로 13명의 희생자 신원이 확인되었으며, 정부는 유가족에게 시신을 인도하고 장례 절차를 지원하고 있다. 중앙재난안전대책본부를 통해 합동 감식 및 사고 원인 조사가 진행 중이며, 피해자 지원센터를 확대 운영하여 유가족을 돕고 있다.</t>
+          <t>대전 자동차 부품 제조 공장 '안전공업'에서 발생한 대형 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했다. 검찰은 피해자 지원팀을 구성하고 긴급 생계비를 지원하는 등 피해자 지원에 나섰으며, 중앙합동재난피해자지원센터 내 검찰청 상담소를 설치했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>적합 조건: 다수 피해자(13명 사망), 피해 규모가 큼(사망 사고), 정부 주도로 합동 감식 등 공적 절차가 진행 중이며(증거 확보 용이, 공적 절차 진행), 사고 원인 조사를 통해 상대방 책임이 명확해질 가능성이 높음. 상대방 자력은 추가 확인 필요.</t>
+          <t>대전 자동차 부품 제조 공장 화재 사고는 14명 사망, 60명 부상이라는 대규모 인명 피해를 발생시켰으며(집단적 피해, 피해 규모 큼), 검찰이 피해자 지원팀을 구성하고 긴급 생계비를 지원하는 등 공적 절차가 진행 중이다(공적 절차 진행). 공장 내 화재로 상대방(안전공업)의 책임이 명확할 가능성이 높고, 검찰 수사를 통해 증거 확보도 용이할 것으로 판단된다(상대방 책임 명확, 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>13명 사망</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>정부  대전 공장 화재 희생자 13명 신원 확인…유가족 인도</t>
+          <t>검찰, '대전 공장 화재 사고' 유족에 긴급생계비 지원</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260324202119ltn</t>
+          <t>https://view.asiae.co.kr/article/2026032520574991870</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-24 12:43:28.688249+00:00</t>
+          <t>2026-03-25 12:35:14.312446+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>경북 영덕군 풍력발전단지에서 20년 이상 된 노후 풍력발전기 화재로 작업자 3명이 사망했습니다. 경찰은 설비 결함 또는 안전관리 부실 여부를 수사 중이며, 고용노동부는 중대재해처벌법 적용을 검토하고 있습니다. 영덕군은 노후 발전기 전면 철거를 정부에 건의할 방침입니다.</t>
+          <t>대전 자동차 부품 공장 화재 참사 희생자와 유가족, 부상자들을 위해 익명의 기부자가 경남사회복지공동모금회에 현금 500만원과 손 편지, 국화 한 송이를 전달했습니다. 이 기부자는 2017년부터 국내외 재난 발생 시 꾸준히 나눔을 실천해 온 것으로 알려졌습니다. 기사는 기부자의 선행에 초점을 맞추고 있으며, 화재의 원인이나 법적 책임에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>발전기가 설계수명을 넘긴 노후 설비이며, 비상 탈출 시설 작동 여부 및 안전 매뉴얼 준수 여부 등 운영사의 관리 부실 가능성이 높습니다. 풍력발전단지 운영사는 대규모 에너지 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 3명의 사망자가 발생하여 피해 규모가 매우 큽니다. 현재 경찰 수사 및 고용노동부의 중대재해처벌법 적용 검토가 진행 중이므로 객관적 증거 확보 가능성이 높습니다.</t>
+          <t>기사는 대전 자동차 부품 공장 화재 피해자들을 위한 익명 기부 소식에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방의 자력, 증거 유무, 공적 절차 진행 여부 등)가 전혀 언급되어 있지 않습니다. 적합 조건 1, 2, 5, 6이 충족되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>3명 사망</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>80m 상공 풍력발전기서 불, 비상탈출도 못했다</t>
+          <t>500만원과 국화 한 송이…비극 때마다 나타난 이름 없는 천사</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260324/133596847/1</t>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032520051319011</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:32.797449+00:00</t>
+          <t>2026-03-25 12:31:28.463310+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>관계부처의 피해 대책 마련 논의 및 위험 사업장 조사 촉구</t>
+          <t>정부 지원 및 합동점검 논의 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>기사는 유가족과 피해자들에게 위로를 전하며, 관계부처에 보상, 트라우마 치유, 유가족 지원 등 피해 대책 마련을 강조하고 위험 사업장에 대한 철저한 조사 및 안전 관련 조치를 촉구하는 내용을 담고 있습니다. 구체적인 사건명이나 피해 규모는 언급되지 않았습니다.</t>
+          <t>대전 공장에서 발생한 화재로 유가족과 피해자가 발생했으며, 정부는 이들에 대한 지원 상황과 사업장 화재 위험 저감을 위한 점검 계획을 논의했다. 정부는 유가족의 뜻에 따라 지원하고, 치료 중인 피해자의 치료비 지급보증 및 간병 가족을 위한 아이돌봄서비스 등을 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 구체적인 사건명, 상대방, 피해 규모, 진행 단계 등을 파악하기 어렵습니다. '유가족과 피해자' 언급으로 집단적 피해 가능성은 있으나, 그 외 적합 조건들을 확인할 수 없어 소송금융 적합도가 낮습니다.</t>
+          <t>대전 공장 화재로 유가족과 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)가 예상되며, 정부가 치료비 지급보증 및 지원을 논의하고 유사시설 합동점검을 계획하는 등 공적 절차(적합 조건 6)가 진행 중이다. 공장 화재의 특성상 사업장 측의 책임이 비교적 명확하고(적합 조건 1), 정부 점검을 통해 증거 확보(적합 조건 5)가 용이할 것으로 보인다. 유가족 및 치료 중인 피해자가 있다는 점에서 피해 규모도 클 것(적합 조건 4)으로 판단된다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[오늘, 금강일보] 3월 25일</t>
+          <t>정부  대전 공장 화재 유족·피해자 지원… 유사시설 합동점검</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148640</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2265096</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-24 12:41:24.117533+00:00</t>
+          <t>2026-03-25 12:28:14.708508+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
+      <c r="A83" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>대전시의 피해자 및 유족 지원 조치 진행 중, 관련 기관 조사 예상</t>
+          <t>정부 중대본 회의 개최, 사고 부상자 치료비 지급보증, 화재 위험 사업장 긴급 점검 실시 예정</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 화재 사고로 인해 다수의 피해자와 유족이 발생했다. 대전시는 장례 비용 우선 지급, 전담 공무원 배치, 심리회복 치료 및 자녀 돌봄 등 피해자와 유족의 안정을 위한 전폭적인 지원 조치를 약속하며 수습에 속도를 내고 있다.</t>
+          <t>대전 공장화재와 관련하여 정부는 중대본 회의를 열고 부상자 치료비 지급보증 및 가족 아이돌봄서비스 지원을 발표했습니다. 또한, 소방청, 노동부, 지방정부 합동점검반을 구성하여 화재 위험 사업장 2천865곳에 대한 긴급 점검을 실시할 예정입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 다수의 피해자와 유족이 발생하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 화재 사고 특성상 수사기관 및 관계 기관의 조사를 통해 증거 확보가 용이하며(적합 조건 5), 시의 전폭적인 지원 및 수습 조치가 진행 중이므로 공적 절차가 이미 진행되고 있음(적합 조건 6). 다만, 상대방인 '대전 안전공업'의 자력은 기사만으로는 파악하기 어려움.</t>
+          <t>대전 공장화재와 관련하여 정부 중대본 회의 및 소방청, 노동부, 지방정부 합동 긴급 점검 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수가 불확실하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 수습 속도</t>
+          <t>'대전 화재' 피해자 치료비 지급보증···사업장 긴급 점검</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148642</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750922</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-24 12:32:33.825409+00:00</t>
+          <t>2026-03-25 12:25:02.895572+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>경찰 중대재해수사팀의 업무상과실치사 혐의 적용 검토 및 사고 경위 조사 진행 중.</t>
+          <t>경찰 수사 및 노동 당국 중대재해처벌법 위반 혐의 입건</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>경북 영덕 풍력발전단지에서 발생한 화재로 현장 근로자 3명이 사망했다. 경찰은 업무상과실치사 혐의 적용 가능성을 열어두고 사고 경위와 업체 관계자들의 업무상 과실 여부를 조사 중이다. 이는 산업재해로 인한 중대 피해 사건으로, 유족들의 손해배상 청구 가능성이 높다.</t>
+          <t>대전 대덕구 안전공업 화재 참사로 14명이 사망했으며, 유족들은 시신 훼손으로 인한 어려움을 겪고 있다. 경찰은 현장 감식 및 압수수색을 통해 증거를 확보하고 있으며, 노동 당국은 안전공업 대표 및 임직원을 중대재해처벌법 위반 및 산업안전보건법 위반 혐의로 입건했다. 정부는 유족 지원 및 재발 방지 대책을 논의 중이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확성 - 경찰 업무상과실치사 혐의 검토), 4(피해 규모 큼 - 3명 사망), 5(증거 확보 가능성 - 경찰 수사 진행 중), 6(공적 절차 진행 중 - 경찰 중대재해수사팀 조사)에 해당한다. 풍력발전단지 운영 업체는 자력이 충분할 것으로 예상된다.</t>
+          <t>안전공업 대표 및 임직원이 중대재해처벌법 위반 혐의로 입건되어 상대방 책임이 명확하며(조건 1), 14명의 사망자가 발생한 집단적이고 심각한 피해이다(조건 3, 4). 경찰 및 노동 당국의 수사, 압수수색을 통해 증거 확보가 용이하고(조건 5), 이미 공적 절차가 활발히 진행 중이다(조건 6).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>사망자 14명, 유족 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[연합뉴스 이 시각 헤드라인] - 07:30</t>
+          <t>“두 아들 남기고 먼저…” 대전 화재 참사 통곡의 발인</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324015300011?input=1195m</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774428486&amp;code=11131200&amp;cp=nv</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-24 00:42:39.937016+00:00</t>
+          <t>2026-03-25 12:23:23.360772+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>산재 인정기준 개선 논의 및 업무상질병의학자문위원회 신설</t>
+          <t>경찰 수사 및 중대재해처벌법 혐의 입건, 장례 및 피해 보상 논의 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>근로복지공단이 특정 업무상질병 관련 행정소송에서 반복적으로 패소하자, 산재 인정기준을 합리적으로 개선하고 업무상질병의학자문위원회를 신설할 계획입니다. 이는 기존 산재 피해자들의 권리 구제 가능성을 높이고, 향후 유사 사건 발생 시 처리 절차를 명확히 하려는 조치로 해석됩니다.</t>
+          <t>대전 안전공업 화재 참사로 노동자 14명이 사망하고 60명이 부상당해 총 74명의 사상자가 발생했다. 현재 희생자들의 장례 절차가 진행 중이며, 정부와 대전시는 피해 보상 및 트라우마 치료 등 후속 조치를 약속했다. 안전공업 대표는 중대재해처벌법 혐의로 입건되어 경찰 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>근로복지공단이 특정 업무상질병 관련 행정소송에서 반복적으로 패소한 이력이 있어 상대방 책임이 명확하며, 공공기관으로서 자력도 충분합니다. 또한, 공단이 산재 인정기준을 개선하려는 공적 절차가 진행 중이므로, 다수의 피해자에게 집단적 피해 구제 기회가 있을 것으로 판단됩니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>안전공업 대표가 중대재해처벌법 혐의로 입건되고 불법증축 의혹이 제기되어 상대방 책임이 비교적 명확하다. 총 74명의 사상자가 발생하여 집단적 피해 규모가 크며, 경찰 수사 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>[박종길 근로복지공단 이사장]  업무상질병 처리기간 160일로 단축 … 근...</t>
+          <t>대전 안전공업 참사 첫 발인 엄수… 희생자 장례 절차 본격화</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233376</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008595</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-24 00:42:20.715773+00:00</t>
+          <t>2026-03-25 12:20:11.173723+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 및 노동 당국 조사 진행 중, 대표 입건</t>
+          <t>노조가 피해보상 및 책임자 엄벌 노력 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>안전공업 대표가 중대재해법 위반 혐의로 입건되어 참사 책임 규명에 속도가 붙고 있습니다. 경찰과 노동 당국은 급격한 연소 원인, 다수 피해자의 대피 불가 원인 등 모든 의혹에 대해 다각도로 면밀히 조사할 예정입니다.</t>
+          <t>안전공업에서 발생한 화재 참사로 고인과 유가족이 발생했으며, 노조 관계자는 대표의 언행을 비판하며 정당한 피해보상과 책임자 엄벌을 요구하고 있습니다. 산재 발생 시 승인 관련 문제도 언급되어, 산업재해 및 안전 관리 부실에 대한 책임 추궁이 예상됩니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>안전공업 대표가 중대재해법 위반으로 입건되어 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 경찰과 노동 당국의 조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>화재 참사로 인한 고인과 유가족 발생은 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 시사합니다. 노조 관계자의 발언은 안전공업 측의 책임 소재가 명확하고(적합 조건 1) 공적 절차(엄벌, 산재 승인 관련)가 진행될 가능성(적합 조건 6)이 높음을 보여줍니다. 화재 참사는 객관적 증거 확보도 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>고인 및 유가족 다수</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>안전공업 대표, '중대재해법 위반' 입건…참사 책임 규명 속도</t>
+          <t>특히 XX가 그런 역할을 했다  … 사죄하던 안전공업 대표의 뒷모습</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291007?influxDiv=NAVER</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241118</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:11.567656+00:00</t>
+          <t>2026-03-25 12:19:13.032332+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>삼성반도체</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 및 노동당국 강제수사(압수수색), 현장 합동 감식 진행 중</t>
+          <t>질병판정위원회에서 산재 인정 후 소송 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 74명의 사상자가 발생하여 경찰과 노동당국이 강제수사에 착수했다. 안전 관리 매뉴얼 이행 여부, 업무상 과실 여부 등을 수사 중이며, 발화 원인 및 급격한 연소 이유 등을 밝히기 위한 합동 감식도 진행되고 있다. 참사 전에도 화재가 잇따랐던 것으로 파악되어 안전 관리 부실 의혹이 제기된다.</t>
+          <t>반올림이 확보한 삼성반도체 작업환경보고서를 바탕으로, 질병판정위원회에서 자녀 산재를 인정받은 남성 노동자가 현재 소송을 진행 중이다. 이는 19년 전 황유미 사건 이후에도 반도체 산업 내 산재 문제가 지속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 74명의 사상자가 발생하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이며, 경찰과 노동당국이 압수수색 및 현장감식을 통해 증거를 확보하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1, 5) 이미 공적 절차가 진행 중(적합 조건 6)이다. 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
+          <t>적합 조건 1(상대방 책임 명확 - 질병판정위원회 산재 인정), 2(상대방 자력 충분 - 삼성반도체), 3(집단적 피해 - 반올림 활동 및 과거 사례), 5(증거 확보 - 작업환경보고서), 6(공적 절차 진행 - 질병판정위원회 인정)에 해당하여 소송금융 적합도가 높습니다. 현재 소송이 진행 중이며, 피해 규모가 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 원인 조사 착수…압수수색·현장감식 진행</t>
+          <t>[19년 전 황유미 그리고 지금 반도체는 ②] 피해자를 보호하는 산재보험...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516231&amp;ref=A</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233399</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-24 00:21:51.517212+00:00</t>
+          <t>2026-03-25 00:45:29.435477+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>정부 차원의 사고 수습 및 지원 논의, 합동설명회 개최</t>
+          <t>노조가 대표의 막말 의혹 관련 경위 파악 중이며, 피해 보상 및 엄벌을 위한 노력을 예고. 화재 참사에 대한 수사도 진행될 가능성 있음.</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 인한 희생자가 발생했으며, 정부는 중앙재난안전대책본부 회의를 열고 유가족과 피해자 지원 방안을 논의했습니다. 유가족과 피해자를 대상으로 관계기관 합동설명회를 개최하여 사고 수습 상황과 지원 계획을 설명했습니다.</t>
+          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생한 가운데, 손주환 대표이사가 임원들 앞에서 유가족을 비하하는 막말을 했다는 논란이 일고 있다. 언론에 공개된 녹취록에는 손 대표가 언론 제보자 색출을 지시하고 희생자를 언급하며 부적절한 발언을 한 정황이 담겼다. 한국노총 안전공업지부는 발언 경위를 파악하고 있으며, 피해 보상과 엄벌을 위해 노력하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼 - 희생자 발생), 5(증거 확보 가능성 - 정부 조사), 6(공적 절차 진행 중 - 중앙재난안전대책본부 회의, 합동설명회)에 해당하여 소송금융 적합도가 높습니다. 공장 화재라는 점에서 상대방 책임이 명확할 가능성이 높고, 정부 차원의 지원 논의가 진행 중이므로 향후 소송 진행 시 유리한 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>적합 조건: 74명의 사상자가 발생한 대형 화재로 집단적 피해 규모가 매우 큼. 대표의 막말에 대한 녹취록 등 명확한 증거가 존재하며, 노조가 피해 보상과 엄벌을 위해 노력하겠다고 밝혀 소송 가능성이 높음. 상대방인 안전공업의 배상 능력은 추가 확인이 필요하나, 대형 참사이므로 보험 가입 등 배상 여력이 있을 것으로 추정됨.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>대전 공장 화재 희생자 추모… 합동분향소 운영 마련</t>
+          <t>화재 참사 뒤  유가족이고 XX이고 …안전공업 대표 막말 논란</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148112</t>
+          <t>https://view.asiae.co.kr/article/2026032508281266399</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-24 00:19:32.968981+00:00</t>
+          <t>2026-03-25 00:27:17.583200+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경찰 과학수사계 현장감식 진행 중</t>
+          <t>정부 조사 및 지원 대책 마련 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>대전경찰청 과학수사계가 1층 가공라인에서 발생한 화재의 발화 지점과 피해자가 많이 발견된 휴게시설에 대해 정밀 감식을 진행 중이다. 기사 제목은 소방 안전 점검에서 환풍기가 빠졌고 먼지와 유증기가 가득한 환경을 지적하며 안전 관리 부실 가능성을 시사한다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 74명의 사상자가 발생했습니다. 이 대통령은 국정 책임자로서 송구함을 표하며 희생자 유가족과 피해자들에게 위로를 전하고, 관계 부처에 보상, 트라우마 치유, 유가족 지원 대책을 세심하게 마련할 것을 지시했습니다. 관련 보도에서는 안전 불감증과 위험천만한 작업장 정황이 속속 드러나고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사 제목에서 소방 안전 점검 미흡 및 유증기 문제로 인한 발화 가능성을 시사하여 상대방 책임이 명확할 가능성이 높음 (적합 조건 1). '피해자가 많이 발견된' 언급으로 집단적 피해 가능성이 있으며 (적합 조건 3), 대전경찰청 과학수사계의 현장감식 등 공적 절차가 진행 중이므로 증거 확보가 용이함 (적합 조건 5, 6).</t>
+          <t>대전 공장 화재로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 관련 보도에서 안전 불감증 및 위험 작업장 정황이 언급되어 상대방 책임이 명확할 가능성이 높습니다(적합 조건 1, 5). 또한 대통령이 국정 책임자로서 송구함을 표하고 관계 부처에 지원 대책 마련을 지시하여 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>먼지와 유증기 가득한 ‘불구멍’… 소방 안전 점검서 환풍기는 빠졌다</t>
+          <t>이 대통령  대전 화재 참사⋯국정 책임자로서 송구</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032309110000234?did=NA</t>
+          <t>https://tjmbc.co.kr/NewsArticle/831394</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-24 00:18:13.498907+00:00</t>
+          <t>2026-03-25 00:25:25.082066+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>HDC현대산업개발</t>
+          <t>영덕군 창포리 풍력발전단지 운영사 또는 시공사</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>광주 화정아이파크 붕괴 사고 관련 영업정지 본안 소송 및 형사재판 진행 중</t>
+          <t>화재 원인 조사 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>HDC현대산업개발이 광주 화정아이파크 붕괴 사고 이후 안전경영 기조를 약화시키고 수익성 회복에 집중하는 조직 개편을 추진하고 있다. 이는 중대재해 처벌법 시행 이후 안전 책임자의 이사회 편입을 확대하는 업계 흐름과 상반된다는 지적을 받는다. 현재 붕괴 사고 관련 영업정지 본안 소송과 형사재판이 진행 중이다.</t>
+          <t>영덕군 창포리 풍력발전단지에서 블레이드 수리 중 화재가 발생하여 3명이 사망했다. 앞서 같은 단지 내 풍력발전기 타워 붕괴 사고도 있었다. 현재 화재 원인에 대한 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>HDC현대산업개발은 대형 건설사로 자력이 충분하며(적합 조건 2), 광주 화정아이파크 붕괴 사고의 책임이 명확하다(적합 조건 1). 6명의 사망자가 발생하여 피해 규모가 크고(적합 조건 4), 사고 관련 형사재판 및 영업정지 본안 소송 등 공적 절차가 진행 중이므로 객관적 증거 확보가 용이하다(적합 조건 5, 6).</t>
+          <t>영덕 풍력발전단지 화재로 3명의 인명피해가 발생했으며, 원인 조사가 진행 중입니다. 이는 상대방 책임이 명확해질 가능성이 높고(적합 조건 1), 풍력발전단지 운영 주체는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 3명의 사망자는 피해 규모가 크며(적합 조건 4), 현재 공적 조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>6명 사망</t>
+          <t>3명 사망</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>사명은 'IPARK'로, CSO는 이사회 밖으로…HDC현대산업개발, 안전경영 후...</t>
+          <t>[참성단] 풍력발전기 화재</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260323010006758</t>
+          <t>https://www.kyeongin.com/article/1760757</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:00.080577+00:00</t>
+          <t>2026-03-24 13:16:08.203772+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
+          <t>중앙산업</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>유족의 진상규명 및 책임자 처벌 요구, 고용노동부 및 경찰 조사 예상</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>경기도 이천의 자갈 제조공장에서 베트남 이주노동자 고 뚜안 씨(23세)가 컨베이어벨트에 끼어 사망했습니다. 공장의 심각한 안전 의무 위반이 확인되었으며, 유족은 한국 정부에 진상규명과 책임자 처벌을 요구하고 있습니다. 이는 고용허가제 이주노동자 산재 사망이라는 사회적 문제의 단면을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(중앙산업의 안전 의무 위반), 피해 규모가 크며(사망), 증거 확보가 용이하고(사고 현장, 조사 결과), 유족의 진상규명 요구로 공적 절차 진행이 예상됩니다. 또한, 고용허가제 이주노동자 산재 사망이라는 사회적 이슈와 맞물려 집단적 피해 가능성도 내포하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명 (고 뚜안 씨 유족)</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>국가가 허가한 일터에서 스물셋 청년이 죽었다</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>newstapa.org</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://newstapa.org/article/b8Pz3</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:05:57.607635+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
           <t>안전공업</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대전고용노동청, 손 대표 등 중대재해처벌법 및 산업안전보건법 위반 혐의로 입건. 경찰 및 노동청 현장 감식 진행 중.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>대법원이 근로복지공단이 산재보험금을 지급한 뒤 민간보험사에 구상금을 청구했을 때, 치료비 성격이 다르면 구상권을 전부 인정받지 못한다고 판시했습니다. 특히 민간보험사가 이미 피해자 치료비를 지급했다면 해당 금액은 공단에 지급할 구상금에서 공제되어야 한다고 보아 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 민간보험 간 구상권 행사의 법리적 기준을 제시한 판결입니다.</t>
+          <t>대전 안전공업 화재 참사로 14명이 사망하고 다수의 유가족이 고통받고 있다. 대전고용노동청은 안전공업 손 대표 등을 중대재해처벌법 및 산업안전보건법 위반 혐의로 입건했으며, 경찰과 노동청은 현장 감식을 통해 사고 원인과 책임 소재를 조사 중이다. 유가족들은 회사 측에 강한 원망을 표하고 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>이 사건은 근로복지공단과 민간보험사 간의 구상권 범위에 대한 법리적 다툼으로, 로앤굿의 고객인 '피해자'의 직접적인 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 쟁점 금액(약 710만원) 또한 소송금융 투자에 적합한 '피해 규모가 큼' 조건(수억 원 이상)에 미치지 못합니다. 비록 상대방(현대해상)의 자력은 충분하나 (적합 조건 2), 사건의 성격과 규모를 고려할 때 투자 적합도가 낮습니다.</t>
+          <t>안전공업 화재 참사로 14명의 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 대전고용노동청이 손 대표 등을 중대재해처벌법 위반 혐의로 입건하는 등 공적 절차가 진행 중이며(적합 조건 6), 사측의 안전보건 확보 의무 위반 가능성이 높아 책임이 비교적 명확하다(적합 조건 1). 또한, 경찰 및 노동청의 현장 감식으로 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>약 2570만원 (총 청구액 중 710만원 공제 쟁점)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>14명 (사망자)</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>공단 지급 보험금, 성격 다르면 민간보험사에 구상권 청구 제한</t>
+          <t>상주가 된 아이는 아버지 영정 앞에서 조문객 등을 토닥였다</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231445585636</t>
+          <t>https://www.khan.co.kr/article/202603242027005</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:21.464577+00:00</t>
+          <t>2026-03-24 12:44:08.564368+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>대법원 판결</t>
+          <t>정부 중앙재난안전대책본부 회의, 합동 감식 진행 중, 피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>대법원이 산재보험법상 제3자 행위에 따른 재해 발생 시, 공단이 보험사에 구상금을 청구할 때 보험사가 이미 지급한 치료비가 산재급여와 무관하더라도 책임보험금에서 공제될 수 있는지에 대한 법리를 판단했습니다. 이는 공단의 손해배상청구권 대위 범위에 대한 중요한 판결입니다.</t>
+          <t>대전 공장 화재 참사로 13명의 희생자 신원이 확인되었으며, 정부는 유가족에게 시신을 인도하고 장례 절차를 지원하고 있다. 중앙재난안전대책본부를 통해 합동 감식 및 사고 원인 조사가 진행 중이며, 피해자 지원센터를 확대 운영하여 유가족을 돕고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원의 판결 내용을 다루고 있어, 이미 법적 쟁점이 최고 사법기관에서 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>적합 조건: 다수 피해자(13명 사망), 피해 규모가 큼(사망 사고), 정부 주도로 합동 감식 등 공적 절차가 진행 중이며(증거 확보 용이, 공적 절차 진행), 사고 원인 조사를 통해 상대방 책임이 명확해질 가능성이 높음. 상대방 자력은 추가 확인 필요.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13명 사망</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>대법  산재급여와 무관한 보험사 치료비, 책임보험금서 공제</t>
+          <t>정부  대전 공장 화재 희생자 13명 신원 확인…유가족 인도</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712670</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260324202119ltn</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:11.495032+00:00</t>
+          <t>2026-03-24 12:43:28.688249+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>영덕 풍력발전단지 운영사</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>행정안전부 재난현장지원관의 지원 및 민원 처리 중, 수사기관 조사 진행 예상</t>
+          <t>경찰 수사 및 고용노동부 중대재해처벌법 적용 검토 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>한 화재 사고로 13명의 사망자가 발생했으며, 시신 신원 확인이 진행 중입니다. 행정안전부 재난현장지원관이 피해자와 유가족을 위한 심리 회복 및 행정 지원을 제공하고 있습니다. '고 김용균 어머니'의 추모 소식은 해당 사건이 산업재해와 연관될 가능성을 시사합니다.</t>
+          <t>경북 영덕군 풍력발전단지에서 20년 이상 된 노후 풍력발전기 화재로 작업자 3명이 사망했습니다. 경찰은 설비 결함 또는 안전관리 부실 여부를 수사 중이며, 고용노동부는 중대재해처벌법 적용을 검토하고 있습니다. 영덕군은 노후 발전기 전면 철거를 정부에 건의할 방침입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>13명의 사망자가 발생하여 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 행정안전부의 지원 및 민원 처리가 진행 중이며(적합 조건 6), 화재 원인 및 책임 규명을 위한 수사기관의 조사와 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). '고 김용균 어머니' 언급은 산업재해 가능성을 시사하며, 이는 책임 주체 특정에 유리할 수 있습니다.</t>
+          <t>발전기가 설계수명을 넘긴 노후 설비이며, 비상 탈출 시설 작동 여부 및 안전 매뉴얼 준수 여부 등 운영사의 관리 부실 가능성이 높습니다. 풍력발전단지 운영사는 대규모 에너지 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 3명의 사망자가 발생하여 피해 규모가 매우 큽니다. 현재 경찰 수사 및 고용노동부의 중대재해처벌법 적용 검토가 진행 중이므로 객관적 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>13명 사망</t>
+          <t>3명 사망</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>(R) 고 김용균 어머니도 추모 ..화재 시신 13구 신원 확인</t>
+          <t>80m 상공 풍력발전기서 불, 비상탈출도 못했다</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.tjb.co.kr/news05/bodo/view/id/96374</t>
+          <t>https://www.donga.com/news/Society/article/all/20260324/133596847/1</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-23 12:46:01.776990+00:00</t>
+          <t>2026-03-24 12:42:32.797449+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>관계부처의 피해 대책 마련 논의 및 위험 사업장 조사 촉구</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>기사는 유가족과 피해자들에게 위로를 전하며, 관계부처에 보상, 트라우마 치유, 유가족 지원 등 피해 대책 마련을 강조하고 위험 사업장에 대한 철저한 조사 및 안전 관련 조치를 촉구하는 내용을 담고 있습니다. 구체적인 사건명이나 피해 규모는 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 구체적인 사건명, 상대방, 피해 규모, 진행 단계 등을 파악하기 어렵습니다. '유가족과 피해자' 언급으로 집단적 피해 가능성은 있으나, 그 외 적합 조건들을 확인할 수 없어 소송금융 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>[오늘, 금강일보] 3월 25일</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148640</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:41:24.117533+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>경찰 수사, 고용노동부 조사, 국과수 감식 및 압수수색 진행 중</t>
+          <t>대전시의 피해자 및 유족 지원 조치 진행 중, 관련 기관 조사 예상</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 74명의 사상자가 발생했으며, 경찰과 소방, 고용노동부, 국립과학수사원 등 관계 기관이 합동 감식 및 압수수색을 진행 중이다. 경찰은 임직원 휴대전화와 안전 관련 증거품을 다량 확보했으며, 안전공업에 업무상과실치사상 및 중대재해처벌법 위반 혐의 적용을 검토하고 있다.</t>
+          <t>대전 안전공업에서 발생한 화재 사고로 인해 다수의 피해자와 유족이 발생했다. 대전시는 장례 비용 우선 지급, 전담 공무원 배치, 심리회복 치료 및 자녀 돌봄 등 피해자와 유족의 안정을 위한 전폭적인 지원 조치를 약속하며 수습에 속도를 내고 있다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>안전공업에 업무상과실치사상 및 중대재해처벌법 위반 혐의 적용이 검토되는 등 상대방 책임이 비교적 명확합니다. 74명이라는 다수의 인명 피해가 발생하여 집단적 피해 규모가 크고, 경찰, 고용노동부, 국과수 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>대전 안전공업 화재로 다수의 피해자와 유족이 발생하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 화재 사고 특성상 수사기관 및 관계 기관의 조사를 통해 증거 확보가 용이하며(적합 조건 5), 시의 전폭적인 지원 및 수습 조치가 진행 중이므로 공적 절차가 이미 진행되고 있음(적합 조건 6). 다만, 상대방인 '대전 안전공업'의 자력은 기사만으로는 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>74명 사상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>'74명 사상 화재' 대전 안전공업 압수수색 10시간여 만에 종료(종합)</t>
+          <t>대전 안전공업 화재 수습 속도</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6111183</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148642</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-23 12:42:31.417212+00:00</t>
+          <t>2026-03-24 12:32:33.825409+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>화재 원인 규명 및 사고 수습 진행 중</t>
+          <t>경찰 중대재해수사팀의 업무상과실치사 혐의 적용 검토 및 사고 경위 조사 진행 중.</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>대전 문평동 안전공업에서 발생한 화재로 다수의 인명 피해가 발생했다. 국민의힘 대전시당은 희생자 합동분향소를 조문하며 유가족 지원과 신속하고 철저한 사고 원인 규명을 촉구했다. 이번 사건은 산업재해로 인한 집단적 피해로, 향후 손해배상 소송 가능성이 높다.</t>
+          <t>경북 영덕 풍력발전단지에서 발생한 화재로 현장 근로자 3명이 사망했다. 경찰은 업무상과실치사 혐의 적용 가능성을 열어두고 사고 경위와 업체 관계자들의 업무상 과실 여부를 조사 중이다. 이는 산업재해로 인한 중대 피해 사건으로, 유족들의 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>문평동 안전공업 화재로 다수의 희생자가 발생하여 집단적 피해(조건 3)가 명확하며, 사망이라는 중대한 피해 규모(조건 4)를 가짐. 사고 원인 규명을 위한 공적 절차(조건 6)가 진행될 것이며, 이를 통해 증거 확보(조건 5)가 가능할 것으로 예상됨. 산업재해 관련 사건으로 상대방 책임이 명확해질 가능성이 높음.</t>
+          <t>적합 조건 1(상대방 책임 명확성 - 경찰 업무상과실치사 혐의 검토), 4(피해 규모 큼 - 3명 사망), 5(증거 확보 가능성 - 경찰 수사 진행 중), 6(공적 절차 진행 중 - 경찰 중대재해수사팀 조사)에 해당한다. 풍력발전단지 운영 업체는 자력이 충분할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>국민의힘 대전시당, 문평동 안전공업 화재 희생자 합동분향소 조문… 지...</t>
+          <t>[연합뉴스 이 시각 헤드라인] - 07:30</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1241254</t>
+          <t>https://www.yna.co.kr/view/AKR20260324015300011?input=1195m</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-23 12:38:55.352869+00:00</t>
+          <t>2026-03-24 00:42:39.937016+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>대통령 비서실장 지시로 정부 차원 지원 및 재난 대응 체계 정비 논의 중</t>
+          <t>산재 인정기준 개선 논의 및 업무상질병의학자문위원회 신설</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>대전 문평동 안전공업에서 발생한 화재 사고와 관련하여 강훈식 대통령 비서실장이 피해자 지원과 재난 대응 체계 정비를 주문했습니다. 강 실장은 청와대 수석보좌관 회의에서 피해 가족이 소외되지 않도록 특교세 신속 집행 검토를 지시했습니다.</t>
+          <t>근로복지공단이 특정 업무상질병 관련 행정소송에서 반복적으로 패소하자, 산재 인정기준을 합리적으로 개선하고 업무상질병의학자문위원회를 신설할 계획입니다. 이는 기존 산재 피해자들의 권리 구제 가능성을 높이고, 향후 유사 사건 발생 시 처리 절차를 명확히 하려는 조치로 해석됩니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재는 사망자가 발생한 산업재해로, 화재 발생 기업인 '안전공업'의 책임이 비교적 명확할 것으로 예상됩니다. 대통령 비서실장이 직접 피해자 지원을 주문하며 정부 차원의 공적 절차가 진행 중이며, 유가족 등 다수의 피해자가 발생하여 피해 규모가 클 것으로 판단됩니다. 화재 원인 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
+          <t>근로복지공단이 특정 업무상질병 관련 행정소송에서 반복적으로 패소한 이력이 있어 상대방 책임이 명확하며, 공공기관으로서 자력도 충분합니다. 또한, 공단이 산재 인정기준을 개선하려는 공적 절차가 진행 중이므로, 다수의 피해자에게 집단적 피해 구제 기회가 있을 것으로 판단됩니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>강훈식  '대전 화재' 유가족 소외 안 돼…특교세 신속 집행 검토</t>
+          <t>[박종길 근로복지공단 이사장]  업무상질병 처리기간 160일로 단축 … 근...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264531</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233376</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-23 12:38:14.567880+00:00</t>
+          <t>2026-03-24 00:42:20.715773+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>고용노동부 장관의 사고원인 규명 및 피해자 지원 지시</t>
+          <t>경찰 및 노동 당국 조사 진행 중, 대표 입건</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>영덕 풍력발전기 화재로 노동자 3명이 사망하는 사고가 발생했습니다. 고용노동부 장관은 산업안전보건본부와 대전고용노동청에 철저한 사고원인 규명과 함께 피해자와 유가족에 대한 신속한 지원을 지시했습니다.</t>
+          <t>안전공업 대표가 중대재해법 위반 혐의로 입건되어 참사 책임 규명에 속도가 붙고 있습니다. 경찰과 노동 당국은 급격한 연소 원인, 다수 피해자의 대피 불가 원인 등 모든 의혹에 대해 다각도로 면밀히 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>영덕 풍력발전기 화재로 노동자 3명이 사망한 중대한 산업재해 사건으로, 피해 규모가 크고(적합 조건 4) 고용노동부 장관이 사고원인 규명을 지시하여 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 풍력발전 사업의 주체는 자력이 충분할 가능성이 높으며(적합 조건 2), 책임 소재가 명확히 규명될 경우 소송금융 투자에 적합합니다(적합 조건 1).</t>
+          <t>안전공업 대표가 중대재해법 위반으로 입건되어 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 경찰과 노동 당국의 조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>영덕 풍력발전기 화재로 노동자 3명 사망</t>
+          <t>안전공업 대표, '중대재해법 위반' 입건…참사 책임 규명 속도</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233363</t>
+          <t>https://news.jtbc.co.kr/article/NB12291007?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-23 12:37:47.724864+00:00</t>
+          <t>2026-03-24 00:26:11.567656+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경찰 및 노동당국 압수수색, 국과수 등 9개 기관 합동 감식 진행 중</t>
+          <t>경찰 및 노동당국 강제수사(압수수색), 현장 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 74명의 사상자가 발생했으며, 경찰과 노동당국이 안전 관리 매뉴얼 이행 여부 및 업무상 과실을 밝히기 위해 압수수색과 합동 감식을 진행 중입니다. 유족들이 참관하는 가운데 발화 원인과 급격한 연소 이유, 대피 실패 상황 등을 면밀히 조사하고 있습니다.</t>
+          <t>대전 안전공업 화재로 74명의 사상자가 발생하여 경찰과 노동당국이 강제수사에 착수했다. 안전 관리 매뉴얼 이행 여부, 업무상 과실 여부 등을 수사 중이며, 발화 원인 및 급격한 연소 이유 등을 밝히기 위한 합동 감식도 진행되고 있다. 참사 전에도 화재가 잇따랐던 것으로 파악되어 안전 관리 부실 의혹이 제기된다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>대전 안전공업의 안전 관리 부실 및 업무상 과실 여부가 수사 대상이며, 74명의 사상자(사망 14명 포함)가 발생하여 집단적이고 큰 피해 규모를 보입니다. 경찰과 노동당국의 압수수색 및 국과수 등 9개 기관의 합동 감식이 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 활발히 진행되고 있습니다.</t>
+          <t>대전 안전공업 화재로 74명의 사상자가 발생하여 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 보이며, 경찰과 노동당국이 압수수색 및 현장감식을 통해 증거를 확보하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1, 5) 이미 공적 절차가 진행 중(적합 조건 6)이다. 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>대전 안전공업 화재 원인 조사 착수…압수수색·현장감식 진행</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515801&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8516231&amp;ref=A</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-23 12:36:09.389044+00:00</t>
+          <t>2026-03-24 00:21:51.517212+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사, 합동감식 및 압수수색 진행 중</t>
+          <t>정부 차원의 사고 수습 및 지원 논의, 합동설명회 개최</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 사건에 대한 수사가 본격화되어 합동감식과 압수수색이 동시에 진행되고 있습니다. 경찰은 다수 피해자가 대피하지 못한 경위 등 제기된 의혹을 면밀히 살펴볼 예정이며, 안전공업 대표는 합동분향소를 찾아 조문했습니다.</t>
+          <t>대전 공장 화재로 인한 희생자가 발생했으며, 정부는 중앙재난안전대책본부 회의를 열고 유가족과 피해자 지원 방안을 논의했습니다. 유가족과 피해자를 대상으로 관계기관 합동설명회를 개최하여 사고 수습 상황과 지원 계획을 설명했습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(안전공업 대표 조문), 다수 피해자가 발생하여 집단적 피해에 해당합니다. 또한, 합동감식 및 압수수색이 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼 - 희생자 발생), 5(증거 확보 가능성 - 정부 조사), 6(공적 절차 진행 중 - 중앙재난안전대책본부 회의, 합동설명회)에 해당하여 소송금융 적합도가 높습니다. 공장 화재라는 점에서 상대방 책임이 명확할 가능성이 높고, 정부 차원의 지원 논의가 진행 중이므로 향후 소송 진행 시 유리한 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 수사 본격화…합동감식·압수수색 동시 진행</t>
+          <t>대전 공장 화재 희생자 추모… 합동분향소 운영 마련</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264522</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148112</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-23 12:35:32.312147+00:00</t>
+          <t>2026-03-24 00:19:32.968981+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>경찰 및 노동 당국 압수수색, 합동감식 진행 중</t>
+          <t>경찰 과학수사계 현장감식 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 74명의 사상자가 발생했으며, 경찰과 노동 당국이 안전공업 본사 및 공장을 압수수색하고 임직원 10명에게 업무상과실치사 및 산업안전보건법 위반 혐의를 적용했다. 현재 화재 원인 규명을 위한 합동감식이 유족 참관 하에 진행 중이다.</t>
+          <t>대전경찰청 과학수사계가 1층 가공라인에서 발생한 화재의 발화 지점과 피해자가 많이 발견된 휴게시설에 대해 정밀 감식을 진행 중이다. 기사 제목은 소방 안전 점검에서 환풍기가 빠졌고 먼지와 유증기가 가득한 환경을 지적하며 안전 관리 부실 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>안전공업의 업무상과실치사 및 산업안전보건법 위반 혐의가 적용되어 상대방 책임이 명확하며(적합 조건 1), 74명의 사상자가 발생한 집단적 인명 피해 사건으로 피해 규모가 크고(적합 조건 3, 4), 경찰과 노동 당국의 압수수색 및 합동감식을 통해 증거 확보가 용이하고 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>기사 제목에서 소방 안전 점검 미흡 및 유증기 문제로 인한 발화 가능성을 시사하여 상대방 책임이 명확할 가능성이 높음 (적합 조건 1). '피해자가 많이 발견된' 언급으로 집단적 피해 가능성이 있으며 (적합 조건 3), 대전경찰청 과학수사계의 현장감식 등 공적 절차가 진행 중이므로 증거 확보가 용이함 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'74명 사상' 안전공업 본사 등 압수수색...합동감식도 진행</t>
+          <t>먼지와 유증기 가득한 ‘불구멍’… 소방 안전 점검서 환풍기는 빠졌다</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603231909509337</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032309110000234?did=NA</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-23 12:35:27.139049+00:00</t>
+          <t>2026-03-24 00:18:13.498907+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>HDC현대산업개발</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>피해자 지원을 위한 특별 모금 진행 중</t>
+          <t>광주 화정아이파크 붕괴 사고 관련 영업정지 본안 소송 및 형사재판 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 공장화재 피해자들을 돕기 위해 대전상공회의소와 대전사회복지공동모금회가 특별 모금 캠페인을 진행하고 있습니다. 모금된 성금은 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원 등에 사용될 예정입니다.</t>
+          <t>HDC현대산업개발이 광주 화정아이파크 붕괴 사고 이후 안전경영 기조를 약화시키고 수익성 회복에 집중하는 조직 개편을 추진하고 있다. 이는 중대재해 처벌법 시행 이후 안전 책임자의 이사회 편입을 확대하는 업계 흐름과 상반된다는 지적을 받는다. 현재 붕괴 사고 관련 영업정지 본안 소송과 형사재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 소송금융 투자를 위한 핵심 조건인 상대방의 책임 명확성, 자력, 증거 확보 여부, 공적 절차 진행 여부 등이 전혀 언급되지 않아 투자 적합성이 낮습니다.</t>
+          <t>HDC현대산업개발은 대형 건설사로 자력이 충분하며(적합 조건 2), 광주 화정아이파크 붕괴 사고의 책임이 명확하다(적합 조건 1). 6명의 사망자가 발생하여 피해 규모가 크고(적합 조건 4), 사고 관련 형사재판 및 영업정지 본안 소송 등 공적 절차가 진행 중이므로 객관적 증거 확보가 용이하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6명 사망</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>대전 공장화재 피해 지원 특별 모금  대전상의, 공동 캠페인</t>
+          <t>사명은 'IPARK'로, CSO는 이사회 밖으로…HDC현대산업개발, 안전경영 후...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>hellodd.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>http://www.hellodd.com/news/articleView.html?idxno=111241</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260323010006758</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-23 12:35:20.402686+00:00</t>
+          <t>2026-03-23 13:07:00.080577+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>안전공업㈜</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>정치권에서 원인 규명 및 피해자 지원 약속, 수사 및 조사 진행 예정</t>
+          <t>현장 감식 예정, 유가족 모임 및 정보 공유 준비 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>더불어민주당 지도부가 안전공업㈜ 화재 희생자들을 조문하며, 사고 원인 규명과 피해자 지원에 힘쓰겠다고 밝혔다. 정치권에서 책임 소재를 밝히겠다는 의지를 표명함에 따라, 향후 수사 및 조사 등 공적 절차가 진행될 것으로 예상된다.</t>
+          <t>대전 안전공업 화재로 인한 희생자 합동분향소에 김용균씨 어머니 김미숙씨가 방문하여 유가족들을 위로하고 조언했다. 김씨는 유가족들에게 회사와의 대화를 녹음하고, 흩어지지 않고 모여 정보를 교환하며 의지할 것을 당부했다. 현재 사고 현장 감식이 예정되어 있으며, 김용균 재단은 진상규명과 제도개선을 위해 활동 중이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼 - 인명 피해), 5(증거 확보 가능성 - 원인 규명), 6(공적 절차 진행 가능성 - 정치권 언급)에 해당합니다. 화재 사고로 인한 인명 피해는 중대한 손해를 발생시키며, 정치권의 관심 속에 원인 규명 및 책임 소재 파악이 이루어질 가능성이 높습니다.</t>
+          <t>산업재해로 인한 희생자 발생으로 회사 측 책임이 비교적 명확하며(적합 조건 1), 합동분향소 설치 및 유가족 간 정보 공유 조언 등 집단적 피해 양상을 보인다(적합 조건 3). 사망 사고로 피해 규모가 크고(적합 조건 4), 현장 감식 및 녹음 조언을 통해 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(현장 감식)가 진행될 예정이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>희생자 다수 (정확한 수 미상)</t>
+          <t>미상 (희생자 다수)</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>더불어민주당 지도부, 안전공업㈜ 화재 희생자 합동 조문</t>
+          <t>김용균 모친 분향소 찾아 유족에  만일 대비 녹음해라</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227496</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560236</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:54.872334+00:00</t>
+          <t>2026-03-23 13:05:35.283657+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A105" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>현대해상화재보험</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>경찰, 소방, 국과수, 고용노동청 등 9개 관계 기관 합동 감식 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 현재 경찰, 소방, 국립과학수사연구원, 고용노동청 등 9개 관계 기관이 합동 감식을 진행 중이며, 공장 1층에서 불꽃이 튀었다는 진술을 확보했습니다.</t>
+          <t>대법원이 근로복지공단이 산재보험금을 지급한 뒤 민간보험사에 구상금을 청구했을 때, 치료비 성격이 다르면 구상권을 전부 인정받지 못한다고 판시했습니다. 특히 민간보험사가 이미 피해자 치료비를 지급했다면 해당 금액은 공단에 지급할 구상금에서 공제되어야 한다고 보아 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 민간보험 간 구상권 행사의 법리적 기준을 제시한 판결입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장 화재로 14명 사망, 60명 부상 등 총 74명의 집단적 피해가 발생했습니다. 경찰, 소방, 국과수, 고용노동청 등 9개 기관이 합동 감식을 진행 중이며, 목격자 진술도 확보되어 상대방 책임이 명확해질 가능성이 높고 증거 확보도 용이합니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>이 사건은 근로복지공단과 민간보험사 간의 구상권 범위에 대한 법리적 다툼으로, 로앤굿의 고객인 '피해자'의 직접적인 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 쟁점 금액(약 710만원) 또한 소송금융 투자에 적합한 '피해 규모가 큼' 조건(수억 원 이상)에 미치지 못합니다. 비록 상대방(현대해상)의 자력은 충분하나 (적합 조건 2), 사건의 성격과 규모를 고려할 때 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2570만원 (총 청구액 중 710만원 공제 쟁점)</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>대전 화재로 죽은 사람 자리 언제 채용할까요? …무개념 취준생 글 '공...</t>
+          <t>공단 지급 보험금, 성격 다르면 민간보험사에 구상권 청구 제한</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231442066179</t>
+          <t>http://www.fnnews.com/news/202603231445585636</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-23 12:34:14.114889+00:00</t>
+          <t>2026-03-23 12:57:21.464577+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>정부 합동 조사 및 지원 센터 운영, 유사 사업장 안전 점검 추진</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 74명의 사상자가 발생했다. 건물 외벽 샌드위치 패널, 불법 증축된 2층 복층 구간, 절삭유와 기름때 등이 인명 피해를 키운 원인으로 지목됐다. 정부는 중앙 합동 재난 피해자 지원 센터를 꾸리고 정밀 화재 조사 및 유사 사업장 안전 점검을 추진 중이다.</t>
+          <t>대법원이 산재보험법상 제3자 행위에 따른 재해 발생 시, 공단이 보험사에 구상금을 청구할 때 보험사가 이미 지급한 치료비가 산재급여와 무관하더라도 책임보험금에서 공제될 수 있는지에 대한 법리를 판단했습니다. 이는 공단의 손해배상청구권 대위 범위에 대한 중요한 판결입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>불법 증축, 가연성 물질 사용, 취약한 안전관리 등 공장 측 책임이 명확하며(적합 조건 1), 74명의 사상자가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한 소방청, 국토부, 고용부 등 정부 기관의 정밀 조사 및 안전 점검이 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>해당 기사는 대법원의 판결 내용을 다루고 있어, 이미 법적 쟁점이 최고 사법기관에서 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>불법 증축·취약한 안전관리···인명 피해 키워 [뉴스의 맥]</t>
+          <t>대법  산재급여와 무관한 보험사 치료비, 책임보험금서 공제</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750742</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712670</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-23 12:33:54.881578+00:00</t>
+          <t>2026-03-23 12:53:11.495032+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>경찰, 고용노동청 합동 수사 및 압수수색, 국과수 감식 진행 중. 업무상과실치사상, 산업안전보건법, 중대재해처벌법 위반 여부 조사.</t>
+          <t>행정안전부 재난현장지원관의 지원 및 민원 처리 중, 수사기관 조사 진행 예상</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명이 사망하고 74명이 다치는 대규모 인명피해가 발생했습니다. 경찰과 고용노동청은 업무상과실치사상 및 중대재해처벌법 위반 혐의로 안전공업에 대한 압수수색 등 강제수사에 착수했으며, 화재 원인과 불법 증축 여부를 조사 중입니다. 유족들은 수사 과정을 참관하고 있습니다.</t>
+          <t>한 화재 사고로 13명의 사망자가 발생했으며, 시신 신원 확인이 진행 중입니다. 행정안전부 재난현장지원관이 피해자와 유가족을 위한 심리 회복 및 행정 지원을 제공하고 있습니다. '고 김용균 어머니'의 추모 소식은 해당 사건이 산업재해와 연관될 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>대전 안전공업의 책임이 명확하게 수사 중이며, 14명의 사망자를 포함한 74명의 인명피해로 집단적이고 심각한 피해가 발생했습니다. 경찰, 노동청, 국과수 등 공적 기관의 합동감식 및 강제수사를 통해 증거가 확보되고 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>13명의 사망자가 발생하여 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 행정안전부의 지원 및 민원 처리가 진행 중이며(적합 조건 6), 화재 원인 및 책임 규명을 위한 수사기관의 조사와 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). '고 김용균 어머니' 언급은 산업재해 가능성을 시사하며, 이는 책임 주체 특정에 유리할 수 있습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>사망자 14명, 인명피해 74명</t>
+          <t>13명 사망</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>사망자 14명 중 13명 신원 확인… 추가 수색 중 시신 일부 수습도</t>
+          <t>(R) 고 김용균 어머니도 추모 ..화재 시신 13구 신원 확인</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774257373&amp;code=11131200&amp;cp=nv</t>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/96374</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-23 12:33:05.313561+00:00</t>
+          <t>2026-03-23 12:46:01.776990+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>안전공업(주)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>고용노동부 장관 지시로 사고원인 규명 및 지원 절차 진행 중</t>
+          <t>경찰 및 고용노동청 압수수색, 관계기관 합동감식 진행 중, 불법증축 여부 조사</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명이 사망하고 74명이 사상하는 대규모 산업재해가 발생했습니다. 고용노동부 장관이 사고원인 규명과 피해자 지원을 지시했으며, 회사 대표는 유가족에게 속죄의 뜻을 전했습니다. 현재 합동분향소에 추모객들의 발길이 이어지고 있습니다.</t>
+          <t>대전 안전공업(주) 화재 참사로 14명이 사망하고 74명의 사상자가 발생했습니다. 경찰과 고용노동청이 안전공업 본사와 공장을 압수수색하고 있으며, 인명 피해를 키운 원인으로 지목되는 불법증축 여부 등 사고 원인 규명을 위한 합동감식이 진행 중입니다. 손주환 대표는 사과문을 발표했으나 공개석상에서는 묵묵부답으로 일관하고 있습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>안전공업 화재로 14명 사망, 74명 사상이라는 대규모 집단 피해가 발생했으며 (집단적 피해, 피해 규모가 큼), 회사 대표가 속죄하는 등 책임이 명확해 보입니다 (상대방 책임이 비교적 명확함). 고용노동부 장관이 철저한 사고원인 규명 및 지원을 지시하여 공적 절차가 진행 중이며 (이미 공적 절차가 진행 중임), 이를 통해 증거 확보가 용이할 것으로 예상됩니다 (증거가 있거나 확보 가능함). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>안전공업(주) 및 대표의 책임이 불법증축 등으로 명확히 지목되고 있으며(적합 조건 1), 74명의 사상자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당합니다. 경찰과 고용노동청의 압수수색 및 합동감식이 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>사망 14명, 사상 74명</t>
+          <t>74명 (사망 14명 포함)</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>대전 합동분향소 추모객 이틀째 발길…2350명 다녀가</t>
+          <t>화재참사 안전공업 손주환 대표, 나흘째 공개석상 묵묵부답</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003560478</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260323010007791</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-23 12:31:19.166692+00:00</t>
+          <t>2026-03-23 12:43:10.590844+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>대전 공장 운영사</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>대통령비서실장 주재 회의에서 후속조치 논의 및 구상권 청구 검토 지시</t>
+          <t>경찰 수사, 고용노동부 조사, 국과수 감식 및 압수수색 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재로 사망자가 발생했으며, 대통령비서실장이 재난 초기 소통 매뉴얼 마련과 함께 정부 선지급 후 구상권 청구 방안을 적극 검토하도록 지시했다. 유가족들은 정보 부재로 인한 답답함을 호소했으며, 정부는 특별교부세 10억 원을 긴급 지원할 예정이다.</t>
+          <t>대전 안전공업 공장 화재로 74명의 사상자가 발생했으며, 경찰과 소방, 고용노동부, 국립과학수사원 등 관계 기관이 합동 감식 및 압수수색을 진행 중이다. 경찰은 임직원 휴대전화와 안전 관련 증거품을 다량 확보했으며, 안전공업에 업무상과실치사상 및 중대재해처벌법 위반 혐의 적용을 검토하고 있다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 사망자가 발생했으며, 대통령비서실장이 구상권 청구 방안을 적극 검토하도록 지시하는 등 정부 차원의 공적 절차가 진행 중임 (적합 조건 6). 기업의 책임이 명확해질 가능성이 높고 (적합 조건 1), 사망 사고로 피해 규모가 크며 (적합 조건 4), 정부 조사 결과 등 증거 확보가 용이할 것으로 판단됨 (적합 조건 5). 다만, 상대방 기업의 자력에 대한 정보는 추가 확인이 필요함.</t>
+          <t>안전공업에 업무상과실치사상 및 중대재해처벌법 위반 혐의 적용이 검토되는 등 상대방 책임이 비교적 명확합니다. 74명이라는 다수의 인명 피해가 발생하여 집단적 피해 규모가 크고, 경찰, 고용노동부, 국과수 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>사망자 및 유가족 다수</t>
+          <t>74명 사상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>강훈식  재난 초기 소통 매뉴얼 만들어야…에너지 추경, 확정 즉시 집행...</t>
+          <t>'74명 사상 화재' 대전 안전공업 압수수색 10시간여 만에 종료(종합)</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260323001176</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6111183</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-23 12:30:32.303050+00:00</t>
+          <t>2026-03-23 12:42:31.417212+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
+          <t>문평동 안전공업</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>화재 원인 규명 및 사고 수습 진행 중</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>대전 문평동 안전공업에서 발생한 화재로 다수의 인명 피해가 발생했다. 국민의힘 대전시당은 희생자 합동분향소를 조문하며 유가족 지원과 신속하고 철저한 사고 원인 규명을 촉구했다. 이번 사건은 산업재해로 인한 집단적 피해로, 향후 손해배상 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>문평동 안전공업 화재로 다수의 희생자가 발생하여 집단적 피해(조건 3)가 명확하며, 사망이라는 중대한 피해 규모(조건 4)를 가짐. 사고 원인 규명을 위한 공적 절차(조건 6)가 진행될 것이며, 이를 통해 증거 확보(조건 5)가 가능할 것으로 예상됨. 산업재해 관련 사건으로 상대방 책임이 명확해질 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>국민의힘 대전시당, 문평동 안전공업 화재 희생자 합동분향소 조문… 지...</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>jeonmae.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1241254</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:38:55.352869+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>대통령 비서실장 지시로 정부 차원 지원 및 재난 대응 체계 정비 논의 중</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>대전 문평동 안전공업에서 발생한 화재 사고와 관련하여 강훈식 대통령 비서실장이 피해자 지원과 재난 대응 체계 정비를 주문했습니다. 강 실장은 청와대 수석보좌관 회의에서 피해 가족이 소외되지 않도록 특교세 신속 집행 검토를 지시했습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재는 사망자가 발생한 산업재해로, 화재 발생 기업인 '안전공업'의 책임이 비교적 명확할 것으로 예상됩니다. 대통령 비서실장이 직접 피해자 지원을 주문하며 정부 차원의 공적 절차가 진행 중이며, 유가족 등 다수의 피해자가 발생하여 피해 규모가 클 것으로 판단됩니다. 화재 원인 조사를 통해 증거 확보도 용이할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>강훈식  '대전 화재' 유가족 소외 안 돼…특교세 신속 집행 검토</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264531</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:38:14.567880+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>고용노동부 장관의 사고원인 규명 및 피해자 지원 지시</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>영덕 풍력발전기 화재로 노동자 3명이 사망하는 사고가 발생했습니다. 고용노동부 장관은 산업안전보건본부와 대전고용노동청에 철저한 사고원인 규명과 함께 피해자와 유가족에 대한 신속한 지원을 지시했습니다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>영덕 풍력발전기 화재로 노동자 3명이 사망한 중대한 산업재해 사건으로, 피해 규모가 크고(적합 조건 4) 고용노동부 장관이 사고원인 규명을 지시하여 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 풍력발전 사업의 주체는 자력이 충분할 가능성이 높으며(적합 조건 2), 책임 소재가 명확히 규명될 경우 소송금융 투자에 적합합니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>수억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>영덕 풍력발전기 화재로 노동자 3명 사망</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233363</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:37:47.724864+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
           <t>대전 안전공업</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
+      <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I110" t="inlineStr">
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>경찰 및 노동당국 압수수색, 국과수 등 9개 기관 합동 감식 진행 중</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재로 74명의 사상자가 발생했으며, 경찰과 노동당국이 안전 관리 매뉴얼 이행 여부 및 업무상 과실을 밝히기 위해 압수수색과 합동 감식을 진행 중입니다. 유족들이 참관하는 가운데 발화 원인과 급격한 연소 이유, 대피 실패 상황 등을 면밀히 조사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>대전 안전공업의 안전 관리 부실 및 업무상 과실 여부가 수사 대상이며, 74명의 사상자(사망 14명 포함)가 발생하여 집단적이고 큰 피해 규모를 보입니다. 경찰과 노동당국의 압수수색 및 국과수 등 9개 기관의 합동 감식이 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 활발히 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
         <is>
           <t>74명</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K110" t="inlineStr">
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 원인 조사 착수…압수수색·현장감식 진행</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515801&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:36:09.389044+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>경찰 수사, 합동감식 및 압수수색 진행 중</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 사건에 대한 수사가 본격화되어 합동감식과 압수수색이 동시에 진행되고 있습니다. 경찰은 다수 피해자가 대피하지 못한 경위 등 제기된 의혹을 면밀히 살펴볼 예정이며, 안전공업 대표는 합동분향소를 찾아 조문했습니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(안전공업 대표 조문), 다수 피해자가 발생하여 집단적 피해에 해당합니다. 또한, 합동감식 및 압수수색이 진행 중이므로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재 수사 본격화…합동감식·압수수색 동시 진행</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264522</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:35:32.312147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>경찰 및 노동 당국 압수수색, 합동감식 진행 중</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재로 74명의 사상자가 발생했으며, 경찰과 노동 당국이 안전공업 본사 및 공장을 압수수색하고 임직원 10명에게 업무상과실치사 및 산업안전보건법 위반 혐의를 적용했다. 현재 화재 원인 규명을 위한 합동감식이 유족 참관 하에 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>안전공업의 업무상과실치사 및 산업안전보건법 위반 혐의가 적용되어 상대방 책임이 명확하며(적합 조건 1), 74명의 사상자가 발생한 집단적 인명 피해 사건으로 피해 규모가 크고(적합 조건 3, 4), 경찰과 노동 당국의 압수수색 및 합동감식을 통해 증거 확보가 용이하고 공적 절차가 진행 중이므로(적합 조건 5, 6) 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>74명</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>'74명 사상' 안전공업 본사 등 압수수색...합동감식도 진행</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0115_202603231909509337</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:35:27.139049+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>피해자 지원을 위한 특별 모금 진행 중</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>대전 대덕구 문평동 공장화재 피해자들을 돕기 위해 대전상공회의소와 대전사회복지공동모금회가 특별 모금 캠페인을 진행하고 있습니다. 모금된 성금은 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원 등에 사용될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 화재의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 소송금융 투자를 위한 핵심 조건인 상대방의 책임 명확성, 자력, 증거 확보 여부, 공적 절차 진행 여부 등이 전혀 언급되지 않아 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>대전 공장화재 피해 지원 특별 모금  대전상의, 공동 캠페인</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>hellodd.com</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>http://www.hellodd.com/news/articleView.html?idxno=111241</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:35:20.402686+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>안전공업㈜</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>정치권에서 원인 규명 및 피해자 지원 약속, 수사 및 조사 진행 예정</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>더불어민주당 지도부가 안전공업㈜ 화재 희생자들을 조문하며, 사고 원인 규명과 피해자 지원에 힘쓰겠다고 밝혔다. 정치권에서 책임 소재를 밝히겠다는 의지를 표명함에 따라, 향후 수사 및 조사 등 공적 절차가 진행될 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼 - 인명 피해), 5(증거 확보 가능성 - 원인 규명), 6(공적 절차 진행 가능성 - 정치권 언급)에 해당합니다. 화재 사고로 인한 인명 피해는 중대한 손해를 발생시키며, 정치권의 관심 속에 원인 규명 및 책임 소재 파악이 이루어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>희생자 다수 (정확한 수 미상)</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>더불어민주당 지도부, 안전공업㈜ 화재 희생자 합동 조문</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>cctoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227496</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:34:54.872334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>경찰, 소방, 국과수, 고용노동청 등 9개 관계 기관 합동 감식 진행 중</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 현재 경찰, 소방, 국립과학수사연구원, 고용노동청 등 9개 관계 기관이 합동 감식을 진행 중이며, 공장 1층에서 불꽃이 튀었다는 진술을 확보했습니다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품 제조 공장 화재로 14명 사망, 60명 부상 등 총 74명의 집단적 피해가 발생했습니다. 경찰, 소방, 국과수, 고용노동청 등 9개 기관이 합동 감식을 진행 중이며, 목격자 진술도 확보되어 상대방 책임이 명확해질 가능성이 높고 증거 확보도 용이합니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>74명 (사망 14명, 부상 60명)</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>대전 화재로 죽은 사람 자리 언제 채용할까요? …무개념 취준생 글 '공...</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
+      <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M110" t="inlineStr">
-[...574 lines deleted...]
-      </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/23/2026032216082173187</t>
+          <t>http://www.fnnews.com/news/202603231442066179</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-23 00:34:49.573853+00:00</t>
+          <t>2026-03-23 12:34:14.114889+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>국과수 신원 확인, 고용노동부 산업재해 처리, 중앙합동재난 피해자지원센터 운영 등 공적 절차 진행 중</t>
+          <t>정부 합동 조사 및 지원 센터 운영, 유사 사업장 안전 점검 추진</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명의 희생자가 발생했으며, 현재 국립과학수사연구원의 신원 확인 작업과 유가족 지원이 진행 중이다. 고용노동부는 산업재해 업무를 전담하고 있으며, 안전공업 측에서도 장례비 및 긴급 생계비 지원을 약속했다. 중앙합동재난 피해자지원센터가 꾸려져 유가족 지원에 총력을 기울이고 있다.</t>
+          <t>대전 자동차 부품 공장 화재로 74명의 사상자가 발생했다. 건물 외벽 샌드위치 패널, 불법 증축된 2층 복층 구간, 절삭유와 기름때 등이 인명 피해를 키운 원인으로 지목됐다. 정부는 중앙 합동 재난 피해자 지원 센터를 꾸리고 정밀 화재 조사 및 유사 사업장 안전 점검을 추진 중이다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명의 희생자가 발생하여 상대방 책임이 비교적 명확하고(조건 1), 집단적 피해(조건 3) 및 피해 규모가 크다(조건 4). 국립과학수사연구원 신원 확인, 고용노동부 산업재해 처리 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보가 용이할 것으로 예상된다(조건 5). 따라서 소송금융 투자 적합도가 높다.</t>
+          <t>불법 증축, 가연성 물질 사용, 취약한 안전관리 등 공장 측 책임이 명확하며(적합 조건 1), 74명의 사상자가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 또한 소방청, 국토부, 고용부 등 정부 기관의 정밀 조사 및 안전 점검이 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>합동분향소 추모 이어져...유족 지원 '총력'</t>
+          <t>불법 증축·취약한 안전관리···인명 피해 키워 [뉴스의 맥]</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603230854168291</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750742</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:39.931595+00:00</t>
+          <t>2026-03-23 12:33:54.881578+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>행정안전부 재난구호사업비 지원 및 중앙합동재난피해자지원센터 운영</t>
+          <t>경찰, 고용노동청 합동 수사 및 압수수색, 국과수 감식 진행 중. 업무상과실치사상, 산업안전보건법, 중대재해처벌법 위반 여부 조사.</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장 화재로 74명의 사상자가 발생했습니다. 과거 점검에서 불법 증축 및 조치 미흡이 지적된 바 있어 회사 측의 책임이 제기되고 있습니다. 행정안전부는 유가족 구호활동 및 피해자지원센터 운영을 위해 재난구호사업비를 긴급 지원하고 있습니다.</t>
+          <t>대전 안전공업 화재로 14명이 사망하고 74명이 다치는 대규모 인명피해가 발생했습니다. 경찰과 고용노동청은 업무상과실치사상 및 중대재해처벌법 위반 혐의로 안전공업에 대한 압수수색 등 강제수사에 착수했으며, 화재 원인과 불법 증축 여부를 조사 중입니다. 유족들은 수사 과정을 참관하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>안전공업의 불법증축 및 조치 미흡으로 인한 책임이 명확하며(상대방 책임 명확), 74명이라는 다수의 사상자가 발생하여 집단적 피해 규모가 큽니다(집단적 피해, 피해 규모 큼). 과거 점검서가 증거로 활용될 수 있으며(증거 확보 가능), 행정안전부의 재난구호사업비 지원 및 피해자지원센터 운영 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>대전 안전공업의 책임이 명확하게 수사 중이며, 14명의 사망자를 포함한 74명의 인명피해로 집단적이고 심각한 피해가 발생했습니다. 경찰, 노동청, 국과수 등 공적 기관의 합동감식 및 강제수사를 통해 증거가 확보되고 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망자 14명, 인명피해 74명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>'74명 사상' 대전 안전공업 화재… 과거 점검서 불법증축 조치 미흡 비판</t>
+          <t>사망자 14명 중 13명 신원 확인… 추가 수색 중 시신 일부 수습도</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=246937</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774257373&amp;code=11131200&amp;cp=nv</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-23 00:28:22.658245+00:00</t>
+          <t>2026-03-23 12:33:05.313561+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>국내 한 건설회사</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (현장소장 업무상과실치사 및 산안법 위반 혐의 유죄 취지)</t>
+          <t>고용노동부 장관 지시로 사고원인 규명 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>아파트 신축공사 현장에서 갱폼 추락으로 근로자가 사망한 사고에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 혐의를 유죄 취지로 판단하며 원심을 파기환송했다. 현장소장이 직접 위험 작업을 지시하지 않았더라도 위험성을 인식하고 방치했다면 책임이 있다는 판례를 제시하며, 안전조치 의무 위반과 사망 사이에 상당한 인과관계가 있다고 보았다.</t>
+          <t>대전 안전공업 화재로 14명이 사망하고 74명이 사상하는 대규모 산업재해가 발생했습니다. 고용노동부 장관이 사고원인 규명과 피해자 지원을 지시했으며, 회사 대표는 유가족에게 속죄의 뜻을 전했습니다. 현재 합동분향소에 추모객들의 발길이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>대법원 판결을 통해 현장소장의 책임이 명확히 인정되었고(적합 조건 1), 소속 건설회사를 상대로 한 민사 소송이 가능하여 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 근로자 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 이미 대법원 판결을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
+          <t>안전공업 화재로 14명 사망, 74명 사상이라는 대규모 집단 피해가 발생했으며 (집단적 피해, 피해 규모가 큼), 회사 대표가 속죄하는 등 책임이 명확해 보입니다 (상대방 책임이 비교적 명확함). 고용노동부 장관이 철저한 사고원인 규명 및 지원을 지시하여 공적 절차가 진행 중이며 (이미 공적 절차가 진행 중임), 이를 통해 증거 확보가 용이할 것으로 예상됩니다 (증거가 있거나 확보 가능함). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 14명, 사상 74명</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  위험작업 지시 안해도 위험 알고 방치하면 현장소장...</t>
+          <t>대전 합동분향소 추모객 이틀째 발길…2350명 다녀가</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202836</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560478</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-23 00:24:10.201700+00:00</t>
+          <t>2026-03-23 12:31:19.166692+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>대전 공장 운영사</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>분향소 설치, 피해자 지원센터 운영, 정부 일대일 지원 약속. 관련 기관의 사고 원인 조사 및 책임 규명 절차 진행 중.</t>
+          <t>대통령비서실장 주재 회의에서 후속조치 논의 및 구상권 청구 검토 지시</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>대전 자동차 부품공장 화재로 14명이 사망하는 대규모 산업재해가 발생했다. 대전시청에 분향소와 피해자 지원센터가 마련되었으며, 정부는 사망자 및 부상자 가족에게 일대일 지원을 약속했다. 현재는 희생자 추모와 유가족 지원에 초점이 맞춰져 있으나, 사고 원인 규명 및 책임 소재를 위한 조사가 진행될 것으로 보인다.</t>
+          <t>대전 대덕구 공장 화재로 사망자가 발생했으며, 대통령비서실장이 재난 초기 소통 매뉴얼 마련과 함께 정부 선지급 후 구상권 청구 방안을 적극 검토하도록 지시했다. 유가족들은 정보 부재로 인한 답답함을 호소했으며, 정부는 특별교부세 10억 원을 긴급 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>자동차 부품공장 화재로 14명의 사망자가 발생한 대규모 산업재해 사건으로, 집단적 피해와 큰 피해 규모가 명확하다. 정부의 지원 약속 및 분향소 설치 등 공적 절차가 진행 중이며, 대규모 화재 사건이므로 관련 기관의 사고 원인 조사 및 책임 규명 과정에서 객관적 증거 확보 가능성이 높다. 다만, 기사에서 가해 기업이 특정되지 않아 상대방의 자력 확인이 추가로 필요하다.</t>
+          <t>대전 공장 화재로 사망자가 발생했으며, 대통령비서실장이 구상권 청구 방안을 적극 검토하도록 지시하는 등 정부 차원의 공적 절차가 진행 중임 (적합 조건 6). 기업의 책임이 명확해질 가능성이 높고 (적합 조건 1), 사망 사고로 피해 규모가 크며 (적합 조건 4), 정부 조사 결과 등 증거 확보가 용이할 것으로 판단됨 (적합 조건 5). 다만, 상대방 기업의 자력에 대한 정보는 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>14명 사망, 다수 부상 및 유가족</t>
+          <t>사망자 및 유가족 다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>내 아들이 왜 여기에 …눈물바다 된 분향소</t>
+          <t>강훈식  재난 초기 소통 매뉴얼 만들어야…에너지 추경, 확정 즉시 집행...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183313</t>
+          <t>https://www.newspim.com/news/view/20260323001176</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-23 00:23:35.877832+00:00</t>
+          <t>2026-03-23 12:30:32.303050+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>검찰, 경찰, 고용노동부 수사 중, 중대재해처벌법 적용 유력</t>
+          <t>경찰, 소방, 고용노동부, 국과수 합동 감식 진행 중, 대전시 심리지원 서비스 운영</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 화재 참사로 14명이 사망했다. 무허가 복층 헬스장, 절삭유 기름때, 폭발성 위험물질 등이 복합적인 원인으로 지목되며, 전직 직원과 노조가 수년 전부터 위험을 경고했으나 묵살된 것으로 드러났다. 현재 검찰, 경찰, 고용노동부가 수사 중이며 중대재해처벌법 적용이 유력하다.</t>
+          <t>대전 대덕구 자동차 부품공장 화재로 74명의 인명피해가 발생했으며, 경찰, 소방, 고용노동부, 국과수 등 관계 기관이 합동 감식을 진행 중이다. 대전시는 피해자와 시민들의 심리적 충격을 지원하기 위해 '마음톡톡버스'를 운영하며, 전문 상담을 제공하고 있다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>상대방(안전공업)의 불법 증축, 안전 관리 소홀, 경고 묵살 등 책임이 명확하며(적합 조건 1), 14명의 사망자가 발생한 집단적 피해(적합 조건 3, 4)로 피해 규모가 크다. 검찰, 경찰, 고용노동부의 수사가 진행 중이며(적합 조건 6) 불법 증축 및 전직 직원, 노조의 경고 등 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>74명의 인명피해가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 경찰, 소방, 고용노동부, 국과수 등 관계 기관의 합동 감식이 진행 중이므로 객관적 증거 확보가 용이하며(적합 조건 5), 공적 절차가 활발히 진행 중입니다(적합 조건 6). 자동차 부품공장 화재로 산업안전보건법 위반 등 상대방 책임이 명확해질 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 이재명 대통령-SBS 노조, '그알 사과' 공방</t>
+          <t>대전시, 화재 피해자·불안 겪는 시민에 '찾아가는 심리상담'</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603231829590778</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:29:53.227341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>서울행정법원 1심 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>택배기사 A씨가 회식 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식이 친목 도모를 위한 자발적 모임이라며 유족급여 및 장의비 지급을 거부했습니다. 유족이 제기한 행정소송에서 서울행정법원은 회식을 업무상 재해로 보기 어렵다고 판단하며 원고 패소 판결을 내렸습니다. 법원은 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니라고 보았습니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>법원이 이미 회식을 업무 외적인 모임으로 판단하여 업무상 재해로 인정하지 않아 상대방(근로복지공단)의 책임이 명확하지 않습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 유족급여 및 장의비 청구는 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵습니다. 1심에서 원고 패소 판결이 내려져 항소심 승소 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>“자발적 회식, 업무 연장 아냐”…法, 회식 후 사망 택배기사 산재 불...</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M123" t="inlineStr">
-[...66 lines deleted...]
-      <c r="L124" t="inlineStr">
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10699978?ref=naver</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:42:25.970269+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>현대해상</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>대법원은 근로복지공단이 현대해상을 상대로 제기한 구상금 청구 소송에서 원심을 파기하고 사건을 대전지방법원으로 돌려보냈다. 이 사건은 교통사고 피해자에게 지급된 산재급여와 다른 치료비를 책임보험금에서 공제해야 하는지에 대한 법리적 해석을 다룬다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>이 사건은 근로복지공단과 현대해상 간의 구상금 청구 소송으로, 산재급여와 책임보험금 공제에 대한 법리적 해석을 다루는 대법원 판결이다. 소송금융의 주요 대상인 다수의 피해자나 고액 피해를 입은 원고를 발굴하는 신규 사건이 아니므로 (적합 조건 1, 3, 4 불충족), 투자 적합도가 낮다. 이미 대법원까지 진행된 법리 다툼이라는 점도 신규 투자 발굴에는 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>산재급여와 다른 치료비, 책임보험금에서 공제해야 …대법, 파기환송</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M124" t="inlineStr">
-[...66 lines deleted...]
-      <c r="L125" t="inlineStr">
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603228242i</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:38:13.427643+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>대법원이 산업재해 사고 피해자에게 보험사가 지급한 치료비가 근로복지공단의 보험급여와 중복되지 않는다면 공단에 낼 책임보험금에서 공제해야 한다고 판결했다. 이는 보험사와 공단 간 구상금 산정 기준을 명확히 한 것으로, 원심을 파기하고 대전지방법원으로 환송했다. 이 판결은 향후 유사 산재 사고 관련 보험금 및 구상금 분쟁에 중요한 법적 선례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>대기업 피고(현대해상)의 자력이 충분하고(적합 조건 2), 사고 책임이 명확하며(적합 조건 1), 대법원 판결로 법리가 명확해져 향후 유사 사건의 증거로 활용될 수 있음(적합 조건 5). 또한 근로복지공단의 보험급여 지급은 공적 절차에 해당함(적합 조건 6). 다만, 이 사건은 기관 간 구상금 분쟁으로 개별 피해자의 직접적인 손해배상 청구와는 거리가 있으며, 피해 규모가 수억 원 이상으로 크다고 보기는 어려워 High 등급에는 미치지 못함.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>약 3,210만 원</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>대법  치료비 성격 다르면 책임보험금서 빼야</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M125" t="inlineStr">
-[...62 lines deleted...]
-      <c r="L126" t="inlineStr">
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260323063921HcX</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:37:55.303446+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>서울행정법원 1심 원고 패소</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>택배기사 A씨가 동료들과 저녁식사 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식을 업무 외적 모임으로 판단해 유족급여 지급을 거부했다. 유족이 제기한 행정소송에서 서울행정법원은 회식이 사업주의 지배·관리 하에 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다고 판단, 원고 패소 판결을 내렸다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>서울행정법원 1심에서 원고 패소 판결이 나와 상대방 책임 입증이 어렵다고 판단됨 (적합 조건 1 불충족). 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다는 법원 판단이 명확함. 또한, 집단적 피해가 아닌 개별 사건임 (적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>회식 후 숨진 택배기사… 법원 “산재 아냐”</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M126" t="inlineStr">
-[...66 lines deleted...]
-      <c r="L127" t="inlineStr">
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260322509387?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:36:32.447389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 원심법원에서 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>퀵서비스 사업주가 오토바이 사고로 상해를 입어 근로복지공단으로부터 산업재해 보험급여를 수령. 공단은 가해자 측 보험사인 현대해상을 상대로 구상금 청구 소송을 제기했으나, 대법원은 보험사가 피해자에게 직접 지급한 치료비가 공단의 보험급여와 상호보완적 관계에 있지 않다면 책임보험금에서 공제되어야 한다고 판단하며 원심을 파기환송했다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>본 사건은 근로복지공단이 산업재해 피해자에게 지급한 보험급여에 대해 가해자 측 보험사를 상대로 제기한 구상금 청구 소송으로, 로앤굿의 고객 대상인 '피해자(원고)'가 직접 손해배상을 청구하는 사건이 아님. 또한 청구 금액이 소송금융 투자 대상으로 보기에 상대적으로 소액임.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>25,766,340원 (근로복지공단 지급액)</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>대법원, 근로복지공단에 상해 책임보험금 지급 인정 원심 파기환송</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M127" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A128" s="4" t="inlineStr">
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032219435915579a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:36:21.493639+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D128" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>현대해상화재</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I128" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>대법원은 근로복지공단의 보험급여와 보험사가 지급한 치료비가 치료기간이나 치료항목이 다르다면 구상금에서 공제돼야 한다고 판단했습니다. 이는 교통사고로 산업재해를 입은 피해자 A씨에게 공단이 보험급여를 지급한 후, 가해 차량 보험사를 상대로 구상금을 청구한 사건에 대한 판결입니다. 대법원은 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>이 사건은 근로복지공단과 보험사 간의 구상금 청구 소송으로, 소송금융의 주요 고객인 개별 피해자나 집단 피해자가 원고가 아닙니다. 대법원 판결로 법리가 확정되었으나, 공공기관이 원고인 사건은 소송금융 투자 대상으로서의 적합성이 낮습니다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>약 2576만원 (공단 지급액), 약 712만원 (보험사 지급액)</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>1명 (피해자 A씨)</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>대법  보험사 치료비, 치료기간·항목 다르면 구상금서 공제</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2304886.htm</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:36:02.606888+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>대법원은 근로복지공단이 산재보험 요양급여를 지급한 후 보험사에 구상금을 청구할 때, 보험사가 피해자에게 지급한 치료비가 산재 요양급여와 관련이 없다면 책임보험금에서 공제되어야 한다고 판시했습니다. 이는 공단이 산재와 무관한 치료비까지 보험사에 구상할 수 없다는 취지로, 원심을 파기하고 대전지법으로 환송했습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>본 사건은 근로복지공단이 보험사를 상대로 낸 구상금 청구 소송에 대한 대법원 판결로, 특정 피해자의 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 대법원 판결은 법리 해석에 대한 것으로, 새로운 피해자 발굴이나 대규모 집단 소송 가능성이 낮으며, 개별 사건의 피해 규모도 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>2570만원 (산재보험금)</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구상 못 해</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260322_0003558260</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:35:39.873353+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>퀵서비스 기사가 교통사고로 산재보험급여와 가해자 측 보험사 치료비를 모두 받은 사건에서, 근로복지공단이 보험사를 상대로 구상금 청구 소송을 제기했습니다. 대법원은 원심이 두 기관의 지급액이 중복되는지 여부를 심리하지 않은 점을 지적하며 사건을 대전지방법원으로 돌려보냈습니다. 이는 산재급여와 보험사 치료비의 상호보완적 관계에 대한 법리적 판단을 요구하는 판결입니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>본 사건은 근로복지공단이 보험사를 상대로 제기한 구상금 청구 소송으로, 소송금융의 일반적인 고객인 피해자(원고)가 직접 소송을 진행하는 경우가 아닙니다. 소송 당사자들이 모두 자력이 충분한 기관이며, 개별 피해 규모가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하여 '기타 투자 어려운 이유 있음'에 해당합니다. 대법원 판결이 법리적 선례를 제공하지만, 직접적인 투자 기회로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>2576만6340원</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L128" t="inlineStr">
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>퀵서비스 일하다 '쾅'…산재급여·보험사 치료비, 따로 받을 수 있다?</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M128" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576402?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/23/2026032216082173187</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:50.283566+00:00</t>
+          <t>2026-03-23 00:34:49.573853+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>국과수 신원 확인, 고용노동부 산업재해 처리, 중앙합동재난 피해자지원센터 운영 등 공적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재로 14명의 희생자가 발생했으며, 현재 국립과학수사연구원의 신원 확인 작업과 유가족 지원이 진행 중이다. 고용노동부는 산업재해 업무를 전담하고 있으며, 안전공업 측에서도 장례비 및 긴급 생계비 지원을 약속했다. 중앙합동재난 피해자지원센터가 꾸려져 유가족 지원에 총력을 기울이고 있다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>대전 안전공업 화재로 14명의 희생자가 발생하여 상대방 책임이 비교적 명확하고(조건 1), 집단적 피해(조건 3) 및 피해 규모가 크다(조건 4). 국립과학수사연구원 신원 확인, 고용노동부 산업재해 처리 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보가 용이할 것으로 예상된다(조건 5). 따라서 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>14명</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>합동분향소 추모 이어져...유족 지원 '총력'</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0115_202603230854168291</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:28:39.931595+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
           <t>안전공업</t>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
+      <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L132" t="inlineStr">
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>행정안전부 재난구호사업비 지원 및 중앙합동재난피해자지원센터 운영</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>대전 대덕구 안전공업 공장 화재로 74명의 사상자가 발생했습니다. 과거 점검에서 불법 증축 및 조치 미흡이 지적된 바 있어 회사 측의 책임이 제기되고 있습니다. 행정안전부는 유가족 구호활동 및 피해자지원센터 운영을 위해 재난구호사업비를 긴급 지원하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>안전공업의 불법증축 및 조치 미흡으로 인한 책임이 명확하며(상대방 책임 명확), 74명이라는 다수의 사상자가 발생하여 집단적 피해 규모가 큽니다(집단적 피해, 피해 규모 큼). 과거 점검서가 증거로 활용될 수 있으며(증거 확보 가능), 행정안전부의 재난구호사업비 지원 및 피해자지원센터 운영 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>74명</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>'74명 사상' 대전 안전공업 화재… 과거 점검서 불법증축 조치 미흡 비판</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>safetynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M132" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518100</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=246937</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:23.565656+00:00</t>
+          <t>2026-03-23 00:28:22.658245+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>국내 한 건설회사</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>고용노동부 중대재해처벌법 적용 검토 중</t>
+          <t>대법원 파기환송 (현장소장 업무상과실치사 및 산안법 위반 혐의 유죄 취지)</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명이 사망하고 74명이 다치는 중대재해가 발생했다. 공장 대표는 사죄했으나 불법 증축 의혹에 대해서는 묵묵부답이며, 노조는 사측이 안전 개선 요구를 묵살했다고 주장했다. 고용노동부는 중대재해처벌법 적용을 검토 중이다.</t>
+          <t>아파트 신축공사 현장에서 갱폼 추락으로 근로자가 사망한 사고에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 혐의를 유죄 취지로 판단하며 원심을 파기환송했다. 현장소장이 직접 위험 작업을 지시하지 않았더라도 위험성을 인식하고 방치했다면 책임이 있다는 판례를 제시하며, 안전조치 의무 위반과 사망 사이에 상당한 인과관계가 있다고 보았다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명 사망, 74명 사상이라는 집단적 피해가 발생했으며(적합 조건 3, 4), 공장 대표의 불법 증축 의혹과 노조의 안전 개선 요구 묵살 주장을 통해 상대방 책임이 비교적 명확해 보인다(적합 조건 1). 고용노동부가 중대재해처벌법 적용을 검토 중으로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리할 것(적합 조건 5). 다만, 상대방의 자력에 대한 추가 확인이 필요하다.</t>
+          <t>대법원 판결을 통해 현장소장의 책임이 명확히 인정되었고(적합 조건 1), 소속 건설회사를 상대로 한 민사 소송이 가능하여 상대방의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 근로자 사망이라는 중대한 피해가 발생했으며(적합 조건 4), 이미 대법원 판결을 통해 증거가 충분히 확보된 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>사망 14명, 사상 74명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>눈물 흘리며 사죄한 공장 대표…불법 증축에는 '묵묵부답'</t>
+          <t>[예규·판례] 대법  위험작업 지시 안해도 위험 알고 방치하면 현장소장...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183288</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202836</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:16.950032+00:00</t>
+          <t>2026-03-23 00:24:10.201700+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>정부 사고원인 조사 및 중대본 회의 진행 중</t>
+          <t>분향소 설치, 피해자 지원센터 운영, 정부 일대일 지원 약속. 관련 기관의 사고 원인 조사 및 책임 규명 절차 진행 중.</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>안전공업 화재 참사로 다수의 유가족과 피해자가 발생했으며, 노동자 경고 외면 및 불법 증축이 사고 원인으로 지목되고 있습니다. 정부는 사고 원인 규명 및 유가족·피해자 지원을 위해 3차 중대본 회의를 개최하고 전담 공무원을 지정하는 등 공적 절차를 진행 중입니다.</t>
+          <t>대전 자동차 부품공장 화재로 14명이 사망하는 대규모 산업재해가 발생했다. 대전시청에 분향소와 피해자 지원센터가 마련되었으며, 정부는 사망자 및 부상자 가족에게 일대일 지원을 약속했다. 현재는 희생자 추모와 유가족 지원에 초점이 맞춰져 있으나, 사고 원인 규명 및 책임 소재를 위한 조사가 진행될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>안전공업의 노동자 경고 외면 및 불법 증축이 사고 원인으로 지목되어 상대방 책임이 명확합니다. 정부가 사고 원인 조사를 진행 중이며 중대본 회의를 통해 유가족 및 피해자 지원을 강화하고 있어 공적 절차가 진행 중이고 객관적 증거 확보 가능성이 높습니다. 또한, 화재 참사로 인한 다수의 유가족 및 피해자가 발생하여 집단적 피해의 성격을 띠며, 기업을 상대로 한 소송이 예상됩니다.</t>
+          <t>자동차 부품공장 화재로 14명의 사망자가 발생한 대규모 산업재해 사건으로, 집단적 피해와 큰 피해 규모가 명확하다. 정부의 지원 약속 및 분향소 설치 등 공적 절차가 진행 중이며, 대규모 화재 사건이므로 관련 기관의 사고 원인 조사 및 책임 규명 과정에서 객관적 증거 확보 가능성이 높다. 다만, 기사에서 가해 기업이 특정되지 않아 상대방의 자력 확인이 추가로 필요하다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명 사망, 다수 부상 및 유가족</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[안전공업 화재참사] 노동자 경고 외면·불법증축이 불렀나</t>
+          <t>내 아들이 왜 여기에 …눈물바다 된 분향소</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233339</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183313</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-22 12:32:05.767755+00:00</t>
+          <t>2026-03-23 00:23:35.877832+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>경찰, 소방당국, 국과수 합동 감식 진행 중</t>
+          <t>검찰, 경찰, 고용노동부 수사 중, 중대재해처벌법 적용 유력</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 안전공업 공장 화재로 14명이 사망하고 60명이 부상당하는 대형 인명피해가 발생했습니다. 희생자 중 9명이 발견된 휴게공간이 불법 증축 구간으로 추정되며, 노조가 화재 위험 요소 개선을 지속적으로 요구했으나 묵살되었다는 지적이 나옵니다. 현재 경찰, 소방당국, 국과수가 합동 감식을 진행하며 사고 원인을 규명 중입니다.</t>
+          <t>대전 대덕구 안전공업 화재 참사로 14명이 사망했다. 무허가 복층 헬스장, 절삭유 기름때, 폭발성 위험물질 등이 복합적인 원인으로 지목되며, 전직 직원과 노조가 수년 전부터 위험을 경고했으나 묵살된 것으로 드러났다. 현재 검찰, 경찰, 고용노동부가 수사 중이며 중대재해처벌법 적용이 유력하다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>상대방(안전공업)의 불법 증축 및 노조의 지속적인 개선 요구 묵살 지적 등으로 책임이 비교적 명확합니다. 사망 14명, 부상 60명 등 총 74명의 대규모 인명피해가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 현재 경찰, 소방당국, 국과수 합동 감식이 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다.</t>
+          <t>상대방(안전공업)의 불법 증축, 안전 관리 소홀, 경고 묵살 등 책임이 명확하며(적합 조건 1), 14명의 사망자가 발생한 집단적 피해(적합 조건 3, 4)로 피해 규모가 크다. 검찰, 경찰, 고용노동부의 수사가 진행 중이며(적합 조건 6) 불법 증축 및 전직 직원, 노조의 경고 등 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>한국타이어·아울렛 이은 대형 참사…대전 '화재 악순환'</t>
+          <t>[손병관의 뉴스프레소] 이재명 대통령-SBS 노조, '그알 사과' 공방</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260322_0003558737</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217289&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-22 12:31:23.366989+00:00</t>
+          <t>2026-03-23 00:22:00.736869+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>중대재해처벌법 적용 검토, 중앙합동피해자지원센터 운영</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 현재 경찰과 소방 당국이 정확한 화재 원인과 희생자 신원 확인 작업을 진행 중입니다. 희생자 중 한 명은 연인에게 마지막 통화로 '연기 때문에 앞이 안 보인다'는 말을 남긴 것으로 알려져 안타까움을 더하고 있습니다.</t>
+          <t>대전 화재로 14명이 사망하고 28명이 부상당하는 중대재해가 발생했습니다. 행정안전부는 중앙합동피해자지원센터를 설치하여 피해 복구를 지원 중이며, 안전공업 대표에게 중대재해처벌법 적용 여부가 검토되고 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>대형 공장 화재로 인한 집단적 피해(사망 14명, 부상 60명)가 발생했으며, 피해 규모가 매우 큽니다. 경찰 수사가 진행 중으로 공적 절차가 개시되었고, 공식 조사 결과에 따라 증거 확보 가능성이 높습니다. 상대방인 '안전공업'이 특정되어 책임 소재가 명확해질 경우 소송금융 투자에 적합합니다.</t>
+          <t>안전공업 대표에게 중대재해처벌법 적용이 검토되는 등 상대방 책임이 비교적 명확하며(적합 조건 1), 14명 사망, 28명 부상으로 다수의 피해자가 발생한 집단적 피해(적합 조건 3)이자 피해 규모가 매우 큽니다(적합 조건 4). 행정안전부의 중앙합동피해자지원센터 설치 및 중대재해처벌법 적용 논의는 공적 절차가 진행 중임을 보여주며(적합 조건 6), 이를 통해 증거 확보도 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>사망 14명, 부상 28명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>앞이 안 보여 …대전공장 화재 희생자, 연인에게 남긴 마지막 말</t>
+          <t>대전 화재 14명 사망…안전공업 대표, 중대재해처벌법 적용되나</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221845255375</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603230010</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-22 12:30:26.672231+00:00</t>
+          <t>2026-03-23 00:19:30.643836+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>해당 자동차 부품 공장 운영사</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>경찰 수사, 합동 감식, 고용노동부의 중대재해처벌법 위반 여부 조사가 진행 중이며, 정부 지원센터가 마련됨.</t>
+          <t>합동분향소 운영, 신원 확인 마무리 단계, 유관기관 지원 약속, 합동감식 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 74명의 사상자가 발생했으며, 이 중 9명은 사망했습니다. 경찰, 소방, 고용노동부 등 관계 당국이 합동 감식 및 수사에 착수했으며, 특히 체력 단련실 불법 증축 의혹과 중대재해처벌법 위반 여부를 집중적으로 조사할 예정입니다. 업체 측은 유가족에게 지원과 피해 회복을 약속했고, 정부도 피해자 지원에 나섰습니다.</t>
+          <t>대전 안전공업 화재로 14명이 사망하는 참사가 발생했으며, 희생자들을 위한 합동분향소가 마련되어 유가족들의 애도가 이어지고 있습니다. 현재 신원 확인이 마무리 단계에 있으며, 행정안전부, 고용노동부, 대전시 등 6개 유관 기관이 유가족 및 피해자 지원에 나섰습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (체력 단련실 불법 증축 의혹 및 중대재해처벌법 위반 여부 조사), 상대방에게 자력이 충분함 (기업체 임직원 피해 회복 약속), 집단적 피해 (사상자 74명), 피해 규모가 큼 (사망자 9명 이상 발생), 증거 확보 가능 (경찰, 소방, 고용노동부 합동 감식 및 수사 진행), 공적 절차 진행 중 (수사 및 정부 지원센터 운영).</t>
+          <t>대전 안전공업 화재로 14명이 사망한 집단적 인명 피해 사건으로, 상대방(대전 안전공업)의 책임이 명확해 보이며(대표의 사과), 행정안전부, 고용노동부 등 6개 유관 기관의 지원 및 합동감식 등 공적 절차가 진행 중입니다. 피해 규모가 크고 증거 확보 가능성이 높아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>사상자 74명, 사망자 9명 이상</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>대전 화재 참사 원인 조사 '속도'…추모 발길도</t>
+          <t>합동분향소 유가족 절규…시민들의 애도 발길 이어져</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260322190902IAr</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515106&amp;ref=A</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-22 12:30:19.655032+00:00</t>
+          <t>2026-03-23 00:19:23.967993+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>대전시 합동재난피해자지원센터 운영, 장례 및 행정·재정적 지원 진행 중</t>
+          <t>경찰 수사 및 국과수 DNA 분석을 통한 신원 확인 및 화재 원인 조사 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 공장 화재 사고로 다수의 희생자가 발생하여 대전시청에 합동분향소가 설치되었다. 대전시는 유가족을 위한 지원 공간과 합동재난피해자지원센터를 운영하며 장례, 자금 융자, 납세 유예 등 행정·재정적 지원을 제공하고 있다. 현재 사고 수습 및 유가족 지원에 집중하고 있다.</t>
+          <t>대전 공장 화재로 14명이 숨졌으며, 시신 훼손이 심각해 신원 확인에 어려움을 겪고 있습니다. 경찰, 국과수, 정부가 DNA 분석 등을 통해 신원 확인에 총력을 기울이고 있으며, 화재 원인 조사도 함께 진행 중입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>다수 희생자가 발생한 공장 화재 사고로 집단적 피해 및 피해 규모가 큼. 대전시에서 합동재난피해자지원센터를 운영하며 공적 절차가 진행 중인 것으로 보임. 다만, 기사에서 사고 책임 주체가 명확히 특정되지 않아 소송 상대방 및 책임 입증에 대한 추가 정보 확인이 필요함.</t>
+          <t>대전 공장 화재로 14명의 사망자가 발생하여 피해 규모가 크고(조건 4), 다수의 피해자가 존재합니다(조건 3). 경찰 수사, 국과수 DNA 분석 등 공적 절차가 진행 중이며(조건 6), 이를 통해 화재 원인 및 책임 규명에 필요한 증거 확보가 가능할 것으로 예상됩니다(조건 5).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>대전시청에 문평동 화재 희생자 합동분향소…4월4일까지 운영</t>
+          <t>강한 불길에 시신 훼손 심각... 신원 확인 총력</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032215354796346?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603230602158880</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:45.104008+00:00</t>
+          <t>2026-03-23 00:18:42.066624+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>안전공업 (사측)</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>노동조합 성명 발표</t>
+          <t>정부 및 정치권 현장 방문, 공식 조사 예정</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>안전공업에서 발생한 연기·폭발 사고에 대해 노동조합은 안전보다 이윤을 우선시한 경영의 구조적 문제로 인한 '중대한 인재'라고 주장했습니다. 노동조합은 사측의 책임 인정과 원인 공개, 피해자와 유가족에 대한 조치를 요구하고 있습니다.</t>
+          <t>대전 안전공업에서 발생한 대형 화재로 74명의 사상자(사망 14명 포함)가 발생했다. 대통령이 현장을 방문하여 피해 상황을 점검하고 유가족을 위로했으며, 정부 차원의 조사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>노동조합이 사고 원인을 '안전보다 이윤을 우선시한 경영의 구조적 문제'로 규정하며 사측의 책임 인정을 요구하고 있어 상대방 책임이 비교적 명확합니다. '피해자와 유가족' 언급으로 다수의 피해자가 발생했음을 시사하며, '연기·폭발음 속 아비규환'이라는 묘사로 피해 규모가 클 것으로 예상됩니다. 산업재해의 경우 기업이 상대방이므로 배상 능력이 충분할 가능성이 높습니다.</t>
+          <t>대전 안전공업 화재로 74명의 사상자(사망 14명)가 발생하여 집단적 피해 및 피해 규모가 매우 큼. 대통령까지 현장을 방문하여 정부 차원의 공식 조사 및 관련 절차가 진행될 것이므로 객관적 증거 확보 가능성이 높음.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>74명 사상 (사망 14명)</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>[르포] 연기·폭발음 속 아비규환… 불길 피해 필사 탈출</t>
+          <t>'74명 사상' 대전 안전공업 화재…14명 숨진 대형 참사[영상]</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264277</t>
+          <t>https://www.nocutnews.co.kr/news/6488999?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323065100</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:28.385481+00:00</t>
+          <t>2026-03-23 00:18:35.564130+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 정부 및 지자체 피해자 지원</t>
+          <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>대전 공장 화재 사건에 대해 경찰이 불법 증축 의혹 및 안전 조치 이행 여부를 집중 수사 중이다. 정부와 대전시는 피해자와 유족에 대한 심리치료 및 재난구호사업비 7천만 원을 지원하고 있으며, 합동분향소가 마련되었다. 이는 다수의 피해자와 사망자가 발생했음을 시사한다.</t>
+          <t>택배기사 A씨가 동료들과 회식 후 귀가 중 사고로 사망했으나, 법원은 해당 회식을 업무상 재해로 인정하지 않아 유가족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소소송에서 원고 패소 판결을 받았습니다. 재판부는 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것으로 보기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (불법 증축 의혹 및 안전 조치 미이행 수사), 집단적 피해 (유족 전담반 운영, 합동분향소 마련), 피해 규모가 큼 (사망자 발생, 재난구호사업비 지원), 증거 확보 가능 (경찰 수사 진행 중), 이미 공적 절차 진행 중 (경찰 수사). 공장 운영 주체를 상대로 한 소송금융 투자 가능성이 높습니다.</t>
+          <t>법원이 이미 1심에서 원고 패소 판결을 내렸으므로 승소 가능성이 낮아 소송금융 투자 리스크가 매우 높습니다. (적합 조건 1개 이하: 상대방 자력 충분만 해당)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>다수 (사망자 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>경찰, 대전 공장 화재 불법 증축 의혹·안전 조치 이행 등 집중 수사</t>
+          <t>회식 후 귀갓길에 숨진 택배기사…“업무상 재해 아냐”</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032217090005150?did=NA</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514943&amp;ref=A</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-22 12:28:53.392296+00:00</t>
+          <t>2026-03-22 12:52:25.485347+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>경찰, 소방, 국과수, 고용노동부 합동 감식 및 중대재해 관련 작업 중지 조치 진행 중</t>
+          <t>경찰 수사 및 정부 조사 진행 중, 합동분향소 운영</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 대형 화재로 14명이 사망하고 74명이 사상하는 참사가 발생했습니다. 경찰, 소방, 국과수, 고용노동부 등 관계기관이 합동 감식을 통해 원인 규명에 나섰으며, 정부는 유가족 참여와 투명한 정보 공개를 약속했습니다. 고용노동부는 중대재해 관련 작업 중지 안내문을 부착했습니다.</t>
+          <t>대전 대덕구 문평동 안전공업 공장 화재로 14명의 노동자가 희생되었다. 유족들은 합동분향소에서 슬픔을 나누고 있으며, 안전공업 대표는 사과했다. 현재 사망자 신원 확인을 위한 부검 및 DNA 채취가 진행 중이며, 공장 건물의 무단 증축 여부 등 화재 원인에 대한 경찰 및 정부 조사가 이루어지고 있다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(안전공업 화재), 다수의 사망자(14명) 및 사상자(74명) 발생으로 피해 규모가 크며 집단소송 가능성이 높습니다. 경찰, 소방, 국과수, 고용노동부 등 공적 기관의 합동 조사가 진행 중이며, 정부가 유가족 참여 및 투명한 정보 공개를 약속하여 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>안전공업 공장 화재로 14명의 노동자가 사망하여 집단적 피해 규모가 크고(적합 조건 3, 4), 공장 건물의 무단 증축 의혹과 대표의 사과로 상대방 책임이 비교적 명확하다(적합 조건 1). 현재 경찰 수사 및 정부 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중인 사건이다(적합 조건 6). 상대방의 자력은 추가 확인이 필요하나, 공장 운영 기업으로서 배상 능력이 있을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>사망자 14명, 사상자 74명</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>“합동 감식에 유가족 참여” 대전 안전공업 화재 참사 원인 규명 나선...</t>
+          <t>“못 나갈 거 같아…사랑한다고 전해줘”</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603221849001</t>
+          <t>https://www.khan.co.kr/article/202603222034015</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-22 12:28:45.991718+00:00</t>
+          <t>2026-03-22 12:35:08.242141+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경찰 및 소방 당국 화재 원인 및 책임 조사 중</t>
+          <t>소방당국 및 정부 조사 진행 중, 합동분향소 설치, 정부 긴급 지원</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장 안전공업에서 발생한 화재로 74명의 사상자가 발생했습니다. 전문가들은 트인 건물 구조, 기름때, 불법 증축으로 인한 대피로 미비 등이 피해를 키웠다고 지적하며, 경찰과 소방 당국이 현재 화재 원인 및 책임에 대한 조사를 진행하고 있습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조업체 안전공업 공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당했습니다. 사망자가 집중된 2.5층 헬스장은 불법 증축된 공간으로 확인되었으며, 공장 내 가연성 물질과 샌드위치 패널 구조가 피해를 키운 원인으로 지목됩니다. 현재 소방당국이 화재 원인을 조사 중이며, 정부는 피해 수습을 위한 지원에 나섰습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (공장 구조, 관리 부실, 불법 증축 등), 집단적 피해 (74명 사상), 피해 규모가 큼 (사망자 포함 다수 피해자), 증거 확보 가능 (경찰/소방 당국 조사 진행 중), 공적 절차 진행 중 (화재 조사). 상대방의 자력은 추가 확인이 필요하나, 자동차 부품 제조 공장으로서 일정 수준의 배상 능력이 있을 것으로 추정됩니다.</t>
+          <t>상대방 책임이 비교적 명확함 (불법 증축, 가연성 물질 관리 부실), 집단적 피해 (사망 14명, 부상 60명) 및 피해 규모가 큼. 불법 증축 사실, CCTV 영상 등 증거가 확보되었으며, 소방당국 및 정부의 공적 조사가 진행 중입니다. 상대방인 자동차 부품 제조업체 안전공업의 자력은 추가 확인이 필요하나, 대규모 인명 피해에 대한 배상 책임이 명확하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망자 14명, 부상자 60명</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>트인 구조에 찌든 기름때, 대피로 미비…대전 공장 화재 참사 키웠다</t>
+          <t>대전 공장 사망자 몰린 ‘2.5층 헬스장’…불법 증축이 화 키웠다</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1250541.html</t>
+          <t>https://www.donga.com/news/Society/article/all/20260322/133579867/1</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-22 12:28:39.189987+00:00</t>
+          <t>2026-03-22 12:33:58.762416+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>정부 조사 및 지원, 합동 감식 진행 중, 불법 증축 의혹 제기</t>
+          <t>경찰 및 소방 당국의 화재 원인 및 책임 소재 조사 진행 중, 희생자 신원 확인 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생했으며, 합동분향소가 마련되어 유가족들의 오열이 이어지고 있습니다. 업체 대표는 사과했지만 '불법 증축' 의혹에 대해서는 묵묵부답으로 일관했습니다. 정부는 재난특별교부세 10억원을 긴급 지원하고 중앙합동재난피해자지원센터를 가동하는 등 피해 수습 및 지원에 나서고 있습니다.</t>
+          <t>대전 대덕구 자동차 부품 공장 '안전공업'에서 발생한 화재로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 희생자 중 한 명은 연인에게 마지막 메시지를 남겨 안타까움을 더했으며, 현재 경찰과 소방 당국이 화재 원인 및 책임 소재를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방(안전공업)의 불법 증축 의혹이 제기되고 대표가 사과하는 등 책임이 비교적 명확하며, 74명의 사상자가 발생하여 집단적이고 큰 피해 규모를 보입니다. 정부 및 노동부의 사고 원인 조사와 합동 감식이 진행 중이므로 증거 확보가 용이하며, 재난특별교부세 지원, 중앙합동재난피해자지원센터 가동 등 공적 절차가 활발히 진행 중입니다.</t>
+          <t>공장 화재로 인한 다수의 사망자(14명)와 부상자(60명)가 발생하여 집단적 피해 규모가 매우 크고, 기업(안전공업)의 안전 관리 책임이 명확하게 추정됩니다. 경찰 및 소방 당국의 공식 조사가 진행 중이므로 객관적인 증거 확보가 용이하며, 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>74명 (사망 및 부상)</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>“아들 왜 여기 있어, 엄마도 데려가”… 차가운 위패 붙잡고 오열</t>
+          <t>“앞이 안 보여, 부모님께 사랑한다 전해줘”…대전 화재 희생자, 연인...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260322509389?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11576402?ref=naver</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-22 12:28:19.257576+00:00</t>
+          <t>2026-03-22 12:33:50.283566+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>경찰/소방당국 합동 조사 진행 중, 위험물안전관리법 위반 사실 통보</t>
+          <t>경찰 및 고용노동청 수사 진행 중, 중대재해처벌법 적용 검토</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명이 사망하고 60명이 부상당하는 참사가 발생했다. 소방점검의 허술함, 불법 증축, 위험물 불법 보관 등이 인명 피해를 키운 원인으로 지목되며, 경찰과 소방당국이 화재 원인 및 안전관리 위법 여부를 조사 중이다. 유가족과 노동조합은 사측의 부실한 안전관리를 규탄하고 있다.</t>
+          <t>대전 대덕구 자동차 부품 공장인 안전공업에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했습니다. 사망자 9명이 발견된 공간이 불법 증축된 것으로 파악되어 안전공업의 책임이 제기되고 있으며, 경찰과 고용노동청이 중대재해처벌법 적용 여부를 포함한 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(회사 자체 소방점검, 불법 증축, 위험물 불법 보관), 대규모 인명 피해(사망 14명, 부상 60명)로 집단적 피해 규모가 크며, 경찰/소방당국 조사 및 위험물안전관리법 위반 통보 등 공적 절차가 진행 중이고 증거 확보가 용이하여 소송금융 적합도가 높음.</t>
+          <t>안전공업의 불법 증축으로 인한 책임이 명확하며(조건 1), 14명 사망, 60명 부상이라는 집단적이고 큰 인명 피해가 발생했습니다(조건 3, 4). 경찰 및 고용노동청의 수사가 진행 중이며(조건 6), 불법 증축 사실 등 객관적 증거 확보 가능성이 높습니다(조건 5). 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>사망 14명, 부상 60명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>대전 화재 공장 소방점검, 연 2회 회사 자체로만 이뤄져</t>
+          <t>대전 공장 화재 사망자 12명 신원, 이르면 내일 확인</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221805557732</t>
+          <t>https://www.nocutnews.co.kr/news/6489002?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260322080057</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-22 12:27:42.735012+00:00</t>
+          <t>2026-03-22 12:33:42.359917+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>화재 원인 규명 및 수사 진행 중</t>
+          <t>정부 합동분향소 운영 및 피해자 지원</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>국민의힘 대전시당이 문평동 안전공업 화재 희생자 합동분향소를 조문하며 유가족과 피해자 지원, 사고 수습, 정확한 원인 규명을 촉구했습니다. 이번 화재로 소중한 생명을 잃은 희생자들이 발생했으며, 신속하고 철저한 원인 규명이 강조되고 있습니다.</t>
+          <t>대전 공장 화재로 74명의 사상자가 발생했으며, 정부는 합동분향소를 설치하고 유가족과 피해자 지원에 나섰다. 전담 공무원을 지정하여 장례 절차 및 심리 지원을 약속했다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 문평동 안전공업 화재로 다수의 희생자가 발생하여 피해 규모가 크고, 유가족 지원 및 정확한 원인 규명이 강조되고 있어 관련 수사 및 조사를 통해 책임 소재와 증거 확보가 용이할 것으로 보입니다.</t>
+          <t>사상자 74명으로 집단적 피해가 발생하고 피해 규모가 크다는 점에서 적합 조건에 해당합니다. 그러나 기사에서 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 확인이 필요하며, 현재까지 소송 외 공적 절차 진행 여부도 불분명합니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>다수 (희생자)</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>국민의힘 대전시당, 문평동 안전공업 화재 희생자 합동분향소 조문</t>
+          <t>대전 공장 화재, 사상자 74명…합동분향소 운영</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350051</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518100</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-22 12:27:15.238405+00:00</t>
+          <t>2026-03-22 12:33:23.565656+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>경찰 및 소방당국 합동 감식 진행 중</t>
+          <t>고용노동부 중대재해처벌법 적용 검토 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 74명의 사상자가 발생했으며, 불법 증축과 안전 부실이 참사의 원인으로 지목되고 있다. 공장 대표가 사죄하고 피해자 지원을 약속했으며, 현재 경찰과 소방당국이 합동 감식을 진행하며 사고 원인을 조사 중이다.</t>
+          <t>대전 안전공업 공장 화재로 14명이 사망하고 74명이 다치는 중대재해가 발생했다. 공장 대표는 사죄했으나 불법 증축 의혹에 대해서는 묵묵부답이며, 노조는 사측이 안전 개선 요구를 묵살했다고 주장했다. 고용노동부는 중대재해처벌법 적용을 검토 중이다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>공장 화재로 74명이라는 다수의 인명 피해가 발생했으며, 불법 증축 및 안전 부실이 참사의 원인으로 지목되어 상대방 책임이 명확해 보인다 (적합 조건 1, 3, 4). 경찰과 소방당국의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며 (적합 조건 5), 공적 절차가 진행 중이다 (적합 조건 6).</t>
+          <t>대전 안전공업 공장 화재로 14명 사망, 74명 사상이라는 집단적 피해가 발생했으며(적합 조건 3, 4), 공장 대표의 불법 증축 의혹과 노조의 안전 개선 요구 묵살 주장을 통해 상대방 책임이 비교적 명확해 보인다(적합 조건 1). 고용노동부가 중대재해처벌법 적용을 검토 중으로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리할 것(적합 조건 5). 다만, 상대방의 자력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>사망 14명, 사상 74명</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>대전 공장 화재 74명 사상…불법 증축·안전 부실 '참사 키웠다'</t>
+          <t>눈물 흘리며 사죄한 공장 대표…불법 증축에는 '묵묵부답'</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289115</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183288</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-22 12:26:42.378954+00:00</t>
+          <t>2026-03-22 12:33:16.950032+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>정부 합동분향소 운영, DNA 분석 통한 신원 확인, 건축물 안전관리 점검 착수</t>
+          <t>정부 사고원인 조사 및 중대본 회의 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품공장 안전공업 화재로 14명이 사망하고 60여명이 부상당하는 대규모 인명 피해가 발생했습니다. 정부는 합동분향소를 마련하고 DNA 분석을 통해 희생자 신원 확인을 서두르며 유가족 지원에 나섰습니다. 화재 피해를 키운 요인으로 지목된 샌드위치 패널 등 건축물 안전관리 전반에 대한 점검도 착수했습니다.</t>
+          <t>안전공업 화재 참사로 다수의 유가족과 피해자가 발생했으며, 노동자 경고 외면 및 불법 증축이 사고 원인으로 지목되고 있습니다. 정부는 사고 원인 규명 및 유가족·피해자 지원을 위해 3차 중대본 회의를 개최하고 전담 공무원을 지정하는 등 공적 절차를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>집단적 피해(14명 사망, 60여명 부상)가 발생했고, 피해 규모가 매우 큽니다. 정부의 중대본 회의, DNA 분석, 건축물 안전관리 점검 등 공적 절차가 활발히 진행 중이며, 이를 통해 증거 확보 가능성이 높습니다. 상대방 책임은 조사 결과에 따라 명확해질 것으로 예상됩니다.</t>
+          <t>안전공업의 노동자 경고 외면 및 불법 증축이 사고 원인으로 지목되어 상대방 책임이 명확합니다. 정부가 사고 원인 조사를 진행 중이며 중대본 회의를 통해 유가족 및 피해자 지원을 강화하고 있어 공적 절차가 진행 중이고 객관적 증거 확보 가능성이 높습니다. 또한, 화재 참사로 인한 다수의 유가족 및 피해자가 발생하여 집단적 피해의 성격을 띠며, 기업을 상대로 한 소송이 예상됩니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>가족 품으로 하루라도 빨리… 대전화재 DNA 분석 착수</t>
+          <t>[안전공업 화재참사] 노동자 경고 외면·불법증축이 불렀나</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221823367330</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233339</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-22 12:26:24.202208+00:00</t>
+          <t>2026-03-22 12:32:05.767755+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>경찰 수사, 국과수 부검, 정부 기관 피해 지원 진행 중</t>
+          <t>경찰, 소방당국, 국과수 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장 화재로 14명이 사망하고 28명이 부상당했습니다. 행정안전부 등 6개 유관기관이 피해자 지원책을 시행 중이며, 경찰은 중대범죄수사팀을 꾸려 사고 원인과 책임 소재를 철저히 수사할 예정입니다. 국립과학수사연구원 부검 결과는 이르면 23일 중 나올 전망입니다.</t>
+          <t>대전 대덕구 문평동 안전공업 공장 화재로 14명이 사망하고 60명이 부상당하는 대형 인명피해가 발생했습니다. 희생자 중 9명이 발견된 휴게공간이 불법 증축 구간으로 추정되며, 노조가 화재 위험 요소 개선을 지속적으로 요구했으나 묵살되었다는 지적이 나옵니다. 현재 경찰, 소방당국, 국과수가 합동 감식을 진행하며 사고 원인을 규명 중입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>화재 발생 업체인 안전공업에 대한 중대범죄수사팀의 수사가 진행 중이며, 사고 원인 규명 및 책임 소재가 밝혀질 가능성이 높습니다. 사망자 14명, 부상자 28명으로 다수의 피해자가 발생했으며, 국과수 부검 및 경찰 수사를 통해 객관적 증거 확보가 용이합니다. 또한, 행정안전부 등 6개 기관이 피해 지원 및 사고 원인 규명 절차를 진행 중입니다.</t>
+          <t>상대방(안전공업)의 불법 증축 및 노조의 지속적인 개선 요구 묵살 지적 등으로 책임이 비교적 명확합니다. 사망 14명, 부상 60명 등 총 74명의 대규모 인명피해가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 현재 경찰, 소방당국, 국과수 합동 감식이 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 28명</t>
+          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>행안부 등 6개 기관, 대전 공장 화재 피해 지원 가동</t>
+          <t>한국타이어·아울렛 이은 대형 참사…대전 '화재 악순환'</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029565114&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.newsis.com/view/NISX20260322_0003558737</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:52.291811+00:00</t>
+          <t>2026-03-22 12:31:23.366989+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>경찰, 소방, 안전보건공단 등 관계기관 합동 현장 감식 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명이 사망하고 총 74명의 사상자가 발생했습니다. 노조는 사측이 안전시설 개선 요구를 묵살하고 불법 증축된 헬스장에서 인명 피해가 커졌다며 회사의 책임을 주장하고 있습니다. 현재 경찰과 관련 기관이 합동 현장 감식을 진행하며 사고 원인과 책임 소재를 조사할 예정입니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 현재 경찰과 소방 당국이 정확한 화재 원인과 희생자 신원 확인 작업을 진행 중입니다. 희생자 중 한 명은 연인에게 마지막 통화로 '연기 때문에 앞이 안 보인다'는 말을 남긴 것으로 알려져 안타까움을 더하고 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(노조의 지속적인 안전시설 개선 요구 묵살, 불법 증축), 다수의 인명 피해(사망 14명, 총 74명)가 발생하여 피해 규모가 매우 큽니다. 노조의 증언, 대덕구청 및 소방 당국의 분석 등 증거 확보 가능성이 높고, 경찰의 합동 현장 감식 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>대형 공장 화재로 인한 집단적 피해(사망 14명, 부상 60명)가 발생했으며, 피해 규모가 매우 큽니다. 경찰 수사가 진행 중으로 공적 절차가 개시되었고, 공식 조사 결과에 따라 증거 확보 가능성이 높습니다. 상대방인 '안전공업'이 특정되어 책임 소재가 명확해질 경우 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>14명 사망 대전 공장 화재 인재였나... 노조  사측, 시설개선 요구 묵살...</t>
+          <t>앞이 안 보여 …대전공장 화재 희생자, 연인에게 남긴 마지막 말</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/22/2026032218110174346</t>
+          <t>http://www.fnnews.com/news/202603221845255375</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:17.117192+00:00</t>
+          <t>2026-03-22 12:30:26.672231+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>해당 자동차 부품 공장 운영사</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>정부 원인 규명 및 조사 진행 예정</t>
+          <t>경찰 수사, 합동 감식, 고용노동부의 중대재해처벌법 위반 여부 조사가 진행 중이며, 정부 지원센터가 마련됨.</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 대형 화재로 14명이 사망하고 60명이 중경상을 입었습니다. 불법 증축, 절삭유 기름때, 유증기 등으로 인한 안전불감증이 참사의 원인으로 지목되고 있으며, 전현직 직원들의 증언으로 위험한 작업 환경이 드러났습니다. 정부는 철저한 원인 규명과 책임자 처벌, 재발 방지책 마련을 약속했습니다.</t>
+          <t>대전 자동차 부품 공장 화재로 74명의 사상자가 발생했으며, 이 중 9명은 사망했습니다. 경찰, 소방, 고용노동부 등 관계 당국이 합동 감식 및 수사에 착수했으며, 특히 체력 단련실 불법 증축 의혹과 중대재해처벌법 위반 여부를 집중적으로 조사할 예정입니다. 업체 측은 유가족에게 지원과 피해 회복을 약속했고, 정부도 피해자 지원에 나섰습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법 증축, 안전불감증), 자력이 충분한 중견기업(현대차 1차 협력사)이 피고가 될 수 있습니다. 14명 사망, 60명 중경상으로 집단적 피해 규모가 크며, 소방당국 추정 및 전현직 직원 증언 등 증거 확보 가능성이 높습니다. 또한 정부 차원의 원인 규명 및 조사가 진행될 예정입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (체력 단련실 불법 증축 의혹 및 중대재해처벌법 위반 여부 조사), 상대방에게 자력이 충분함 (기업체 임직원 피해 회복 약속), 집단적 피해 (사상자 74명), 피해 규모가 큼 (사망자 9명 이상 발생), 증거 확보 가능 (경찰, 소방, 고용노동부 합동 감식 및 수사 진행), 공적 절차 진행 중 (수사 및 정부 지원센터 운영).</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>사망 14명, 중경상 60명</t>
+          <t>사상자 74명, 사망자 9명 이상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>[사설]‘무단 증축·기름때’가 키운 안전공업 큰불, 이런 인재 끝내야</t>
+          <t>대전 화재 참사 원인 조사 '속도'…추모 발길도</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603221810001</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260322190902IAr</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:00.120019+00:00</t>
+          <t>2026-03-22 12:30:19.655032+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A152" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>정부 합동 조사 및 감식 진행 중, 재난안전특별교부세 지원</t>
+          <t>대전시 합동재난피해자지원센터 운영, 장례 및 행정·재정적 지원 진행 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재로 14명이 사망하는 참사가 발생했으며, 정부는 유가족 지원 및 철저한 원인 규명에 집중하고 있습니다. 행정안전부 주재로 중앙재난안전대책본부 회의가 진행 중이며, 샌드위치 패널 구조와 불법 증개축 여부 등 사고 원인에 대한 조사가 본격 착수되었습니다. 국토교통부, 소방청, 고용노동부 등 관계기관이 건축물 안전관리 재점검 및 유사 사업장 긴급 안전 점검을 진행할 예정입니다.</t>
+          <t>대전 대덕구 문평동 공장 화재 사고로 다수의 희생자가 발생하여 대전시청에 합동분향소가 설치되었다. 대전시는 유가족을 위한 지원 공간과 합동재난피해자지원센터를 운영하며 장례, 자금 융자, 납세 유예 등 행정·재정적 지원을 제공하고 있다. 현재 사고 수습 및 유가족 지원에 집중하고 있다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명의 사망자가 발생하여 집단적 피해(적합 조건 3) 및 매우 큰 피해 규모(적합 조건 4)가 예상됩니다. 정부의 합동 조사 및 감식이 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 행정안전부 주관 중대본 회의, 국토부/소방청/고용노동부의 안전 점검 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 샌드위치 패널 구조 및 불법 증개축 여부 등 사고 원인 조사를 통해 상대방 책임이 명확히 규명될 가능성이 높습니다(적합 조건 1).</t>
+          <t>다수 희생자가 발생한 공장 화재 사고로 집단적 피해 및 피해 규모가 큼. 대전시에서 합동재난피해자지원센터를 운영하며 공적 절차가 진행 중인 것으로 보임. 다만, 기사에서 사고 책임 주체가 명확히 특정되지 않아 소송 상대방 및 책임 입증에 대한 추가 정보 확인이 필요함.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>윤호중 행안부 장관 “원인 규명·재발 방지에 역량 집중”</t>
+          <t>대전시청에 문평동 화재 희생자 합동분향소…4월4일까지 운영</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022502?ref=naver</t>
+          <t>https://www.pressian.com/pages/articles/2026032215354796346?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-22 12:23:55.776863+00:00</t>
+          <t>2026-03-22 12:29:45.104008+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>안전공업 (사측)</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>화재 원인 규명 조사 임박, 노조 강경 대응 및 책임 규명 예고</t>
+          <t>노동조합 성명 발표</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 14명이 숨지고 60명이 다치는 대형 참사가 발생했습니다. 노조는 사측이 반복된 안전 점검 요구를 묵살하여 발생한 '인재'라고 주장하며 경영진의 사과와 책임 있는 배상 및 지원을 촉구했습니다. 노조는 책임이 명확히 규명될 때까지 모든 수단을 동원해 대응할 방침이며, 화재 원인 규명 조사가 임박했습니다.</t>
+          <t>안전공업에서 발생한 연기·폭발 사고에 대해 노동조합은 안전보다 이윤을 우선시한 경영의 구조적 문제로 인한 '중대한 인재'라고 주장했습니다. 노동조합은 사측의 책임 인정과 원인 공개, 피해자와 유가족에 대한 조치를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재는 사측의 반복된 안전 점검 요구 묵살로 발생한 '인재'로 지목되어 상대방 책임이 명확합니다. 14명 사망, 60명 부상이라는 집단적이고 심각한 인명 피해가 발생했으며, 노조의 경고 기록 등 증거 확보 가능성이 높고, 화재 원인 규명 조사가 임박하여 공적 절차가 진행될 예정입니다. 자동차 부품 제조 공장이라는 점에서 배상 자력도 어느 정도 있을 것으로 판단됩니다.</t>
+          <t>노동조합이 사고 원인을 '안전보다 이윤을 우선시한 경영의 구조적 문제'로 규정하며 사측의 책임 인정을 요구하고 있어 상대방 책임이 비교적 명확합니다. '피해자와 유가족' 언급으로 다수의 피해자가 발생했음을 시사하며, '연기·폭발음 속 아비규환'이라는 묘사로 피해 규모가 클 것으로 예상됩니다. 산업재해의 경우 기업이 상대방이므로 배상 능력이 충분할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>14명 사망, 60명 부상 (총 74명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>황병근 대전 안전공업 노조 위원장  안전 점검 요구 사측 묵살</t>
+          <t>[르포] 연기·폭발음 속 아비규환… 불길 피해 필사 탈출</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260322000161</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2264277</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-22 12:23:41.471443+00:00</t>
+          <t>2026-03-22 12:29:28.385481+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 정부 및 지자체 피해자 지원</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>대전 공장 화재 사건에 대해 경찰이 불법 증축 의혹 및 안전 조치 이행 여부를 집중 수사 중이다. 정부와 대전시는 피해자와 유족에 대한 심리치료 및 재난구호사업비 7천만 원을 지원하고 있으며, 합동분향소가 마련되었다. 이는 다수의 피해자와 사망자가 발생했음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (불법 증축 의혹 및 안전 조치 미이행 수사), 집단적 피해 (유족 전담반 운영, 합동분향소 마련), 피해 규모가 큼 (사망자 발생, 재난구호사업비 지원), 증거 확보 가능 (경찰 수사 진행 중), 이미 공적 절차 진행 중 (경찰 수사). 공장 운영 주체를 상대로 한 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>다수 (사망자 포함)</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>경찰, 대전 공장 화재 불법 증축 의혹·안전 조치 이행 등 집중 수사</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032217090005150?did=NA</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:28:53.392296+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
+      <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L154" t="inlineStr">
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>경찰, 소방, 국과수, 고용노동부 합동 감식 및 중대재해 관련 작업 중지 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>대전 안전공업에서 발생한 대형 화재로 14명이 사망하고 74명이 사상하는 참사가 발생했습니다. 경찰, 소방, 국과수, 고용노동부 등 관계기관이 합동 감식을 통해 원인 규명에 나섰으며, 정부는 유가족 참여와 투명한 정보 공개를 약속했습니다. 고용노동부는 중대재해 관련 작업 중지 안내문을 부착했습니다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(안전공업 화재), 다수의 사망자(14명) 및 사상자(74명) 발생으로 피해 규모가 크며 집단소송 가능성이 높습니다. 경찰, 소방, 국과수, 고용노동부 등 공적 기관의 합동 조사가 진행 중이며, 정부가 유가족 참여 및 투명한 정보 공개를 약속하여 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>사망자 14명, 사상자 74명</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>“합동 감식에 유가족 참여” 대전 안전공업 화재 참사 원인 규명 나선...</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M154" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227432</t>
+          <t>https://www.khan.co.kr/article/202603221849001</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-22 12:23:14.987737+00:00</t>
+          <t>2026-03-22 12:28:45.991718+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>대전경찰청 중대범죄수사팀 수사 및 고용노동부 참고인 조사 진행 중, 행정안전부 등 관계기관 합동 피해자 지원센터 운영</t>
+          <t>경찰 및 소방 당국 화재 원인 및 책임 조사 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업에서 발생한 대형 화재로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 행정안전부, 보건복지부, 고용노동부 등 관계기관은 합동 브리핑을 통해 유족 및 피해자 지원에 총력을 기울이겠다고 밝혔으며, 대전경찰청 중대범죄수사팀이 수사를 진행 중입니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장 안전공업에서 발생한 화재로 74명의 사상자가 발생했습니다. 전문가들은 트인 건물 구조, 기름때, 불법 증축으로 인한 대피로 미비 등이 피해를 키웠다고 지적하며, 경찰과 소방 당국이 현재 화재 원인 및 책임에 대한 조사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>자동차 부품 제조업체 '안전공업'에서 발생한 화재로 14명 사망, 60명 부상이라는 집단적이고 큰 인명 피해가 발생하여 상대방 책임이 비교적 명확합니다(적합 조건 1, 3, 4). 현재 경찰 수사 및 고용노동부 조사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (공장 구조, 관리 부실, 불법 증축 등), 집단적 피해 (74명 사상), 피해 규모가 큼 (사망자 포함 다수 피해자), 증거 확보 가능 (경찰/소방 당국 조사 진행 중), 공적 절차 진행 중 (화재 조사). 상대방의 자력은 추가 확인이 필요하나, 자동차 부품 제조 공장으로서 일정 수준의 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>“대전 화재 희생자 시신 신원 확인결과 내일 나올듯”</t>
+          <t>트인 구조에 찌든 기름때, 대피로 미비…대전 공장 화재 참사 키웠다</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576391?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250541.html</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:44.635677+00:00</t>
+          <t>2026-03-22 12:28:39.189987+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>경찰, 소방, 노동당국 합동감식 및 수사 진행 중</t>
+          <t>정부 조사 및 지원, 합동 감식 진행 중, 불법 증축 의혹 제기</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 제조공장에서 발생한 화재로 14명이 사망했다. 경찰은 대규모 전담수사팀을 구성하고 소방, 노동당국과 함께 불법 증개축, 소방안전관리 부실 등 화재 원인과 위법 여부를 규명하기 위한 합동감식 및 수사를 진행 중이다. 유족들은 수사 과정에 참관할 예정이다.</t>
+          <t>대전 안전공업 화재 참사로 74명의 사상자가 발생했으며, 합동분향소가 마련되어 유가족들의 오열이 이어지고 있습니다. 업체 대표는 사과했지만 '불법 증축' 의혹에 대해서는 묵묵부답으로 일관했습니다. 정부는 재난특별교부세 10억원을 긴급 지원하고 중앙합동재난피해자지원센터를 가동하는 등 피해 수습 및 지원에 나서고 있습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(불법 증개축, 안전관리 부실 의혹), 14명의 사망자가 발생한 집단적 피해 사건으로 피해 규모가 매우 큼. 경찰, 소방, 노동당국이 합동감식 및 수사를 진행 중이며 CCTV 등 객관적 증거 확보가 용이함.</t>
+          <t>상대방(안전공업)의 불법 증축 의혹이 제기되고 대표가 사과하는 등 책임이 비교적 명확하며, 74명의 사상자가 발생하여 집단적이고 큰 피해 규모를 보입니다. 정부 및 노동부의 사고 원인 조사와 합동 감식이 진행 중이므로 증거 확보가 용이하며, 재난특별교부세 지원, 중앙합동재난피해자지원센터 가동 등 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>74명 (사망 및 부상)</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>경찰, 23일 '대전 공장 화재 참사' 유족 참관 합동감식</t>
+          <t>“아들 왜 여기 있어, 엄마도 데려가”… 차가운 위패 붙잡고 오열</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260322000159</t>
+          <t>https://www.segye.com/newsView/20260322509389?OutUrl=naver</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:28.718191+00:00</t>
+          <t>2026-03-22 12:28:19.257576+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>정부 재난구호사업비 긴급 지원</t>
+          <t>경찰/소방당국 합동 조사 진행 중, 위험물안전관리법 위반 사실 통보</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 사망자 및 피해자가 발생했으며, 행정안전부 등 관계기관이 사망자 유족과 피해자 지원을 위해 재난구호사업비 총 7000만원을 긴급 지원하기로 했습니다. 현재 화재 원인이나 책임 소재에 대한 구체적인 내용은 보도되지 않았습니다.</t>
+          <t>대전 안전공업 공장 화재로 14명이 사망하고 60명이 부상당하는 참사가 발생했다. 소방점검의 허술함, 불법 증축, 위험물 불법 보관 등이 인명 피해를 키운 원인으로 지목되며, 경찰과 소방당국이 화재 원인 및 안전관리 위법 여부를 조사 중이다. 유가족과 노동조합은 사측의 부실한 안전관리를 규탄하고 있다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>사망자 발생으로 피해 규모는 크지만, 기사에서 화재의 책임 소재가 명확히 드러나지 않아 상대방 책임 입증이 불분명합니다. 또한, 상대방(대전 안전공업)의 자력 여부도 파악하기 어렵고, 집단적 피해 규모나 책임 입증을 위한 구체적인 증거 확보 가능성도 언급되지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(회사 자체 소방점검, 불법 증축, 위험물 불법 보관), 대규모 인명 피해(사망 14명, 부상 60명)로 집단적 피해 규모가 크며, 경찰/소방당국 조사 및 위험물안전관리법 위반 통보 등 공적 절차가 진행 중이고 증거 확보가 용이하여 소송금융 적합도가 높음.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 14명, 부상 60명</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>정부, 대전 공장화재 구호활동 재난구호사업비 긴급 지원</t>
+          <t>대전 화재 공장 소방점검, 연 2회 회사 자체로만 이뤄져</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42343</t>
+          <t>http://www.fnnews.com/news/202603221805557732</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:19.118814+00:00</t>
+          <t>2026-03-22 12:27:42.735012+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>안전공업(주)</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>경찰, 검찰, 소방, 정부 합동 정밀감식 및 수사 진행 중. 불법 증축 등 위법 요소 조사.</t>
+          <t>화재 원인 규명 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 공장에서 발생한 화재로 14명이 사망하고 2명이 중환자실에 입원하는 등 대규모 인명 피해가 발생했다. 정부, 경찰, 소방, 검찰 등 관계기관이 합동 정밀감식 및 수사에 착수했으며, 불법 증축 등 건물 안전 문제와 업주의 책임론이 제기되고 있다. 현재 희생자 신원확인과 사고 원인 규명에 집중하고 있다.</t>
+          <t>국민의힘 대전시당이 문평동 안전공업 화재 희생자 합동분향소를 조문하며 유가족과 피해자 지원, 사고 수습, 정확한 원인 규명을 촉구했습니다. 이번 화재로 소중한 생명을 잃은 희생자들이 발생했으며, 신속하고 철저한 원인 규명이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 14명의 사망자와 2명의 부상자가 발생하여 집단적 인명 피해 규모가 매우 크다. 경찰, 검찰, 소방, 정부 등 관계기관이 합동 정밀감식 및 수사를 진행 중이며, 불법 증축 등 업주의 책임 가능성이 제기되고 있어 상대방 책임이 명확해질 가능성이 높고 증거 확보가 용이하다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중, 상대방 책임 명확)</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 문평동 안전공업 화재로 다수의 희생자가 발생하여 피해 규모가 크고, 유가족 지원 및 정확한 원인 규명이 강조되고 있어 관련 수사 및 조사를 통해 책임 소재와 증거 확보가 용이할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상 (인명 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>사망자 14명, 부상자 2명</t>
+          <t>다수 (희생자)</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>희생자 신원확인·사고 원인규명 시작한다… 정부·경찰·소방·검찰 등...</t>
+          <t>국민의힘 대전시당, 문평동 안전공업 화재 희생자 합동분향소 조문</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260322010007325</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1350051</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:02.416341+00:00</t>
+          <t>2026-03-22 12:27:15.238405+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>중앙합동재난피해자지원센터 설치 및 운영 중, 사고 원인 조사 진행 중</t>
+          <t>경찰 및 소방당국 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했습니다. 도면에도 없는 무허가 복층 구조와 가연성 물질이 많은 작업 환경이 참사의 원인으로 지목되고 있습니다. 현재 대덕문화체육관에 중앙합동재난피해자지원센터가 설치되어 유가족과 피해자에게 의료, 심리, 법률 지원을 제공하고 있습니다.</t>
+          <t>대전 공장 화재로 74명의 사상자가 발생했으며, 불법 증축과 안전 부실이 참사의 원인으로 지목되고 있다. 공장 대표가 사죄하고 피해자 지원을 약속했으며, 현재 경찰과 소방당국이 합동 감식을 진행하며 사고 원인을 조사 중이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했습니다. (적합 조건 3, 4) 사고 원인으로 무허가 복층 구조와 가연성 물질 작업 환경이 지목되어 상대방 책임이 명확하며(적합 조건 1), 중앙합동재난피해자지원센터가 설치되어 공적 절차가 진행 중이고 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5, 6)</t>
+          <t>공장 화재로 74명이라는 다수의 인명 피해가 발생했으며, 불법 증축 및 안전 부실이 참사의 원인으로 지목되어 상대방 책임이 명확해 보인다 (적합 조건 1, 3, 4). 경찰과 소방당국의 합동 감식이 진행 중이므로 객관적인 증거 확보가 용이하며 (적합 조건 5), 공적 절차가 진행 중이다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>총 74명 (사망 14명, 부상 60명)</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 14명 사망, 60명 부상(종합)</t>
+          <t>대전 공장 화재 74명 사상…불법 증축·안전 부실 '참사 키웠다'</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>fpn119.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://fpn119.co.kr/248514</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289115</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-22 12:21:37.650475+00:00</t>
+          <t>2026-03-22 12:26:42.378954+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>합동감식 및 관계기관 조사 진행 중</t>
+          <t>정부 합동분향소 운영, DNA 분석 통한 신원 확인, 건축물 안전관리 점검 착수</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 대형 화재로 74명의 사상자가 발생했다. 현행법상 안전관리 미흡, 불법 증축, 나트륨 취급 위반 의혹, 집진시설 점검 요구 묵살 등 공장 측의 안전관리 부실이 지적되고 있다. 현재 경찰, 소방, 안전보건공단 등 관계기관의 합동감식이 진행 중이며, 행정안전부의 피해 지원도 이루어지고 있다.</t>
+          <t>대전 대덕구 자동차 부품공장 안전공업 화재로 14명이 사망하고 60여명이 부상당하는 대규모 인명 피해가 발생했습니다. 정부는 합동분향소를 마련하고 DNA 분석을 통해 희생자 신원 확인을 서두르며 유가족 지원에 나섰습니다. 화재 피해를 키운 요인으로 지목된 샌드위치 패널 등 건축물 안전관리 전반에 대한 점검도 착수했습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방(안전공업)의 안전관리 부실, 불법 증축, 집진시설 점검 요구 묵살 등 책임이 명확하며(적합 조건 1), 74명이라는 다수의 인명 피해가 발생하여 집단소송 가능성이 높고 피해 규모가 큽니다(적합 조건 3, 4). 현재 합동감식 및 관계기관 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>집단적 피해(14명 사망, 60여명 부상)가 발생했고, 피해 규모가 매우 큽니다. 정부의 중대본 회의, DNA 분석, 건축물 안전관리 점검 등 공적 절차가 활발히 진행 중이며, 이를 통해 증거 확보 가능성이 높습니다. 상대방 책임은 조사 결과에 따라 명확해질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>74명 사상</t>
+          <t>사망 14명, 부상 60여명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>74명 사상 낸 대전 공장, 안전관리 '구멍'…연간 2회 '자체점검' 그쳐</t>
+          <t>가족 품으로 하루라도 빨리… 대전화재 DNA 분석 착수</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6109681</t>
+          <t>http://www.fnnews.com/news/202603221823367330</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-22 12:21:17.656839+00:00</t>
+          <t>2026-03-22 12:26:24.202208+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>경찰 합동 감식 착수, 노동조합이 사측에 책임 인정 및 보상 요구</t>
+          <t>경찰 수사, 국과수 부검, 정부 기관 피해 지원 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장에서 발생한 대형 화재로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 노동조합은 사측이 반복된 안전 경고를 묵살하고 이윤을 우선시한 경영이 사고의 원인이라고 주장하며 책임 인정과 보상을 요구하고 있습니다. 현재 경찰은 관계기관 및 유족과 함께 합동 감식을 통해 정확한 화재 원인을 조사 중입니다.</t>
+          <t>대전 대덕구 안전공업 공장 화재로 14명이 사망하고 28명이 부상당했습니다. 행정안전부 등 6개 유관기관이 피해자 지원책을 시행 중이며, 경찰은 중대범죄수사팀을 꾸려 사고 원인과 책임 소재를 철저히 수사할 예정입니다. 국립과학수사연구원 부검 결과는 이르면 23일 중 나올 전망입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>노동조합이 사측의 반복된 안전 경고 묵살을 주장하며 책임이 명확히 제기되고 있습니다 (적합 조건 1). 14명 사망, 60명 부상 등 총 74명의 사상자가 발생하여 집단적이고 큰 피해 규모를 보입니다 (적합 조건 3, 4). 경찰의 합동 감식이 진행 중이며(적합 조건 6), 노조의 내부 회의 기록 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
+          <t>화재 발생 업체인 안전공업에 대한 중대범죄수사팀의 수사가 진행 중이며, 사고 원인 규명 및 책임 소재가 밝혀질 가능성이 높습니다. 사망자 14명, 부상자 28명으로 다수의 피해자가 발생했으며, 국과수 부검 및 경찰 수사를 통해 객관적 증거 확보가 용이합니다. 또한, 행정안전부 등 6개 기관이 피해 지원 및 사고 원인 규명 절차를 진행 중입니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>사망 14명, 부상 28명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재에 노조 반발… 이윤 우선이 부른 인재</t>
+          <t>행안부 등 6개 기관, 대전 공장 화재 피해 지원 가동</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1240786</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029565114&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-22 12:20:54.136368+00:00</t>
+          <t>2026-03-22 12:25:52.291811+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>합동 감식 진행 중</t>
+          <t>경찰, 소방, 안전보건공단 등 관계기관 합동 현장 감식 예정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 발생한 화재로 74명의 사상자가 발생하여 막대한 인명 피해가 발생했다. 현재 화재 원인과 확산 경위를 밝히기 위한 합동 감식이 진행 중이며, 책임 소재가 규명될 경우 대규모 손해배상 청구로 이어질 가능성이 있다.</t>
+          <t>대전 안전공업 공장 화재로 14명이 사망하고 총 74명의 사상자가 발생했습니다. 노조는 사측이 안전시설 개선 요구를 묵살하고 불법 증축된 헬스장에서 인명 피해가 커졌다며 회사의 책임을 주장하고 있습니다. 현재 경찰과 관련 기관이 합동 현장 감식을 진행하며 사고 원인과 책임 소재를 조사할 예정입니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(조건 3, 4), 현재 합동 감식이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중(조건 5, 6)인 점이 소송금융 투자에 적합하다. 다만, 기사 내용만으로는 상대방 책임의 명확성과 자력을 특정하기 어려워 추가 조사가 필요하다.</t>
+          <t>상대방 책임이 명확하고(노조의 지속적인 안전시설 개선 요구 묵살, 불법 증축), 다수의 인명 피해(사망 14명, 총 74명)가 발생하여 피해 규모가 매우 큽니다. 노조의 증언, 대덕구청 및 소방 당국의 분석 등 증거 확보 가능성이 높고, 경찰의 합동 현장 감식 등 공적 절차가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>[탐사보도 뉴스프리즘] 하청노조 교섭 요구 봇물…노란봉투법 파장 현실...</t>
+          <t>14명 사망 대전 공장 화재 인재였나... 노조  사측, 시설개선 요구 묵살...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260320175055y8p</t>
+          <t>https://www.mt.co.kr/society/2026/03/22/2026032218110174346</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-22 00:37:44.005202+00:00</t>
+          <t>2026-03-22 12:25:17.117192+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>경찰 수사 및 관계기관 합동 감식 진행 중, 피해자 추모 합동 분향소 운영</t>
+          <t>정부 원인 규명 및 조사 진행 예정</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명 사망, 60명 부상 등 총 74명의 인명 피해가 발생했습니다. 공장 내 기름때, 무허가 시설, 진화 작업 지연 등이 피해를 키운 원인으로 지목되며, 경찰은 1층 집진 설비 쪽 발화 가능성을 조사 중입니다. 정부는 관계기관 합동 감식을 진행하고 있으며, 대전시청에 피해자 추모 합동 분향소가 운영되고 있습니다.</t>
+          <t>대전 안전공업에서 발생한 대형 화재로 14명이 사망하고 60명이 중경상을 입었습니다. 불법 증축, 절삭유 기름때, 유증기 등으로 인한 안전불감증이 참사의 원인으로 지목되고 있으며, 전현직 직원들의 증언으로 위험한 작업 환경이 드러났습니다. 정부는 철저한 원인 규명과 책임자 처벌, 재발 방지책 마련을 약속했습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 공장 내 부실한 관리, 무허가 시설, 진화 작업 지연), 3(집단적 피해: 74명 사상), 4(피해 규모 큼: 14명 사망, 60명 부상), 5(증거 확보 가능: CCTV, 공장 관계자 진술, 합동 감식), 6(공적 절차 진행 중: 경찰 수사, 관계기관 합동 감식)에 해당하여 소송금융 투자 적합도가 높습니다. 대규모 인명 피해로 인한 손해배상 규모가 매우 클 것으로 예상됩니다.</t>
+          <t>상대방 책임이 명확하고(불법 증축, 안전불감증), 자력이 충분한 중견기업(현대차 1차 협력사)이 피고가 될 수 있습니다. 14명 사망, 60명 중경상으로 집단적 피해 규모가 크며, 소방당국 추정 및 전현직 직원 증언 등 증거 확보 가능성이 높습니다. 또한 정부 차원의 원인 규명 및 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>사망 14명, 중경상 60명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>[일요와이드] 대전 공장 화재로 74명 사상…오늘 합동 감식</t>
+          <t>[사설]‘무단 증축·기름때’가 키운 안전공업 큰불, 이런 인재 끝내야</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603220824144vu</t>
+          <t>https://www.khan.co.kr/article/202603221810001</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:13.199064+00:00</t>
+          <t>2026-03-22 12:25:00.120019+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>합동 감식 및 안전관리, 건축법 위반 여부 조사 진행 중</t>
+          <t>정부 합동 조사 및 감식 진행 중, 재난안전특별교부세 지원</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사로 실종자 14명 전원이 숨진 채 발견되었습니다. 현재 합동 감식을 통해 정확한 화재 원인과 함께 안전관리 및 건축법 위반 여부를 집중 조사할 계획입니다. 회사 측은 사과문을 발표하며 피해자와 유가족에 대한 지원을 약속했습니다.</t>
+          <t>대전 대덕구 공장 화재로 14명이 사망하는 참사가 발생했으며, 정부는 유가족 지원 및 철저한 원인 규명에 집중하고 있습니다. 행정안전부 주재로 중앙재난안전대책본부 회의가 진행 중이며, 샌드위치 패널 구조와 불법 증개축 여부 등 사고 원인에 대한 조사가 본격 착수되었습니다. 국토교통부, 소방청, 고용노동부 등 관계기관이 건축물 안전관리 재점검 및 유사 사업장 긴급 안전 점검을 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확성), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 14명의 사망자가 발생한 중대 재해로, 합동 감식을 통해 안전관리 및 건축법 위반 여부가 조사될 예정이므로 회사 측의 책임이 명확해질 가능성이 높습니다. 피해 규모가 크고 공적 조사가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>대전 공장 화재로 14명의 사망자가 발생하여 집단적 피해(적합 조건 3) 및 매우 큰 피해 규모(적합 조건 4)가 예상됩니다. 정부의 합동 조사 및 감식이 진행 중이므로 객관적 증거 확보 가능성이 높고(적합 조건 5), 행정안전부 주관 중대본 회의, 국토부/소방청/고용노동부의 안전 점검 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 샌드위치 패널 구조 및 불법 증개축 여부 등 사고 원인 조사를 통해 상대방 책임이 명확히 규명될 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>14명 사망</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사…실종자 14명 전원 숨진 채 발견</t>
+          <t>윤호중 행안부 장관 “원인 규명·재발 방지에 역량 집중”</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742244</t>
+          <t>https://www.sedaily.com/article/20022502?ref=naver</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-22 00:26:47.097878+00:00</t>
+          <t>2026-03-22 12:23:55.776863+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>정부 및 관계기관 조사 예정, 회사 대표 사과 및 책임 이행 약속</t>
+          <t>화재 원인 규명 조사 임박, 노조 강경 대응 및 책임 규명 예고</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명 피해가 발생했다. 회사 대표는 사과문을 발표하며 유가족 지원 및 피해 회복에 책임을 다하겠다고 밝혔다. 대통령이 현장을 방문하는 등 사회적 관심이 높은 사건으로, 관계 기관의 조사가 진행될 예정이다.</t>
+          <t>대전 안전공업 공장 화재로 14명이 숨지고 60명이 다치는 대형 참사가 발생했습니다. 노조는 사측이 반복된 안전 점검 요구를 묵살하여 발생한 '인재'라고 주장하며 경영진의 사과와 책임 있는 배상 및 지원을 촉구했습니다. 노조는 책임이 명확히 규명될 때까지 모든 수단을 동원해 대응할 방침이며, 화재 원인 규명 조사가 임박했습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 안전공업 공장에서 발생한 대형 화재로 다수의 사망자와 부상자가 발생했으며, 회사 대표가 책임을 인정하고 관계 기관과 협력하여 사고 원인을 조사하겠다고 밝혔다. 이는 소송금융 투자에 매우 적합한 사건이다.</t>
+          <t>대전 안전공업 공장 화재는 사측의 반복된 안전 점검 요구 묵살로 발생한 '인재'로 지목되어 상대방 책임이 명확합니다. 14명 사망, 60명 부상이라는 집단적이고 심각한 인명 피해가 발생했으며, 노조의 경고 기록 등 증거 확보 가능성이 높고, 화재 원인 규명 조사가 임박하여 공적 절차가 진행될 예정입니다. 자동차 부품 제조 공장이라는 점에서 배상 자력도 어느 정도 있을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
+          <t>14명 사망, 60명 부상 (총 74명)</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>대전 안전공업 대표  유가족 지원·피해 회복 책임 다하겠다</t>
+          <t>황병근 대전 안전공업 노조 위원장  안전 점검 요구 사측 묵살</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260322_0003558289</t>
+          <t>https://www.newspim.com/news/view/20260322000161</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-22 00:26:21.899995+00:00</t>
+          <t>2026-03-22 12:23:41.471443+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>경찰, 소방, 국과수 합동 감식 및 검찰, 노동 당국 수사 진행 중, 중대재해처벌법 적용 여부 검토 중, 불법 증축 의혹 수사 중</t>
+          <t>관계 기관 설명회 및 유가족 지원 진행 중, 사고 원인 조사 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명의 희생자가 발생했으며, 경찰과 소방 당국은 화재 원인 규명에 속도를 내고 있습니다. 기계 과열, 전기적 요인, 화학 물질 취급 부주의 등 모든 가능성을 열어두고 있으며, 불법 증축 의혹에 대한 수사도 진행 중입니다. 검찰은 전담팀을 구성했고, 노동 당국은 중대재해처벌법 적용 여부를 검토하고 있습니다.</t>
+          <t>대전 안전공업 화재로 다수의 희생자가 발생하여 합동분향소가 운영되고 있다. 사고 발생 한 달 전 위험물 안전관리법 위반 사실이 드러나 인재 가능성이 제기되고 있으며, 대전시와 고용노동부 등 관계 기관이 유가족 및 피해자 지원 대책을 마련하고 설명회를 진행 중이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(기계 과열, 전기적 요인, 화학 물질 취급 부주의, 불법 증축 의혹), 14명의 희생자가 발생한 집단적 피해 사건으로 피해 규모가 큽니다. 경찰, 소방, 국과수 합동 감식 및 검찰, 노동 당국의 수사가 진행 중이며(공적 절차 진행 중), 중대재해처벌법 적용 여부도 검토되고 있어 증거 확보 가능성이 높습니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(안전공업의 위험물 안전관리법 위반 의혹), 다수의 희생자가 발생하여 피해 규모가 크며, 고용노동부 등 관계 기관의 조사 및 유가족 지원 절차가 진행 중이다. 이는 소송금융 적합 조건(1, 3, 4, 5, 6)에 부합한다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>다수 (희생자 및 유가족)</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>대전 공장 화재 원인 수사 착수...피해자·유족 지원</t>
+          <t>안전공업 화재 합동분향소 발길...유가족 지원 총력</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603220721598216</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603221756204523</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-22 00:24:45.132596+00:00</t>
+          <t>2026-03-22 12:23:31.675646+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A168" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>화재 원인 및 책임 소재에 대한 수사 및 조사 진행 중</t>
+          <t>정부, 지자체, 관계 기관의 피해자 및 유가족 지원 논의 중이며, 대규모 인명 피해 사고이므로 수사기관의 조사 진행 예상됩니다.</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 대규모 화재가 발생하여 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생했다. 2층 일부 구역이 붕괴되었고, 샌드위치 패널 구조로 인해 피해가 커진 것으로 파악되고 있다. 현재 실종자는 모두 수습된 상태이다.</t>
+          <t>대전 자동차 부품 공장 화재 참사로 사상자 74명(사망자 14명)이 발생했습니다. 정부와 지자체, 관계 기관이 피해자와 유가족에 대한 심리 지원 등 총력 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 사망 14명 포함 74명의 대규모 인명피해가 발생하여 집단적 피해 및 피해 규모가 매우 큼. 공장 구조(샌드위치 패널, 붕괴 구역)와 관련된 책임 소재가 제기될 수 있으며, 화재 원인 및 안전 관리 부실에 대한 공적 조사(수사)가 진행될 가능성이 높아 증거 확보가 용이함. 다만, 구체적인 상대방 기업명과 자력 여부는 기사에서 확인되지 않음.</t>
+          <t>사상자 74명, 사망자 유족 14가구로 집단적 인명 피해가 발생하여 집단소송 가능성이 높고(적합 조건 3), 피해 규모가 큽니다(적합 조건 4). 다만, 기사만으로는 화재 원인 및 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>74명 (사망 14명 포함)</t>
+          <t>사상자 74명 (사망자 14명)</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>[종합] 대전 공장 화재, 사망 14명 포함 74명 인명피해… 실종자 전원 수...</t>
+          <t>유가족 지원에 집중하겠다 …대전 화재 참사, 정부·지자체 총력 대응</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386901</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227432</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:58.496042+00:00</t>
+          <t>2026-03-22 12:23:14.987737+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 운영사</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>노동부 주관 중앙사고수습본부 운영, 합동감식 예정, 산재보상대책반 가동</t>
+          <t>대전경찰청 중대범죄수사팀 수사 및 고용노동부 참고인 조사 진행 중, 행정안전부 등 관계기관 합동 피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 공장 화재로 14명이 사망하는 사고가 발생했다. 노동부가 중앙사고수습본부를 구성하여 사고 수습 및 유가족 지원에 나서고 있으며, 대통령도 현장을 방문하여 철저한 지원과 투명한 조사를 지시했다. 합동감식 및 재해원인 조사가 진행될 예정이며, 유가족 참여가 보장된다.</t>
+          <t>대전 대덕구 안전공업에서 발생한 대형 화재로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 행정안전부, 보건복지부, 고용노동부 등 관계기관은 합동 브리핑을 통해 유족 및 피해자 지원에 총력을 기울이겠다고 밝혔으며, 대전경찰청 중대범죄수사팀이 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(공장 화재로 인한 다수 사망), 집단적 피해(14명 사망)가 발생했고 피해 규모가 매우 큼. 노동부 주관의 합동감식 등 공적 절차가 진행 중이므로 객관적 증거 확보가 용이함.</t>
+          <t>자동차 부품 제조업체 '안전공업'에서 발생한 화재로 14명 사망, 60명 부상이라는 집단적이고 큰 인명 피해가 발생하여 상대방 책임이 비교적 명확합니다(적합 조건 1, 3, 4). 현재 경찰 수사 및 고용노동부 조사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>사망자 14명</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>노동부, 대덕구 공장 화재 3차 중수본 회의… 사고 수습 투명 공개</t>
+          <t>“대전 화재 희생자 시신 신원 확인결과 내일 나올듯”</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260321000286</t>
+          <t>https://www.munhwa.com/article/11576391?ref=naver</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:51.550583+00:00</t>
+          <t>2026-03-22 12:22:44.635677+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
-      <c r="A170" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>정부 합동 피해자 지원센터 및 심리 회복 지원단 가동, 화재 원인 수사 착수</t>
+          <t>경찰, 소방, 노동당국 합동감식 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재 발생 후, 정부는 피해자 지원을 위해 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동했다. 22개 부처와 기관이 참여하여 긴급 구호, 의료 지원, 심리 지원 등을 원스톱으로 제공하며, 지자체는 피해자 전담 공무원을 배치했다. 행정안전부 장관은 신속한 사고 수습과 복구 지원을 강조했다.</t>
+          <t>대전 대덕구 자동차부품 제조공장에서 발생한 화재로 14명이 사망했다. 경찰은 대규모 전담수사팀을 구성하고 소방, 노동당국과 함께 불법 증개축, 소방안전관리 부실 등 화재 원인과 위법 여부를 규명하기 위한 합동감식 및 수사를 진행 중이다. 유족들은 수사 과정에 참관할 예정이다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>정부 차원의 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단이 가동 중이며, 화재 원인 수사가 착수되어 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, '피해자' 및 '유가족' 언급으로 집단적 피해 가능성이 있습니다 (적합 조건 3). 그러나 상대방 책임의 명확성이나 자력, 구체적인 피해 규모가 기사에서 확인되지 않아 적합도 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(불법 증개축, 안전관리 부실 의혹), 14명의 사망자가 발생한 집단적 피해 사건으로 피해 규모가 매우 큼. 경찰, 소방, 노동당국이 합동감식 및 수사를 진행 중이며 CCTV 등 객관적 증거 확보가 용이함.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
+          <t>경찰, 23일 '대전 공장 화재 참사' 유족 참관 합동감식</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603212154306297</t>
+          <t>https://www.newspim.com/news/view/20260322000159</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:43.715875+00:00</t>
+          <t>2026-03-22 12:22:28.718191+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>경찰 및 검찰 수사, 합동 감식 진행 중, 유족들이 보상 및 협상 요구</t>
+          <t>정부 재난구호사업비 긴급 지원</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장 '안전공업' 화재로 14명이 사망하고 60명이 부상당해 총 74명의 사상자가 발생했습니다. 업체 대표는 유족들에게 사과하며 모든 지원을 약속했으나, 유족들은 실질적인 보상과 책임 있는 협상 구조 마련을 요구하고 있습니다. 현재 경찰과 검찰이 전담 수사팀을 꾸려 화재 원인을 수사 중이며, 관계기관 합동 감식이 예정되어 있습니다.</t>
+          <t>대전 안전공업 공장 화재로 사망자 및 피해자가 발생했으며, 행정안전부 등 관계기관이 사망자 유족과 피해자 지원을 위해 재난구호사업비 총 7000만원을 긴급 지원하기로 했습니다. 현재 화재 원인이나 책임 소재에 대한 구체적인 내용은 보도되지 않았습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>안전공업 대표가 직접 사과하며 책임을 인정했고(상대방 책임 명확), 74명의 사상자가 발생한 집단적 피해 사건이며(집단적 피해), 사망 14명, 부상 60명으로 피해 규모가 매우 큽니다(피해 규모 큼). 경찰과 검찰이 수사팀을 꾸려 화재 원인을 수사 중이며 합동 감식도 예정되어 있어 증거 확보 가능성이 높고(증거 확보 가능), 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>사망자 발생으로 피해 규모는 크지만, 기사에서 화재의 책임 소재가 명확히 드러나지 않아 상대방 책임 입증이 불분명합니다. 또한, 상대방(대전 안전공업)의 자력 여부도 파악하기 어렵고, 집단적 피해 규모나 책임 입증을 위한 구체적인 증거 확보 가능성도 언급되지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>“죽을 죄 지었다”…대전 화재 참사 업체 대표 유족에게 이틀 만에 사...</t>
+          <t>정부, 대전 공장화재 구호활동 재난구호사업비 긴급 지원</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/21/20260321500055?wlog_tag3=naver</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42343</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:34.411482+00:00</t>
+          <t>2026-03-22 12:22:19.118814+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>안전공업(주)</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>노동부 합동감식 진행 중</t>
+          <t>경찰, 검찰, 소방, 정부 합동 정밀감식 및 수사 진행 중. 불법 증축 등 위법 요소 조사.</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>대전 공장 화재 사고로 14명의 실종자가 모두 사망한 것으로 확인되었습니다. 현재 노동부가 화재 원인 규명을 위해 합동감식을 진행 중이며, 유가족 참여를 지원하고 있습니다.</t>
+          <t>대전 대덕구 자동차 부품 공장에서 발생한 화재로 14명이 사망하고 2명이 중환자실에 입원하는 등 대규모 인명 피해가 발생했다. 정부, 경찰, 소방, 검찰 등 관계기관이 합동 정밀감식 및 수사에 착수했으며, 불법 증축 등 건물 안전 문제와 업주의 책임론이 제기되고 있다. 현재 희생자 신원확인과 사고 원인 규명에 집중하고 있다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>대전 공장 화재 사고로 14명의 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 노동부 합동감식이 진행 중이므로 객관적 증거 확보 및 상대방 책임 규명이 명확해질 가능성이 높습니다(적합 조건 1, 5, 6).</t>
+          <t>대전 자동차 부품 공장 화재로 14명의 사망자와 2명의 부상자가 발생하여 집단적 인명 피해 규모가 매우 크다. 경찰, 검찰, 소방, 정부 등 관계기관이 합동 정밀감식 및 수사를 진행 중이며, 불법 증축 등 업주의 책임 가능성이 제기되고 있어 상대방 책임이 명확해질 가능성이 높고 증거 확보가 용이하다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중, 상대방 책임 명확)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (인명 피해)</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>사망자 14명, 부상자 2명</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>2연승 전북, 선두 경쟁 시동!…‘정효볼’은 창단 첫 개막 4연승</t>
+          <t>희생자 신원확인·사고 원인규명 시작한다… 정부·경찰·소방·검찰 등...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514765&amp;ref=A</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260322010007325</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:28.006700+00:00</t>
+          <t>2026-03-22 12:22:02.416341+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
+          <t>중앙합동재난피해자지원센터 설치 및 운영 중, 사고 원인 조사 진행 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 제조공장에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명피해가 발생했습니다. 이재명 대통령은 현장을 방문하여 유가족 및 부상자 지원과 사고 원인 규명에 대한 정부의 책임을 강조하며, 철저한 조사와 재발 방지 대책 마련을 지시했습니다.</t>
+          <t>대전 안전공업 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했습니다. 도면에도 없는 무허가 복층 구조와 가연성 물질이 많은 작업 환경이 참사의 원인으로 지목되고 있습니다. 현재 대덕문화체육관에 중앙합동재난피해자지원센터가 설치되어 유가족과 피해자에게 의료, 심리, 법률 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>대규모 인명피해(사망 14명, 부상 60명)가 발생한 집단적 피해 사건이며, 대통령이 직접 원인 규명 및 지원을 지시하여 공적 조사가 진행될 예정입니다. 이는 소송금융 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다.</t>
+          <t>대전 안전공업 화재로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했습니다. (적합 조건 3, 4) 사고 원인으로 무허가 복층 구조와 가연성 물질 작업 환경이 지목되어 상대방 책임이 명확하며(적합 조건 1), 중앙합동재난피해자지원센터가 설치되어 공적 절차가 진행 중이고 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5, 6)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>총 74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>李 대통령 “국가가 끝까지 책임”…대전 화재 유가족·부상자 지원 약...</t>
+          <t>대전 안전공업 화재로 14명 사망, 60명 부상(종합)</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>fpn119.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022318?ref=naver</t>
+          <t>http://fpn119.co.kr/248514</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:12.875320+00:00</t>
+          <t>2026-03-22 12:21:37.650475+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>자동차 부품 제조 공장</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>소방, 경찰, 국과수 합동 감식 진행 예정</t>
+          <t>합동감식 및 관계기관 조사 진행 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>대전의 한 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망하고 60명이 부상을 입는 등 총 74명의 사상자가 발생했다. 소방, 경찰, 국과수 등 관계 당국은 정확한 화재 원인 규명을 위한 합동 감식을 진행할 예정이다. 대전시청에 희생자 합동분향소가 설치되고 지원센터가 운영되는 등 사회적 관심이 집중되고 있다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 대형 화재로 74명의 사상자가 발생했다. 현행법상 안전관리 미흡, 불법 증축, 나트륨 취급 위반 의혹, 집진시설 점검 요구 묵살 등 공장 측의 안전관리 부실이 지적되고 있다. 현재 경찰, 소방, 안전보건공단 등 관계기관의 합동감식이 진행 중이며, 행정안전부의 피해 지원도 이루어지고 있다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>74명의 사상자가 발생한 대규모 인명 피해 사건으로 집단적 피해(적합 조건 3)와 피해 규모가 큼(적합 조건 4). 소방, 경찰, 국과수 합동 감식을 통해 화재 원인 및 책임 소재에 대한 객관적 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(합동 감식)가 진행 중(적합 조건 6)이다. 공장 내 화재로 인한 대규모 인명 피해이므로 공장 측의 책임이 비교적 명확할 것으로 예상된다(적합 조건 1). 상대방의 자력은 추가 확인이 필요하지만, 대규모 인명 피해 사건으로 사회적 관심이 높아 소송금융 투자 적합도가 높다.</t>
+          <t>상대방(안전공업)의 안전관리 부실, 불법 증축, 집진시설 점검 요구 묵살 등 책임이 명확하며(적합 조건 1), 74명이라는 다수의 인명 피해가 발생하여 집단소송 가능성이 높고 피해 규모가 큽니다(적합 조건 3, 4). 현재 합동감식 및 관계기관 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
+          <t>74명 사상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 74명 사상…실종자 전원 사망</t>
+          <t>74명 사상 낸 대전 공장, 안전관리 '구멍'…연간 2회 '자체점검' 그쳐</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260321212116EVF</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6109681</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:05.012277+00:00</t>
+          <t>2026-03-22 12:21:17.656839+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>화재 발생 공장 운영 주체 및 관계자</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>법무부 전담 수사팀 구성, 경찰·노동청 협력 수사 진행 중</t>
+          <t>경찰 합동 감식 착수, 노동조합이 사측에 책임 인정 및 보상 요구</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사로 14명이 숨지고 60명이 다치는 대규모 인명 피해가 발생했습니다. 법무부는 사고 원인과 책임 소재를 규명하기 위해 전담 수사팀을 구성하고 경찰, 노동청 등과 협력하여 수사를 진행할 예정입니다. 사상자와 유가족에게는 법률 지원 및 치료비, 장례비 등이 지원될 계획입니다.</t>
+          <t>대전 안전공업 공장에서 발생한 대형 화재로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 노동조합은 사측이 반복된 안전 경고를 묵살하고 이윤을 우선시한 경영이 사고의 원인이라고 주장하며 책임 인정과 보상을 요구하고 있습니다. 현재 경찰은 관계기관 및 유족과 함께 합동 감식을 통해 정확한 화재 원인을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했으며, 법무부 전담 수사팀이 구성되어 경찰, 노동청과 협력하여 사고 원인과 책임 소재를 규명할 예정이므로 책임 규명 및 증거 확보가 용이할 것으로 예상됩니다.</t>
+          <t>노동조합이 사측의 반복된 안전 경고 묵살을 주장하며 책임이 명확히 제기되고 있습니다 (적합 조건 1). 14명 사망, 60명 부상 등 총 74명의 사상자가 발생하여 집단적이고 큰 피해 규모를 보입니다 (적합 조건 3, 4). 경찰의 합동 감식이 진행 중이며(적합 조건 6), 노조의 내부 회의 기록 등 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>법무부, 대전 화재 참사 전담 수사팀 구성</t>
+          <t>대전 안전공업 화재에 노조 반발… 이윤 우선이 부른 인재</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/830840</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1240786</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-22 00:17:18.526251+00:00</t>
+          <t>2026-03-22 12:20:54.136368+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>법무부 전담 수사팀 구성, 공장 측 사고 원인 조사 및 안전 점검 재검토 약속</t>
+          <t>합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장에서 발생한 화재로 74명의 사상자가 발생했다. 공장 대표는 공식 사과하며 피해자 지원과 사고 원인 조사 및 안전 시스템 재검토를 약속했다. 현재 법무부에서 전담 수사팀을 구성하여 사건을 조사 중이다.</t>
+          <t>대전의 한 공장에서 발생한 화재로 74명의 사상자가 발생하여 막대한 인명 피해가 발생했다. 현재 화재 원인과 확산 경위를 밝히기 위한 합동 감식이 진행 중이며, 책임 소재가 규명될 경우 대규모 손해배상 청구로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>공장 대표가 공식 사과하며 책임 이행을 약속했고, '인재' 가능성이 제기되어 상대방 책임이 비교적 명확하다. 74명에 달하는 다수의 사상자가 발생하여 집단적 피해 규모가 매우 크며, 법무부 전담 수사팀이 구성되어 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높다.</t>
+          <t>대전 공장 화재로 74명의 사상자가 발생하여 집단적 피해 규모가 크고(조건 3, 4), 현재 합동 감식이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중(조건 5, 6)인 점이 소송금융 투자에 적합하다. 다만, 기사 내용만으로는 상대방 책임의 명확성과 자력을 특정하기 어려워 추가 조사가 필요하다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>'74명 사상' 화재 공장 대표 공식 사과</t>
+          <t>[탐사보도 뉴스프리즘] 하청노조 교섭 요구 봇물…노란봉투법 파장 현실...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/830841</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260320175055y8p</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-22 00:17:11.069943+00:00</t>
+          <t>2026-03-22 00:37:44.005202+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>대통령 현장 방문 및 피해 지원 지시, 정부 지원센터 설치, 법무부 전담 수사팀 구성</t>
+          <t>경찰 수사 및 관계기관 합동 감식 진행 중, 피해자 추모 합동 분향소 운영</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 이재명 대통령이 현장을 찾아 신속한 수습과 피해 지원을 지시했으며, 정부는 중앙합동 재난피해자 지원센터를 설치하고 법무부는 전담 수사팀을 구성하여 원인 규명 및 피해자 지원에 나섰습니다. '무허가 헬스장' 등 인재 가능성이 제기되고 있으며, 공장 대표가 공식 사과했습니다.</t>
+          <t>대전 공장 화재로 14명 사망, 60명 부상 등 총 74명의 인명 피해가 발생했습니다. 공장 내 기름때, 무허가 시설, 진화 작업 지연 등이 피해를 키운 원인으로 지목되며, 경찰은 1층 집진 설비 쪽 발화 가능성을 조사 중입니다. 정부는 관계기관 합동 감식을 진행하고 있으며, 대전시청에 피해자 추모 합동 분향소가 운영되고 있습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했습니다. (집단적 피해, 피해 규모가 큼) '무허가 헬스장에 희생자 집중', '결국 인재?' 등의 보도와 공장 대표의 공식 사과를 통해 상대방 책임이 비교적 명확해 보입니다. (상대방 책임이 비교적 명확함) 이재명 대통령의 현장 방문 및 피해 지원 지시, 행정안전부 중심의 중앙합동 재난피해자 지원센터 설치, 법무부의 전담 수사팀 구성 등 공적 절차가 활발히 진행 중이며, 이를 통해 증거 확보가 용이할 것으로 판단됩니다. (증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
+          <t>적합 조건 1(상대방 책임 명확: 공장 내 부실한 관리, 무허가 시설, 진화 작업 지연), 3(집단적 피해: 74명 사상), 4(피해 규모 큼: 14명 사망, 60명 부상), 5(증거 확보 가능: CCTV, 공장 관계자 진술, 합동 감식), 6(공적 절차 진행 중: 경찰 수사, 관계기관 합동 감식)에 해당하여 소송금융 투자 적합도가 높습니다. 대규모 인명 피해로 인한 손해배상 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>14명 사망, 60명 부상 (총 74명)</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>[리포트]애끊는 가족들⋯李대통령  피해 지원</t>
+          <t>[일요와이드] 대전 공장 화재로 74명 사상…오늘 합동 감식</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/830838</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603220824144vu</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-22 00:17:03.719850+00:00</t>
+          <t>2026-03-22 00:27:13.199064+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>정밀 감식 및 수사당국 조사 진행 중, 중대재해처벌법 적용 가능성 제기</t>
+          <t>합동 감식 및 안전관리, 건축법 위반 여부 조사 진행 중</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동의 자동차·선박 엔진밸브 공장에서 대형 화재가 발생하여 14명의 실종자가 발생했습니다. 화성 아리셀 공장 참사와 유사한 구조적 취약성, 미흡한 화재방어체계, 위험물 취급 특수성 등이 인명 피해를 키운 원인으로 지목되며, 중대재해처벌법 적용 가능성도 제기되고 있습니다. 현재 사고 원인에 대한 정밀 감식 및 수사당국 조사가 진행 중입니다.</t>
+          <t>대전 공장 화재 참사로 실종자 14명 전원이 숨진 채 발견되었습니다. 현재 합동 감식을 통해 정확한 화재 원인과 함께 안전관리 및 건축법 위반 여부를 집중 조사할 계획입니다. 회사 측은 사과문을 발표하며 피해자와 유가족에 대한 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>대형 공장 화재로 14명의 실종자가 발생하여 집단적 인명 피해 규모가 크고(적합 조건 3, 4), 공장 구조적 취약성, 화재방어체계 미비, 위험물 취급 특수성 등으로 기업의 책임이 명확해질 가능성이 높습니다(적합 조건 1). 현재 정밀 감식 및 수사당국 조사가 진행 중이며(적합 조건 6), 중대재해처벌법 적용 가능성도 제기되어 증거 확보 및 상대방의 자력도 충분할 것으로 예상됩니다(적합 조건 2, 5).</t>
+          <t>적합 조건 1(상대방 책임 명확성), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 14명의 사망자가 발생한 중대 재해로, 합동 감식을 통해 안전관리 및 건축법 위반 여부가 조사될 예정이므로 회사 측의 책임이 명확해질 가능성이 높습니다. 피해 규모가 크고 공적 조사가 진행 중이므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>최소 14명 (실종자)</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>대전 문평동 공장 화재, 정말 '어쩔수 없는 사고'였을까</t>
+          <t>대전 공장 화재 참사…실종자 14명 전원 숨진 채 발견</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032102510546387?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742244</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:29.882428+00:00</t>
+          <t>2026-03-22 00:26:47.097878+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>정부 차원 조사 및 수색 진행 중, 선지급 지원 검토</t>
+          <t>정부 및 관계기관 조사 예정, 회사 대표 사과 및 책임 이행 약속</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>대덕공단에서 발생한 화재 참사로 점심시간대 다수의 인명 피해가 발생했다. 중앙긴급구조통제단은 샌드위치 패널 구조가 화재 확산을 키운 것으로 보고했으며, 이 대통령이 현장을 지휘하며 실종자 수색과 함께 책임 규명 및 선지급 지원을 검토하고 있다.</t>
+          <t>대전 안전공업 공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명 피해가 발생했다. 회사 대표는 사과문을 발표하며 유가족 지원 및 피해 회복에 책임을 다하겠다고 밝혔다. 대통령이 현장을 방문하는 등 사회적 관심이 높은 사건으로, 관계 기관의 조사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 대덕공단 화재 참사로 다수의 인명 피해가 발생했으며, 중앙긴급구조통제단이 화재 원인(샌드위치 패널)을 보고하는 등 공식 조사가 진행 중입니다. 대통령까지 현장을 지휘하며 책임 규명 및 선지급 지원을 검토하고 있어, 향후 상대방 책임이 명확해지고 배상 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 안전공업 공장에서 발생한 대형 화재로 다수의 사망자와 부상자가 발생했으며, 회사 대표가 책임을 인정하고 관계 기관과 협력하여 사고 원인을 조사하겠다고 밝혔다. 이는 소송금융 투자에 매우 적합한 사건이다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>李 대통령, 대덕공단 참사 현장 지휘… 끝까지 책임·선지급 지원 검토...</t>
+          <t>대전 안전공업 대표  유가족 지원·피해 회복 책임 다하겠다</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310109</t>
+          <t>https://www.newsis.com/view/NISX20260322_0003558289</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:49.202048+00:00</t>
+          <t>2026-03-22 00:26:21.899995+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>대전경찰청 전담 수사팀(131명 규모) 구성 및 수사 진행 중</t>
+          <t>경찰, 소방, 국과수 합동 감식 및 검찰, 노동 당국 수사 진행 중, 중대재해처벌법 적용 여부 검토 중, 불법 증축 의혹 수사 중</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>대전에서 발생한 공장 화재 사건에 대해 대전경찰청이 131명 규모의 전담 수사팀을 구성하여 수사를 확대하고 있습니다. 현재 경찰은 피해자 신원 확인과 유가족 지원에 집중하고 있으며, 이는 다수의 피해자와 상당한 피해 규모를 시사합니다.</t>
+          <t>대전 공장 화재로 14명의 희생자가 발생했으며, 경찰과 소방 당국은 화재 원인 규명에 속도를 내고 있습니다. 기계 과열, 전기적 요인, 화학 물질 취급 부주의 등 모든 가능성을 열어두고 있으며, 불법 증축 의혹에 대한 수사도 진행 중입니다. 검찰은 전담팀을 구성했고, 노동 당국은 중대재해처벌법 적용 여부를 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>적합 조건 6 (경찰 전담 수사팀 구성 및 수사 진행 중), 적합 조건 3 (피해자 신원 확인 및 유가족 지원 언급으로 다수 피해자 및 집단적 피해 가능성 높음), 적합 조건 4 (공장 화재의 특성상 피해 규모가 클 것으로 예상). 경찰 수사를 통해 책임 소재와 증거 확보가 용이할 것으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(기계 과열, 전기적 요인, 화학 물질 취급 부주의, 불법 증축 의혹), 14명의 희생자가 발생한 집단적 피해 사건으로 피해 규모가 큽니다. 경찰, 소방, 국과수 합동 감식 및 검찰, 노동 당국의 수사가 진행 중이며(공적 절차 진행 중), 중대재해처벌법 적용 여부도 검토되고 있어 증거 확보 가능성이 높습니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>대전경찰청, 공장 화재 전담팀 구성…131명 투입 수사</t>
+          <t>대전 공장 화재 원인 수사 착수...피해자·유족 지원</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=879053</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603220721598216</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:41.093385+00:00</t>
+          <t>2026-03-22 00:24:45.132596+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>중앙합동재난피해자지원센터 설치 및 유가족 법률 자문, 경제적 지원 계획</t>
+          <t>화재 원인 및 책임 소재에 대한 수사 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 실종자 14명 전원이 사망했습니다. 정부는 화재 현장 인근에 중앙합동재난피해자지원센터를 설치하고 유가족들에게 의료, 심리 상담, 법률 자문 및 경제적 지원을 제공할 계획입니다.</t>
+          <t>대전의 한 공장에서 대규모 화재가 발생하여 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생했다. 2층 일부 구역이 붕괴되었고, 샌드위치 패널 구조로 인해 피해가 커진 것으로 파악되고 있다. 현재 실종자는 모두 수습된 상태이다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>14명의 사망자가 발생하여 집단적 피해가 명확하고 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하고 유가족에게 법률 자문을 제공할 계획이므로, 관련 공적 절차가 진행될 예정이며 증거 확보 가능성도 높습니다. 상대방 책임의 명확성 및 자력은 기사에서 특정되지 않았으나, 대규모 인명 피해 사건이므로 추후 수사 및 조사 과정에서 책임 주체가 명확해지고 배상 능력이 있는 기업/기관이 특정될 가능성이 높습니다.</t>
+          <t>대전 공장 화재로 사망 14명 포함 74명의 대규모 인명피해가 발생하여 집단적 피해 및 피해 규모가 매우 큼. 공장 구조(샌드위치 패널, 붕괴 구역)와 관련된 책임 소재가 제기될 수 있으며, 화재 원인 및 안전 관리 부실에 대한 공적 조사(수사)가 진행될 가능성이 높아 증거 확보가 용이함. 다만, 구체적인 상대방 기업명과 자력 여부는 기사에서 확인되지 않음.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>74명 (사망 14명 포함)</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>혹시나 했지만 결국 ..대전 공장 화재 실종자 14명 전원 사망</t>
+          <t>[종합] 대전 공장 화재, 사망 14명 포함 74명 인명피해… 실종자 전원 수...</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96322</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386901</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:26.033676+00:00</t>
+          <t>2026-03-22 00:18:58.496042+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>대전 대덕구 공장 운영사</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>관계기관 합동조사 및 수사 진행 중, 정부 지원센터 운영</t>
+          <t>노동부 주관 중앙사고수습본부 운영, 합동감식 예정, 산재보상대책반 가동</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 공장에서 발생한 화재로 14명이 사망하고 60명이 부상당했다. 공장 내부의 기름때와 먼지, 집진설비 배관 내 슬러지 등이 화재 확산의 원인으로 지목되며, 점심시간 중 휴게공간에 근로자들이 많아 인명피해가 커졌다. 현재 소방, 경찰, 고용노동부 등 관계기관이 화재 원인 규명 및 수사를 진행 중이다.</t>
+          <t>대전 대덕구 자동차 부품 공장 화재로 14명이 사망하는 사고가 발생했다. 노동부가 중앙사고수습본부를 구성하여 사고 수습 및 유가족 지원에 나서고 있으며, 대통령도 현장을 방문하여 철저한 지원과 투명한 조사를 지시했다. 합동감식 및 재해원인 조사가 진행될 예정이며, 유가족 참여가 보장된다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>공장 내부 환경 관리 부실로 인한 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 14명, 부상 60명으로 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 소방청, 고용노동부, 검·경 등 관계기관의 합동조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이는 공적 절차가 진행 중인 사건에 해당한다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하며(공장 화재로 인한 다수 사망), 집단적 피해(14명 사망)가 발생했고 피해 규모가 매우 큼. 노동부 주관의 합동감식 등 공적 절차가 진행 중이므로 객관적 증거 확보가 용이함.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>사망자 14명</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>대전 공장 화재 실종자 전원 숨진 채 발견…사망 14명·부상 60명</t>
+          <t>노동부, 대덕구 공장 화재 3차 중수본 회의… 사고 수습 투명 공개</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02915926645385616</t>
+          <t>https://www.newspim.com/news/view/20260321000286</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:17.130044+00:00</t>
+          <t>2026-03-22 00:18:51.550583+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A183" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>법무부 전담수사팀 구성, 경찰·노동청 수사 진행 중</t>
+          <t>정부 합동 피해자 지원센터 및 심리 회복 지원단 가동, 화재 원인 수사 착수</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 10명이 사망하고 59명이 중·경상을 입는 등 총 69명의 인명 피해가 발생했습니다. 법무부는 정성호 장관의 지시에 따라 대한법률구조공단 등을 통해 피해자 및 유가족에게 법률 지원, 치료비, 장례비 등을 지원하고 있습니다. 또한, 법무부 전담수사팀을 구성하여 경찰·노동청 등 유관기관과 협력해 사고 원인 및 책임 소재를 규명할 예정입니다.</t>
+          <t>대전 자동차 부품 공장 화재 발생 후, 정부는 피해자 지원을 위해 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동했다. 22개 부처와 기관이 참여하여 긴급 구호, 의료 지원, 심리 지원 등을 원스톱으로 제공하며, 지자체는 피해자 전담 공무원을 배치했다. 행정안전부 장관은 신속한 사고 수습과 복구 지원을 강조했다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>10명 사망, 59명 중·경상으로 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 법무부 전담수사팀이 구성되어 경찰·노동청과 협력하여 사고 원인 및 책임 소재를 규명 중이므로 증거 확보 및 상대방 책임 규명이 명확해질 가능성이 높고, 이미 공적 절차가 진행 중입니다. 다만, 상대방 기업의 정확한 자력은 추가 확인이 필요합니다.</t>
+          <t>정부 차원의 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단이 가동 중이며, 화재 원인 수사가 착수되어 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, '피해자' 및 '유가족' 언급으로 집단적 피해 가능성이 있습니다 (적합 조건 3). 그러나 상대방 책임의 명확성이나 자력, 구체적인 피해 규모가 기사에서 확인되지 않아 적합도 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>69명 (사망 10명, 중·경상 59명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>정성호 법무장관, 대전 화재 위로... 유가족·피해자에 보호방안 신속 ...</t>
+          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260321192843524</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603212154306297</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-21 12:28:09.895016+00:00</t>
+          <t>2026-03-22 00:18:43.715875+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>행안부, 보건복지부, 고용노동부 등 정부 기관의 지원 및 조사가 진행 중</t>
+          <t>경찰 및 검찰 수사, 합동 감식 진행 중, 유족들이 보상 및 협상 요구</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 실종자 14명이 모두 사망하는 대규모 인명 피해가 발생했습니다. 행안부, 보건복지부, 고용노동부 등 정부 기관이 피해자 가족 지원 및 사고 원인 조사를 진행할 예정입니다. 이는 산업재해로 인한 집단적 피해 사건으로, 향후 책임 소재 규명에 따라 손해배상 소송 가능성이 높습니다.</t>
+          <t>대전 자동차 부품 제조 공장 '안전공업' 화재로 14명이 사망하고 60명이 부상당해 총 74명의 사상자가 발생했습니다. 업체 대표는 유족들에게 사과하며 모든 지원을 약속했으나, 유족들은 실질적인 보상과 책임 있는 협상 구조 마련을 요구하고 있습니다. 현재 경찰과 검찰이 전담 수사팀을 꾸려 화재 원인을 수사 중이며, 관계기관 합동 감식이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>14명의 사망자가 발생한 대규모 인명 피해 사건으로, 집단적 피해(조건 3)이며 피해 규모가 큽니다(조건 4). 고용노동부 등 정부 기관의 조사가 진행 중이므로 객관적 증거 확보가 용이하고(조건 5), 공적 절차(정부 지원 및 조사)가 이미 진행 중입니다(조건 6). 상대방의 책임 명확성 및 자력은 추가 확인이 필요하지만, 다수의 사망자가 발생한 중대 재해로 소송금융 적합도가 높습니다.</t>
+          <t>안전공업 대표가 직접 사과하며 책임을 인정했고(상대방 책임 명확), 74명의 사상자가 발생한 집단적 피해 사건이며(집단적 피해), 사망 14명, 부상 60명으로 피해 규모가 매우 큽니다(피해 규모 큼). 경찰과 검찰이 수사팀을 꾸려 화재 원인을 수사 중이며 합동 감식도 예정되어 있어 증거 확보 가능성이 높고(증거 확보 가능), 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>대전 공장 화재 실종자 14명 모두 수습</t>
+          <t>“죽을 죄 지었다”…대전 화재 참사 업체 대표 유족에게 이틀 만에 사...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003340</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/21/20260321500055?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-21 12:27:19.939006+00:00</t>
+          <t>2026-03-22 00:18:34.411482+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>희생자 신원 확인을 위한 유전자 감식 진행 중, 정부 피해자 지원센터 설치 및 긴급구호 지원</t>
+          <t>노동부 합동감식 진행 중</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>대전 대덕 공장에서 발생한 화재로 인해 다수의 실종자와 희생자가 발생했습니다. 가족들은 밤새 현장을 지키며 소식을 기다렸으나, 건물 붕괴 위험 등으로 수색에 어려움을 겪고 있습니다. 정부는 피해자 지원센터를 설치하고 긴급구호 및 심리지원에 나섰으며, 희생자들의 신원 확인을 위한 유전자 감식이 진행 중입니다.</t>
+          <t>대전 공장 화재 사고로 14명의 실종자가 모두 사망한 것으로 확인되었습니다. 현재 노동부가 화재 원인 규명을 위해 합동감식을 진행 중이며, 유가족 참여를 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>공장 화재로 다수의 희생자가 발생하여 집단적 피해 규모가 크고(적합 조건: 집단적 피해, 피해 규모 큼), 정부의 피해자 지원센터 설치 등 공적 절차가 진행 중입니다(적합 조건: 공적 절차 진행 중). 사고 원인에 대한 공식 조사를 통해 상대방의 책임이 규명되고 증거 확보가 가능할 것으로 예상됩니다(적합 조건: 증거 확보 가능).</t>
+          <t>대전 공장 화재 사고로 14명의 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 노동부 합동감식이 진행 중이므로 객관적 증거 확보 및 상대방 책임 규명이 명확해질 가능성이 높습니다(적합 조건 1, 5, 6).</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>다수 (사망자 포함)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>마지막까지 기다렸는데‥ ‥끝내 돌아오지 못한 가족들</t>
+          <t>2연승 전북, 선두 경쟁 시동!…‘정효볼’은 창단 첫 개막 4연승</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809274_37004.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514765&amp;ref=A</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-21 12:27:10.721237+00:00</t>
+          <t>2026-03-22 00:18:28.006700+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
-      <c r="D186" t="inlineStr"/>
-      <c r="E186" t="inlineStr"/>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>대통령 지시로 원인 규명 및 피해자 지원 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>해당 기사는 민주당 경기지사 예비경선 소식을 다루고 있으며, 추미애 의원이 대전 공장 화재 피해자를 위로했다는 내용이 간략히 언급됩니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(책임 주체, 피해 규모, 진행 단계 등)는 포함되어 있지 않습니다.</t>
+          <t>대전 대덕구 자동차부품 제조공장에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 대규모 인명피해가 발생했습니다. 이재명 대통령은 현장을 방문하여 유가족 및 부상자 지원과 사고 원인 규명에 대한 정부의 책임을 강조하며, 철저한 조사와 재발 방지 대책 마련을 지시했습니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>해당 기사는 민주당 경기지사 예비경선에 대한 정치 뉴스이며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건에 대한 정보가 전혀 없습니다. '대전 공장 화재 피해자 위로'라는 언급은 있으나, 이는 정치인의 행보를 설명하는 배경일 뿐, 사건의 책임 주체, 피해 규모, 진행 단계 등 소송금융 적합도를 판단할 정보가 부재합니다.</t>
+          <t>대규모 인명피해(사망 14명, 부상 60명)가 발생한 집단적 피해 사건이며, 대통령이 직접 원인 규명 및 지원을 지시하여 공적 조사가 진행될 예정입니다. 이는 소송금융 적합 조건인 '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중'에 해당합니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>[공감 2026] 민주당 경기지사 예비경선 시작</t>
+          <t>李 대통령 “국가가 끝까지 책임”…대전 화재 유가족·부상자 지원 약...</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518058</t>
+          <t>https://www.sedaily.com/article/20022318?ref=naver</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:50.824604+00:00</t>
+          <t>2026-03-22 00:18:12.875320+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>자동차 부품 제조 공장</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>경찰 및 노동부 합동 조사단 활동 중, 대통령 지시로 정부 지원 및 구상 방안 검토 중</t>
+          <t>소방, 경찰, 국과수 합동 감식 진행 예정</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품공장에서 발생한 화재로 14명이 사망하고 60명이 중경상을 입는 등 총 74명의 인명 피해가 발생했다. 이재명 대통령이 현장을 방문하여 유가족을 위로하고, 신속한 수습 및 신원 확인, 정부의 긴급 지원 선지급 및 구상 방안 검토, 그리고 경찰과 노동부 합동 조사단의 철저한 원인 규명을 지시했다.</t>
+          <t>대전의 한 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망하고 60명이 부상을 입는 등 총 74명의 사상자가 발생했다. 소방, 경찰, 국과수 등 관계 당국은 정확한 화재 원인 규명을 위한 합동 감식을 진행할 예정이다. 대전시청에 희생자 합동분향소가 설치되고 지원센터가 운영되는 등 사회적 관심이 집중되고 있다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>자동차부품공장 화재로 사망 14명, 중경상 60명 등 총 74명의 대규모 인명 피해가 발생하여 집단적 피해 및 큰 피해 규모에 해당합니다. 경찰과 노동부 합동 조사단이 원인 규명을 진행 중이며, 대통령이 직접 현장을 방문하여 정부의 선지급 및 구상 방안을 지시하는 등 공적 절차가 활발히 진행되고 있어 증거 확보 가능성이 높습니다. 공장 운영 주체인 안전공업의 책임이 명확해질 경우 소송금융 투자 적합도가 높습니다.</t>
+          <t>74명의 사상자가 발생한 대규모 인명 피해 사건으로 집단적 피해(적합 조건 3)와 피해 규모가 큼(적합 조건 4). 소방, 경찰, 국과수 합동 감식을 통해 화재 원인 및 책임 소재에 대한 객관적 증거 확보가 가능하며(적합 조건 5), 현재 공적 절차(합동 감식)가 진행 중(적합 조건 6)이다. 공장 내 화재로 인한 대규모 인명 피해이므로 공장 측의 책임이 비교적 명확할 것으로 예상된다(적합 조건 1). 상대방의 자력은 추가 확인이 필요하지만, 대규모 인명 피해 사건으로 사회적 관심이 높아 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>사망 14명, 중경상 60명 (총 74명)</t>
+          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>이 대통령, 화재 현장 둘러보고  다 녹았다 …유가족 요청 수첩에 메모...</t>
+          <t>대전 공장 화재로 74명 사상…실종자 전원 사망</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558179</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260321212116EVF</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:42.020220+00:00</t>
+          <t>2026-03-22 00:18:05.012277+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>화재 발생 공장 운영 주체 및 관계자</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>관계기관 합동 감식 및 국과수 감식 진행 중, 정부 피해자 지원 검토</t>
+          <t>법무부 전담 수사팀 구성, 경찰·노동청 협력 수사 진행 중</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 화재가 발생하여 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했다. 사망자 다수는 도면에 없는 복층 구조 공간에 몰려 있었던 것으로 확인되어 안전관리 책임 문제가 제기되고 있다. 현재 소방, 경찰, 고용노동부 등 관계기관이 합동 감식을 진행 중이며, 정부는 피해자와 유가족에 대한 선지급을 검토하고 있다.</t>
+          <t>대전 공장 화재 참사로 14명이 숨지고 60명이 다치는 대규모 인명 피해가 발생했습니다. 법무부는 사고 원인과 책임 소재를 규명하기 위해 전담 수사팀을 구성하고 경찰, 노동청 등과 협력하여 수사를 진행할 예정입니다. 사상자와 유가족에게는 법률 지원 및 치료비, 장례비 등이 지원될 계획입니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>대규모 인명 피해(사망 14명, 부상 60명)로 집단적 피해가 명확하며(적합 조건 3, 4), 도면에 없는 복층 구조 사용 등 안전관리 책임이 제기되어 상대방 책임이 비교적 명확함(적합 조건 1). 소방, 경찰, 고용노동부의 합동 감식 및 국과수 감식이 진행 중으로 객관적 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6).</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했으며, 법무부 전담 수사팀이 구성되어 경찰, 노동청과 협력하여 사고 원인과 책임 소재를 규명할 예정이므로 책임 규명 및 증거 확보가 용이할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>대전공장화재 14명 사망 …9명 도면에 없는 복층에 몰려</t>
+          <t>법무부, 대전 화재 참사 전담 수사팀 구성</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260321/133577236/1</t>
+          <t>https://tjmbc.co.kr/NewsArticle/830840</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:33.366410+00:00</t>
+          <t>2026-03-22 00:17:18.526251+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>대전 자동차 부품 공장</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>경찰 등 관계기관 합동 감식 진행 예정</t>
+          <t>법무부 전담 수사팀 구성, 공장 측 사고 원인 조사 및 안전 점검 재검토 약속</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 실종자 14명 전원이 사망했습니다. 소방당국은 현장 안전 점검과 피해자 가족 지원을 진행 중이며, 경찰 등 관계기관과 함께 화재 원인 및 건물 구조적 문제에 대한 합동 감식을 진행할 예정입니다.</t>
+          <t>대전 자동차 부품 공장에서 발생한 화재로 74명의 사상자가 발생했다. 공장 대표는 공식 사과하며 피해자 지원과 사고 원인 조사 및 안전 시스템 재검토를 약속했다. 현재 법무부에서 전담 수사팀을 구성하여 사건을 조사 중이다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>사망자 14명으로 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 경찰 등 관계기관이 합동 감식을 진행할 예정이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 상대방 책임은 아직 명확하지 않으나, 건물 구조적 문제 가능성이 언급되었습니다.</t>
+          <t>공장 대표가 공식 사과하며 책임 이행을 약속했고, '인재' 가능성이 제기되어 상대방 책임이 비교적 명확하다. 74명에 달하는 다수의 사상자가 발생하여 집단적 피해 규모가 매우 크며, 법무부 전담 수사팀이 구성되어 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재, 실종자 14명 모두 숨져…이대통령 현장 점검</t>
+          <t>'74명 사상' 화재 공장 대표 공식 사과</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49895</t>
+          <t>https://tjmbc.co.kr/NewsArticle/830841</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:23.535063+00:00</t>
+          <t>2026-03-22 00:17:11.069943+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>안전공업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>경찰, 소방, 국과수 합동 감식 및 대전지검 전담 수사팀 수사 진행 중, 정부 중앙합동재난피해자지원센터 가동</t>
+          <t>대통령 현장 방문 및 피해 지원 지시, 정부 지원센터 설치, 법무부 전담 수사팀 구성</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생했다. 공장 대표는 공식 사과하며 피해 회복에 책임을 다하겠다고 밝혔다. 현재 경찰, 소방, 국과수 합동 감식과 검찰 수사가 진행 중이며, 정부는 피해자 지원센터를 가동하고 있다.</t>
+          <t>대전 공장 화재 참사로 14명이 숨지고 60명이 다치는 등 총 74명의 사상자가 발생했습니다. 이재명 대통령이 현장을 찾아 신속한 수습과 피해 지원을 지시했으며, 정부는 중앙합동 재난피해자 지원센터를 설치하고 법무부는 전담 수사팀을 구성하여 원인 규명 및 피해자 지원에 나섰습니다. '무허가 헬스장' 등 인재 가능성이 제기되고 있으며, 공장 대표가 공식 사과했습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>안전공업 대표가 공식 사과하며 피해 회복에 책임을 다하겠다고 밝혀 상대방 책임이 명확합니다. 사망 14명, 부상 60명 등 총 74명의 집단적 인명피해가 발생하여 피해 규모가 크고, 경찰, 소방, 국과수 합동 감식 및 검찰 수사 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다.</t>
+          <t>대전 공장 화재 참사로 14명 사망, 60명 부상이라는 대규모 인명 피해가 발생했습니다. (집단적 피해, 피해 규모가 큼) '무허가 헬스장에 희생자 집중', '결국 인재?' 등의 보도와 공장 대표의 공식 사과를 통해 상대방 책임이 비교적 명확해 보입니다. (상대방 책임이 비교적 명확함) 이재명 대통령의 현장 방문 및 피해 지원 지시, 행정안전부 중심의 중앙합동 재난피해자 지원센터 설치, 법무부의 전담 수사팀 구성 등 공적 절차가 활발히 진행 중이며, 이를 통해 증거 확보가 용이할 것으로 판단됩니다. (증거가 있거나 확보 가능함, 이미 공적 절차가 진행 중임)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
+          <t>14명 사망, 60명 부상 (총 74명)</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>'대전 공장 화재' 안전공업 대표  깊이 사과…피해 회복 책임 다할 것</t>
+          <t>[리포트]애끊는 가족들⋯李대통령  피해 지원</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032119380747901</t>
+          <t>https://tjmbc.co.kr/NewsArticle/830838</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:17.945533+00:00</t>
+          <t>2026-03-22 00:17:03.719850+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>경찰 대규모 수사팀 구성, 화재 원인 및 소방 시설 작동 여부 조사 중. 대통령 현장 방문 및 2차 사고 방지 당부.</t>
+          <t>정밀 감식 및 수사당국 조사 진행 중, 중대재해처벌법 적용 가능성 제기</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>대전의 한 생산동 건물에서 발생한 화재로 14명의 실종자가 모두 발견되었으며, 건물 대부분이 전소되는 큰 피해가 발생했다. 경찰은 130명 이상의 대규모 수사팀을 꾸려 화재 원인과 소방 시설 작동 여부 등을 집중적으로 수사하고 있다. 대통령까지 현장을 방문하여 사고 수습을 당부하는 등 사회적 관심이 높은 사건이다.</t>
+          <t>대전 대덕구 문평동의 자동차·선박 엔진밸브 공장에서 대형 화재가 발생하여 14명의 실종자가 발생했습니다. 화성 아리셀 공장 참사와 유사한 구조적 취약성, 미흡한 화재방어체계, 위험물 취급 특수성 등이 인명 피해를 키운 원인으로 지목되며, 중대재해처벌법 적용 가능성도 제기되고 있습니다. 현재 사고 원인에 대한 정밀 감식 및 수사당국 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>14명의 실종자(사망 추정) 발생으로 집단적 피해(적합 조건 3)가 발생했으며, 인명 및 재산 피해 규모가 매우 큽니다(적합 조건 4). 130명 이상의 경찰 전담 수사팀이 화재 원인 규명에 착수하여 객관적인 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 상대방 책임은 수사 결과에 따라 명확해질 가능성이 높으나, 현재 기사만으로는 피고 특정 및 자력 확인이 어렵습니다.</t>
+          <t>대형 공장 화재로 14명의 실종자가 발생하여 집단적 인명 피해 규모가 크고(적합 조건 3, 4), 공장 구조적 취약성, 화재방어체계 미비, 위험물 취급 특수성 등으로 기업의 책임이 명확해질 가능성이 높습니다(적합 조건 1). 현재 정밀 감식 및 수사당국 조사가 진행 중이며(적합 조건 6), 중대재해처벌법 적용 가능성도 제기되어 증거 확보 및 상대방의 자력도 충분할 것으로 예상됩니다(적합 조건 2, 5).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>최소 14명 (실종자)</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>이 시각 화재 현장…이 대통령  2차 사고 나지 않게 잘 챙겨달라</t>
+          <t>대전 문평동 공장 화재, 정말 '어쩔수 없는 사고'였을까</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183182</t>
+          <t>https://www.pressian.com/pages/articles/2026032102510546387?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-21 12:25:58.400977+00:00</t>
+          <t>2026-03-21 12:31:29.882428+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>화재 원인 및 건물 구조적 문제 합동 감식 예정</t>
+          <t>정부 차원 조사 및 수색 진행 중, 선지급 지원 검토</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 총 74명의 인명 피해(사망 14명, 중상 25명, 경상 35명)가 발생했다. 소방당국은 복층 구조와 비상구 부족으로 탈출 동선이 제한되어 피해가 커졌다고 설명했으며, 소방점검 미흡 등 안전 관리 문제가 지적되고 있다. 현재 화재 원인 및 건물 구조적 문제에 대한 합동 감식이 진행될 예정이다.</t>
+          <t>대덕공단에서 발생한 화재 참사로 점심시간대 다수의 인명 피해가 발생했다. 중앙긴급구조통제단은 샌드위치 패널 구조가 화재 확산을 키운 것으로 보고했으며, 이 대통령이 현장을 지휘하며 실종자 수색과 함께 책임 규명 및 선지급 지원을 검토하고 있다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(소방점검 미흡, 비상구 부족 등), 총 74명의 인명 피해로 집단적 피해 규모가 크다. 소방당국 브리핑 및 합동 감식 예정으로 증거 확보 가능성이 높고, 공적 절차가 진행 중이다. 다만 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 대덕공단 화재 참사로 다수의 인명 피해가 발생했으며, 중앙긴급구조통제단이 화재 원인(샌드위치 패널)을 보고하는 등 공식 조사가 진행 중입니다. 대통령까지 현장을 지휘하며 책임 규명 및 선지급 지원을 검토하고 있어, 향후 상대방 책임이 명확해지고 배상 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재, 인명피해 74명…사망자 14명 최종 집계</t>
+          <t>李 대통령, 대덕공단 참사 현장 지휘… 끝까지 책임·선지급 지원 검토...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558171</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310109</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-21 12:25:47.447994+00:00</t>
+          <t>2026-03-21 12:28:49.202048+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>검·경 전담팀 수사 및 합동감식 진행 중, 무허가 시설 확인</t>
+          <t>대전경찰청 전담 수사팀(131명 규모) 구성 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 자동차 부품 제조 공장에서 대형 화재가 발생하여 사망 14명, 부상 60명 등 총 74명의 인명 피해가 발생했습니다. 실종자 전원 수습이 완료되었으며, 경찰과 소방당국, 국립과학수사연구원이 합동감식을 통해 발화 원인 및 책임 규명에 나섰습니다. 특히 희생자가 다수 발견된 공간이 설계에 없는 무허가 시설로 확인되어 공장 운영사의 책임이 부각되고 있습니다.</t>
+          <t>대전에서 발생한 공장 화재 사건에 대해 대전경찰청이 131명 규모의 전담 수사팀을 구성하여 수사를 확대하고 있습니다. 현재 경찰은 피해자 신원 확인과 유가족 지원에 집중하고 있으며, 이는 다수의 피해자와 상당한 피해 규모를 시사합니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>자동차 부품 제조 공장에서 발생한 화재로 사망 14명, 부상 60명 등 총 74명의 대규모 인명 피해가 발생했습니다. 특히 희생자가 발견된 헬스·휴게공간이 '설계에 없는 사실상 무허가' 시설로 밝혀져 공장 운영사의 책임이 명확해 보입니다. 현재 검·경 전담팀 수사 및 국과수 합동감식이 진행 중이며, 이는 객관적 증거 확보에 유리합니다. 집단적 피해 규모가 크고, 상대방(공장 운영사)은 배상 능력이 있을 것으로 추정됩니다.</t>
+          <t>적합 조건 6 (경찰 전담 수사팀 구성 및 수사 진행 중), 적합 조건 3 (피해자 신원 확인 및 유가족 지원 언급으로 다수 피해자 및 집단적 피해 가능성 높음), 적합 조건 4 (공장 화재의 특성상 피해 규모가 클 것으로 예상). 경찰 수사를 통해 책임 소재와 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[대전 화재]실종자 14명 모두 숨져…인명피해 74명 참사</t>
+          <t>대전경찰청, 공장 화재 전담팀 구성…131명 투입 수사</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260321010007154</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=879053</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-21 12:25:40.686665+00:00</t>
+          <t>2026-03-21 12:28:41.093385+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>경찰, 소방, 국과수 합동 감식 및 검찰 수사 진행 중</t>
+          <t>중앙합동재난피해자지원센터 설치 및 유가족 법률 자문, 경제적 지원 계획</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 제조공장 '안전공업'에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명피해가 발생했다. 안전공업 대표는 공식 사과문을 발표하며 피해자 지원에 책임을 다하겠다고 밝혔으나, 유족들은 구체적인 보상과 재발 방지책을 요구하고 있다. 현재 경찰, 소방, 국과수 합동 감식과 검찰 수사가 진행 중이다.</t>
+          <t>대전 공장 화재로 실종자 14명 전원이 사망했습니다. 정부는 화재 현장 인근에 중앙합동재난피해자지원센터를 설치하고 유가족들에게 의료, 심리 상담, 법률 자문 및 경제적 지원을 제공할 계획입니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>안전공업 대표가 공식 사과하며 피해자 지원에 책임을 다하겠다고 밝혀 상대방 책임이 비교적 명확하다. 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생하여 집단적 피해이며 피해 규모가 매우 크다. 경찰, 소방, 국과수 합동 감식 및 검찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고, 공적 절차가 이미 진행 중이다.</t>
+          <t>14명의 사망자가 발생하여 집단적 피해가 명확하고 피해 규모가 매우 큽니다. 정부가 중앙합동재난피해자지원센터를 설치하고 유가족에게 법률 자문을 제공할 계획이므로, 관련 공적 절차가 진행될 예정이며 증거 확보 가능성도 높습니다. 상대방 책임의 명확성 및 자력은 기사에서 특정되지 않았으나, 대규모 인명 피해 사건이므로 추후 수사 및 조사 과정에서 책임 주체가 명확해지고 배상 능력이 있는 기업/기관이 특정될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>화재 공장 대표 “깊은 애도…부상자·유가족 지원에 책임 다할 것”</t>
+          <t>혹시나 했지만 결국 ..대전 공장 화재 실종자 14명 전원 사망</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022309?ref=naver</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96322</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-21 12:25:32.108505+00:00</t>
+          <t>2026-03-21 12:28:26.033676+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>대통령 현장 방문 및 수습 상황 점검</t>
+          <t>관계기관 합동조사 및 수사 진행 중, 정부 지원센터 운영</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>대통령이 대전 공장 화재 현장을 방문하여 수습 상황을 점검하고 피해자 가족 지원 상황을 확인했습니다. 현장에서 구조 활동 중인 소방대원들을 격려하며 악수를 청했습니다.</t>
+          <t>대전 대덕구 자동차부품 공장에서 발생한 화재로 14명이 사망하고 60명이 부상당했다. 공장 내부의 기름때와 먼지, 집진설비 배관 내 슬러지 등이 화재 확산의 원인으로 지목되며, 점심시간 중 휴게공간에 근로자들이 많아 인명피해가 커졌다. 현재 소방, 경찰, 고용노동부 등 관계기관이 화재 원인 규명 및 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>본 기사는 대전 공장 화재 현장에 대한 대통령의 방문 및 수습 상황 점검에 초점을 맞추고 있어, 소송금융 투자 검토에 필수적인 상대방 책임, 피해 규모, 피해자 수, 증거 유무 등 핵심 정보가 부족합니다. 따라서 적합 조건을 판단하기 어렵습니다.</t>
+          <t>공장 내부 환경 관리 부실로 인한 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 14명, 부상 60명으로 집단적 피해 규모가 매우 크다(적합 조건 3, 4). 소방청, 고용노동부, 검·경 등 관계기관의 합동조사가 진행 중이므로 증거 확보가 용이하고(적합 조건 5), 이는 공적 절차가 진행 중인 사건에 해당한다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>이대통령, 대전 공장 화재 현장 찾아 수습 상황 점검</t>
+          <t>대전 공장 화재 실종자 전원 숨진 채 발견…사망 14명·부상 60명</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680983</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02915926645385616</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:48.312365+00:00</t>
+          <t>2026-03-21 12:28:17.130044+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr"/>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>경찰 수사 및 합동감식 진행 중, 불법 증축 확인</t>
+          <t>법무부 전담수사팀 구성, 경찰·노동청 수사 진행 중</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>대전 자동차 부품공장 화재로 14명이 사망하는 인명 피해가 발생했습니다. 경찰은 불법 증축된 2층 헬스장에 스프링클러가 없었고, 절삭유가 연소를 확대한 정황을 포착했으며, 소방 안전 관리 전반에 대한 수사를 벌일 예정입니다. 현재 경찰, 소방 당국, 국립과학수사연구원 등 관계기관의 합동감식이 예정되어 있습니다.</t>
+          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 10명이 사망하고 59명이 중·경상을 입는 등 총 69명의 인명 피해가 발생했습니다. 법무부는 정성호 장관의 지시에 따라 대한법률구조공단 등을 통해 피해자 및 유가족에게 법률 지원, 치료비, 장례비 등을 지원하고 있습니다. 또한, 법무부 전담수사팀을 구성하여 경찰·노동청 등 유관기관과 협력해 사고 원인 및 책임 소재를 규명할 예정입니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>불법 증축, 스프링클러 미설치 등 소방 안전 관리 부실로 인한 책임 주체가 특정될 가능성이 높고(상대방 책임 명확), 14명의 사망자가 발생하여 집단적 피해 규모가 크며(집단적 피해, 피해 규모 큼), 경찰 수사 및 합동감식이 진행 중으로 객관적 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>10명 사망, 59명 중·경상으로 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 매우 큽니다. 법무부 전담수사팀이 구성되어 경찰·노동청과 협력하여 사고 원인 및 책임 소재를 규명 중이므로 증거 확보 및 상대방 책임 규명이 명확해질 가능성이 높고, 이미 공적 절차가 진행 중입니다. 다만, 상대방 기업의 정확한 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>14명 (사망)</t>
+          <t>69명 (사망 10명, 중·경상 59명)</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>화재 원인 규명할 현장 감식은 언제쯤?</t>
+          <t>정성호 법무장관, 대전 화재 위로... 유가족·피해자에 보호방안 신속 ...</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/21/2026032190132.html</t>
+          <t>https://www.ajunews.com/view/20260321192843524</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:35.527916+00:00</t>
+          <t>2026-03-21 12:28:09.895016+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>경찰 및 노동부 합동 조사단 원인 규명 중, 대통령 현장 방문 및 긴급 지원 지시</t>
+          <t>행안부, 보건복지부, 고용노동부 등 정부 기관의 지원 및 조사가 진행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품공장 '안전공업'에서 발생한 화재로 14명이 사망하고 55명이 중경상을 입는 대규모 인명 피해가 발생했다. 대통령이 현장을 방문하여 실종자 수색 및 신원 확인, 유가족 지원, 사고 원인 규명 등을 지시했으며, 경찰과 노동부가 합동 조사단을 꾸려 사고 원인을 조사 중이다.</t>
+          <t>대전 공장 화재로 실종자 14명이 모두 사망하는 대규모 인명 피해가 발생했습니다. 행안부, 보건복지부, 고용노동부 등 정부 기관이 피해자 가족 지원 및 사고 원인 조사를 진행할 예정입니다. 이는 산업재해로 인한 집단적 피해 사건으로, 향후 책임 소재 규명에 따라 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>안전공업 공장 화재로 14명 사망, 55명 중경상이라는 대규모 인명 피해가 발생하여 집단적 피해 규모가 매우 크다. 경찰과 노동부 합동 조사단이 사고 원인을 규명 중이며, 대통령까지 현장을 방문하여 정부 차원의 공적 절차가 진행되고 있어 상대방 책임이 명확해질 가능성이 높고 증거 확보가 용이할 것으로 판단된다.</t>
+          <t>14명의 사망자가 발생한 대규모 인명 피해 사건으로, 집단적 피해(조건 3)이며 피해 규모가 큽니다(조건 4). 고용노동부 등 정부 기관의 조사가 진행 중이므로 객관적 증거 확보가 용이하고(조건 5), 공적 절차(정부 지원 및 조사)가 이미 진행 중입니다(조건 6). 상대방의 책임 명확성 및 자력은 추가 확인이 필요하지만, 다수의 사망자가 발생한 중대 재해로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>69명 (사망 14명, 중경상 55명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>이재명 대통령, '대전 공장 화재 현장 점검' 인명 피해 상황 등 보고받...</t>
+          <t>대전 공장 화재 실종자 14명 모두 수습</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558146</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003340</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:19.931284+00:00</t>
+          <t>2026-03-21 12:27:19.939006+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>정부 지원센터 운영, 합동분향소 운영 예정, 공식 수사 임박</t>
+          <t>희생자 신원 확인을 위한 유전자 감식 진행 중, 정부 피해자 지원센터 설치 및 긴급구호 지원</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>공장 화재로 14명의 사망자가 발생하여 유가족들이 절규하고 있다. 정부는 피해자 및 유가족 지원센터를 마련하고 이재명 대통령이 현장을 방문하는 등 적극적인 지원에 나섰다. 희생자들을 추모하는 합동분향소도 이르면 내일부터 운영될 예정이다.</t>
+          <t>대전 대덕 공장에서 발생한 화재로 인해 다수의 실종자와 희생자가 발생했습니다. 가족들은 밤새 현장을 지키며 소식을 기다렸으나, 건물 붕괴 위험 등으로 수색에 어려움을 겪고 있습니다. 정부는 피해자 지원센터를 설치하고 긴급구호 및 심리지원에 나섰으며, 희생자들의 신원 확인을 위한 유전자 감식이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>14명의 사망자가 발생한 공장 화재 사건으로, 집단적 피해 및 피해 규모가 매우 큼 (적합 조건 3, 4). 정부의 지원센터 마련 및 대통령 현장 방문 등 공적 절차가 진행 중이며(적합 조건 6), 향후 공식 수사를 통해 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 사건이 종결되지 않아 소송금융 투자에 적합하다.</t>
+          <t>공장 화재로 다수의 희생자가 발생하여 집단적 피해 규모가 크고(적합 조건: 집단적 피해, 피해 규모 큼), 정부의 피해자 지원센터 설치 등 공적 절차가 진행 중입니다(적합 조건: 공적 절차 진행 중). 사고 원인에 대한 공식 조사를 통해 상대방의 책임이 규명되고 증거 확보가 가능할 것으로 예상됩니다(적합 조건: 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>다수 (사망자 포함)</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>“우리 아들 어떡해”…희생자 가족들 절규</t>
+          <t>마지막까지 기다렸는데‥ ‥끝내 돌아오지 못한 가족들</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520131</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809274_37004.html</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-21 12:23:30.311159+00:00</t>
+          <t>2026-03-21 12:27:10.721237+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
+      <c r="D199" t="inlineStr"/>
+      <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
-          <t>대전 자동차부품 제조공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명피해가 발생했습니다. 샌드위치 패널 구조, 인화성 물질, 불법 증축 등이 피해를 키운 원인으로 지목되며, 경찰과 검찰 등 관계 당국이 화재 원인 및 안전관리 실태 규명을 위한 수사에 착수했습니다. 공장 대표는 유족에게 사과했으나, 유족들은 책임 있는 대책을 요구하고 있습니다.</t>
+          <t>해당 기사는 민주당 경기지사 예비경선 소식을 다루고 있으며, 추미애 의원이 대전 공장 화재 피해자를 위로했다는 내용이 간략히 언급됩니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(책임 주체, 피해 규모, 진행 단계 등)는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(샌드위치 패널, 인화성 물질, 불법 증축 등), 사망 14명, 부상 60명으로 집단적이고 큰 피해가 발생했습니다. 경찰, 검찰 등 공적 절차가 진행 중이며 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다. 다만 상대방 기업의 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>해당 기사는 민주당 경기지사 예비경선에 대한 정치 뉴스이며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건에 대한 정보가 전혀 없습니다. '대전 공장 화재 피해자 위로'라는 언급은 있으나, 이는 정치인의 행보를 설명하는 배경일 뿐, 사건의 책임 주체, 피해 규모, 진행 단계 등 소송금융 적합도를 판단할 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>대전 화재 실종자 14명 끝내 주검으로…“샌드위치 패널·기름때·불법 ...</t>
+          <t>[공감 2026] 민주당 경기지사 예비경선 시작</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022304?ref=naver</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518058</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-21 12:23:18.819185+00:00</t>
+          <t>2026-03-21 12:26:50.824604+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>화재 원인 및 책임 규명을 위한 소방당국 및 관계기관 조사 진행 중</t>
+          <t>경찰 및 노동부 합동 조사단 활동 중, 대통령 지시로 정부 지원 및 구상 방안 검토 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 발생한 대형 화재로 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 방문하여 피해 상황을 점검했으며, 소방당국은 건물의 샌드위치 패널 구조가 화재를 급격히 확산시킨 원인으로 지목했다. 현재 화재 원인 및 책임 규명을 위한 조사가 진행 중이다.</t>
+          <t>대전 대덕구 자동차부품공장에서 발생한 화재로 14명이 사망하고 60명이 중경상을 입는 등 총 74명의 인명 피해가 발생했다. 이재명 대통령이 현장을 방문하여 유가족을 위로하고, 신속한 수습 및 신원 확인, 정부의 긴급 지원 선지급 및 구상 방안 검토, 그리고 경찰과 노동부 합동 조사단의 철저한 원인 규명을 지시했다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (안전공업의 샌드위치 패널 구조가 화재 확산의 원인으로 지목됨), 집단적 피해 (14명 사망, 59명 부상으로 총 73명의 사상자 발생), 피해 규모가 큼 (인명 피해가 매우 심각함), 증거 확보 가능성 높음 (소방당국 및 관계기관의 공식 조사 진행 중), 공적 절차 진행 중 (대통령 현장 방문 및 소방당국의 화재 원인 조사).</t>
+          <t>자동차부품공장 화재로 사망 14명, 중경상 60명 등 총 74명의 대규모 인명 피해가 발생하여 집단적 피해 및 큰 피해 규모에 해당합니다. 경찰과 노동부 합동 조사단이 원인 규명을 진행 중이며, 대통령이 직접 현장을 방문하여 정부의 선지급 및 구상 방안을 지시하는 등 공적 절차가 활발히 진행되고 있어 증거 확보 가능성이 높습니다. 공장 운영 주체인 안전공업의 책임이 명확해질 경우 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 59명 (총 73명)</t>
+          <t>사망 14명, 중경상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>대전 화재 현장 찾은 李대통령... 다 녹았다  탄식</t>
+          <t>이 대통령, 화재 현장 둘러보고  다 녹았다 …유가족 요청 수첩에 메모...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603210301&amp;t=NN</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558179</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-21 12:22:47.281741+00:00</t>
+          <t>2026-03-21 12:26:42.020220+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>경찰·고용부 합동 조사단 운영, 범정부 수습 체제 가동</t>
+          <t>관계기관 합동 감식 및 국과수 감식 진행 중, 정부 피해자 지원 검토</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장에서 발생한 화재 참사로 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 찾아 유가족을 위로하고, 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시하는 등 범정부 차원의 수습이 진행 중이다. 현재 경찰과 고용노동부 합동 조사단이 화재 원인 규명에 착수했으며, 희생자 다수가 공장 2~3층 내부에서 발견되었다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 화재가 발생하여 14명이 사망하고 60명이 부상당하는 대규모 인명 피해가 발생했다. 사망자 다수는 도면에 없는 복층 구조 공간에 몰려 있었던 것으로 확인되어 안전관리 책임 문제가 제기되고 있다. 현재 소방, 경찰, 고용노동부 등 관계기관이 합동 감식을 진행 중이며, 정부는 피해자와 유가족에 대한 선지급을 검토하고 있다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 참사는 14명의 사망자와 59명의 부상자를 발생시킨 대규모 산업재해로, 다수의 피해자가 발생했습니다. 경찰과 고용노동부의 합동 조사단이 운영 중이며, 정부 차원의 수습 체제가 가동되어 책임 소재 및 증거 확보가 용이할 것으로 예상됩니다. 대통령이 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시한 점은 피고의 자력 및 책임이 인정될 가능성을 시사합니다.</t>
+          <t>대규모 인명 피해(사망 14명, 부상 60명)로 집단적 피해가 명확하며(적합 조건 3, 4), 도면에 없는 복층 구조 사용 등 안전관리 책임이 제기되어 상대방 책임이 비교적 명확함(적합 조건 1). 소방, 경찰, 고용노동부의 합동 감식 및 국과수 감식이 진행 중으로 객관적 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 59명</t>
+          <t>사망 14명, 중상 25명, 경상 35명 (총 74명)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>대전 화재 현장 둘러본 李대통령  다 녹았어 …유가족 '先지원' 지시(종...</t>
+          <t>대전공장화재 14명 사망 …9명 도면에 없는 복층에 몰려</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032118233080860</t>
+          <t>https://www.donga.com/news/Society/article/all/20260321/133577236/1</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-21 12:22:24.577409+00:00</t>
+          <t>2026-03-21 12:26:33.366410+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr"/>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>대통령 현장 방문, 소방당국 조사 진행 중, 합동분향소 설치 예정</t>
+          <t>경찰 등 관계기관 합동 감식 진행 예정</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 이재명 대통령이 현장을 방문하여 상황을 점검하고 피해자 가족 지원을 당부했으며, 소방당국은 샌드위치 패널 구조를 화재 확산의 주요 원인으로 지목했습니다. 대전시는 희생자들을 위한 합동분향소를 설치할 예정입니다.</t>
+          <t>대전 안전공업 화재로 실종자 14명 전원이 사망했습니다. 소방당국은 현장 안전 점검과 피해자 가족 지원을 진행 중이며, 경찰 등 관계기관과 함께 화재 원인 및 건물 구조적 문제에 대한 합동 감식을 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(샌드위치 패널 구조 언급), 자동차 부품 공장 소유 기업으로 자력이 충분할 가능성이 높습니다. 사망 14명, 부상 60명으로 집단적 피해 및 피해 규모가 크며, 소방당국 조사 등 공적 절차가 진행 중이므로 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>사망자 14명으로 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 경찰 등 관계기관이 합동 감식을 진행할 예정이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 상대방 책임은 아직 명확하지 않으나, 건물 구조적 문제 가능성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 60명 (총 74명)</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>'대전 화재 참사' 현장 찾은 이재명 대통령... 피해자 가족 지원  당부</t>
+          <t>대전 안전공업 화재, 실종자 14명 모두 숨져…이대통령 현장 점검</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260321000148</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49895</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-21 12:22:07.856049+00:00</t>
+          <t>2026-03-21 12:26:23.535063+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>사망자 수습 완료, 수색 및 안전 점검 진행 중, 피해자 가족 지원 및 안내 중. 화재 원인 규명 및 책임 소재 파악을 위한 당국의 조사 예상.</t>
+          <t>경찰, 소방, 국과수 합동 감식 및 대전지검 전담 수사팀 수사 진행 중, 정부 중앙합동재난피해자지원센터 가동</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동의 자동차 부품 제조공장에서 발생한 화재로 실종자 14명 전원이 사망했습니다. 소방당국은 잔여 수색과 안전 점검을 이어가고 있으며, 피해자 가족을 대상으로 지원과 안내를 진행 중입니다. 이번 참사는 공장 운영 주체의 책임 소재와 대규모 인명 피해에 대한 손해배상 문제가 제기될 것으로 보입니다.</t>
+          <t>대전 안전공업 공장 화재로 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생했다. 공장 대표는 공식 사과하며 피해 회복에 책임을 다하겠다고 밝혔다. 현재 경찰, 소방, 국과수 합동 감식과 검찰 수사가 진행 중이며, 정부는 피해자 지원센터를 가동하고 있다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>자동차 부품 제조공장에서 발생한 화재로 14명이 사망하여 공장 운영 주체의 책임 가능성이 높고(상대방 책임 명확), 다수의 인명 피해가 발생했으며(집단적 피해, 피해 규모 큼), 화재 원인 규명을 위한 공식 조사(증거 확보 가능, 공적 절차 진행 중)가 예상됩니다. 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>안전공업 대표가 공식 사과하며 피해 회복에 책임을 다하겠다고 밝혀 상대방 책임이 명확합니다. 사망 14명, 부상 60명 등 총 74명의 집단적 인명피해가 발생하여 피해 규모가 크고, 경찰, 소방, 국과수 합동 감식 및 검찰 수사 등 공적 절차가 진행 중이어서 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[속보] 대전 화재 참사 실종자 전원 수습… 14명 사망</t>
+          <t>'대전 공장 화재' 안전공업 대표  깊이 사과…피해 회복 책임 다할 것</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443305</t>
+          <t>https://www.sidae.com/article/2026032119380747901</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:58.163837+00:00</t>
+          <t>2026-03-21 12:26:17.945533+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>경찰 및 노동부 합동 조사 진행 중</t>
+          <t>경찰 대규모 수사팀 구성, 화재 원인 및 소방 시설 작동 여부 조사 중. 대통령 현장 방문 및 2차 사고 방지 당부.</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 자동차 부품 제조공장에서 대형 화재가 발생하여 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 방문하여 유가족 위로 및 신속한 수습을 지시했으며, 정부의 선지급 후 구상 방안 검토를 언급했다. 현재 경찰과 노동부가 합동으로 사고 원인을 조사 중이다.</t>
+          <t>대전의 한 생산동 건물에서 발생한 화재로 14명의 실종자가 모두 발견되었으며, 건물 대부분이 전소되는 큰 피해가 발생했다. 경찰은 130명 이상의 대규모 수사팀을 꾸려 화재 원인과 소방 시설 작동 여부 등을 집중적으로 수사하고 있다. 대통령까지 현장을 방문하여 사고 수습을 당부하는 등 사회적 관심이 높은 사건이다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>공장 화재로 인한 다수의 사망자 및 부상자 발생(집단적 피해), 경찰 및 노동부의 합동 조사 진행 중(공적 절차 진행, 증거 확보 가능), 대통령이 유가족에게 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시(상대방 책임 명확성 및 구상 가능성 시사). 피해 규모가 매우 크며, 피고인 안전공업은 자동차 부품 제조공장으로 자력 확보 가능성이 있음.</t>
+          <t>14명의 실종자(사망 추정) 발생으로 집단적 피해(적합 조건 3)가 발생했으며, 인명 및 재산 피해 규모가 매우 큽니다(적합 조건 4). 130명 이상의 경찰 전담 수사팀이 화재 원인 규명에 착수하여 객관적인 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 상대방 책임은 수사 결과에 따라 명확해질 가능성이 높으나, 현재 기사만으로는 피고 특정 및 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 59명 (총 73명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>대전 화재현장 찾은 李  유가족에 선지급하고 사후 구상하라 (종합)</t>
+          <t>이 시각 화재 현장…이 대통령  2차 사고 나지 않게 잘 챙겨달라</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488773?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321081443</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183182</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:49.702220+00:00</t>
+          <t>2026-03-21 12:25:58.400977+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>자동차부품 제조공장</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>화재 발생 및 사망자 확인, 정부 조사 및 유가족 지원 논의 중</t>
+          <t>화재 원인 및 건물 구조적 문제 합동 감식 예정</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망했다. 이재명 대통령이 현장을 방문하여 피해 상황을 점검하고 유가족 지원 및 사후 구상을 지시했다. 현재 화재 원인 및 책임 규명을 위한 조사가 진행될 예정이다.</t>
+          <t>대전 안전공업 공장 화재로 총 74명의 인명 피해(사망 14명, 중상 25명, 경상 35명)가 발생했다. 소방당국은 복층 구조와 비상구 부족으로 탈출 동선이 제한되어 피해가 커졌다고 설명했으며, 소방점검 미흡 등 안전 관리 문제가 지적되고 있다. 현재 화재 원인 및 건물 구조적 문제에 대한 합동 감식이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>자동차 부품 제조 공장 화재로 14명이 사망한 집단적 피해 사건으로(적합 조건 3, 4), 공장 측의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 화재 원인 규명을 위한 공적 절차(소방, 경찰, 노동부 등)가 진행될 것이므로 증거 확보가 용이하며(적합 조건 5, 6), 대통령까지 현장을 방문하여 유가족 지원 및 사후 구상을 언급한 점도 긍정적입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(소방점검 미흡, 비상구 부족 등), 총 74명의 인명 피해로 집단적 피해 규모가 크다. 소방당국 브리핑 및 합동 감식 예정으로 증거 확보 가능성이 높고, 공적 절차가 진행 중이다. 다만 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>이재명 대통령, 대전 공장 화재 현장 방문</t>
+          <t>대전 안전공업 화재, 인명피해 74명…사망자 14명 최종 집계</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488770?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321060542</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558171</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:41.542168+00:00</t>
+          <t>2026-03-21 12:25:47.447994+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
-      <c r="A206" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>실종자 수습 및 정부 지원 진행 중</t>
+          <t>검·경 전담팀 수사 및 합동감식 진행 중, 무허가 시설 확인</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사 발생 후 실종자 수습이 진행되고 있으며, 법무부 장관 지시로 유가족과 피해자에 대한 법률, 의료, 심리 지원 등 종합 대책이 가동되었습니다. 대한법률구조공단과 범죄피해자지원센터를 통해 장례비와 치료비 지원이 이루어지고 있습니다.</t>
+          <t>대전 대덕구 문평동 자동차 부품 제조 공장에서 대형 화재가 발생하여 사망 14명, 부상 60명 등 총 74명의 인명 피해가 발생했습니다. 실종자 전원 수습이 완료되었으며, 경찰과 소방당국, 국립과학수사연구원이 합동감식을 통해 발화 원인 및 책임 규명에 나섰습니다. 특히 희생자가 다수 발견된 공간이 설계에 없는 무허가 시설로 확인되어 공장 운영사의 책임이 부각되고 있습니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 원인과 책임 소재가 명확히 드러나지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 소송 상대방이 특정되지 않아 자력 여부도 판단하기 어렵습니다(적합 조건 2 미충족). 현재는 피해자 수습 및 정부 지원에 초점이 맞춰져 있어 소송금융 투자 검토를 위한 정보가 부족합니다.</t>
+          <t>자동차 부품 제조 공장에서 발생한 화재로 사망 14명, 부상 60명 등 총 74명의 대규모 인명 피해가 발생했습니다. 특히 희생자가 발견된 헬스·휴게공간이 '설계에 없는 사실상 무허가' 시설로 밝혀져 공장 운영사의 책임이 명확해 보입니다. 현재 검·경 전담팀 수사 및 국과수 합동감식이 진행 중이며, 이는 객관적 증거 확보에 유리합니다. 집단적 피해 규모가 크고, 상대방(공장 운영사)은 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사 …실종자 수습 진행 속 현장 점검·정부 지원 총력</t>
+          <t>[대전 화재]실종자 14명 모두 숨져…인명피해 74명 참사</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57309</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260321010007154</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:34.978690+00:00</t>
+          <t>2026-03-21 12:25:40.686665+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>정부 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단 운영, 불법 증축 정황 조사 중</t>
+          <t>경찰, 소방, 국과수 합동 감식 및 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 14명이 사망하고 다수의 부상자가 발생했습니다. 정부는 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동하여 피해자 지원에 나섰으며, 사고 수습과 복구에 만전을 기하고 있습니다. 체력단련실 불법 증축 정황이 드러나 사고 원인에 대한 조사가 진행될 예정입니다.</t>
+          <t>대전 대덕구 자동차부품 제조공장 '안전공업'에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명피해가 발생했다. 안전공업 대표는 공식 사과문을 발표하며 피해자 지원에 책임을 다하겠다고 밝혔으나, 유족들은 구체적인 보상과 재발 방지책을 요구하고 있다. 현재 경찰, 소방, 국과수 합동 감식과 검찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 14명의 사망자가 발생했으며, 체력단련실 불법 증축 정황이 포착되어 상대방(대전 안전공업)의 책임이 비교적 명확해 보입니다. 정부가 중앙 합동 지원센터를 가동하며 공적 절차가 진행 중이고, 다수의 피해자와 큰 피해 규모로 집단 소송 가능성이 높습니다.</t>
+          <t>안전공업 대표가 공식 사과하며 피해자 지원에 책임을 다하겠다고 밝혀 상대방 책임이 비교적 명확하다. 사망 14명, 부상 60명 등 총 74명의 인명피해가 발생하여 집단적 피해이며 피해 규모가 매우 크다. 경찰, 소방, 국과수 합동 감식 및 검찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높고, 공적 절차가 이미 진행 중이다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>최소 14명 사망, 다수 부상 및 피해자 가족</t>
+          <t>74명 (사망 14명, 중상 25명, 경상 35명)</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
+          <t>화재 공장 대표 “깊은 애도…부상자·유가족 지원에 책임 다할 것”</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603211759005034</t>
+          <t>https://www.sedaily.com/article/20022309?ref=naver</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:06.053362+00:00</t>
+          <t>2026-03-21 12:25:32.108505+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>사고 수습 및 원인 규명 조사 예정</t>
+          <t>대통령 현장 방문 및 수습 상황 점검</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 연락 두절되었던 14명 전원이 사망한 것으로 확인되었습니다. 소방당국은 붕괴 위험 속에서도 수색 작업을 이어가고 있으며, 피해자 가족들을 대상으로 지원과 안내를 진행하고 있습니다.</t>
+          <t>대통령이 대전 공장 화재 현장을 방문하여 수습 상황을 점검하고 피해자 가족 지원 상황을 확인했습니다. 현장에서 구조 활동 중인 소방대원들을 격려하며 악수를 청했습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>14명 사망이라는 대규모 인명 피해가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4)에 해당합니다. 공장 화재는 소방당국, 경찰, 노동부 등 공적 기관의 조사가 필수적이므로 증거 확보가 용이하며(조건 5), 현재 사고 수습 및 가족 지원이 진행 중으로 곧 공적 절차가 시작될 것으로 예상됩니다(조건 6). 공장 운영 주체가 특정되면 책임 소재가 명확해지고 해당 기업의 자력에 따라 투자 매력도가 높을 수 있습니다.</t>
+          <t>본 기사는 대전 공장 화재 현장에 대한 대통령의 방문 및 수습 상황 점검에 초점을 맞추고 있어, 소송금융 투자 검토에 필수적인 상대방 책임, 피해 규모, 피해자 수, 증거 유무 등 핵심 정보가 부족합니다. 따라서 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>14명 사망</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>대전 공장 화재 실종자 3명 추가 위치 파악... 연락두절 14명 모두 사망</t>
+          <t>이대통령, 대전 공장 화재 현장 찾아 수습 상황 점검</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75925</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680983</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-21 12:20:30.670631+00:00</t>
+          <t>2026-03-21 12:24:48.312365+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>소방, 경찰, 국과수 합동감식 진행 중</t>
+          <t>경찰 수사 및 합동감식 진행 중, 불법 증축 확인</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전산업에서 발생한 화재로 14명의 실종자가 모두 사망자로 확인되었습니다. 샌드위치 판넬 구조와 내부 자재로 인해 화재가 급격히 확산되어 대규모 인명 피해로 이어졌으며, 현재 소방, 경찰, 국과수 합동감식이 진행 중입니다. 피해자 가족 지원 및 신원 확인 절차가 이어지고 있습니다.</t>
+          <t>대전 자동차 부품공장 화재로 14명이 사망하는 인명 피해가 발생했습니다. 경찰은 불법 증축된 2층 헬스장에 스프링클러가 없었고, 절삭유가 연소를 확대한 정황을 포착했으며, 소방 안전 관리 전반에 대한 수사를 벌일 예정입니다. 현재 경찰, 소방 당국, 국립과학수사연구원 등 관계기관의 합동감식이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>상대방 책임이 건물 구조적 특성 및 내부 자재 문제로 인해 비교적 명확하며(조건 1), 14명의 사망자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큽니다(조건 4). 소방, 경찰, 국과수 합동감식이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행(조건 5, 6)이 예상되며, 상대방인 '안전산업'은 기업체로 자력 확보 가능성이 있습니다(조건 2).</t>
+          <t>불법 증축, 스프링클러 미설치 등 소방 안전 관리 부실로 인한 책임 주체가 특정될 가능성이 높고(상대방 책임 명확), 14명의 사망자가 발생하여 집단적 피해 규모가 크며(집단적 피해, 피해 규모 큼), 경찰 수사 및 합동감식이 진행 중으로 객관적 증거 확보가 용이합니다(증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>14명 (사망)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>대전 안전산업 화재 시신 3구 추가 수습…실종자 14명 전원 사망</t>
+          <t>화재 원인 규명할 현장 감식은 언제쯤?</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558140</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/21/2026032190132.html</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-21 12:20:21.861170+00:00</t>
+          <t>2026-03-21 12:24:35.527916+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>대통령 현장 방문, 합동분향소 설치 중, 관계기관 조사 예정</t>
+          <t>경찰 및 노동부 합동 조사단 원인 규명 중, 대통령 현장 방문 및 긴급 지원 지시</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 대형 화재가 발생하여 14명이 사망하고 59명이 부상당했다. 이재명 대통령이 현장을 방문하여 상황을 점검하고 2차 사고 방지를 당부했으며, 대전시는 합동분향소를 설치 중이다. 대규모 인명 피해가 발생한 중대 산업재해 사건이다.</t>
+          <t>대전 대덕구 자동차부품공장 '안전공업'에서 발생한 화재로 14명이 사망하고 55명이 중경상을 입는 대규모 인명 피해가 발생했다. 대통령이 현장을 방문하여 실종자 수색 및 신원 확인, 유가족 지원, 사고 원인 규명 등을 지시했으며, 경찰과 노동부가 합동 조사단을 꾸려 사고 원인을 조사 중이다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>자동차 부품 제조 공장 화재로 14명 사망, 59명 부상이라는 대규모 인명 피해가 발생하여 집단적 피해(조건 3, 4)가 명확합니다. 사고 발생 주체인 안전공업이 특정되어 책임 소재가 비교적 명확하며(조건 1), 대통령 현장 방문 및 합동분향소 설치 등 공적 절차가 진행 중이고(조건 6), 이에 따른 공식 조사로 증거 확보가 용이할 것으로 예상됩니다(조건 5).</t>
+          <t>안전공업 공장 화재로 14명 사망, 55명 중경상이라는 대규모 인명 피해가 발생하여 집단적 피해 규모가 매우 크다. 경찰과 노동부 합동 조사단이 사고 원인을 규명 중이며, 대통령까지 현장을 방문하여 정부 차원의 공적 절차가 진행되고 있어 상대방 책임이 명확해질 가능성이 높고 증거 확보가 용이할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>사망 14명, 부상 59명</t>
+          <t>69명 (사망 14명, 중경상 55명)</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>李대통령, 대전 화재 현장서 대원들에 당부 “2차 사고 없도록 챙겨달라...</t>
+          <t>이재명 대통령, '대전 공장 화재 현장 점검' 인명 피해 상황 등 보고받...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576289?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558146</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-21 12:20:01.384244+00:00</t>
+          <t>2026-03-21 12:24:19.931284+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>소방당국 화재 원인 조사 및 실종자 수색 중, 대통령 현장 점검 및 2차 사고 방지 당부, 정부 유사 사고 재발 방지 대책 점검 방침.</t>
+          <t>정부 지원센터 운영, 합동분향소 운영 예정, 공식 수사 임박</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업에서 발생한 화재로 14명의 인명 피해가 발생했다. 샌드위치 패널 구조와 근로자 밀집이 피해 확산의 원인으로 지목되며, 대통령이 현장을 찾아 수습 상황을 점검하고 2차 사고 방지 및 피해자 가족 지원을 당부했다. 정부는 향후 정확한 피해 규모 파악 및 유사 사고 재발 방지 대책을 마련할 방침이다.</t>
+          <t>공장 화재로 14명의 사망자가 발생하여 유가족들이 절규하고 있다. 정부는 피해자 및 유가족 지원센터를 마련하고 이재명 대통령이 현장을 방문하는 등 적극적인 지원에 나섰다. 희생자들을 추모하는 합동분향소도 이르면 내일부터 운영될 예정이다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재는 샌드위치 패널 구조로 인한 급격한 확산과 근로자 밀집으로 14명의 인명 피해가 발생하여 상대방 책임이 비교적 명확하고 피해 규모가 큽니다. 소방당국의 화재 원인 조사 및 대통령의 현장 점검 등 공적 절차가 진행 중이며 증거 확보가 용이하여 소송금융 투자 적합도가 높습니다. 다만, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
+          <t>14명의 사망자가 발생한 공장 화재 사건으로, 집단적 피해 및 피해 규모가 매우 큼 (적합 조건 3, 4). 정부의 지원센터 마련 및 대통령 현장 방문 등 공적 절차가 진행 중이며(적합 조건 6), 향후 공식 수사를 통해 증거 확보가 용이할 것으로 예상됨(적합 조건 5). 사건이 종결되지 않아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>이 대통령, 대전 화재 현장 긴급 점검…“2차 사고 방지 총력” 당부</t>
+          <t>“우리 아들 어떡해”…희생자 가족들 절규</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567809</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520131</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:53.626715+00:00</t>
+          <t>2026-03-21 12:23:30.311159+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>경찰 및 소방 당국 화재 원인 조사 중, 무허가 시설 확인</t>
+          <t>경찰, 검찰, 소방당국, 국립과학수사연구원 합동 수사 및 감식 진행 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조업체 안전공업에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 화재 현장에서 사망자가 다수 발견된 공장 건물 내부 헬스장과 휴게실은 구청에 등록되지 않은 무허가 시설로 파악되었으며, 경찰과 소방 당국이 화재 원인을 조사 중입니다.</t>
+          <t>대전 자동차부품 제조공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 인명피해가 발생했습니다. 샌드위치 패널 구조, 인화성 물질, 불법 증축 등이 피해를 키운 원인으로 지목되며, 경찰과 검찰 등 관계 당국이 화재 원인 및 안전관리 실태 규명을 위한 수사에 착수했습니다. 공장 대표는 유족에게 사과했으나, 유족들은 책임 있는 대책을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>대기업 피고(안전공업)의 책임이 무허가 시설 운영 등으로 명확해 보이며, 14명 사망, 60명 부상으로 집단적 피해 규모가 매우 큽니다. 경찰 및 소방 당국의 조사가 진행 중이므로 객관적 증거 확보가 용이합니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(샌드위치 패널, 인화성 물질, 불법 증축 등), 사망 14명, 부상 60명으로 집단적이고 큰 피해가 발생했습니다. 경찰, 검찰 등 공적 절차가 진행 중이며 증거 확보 가능성이 높아 소송금융 투자에 매우 적합합니다. 다만 상대방 기업의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>74명 (사망 14명, 부상 60명)</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>[단독] 화재 공장 대표, “깊은 애도” 사과…지난해 정부 훈장도</t>
+          <t>대전 화재 실종자 14명 끝내 주검으로…“샌드위치 패널·기름때·불법 ...</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029561342&amp;code=61121211&amp;cp=nv</t>
+          <t>https://www.sedaily.com/article/20022304?ref=naver</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:17.693071+00:00</t>
+          <t>2026-03-21 12:23:18.819185+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>대통령 현장 방문 및 실종자 수색 진행 중, 화재 원인 조사 예정</t>
+          <t>화재 원인 및 책임 규명을 위한 소방당국 및 관계기관 조사 진행 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조업체 안전공업에서 대형 화재가 발생하여 11명이 사망하고 3명이 실종되었으며 59명이 부상당했습니다. 이재명 대통령이 현장을 방문하여 피해 상황을 점검하고 2차 사고 방지를 당부했으며, 소방 당국은 '샌드위치 패널 구조'가 화재 확산의 원인이라고 밝혔습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 발생한 대형 화재로 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 방문하여 피해 상황을 점검했으며, 소방당국은 건물의 샌드위치 패널 구조가 화재를 급격히 확산시킨 원인으로 지목했다. 현재 화재 원인 및 책임 규명을 위한 조사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>대규모 인명 피해(사망 11명, 실종 3명, 부상 59명)가 발생한 집단적 피해 사건으로, 피해 규모가 매우 큽니다. 대통령이 현장을 방문하고 소방 당국이 화재 원인을 조사 중이므로 공적 절차가 진행 중이며, '샌드위치 패널 구조'가 화재 확산의 원인으로 지목되어 상대방(안전공업 또는 시공사)의 책임이 비교적 명확해질 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (안전공업의 샌드위치 패널 구조가 화재 확산의 원인으로 지목됨), 집단적 피해 (14명 사망, 59명 부상으로 총 73명의 사상자 발생), 피해 규모가 큼 (인명 피해가 매우 심각함), 증거 확보 가능성 높음 (소방당국 및 관계기관의 공식 조사 진행 중), 공적 절차 진행 중 (대통령 현장 방문 및 소방당국의 화재 원인 조사).</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>사망 11명, 실종 3명, 부상 59명 (총 73명 이상)</t>
+          <t>사망 14명, 부상 59명 (총 73명)</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>李 대통령, 대전 공장 화재 현장 방문⋯ 2차 사고 나지 않게 챙겨달라</t>
+          <t>대전 화재 현장 찾은 李대통령... 다 녹았다  탄식</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951770</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603210301&amp;t=NN</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-21 12:18:50.155250+00:00</t>
+          <t>2026-03-21 12:22:47.281741+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>소방당국 화재 원인 규명 착수, 고용노동부 중수본 가동, 중앙재난안전대책본부 운영</t>
+          <t>경찰·고용부 합동 조사단 운영, 범정부 수습 체제 가동</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장에서 대형 화재가 발생하여 11명이 사망하고 3명이 실종, 59명이 부상당하는 등 총 73명의 인명 피해가 발생했습니다. 소방당국은 화재 원인 규명에 착수했으며, 정부는 범정부 차원의 수습 체제를 가동하고 고용노동부는 중수본을 꾸려 유가족 지원 및 산재 보상에 나섰습니다.</t>
+          <t>대전 대덕구 안전공업 공장에서 발생한 화재 참사로 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 찾아 유가족을 위로하고, 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시하는 등 범정부 차원의 수습이 진행 중이다. 현재 경찰과 고용노동부 합동 조사단이 화재 원인 규명에 착수했으며, 희생자 다수가 공장 2~3층 내부에서 발견되었다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>안전공업 공장에서 발생한 대형 화재로 다수의 인명 피해가 발생하여 집단적 피해 및 큰 피해 규모에 해당합니다. 소방당국이 화재 원인 규명에 착수하고 고용노동부가 중수본을 가동하는 등 공적 절차가 진행 중이며, 공장 측의 책임이 비교적 명확하게 특정될 수 있어 소송금융 투자에 적합합니다.</t>
+          <t>대전 안전공업 화재 참사는 14명의 사망자와 59명의 부상자를 발생시킨 대규모 산업재해로, 다수의 피해자가 발생했습니다. 경찰과 고용노동부의 합동 조사단이 운영 중이며, 정부 차원의 수습 체제가 가동되어 책임 소재 및 증거 확보가 용이할 것으로 예상됩니다. 대통령이 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시한 점은 피고의 자력 및 책임이 인정될 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>사망 11명, 실종 3명, 부상 59명 (총 73명)</t>
+          <t>사망 14명, 부상 59명</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>李대통령, 대전 화재참사 현장 찾아 수색·수습 상황 점검… 2차 사고 없...</t>
+          <t>대전 화재 현장 둘러본 李대통령  다 녹았어 …유가족 '先지원' 지시(종...</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032117085402698</t>
+          <t>https://view.asiae.co.kr/article/2026032118233080860</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-21 12:17:58.488491+00:00</t>
+          <t>2026-03-21 12:22:24.577409+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>경찰, 검찰, 소방, 고용노동부 합동 수사 및 감식 진행 중</t>
+          <t>대통령 현장 방문, 소방당국 조사 진행 중, 합동분향소 설치 예정</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조업체 화재로 9명이 사망하고 50여 명의 사상자가 발생했습니다. 특히 건축물대장에 없는 불법 복층 헬스장이 대형 참사의 주요 원인으로 지목되었으며, 공장 내 절삭유와 기름때가 화재 확산을 키운 것으로 분석됩니다. 현재 경찰, 검찰, 소방, 고용노동부 등 관계 기관이 합동으로 화재 원인 규명 및 수사를 진행 중입니다.</t>
+          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 이재명 대통령이 현장을 방문하여 상황을 점검하고 피해자 가족 지원을 당부했으며, 소방당국은 샌드위치 패널 구조를 화재 확산의 주요 원인으로 지목했습니다. 대전시는 희생자들을 위한 합동분향소를 설치할 예정입니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>불법 증축된 헬스장이 대형 참사의 주요 원인으로 지목되며, 소방당국과 대덕구청이 무허가 시설임을 확인하여 상대방 책임이 명확합니다. 9명 사망, 50여 명 사상이라는 집단적이고 심각한 인명 피해가 발생했으며, 경찰, 검찰, 소방, 고용노동부 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. 자동차 부품 제조업체는 배상 능력이 있을 것으로 추정됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(샌드위치 패널 구조 언급), 자동차 부품 공장 소유 기업으로 자력이 충분할 가능성이 높습니다. 사망 14명, 부상 60명으로 집단적 피해 및 피해 규모가 크며, 소방당국 조사 등 공적 절차가 진행 중이므로 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>사망 9명, 사상 50여 명</t>
+          <t>사망 14명, 부상 60명 (총 74명)</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>9명 떼죽음 부른 헬스장, 건축물대장에 없었다... 참사 키운 불법 증축</t>
+          <t>'대전 화재 참사' 현장 찾은 이재명 대통령... 피해자 가족 지원  당부</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547269</t>
+          <t>https://www.newspim.com/news/view/20260321000148</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-21 12:17:16.712413+00:00</t>
+          <t>2026-03-21 12:22:07.856049+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>경찰 및 고용부 합동 사고조사단 운영, 대통령 현장 방문 및 지원 지시</t>
+          <t>사망자 수습 완료, 수색 및 안전 점검 진행 중, 피해자 가족 지원 및 안내 중. 화재 원인 규명 및 책임 소재 파악을 위한 당국의 조사 예상.</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>대전 자동차 부품공장에서 발생한 화재로 다수의 사상자가 발생했으며, 이재명 대통령이 현장을 방문하여 유가족을 위로하고 사고 원인 규명 및 피해 보상 지원을 지시했다. 현재 경찰과 고용부가 합동 사고조사단을 꾸려 원인 조사를 진행 중이며, 유가족 피해 보상 선지급 방안도 검토되고 있다.</t>
+          <t>대전 대덕구 문평동의 자동차 부품 제조공장에서 발생한 화재로 실종자 14명 전원이 사망했습니다. 소방당국은 잔여 수색과 안전 점검을 이어가고 있으며, 피해자 가족을 대상으로 지원과 안내를 진행 중입니다. 이번 참사는 공장 운영 주체의 책임 소재와 대규모 인명 피해에 대한 손해배상 문제가 제기될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (샌드위치 판넬 구조 언급 및 합동조사단 운영), 집단적 피해 (다수 사상자 발생), 피해 규모가 큼 (대통령 현장 방문 및 선지급 검토 지시), 증거 확보 가능 (경찰 및 고용부 합동조사단 운영), 공적 절차 진행 중 (정부 차원의 사고 조사 및 지원 지시). 이 사건은 여러 적합 조건을 충족하며, 정부의 적극적인 개입으로 증거 확보 및 피해자 지원 가능성이 높습니다.</t>
+          <t>자동차 부품 제조공장에서 발생한 화재로 14명이 사망하여 공장 운영 주체의 책임 가능성이 높고(상대방 책임 명확), 다수의 인명 피해가 발생했으며(집단적 피해, 피해 규모 큼), 화재 원인 규명을 위한 공식 조사(증거 확보 가능, 공적 절차 진행 중)가 예상됩니다. 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>사망자 및 부상자 다수 (최소 14명 이상)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>[종합] 대전공장 화재 유가족 만난 李대통령  유가족에 사고 원인, 구조...</t>
+          <t>[속보] 대전 화재 참사 실종자 전원 수습… 14명 사망</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260321000152</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443305</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-21 12:16:56.020699+00:00</t>
+          <t>2026-03-21 12:21:58.163837+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>안전공업</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성, 트라우마 관리 지원</t>
+          <t>경찰 및 노동부 합동 조사 진행 중</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장 화재 사고와 관련하여 고용노동부가 중앙사고수습본부 2차 회의를 개최했습니다. 노동부, 안전보건공단, 트라우마센터 등이 합동 대응반을 구성하여 피해 노동자와 가족의 트라우마 관리 및 심리 지원을 제공하고 있습니다. 또한 근로복지공단에 산재보상대책반을 운영하여 신속한 산재 신청 및 보상을 지원할 예정입니다.</t>
+          <t>대전 대덕구 안전공업 자동차 부품 제조공장에서 대형 화재가 발생하여 14명이 사망하고 59명이 부상당했다. 대통령이 현장을 방문하여 유가족 위로 및 신속한 수습을 지시했으며, 정부의 선지급 후 구상 방안 검토를 언급했다. 현재 경찰과 노동부가 합동으로 사고 원인을 조사 중이다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 노동부와 안전보건공단 등의 조사를 통해 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '피해 노동자·가족' 언급으로 다수 피해자 발생 가능성이 있습니다(적합 조건 3). 다만, 상대방 '안전공업'의 자력이나 책임 명확성은 기사에서 구체적으로 파악하기 어렵습니다.</t>
+          <t>공장 화재로 인한 다수의 사망자 및 부상자 발생(집단적 피해), 경찰 및 노동부의 합동 조사 진행 중(공적 절차 진행, 증거 확보 가능), 대통령이 유가족에게 선지급 후 관계 기관에 구상하는 방안을 검토하라고 지시(상대방 책임 명확성 및 구상 가능성 시사). 피해 규모가 매우 크며, 피고인 안전공업은 자동차 부품 제조공장으로 자력 확보 가능성이 있음.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 14명, 부상 59명 (총 73명)</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>노동부, '대전 공장 화재' 지원 확대…피해자 트라우마 관리</t>
+          <t>대전 화재현장 찾은 李  유가족에 선지급하고 사후 구상하라 (종합)</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558026</t>
+          <t>https://www.nocutnews.co.kr/news/6488773?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321081443</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-21 12:16:38.703696+00:00</t>
+          <t>2026-03-21 12:21:49.702220+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장</t>
+          <t>자동차부품 제조공장</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>대전지방검찰청 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
+          <t>화재 발생 및 사망자 확인, 정부 조사 및 유가족 지원 논의 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장 화재로 현재까지 10명이 사망하고 59명이 부상했으며 4명이 실종 상태이다. 소방당국은 실종자 수색을 재개했으며, 행정안전부는 중앙재난안전대책본부를 가동하고 대전지방검찰청은 전담 수사팀을 구성하여 사고 원인과 책임 소재를 철저히 규명할 예정이다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 14명이 사망했다. 이재명 대통령이 현장을 방문하여 피해 상황을 점검하고 유가족 지원 및 사후 구상을 지시했다. 현재 화재 원인 및 책임 규명을 위한 조사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>집단적 피해(사망 10명, 부상 59명, 실종 4명)와 매우 큰 피해 규모가 확인됩니다. 대전지방검찰청 전담 수사팀이 사고 원인과 책임 소재를 규명 중이므로 객관적 증거 확보 및 상대방 책임 명확화 가능성이 높습니다. 또한 행정안전부의 중앙재난안전대책본부 가동 등 공적 절차가 이미 진행 중입니다.</t>
+          <t>자동차 부품 제조 공장 화재로 14명이 사망한 집단적 피해 사건으로(적합 조건 3, 4), 공장 측의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 화재 원인 규명을 위한 공적 절차(소방, 경찰, 노동부 등)가 진행될 것이므로 증거 확보가 용이하며(적합 조건 5, 6), 대통령까지 현장을 방문하여 유가족 지원 및 사후 구상을 언급한 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>사망 10명, 중상 25명, 경상 34명, 실종 4명 (총 73명)</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>대전 공장 화재 실종자 수색 재개...시신 10구 수습</t>
+          <t>이재명 대통령, 대전 공장 화재 현장 방문</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603210821194003</t>
+          <t>https://www.nocutnews.co.kr/news/6488770?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321060542</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:38.995892+00:00</t>
+          <t>2026-03-21 12:21:41.542168+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A219" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>국무총리 현장 점검, 실종자 수색 및 피해자 지원센터 운영 중</t>
+          <t>실종자 수습 및 정부 지원 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>대전 자동차부품제조공장에서 대형 화재가 발생하여 10명이 사망하고 55명이 중경상을 입었으며 4명이 실종되는 등 다수의 인명 피해가 발생했습니다. 국무총리가 현장을 방문하여 실종자 수색 및 피해자 지원을 지시하는 등 정부 차원의 대응이 진행 중입니다.</t>
+          <t>대전 공장 화재 참사 발생 후 실종자 수습이 진행되고 있으며, 법무부 장관 지시로 유가족과 피해자에 대한 법률, 의료, 심리 지원 등 종합 대책이 가동되었습니다. 대한법률구조공단과 범죄피해자지원센터를 통해 장례비와 치료비 지원이 이루어지고 있습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>대전 자동차부품제조공장 화재로 10명 사망, 55명 중경상, 4명 실종 등 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 국무총리 현장 점검 및 소방당국 보고 등 공적 조사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 관련 절차가 진행 중임(적합 조건 6). 공장 운영 기업의 책임이 명확해질 가능성이 높고 배상 능력도 있을 것으로 추정됩니다.</t>
+          <t>기사 내용만으로는 화재의 원인과 책임 소재가 명확히 드러나지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 소송 상대방이 특정되지 않아 자력 여부도 판단하기 어렵습니다(적합 조건 2 미충족). 현재는 피해자 수습 및 정부 지원에 초점이 맞춰져 있어 소송금융 투자 검토를 위한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>사망 10명, 중경상 55명, 실종 4명 (총 69명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>김 총리, 대전 공장 화재현장 점검…실종자 수색 총력 지시(종합)</t>
+          <t>대전 공장 화재 참사 …실종자 수습 진행 속 현장 점검·정부 지원 총력</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003557876</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57309</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-21 00:28:20.182048+00:00</t>
+          <t>2026-03-21 12:21:34.978690+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>안전공업(주)</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>검찰 전담팀 편성, 경찰/소방 당국 조사, 정부의 피해자 지원 체계 가동 중</t>
+          <t>정부 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단 운영, 불법 증축 정황 조사 중</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품업체 안전공업(주)에서 대형 화재가 발생하여 현재까지 10명이 사망하고 4명이 실종, 69명이 부상당했습니다. 소방 당국은 실종자 수색 및 안전 진단을 진행 중이며, 경찰과 검찰은 전담팀을 편성하여 사고 원인과 책임 소재를 규명하고 있습니다. 정부 또한 피해자 지원을 위한 전담 공무원 배치 및 지원센터를 가동하고 있습니다.</t>
+          <t>대전 자동차 부품 공장 화재로 14명이 사망하고 다수의 부상자가 발생했습니다. 정부는 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동하여 피해자 지원에 나섰으며, 사고 수습과 복구에 만전을 기하고 있습니다. 체력단련실 불법 증축 정황이 드러나 사고 원인에 대한 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>안전공업(주) 공장 화재로 인한 다수의 사망자(10명), 실종자(4명), 부상자(69명) 발생으로 집단적 피해 및 피해 규모가 매우 큽니다. (적합 조건 3, 4) 공장 내부에서 발생한 사고이므로 상대방 책임이 명확할 가능성이 높으며(적합 조건 1), 검찰 전담팀 편성, 경찰/소방 당국 조사, 정부의 피해자 지원 체계 가동 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이합니다. (적합 조건 5, 6)</t>
+          <t>대전 자동차 부품 공장 화재로 14명의 사망자가 발생했으며, 체력단련실 불법 증축 정황이 포착되어 상대방(대전 안전공업)의 책임이 비교적 명확해 보입니다. 정부가 중앙 합동 지원센터를 가동하며 공적 절차가 진행 중이고, 다수의 피해자와 큰 피해 규모로 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>83명 (사망 10명, 실종 4명, 부상 69명)</t>
+          <t>최소 14명 사망, 다수 부상 및 피해자 가족</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>대전 車부품공장 화재 10명 사망…남은 실종자 4명 수색 집중</t>
+          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413602</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603211759005034</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:58.735460+00:00</t>
+          <t>2026-03-21 12:21:06.053362+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>검찰 수사 및 정부 조사 진행 중</t>
+          <t>사고 수습 및 원인 규명 조사 예정</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>대전의 엔진 밸브 제조 공장에서 화재가 발생하여 최소 10명이 사망하고 4명이 실종되는 등 큰 인명 피해가 발생했습니다. 소방 당국은 조립식 구조와 나트륨 취급의 특수성으로 초기 진화에 어려움을 겪었으며, 현재 대전지검 전담 수사팀이 구성되어 화재 원인 및 공장 측의 소화 설비 미비 여부 등 책임 소재를 조사하고 있습니다. 행정안전부도 중앙재난안전대책본부를 꾸려 사고 수습에 나섰습니다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 연락 두절되었던 14명 전원이 사망한 것으로 확인되었습니다. 소방당국은 붕괴 위험 속에서도 수색 작업을 이어가고 있으며, 피해자 가족들을 대상으로 지원과 안내를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 최소 10명 사망, 4명 실종이라는 매우 큰 인명 피해가 발생하여 피해 규모가 크고(적합 조건 4), 다수의 피해자가 발생했습니다(적합 조건 3). 대전지검 전담 수사팀 구성 및 행정안전부 중대본 설치 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 화재 원인 및 공장 측의 소화 설비 미비 등 책임 여부가 명확히 밝혀질 가능성이 높습니다(적합 조건 1, 5).</t>
+          <t>14명 사망이라는 대규모 인명 피해가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4)에 해당합니다. 공장 화재는 소방당국, 경찰, 노동부 등 공적 기관의 조사가 필수적이므로 증거 확보가 용이하며(조건 5), 현재 사고 수습 및 가족 지원이 진행 중으로 곧 공적 절차가 시작될 것으로 예상됩니다(조건 6). 공장 운영 주체가 특정되면 책임 소재가 명확해지고 해당 기업의 자력에 따라 투자 매력도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>최소 10명 사망, 4명 실종</t>
+          <t>14명 사망</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>대전 공장 화재…인명피해 왜 컸나</t>
+          <t>대전 공장 화재 실종자 3명 추가 위치 파악... 연락두절 14명 모두 사망</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514580&amp;ref=A</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75925</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:02.310576+00:00</t>
+          <t>2026-03-21 12:20:30.670631+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>안전산업</t>
+        </is>
+      </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>검찰 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
+          <t>소방, 경찰, 국과수 합동감식 진행 중</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>대전 문평동 공장에서 발생한 화재로 현재까지 10명이 사망하고 59명이 부상당했으며, 4명이 실종 상태입니다. 폭발 위험 물질 보관이 원인으로 지목되며, 대전지방검찰청이 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명하고 있습니다. 행정안전부도 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다.</t>
+          <t>대전 대덕구 안전산업에서 발생한 화재로 14명의 실종자가 모두 사망자로 확인되었습니다. 샌드위치 판넬 구조와 내부 자재로 인해 화재가 급격히 확산되어 대규모 인명 피해로 이어졌으며, 현재 소방, 경찰, 국과수 합동감식이 진행 중입니다. 피해자 가족 지원 및 신원 확인 절차가 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>다수의 사망자 및 부상자가 발생한 대규모 인명 피해 사건으로 집단적 피해 규모가 크고(적합 조건 3, 4), 검찰 전담 수사팀이 구성되어 사고 원인 및 책임 소재 규명이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방 기업의 구체적인 정보와 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 건물 구조적 특성 및 내부 자재 문제로 인해 비교적 명확하며(조건 1), 14명의 사망자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큽니다(조건 4). 소방, 경찰, 국과수 합동감식이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행(조건 5, 6)이 예상되며, 상대방인 '안전산업'은 기업체로 자력 확보 가능성이 있습니다(조건 2).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>사망 10명, 중상 25명, 경상 34명 (실종 4명 추가 가능성)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>대전 문평동 공장 화재로 사망 10명·실종 4명</t>
+          <t>대전 안전산업 화재 시신 3구 추가 수습…실종자 14명 전원 사망</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603210655163137</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558140</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-21 00:23:38.189860+00:00</t>
+          <t>2026-03-21 12:20:21.861170+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr"/>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>검찰 수사 및 정부 재난대책본부 가동</t>
+          <t>대통령 현장 방문, 합동분향소 설치 중, 관계기관 조사 예정</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>대전 문평동 공장 화재로 현재까지 10명이 사망하고 25명이 중상, 34명이 경상을 입었으며, 4명이 실종 상태이다. 소방 당국은 수색을 재개할 예정이며, 행정안전부는 중앙재난안전대책본부를 가동하고 대전지방검찰청은 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명할 계획이다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장 '안전공업'에서 대형 화재가 발생하여 14명이 사망하고 59명이 부상당했다. 이재명 대통령이 현장을 방문하여 상황을 점검하고 2차 사고 방지를 당부했으며, 대전시는 합동분향소를 설치 중이다. 대규모 인명 피해가 발생한 중대 산업재해 사건이다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (사망 10명, 중상 25명, 경상 34명), 피해 규모가 큼 (심각한 인명 피해), 증거 확보 가능 (검찰 수사 진행 중), 공적 절차 진행 중 (검찰 수사 및 행정안전부 중앙재난안전대책본부 가동). 공장 화재의 특성상 상대방 책임이 명확해질 가능성이 높으며, 기업의 자력 또한 충분할 것으로 예상됩니다.</t>
+          <t>자동차 부품 제조 공장 화재로 14명 사망, 59명 부상이라는 대규모 인명 피해가 발생하여 집단적 피해(조건 3, 4)가 명확합니다. 사고 발생 주체인 안전공업이 특정되어 책임 소재가 비교적 명확하며(조건 1), 대통령 현장 방문 및 합동분향소 설치 등 공적 절차가 진행 중이고(조건 6), 이에 따른 공식 조사로 증거 확보가 용이할 것으로 예상됩니다(조건 5).</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>최소 69명 (사망 10명, 중상 25명, 경상 34명, 실종 4명)</t>
+          <t>사망 14명, 부상 59명</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 사망 10명...아침부터 수색 재개</t>
+          <t>李대통령, 대전 화재 현장서 대원들에 당부 “2차 사고 없도록 챙겨달라...</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603210605397144</t>
+          <t>https://www.munhwa.com/article/11576289?ref=naver</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-21 00:22:43.495339+00:00</t>
+          <t>2026-03-21 12:20:01.384244+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>검찰 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
+          <t>소방당국 화재 원인 조사 및 실종자 수색 중, 대통령 현장 점검 및 2차 사고 방지 당부, 정부 유사 사고 재발 방지 대책 점검 방침.</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>대전 문평동 공장에서 발생한 화재로 1명이 사망하고 7명이 심정지 상태로 발견되었으며, 6명이 실종되고 55명이 중경상을 입는 등 대규모 인명 피해가 발생했습니다. 소방 당국은 폭발 위험 물질 보관 사실을 파악했으며, 검찰은 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명할 예정입니다. 행정안전부도 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다.</t>
+          <t>대전 대덕구 안전공업에서 발생한 화재로 14명의 인명 피해가 발생했다. 샌드위치 패널 구조와 근로자 밀집이 피해 확산의 원인으로 지목되며, 대통령이 현장을 찾아 수습 상황을 점검하고 2차 사고 방지 및 피해자 가족 지원을 당부했다. 정부는 향후 정확한 피해 규모 파악 및 유사 사고 재발 방지 대책을 마련할 방침이다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>공장 화재로 다수의 사망 및 부상자가 발생하여 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 검찰 전담 수사팀이 사고 원인과 책임 소재를 규명할 예정이므로 상대방 책임이 명확해질 가능성이 높습니다(적합 조건 1). 또한 행정안전부의 중앙재난안전대책본부 가동 등 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
+          <t>대전 안전공업 화재는 샌드위치 패널 구조로 인한 급격한 확산과 근로자 밀집으로 14명의 인명 피해가 발생하여 상대방 책임이 비교적 명확하고 피해 규모가 큽니다. 소방당국의 화재 원인 조사 및 대통령의 현장 점검 등 공적 절차가 진행 중이며 증거 확보가 용이하여 소송금융 투자 적합도가 높습니다. 다만, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>사망 1명, 심정지 7명, 실종 6명, 중경상 55명 (총 69명)</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>대전 공장 화재 1명 사망·심정지 7명 발견</t>
+          <t>이 대통령, 대전 화재 현장 긴급 점검…“2차 사고 방지 총력” 당부</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603210318125031</t>
+          <t>https://www.etoday.co.kr/news/view/2567809</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:42.633767+00:00</t>
+          <t>2026-03-21 12:19:53.626715+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr"/>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 검찰 전담팀 구성, 경찰 및 노동청 조사 예정</t>
+          <t>경찰 및 소방 당국 화재 원인 조사 중, 무허가 시설 확인</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 10명이 사망하고 4명이 실종되는 등 다수의 인명피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 검찰은 전담팀을 구성하여 사고 원인과 책임 소재를 규명하기 위한 수사에 착수했다. 피해자 지원을 위한 전담 공무원 배치 및 재난피해자센터 설치도 진행 중이다.</t>
+          <t>대전 대덕구 자동차 부품 제조업체 안전공업에서 발생한 화재로 14명이 사망하고 60명이 부상당하는 등 총 74명의 사상자가 발생했습니다. 화재 현장에서 사망자가 다수 발견된 공장 건물 내부 헬스장과 휴게실은 구청에 등록되지 않은 무허가 시설로 파악되었으며, 경찰과 소방 당국이 화재 원인을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>적합 조건: 다수의 인명피해(사망 10명, 실종 4명)로 집단적 피해 및 피해 규모가 크고, 검찰 전담팀, 경찰, 노동청 등 공적 절차가 진행 중이며 증거 확보 가능성이 높음. 사고 원인 규명 후 공장 운영 주체의 책임이 명확해질 것으로 예상됨.</t>
+          <t>대기업 피고(안전공업)의 책임이 무허가 시설 운영 등으로 명확해 보이며, 14명 사망, 60명 부상으로 집단적 피해 규모가 매우 큽니다. 경찰 및 소방 당국의 조사가 진행 중이므로 객관적 증거 확보가 용이합니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>사망 10명, 실종 4명</t>
+          <t>74명 (사망 14명, 부상 60명)</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>대전 공장 화재 중대본 가동...검찰, 전담팀 구성</t>
+          <t>[단독] 화재 공장 대표, “깊은 애도” 사과…지난해 정부 훈장도</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603210300169208</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029561342&amp;code=61121211&amp;cp=nv</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:24.730557+00:00</t>
+          <t>2026-03-21 12:19:17.693071+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>경찰, 소방 당국 및 노동부의 사고 원인 조사 진행 예정</t>
+          <t>대통령 현장 방문 및 실종자 수색 진행 중, 화재 원인 조사 예정</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>대전의 한 자동차 부품 공장에서 대형 화재가 발생하여 55명의 직원이 중경상을 입고 14명이 연락 두절되는 심각한 인명 피해가 발생했습니다. 현재 사고 원인에 대한 경찰, 소방 당국 및 노동부의 조사가 진행될 예정입니다. 다수의 피해자와 명확한 책임 주체가 예상되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조업체 안전공업에서 대형 화재가 발생하여 11명이 사망하고 3명이 실종되었으며 59명이 부상당했습니다. 이재명 대통령이 현장을 방문하여 피해 상황을 점검하고 2차 사고 방지를 당부했으며, 소방 당국은 '샌드위치 패널 구조'가 화재 확산의 원인이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>대형 화재로 다수의 피해자(최소 69명)가 발생하여 집단적 피해 및 피해 규모가 크며, 공장 운영 주체의 책임이 명확할 것으로 예상됩니다(상대방 책임 명확). 사고 규모상 공적 절차(경찰, 소방, 노동부 조사)가 진행될 것이며(공적 절차 진행 중), 이를 통해 증거 확보가 용이할 것입니다(증거 확보 가능). 상대방(공장 운영 주체)의 자력도 어느 정도 있을 것으로 보입니다.</t>
+          <t>대규모 인명 피해(사망 11명, 실종 3명, 부상 59명)가 발생한 집단적 피해 사건으로, 피해 규모가 매우 큽니다. 대통령이 현장을 방문하고 소방 당국이 화재 원인을 조사 중이므로 공적 절차가 진행 중이며, '샌드위치 패널 구조'가 화재 확산의 원인으로 지목되어 상대방(안전공업 또는 시공사)의 책임이 비교적 명확해질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>최소 69명 (55명 중경상, 14명 연락두절)</t>
+          <t>사망 11명, 실종 3명, 부상 59명 (총 73명 이상)</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>3월 20일 모닝뉴스 헤드라인</t>
+          <t>李 대통령, 대전 공장 화재 현장 방문⋯ 2차 사고 나지 않게 챙겨달라</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=491892</t>
+          <t>http://www.inews24.com/view/1951770</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-21 00:19:57.542457+00:00</t>
+          <t>2026-03-21 12:18:50.155250+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr"/>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>총리 현장 방문 및 행정안전부 지원 체계 강화 지시</t>
+          <t>소방당국 화재 원인 규명 착수, 고용노동부 중수본 가동, 중앙재난안전대책본부 운영</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>대전 공장 화재 현장에서 14명의 실종자를 수색 중이며, 김총리가 현장을 찾아 피해자 가족 지원 및 구조대원 안전을 강조했습니다. 행정안전부를 중심으로 지원 체계를 강화할 것을 주문했습니다.</t>
+          <t>대전 대덕구 안전공업 공장에서 대형 화재가 발생하여 11명이 사망하고 3명이 실종, 59명이 부상당하는 등 총 73명의 인명 피해가 발생했습니다. 소방당국은 화재 원인 규명에 착수했으며, 정부는 범정부 차원의 수습 체제를 가동하고 고용노동부는 중수본을 꾸려 유가족 지원 및 산재 보상에 나섰습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명의 실종자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 총리가 현장을 방문하고 행정안전부에 지원 체계 강화를 지시하는 등 공적 절차가 진행 중(적합 조건 6)입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
+          <t>안전공업 공장에서 발생한 대형 화재로 다수의 인명 피해가 발생하여 집단적 피해 및 큰 피해 규모에 해당합니다. 소방당국이 화재 원인 규명에 착수하고 고용노동부가 중수본을 가동하는 등 공적 절차가 진행 중이며, 공장 측의 책임이 비교적 명확하게 특정될 수 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>사망 11명, 실종 3명, 부상 59명 (총 73명)</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>대전 공장 화재 현장 찾은 김총리… 실종 14명 수색 총력·구조대 안전 ...</t>
+          <t>李대통령, 대전 화재참사 현장 찾아 수색·수습 상황 점검… 2차 사고 없...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297306</t>
+          <t>https://view.asiae.co.kr/article/2026032117085402698</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-21 00:19:38.150909+00:00</t>
+          <t>2026-03-21 12:17:58.488491+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장</t>
+          <t>자동차 부품 제조업체 (이름 미상)</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>소방 당국 화재 원인 조사 및 실종자 수색 중, 행정안전부 중앙재난안전대책본부 설치 및 범정부적 지원 논의 중</t>
+          <t>경찰, 검찰, 소방, 고용노동부 합동 수사 및 감식 진행 중</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 10명이 사망하고 55명이 부상, 4명이 실종되는 등 대규모 인명 피해가 발생했습니다. 건물 내 스프링클러 부재와 샌드위치 패널 구조, 위험물 보관 등이 화재 확산 및 피해를 키운 원인으로 지목되며, 소방 당국과 행정안전부가 현장 조사 및 지원에 나섰습니다. 다수의 피해자가 발생하여 집단소송 가능성이 높습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조업체 화재로 9명이 사망하고 50여 명의 사상자가 발생했습니다. 특히 건축물대장에 없는 불법 복층 헬스장이 대형 참사의 주요 원인으로 지목되었으며, 공장 내 절삭유와 기름때가 화재 확산을 키운 것으로 분석됩니다. 현재 경찰, 검찰, 소방, 고용노동부 등 관계 기관이 합동으로 화재 원인 규명 및 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재는 건물 내 스프링클러 부재, 샌드위치 패널 구조, 위험물(나트륨) 관리 등 안전 관리상 책임 소지가 명확합니다. 사망 10명, 부상 55명, 실종 4명 등 다수의 인명 피해가 발생하여 집단적 피해 규모가 크며, 소방 당국 및 행정안전부의 공식 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 상대방인 공장 운영 주체는 기업으로서 배상 능력이 있을 것으로 추정됩니다.</t>
+          <t>불법 증축된 헬스장이 대형 참사의 주요 원인으로 지목되며, 소방당국과 대덕구청이 무허가 시설임을 확인하여 상대방 책임이 명확합니다. 9명 사망, 50여 명 사상이라는 집단적이고 심각한 인명 피해가 발생했으며, 경찰, 검찰, 소방, 고용노동부 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다. 자동차 부품 제조업체는 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>사망 10명, 부상 55명, 실종 4명</t>
+          <t>사망 9명, 사상 50여 명</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>불길 피해 2,3층서 필사의 탈출… “실종 14명 2층 휴게실 갇힌듯”</t>
+          <t>9명 떼죽음 부른 헬스장, 건축물대장에 없었다... 참사 키운 불법 증축</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260320/133575580/2</t>
+          <t>https://www.insight.co.kr/news/547269</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-21 00:19:22.215333+00:00</t>
+          <t>2026-03-21 12:17:16.712413+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr"/>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품공장</t>
+        </is>
+      </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>정부 중앙재난안전대책본부 가동, 수습 및 피해자 지원 진행 중, 향후 사고 원인 조사 예정</t>
+          <t>경찰 및 고용부 합동 사고조사단 운영, 대통령 현장 방문 및 지원 지시</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장에서 폭발과 함께 대형 화재가 발생하여 1명이 사망하고 55명이 중·경상을 입었으며 13명이 연락 두절 상태입니다. 소방 당국이 진화 작업을 벌였고, 정부는 중앙재난안전대책본부를 가동하여 수습과 피해자 지원에 나섰습니다. 공장 내 가연성 금속 보관 등 안전 관리 문제가 제기되고 있습니다.</t>
+          <t>대전 자동차 부품공장에서 발생한 화재로 다수의 사상자가 발생했으며, 이재명 대통령이 현장을 방문하여 유가족을 위로하고 사고 원인 규명 및 피해 보상 지원을 지시했다. 현재 경찰과 고용부가 합동 사고조사단을 꾸려 원인 조사를 진행 중이며, 유가족 피해 보상 선지급 방안도 검토되고 있다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>공장 화재로 1명 사망, 55명 중·경상, 13명 연락 두절 등 다수의 인명 피해가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 공장 내 가연성 금속 보관 등 안전 관리 책임이 명확해 보이며(적합 조건 1), 정부 중앙재난안전대책본부 가동으로 공적 절차가 진행 중이므로(적합 조건 6) 향후 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (샌드위치 판넬 구조 언급 및 합동조사단 운영), 집단적 피해 (다수 사상자 발생), 피해 규모가 큼 (대통령 현장 방문 및 선지급 검토 지시), 증거 확보 가능 (경찰 및 고용부 합동조사단 운영), 공적 절차 진행 중 (정부 차원의 사고 조사 및 지원 지시). 이 사건은 여러 적합 조건을 충족하며, 정부의 적극적인 개입으로 증거 확보 및 피해자 지원 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>1명 사망, 55명 중·경상, 13명 연락 두절</t>
+          <t>사망자 및 부상자 다수 (최소 14명 이상)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>대전 공장 화재 1명 사망·55명 중·경상...13명 연락 두절</t>
+          <t>[종합] 대전공장 화재 유가족 만난 李대통령  유가족에 사고 원인, 구조...</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260321000152</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:16:56.020699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성, 트라우마 관리 지원</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>대전 대덕구 안전공업 공장 화재 사고와 관련하여 고용노동부가 중앙사고수습본부 2차 회의를 개최했습니다. 노동부, 안전보건공단, 트라우마센터 등이 합동 대응반을 구성하여 피해 노동자와 가족의 트라우마 관리 및 심리 지원을 제공하고 있습니다. 또한 근로복지공단에 산재보상대책반을 운영하여 신속한 산재 신청 및 보상을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 노동부와 안전보건공단 등의 조사를 통해 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '피해 노동자·가족' 언급으로 다수 피해자 발생 가능성이 있습니다(적합 조건 3). 다만, 상대방 '안전공업'의 자력이나 책임 명확성은 기사에서 구체적으로 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>노동부, '대전 공장 화재' 지원 확대…피해자 트라우마 관리</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260321_0003558026</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:16:38.703696+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품 제조 공장</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>대전지방검찰청 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품 제조 공장 화재로 현재까지 10명이 사망하고 59명이 부상했으며 4명이 실종 상태이다. 소방당국은 실종자 수색을 재개했으며, 행정안전부는 중앙재난안전대책본부를 가동하고 대전지방검찰청은 전담 수사팀을 구성하여 사고 원인과 책임 소재를 철저히 규명할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>집단적 피해(사망 10명, 부상 59명, 실종 4명)와 매우 큰 피해 규모가 확인됩니다. 대전지방검찰청 전담 수사팀이 사고 원인과 책임 소재를 규명 중이므로 객관적 증거 확보 및 상대방 책임 명확화 가능성이 높습니다. 또한 행정안전부의 중앙재난안전대책본부 가동 등 공적 절차가 이미 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>사망 10명, 중상 25명, 경상 34명, 실종 4명 (총 73명)</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>대전 공장 화재 실종자 수색 재개...시신 10구 수습</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L229" t="inlineStr">
+      <c r="L231" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M229" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514079&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210821194003</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:37.994438+00:00</t>
+          <t>2026-03-21 00:28:38.995892+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 회의 주재, 피해자 지원 및 복구 계획 논의 중</t>
+          <t>국무총리 현장 점검, 실종자 수색 및 피해자 지원센터 운영 중</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장에서 화재가 발생하여 인명 및 재산 피해가 우려되는 상황입니다. 윤호중 행정안전부 장관이 현장을 방문하여 중앙재난안전대책본부 회의를 주재하고, 피해 수습 및 복구 지원에 총력을 다할 것을 당부했습니다. 피해자별 전담 공무원 배치 및 지원센터 설치를 통해 범정부적 역량을 동원할 예정입니다.</t>
+          <t>대전 자동차부품제조공장에서 대형 화재가 발생하여 10명이 사망하고 55명이 중경상을 입었으며 4명이 실종되는 등 다수의 인명 피해가 발생했습니다. 국무총리가 현장을 방문하여 실종자 수색 및 피해자 지원을 지시하는 등 정부 차원의 대응이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>공적 절차(중앙재난안전대책본부 회의)가 진행 중이며, 이를 통해 사고 원인 및 책임에 대한 객관적 증거 확보 가능성이 있습니다. 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수가 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>대전 자동차부품제조공장 화재로 10명 사망, 55명 중경상, 4명 실종 등 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 국무총리 현장 점검 및 소방당국 보고 등 공적 조사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 관련 절차가 진행 중임(적합 조건 6). 공장 운영 기업의 책임이 명확해질 가능성이 높고 배상 능력도 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 10명, 중경상 55명, 실종 4명 (총 69명)</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>대전 화재 현장 찾은 윤호중 장관  인적·물적 자원 총동원…수습에 총...</t>
+          <t>김 총리, 대전 공장 화재현장 점검…실종자 수색 총력 지시(종합)</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2304647.htm</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003557876</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-20 12:37:28.208860+00:00</t>
+          <t>2026-03-21 00:28:20.182048+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr"/>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>안전공업(주)</t>
+        </is>
+      </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>검찰 전담팀 수사 진행 중</t>
+          <t>검찰 전담팀 편성, 경찰/소방 당국 조사, 정부의 피해자 지원 체계 가동 중</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동의 한 자동차 부품 공장에서 화재가 발생하여 14명의 직원이 연락 두절 상태입니다. 소방당국이 국가소방동원령을 발령하여 진화 작업을 벌였으며, 검찰은 전담팀을 편성해 수사에 착수했습니다. 해당 공장은 글로벌 완성차 기업에 부품을 납품하는 수출업체로 알려졌습니다.</t>
+          <t>대전 대덕구 자동차 부품업체 안전공업(주)에서 대형 화재가 발생하여 현재까지 10명이 사망하고 4명이 실종, 69명이 부상당했습니다. 소방 당국은 실종자 수색 및 안전 진단을 진행 중이며, 경찰과 검찰은 전담팀을 편성하여 사고 원인과 책임 소재를 규명하고 있습니다. 정부 또한 피해자 지원을 위한 전담 공무원 배치 및 지원센터를 가동하고 있습니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>공장 화재로 인한 인명 피해 발생 가능성이 높고(14명 연락 두절), 검찰 전담팀이 수사에 착수하여 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 글로벌 완성차 기업에 부품을 납품하는 수출업체이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다수의 피해자 발생 및 피해 규모가 클 것으로 보이며(적합 조건 3, 4), 검찰 수사를 통해 증거 확보도 용이할 것입니다(적합 조건 5).</t>
+          <t>안전공업(주) 공장 화재로 인한 다수의 사망자(10명), 실종자(4명), 부상자(69명) 발생으로 집단적 피해 및 피해 규모가 매우 큽니다. (적합 조건 3, 4) 공장 내부에서 발생한 사고이므로 상대방 책임이 명확할 가능성이 높으며(적합 조건 1), 검찰 전담팀 편성, 경찰/소방 당국 조사, 정부의 피해자 지원 체계 가동 등 공적 절차가 활발히 진행 중이므로 증거 확보가 용이합니다. (적합 조건 5, 6)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>14명 이상</t>
+          <t>83명 (사망 10명, 실종 4명, 부상 69명)</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>검찰  대전 車부품공장 화재 전담팀 편성해 수사</t>
+          <t>대전 車부품공장 화재 10명 사망…남은 실종자 4명 수색 집중</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6108900</t>
+          <t>https://www.joongang.co.kr/article/25413602</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-20 12:37:12.444319+00:00</t>
+          <t>2026-03-21 00:25:58.735460+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>행정안전부 중앙재난안전대책본부 가동</t>
+          <t>검찰 수사 및 정부 조사 진행 중</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장에서 화재가 발생하여 다수의 부상자와 소재 미파악 인원이 발생했다. 행정안전부는 중앙재난안전대책본부를 가동하고 범정부적 대응 및 피해자 지원을 약속했다. 현재 추가 인명피해 방지 및 수습복구에 주력하고 있다.</t>
+          <t>대전의 엔진 밸브 제조 공장에서 화재가 발생하여 최소 10명이 사망하고 4명이 실종되는 등 큰 인명 피해가 발생했습니다. 소방 당국은 조립식 구조와 나트륨 취급의 특수성으로 초기 진화에 어려움을 겪었으며, 현재 대전지검 전담 수사팀이 구성되어 화재 원인 및 공장 측의 소화 설비 미비 여부 등 책임 소재를 조사하고 있습니다. 행정안전부도 중앙재난안전대책본부를 꾸려 사고 수습에 나섰습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>행정안전부 중앙재난안전대책본부 가동으로 정부 차원의 조사가 진행될 예정이며(적합 조건 6, 5), 다수의 부상자 및 소재 미파악 인원이 발생하여 집단적 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 상대방 특정 및 자력 확인이 필요하나, 대규모 재난으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>대전 공장 화재로 최소 10명 사망, 4명 실종이라는 매우 큰 인명 피해가 발생하여 피해 규모가 크고(적합 조건 4), 다수의 피해자가 발생했습니다(적합 조건 3). 대전지검 전담 수사팀 구성 및 행정안전부 중대본 설치 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 화재 원인 및 공장 측의 소화 설비 미비 등 책임 여부가 명확히 밝혀질 가능성이 높습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 10명 사망, 4명 실종</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>행안부, 대전 공장화재 중대본 가동…범정부 대응</t>
+          <t>대전 공장 화재…인명피해 왜 컸나</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603202054145aT</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514580&amp;ref=A</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-20 12:37:04.799235+00:00</t>
+          <t>2026-03-21 00:25:02.310576+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>검찰 전담팀 구성 및 유관기관 합동 수사 진행 중</t>
+          <t>검찰 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 자동차부품공장에서 화재가 발생하여 대전지방검찰청이 전담팀을 구성하고 경찰, 고용노동부 등 유관기관과 협력하여 사고 원인과 책임소재를 철저히 규명할 예정이다. 검찰은 신속한 피해자 지원을 약속했으며, 현재 공적 절차가 활발히 진행 중이다.</t>
+          <t>대전 문평동 공장에서 발생한 화재로 현재까지 10명이 사망하고 59명이 부상당했으며, 4명이 실종 상태입니다. 폭발 위험 물질 보관이 원인으로 지목되며, 대전지방검찰청이 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명하고 있습니다. 행정안전부도 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>검찰 전담팀 구성 및 경찰, 고용노동부 등 유관기관의 합동 수사가 진행 중이므로 책임 소재 규명 및 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 5, 6). 공장 화재의 특성상 다수의 피해자와 큰 피해 규모가 예상되며 (적합 조건 3, 4), 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>다수의 사망자 및 부상자가 발생한 대규모 인명 피해 사건으로 집단적 피해 규모가 크고(적합 조건 3, 4), 검찰 전담 수사팀이 구성되어 사고 원인 및 책임 소재 규명이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 상대방 기업의 구체적인 정보와 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 10명, 중상 25명, 경상 34명 (실종 4명 추가 가능성)</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>검찰, 대전 공장화재 관련 전담팀 구성… 책임소재 철저히 규명</t>
+          <t>대전 문평동 공장 화재로 사망 10명·실종 4명</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003557755</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210655163137</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-20 12:36:55.814394+00:00</t>
+          <t>2026-03-21 00:23:38.189860+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 국가소방동원령 발령, 실종자 수색 중</t>
+          <t>검찰 수사 및 정부 재난대책본부 가동</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 14명이 연락두절되고 다수의 부상자가 발생했습니다. 행정안전부는 중앙재난안전대책본부를 가동하고 소방당국은 국가소방동원령을 발령하여 진화 및 수색 작업을 진행 중입니다. 이번 사고는 대규모 인명 피해로 이어질 가능성이 있어 사회적 관심이 높습니다.</t>
+          <t>대전 문평동 공장 화재로 현재까지 10명이 사망하고 25명이 중상, 34명이 경상을 입었으며, 4명이 실종 상태이다. 소방 당국은 수색을 재개할 예정이며, 행정안전부는 중앙재난안전대책본부를 가동하고 대전지방검찰청은 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명할 계획이다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>공장 화재로 인한 다수의 인명 피해(14명 연락두절 및 부상자)가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 행안부 중대본 가동 및 국가소방동원령 발령 등 공적 절차(적합 조건 6)가 진행 중이며, 이는 객관적 증거 확보(적합 조건 5)에 유리합니다. 공장 운영사의 안전 관리 책임이 명확할 가능성이 높고(적합 조건 1), 자동차 부품 공장이라는 점에서 상대방의 자력도 충분할 것으로 추정됩니다(적합 조건 2).</t>
+          <t>적합 조건: 집단적 피해 (사망 10명, 중상 25명, 경상 34명), 피해 규모가 큼 (심각한 인명 피해), 증거 확보 가능 (검찰 수사 진행 중), 공적 절차 진행 중 (검찰 수사 및 행정안전부 중앙재난안전대책본부 가동). 공장 화재의 특성상 상대방 책임이 명확해질 가능성이 높으며, 기업의 자력 또한 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>최소 14명 이상 (연락두절 및 부상자)</t>
+          <t>최소 69명 (사망 10명, 중상 25명, 경상 34명, 실종 4명)</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>윤호중, 대전 공장 화재 현장서 회의 주재…실종자 14명 연락두절(종합...</t>
+          <t>대전 공장 화재로 사망 10명...아침부터 수색 재개</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6108899</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210605397144</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-20 12:36:45.666397+00:00</t>
+          <t>2026-03-21 00:22:43.495339+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>행정안전부 주재 중앙재난안전대책본부 현장 회의 진행, 관계기관 합동 조사 및 피해자 지원 논의</t>
+          <t>검찰 전담 수사팀 구성, 행정안전부 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 제조 공장에서 화재가 발생하여 행정안전부 장관이 현장을 방문하고 중앙재난안전대책본부 회의를 주재했습니다. 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 화재 상황을 점검하고 인명 및 재산 피해 최소화, 피해자 지원 방안을 논의 중입니다. 피해자별 1:1 전담공무원 배치 및 중앙합동재난피해자지원센터 설치가 지시되었습니다.</t>
+          <t>대전 문평동 공장에서 발생한 화재로 1명이 사망하고 7명이 심정지 상태로 발견되었으며, 6명이 실종되고 55명이 중경상을 입는 등 대규모 인명 피해가 발생했습니다. 소방 당국은 폭발 위험 물질 보관 사실을 파악했으며, 검찰은 전담 수사팀을 구성해 사고 원인과 책임 소재를 규명할 예정입니다. 행정안전부도 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>이 사건은 행정안전부 장관 주재 중앙재난안전대책본부 회의가 현장에서 진행되고 고용노동부, 소방청, 경찰청 등 여러 관계기관이 참여하여 사고 수습 및 피해자 지원 방안을 논의하는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 소재에 대한 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 피해자별 1:1 전담공무원 배치 지시 등은 다수의 피해자가 발생했음을 시사하여 집단적 피해 가능성이 있습니다(적합 조건 3). 상대방의 책임 여부 및 자력은 추가 조사를 통해 명확해질 것으로 보이나, 현재 진행 상황만으로도 소송금융 투자 검토에 적합한 조건을 다수 충족합니다.</t>
+          <t>공장 화재로 다수의 사망 및 부상자가 발생하여 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 검찰 전담 수사팀이 사고 원인과 책임 소재를 규명할 예정이므로 상대방 책임이 명확해질 가능성이 높습니다(적합 조건 1). 또한 행정안전부의 중앙재난안전대책본부 가동 등 공적 절차가 진행 중이며(적합 조건 6), 수사 과정에서 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 1명, 심정지 7명, 실종 6명, 중경상 55명 (총 69명)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>윤호중 행안부 장관, 대전 공장 화재 현장 중앙대책본부 주재</t>
+          <t>대전 공장 화재 1명 사망·심정지 7명 발견</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603202045486834</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210318125031</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-20 12:36:27.400388+00:00</t>
+          <t>2026-03-21 00:20:42.633767+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 회의 진행, 관계기관 합동 조사 및 구조 작업 예정</t>
+          <t>중앙재난안전대책본부 가동, 검찰 전담팀 구성, 경찰 및 노동청 조사 예정</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품공장에서 대규모 화재가 발생하여 작업자 14명이 연락두절 상태입니다. 정부는 중앙재난안전대책본부 회의를 열고 피해자별 전담 공무원 배치 등 수습 및 복구 지원 방안을 논의 중이며, 관계기관들이 합동으로 사고 상황을 점검하고 있습니다.</t>
+          <t>대전 자동차 부품 공장 화재로 10명이 사망하고 4명이 실종되는 등 다수의 인명피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 검찰은 전담팀을 구성하여 사고 원인과 책임 소재를 규명하기 위한 수사에 착수했다. 피해자 지원을 위한 전담 공무원 배치 및 재난피해자센터 설치도 진행 중이다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>다수 피해자(14명 이상 연락두절)가 발생했으며, 행정안전부 주관 중앙재난안전대책본부 회의에 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 공적 절차가 진행 중입니다. 이는 증거 확보에 용이하며, 대규모 인명 및 재산 피해가 예상되어 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건: 다수의 인명피해(사망 10명, 실종 4명)로 집단적 피해 및 피해 규모가 크고, 검찰 전담팀, 경찰, 노동청 등 공적 절차가 진행 중이며 증거 확보 가능성이 높음. 사고 원인 규명 후 공장 운영 주체의 책임이 명확해질 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>14명 이상</t>
+          <t>사망 10명, 실종 4명</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>대전 화재 현장 긴급 중대본 회의  피해자별 전담 공무원 배치</t>
+          <t>대전 공장 화재 중대본 가동...검찰, 전담팀 구성</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003557754</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210300169208</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-20 12:36:15.505663+00:00</t>
+          <t>2026-03-21 00:20:24.730557+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>경찰, 소방 당국 및 노동부의 사고 원인 조사 진행 예정</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>대전의 한 자동차 부품 공장에서 대형 화재가 발생하여 55명의 직원이 중경상을 입고 14명이 연락 두절되는 심각한 인명 피해가 발생했습니다. 현재 사고 원인에 대한 경찰, 소방 당국 및 노동부의 조사가 진행될 예정입니다. 다수의 피해자와 명확한 책임 주체가 예상되어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>대형 화재로 다수의 피해자(최소 69명)가 발생하여 집단적 피해 및 피해 규모가 크며, 공장 운영 주체의 책임이 명확할 것으로 예상됩니다(상대방 책임 명확). 사고 규모상 공적 절차(경찰, 소방, 노동부 조사)가 진행될 것이며(공적 절차 진행 중), 이를 통해 증거 확보가 용이할 것입니다(증거 확보 가능). 상대방(공장 운영 주체)의 자력도 어느 정도 있을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>최소 69명 (55명 중경상, 14명 연락두절)</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>3월 20일 모닝뉴스 헤드라인</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>radiokorea.com</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>https://www.radiokorea.com/news/article.php?uid=491892</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:19:57.542457+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr"/>
+      <c r="D240" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E239" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L239" t="inlineStr">
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>총리 현장 방문 및 행정안전부 지원 체계 강화 지시</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>대전 공장 화재 현장에서 14명의 실종자를 수색 중이며, 김총리가 현장을 찾아 피해자 가족 지원 및 구조대원 안전을 강조했습니다. 행정안전부를 중심으로 지원 체계를 강화할 것을 주문했습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>대전 공장 화재로 14명의 실종자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 총리가 현장을 방문하고 행정안전부에 지원 체계 강화를 지시하는 등 공적 절차가 진행 중(적합 조건 6)입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>14명</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>대전 공장 화재 현장 찾은 김총리… 실종 14명 수색 총력·구조대 안전 ...</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>pointdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M239" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951713</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297306</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-20 12:34:52.309062+00:00</t>
+          <t>2026-03-21 00:19:38.150909+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr"/>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>대전 대덕구 자동차 부품 제조 공장</t>
+        </is>
+      </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>화재 진압 및 실종자 수색 중, 행정안전부 중앙재난안전대책본부 가동</t>
+          <t>소방 당국 화재 원인 조사 및 실종자 수색 중, 행정안전부 중앙재난안전대책본부 설치 및 범정부적 지원 논의 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 대규모 화재가 발생하여 14명이 실종되고 55명이 부상당했습니다. 조립식 건물과 나트륨 보관 등으로 화재 진압 및 실종자 수색에 난항을 겪고 있으며, 행정안전부가 중앙재난안전대책본부를 가동하여 수습에 나섰습니다. 공장 안전 관리 부실에 대한 책임 소재가 쟁점이 될 것으로 보입니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 발생한 화재로 10명이 사망하고 55명이 부상, 4명이 실종되는 등 대규모 인명 피해가 발생했습니다. 건물 내 스프링클러 부재와 샌드위치 패널 구조, 위험물 보관 등이 화재 확산 및 피해를 키운 원인으로 지목되며, 소방 당국과 행정안전부가 현장 조사 및 지원에 나섰습니다. 다수의 피해자가 발생하여 집단소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>대규모 자동차 부품 제조 공장에서 발생한 화재로, 실종 14명, 부상 55명 등 다수의 인명 피해가 발생했습니다. (집단적 피해, 피해 규모가 큼) 조립식 건물 구조, 나트륨 보관, 스프링클러 미설치 등 공장 운영사의 안전 관리 책임이 비교적 명확해 보이며, 행정안전부 중앙재난안전대책본부 가동 등 공적 절차가 진행 중입니다. (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중) 또한, 대규모 공장 운영사이므로 자력 또한 충분할 것으로 예상됩니다. (상대방 자력 충분)</t>
+          <t>대전 자동차 부품 공장 화재는 건물 내 스프링클러 부재, 샌드위치 패널 구조, 위험물(나트륨) 관리 등 안전 관리상 책임 소지가 명확합니다. 사망 10명, 부상 55명, 실종 4명 등 다수의 인명 피해가 발생하여 집단적 피해 규모가 크며, 소방 당국 및 행정안전부의 공식 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 상대방인 공장 운영 주체는 기업으로서 배상 능력이 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>사망/실종 14명, 부상 55명</t>
+          <t>사망 10명, 부상 55명, 실종 4명</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>2층 창문 열고 필사의 탈출…“실종 14명, 휴게실 있었을 가능성”</t>
+          <t>불길 피해 2,3층서 필사의 탈출… “실종 14명 2층 휴게실 갇힌듯”</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260320/133573741/1</t>
+          <t>https://www.donga.com/news/Society/article/all/20260320/133575580/2</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-20 12:33:37.340467+00:00</t>
+          <t>2026-03-21 00:19:22.215333+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 소방당국 및 관계기관 조사 진행 중, 실종자 수색 및 구조 검토</t>
+          <t>정부 중앙재난안전대책본부 가동, 수습 및 피해자 지원 진행 중, 향후 사고 원인 조사 예정</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>대전 대덕구의 한 자동차부품 공장에서 대규모 화재가 발생하여 현재까지 중상 24명을 포함해 55명의 인명 피해가 확인되었고, 14명은 연락 두절 상태이다. 행정안전부는 중앙재난안전대책본부를 가동하고 소방당국과 관계기관이 현장 수습 및 실종자 수색 작업을 진행 중이다. 고열로 인한 건물 붕괴 위험으로 구조대원 투입 시기를 신중히 검토하고 있다.</t>
+          <t>대전 자동차 부품 제조 공장에서 폭발과 함께 대형 화재가 발생하여 1명이 사망하고 55명이 중·경상을 입었으며 13명이 연락 두절 상태입니다. 소방 당국이 진화 작업을 벌였고, 정부는 중앙재난안전대책본부를 가동하여 수습과 피해자 지원에 나섰습니다. 공장 내 가연성 금속 보관 등 안전 관리 문제가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>대전 자동차부품 공장 화재로 중상 24명을 포함해 55명 이상의 인명 피해가 발생했으며, 14명이 연락두절 상태로 집단적 피해 규모가 매우 크다. 행정안전부 중앙재난안전대책본부가 가동되고 소방당국 등 관계기관의 조사가 진행 중이므로 객관적인 증거 확보 및 책임 규명이 용이할 것으로 예상된다. 또한, 기업체인 공장 측에 충분한 자력이 있을 것으로 판단되어 소송금융 투자에 적합하다.</t>
+          <t>공장 화재로 1명 사망, 55명 중·경상, 13명 연락 두절 등 다수의 인명 피해가 발생하여 집단적 피해 규모가 큽니다(적합 조건 3, 4). 공장 내 가연성 금속 보관 등 안전 관리 책임이 명확해 보이며(적합 조건 1), 정부 중앙재난안전대책본부 가동으로 공적 절차가 진행 중이므로(적합 조건 6) 향후 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>최소 55명, 최대 69명 (연락두절자 포함)</t>
+          <t>1명 사망, 55명 중·경상, 13명 연락 두절</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>대전 공장 화재에 중대본 가동…구조대 투입 시기 검토(종합)</t>
+          <t>대전 공장 화재 1명 사망·55명 중·경상...13명 연락 두절</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003557735</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603210111540889</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-20 12:33:24.754158+00:00</t>
+          <t>2026-03-21 00:18:58.681288+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="2" t="inlineStr">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>화재 발생 및 인명 수색 중, 정부 관계자 현장 방문</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>대전 자동차 엔진 밸브 제조 공장인 안전공업에서 화재가 발생하여 1명이 사망하고 13명이 실종, 55명이 부상을 입는 등 다수의 인명 피해가 발생했습니다. 나트륨 등 위험물을 취급하는 공장에서 발생한 사고로, 소방 당국은 진화에 어려움을 겪었으며 현재 야간 수색이 진행 중입니다. 대통령과 국무총리 등 정부 고위 관계자들이 현장을 방문하여 사고 수습 및 인명 구조에 총력을 다할 것을 지시했습니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확성), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 자동차 부품 공장 화재로 다수의 근로자 사상자가 발생했으며, 위험물(나트륨) 취급 공장이라는 점에서 안전 관리 책임이 명확해 보입니다. 정부 관계자 방문 및 수색 진행으로 증거 확보 및 공적 조사가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>사망 1명, 실종 13명, 부상 55명 (총 170명 근로자 중)</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>[특보] 대전 공장 화재 상황 종합</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514486&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:18:09.201668+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D243" t="inlineStr">
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr"/>
+      <c r="D244" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E243" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L243" t="inlineStr">
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>국가 소방 동원령 발령, 대통령 및 총리 지시, 인명 구조 및 사고 수습 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품 공장에서 대형 화재가 발생하여 중상자 24명, 경상자 29명 등 53명 이상의 인명 피해가 발생했다. 소방청은 국가 소방 동원령을 발령하고 대통령과 총리가 인명 구조 및 사고 수습을 지시하는 등 정부 차원의 대응이 진행 중이다. 향후 화재 원인 조사 및 책임 규명에 따라 피해자들의 손해배상 청구가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>적합 조건: 집단적 피해(53명 이상 중경상자), 피해 규모 큼(중상자 24명 포함), 증거 확보 가능(소방당국 및 정부 조사), 공적 절차 진행 중(국가 소방 동원령, 대통령/총리 지시). 부적합 조건: 상대방 책임이 기사에서 명확히 특정되지 않았으며, 상대방 기업의 자력 또한 파악 불가하여 투자 리스크 존재.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>53명 이상</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>[사사건건] 김어준은 고발 안 한 민주당, 전한길은?</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M243" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D244" t="inlineStr">
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514079&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:54:37.994438+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr"/>
+      <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E244" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L244" t="inlineStr">
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>중앙재난안전대책본부 회의 주재, 피해자 지원 및 복구 계획 논의 중</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>대전 자동차 부품 공장에서 화재가 발생하여 인명 및 재산 피해가 우려되는 상황입니다. 윤호중 행정안전부 장관이 현장을 방문하여 중앙재난안전대책본부 회의를 주재하고, 피해 수습 및 복구 지원에 총력을 다할 것을 당부했습니다. 피해자별 전담 공무원 배치 및 지원센터 설치를 통해 범정부적 역량을 동원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>공적 절차(중앙재난안전대책본부 회의)가 진행 중이며, 이를 통해 사고 원인 및 책임에 대한 객관적 증거 확보 가능성이 있습니다. 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수가 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>대전 화재 현장 찾은 윤호중 장관  인적·물적 자원 총동원…수습에 총...</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M244" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11994025</t>
+          <t>https://news.tf.co.kr/read/national/2304647.htm</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-20 12:32:57.479322+00:00</t>
+          <t>2026-03-20 12:37:28.208860+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>정부의 실종자 수색 및 피해자 지원 총력 대응 중</t>
+          <t>검찰 전담팀 수사 진행 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 자동차부품 제조공장에서 대형 화재가 발생하여 70명의 인명피해와 14명의 실종자가 발생했습니다. 정부는 실종자 수색과 피해자 지원, 추가 사고 방지를 위해 관계부처와 지방정부 간 협력을 강화하고 총력 대응에 나설 방침입니다.</t>
+          <t>대전 대덕구 문평동의 한 자동차 부품 공장에서 화재가 발생하여 14명의 직원이 연락 두절 상태입니다. 소방당국이 국가소방동원령을 발령하여 진화 작업을 벌였으며, 검찰은 전담팀을 편성해 수사에 착수했습니다. 해당 공장은 글로벌 완성차 기업에 부품을 납품하는 수출업체로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>70명 인명피해와 14명 실종이라는 대규모 인명 피해가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 정부가 실종자 수색 및 피해자 지원을 위해 총력 대응한다고 밝혀 공적 절차(적합 조건 6)가 진행될 것으로 예상됩니다. 다만, 책임 주체의 자력은 추가 확인이 필요합니다.</t>
+          <t>공장 화재로 인한 인명 피해 발생 가능성이 높고(14명 연락 두절), 검찰 전담팀이 수사에 착수하여 상대방 책임이 비교적 명확하며(적합 조건 1, 6), 글로벌 완성차 기업에 부품을 납품하는 수출업체이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다수의 피해자 발생 및 피해 규모가 클 것으로 보이며(적합 조건 3, 4), 검찰 수사를 통해 증거 확보도 용이할 것입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>최소 70명 (사망 및 부상), 14명 실종</t>
+          <t>14명 이상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[현장] 70명 인명피해, 대전 공장 화재… '14명 실종' 공중 진화 작업 중...</t>
+          <t>검찰  대전 車부품공장 화재 전담팀 편성해 수사</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386678</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6108900</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-20 12:32:41.212658+00:00</t>
+          <t>2026-03-20 12:37:12.444319+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 실종자 수색 및 건물 안전진단 진행 중</t>
+          <t>행정안전부 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>대전의 한 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상하고 14명이 실종되는 대규모 인명 피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 소방 당국은 건물 안전성 확보 후 실종자 수색에 나서는 등 공적 절차가 진행 중이다. 이번 사고는 다수의 피해자와 심각한 인명 피해를 동반하여 소송금융 투자에 적합성이 높다.</t>
+          <t>대전 대덕구 공장에서 화재가 발생하여 다수의 부상자와 소재 미파악 인원이 발생했다. 행정안전부는 중앙재난안전대책본부를 가동하고 범정부적 대응 및 피해자 지원을 약속했다. 현재 추가 인명피해 방지 및 수습복구에 주력하고 있다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>이 사건은 55명 부상, 14명 실종 등 다수의 인명 피해가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당한다. 중앙재난안전대책본부 가동 및 소방 당국의 조사 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 책임 소재 및 증거 확보가 용이할 것으로 판단된다(적합 조건 5). 따라서 소송금융 투자 적합도가 높다.</t>
+          <t>행정안전부 중앙재난안전대책본부 가동으로 정부 차원의 조사가 진행될 예정이며(적합 조건 6, 5), 다수의 부상자 및 소재 미파악 인원이 발생하여 집단적 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 상대방 특정 및 자력 확인이 필요하나, 대규모 재난으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>55명 부상, 14명 실종 (총 69명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>소방, ‘대전 공장화재’ 건물 구조 안전성 확보 후 내부수색···행안...</t>
+          <t>행안부, 대전 공장화재 중대본 가동…범정부 대응</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603202001001</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603202054145aT</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-20 12:32:31.306989+00:00</t>
+          <t>2026-03-20 12:37:04.799235+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>화재 진압 및 인명 수색 중, 중앙재난안전대책본부 가동</t>
+          <t>검찰 전담팀 구성 및 유관기관 합동 수사 진행 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 제조 공장에서 대형 화재가 발생하여 55명의 중경상자가 발생하고 14명이 연락 두절된 상태입니다. 소방당국은 국가소방동원령을 발령하고 진화 작업을 벌이고 있으며, 행정안전부는 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다. 건물 붕괴 우려로 내부 진입에 어려움을 겪고 있어 피해 규모가 더 커질 수 있습니다.</t>
+          <t>대전 대덕구 문평동 자동차부품공장에서 화재가 발생하여 대전지방검찰청이 전담팀을 구성하고 경찰, 고용노동부 등 유관기관과 협력하여 사고 원인과 책임소재를 철저히 규명할 예정이다. 검찰은 신속한 피해자 지원을 약속했으며, 현재 공적 절차가 활발히 진행 중이다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>대규모 인명피해가 발생한 공장 화재로, 상대방(공장 운영사)의 책임이 명확할 가능성이 높고, 다수의 피해자(50명 이상)가 발생하여 집단소송 가능성이 큽니다. 중앙재난안전대책본부가 가동되는 등 공적 절차가 진행 중이며, 향후 소방당국의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다. 피해 규모가 상당할 것으로 보이며, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>검찰 전담팀 구성 및 경찰, 고용노동부 등 유관기관의 합동 수사가 진행 중이므로 책임 소재 규명 및 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 5, 6). 공장 화재의 특성상 다수의 피해자와 큰 피해 규모가 예상되며 (적합 조건 3, 4), 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>55명 이상 (중경상 55명, 연락두절 14명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명 연락 두절...야간 진화 돌입</t>
+          <t>검찰, 대전 공장화재 관련 전담팀 구성… 책임소재 철저히 규명</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603201954028204</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003557755</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:44.746945+00:00</t>
+          <t>2026-03-20 12:36:55.814394+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 실종자 수색 및 피해자 지원 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 국가소방동원령 발령, 실종자 수색 중</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>대전 대덕구의 한 자동차 부품 제조 공장에서 대규모 화재가 발생하여 14명이 연락 두절되고 55명이 부상을 입는 등 다수의 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 관계기관과 협력하여 사고 수습 및 피해자 지원에 나서고 있습니다. 현재 건물 붕괴 위험으로 수색 작업에 어려움을 겪고 있습니다.</t>
+          <t>대전 대덕구 자동차 부품 공장에서 대형 화재가 발생하여 14명이 연락두절되고 다수의 부상자가 발생했습니다. 행정안전부는 중앙재난안전대책본부를 가동하고 소방당국은 국가소방동원령을 발령하여 진화 및 수색 작업을 진행 중입니다. 이번 사고는 대규모 인명 피해로 이어질 가능성이 있어 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>다수(최소 69명)의 인명 피해가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 중앙재난안전대책본부 가동 등 정부 차원의 공적 절차가 진행 중이며(적합 조건 6), 고용노동부 등 관계기관의 조사를 통해 객관적 증거 확보가 용이하여(적합 조건 5) 공장 운영사의 책임이 명확해질 가능성이 높습니다(적합 조건 1).</t>
+          <t>공장 화재로 인한 다수의 인명 피해(14명 연락두절 및 부상자)가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 행안부 중대본 가동 및 국가소방동원령 발령 등 공적 절차(적합 조건 6)가 진행 중이며, 이는 객관적 증거 확보(적합 조건 5)에 유리합니다. 공장 운영사의 안전 관리 책임이 명확할 가능성이 높고(적합 조건 1), 자동차 부품 공장이라는 점에서 상대방의 자력도 충분할 것으로 추정됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>최소 69명 (14명 실종, 24명 중상, 31명 경상)</t>
+          <t>최소 14명 이상 (연락두절 및 부상자)</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>정부, ‘14명 연락 두절’ 대전 공장 화재에 중대본 가동</t>
+          <t>윤호중, 대전 공장 화재 현장서 회의 주재…실종자 14명 연락두절(종합...</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029558275&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.news1.kr/society/incident-accident/6108899</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:28.540402+00:00</t>
+          <t>2026-03-20 12:36:45.666397+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
-      <c r="A250" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 수습복구 및 피해자 지원 진행 중</t>
+          <t>행정안전부 주재 중앙재난안전대책본부 현장 회의 진행, 관계기관 합동 조사 및 피해자 지원 논의</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>대덕구 공장에서 화재가 발생하여 윤호중 행안부 장관이 중앙재난안전대책본부를 즉시 가동했다. 정부는 추가 인명피해 방지 및 수습복구, 피해자 지원에 최선을 다하겠다고 밝혔다. 기사 본문에서 건물 붕괴 등 피해가 발생한 것으로 언급되었다.</t>
+          <t>대전 대덕구 자동차부품 제조 공장에서 화재가 발생하여 행정안전부 장관이 현장을 방문하고 중앙재난안전대책본부 회의를 주재했습니다. 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 화재 상황을 점검하고 인명 및 재산 피해 최소화, 피해자 지원 방안을 논의 중입니다. 피해자별 1:1 전담공무원 배치 및 중앙합동재난피해자지원센터 설치가 지시되었습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 규명을 위한 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 기사만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수를 파악하기 어렵습니다.</t>
+          <t>이 사건은 행정안전부 장관 주재 중앙재난안전대책본부 회의가 현장에서 진행되고 고용노동부, 소방청, 경찰청 등 여러 관계기관이 참여하여 사고 수습 및 피해자 지원 방안을 논의하는 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 소재에 대한 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 피해자별 1:1 전담공무원 배치 지시 등은 다수의 피해자가 발생했음을 시사하여 집단적 피해 가능성이 있습니다(적합 조건 3). 상대방의 책임 여부 및 자력은 추가 조사를 통해 명확해질 것으로 보이나, 현재 진행 상황만으로도 소송금융 투자 검토에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>윤호중 행안, 대덕구 공장화재 관련  중앙재난안전대책본부 즉시 가동 ...</t>
+          <t>윤호중 행안부 장관, 대전 공장 화재 현장 중앙대책본부 주재</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42299</t>
+          <t>http://www.fnnews.com/news/202603202045486834</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:20.303969+00:00</t>
+          <t>2026-03-20 12:36:27.400388+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 관계기관 합동 사고 수습 및 조사 진행 중</t>
+          <t>중앙재난안전대책본부 회의 진행, 관계기관 합동 조사 및 구조 작업 예정</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조공장에서 화재가 발생하여 55명이 부상하고 14명이 연락두절되는 등 다수의 인명피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 사고 수습 및 피해자 지원에 나섰다. 현재 실종자 수색과 피해 확산 방지에 주력하고 있다.</t>
+          <t>대전 대덕구 자동차부품공장에서 대규모 화재가 발생하여 작업자 14명이 연락두절 상태입니다. 정부는 중앙재난안전대책본부 회의를 열고 피해자별 전담 공무원 배치 등 수습 및 복구 지원 방안을 논의 중이며, 관계기관들이 합동으로 사고 상황을 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>공장 화재로 55명 부상, 14명 연락두절 등 다수의 인명피해가 발생하여 집단적 피해가 명확하며(적합 조건 3), 피해 규모가 큽니다(적합 조건 4). 정부가 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 사고 수습 및 조사가 진행 중이므로 객관적 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 상대방 책임 여부는 조사 결과에 따라 명확해질 것으로 보입니다.</t>
+          <t>다수 피해자(14명 이상 연락두절)가 발생했으며, 행정안전부 주관 중앙재난안전대책본부 회의에 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 공적 절차가 진행 중입니다. 이는 증거 확보에 용이하며, 대규모 인명 및 재산 피해가 예상되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>최소 69명 (55명 부상, 14명 연락두절)</t>
+          <t>14명 이상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>대전 공장화재 '중대본 가동'…55명 부상·14명 연락두절</t>
+          <t>대전 화재 현장 긴급 중대본 회의  피해자별 전담 공무원 배치</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603200588&amp;t=NN</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003557754</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:10.315051+00:00</t>
+          <t>2026-03-20 12:36:15.505663+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>대전 대덕구 자동차 부품 제조공장</t>
+        </is>
+      </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동 및 관계기관 합동 조사 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 관계기관 합동 조사 및 수습 진행 중</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 대형 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 다수의 인명피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 함께 사고 수습 및 피해자 지원에 총력 대응하고 있습니다. 현재 건물 붕괴 가능성도 제기되며 현장 구조 대원들의 안전에도 주의가 요구됩니다.</t>
+          <t>대전 대덕구 자동차 부품 제조공장에서 대형 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 다수의 인명피해가 발생했습니다. 행정안전부 장관 주재로 중앙재난안전대책본부가 가동되어 범정부적 차원의 수습 및 피해자 지원 방안이 논의되고 있습니다. 고용노동부, 소방청, 경찰청 등 관계기관이 현장에서 화재 상황을 정밀 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>공장 화재로 인한 다수의 인명피해(55명 부상, 14명 실종)가 발생하여 집단적 피해 규모가 매우 크고, 정부 중앙재난안전대책본부가 가동되어 관계기관 합동 조사가 진행 중이므로 상대방 책임 입증 및 객관적 증거 확보가 용이합니다. 자동차 부품 제조 공장이라는 점에서 상대방의 자력 또한 충분할 것으로 예상됩니다.</t>
+          <t>다수의 인명피해(55명 부상, 14명 실종)가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당합니다. 행정안전부 중대본 가동 및 고용노동부, 소방청, 경찰청 등 관계기관의 합동 조사가 진행 중이므로 객관적 증거 확보 가능성(적합 조건 5)이 높고, 이미 공적 절차(적합 조건 6)가 진행 중입니다. 화재 원인 및 책임 주체는 추가 조사를 통해 명확해질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>55명 부상, 14명 실종</t>
+          <t>최소 55명 부상, 14명 실종</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>대전 車 부품 공장 화재, 14명 연락두절…행안부  중대본 가동</t>
+          <t>행안장관, 대전 화재 현장서 중대본 주재… 범정부 역량 총동원</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567735</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05457926645385288</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-20 12:30:22.315886+00:00</t>
+          <t>2026-03-20 12:36:01.457417+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>소방청 중앙긴급구조통제단, 행정안전부 대책지원본부 가동, 고용노동부 등 관계기관 합동 인명구조 및 사고조사 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 소방 당국 진화 및 조사, 건축물 안전진단 진행 중</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 공장 화재로 14명이 실종되고 55명이 부상을 입는 등 대규모 인명피해가 발생했습니다. 건물 붕괴 위험으로 수색 작업에 난항을 겪고 있으며, 소방청, 행정안전부, 고용노동부 등 관계기관이 인명구조 및 피해 최소화를 위한 범정부적 대응 방안을 논의하고 있습니다.</t>
+          <t>대전 대덕구 자동차부품 제조 공장에서 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 다수의 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 소방 당국과 건축물 안전진단 전문가를 투입하여 사고 수습 및 원인 규명에 나서고 있습니다. 건물 붕괴 위험으로 구조 활동에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>대전 자동차부품 공장 화재로 실종 14명, 부상 55명 등 다수의 인명피해가 발생하여 집단적 피해 및 큰 피해 규모가 예상됩니다. 소방청, 행정안전부, 고용노동부 등 공적 기관의 사고조사 및 대응 절차가 진행 중이므로 객관적인 증거 확보 가능성이 높습니다. 상대방 책임은 조사 결과에 따라 명확해질 것으로 보입니다.</t>
+          <t>공장 내 화재로 인한 다수의 인명 피해(55명 부상, 14명 실종)가 발생하여 집단적 피해 및 큰 피해 규모에 해당합니다. 중앙재난안전대책본부 가동 및 건축물 안전진단 전문가 투입 등 공적 절차가 진행 중이며, 이를 통해 상대방(안전공업)의 책임 규명 및 증거 확보가 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>실종 14명, 부상 55명 (총 69명)</t>
+          <t>최소 69명 (부상 55명, 실종 14명)</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>대전 공장 화재 실종자 14명…소방청,  붕괴 위험해 안전 확보 후 수색</t>
+          <t>대전 공장화재 중대본 가동… 붕괴 위험, 대원 투입 위험한 상태</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05248006645385288</t>
+          <t>http://www.inews24.com/view/1951713</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:45.977306+00:00</t>
+          <t>2026-03-20 12:34:52.309062+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>정부 중대본 가동, 수색 및 피해자 지원 집중</t>
+          <t>화재 진압 및 실종자 수색 중, 행정안전부 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>대전 대덕구의 한 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 정부는 즉각 중앙재난안전대책본부를 가동하고 복구 및 피해자 지원에 나섰으며, 건물 붕괴 위험도 언급되었습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 대규모 화재가 발생하여 14명이 실종되고 55명이 부상당했습니다. 조립식 건물과 나트륨 보관 등으로 화재 진압 및 실종자 수색에 난항을 겪고 있으며, 행정안전부가 중앙재난안전대책본부를 가동하여 수습에 나섰습니다. 공장 안전 관리 부실에 대한 책임 소재가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>공장 화재로 55명 부상, 14명 실종이라는 대규모 인명 피해가 발생하여 집단적 피해 규모가 매우 크고 (적합 조건 3, 4), 정부 중대본이 즉각 가동되어 공식 조사가 진행될 예정이므로 증거 확보가 용이합니다 (적합 조건 5, 6). 또한, 공장 운영 주체의 책임이 비교적 명확하며 (적합 조건 1), 자동차 부품 제조 공장이라는 점에서 배상 능력이 있을 것으로 추정됩니다 (적합 조건 2).</t>
+          <t>대규모 자동차 부품 제조 공장에서 발생한 화재로, 실종 14명, 부상 55명 등 다수의 인명 피해가 발생했습니다. (집단적 피해, 피해 규모가 큼) 조립식 건물 구조, 나트륨 보관, 스프링클러 미설치 등 공장 운영사의 안전 관리 책임이 비교적 명확해 보이며, 행정안전부 중앙재난안전대책본부 가동 등 공적 절차가 진행 중입니다. (상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중) 또한, 대규모 공장 운영사이므로 자력 또한 충분할 것으로 예상됩니다. (상대방 자력 충분)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>55명 부상, 14명 실종 (총 69명)</t>
+          <t>사망/실종 14명, 부상 55명</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>정부, 중대본 즉각 가동…대전 공장화재 55명 부상·14명 실종</t>
+          <t>2층 창문 열고 필사의 탈출…“실종 14명, 휴게실 있었을 가능성”</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260320.99099006385</t>
+          <t>https://www.donga.com/news/Society/article/all/20260320/133573741/1</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:36.240814+00:00</t>
+          <t>2026-03-20 12:33:37.340467+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>정부 중앙재난안전대책본부 가동, 구조 및 수습 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 소방당국 및 관계기관 조사 진행 중, 실종자 수색 및 구조 검토</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장에서 발생한 화재로 14명이 실종되는 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하여 추가 피해 방지, 수습 복구, 피해자 지원에 총력을 기울이겠다고 밝혔으며, 현재 건물 붕괴 위험 속에서 구조 작업이 진행 중입니다.</t>
+          <t>대전 대덕구의 한 자동차부품 공장에서 대규모 화재가 발생하여 현재까지 중상 24명을 포함해 55명의 인명 피해가 확인되었고, 14명은 연락 두절 상태이다. 행정안전부는 중앙재난안전대책본부를 가동하고 소방당국과 관계기관이 현장 수습 및 실종자 수색 작업을 진행 중이다. 고열로 인한 건물 붕괴 위험으로 구조대원 투입 시기를 신중히 검토하고 있다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재로 14명이 실종되어 다수의 인명 피해가 발생하였고(적합 조건 3, 4), 정부 중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
+          <t>대전 자동차부품 공장 화재로 중상 24명을 포함해 55명 이상의 인명 피해가 발생했으며, 14명이 연락두절 상태로 집단적 피해 규모가 매우 크다. 행정안전부 중앙재난안전대책본부가 가동되고 소방당국 등 관계기관의 조사가 진행 중이므로 객관적인 증거 확보 및 책임 규명이 용이할 것으로 예상된다. 또한, 기업체인 공장 측에 충분한 자력이 있을 것으로 판단되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>14명 이상</t>
+          <t>최소 55명, 최대 69명 (연락두절자 포함)</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재로 14명 실종…정부 중앙재난안전대책본부 가동</t>
+          <t>대전 공장 화재에 중대본 가동…구조대 투입 시기 검토(종합)</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=76140</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003557735</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:25.993654+00:00</t>
+          <t>2026-03-20 12:33:24.754158+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
-      <c r="A256" s="2" t="inlineStr">
+      <c r="A256" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>해당 자동차부품 제조공장</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>실종자 수색 및 피해자 지원 진행 중</t>
+          <t>정부 중대본 가동, 복구 및 피해자 지원 집중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>대덕구 문평동의 한 자동차부품 제조공장에서 화재가 발생하여 이장우 시장과 최충규 대덕구청장이 현장을 찾아 비상체계를 가동했습니다. 현재 실종자 수색 및 피해자 지원에 대한 대응이 진행 중입니다.</t>
+          <t>대전 안전공업에서 발생한 화재로 건물 붕괴 위험이 발생하자 정부가 중앙재난안전대책본부를 가동했습니다. 정부는 복구와 피해자 지원에 집중하고 있으며, 현장에서는 건물 붕괴 위험으로 구조 작업에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>적합 조건 6(공적 절차 진행 중)에 해당하며, 시장 및 구청장이 현장에서 비상체계를 가동하고 실종자 수색 및 피해자 지원에 나서고 있습니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)에 따라 실종자 및 피해자가 언급되어 다수 피해 가능성이 있고, 공장 화재로 인한 인명 및 재산 피해 규모가 클 수 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 화재 원인 규명을 위한 조사가 진행될 것으로 예상됩니다. 다만, 상대방 책임의 명확성 및 자력은 아직 불분명합니다.</t>
+          <t>정부 중앙재난안전대책본부 가동으로 공적 절차가 진행 중이며, 이는 향후 객관적 증거 확보에 유리할 수 있습니다. 그러나 피고(대전 안전공업)의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>이장우 시장, 대덕구 화재 공장 현장 찾아 …  모든 행정력 동원해 수색...</t>
+          <t>정부, 대전 안전공업 화재 중대본 가동… 피해 확산 방지  [종합]</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263969</t>
+          <t>https://www.hankyung.com/article/2026032061797</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:18.097232+00:00</t>
+          <t>2026-03-20 12:33:14.289674+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 고용노동부 등 정부 기관 조사 및 수색 진행 중</t>
+          <t>노동부 중앙사고수습본부 운영, 대전지방고용노동청 현장 대응</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 중앙재난안전대책본부가 가동되었고, 정부는 실종자 수색 및 피해자 지원에 총력을 기울이고 있습니다. 고용노동부, 대전시, 대덕구 등 관계 기관이 협력하여 구조 작업 및 피해 복구에 집중하고 있으며, 건물 붕괴 위험도 있는 상황입니다.</t>
+          <t>대전 안전공업 공장에서 화재가 발생하여 실종자 수색이 진행 중이다. 노동부 중앙사고수습본부와 지방정부가 협력하여 사고 대응 및 피해자 지원에 총력을 기울이고 있으며, 대전지방고용노동청도 현장 대응에 나섰다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>대전공장 화재로 인해 중대본이 가동되고 고용노동부 등 정부 기관이 실종자 수색 및 피해 지원에 나서는 등 공적 절차가 진행 중입니다. (적합 조건 6) 건물 붕괴 위험과 실종자 발생은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생할 가능성이 높음을 시사합니다. (적합 조건 3) 정부 기관의 개입으로 객관적인 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5)</t>
+          <t>공장 화재로 인한 인명 피해 가능성이 높고, 노동부 등 공적 기관의 조사가 진행 중이므로 책임 소재 규명 및 증거 확보에 유리합니다. 다수의 피해자가 발생할 경우 집단소송으로 이어질 수 있으며, 피해 규모가 클 것으로 예상됩니다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>[속보] 대전공장 화재에 중대본 가동…정부  실종자 수색·피해 지원 총...</t>
+          <t>대전 안전공업 공장서 화재… 진압·실종자 수색 총력</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2039949</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=246922</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:10.063042+00:00</t>
+          <t>2026-03-20 12:33:05.769511+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>대전 車부품공장 운영사</t>
+          <t>안전공업</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 정부 차원 피해 복구 및 지원 체계 가동</t>
+          <t>화재 진압 후 소방당국이 화재 원인 및 피해 규모를 파악할 예정이며, 이후 관련 기관의 조사 및 법적 절차가 예상됩니다.</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>대전의 한 자동차 부품 공장에서 화재가 발생하여 14명이 연락두절 상태입니다. 정부는 윤호중 행정안전부 장관의 지시로 중앙재난안전대책본부를 즉시 가동하고 피해 복구 및 피해자 지원을 위한 대응 체계를 마련할 계획입니다.</t>
+          <t>대전 대덕구 자동차 부품 공장에서 큰불이 발생하여 50명 이상의 부상자와 14명의 실종자가 발생했습니다. 소방당국은 국가소방동원령을 발령하고 진화 작업을 벌였으나, 공장 내 나트륨 보관으로 진화에 어려움을 겪었습니다. 소방당국은 화재 원인과 피해 규모를 파악할 예정입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>대전 車부품공장 화재로 14명이 연락두절된 심각한 사건으로, 상대방(공장 운영사)의 책임이 명확할 가능성이 높고, 피해 규모가 크며(14명 실종), 정부(중앙재난안전대책본부)가 즉시 가동되어 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 3, 4, 5, 6)</t>
+          <t>상대방(안전공업)은 연 1000억원 이상을 수출하는 대기업으로 자력이 충분하며, 50명 이상의 다수 피해자가 발생하여 집단소송 가능성이 높습니다. 공장 내 나트륨 보관 등 화재 원인에 대한 책임이 명확해질 가능성이 크고, 소방당국의 공식 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>최소 53명 부상, 14명 실종</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>“대전 車부품공장 불로 연락두절 14명, 휴대폰 위치 ‘공장 주변’으로...</t>
+          <t>대전서 車부품공장 큰불…부상자만 50명 넘어</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/20/PI2XRJPGGBD3JF6GRPYSUJUHKE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mk.co.kr/article/11994025</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:02.982785+00:00</t>
+          <t>2026-03-20 12:32:57.479322+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부(중대본) 및 행안부 대책지원본부 가동</t>
+          <t>정부의 실종자 수색 및 피해자 지원 총력 대응 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>대전의 한 공장에서 화재가 발생하여 14명이 실종되고 56명이 부상당하는 등 대규모 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 관계부처와 지방정부 간 협력을 강화하여 실종자 수색과 피해자 지원에 총력을 기울이고 있습니다.</t>
+          <t>대전 대덕구 문평동 자동차부품 제조공장에서 대형 화재가 발생하여 70명의 인명피해와 14명의 실종자가 발생했습니다. 정부는 실종자 수색과 피해자 지원, 추가 사고 방지를 위해 관계부처와 지방정부 간 협력을 강화하고 총력 대응에 나설 방침입니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 실종 14명, 부상 56명 등 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 큼 (조건 3, 4). 또한 중앙재난안전대책본부(중대본)가 가동되는 등 공적 절차가 진행 중이며 (조건 6), 공장 관리 주체의 책임이 비교적 명확할 것으로 예상됩니다 (조건 1).</t>
+          <t>70명 인명피해와 14명 실종이라는 대규모 인명 피해가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 정부가 실종자 수색 및 피해자 지원을 위해 총력 대응한다고 밝혀 공적 절차(적합 조건 6)가 진행될 것으로 예상됩니다. 다만, 책임 주체의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>최소 70명 이상 (실종 14명, 부상 56명)</t>
+          <t>최소 70명 (사망 및 부상), 14명 실종</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>'실종 14명 부상 56명' 대전 공장 화재 중대본 가동</t>
+          <t>[현장] 70명 인명피해, 대전 공장 화재… '14명 실종' 공중 진화 작업 중...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3386677</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386678</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-20 12:28:55.998908+00:00</t>
+          <t>2026-03-20 12:32:41.212658+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>행정안전부 대책지원본부 가동, 실종자 수색 및 피해자 지원 중</t>
+          <t>중앙재난안전대책본부 가동, 실종자 수색 및 건물 안전진단 진행 중</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>대전 대덕구의 자동차 부품 제조공장에서 화재가 발생하여 55명이 부상당하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 행정안전부가 대책지원본부를 가동하여 실종자 수색 및 피해자 지원에 집중하고 있으며, 노동부 등 관계기관과 협업 체계를 구축했습니다.</t>
+          <t>대전의 한 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상하고 14명이 실종되는 대규모 인명 피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 소방 당국은 건물 안전성 확보 후 실종자 수색에 나서는 등 공적 절차가 진행 중이다. 이번 사고는 다수의 피해자와 심각한 인명 피해를 동반하여 소송금융 투자에 적합성이 높다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>공장 화재로 인한 다수의 사상자(55명 부상, 14명 실종)가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 행정안전부와 노동부 등 공적 기관의 대책지원본부가 가동되어 조사가 진행 중이므로 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다(적합 조건 5, 6). 또한, 공장 운영 주체의 책임이 명확할 가능성이 높습니다(적합 조건 1).</t>
+          <t>이 사건은 55명 부상, 14명 실종 등 다수의 인명 피해가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)에 해당한다. 중앙재난안전대책본부 가동 및 소방 당국의 조사 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 책임 소재 및 증거 확보가 용이할 것으로 판단된다(적합 조건 5). 따라서 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>최소 69명 (부상 55명, 실종 14명)</t>
+          <t>55명 부상, 14명 실종 (총 69명)</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>행안부, 대전 공장화재 지원본부 가동‥실종자 수색·피해 지원</t>
+          <t>소방, ‘대전 공장화재’ 건물 구조 안전성 확보 후 내부수색···행안...</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/politics/article/6809104_36911.html</t>
+          <t>https://www.khan.co.kr/article/202603202001001</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-20 12:28:33.643609+00:00</t>
+          <t>2026-03-20 12:32:31.306989+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동 및 관계기관 합동 수습 논의 예정</t>
+          <t>화재 진압 및 인명 수색 중, 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조공장에서 화재가 발생하여 다수의 부상자와 행방불명자가 발생했습니다. 정부는 중앙재난안전대책본부를 즉시 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 협력하여 사고 수습 및 피해자 지원에 나설 방침입니다.</t>
+          <t>대전 자동차 부품 제조 공장에서 대형 화재가 발생하여 55명의 중경상자가 발생하고 14명이 연락 두절된 상태입니다. 소방당국은 국가소방동원령을 발령하고 진화 작업을 벌이고 있으며, 행정안전부는 중앙재난안전대책본부를 가동하여 수습 및 피해자 지원에 나섰습니다. 건물 붕괴 우려로 내부 진입에 어려움을 겪고 있어 피해 규모가 더 커질 수 있습니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>자동차 부품공장 내 화재로 다수의 인명 피해(부상자, 행방불명자)가 발생하여 집단적 피해 규모가 크고, 공장 운영 주체의 책임이 명확해질 가능성이 높습니다. 또한 중앙재난안전대책본부가 가동되고 고용노동부, 소방청, 경찰청 등 관계기관이 합동으로 사고 수습 및 조사에 참여할 예정이므로 객관적인 증거 확보 및 공적 절차 진행이 기대됩니다.</t>
+          <t>대규모 인명피해가 발생한 공장 화재로, 상대방(공장 운영사)의 책임이 명확할 가능성이 높고, 다수의 피해자(50명 이상)가 발생하여 집단소송 가능성이 큽니다. 중앙재난안전대책본부가 가동되는 등 공적 절차가 진행 중이며, 향후 소방당국의 조사를 통해 증거 확보가 용이할 것으로 예상됩니다. 피해 규모가 상당할 것으로 보이며, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>55명 이상 (중경상 55명, 연락두절 14명)</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>윤호중 행안부 장관, 대전 화재에 중대본즉시 가동 지시</t>
+          <t>대전 공장 화재로 14명 연락 두절...야간 진화 돌입</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603201923287179</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603201954028204</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-20 12:28:24.817461+00:00</t>
+          <t>2026-03-20 12:31:44.746945+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>행정안전부 중앙재난안전대책본부 가동, 고용노동부, 소방청, 경찰청 등 관계기관 합동 사고수습 및 조사 진행 중.</t>
+          <t>중앙재난안전대책본부 가동, 실종자 수색 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차부품 제조 공장에서 대규모 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 심각한 인명피해가 발생했습니다. 행정안전부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 함께 사고수습 및 원인 규명을 위한 조사를 진행하고 있습니다.</t>
+          <t>대전 대덕구의 한 자동차 부품 제조 공장에서 대규모 화재가 발생하여 14명이 연락 두절되고 55명이 부상을 입는 등 다수의 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 관계기관과 협력하여 사고 수습 및 피해자 지원에 나서고 있습니다. 현재 건물 붕괴 위험으로 수색 작업에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>대전 자동차부품 제조 공장 화재로 다수의 사상자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 행정안전부 중대본 가동 및 고용노동부, 소방청, 경찰청 등 관계기관 합동 조사가 진행 중이므로 책임 규명 및 증거 확보 가능성이 높고(적합 조건 5, 6), 공장 운영 주체의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 상대방(공장 운영 주체)의 자력도 충분할 것으로 예상되어(적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>다수(최소 69명)의 인명 피해가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 중앙재난안전대책본부 가동 등 정부 차원의 공적 절차가 진행 중이며(적합 조건 6), 고용노동부 등 관계기관의 조사를 통해 객관적 증거 확보가 용이하여(적합 조건 5) 공장 운영사의 책임이 명확해질 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>최소 69명 (부상 55명, 실종 14명)</t>
+          <t>최소 69명 (14명 실종, 24명 중상, 31명 경상)</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>[속보] 행안부 “대전 공장화재 관련 중대본 가동”</t>
+          <t>정부, ‘14명 연락 두절’ 대전 공장 화재에 중대본 가동</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993998</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029558275&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-20 12:27:17.324591+00:00</t>
+          <t>2026-03-20 12:31:28.540402+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A263" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>대책지원본부 구성 및 관계기관 협업을 통한 실종자 수색 및 피해자 지원 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 수습복구 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>대전 대덕공단 공장에서 화재가 발생하여 55명이 부상당하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 현재 대책지원본부가 구성되어 고용노동부, 대전시 등 관계기관과 협업하여 실종자 수색 및 피해자 지원에 집중하고 있습니다. 사고 원인 규명 및 책임 소재에 대한 조사가 진행될 것으로 예상됩니다.</t>
+          <t>대덕구 공장에서 화재가 발생하여 윤호중 행안부 장관이 중앙재난안전대책본부를 즉시 가동했다. 정부는 추가 인명피해 방지 및 수습복구, 피해자 지원에 최선을 다하겠다고 밝혔다. 기사 본문에서 건물 붕괴 등 피해가 발생한 것으로 언급되었다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>55명 부상, 14명 실종으로 다수의 피해자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4). 고용노동부 등 관계기관의 협업을 통한 실종자 수색 및 피해자 지원 등 공적 절차가 진행 중(조건 6)이며, 이 과정에서 증거 확보가 가능할 것으로 보입니다(조건 5).</t>
+          <t>중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 규명을 위한 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 기사만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>55명 부상, 14명 실종</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>대전 대덕공단 공장 화재, 55명 부상·14명 실종… 수색 난항</t>
+          <t>윤호중 행안, 대덕구 공장화재 관련  중앙재난안전대책본부 즉시 가동 ...</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=598353</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42299</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-20 12:26:27.097587+00:00</t>
+          <t>2026-03-20 12:31:20.303969+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C264" t="inlineStr"/>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 및 행정안전부 대책지원본부 가동, 정부 조사 및 수색 작업 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 관계기관 합동 사고 수습 및 조사 진행 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>대전 대덕구 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상을 입고 14명이 실종되는 등 다수의 인명 피해가 발생했습니다. 고용노동부와 행정안전부가 중앙사고수습본부 및 대책지원본부를 가동하여 범정부 차원의 수색 및 피해자 지원에 나섰습니다. 현재 추가 인명 피해 방지를 위한 구조 및 수색 작업이 진행 중입니다.</t>
+          <t>대전 대덕구 자동차 부품 제조공장에서 화재가 발생하여 55명이 부상하고 14명이 연락두절되는 등 다수의 인명피해가 발생했다. 정부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 사고 수습 및 피해자 지원에 나섰다. 현재 실종자 수색과 피해 확산 방지에 주력하고 있다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>다수의 사상자(부상 55명, 실종 14명) 발생으로 집단적 피해 규모가 크고(적합 조건 3, 4), 고용노동부 등 정부 기관이 중앙사고수습본부를 가동하여 사고 원인 및 책임에 대한 공식 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5, 6), 공장 운영 주체의 책임이 명확하고 배상 능력이 있을 가능성이 높습니다(적합 조건 1, 2).</t>
+          <t>공장 화재로 55명 부상, 14명 연락두절 등 다수의 인명피해가 발생하여 집단적 피해가 명확하며(적합 조건 3), 피해 규모가 큽니다(적합 조건 4). 정부가 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관이 참여하여 사고 수습 및 조사가 진행 중이므로 객관적 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 상대방 책임 여부는 조사 결과에 따라 명확해질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>최소 69명 (부상 55명, 실종 14명)</t>
+          <t>최소 69명 (55명 부상, 14명 연락두절)</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>대전 화재 ‘컨트롤타워 총동원’…중수본·대책본부 동시 가동</t>
+          <t>대전 공장화재 '중대본 가동'…55명 부상·14명 연락두절</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699373?ref=naver</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603200588&amp;t=NN</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-20 12:26:17.938199+00:00</t>
+          <t>2026-03-20 12:31:10.315051+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>행안부 중대본 가동, 소방당국 및 노동부 등 공적 기관 조사 및 수습 진행 중</t>
+          <t>중앙재난안전대책본부 가동 및 관계기관 합동 조사 진행 중</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>대전 대덕구의 한 자동차 부품 공장에서 대규모 화재가 발생하여 70명의 사상자와 14명의 연락두절자가 발생했습니다. 행정안전부가 중앙재난안전대책본부를 가동하고 소방당국, 노동부 등 공적 기관이 현장 수습 및 조사를 진행 중입니다. 다수의 인명 피해가 발생한 중대 산업재해로, 향후 책임 규명 및 손해배상 소송 가능성이 높습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 대형 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 다수의 인명피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 함께 사고 수습 및 피해자 지원에 총력 대응하고 있습니다. 현재 건물 붕괴 가능성도 제기되며 현장 구조 대원들의 안전에도 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>대규모 공장 화재로 70명 사상, 14명 연락두절 등 다수의 인명 피해가 발생하여 집단적 피해가 명확합니다. 행안부 중대본 가동, 소방당국 및 노동부 등 공적 기관이 개입하여 조사 및 수습 중이므로 책임 규명 및 증거 확보 가능성이 높습니다. 피해 규모가 크고, 공장이라는 점에서 상대방의 자력도 어느 정도 예상됩니다.</t>
+          <t>공장 화재로 인한 다수의 인명피해(55명 부상, 14명 실종)가 발생하여 집단적 피해 규모가 매우 크고, 정부 중앙재난안전대책본부가 가동되어 관계기관 합동 조사가 진행 중이므로 상대방 책임 입증 및 객관적 증거 확보가 용이합니다. 자동차 부품 제조 공장이라는 점에서 상대방의 자력 또한 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>70명 사상, 14명 연락두절</t>
+          <t>55명 부상, 14명 실종</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>대전 대덕구 공장 화재에 행안부 대책지원본부 가동…70명 사상·실종 1...</t>
+          <t>대전 車 부품 공장 화재, 14명 연락두절…행안부  중대본 가동</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6108854</t>
+          <t>https://www.etoday.co.kr/news/view/2567735</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-20 12:26:04.464252+00:00</t>
+          <t>2026-03-20 12:30:22.315886+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 및 행정안전부 대책지원본부 가동, 화재 원인 조사 중</t>
+          <t>소방청 중앙긴급구조통제단, 행정안전부 대책지원본부 가동, 고용노동부 등 관계기관 합동 인명구조 및 사고조사 진행 중</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>대전의 한 자동차 부품 제조 공장에서 대규모 화재가 발생하여 중상 24명, 경상 29명, 연락 두절 14명 등 다수의 인명 피해가 발생했습니다. 고용노동부와 행정안전부가 각각 중앙사고수습본부와 대책지원본부를 구성하여 사고 수습 및 원인 조사를 진행 중입니다. 공장 내 위험 물질 보관이 진화에 어려움을 겪게 하고 있습니다.</t>
+          <t>대전 대덕구 자동차부품 공장 화재로 14명이 실종되고 55명이 부상을 입는 등 대규모 인명피해가 발생했습니다. 건물 붕괴 위험으로 수색 작업에 난항을 겪고 있으며, 소방청, 행정안전부, 고용노동부 등 관계기관이 인명구조 및 피해 최소화를 위한 범정부적 대응 방안을 논의하고 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>이 사건은 자동차 부품 제조 공장에서 발생한 대규모 화재로, 중상 24명, 경상 29명, 연락 두절 14명 등 다수의 인명 피해가 발생했습니다. 공장 운영 주체의 안전 관리 책임이 명확할 것으로 예상되며, 고용노동부 등 공적 기관의 조사가 진행 중이므로 증거 확보가 용이하고 집단 소송 가능성이 높습니다. 상대방 기업의 배상 능력도 충분할 것으로 판단됩니다.</t>
+          <t>대전 자동차부품 공장 화재로 실종 14명, 부상 55명 등 다수의 인명피해가 발생하여 집단적 피해 및 큰 피해 규모가 예상됩니다. 소방청, 행정안전부, 고용노동부 등 공적 기관의 사고조사 및 대응 절차가 진행 중이므로 객관적인 증거 확보 가능성이 높습니다. 상대방 책임은 조사 결과에 따라 명확해질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>중상 24명, 경상 29명, 연락 두절 14명</t>
+          <t>실종 14명, 부상 55명 (총 69명)</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>고용노동부, 대전 공장 화재 ‘중수본’ 구성…“현재 진화율 80%”</t>
+          <t>대전 공장 화재 실종자 14명…소방청,  붕괴 위험해 안전 확보 후 수색</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993978</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05248006645385288</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-20 12:25:39.746772+00:00</t>
+          <t>2026-03-20 12:29:45.977306+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>대통령의 총동원 지시, 여당의 피해자 구제 및 복구 촉구 등 정부 및 정치권의 개입으로 공적 조사가 진행될 예정</t>
+          <t>정부 중대본 가동, 수색 및 피해자 지원 집중</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>대전의 한 자동차부품 공장에서 화재가 발생하여 14명이 연락두절되는 심각한 인명 피해가 발생했습니다. 대통령이 총동원을 지시하고 여당이 피해자 구제와 복구를 촉구하는 등 정부와 정치권이 적극적으로 개입하고 있습니다. 이는 대규모 산업재해로 이어질 가능성이 높습니다.</t>
+          <t>대전 대덕구의 한 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 정부는 즉각 중앙재난안전대책본부를 가동하고 복구 및 피해자 지원에 나섰으며, 건물 붕괴 위험도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>대전 자동차부품 공장 화재로 14명이 연락두절된 사건으로, 다수의 인명 피해(적합 조건 3, 4)가 발생하여 공장 운영 주체의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 대통령의 총동원 지시와 여당의 지원 방안 마련 촉구 등 공적 절차가 이미 진행 중이거나 예정되어 있어(적합 조건 6) 객관적인 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>공장 화재로 55명 부상, 14명 실종이라는 대규모 인명 피해가 발생하여 집단적 피해 규모가 매우 크고 (적합 조건 3, 4), 정부 중대본이 즉각 가동되어 공식 조사가 진행될 예정이므로 증거 확보가 용이합니다 (적합 조건 5, 6). 또한, 공장 운영 주체의 책임이 비교적 명확하며 (적합 조건 1), 자동차 부품 제조 공장이라는 점에서 배상 능력이 있을 것으로 추정됩니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>55명 부상, 14명 실종 (총 69명)</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>대전 자동차부품 공장 화재로 14명 연락두절···李대통령 '총동원' 지...</t>
+          <t>정부, 중대본 즉각 가동…대전 공장화재 55명 부상·14명 실종</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=341162</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260320.99099006385</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-20 12:21:53.994488+00:00</t>
+          <t>2026-03-20 12:29:36.240814+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>대법원 판결 선고</t>
+          <t>정부 중앙재난안전대책본부 가동, 구조 및 수습 진행 중</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>대법원은 진폐증으로 사망한 노동자의 미지급 장해급여 수급권과 관련, 선순위 유족마저 사망해도 급여가 사라지지 않는다는 취지의 판결을 내렸다. 이는 유족의 권리를 보호하고, 유사한 상황에 처한 다른 유족들에게도 미지급 급여를 청구할 수 있는 법적 근거를 제공할 것으로 예상된다.</t>
+          <t>대전 대덕구 공장에서 발생한 화재로 14명이 실종되는 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하여 추가 피해 방지, 수습 복구, 피해자 지원에 총력을 기울이겠다고 밝혔으며, 현재 건물 붕괴 위험 속에서 구조 작업이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 자력 있는 공공기관이 상대방이며(적합 조건 2), 대법원 판결을 통해 미지급 산재 장해급여의 수급권이 유족 사망 시에도 소멸하지 않는다는 법리가 확정되어 유사 사례의 잠재적 피해자들이 다수 발생할 수 있음(적합 조건 3). 이미 대법원 소송이 진행 중이므로 증거 확보 및 공적 절차 진행이 명확함(적합 조건 5, 6).</t>
+          <t>대전 대덕구 공장 화재로 14명이 실종되어 다수의 인명 피해가 발생하였고(적합 조건 3, 4), 정부 중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14명 이상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>못 받은 산재 장해급여, 유족 사망해도 사라지지 않아</t>
+          <t>대전 대덕구 공장 화재로 14명 실종…정부 중앙재난안전대책본부 가동</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233301</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76140</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-20 00:45:59.886707+00:00</t>
+          <t>2026-03-20 12:29:25.993654+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A269" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>KG스틸</t>
+          <t>해당 자동차부품 제조공장</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>중대재해 발생, 관련 기관 조사 예상</t>
+          <t>실종자 수색 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>KG스틸 인천공장에서 하청 노동자 사망사고가 발생했다. 이는 중대재해 반복 및 원하청 구조 하의 안전 책임 회피 문제와 연관되어 있으며, 고위험 공정에서 사고가 발생했다는 점이 지적되고 있다.</t>
+          <t>대덕구 문평동의 한 자동차부품 제조공장에서 화재가 발생하여 이장우 시장과 최충규 대덕구청장이 현장을 찾아 비상체계를 가동했습니다. 현재 실종자 수색 및 피해자 지원에 대한 대응이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>KG스틸이라는 대기업이 피고이며(적합 조건 2), 사망사고라는 중대한 피해가 발생했고(적합 조건 4), 중대재해 반복 및 원하청 안전 책임 회피 문제가 제기되어 상대방 책임이 명확합니다(적합 조건 1). 또한 중대재해는 통상적으로 정부 기관의 조사가 수반되므로 증거 확보 및 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>적합 조건 6(공적 절차 진행 중)에 해당하며, 시장 및 구청장이 현장에서 비상체계를 가동하고 실종자 수색 및 피해자 지원에 나서고 있습니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)에 따라 실종자 및 피해자가 언급되어 다수 피해 가능성이 있고, 공장 화재로 인한 인명 및 재산 피해 규모가 클 수 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 화재 원인 규명을 위한 조사가 진행될 것으로 예상됩니다. 다만, 상대방 책임의 명확성 및 자력은 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>KG스틸 인천공장 사망사고…중대재해 반복 속 '경영 책임·정책 괴리' 도...</t>
+          <t>이장우 시장, 대덕구 화재 공장 현장 찾아 …  모든 행정력 동원해 수색...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>upkoreanews.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=97559</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263969</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-20 00:30:28.321512+00:00</t>
+          <t>2026-03-20 12:29:18.097232+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (형사 사건)</t>
+          <t>중앙재난안전대책본부 가동, 고용노동부 등 정부 기관 조사 및 수색 진행 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>2020년 세종시 아파트 신축 공사 현장에서 러시아 국적 노동자가 추락사한 사건에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 혐의에 대해 무죄 부분을 파기하고 사건을 대전지법으로 돌려보냈습니다. 대법원은 현장소장이 위험성을 인지했음에도 안전 조치를 취하지 않아 책임이 있다고 판단했습니다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 중앙재난안전대책본부가 가동되었고, 정부는 실종자 수색 및 피해자 지원에 총력을 기울이고 있습니다. 고용노동부, 대전시, 대덕구 등 관계 기관이 협력하여 구조 작업 및 피해 복구에 집중하고 있으며, 건물 붕괴 위험도 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>대법원 판결로 현장소장의 안전조치 미흡 책임이 명확히 인정되었으며 (적합 조건 1, 5), 사망 사고로 피해 규모가 크고 (적합 조건 4), 건설회사를 상대로 손해배상 청구가 가능하여 상대방의 자력도 충분합니다 (적합 조건 2). 이미 형사 절차가 대법원 파기환송으로 진행 중이므로 사실관계 및 증거 확보가 용이합니다 (적합 조건 6).</t>
+          <t>대전공장 화재로 인해 중대본이 가동되고 고용노동부 등 정부 기관이 실종자 수색 및 피해 지원에 나서는 등 공적 절차가 진행 중입니다. (적합 조건 6) 건물 붕괴 위험과 실종자 발생은 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생할 가능성이 높음을 시사합니다. (적합 조건 3) 정부 기관의 개입으로 객관적인 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 5)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>건설현장서 노동자 추락사고...대법  위험 방치하면 현장소장 책임</t>
+          <t>[속보] 대전공장 화재에 중대본 가동…정부  실종자 수색·피해 지원 총...</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603200811384448</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2039949</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:28.522869+00:00</t>
+          <t>2026-03-20 12:29:10.063042+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr"/>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>대전 車부품공장 운영사</t>
+        </is>
+      </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 (현장소장 책임 인정)</t>
+          <t>중앙재난안전대책본부 가동, 정부 차원 피해 복구 및 지원 체계 가동</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>아파트 공사 현장에서 외국인 근로자가 추락사한 사건에 대해 대법원이 현장소장의 책임을 인정했습니다. 대법원은 현장소장이 외국인 근로자와의 의사소통 문제, 그리고 갱폼을 작업 발판으로 사용할 가능성을 인지하고도 위험을 방치했다고 판단했습니다. 이 판결은 현장소장의 과실을 명확히 한 것으로, 피해자 유족의 민사상 손해배상 청구에 중요한 근거가 될 것입니다.</t>
+          <t>대전의 한 자동차 부품 공장에서 화재가 발생하여 14명이 연락두절 상태입니다. 정부는 윤호중 행정안전부 장관의 지시로 중앙재난안전대책본부를 즉시 가동하고 피해 복구 및 피해자 지원을 위한 대응 체계를 마련할 계획입니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>대법원 판결로 현장소장의 책임이 명확히 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사고로 피해 규모가 큽니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 확보되어 있습니다(적합 조건 5). 이는 피해자 유족의 민사상 손해배상 청구에 매우 유리한 근거가 됩니다.</t>
+          <t>대전 車부품공장 화재로 14명이 연락두절된 심각한 사건으로, 상대방(공장 운영사)의 책임이 명확할 가능성이 높고, 피해 규모가 크며(14명 실종), 정부(중앙재난안전대책본부)가 즉시 가동되어 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>아파트 공사 중 추락사…대법  지시 안했어도 위험 방치한 현장소장 책...</t>
+          <t>“대전 車부품공장 불로 연락두절 14명, 휴대폰 위치 ‘공장 주변’으로...</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226618</t>
+          <t>https://www.chosun.com/national/national_general/2026/03/20/PI2XRJPGGBD3JF6GRPYSUJUHKE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-20 00:27:44.376185+00:00</t>
+          <t>2026-03-20 12:29:02.982785+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>경찰 및 고용노동부 수사 진행 중, 공장장 등 4명 구속영장 기각</t>
+          <t>중앙재난안전대책본부(중대본) 및 행안부 대책지원본부 가동</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>SPC삼립 시화공장에서 발생한 사망사고와 관련하여 공장장 등 4명에 대한 구속영장이 기각되었습니다. 경찰과 고용노동부는 피해자가 기계 내부에서 작업 중 사고를 당한 것으로 보고 수사를 진행해왔으며, 검찰의 보완수사 요구 후 다시 영장을 신청했으나 기각되었습니다.</t>
+          <t>대전의 한 공장에서 화재가 발생하여 14명이 실종되고 56명이 부상당하는 등 대규모 인명 피해가 발생했습니다. 정부는 중앙재난안전대책본부를 가동하고 관계부처와 지방정부 간 협력을 강화하여 실종자 수색과 피해자 지원에 총력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>SPC삼립이라는 대기업 계열사가 피고가 될 가능성이 높고(적합 조건 2), 사망사고로 피해 규모가 매우 큽니다(적합 조건 4). 경찰과 고용노동부의 수사 및 검찰의 구속영장 신청 등 공적 절차가 진행 중이며(적합 조건 6), 이는 상대방의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높다는 것을 시사합니다(적합 조건 5).</t>
+          <t>대전 공장 화재로 실종 14명, 부상 56명 등 다수의 인명 피해가 발생하여 집단적 피해 및 피해 규모가 큼 (조건 3, 4). 또한 중앙재난안전대책본부(중대본)가 가동되는 등 공적 절차가 진행 중이며 (조건 6), 공장 관리 주체의 책임이 비교적 명확할 것으로 예상됩니다 (조건 1).</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 70명 이상 (실종 14명, 부상 56명)</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>SPC삼립 시화공장 사망사고… 공장장 등 4명 구속영장 전원 기각</t>
+          <t>'실종 14명 부상 56명' 대전 공장 화재 중대본 가동</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87444</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3386677</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-20 00:27:14.968354+00:00</t>
+          <t>2026-03-20 12:28:55.998908+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>행정안전부 대책지원본부 가동, 실종자 수색 및 피해자 지원 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>갱폼 추락사고로 외국인 근로자가 피해를 입은 사건에서, 대법원은 현장소장이 피해자의 한국어 소통 어려움을 고려하여 더욱 명확하고 추가적인 안전조치를 취할 의무가 있었다고 판시했습니다. 이는 현장소장에게 책임이 없다고 본 원심을 뒤집은 것으로, 산업 현장의 안전조치 의무를 강조하는 판결입니다.</t>
+          <t>대전 대덕구의 자동차 부품 제조공장에서 화재가 발생하여 55명이 부상당하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 행정안전부가 대책지원본부를 가동하여 실종자 수색 및 피해자 지원에 집중하고 있으며, 노동부 등 관계기관과 협업 체계를 구축했습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>대법원이 현장소장의 안전조치 의무를 인정하며 상대방의 책임이 명확해졌습니다 (적합 조건 1). 건설 현장 추락사고로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 대법원까지 진행된 사건이므로 증거가 충분히 확보되었을 것입니다 (적합 조건 5). 피고가 될 건설사의 자력도 충분할 것으로 보입니다 (적합 조건 2).</t>
+          <t>공장 화재로 인한 다수의 사상자(55명 부상, 14명 실종)가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 행정안전부와 노동부 등 공적 기관의 대책지원본부가 가동되어 조사가 진행 중이므로 증거 확보 및 책임 규명이 용이할 것으로 예상됩니다(적합 조건 5, 6). 또한, 공장 운영 주체의 책임이 명확할 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 69명 (부상 55명, 실종 14명)</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>갱폼 추락사고, 현장소장 책임 없다  뒤집혀…대법  안전조치 의무 위...</t>
+          <t>행안부, 대전 공장화재 지원본부 가동‥실종자 수색·피해 지원</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603203872i</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6809104_36911.html</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:37.454787+00:00</t>
+          <t>2026-03-20 12:28:33.643609+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C274" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 원심법원 재심리 예정</t>
+          <t>중앙재난안전대책본부 가동 및 관계기관 합동 수습 논의 예정</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>건설 현장에서 근로자가 추락 사망한 업무상과실치사 및 산업안전보건법위반 사건에서, 대법원이 원심의 무죄 판단에 대해 법리 오해 등을 이유로 파기환송했습니다. 피고인들은 대규모 건설 공사의 시공 및 하도급 사업주이며, 대법원이 안전조치 의무 위반 가능성을 지적하여 민사상 손해배상 청구의 근거가 강화될 것으로 보입니다.</t>
+          <t>대전 대덕구 자동차 부품 제조공장에서 화재가 발생하여 다수의 부상자와 행방불명자가 발생했습니다. 정부는 중앙재난안전대책본부를 즉시 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 협력하여 사고 수습 및 피해자 지원에 나설 방침입니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>대법원이 원심의 무죄 판단을 파기환송하며 피고인들의 안전조치 의무 위반 및 업무상 과실치사 책임이 명확해질 가능성을 시사하여 상대방 책임이 비교적 명확합니다. (적합 조건 1) 피고인들은 대규모 건설 공사의 시공 및 하도급 사업주로 자력이 충분하며 (적합 조건 2), 근로자 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다. (적합 조건 4) 1심 유죄 판결 및 대법원 파기환송을 통해 증거 확보 가능성이 높습니다. (적합 조건 5) 사건이 종결되지 않고 재심리가 예정되어 있어 소송금융 투자에 적합합니다.</t>
+          <t>자동차 부품공장 내 화재로 다수의 인명 피해(부상자, 행방불명자)가 발생하여 집단적 피해 규모가 크고, 공장 운영 주체의 책임이 명확해질 가능성이 높습니다. 또한 중앙재난안전대책본부가 가동되고 고용노동부, 소방청, 경찰청 등 관계기관이 합동으로 사고 수습 및 조사에 참여할 예정이므로 객관적인 증거 확보 및 공적 절차 진행이 기대됩니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>대법원, 안전조치의무위반으로 추락 사망 무죄 부분 원심 파기환송</t>
+          <t>윤호중 행안부 장관, 대전 화재에 중대본즉시 가동 지시</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031920194198009a8c8bf58f_12</t>
+          <t>http://www.fnnews.com/news/202603201923287179</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:01.388804+00:00</t>
+          <t>2026-03-20 12:28:24.817461+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>현장소장 업무상 과실치사 혐의 대법원 파기환송 (형사 사건 진행 중)</t>
+          <t>행정안전부 중앙재난안전대책본부 가동, 고용노동부, 소방청, 경찰청 등 관계기관 합동 사고수습 및 조사 진행 중.</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>세종의 한 아파트 공사 현장에서 외국인 근로자가 불안정한 발판에서 추락해 사망한 사고와 관련, 대법원이 현장소장의 업무상 과실치사 혐의를 인정하며 원심을 파기환송했다. 현장소장이 안전관리 책임을 다하지 않아 사망에 이르게 한 인과관계가 있다고 판단했다. 이 사건은 형사 절차가 진행 중이며, 이를 바탕으로 민사상 손해배상 청구가 가능할 것으로 보인다.</t>
+          <t>대전 대덕구 자동차부품 제조 공장에서 대규모 화재가 발생하여 55명이 부상하고 14명이 실종되는 등 심각한 인명피해가 발생했습니다. 행정안전부는 중앙재난안전대책본부를 가동하고 고용노동부, 소방청, 경찰청 등 관계기관과 함께 사고수습 및 원인 규명을 위한 조사를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>대법원이 현장소장의 안전관리 책임과 사망 사이의 인과관계를 인정하여 상대방의 책임이 명확하며(적합 조건 1), 사망 사고로 인한 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 확보된 상태이다(적합 조건 5). 아파트 공사 현장이므로 건설사의 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>대전 자동차부품 제조 공장 화재로 다수의 사상자가 발생하여 집단적 피해가 명확하며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 행정안전부 중대본 가동 및 고용노동부, 소방청, 경찰청 등 관계기관 합동 조사가 진행 중이므로 책임 규명 및 증거 확보 가능성이 높고(적합 조건 5, 6), 공장 운영 주체의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 상대방(공장 운영 주체)의 자력도 충분할 것으로 예상되어(적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>1명 (외국인 근로자)</t>
+          <t>최소 69명 (부상 55명, 실종 14명)</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>해체하던 발판 올라 작업 중 추락…대법  현장소장, 과실치사</t>
+          <t>[속보] 행안부 “대전 공장화재 관련 중대본 가동”</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003556074</t>
+          <t>https://www.mk.co.kr/article/11993998</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-20 00:20:12.364993+00:00</t>
+          <t>2026-03-20 12:27:17.324591+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (현장소장 형사 사건)</t>
+          <t>대책지원본부 구성 및 관계기관 협업을 통한 실종자 수색 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>2020년 세종시 아파트 공사 현장에서 러시아 국적 근로자가 거푸집 해체 작업 중 30m 아래로 추락해 사망한 사건. 현장소장 B씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 대법원은 B씨에게 안전조치 의무 위반과 사망 사이의 인과관계가 있다고 판단하며 무죄를 선고한 원심을 파기환송했다. 이는 현장소장의 구체적 지시가 없었더라도 안전조치 의무 위반이 성립함을 명확히 한 판결이다.</t>
+          <t>대전 대덕공단 공장에서 화재가 발생하여 55명이 부상당하고 14명이 실종되는 대규모 인명 피해가 발생했습니다. 현재 대책지원본부가 구성되어 고용노동부, 대전시 등 관계기관과 협업하여 실종자 수색 및 피해자 지원에 집중하고 있습니다. 사고 원인 규명 및 책임 소재에 대한 조사가 진행될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>대법원이 현장소장의 산업안전보건법상 안전조치 의무 위반 및 사망과의 인과관계를 명확히 인정하여 상대방 책임이 명확합니다. 사망 사고로 피해 규모가 크고, 이미 3심까지 진행된 형사 사건을 통해 충분한 증거가 확보되어 있습니다. 건설사라는 상대방의 자력도 충분할 것으로 예상됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>55명 부상, 14명 실종으로 다수의 피해자가 발생하여 집단적 피해(조건 3) 및 피해 규모가 큼(조건 4). 고용노동부 등 관계기관의 협업을 통한 실종자 수색 및 피해자 지원 등 공적 절차가 진행 중(조건 6)이며, 이 과정에서 증거 확보가 가능할 것으로 보입니다(조건 5).</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>55명 부상, 14명 실종</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>대법  거푸집 해체 중 추락사, 현장소장 구체적 지시 없어도 처벌</t>
+          <t>대전 대덕공단 공장 화재, 55명 부상·14명 실종… 수색 난항</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026031916395770370</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=598353</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-20 00:19:45.277210+00:00</t>
+          <t>2026-03-20 12:26:27.097587+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원심 무죄 취소, 유죄 취지로 재심리)</t>
+          <t>고용노동부 중앙사고수습본부 및 행정안전부 대책지원본부 가동, 정부 조사 및 수색 작업 진행 중</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>건설 현장에서 한국어가 서툰 외국인 노동자가 30m 추락사한 사건에 대해 대법원이 현장소장의 안전조치 의무 위반과 사망 사이의 인과관계를 인정하며 유죄 취지로 파기환송했습니다. 현장소장이 외국인 근로자의 의사소통 어려움을 인지하고도 충분한 안전조치를 취하지 않은 점이 핵심 쟁점이었습니다. 이로써 하도급 건설사의 책임이 명확해졌습니다.</t>
+          <t>대전 대덕구 자동차 부품 제조 공장에서 화재가 발생하여 55명이 부상을 입고 14명이 실종되는 등 다수의 인명 피해가 발생했습니다. 고용노동부와 행정안전부가 중앙사고수습본부 및 대책지원본부를 가동하여 범정부 차원의 수색 및 피해자 지원에 나섰습니다. 현재 추가 인명 피해 방지를 위한 구조 및 수색 작업이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>대법원에서 현장소장의 안전조치 의무 위반과 사망 사이의 인과관계를 명확히 인정하여 상대방 책임이 분명합니다 (적합 조건 1, 5). 사망 사고이므로 피해 규모가 크고 (적합 조건 4), 하도급 건설사가 피고가 될 것이므로 자력도 충분할 것으로 예상됩니다 (적합 조건 2). 현재 대법원 파기환송으로 소송이 진행 중입니다.</t>
+          <t>다수의 사상자(부상 55명, 실종 14명) 발생으로 집단적 피해 규모가 크고(적합 조건 3, 4), 고용노동부 등 정부 기관이 중앙사고수습본부를 가동하여 사고 원인 및 책임에 대한 공식 조사가 진행 중이므로 증거 확보가 용이하며(적합 조건 5, 6), 공장 운영 주체의 책임이 명확하고 배상 능력이 있을 가능성이 높습니다(적합 조건 1, 2).</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>1명 (사망 근로자)</t>
+          <t>최소 69명 (부상 55명, 실종 14명)</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>한국어 서툰 외국인 노동자 30m 추락사…대법  현장소장 책임 물어야</t>
+          <t>대전 화재 ‘컨트롤타워 총동원’…중수본·대책본부 동시 가동</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031915060478112</t>
+          <t>https://biz.heraldcorp.com/article/10699373?ref=naver</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-20 00:19:21.563137+00:00</t>
+          <t>2026-03-20 12:26:17.938199+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>대법원 파기환송으로 형사 재판 진행 중</t>
+          <t>행안부 중대본 가동, 소방당국 및 노동부 등 공적 기관 조사 및 수습 진행 중</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>아파트 신축공사 현장에서 근로자가 추락사한 사고에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 책임을 인정하며 원심을 파기환송했다. 현장소장이 직접 위험 작업을 지시하지 않았더라도 위험성을 인식하고 방치했다면 책임이 있다는 취지다. 이 판결은 피해자 유족의 민사 손해배상 청구에 강력한 법적 근거를 제공할 것으로 보인다.</t>
+          <t>대전 대덕구의 한 자동차 부품 공장에서 대규모 화재가 발생하여 70명의 사상자와 14명의 연락두절자가 발생했습니다. 행정안전부가 중앙재난안전대책본부를 가동하고 소방당국, 노동부 등 공적 기관이 현장 수습 및 조사를 진행 중입니다. 다수의 인명 피해가 발생한 중대 산업재해로, 향후 책임 규명 및 손해배상 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>대법원 판결로 현장소장(및 고용 건설회사)의 업무상 과실 및 산업안전보건법 위반 책임이 명확히 인정됨 (적합 조건 1, 5). 상대방은 건설회사로 자력 확보 가능성이 높음 (적합 조건 2). 비록 단일 피해자이나 사망 사고로 피해의 중대성이 높으며, 대법원 판결이 민사 손해배상 소송에 유리한 법적 근거를 제공함.</t>
+          <t>대규모 공장 화재로 70명 사상, 14명 연락두절 등 다수의 인명 피해가 발생하여 집단적 피해가 명확합니다. 행안부 중대본 가동, 소방당국 및 노동부 등 공적 기관이 개입하여 조사 및 수습 중이므로 책임 규명 및 증거 확보 가능성이 높습니다. 피해 규모가 크고, 공장이라는 점에서 상대방의 자력도 어느 정도 예상됩니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>70명 사상, 14명 연락두절</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>대법  위험작업 지시 안해도 위험 알고 방치하면 현장소장 책임</t>
+          <t>대전 대덕구 공장 화재에 행안부 대책지원본부 가동…70명 사상·실종 1...</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319183700004?input=1195m</t>
+          <t>https://www.news1.kr/society/incident-accident/6108854</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-20 00:19:11.417279+00:00</t>
+          <t>2026-03-20 12:26:04.464252+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>노동단체 1인 시위 및 공동 성명 발표, 정부 기관에 대책 요구</t>
+          <t>고용노동부 중앙사고수습본부 및 행정안전부 대책지원본부 가동, 화재 원인 조사 중</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>전남 지역에서 올해만 9명의 노동자가 중대재해로 사망하는 등 사고가 잇따르자, 이주노동 인권단체들이 법무부와 지방노동 관청 앞에서 동시다발 1인 시위에 나섰습니다. 이들은 반복되는 참사가 전라남도와 노동부, 법무부의 무책임이 빚어낸 결과라고 비판하며, 원청과 하청, 내국인과 이주노동자 간 차별 구조 속에서 취약한 노동자들이 희생되고 있다고 주장했습니다.</t>
+          <t>대전의 한 자동차 부품 제조 공장에서 대규모 화재가 발생하여 중상 24명, 경상 29명, 연락 두절 14명 등 다수의 인명 피해가 발생했습니다. 고용노동부와 행정안전부가 각각 중앙사고수습본부와 대책지원본부를 구성하여 사고 수습 및 원인 조사를 진행 중입니다. 공장 내 위험 물질 보관이 진화에 어려움을 겪게 하고 있습니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>다수의 중대재해 사망 사고가 발생하여 집단적 피해가 명확하며(조건 3), 조선소 및 관련 협력업체, 그리고 정부 기관의 책임이 지적되어 상대방 책임이 비교적 명확하고 자력도 충분합니다(조건 1, 2). 사망 사고로 피해 규모가 크며(조건 4), 노동단체들의 활동으로 증거 확보 가능성이 높고 공적 절차(시위, 성명 발표)가 진행 중입니다(조건 5, 6).</t>
+          <t>이 사건은 자동차 부품 제조 공장에서 발생한 대규모 화재로, 중상 24명, 경상 29명, 연락 두절 14명 등 다수의 인명 피해가 발생했습니다. 공장 운영 주체의 안전 관리 책임이 명확할 것으로 예상되며, 고용노동부 등 공적 기관의 조사가 진행 중이므로 증거 확보가 용이하고 집단 소송 가능성이 높습니다. 상대방 기업의 배상 능력도 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>최소 9명 (사망)</t>
+          <t>중상 24명, 경상 29명, 연락 두절 14명</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>전남 중대재해 잇따라, 이주노동단체  더는 죽이지마라  1인 시위</t>
+          <t>고용노동부, 대전 공장 화재 ‘중수본’ 구성…“현재 진화율 80%”</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216117&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.mk.co.kr/article/11993978</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-19 00:16:42.686565+00:00</t>
+          <t>2026-03-20 12:25:39.746772+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 검거</t>
+          <t>대통령의 총동원 지시, 여당의 피해자 구제 및 복구 촉구 등 정부 및 정치권의 개입으로 공적 조사가 진행될 예정</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 전 직장 동료인 기장을 살해하고 다른 기장을 폭행한 사건이 발생했습니다. 가해자는 건강 문제로 비행에서 배제돼 퇴사한 것에 앙심을 품고 3년 전부터 범행을 계획했다고 진술했습니다. 경찰은 가해자를 검거하고 정확한 범행 동기를 수사 중입니다.</t>
+          <t>대전의 한 자동차부품 공장에서 화재가 발생하여 14명이 연락두절되는 심각한 인명 피해가 발생했습니다. 대통령이 총동원을 지시하고 여당이 피해자 구제와 복구를 촉구하는 등 정부와 정치권이 적극적으로 개입하고 있습니다. 이는 대규모 산업재해로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>피해자 유족이 항공사를 상대로 손해배상 청구 시, 대기업 피고(항공사)의 충분한 자력(적합 조건 2), 살인 사건으로 인한 막대한 피해 규모(적합 조건 4), 경찰 수사를 통한 명확한 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 이미 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이며, 가해자의 범행 동기가 직장 내 부당함에 대한 앙심으로 추정되어 항공사의 관리 책임 여부도 쟁점이 될 수 있습니다(적합 조건 1).</t>
+          <t>대전 자동차부품 공장 화재로 14명이 연락두절된 사건으로, 다수의 인명 피해(적합 조건 3, 4)가 발생하여 공장 운영 주체의 책임이 비교적 명확할 것으로 예상됩니다(적합 조건 1). 대통령의 총동원 지시와 여당의 지원 방안 마련 촉구 등 공적 절차가 이미 진행 중이거나 예정되어 있어(적합 조건 6) 객관적인 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>사망 1명, 부상 1명</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>항공사 기장 살해한 50대 전직 부기장 검거… 범행 3년 전부터 계획</t>
+          <t>대전 자동차부품 공장 화재로 14명 연락두절···李대통령 '총동원' 지...</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/18/2026031890024.html</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=341162</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-18 00:27:13.474039+00:00</t>
+          <t>2026-03-20 12:21:53.994488+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>고용노동부 산업안전 기획감독 착수</t>
+          <t>대법원 판결 선고</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>고용노동부가 쿠팡의 과로사 및 산업재해 은폐 의혹에 대해 고강도 기획감독에 착수했다. 쿠팡은 조직적으로 산재를 은폐하고 유족에게 합의를 종용했다는 의혹을 받고 있으며, 노동부는 쿠팡 본사 및 100여개 사업장을 대상으로 법 위반사항을 중점 감독할 예정이다. 이는 다수의 피해자가 발생할 수 있는 중대한 산업재해 관련 사건으로, 향후 소송으로 이어질 가능성이 높다.</t>
+          <t>대법원은 진폐증으로 사망한 노동자의 미지급 장해급여 수급권과 관련, 선순위 유족마저 사망해도 급여가 사라지지 않는다는 취지의 판결을 내렸다. 이는 유족의 권리를 보호하고, 유사한 상황에 처한 다른 유족들에게도 미지급 급여를 청구할 수 있는 법적 근거를 제공할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(고용노동부의 고강도 기획감독 착수), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해(과로사 및 산재 은폐 의혹, 100여개 사업장 대상)와 피해 규모가 큼(사망 사고, 조직적 은폐 의혹). 또한, 노동부의 데이터 분석 및 조사를 통해 증거 확보가 가능하고, 이미 공적 절차(고용노동부 기획감독)가 진행 중이다.</t>
+          <t>근로복지공단이라는 자력 있는 공공기관이 상대방이며(적합 조건 2), 대법원 판결을 통해 미지급 산재 장해급여의 수급권이 유족 사망 시에도 소멸하지 않는다는 법리가 확정되어 유사 사례의 잠재적 피해자들이 다수 발생할 수 있음(적합 조건 3). 이미 대법원 소송이 진행 중이므로 증거 확보 및 공적 절차 진행이 명확함(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>노동부, 쿠팡 ‘산재 은폐 의혹’ 고강도 기획감독</t>
+          <t>못 받은 산재 장해급여, 유족 사망해도 사라지지 않아</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603162037015</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233301</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:40.176759+00:00</t>
+          <t>2026-03-20 00:45:59.886707+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E282" t="inlineStr"/>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>KG스틸</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>중대재해 발생, 관련 기관 조사 예상</t>
+        </is>
+      </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 업무 기록과 아카이브 자료를 바탕으로 첨단 산업 이면에 가려진 취약한 몸들의 현실을 드러내는 작품이다. 이 작품은 동시대 미술 기획전 '어디에나 있고 어디에도 없을'에서 전시된다.</t>
+          <t>KG스틸 인천공장에서 하청 노동자 사망사고가 발생했다. 이는 중대재해 반복 및 원하청 구조 하의 안전 책임 회피 문제와 연관되어 있으며, 고위험 공정에서 사고가 발생했다는 점이 지적되고 있다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>해당 기사는 동시대 미술 기획전의 전시 작품을 소개하는 내용으로, 반도체 산업 재해 피해자들의 현실을 다룬 예술 작품에 대한 설명입니다. 현재 진행 중이거나 새롭게 발생한 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>KG스틸이라는 대기업이 피고이며(적합 조건 2), 사망사고라는 중대한 피해가 발생했고(적합 조건 4), 중대재해 반복 및 원하청 안전 책임 회피 문제가 제기되어 상대방 책임이 명확합니다(적합 조건 1). 또한 중대재해는 통상적으로 정부 기관의 조사가 수반되므로 증거 확보 및 공적 절차 진행 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>동시대 미술 기획전 '어디에나 있고 어디에도 없을'</t>
+          <t>KG스틸 인천공장 사망사고…중대재해 반복 속 '경영 책임·정책 괴리' 도...</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>upkoreanews.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632664</t>
+          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=97559</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:31.094638+00:00</t>
+          <t>2026-03-20 00:30:28.321512+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>건설회사</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>순직 급여 인정 소송 1심 판결 예정 (3월 26일)</t>
+          <t>대법원 파기환송 (형사 사건)</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>30대 과학 교사가 3D 프린터 사용 중 발생한 희귀암으로 사망하자, 유족은 3D 프린터의 유해성을 주장하며 공무상 재해를 신청했으나 정부는 인과관계 불명확을 이유로 불인정했습니다. 이에 유족은 순직 급여 인정 소송을 제기했으며, 1심 판결을 앞두고 있습니다. 아버지는 아들의 명예를 위해 자전거 종주를 하며 사연을 알리고 있습니다.</t>
+          <t>2020년 세종시 아파트 신축 공사 현장에서 러시아 국적 노동자가 추락사한 사건에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 혐의에 대해 무죄 부분을 파기하고 사건을 대전지법으로 돌려보냈습니다. 대법원은 현장소장이 위험성을 인지했음에도 안전 조치를 취하지 않아 책임이 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>정부(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(조건 2), 3D 프린터의 유해성에 대한 과학적 근거와 함께 유사 피해 사례(다른 교사 암 발병)가 있어 인과관계 입증 가능성이 높습니다(조건 1, 5). 현재 순직 급여 인정 소송 1심이 진행 중이며(조건 6), 사망에 이른 희귀암 발병으로 피해 규모가 큽니다(조건 4). 잠재적 집단 피해 가능성도 있습니다(조건 3).</t>
+          <t>대법원 판결로 현장소장의 안전조치 미흡 책임이 명확히 인정되었으며 (적합 조건 1, 5), 사망 사고로 피해 규모가 크고 (적합 조건 4), 건설회사를 상대로 손해배상 청구가 가능하여 상대방의 자력도 충분합니다 (적합 조건 2). 이미 형사 절차가 대법원 파기환송으로 진행 중이므로 사실관계 및 증거 확보가 용이합니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
+          <t>건설현장서 노동자 추락사고...대법  위험 방치하면 현장소장 책임</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508337&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603200811384448</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-14 00:41:39.267717+00:00</t>
+          <t>2026-03-20 00:28:28.522869+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
-      <c r="A284" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A284" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>순직 급여 인정 소송 1심 진행 중</t>
+          <t>대법원 판결 선고 (현장소장 책임 인정)</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>30대 과학 교사가 3D 프린터 사용 중 희귀암에 걸려 사망한 사건으로, 유족들은 3D 프린터의 발암 물질이 원인이라며 공무상 재해를 주장하고 있습니다. 정부가 인과관계 불명확을 이유로 이를 인정하지 않자, 유족은 순직 급여 인정 소송을 제기하여 현재 1심 판결을 앞두고 있습니다.</t>
+          <t>아파트 공사 현장에서 외국인 근로자가 추락사한 사건에 대해 대법원이 현장소장의 책임을 인정했습니다. 대법원은 현장소장이 외국인 근로자와의 의사소통 문제, 그리고 갱폼을 작업 발판으로 사용할 가능성을 인지하고도 위험을 방치했다고 판단했습니다. 이 판결은 현장소장의 과실을 명확히 한 것으로, 피해자 유족의 민사상 손해배상 청구에 중요한 근거가 될 것입니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>공무상 재해를 인정하지 않은 정부를 상대로 소송 중이므로 상대방의 자력이 충분하며(적합 조건 2), 30대 교사의 사망 사건으로 피해 규모가 크고(적합 조건 4), 3D 프린터에서 발암 물질이 검출된다는 과학자들의 언급이 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 인과관계 입증이 쟁점이 될 수 있습니다.</t>
+          <t>대법원 판결로 현장소장의 책임이 명확히 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사고로 피해 규모가 큽니다(적합 조건 4). 대법원 판결이라는 강력한 증거가 확보되어 있습니다(적합 조건 5). 이는 피해자 유족의 민사상 손해배상 청구에 매우 유리한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
+          <t>아파트 공사 중 추락사…대법  지시 안했어도 위험 방치한 현장소장 책...</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507923&amp;ref=A</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226618</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:30.816530+00:00</t>
+          <t>2026-03-20 00:27:44.376185+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr"/>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>SPC삼립</t>
+        </is>
+      </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>직업성 암 의심 사례 상담 중, 소송 준비 가능성</t>
+          <t>경찰 및 고용노동부 수사 진행 중, 공장장 등 4명 구속영장 기각</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>이 칼럼은 직업성 암의 특성과 노동자들이 겪는 입증의 어려움을 다루며, 대법원 판례를 통해 입증 책임이 완화된 점을 강조합니다. 굴뚝청소부, 라듐 걸스, 반도체 백혈병 사건 등 역사적 사례를 통해 직업성 암이 사회적 문제임을 지적하고, 노동자들의 권리 구제 가능성을 시사합니다.</t>
+          <t>SPC삼립 시화공장에서 발생한 사망사고와 관련하여 공장장 등 4명에 대한 구속영장이 기각되었습니다. 경찰과 고용노동부는 피해자가 기계 내부에서 작업 중 사고를 당한 것으로 보고 수사를 진행해왔으며, 검찰의 보완수사 요구 후 다시 영장을 신청했으나 기각되었습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>직업성 암은 다수의 노동자에게 발생하는 집단적 피해 가능성이 높고(집단적 피해), 대기업 등 자력 있는 상대방을 대상으로 할 가능성이 큽니다(상대방 자력). 특히 대법원 판례로 영업비밀 등으로 인한 증거 확보의 어려움에도 불구하고 입증 책임이 완화되어 소송 승소 가능성이 높아졌습니다(증거 확보 가능). 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
+          <t>SPC삼립이라는 대기업 계열사가 피고가 될 가능성이 높고(적합 조건 2), 사망사고로 피해 규모가 매우 큽니다(적합 조건 4). 경찰과 고용노동부의 수사 및 검찰의 구속영장 신청 등 공적 절차가 진행 중이며(적합 조건 6), 이는 상대방의 책임이 비교적 명확하고(적합 조건 1) 증거 확보 가능성이 높다는 것을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>[김준영 칼럼] 직업성 암과 공동체의 과제: 보이지 않는 위험과의 사투</t>
+          <t>SPC삼립 시화공장 사망사고… 공장장 등 4명 구속영장 전원 기각</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40877</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87444</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-13 00:56:35.068358+00:00</t>
+          <t>2026-03-20 00:27:14.968354+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>반도체 기업</t>
+          <t>건설사</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>직업병 인정 관련 법적, 행정적 논의 및 소송 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>반도체 직업병 소송에서 법원은 직업성 암의 상당인과관계를 추론할 때 복합·누적 노출, 공정 구조, 안전보건 관리 부실 등 다양한 위험요인을 고려해야 한다고 지적했습니다. '추정의 원칙'과 '심의제외 확대'를 통해 직업병 인정 문턱이 낮아질지에 대한 논의가 활발하게 진행되고 있습니다.</t>
+          <t>갱폼 추락사고로 외국인 근로자가 피해를 입은 사건에서, 대법원은 현장소장이 피해자의 한국어 소통 어려움을 고려하여 더욱 명확하고 추가적인 안전조치를 취할 의무가 있었다고 판시했습니다. 이는 현장소장에게 책임이 없다고 본 원심을 뒤집은 것으로, 산업 현장의 안전조치 의무를 강조하는 판결입니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>대기업 피고(반도체 기업)의 책임이 비교적 명확하며, 다수의 직업병 피해자가 발생하여 집단적 피해에 해당합니다. 직업성 암이라는 점에서 피해 규모가 크고, '추정의 원칙' 등 직업병 인정 문턱을 낮추려는 법적 논의가 활발하여 증거 확보 및 소송 가능성이 높습니다. 공단 관련 절차도 진행 중인 것으로 보입니다.</t>
+          <t>대법원이 현장소장의 안전조치 의무를 인정하며 상대방의 책임이 명확해졌습니다 (적합 조건 1). 건설 현장 추락사고로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 대법원까지 진행된 사건이므로 증거가 충분히 확보되었을 것입니다 (적합 조건 5). 피고가 될 건설사의 자력도 충분할 것으로 보입니다 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>추정의 원칙과 심의제외 확대, 직업병 인정 문턱은 낮아졌을까</t>
+          <t>갱폼 추락사고, 현장소장 책임 없다  뒤집혀…대법  안전조치 의무 위...</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233159</t>
+          <t>https://www.hankyung.com/article/202603203872i</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-03-12 00:45:19.487492+00:00</t>
+          <t>2026-03-20 00:21:37.454787+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>한국서부발전, 한전KPS, 한국파워O&amp;M</t>
+          <t>D 주식회사, 주식회사 E, 주식회사 C</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 고용노동부 중대재해처벌법 위반 여부 판단 진행 중</t>
+          <t>대법원 파기환송, 원심법원 재심리 예정</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>태안화력발전소에서 하청 노동자가 안전 관리 소홀로 사망하는 사고가 발생했다. 경찰은 원청 및 하청 관계자 8명을 검찰에 송치했으나, 한국서부발전과 한전KPS 대표는 불송치되어 '꼬리 자르기' 비판이 제기되고 있다. 현재 고용노동부에서 중대재해처벌법 위반 여부를 검토 중이다.</t>
+          <t>건설 현장에서 근로자가 추락 사망한 업무상과실치사 및 산업안전보건법위반 사건에서, 대법원이 원심의 무죄 판단에 대해 법리 오해 등을 이유로 파기환송했습니다. 피고인들은 대규모 건설 공사의 시공 및 하도급 사업주이며, 대법원이 안전조치 의무 위반 가능성을 지적하여 민사상 손해배상 청구의 근거가 강화될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 안전 관리 소홀로 인한 사망 사고임이 명확히 밝혀졌고(적합 조건 1), 한국서부발전과 한전KPS는 자력이 충분한 공공기관이다(적합 조건 2). 사망 사고로 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거가 확보되었고 검찰 송치 및 고용노동부의 중대재해처벌법 위반 여부 판단 등 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
+          <t>대법원이 원심의 무죄 판단을 파기환송하며 피고인들의 안전조치 의무 위반 및 업무상 과실치사 책임이 명확해질 가능성을 시사하여 상대방 책임이 비교적 명확합니다. (적합 조건 1) 피고인들은 대규모 건설 공사의 시공 및 하도급 사업주로 자력이 충분하며 (적합 조건 2), 근로자 사망이라는 중대한 피해가 발생하여 피해 규모가 큽니다. (적합 조건 4) 1심 유죄 판결 및 대법원 파기환송을 통해 증거 확보 가능성이 높습니다. (적합 조건 5) 사건이 종결되지 않고 재심리가 예정되어 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>[리포트]'위험한 방치' 관리자 8명 검찰로⋯서부발전 대표 '불송치'</t>
+          <t>대법원, 안전조치의무위반으로 추락 사망 무죄 부분 원심 파기환송</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/828879</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031920194198009a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-03-11 00:22:27.266434+00:00</t>
+          <t>2026-03-20 00:21:01.388804+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
-      <c r="A288" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>롯데리조트 부여, 맥서브</t>
+          <t>건설사 (구체적 기업명 미상)</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>중대재해처벌법 관련 형사 절차 무죄 판결 및 불기소로 종결</t>
+          <t>현장소장 업무상 과실치사 혐의 대법원 파기환송 (형사 사건 진행 중)</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>2022년 롯데리조트 부여 내 인공호수 관리 중 발생한 중대재해 사건으로, 하청업체 맥서브 소속 피해자가 발생했습니다. 중대재해처벌법 위반 혐의로 기소된 하청업체는 무죄 판결을 받았고, 원청인 롯데리조트는 불기소 처분되어 형사 절차가 종결되었습니다.</t>
+          <t>세종의 한 아파트 공사 현장에서 외국인 근로자가 불안정한 발판에서 추락해 사망한 사고와 관련, 대법원이 현장소장의 업무상 과실치사 혐의를 인정하며 원심을 파기환송했다. 현장소장이 안전관리 책임을 다하지 않아 사망에 이르게 한 인과관계가 있다고 판단했다. 이 사건은 형사 절차가 진행 중이며, 이를 바탕으로 민사상 손해배상 청구가 가능할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>형사상 중대재해처벌법 위반 혐의에 대해 원청은 불기소, 하청은 무죄 판결을 받아 형사 절차가 종결되었음. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방의 책임이 형사적으로 명확히 입증되지 않아 민사상 책임 입증에도 어려움이 예상됨.</t>
+          <t>대법원이 현장소장의 안전관리 책임과 사망 사이의 인과관계를 인정하여 상대방의 책임이 명확하며(적합 조건 1), 사망 사고로 인한 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 확보된 상태이다(적합 조건 5). 아파트 공사 현장이므로 건설사의 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (외국인 근로자)</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>원청 불기소로 하청 무죄, 중대재해처벌법 여덟 번째 무죄 판결</t>
+          <t>해체하던 발판 올라 작업 중 추락…대법  현장소장, 과실치사</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233128</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003556074</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:15.226616+00:00</t>
+          <t>2026-03-20 00:20:12.364993+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>서부전기안전관리 및 관련 수급업체</t>
+          <t>건설사</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>법원 판결 또는 판단</t>
+          <t>대법원 파기환송 (현장소장 형사 사건)</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>기사 내용은 특고압반 관련 산업재해 사건에서 피해자의 돌발적 행위에 대해 안전조치 의무가 없다는 법원의 판단을 시사한다. 이는 시설관리자가 전기안전관리 자격 없이 특고압반에 출입할 필요가 없는 상황에서 발생한 사고에 대한 책임 소재를 다룬 것으로 보인다.</t>
+          <t>2020년 세종시 아파트 공사 현장에서 러시아 국적 근로자가 거푸집 해체 작업 중 30m 아래로 추락해 사망한 사건. 현장소장 B씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 대법원은 B씨에게 안전조치 의무 위반과 사망 사이의 인과관계가 있다고 판단하며 무죄를 선고한 원심을 파기환송했다. 이는 현장소장의 구체적 지시가 없었더라도 안전조치 의무 위반이 성립함을 명확히 한 판결이다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>기사 제목에서 '피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어'라고 명시되어 있어, 상대방의 책임이 명확하지 않거나 이미 법원에서 부인되었을 가능성이 높다 (적합 조건 1 불충족). 또한, 단일 피해자로 보이며, 상대방의 자력이나 피해 규모에 대한 정보가 부족하다.</t>
+          <t>대법원이 현장소장의 산업안전보건법상 안전조치 의무 위반 및 사망과의 인과관계를 명확히 인정하여 상대방 책임이 명확합니다. 사망 사고로 피해 규모가 크고, 이미 3심까지 진행된 형사 사건을 통해 충분한 증거가 확보되어 있습니다. 건설사라는 상대방의 자력도 충분할 것으로 예상됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어</t>
+          <t>대법  거푸집 해체 중 추락사, 현장소장 구체적 지시 없어도 처벌</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233137</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026031916395770370</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:06.415482+00:00</t>
+          <t>2026-03-20 00:19:45.277210+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>한국서부발전, 한전KPS (관리 감독자 8명 송치)</t>
+          <t>하도급 건설사</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 원·하청 관리 감독자 8명 검찰 송치, 대책위 재수사 촉구 중</t>
+          <t>대법원 파기환송 (원심 무죄 취소, 유죄 취지로 재심리)</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>지난해 태안화력발전소에서 작업 중 사망한 하청 노동자 고 김충현 씨 사고와 관련해, 경찰이 한국서부발전 등 원·하청 관리 감독자 8명을 업무상과실치사 혐의로 검찰에 송치했습니다. 현장 안전조치 미흡, 2인 1조 원칙 미준수, 부실한 안전점검 등이 사고 원인으로 지목되었으며, 대책위는 서부발전 대표 등에 대한 불송치 결정에 반발하며 재수사를 촉구하고 있습니다.</t>
+          <t>건설 현장에서 한국어가 서툰 외국인 노동자가 30m 추락사한 사건에 대해 대법원이 현장소장의 안전조치 의무 위반과 사망 사이의 인과관계를 인정하며 유죄 취지로 파기환송했습니다. 현장소장이 외국인 근로자의 의사소통 어려움을 인지하고도 충분한 안전조치를 취하지 않은 점이 핵심 쟁점이었습니다. 이로써 하도급 건설사의 책임이 명확해졌습니다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 현장 안전조치 미흡, 2인 1조 원칙 미준수 등 상대방(원·하청 관리 감독자)의 책임이 명확히 드러났습니다. 한국서부발전, 한전KPS 등 공공기관에 준하는 자력 있는 상대방이 특정되며, 사망 사고로 피해 규모가 매우 큽니다. 경찰 수사 결과라는 객관적 증거가 확보되었고, 현재 검찰 송치 단계로 공적 절차가 진행 중입니다.</t>
+          <t>대법원에서 현장소장의 안전조치 의무 위반과 사망 사이의 인과관계를 명확히 인정하여 상대방 책임이 분명합니다 (적합 조건 1, 5). 사망 사고이므로 피해 규모가 크고 (적합 조건 4), 하도급 건설사가 피고가 될 것이므로 자력도 충분할 것으로 예상됩니다 (적합 조건 2). 현재 대법원 파기환송으로 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
+          <t>1명 (사망 근로자)</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>한국어 서툰 외국인 노동자 30m 추락사…대법  현장소장 책임 물어야</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031915060478112</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:19:21.563137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr"/>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>대법원 파기환송으로 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>아파트 신축공사 현장에서 근로자가 추락사한 사고에 대해 대법원이 현장소장의 업무상과실치사 및 산업안전보건법 위반 책임을 인정하며 원심을 파기환송했다. 현장소장이 직접 위험 작업을 지시하지 않았더라도 위험성을 인식하고 방치했다면 책임이 있다는 취지다. 이 판결은 피해자 유족의 민사 손해배상 청구에 강력한 법적 근거를 제공할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>대법원 판결로 현장소장(및 고용 건설회사)의 업무상 과실 및 산업안전보건법 위반 책임이 명확히 인정됨 (적합 조건 1, 5). 상대방은 건설회사로 자력 확보 가능성이 높음 (적합 조건 2). 비록 단일 피해자이나 사망 사고로 피해의 중대성이 높으며, 대법원 판결이 민사 손해배상 소송에 유리한 법적 근거를 제공함.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>[기고] 중대재해처벌법과 산업안전보건법과의 비교와 상호관계</t>
+          <t>대법  위험작업 지시 안해도 위험 알고 방치하면 현장소장 책임</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>kmaeil.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.kmaeil.com/news/articleView.html?idxno=632198</t>
+          <t>https://www.yna.co.kr/view/AKR20260319183700004?input=1195m</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-09 12:17:59.349676+00:00</t>
+          <t>2026-03-20 00:19:11.417279+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>조선소 및 관련 협력업체, 대한민국 (고용노동부, 법무부, 전라남도)</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>근로복지공단 상소 자제 원칙 수립 및 적용</t>
+          <t>노동단체 1인 시위 및 공동 성명 발표, 정부 기관에 대책 요구</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>근로복지공단이 산업재해 소송에서 패소할 경우 원칙적으로 상소를 자제하는 새로운 기준을 마련했습니다. 이는 국정감사 지적과 대통령 지시에 따른 것으로, 산재 피해자들의 피해 구제 지연 문제를 해소하기 위함입니다. 이 정책으로 인해 산재 피해자들은 법원 승소 시 신속하게 보상받을 수 있게 될 전망입니다.</t>
+          <t>전남 지역에서 올해만 9명의 노동자가 중대재해로 사망하는 등 사고가 잇따르자, 이주노동 인권단체들이 법무부와 지방노동 관청 앞에서 동시다발 1인 시위에 나섰습니다. 이들은 반복되는 참사가 전라남도와 노동부, 법무부의 무책임이 빚어낸 결과라고 비판하며, 원청과 하청, 내국인과 이주노동자 간 차별 구조 속에서 취약한 노동자들이 희생되고 있다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>근로복지공단은 공공기관으로 자력이 충분하며(적합 조건 2), 산재 피해자들의 소송 지연 고통은 집단적이고(적합 조건 3) 개별 사건의 피해 규모도 상당합니다(적합 조건 4). 국정감사 지적 및 대통령 지시 등 공적 절차를 통해 문제점이 명확히 드러났고(적합 조건 5, 6), 공단이 이를 수용하여 정책을 변경함으로써 산재 피해자들의 승소 후 보상 불확실성과 지연 위험이 크게 감소하여 소송금융 투자 매력이 높아졌습니다.</t>
+          <t>다수의 중대재해 사망 사고가 발생하여 집단적 피해가 명확하며(조건 3), 조선소 및 관련 협력업체, 그리고 정부 기관의 책임이 지적되어 상대방 책임이 비교적 명확하고 자력도 충분합니다(조건 1, 2). 사망 사고로 피해 규모가 크며(조건 4), 노동단체들의 활동으로 증거 확보 가능성이 높고 공적 절차(시위, 성명 발표)가 진행 중입니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>산재 피해자 다수</t>
+          <t>최소 9명 (사망)</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>근로복지공단, 산재 소송 패소 시 ‘상소 자제’ 원칙 세웠다</t>
+          <t>전남 중대재해 잇따라, 이주노동단체  더는 죽이지마라  1인 시위</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/labor/1248198.html</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216117&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-09 00:14:50.005005+00:00</t>
+          <t>2026-03-19 00:16:42.686565+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>항공사 (미상)</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>근로복지공단 상소 기준 개선, 행정소송 절차 단축</t>
+          <t>경찰 수사 및 가해자 검거</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>근로복지공단이 법원에서 업무상 재해로 인정된 사건에 대해 원칙적으로 상소하지 않기로 정책을 변경했다. 이는 재해 노동자의 권리구제를 신속하게 하고 불필요한 소송 기간을 단축하기 위함이다. 대통령 지시와 국회 지적에 따른 것으로, 공단은 법리 정립 등 실익이 명확한 경우에만 예외적으로 상소할 예정이다.</t>
+          <t>전직 항공사 부기장이 전 직장 동료인 기장을 살해하고 다른 기장을 폭행한 사건이 발생했습니다. 가해자는 건강 문제로 비행에서 배제돼 퇴사한 것에 앙심을 품고 3년 전부터 범행을 계획했다고 진술했습니다. 경찰은 가해자를 검거하고 정확한 범행 동기를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>근로복지공단이 법원에서 업무상 재해로 인정된 사건에 대해 원칙적으로 상소하지 않기로 한 정책 변경은 재해 노동자의 권리구제를 신속하게 하고 소송 기간을 단축시켜 소송금융 투자에 유리한 환경을 조성합니다. (적합 조건 1, 2, 5, 6 해당) 상대방인 근로복지공단은 공공기관으로 자력이 충분하며, 법원이 이미 업무상 재해를 인정한 사건이므로 책임 및 증거가 명확합니다.</t>
+          <t>피해자 유족이 항공사를 상대로 손해배상 청구 시, 대기업 피고(항공사)의 충분한 자력(적합 조건 2), 살인 사건으로 인한 막대한 피해 규모(적합 조건 4), 경찰 수사를 통한 명확한 증거 확보 가능성(적합 조건 5)이 높습니다. 또한, 이미 공적 절차(경찰 수사)가 진행 중(적합 조건 6)이며, 가해자의 범행 동기가 직장 내 부당함에 대한 앙심으로 추정되어 항공사의 관리 책임 여부도 쟁점이 될 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>재해 노동자 다수</t>
+          <t>사망 1명, 부상 1명</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>산재 피해자 권리구제 빨라진다…근로복지공단, 패소 땐 상소 안한다</t>
+          <t>항공사 기장 살해한 50대 전직 부기장 검거… 범행 3년 전부터 계획</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603082028015</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/18/2026031890024.html</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-08 12:55:49.935710+00:00</t>
+          <t>2026-03-18 00:27:13.474039+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>쿠팡</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>근로복지공단 상소 기준 개선 발표</t>
+          <t>고용노동부 산업안전 기획감독 착수</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>근로복지공단이 법원이 업무상 재해로 인정한 사건에 대해 원칙적으로 상소를 제기하지 않는 '원심 존중' 기준을 도입한다. 이는 재해 노동자의 권리 구제를 신속화하고 소송을 줄이기 위함이다. 공단은 학교 급식실 조리 노동자의 폐암 등 일부 사건에서 이미 원심 판단을 수용하며 상소를 줄여나가고 있다.</t>
+          <t>고용노동부가 쿠팡의 과로사 및 산업재해 은폐 의혹에 대해 고강도 기획감독에 착수했다. 쿠팡은 조직적으로 산재를 은폐하고 유족에게 합의를 종용했다는 의혹을 받고 있으며, 노동부는 쿠팡 본사 및 100여개 사업장을 대상으로 법 위반사항을 중점 감독할 예정이다. 이는 다수의 피해자가 발생할 수 있는 중대한 산업재해 관련 사건으로, 향후 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>근로복지공단이 법원의 산재 인정 판결에 대해 원칙적으로 상소하지 않겠다는 정책을 발표하여, 1심에서 승소한 재해 노동자들의 권리 구제가 신속해질 것으로 예상됩니다. 이는 상대방(근로복지공단)의 자력이 충분하고 (적합 조건 2), 법원이 이미 상당인과관계를 인정한 사건이므로 책임이 명확하며 (적합 조건 1), 증거가 확보된 상태입니다 (적합 조건 5). 또한, 폐암, 뇌종양 등 중대한 직업병은 피해 규모가 크고 (적합 조건 4) 집단적 피해로 이어질 가능성이 높습니다 (적합 조건 3).</t>
+          <t>상대방 책임이 비교적 명확하고(고용노동부의 고강도 기획감독 착수), 상대방에게 자력이 충분하며(대기업 쿠팡), 집단적 피해(과로사 및 산재 은폐 의혹, 100여개 사업장 대상)와 피해 규모가 큼(사망 사고, 조직적 은폐 의혹). 또한, 노동부의 데이터 분석 및 조사를 통해 증거 확보가 가능하고, 이미 공적 절차(고용노동부 기획감독)가 진행 중이다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>산재 소송 줄인다…근로복지공단 ‘원심 존중’ 기준 도입</t>
+          <t>노동부, 쿠팡 ‘산재 은폐 의혹’ 고강도 기획감독</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260308500529</t>
+          <t>https://www.khan.co.kr/article/202603162037015</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-08 12:48:13.386621+00:00</t>
+          <t>2026-03-16 12:33:40.176759+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="4" t="inlineStr">
+      <c r="A295" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
-      <c r="D295" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D295" t="inlineStr"/>
+      <c r="E295" t="inlineStr"/>
       <c r="F295" t="inlineStr">
         <is>
-          <t>근로복지공단이 산업재해 소송 상소 제기 기준 개선안을 마련 중입니다. 이는 소송의 승패를 넘어 일하다 다친 사람이 신속히 일상으로 복귀할 수 있도록 지원하기 위함이며, 산재 판단 시 상소를 자제하는 방향으로 정책을 개선할 예정입니다.</t>
+          <t>이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 업무 기록과 아카이브 자료를 바탕으로 첨단 산업 이면에 가려진 취약한 몸들의 현실을 드러내는 작품이다. 이 작품은 동시대 미술 기획전 '어디에나 있고 어디에도 없을'에서 전시된다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>해당 기사는 근로복지공단의 내부 소송 기준 개선안 마련에 대한 내용으로, 특정 피해자와 상대방이 존재하는 소송 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 직접적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 동시대 미술 기획전의 전시 작품을 소개하는 내용으로, 반도체 산업 재해 피해자들의 현실을 다룬 예술 작품에 대한 설명입니다. 현재 진행 중이거나 새롭게 발생한 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>“산재 판단시 상소 자제”…근로복지공단, 소송 기준 개선안 마련</t>
+          <t>동시대 미술 기획전 '어디에나 있고 어디에도 없을'</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081609345140296</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632664</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:07.602676+00:00</t>
+          <t>2026-03-16 12:33:31.094638+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>근로복지공단의 산재 소송 상소 자제 원칙 도입</t>
+          <t>순직 급여 인정 소송 1심 판결 예정 (3월 26일)</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>근로복지공단이 산재 소송에서 법원이 업무상 재해를 인정한 경우 원칙적으로 상소하지 않는 새로운 기준을 도입합니다. 이는 산재 노동자의 권리구제를 신속히 하고 장기 소송을 줄이기 위함이며, 다수의 산재 피해자들에게 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
+          <t>30대 과학 교사가 3D 프린터 사용 중 발생한 희귀암으로 사망하자, 유족은 3D 프린터의 유해성을 주장하며 공무상 재해를 신청했으나 정부는 인과관계 불명확을 이유로 불인정했습니다. 이에 유족은 순직 급여 인정 소송을 제기했으며, 1심 판결을 앞두고 있습니다. 아버지는 아들의 명예를 위해 자전거 종주를 하며 사연을 알리고 있습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>근로복지공단은 공공기관으로 배상 능력이 충분하며(적합 조건 2), 이 정책은 1심에서 승소한 다수의 산재 피해자들에게 소송 기간 단축 및 불확실성 감소라는 긍정적 영향을 미칩니다(적합 조건 3). 이는 산재 관련 소송금융 투자 기회를 확대하고 투자 매력도를 높이는 요인입니다.</t>
+          <t>정부(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(조건 2), 3D 프린터의 유해성에 대한 과학적 근거와 함께 유사 피해 사례(다른 교사 암 발병)가 있어 인과관계 입증 가능성이 높습니다(조건 1, 5). 현재 순직 급여 인정 소송 1심이 진행 중이며(조건 6), 사망에 이른 희귀암 발병으로 피해 규모가 큽니다(조건 4). 잠재적 집단 피해 가능성도 있습니다(조건 3).</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>근로복지공단, 산재 소송 패소 시 ‘상소 자제’ 원칙 도입</t>
+          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260308508862?OutUrl=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508337&amp;ref=A</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-08 12:42:38.830766+00:00</t>
+          <t>2026-03-14 00:41:39.267717+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C297" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E297" t="inlineStr"/>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>정부</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>순직 급여 인정 소송 1심 진행 중</t>
+        </is>
+      </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>경남도립미술관의 첫 기획전 '어디에나 있고 어디에도 없을'이 개최되었습니다. 전시작 중 이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 기록과 증언을 바탕으로 첨단 산업 이면의 취약한 현실을 조명합니다.</t>
+          <t>30대 과학 교사가 3D 프린터 사용 중 희귀암에 걸려 사망한 사건으로, 유족들은 3D 프린터의 발암 물질이 원인이라며 공무상 재해를 주장하고 있습니다. 정부가 인과관계 불명확을 이유로 이를 인정하지 않자, 유족은 순직 급여 인정 소송을 제기하여 현재 1심 판결을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>해당 기사는 반도체 산업 재해 피해자들을 다룬 미술 전시회에 대한 보도로, 특정 사건이나 소송의 진행 상황을 언급하고 있지 않습니다. 소송 상대방이 특정되지 않고, 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>공무상 재해를 인정하지 않은 정부를 상대로 소송 중이므로 상대방의 자력이 충분하며(적합 조건 2), 30대 교사의 사망 사건으로 피해 규모가 크고(적합 조건 4), 3D 프린터에서 발암 물질이 검출된다는 과학자들의 언급이 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 인과관계 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>경남도립미술관 첫 기획전…'어디에나 있고 어디에도 없을'</t>
+          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=538437</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507923&amp;ref=A</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:47.962164+00:00</t>
+          <t>2026-03-13 13:13:30.816530+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C298" t="inlineStr">
+      <c r="C298" t="inlineStr"/>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>직업성 암 의심 사례 상담 중, 소송 준비 가능성</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>이 칼럼은 직업성 암의 특성과 노동자들이 겪는 입증의 어려움을 다루며, 대법원 판례를 통해 입증 책임이 완화된 점을 강조합니다. 굴뚝청소부, 라듐 걸스, 반도체 백혈병 사건 등 역사적 사례를 통해 직업성 암이 사회적 문제임을 지적하고, 노동자들의 권리 구제 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>직업성 암은 다수의 노동자에게 발생하는 집단적 피해 가능성이 높고(집단적 피해), 대기업 등 자력 있는 상대방을 대상으로 할 가능성이 큽니다(상대방 자력). 특히 대법원 판례로 영업비밀 등으로 인한 증거 확보의 어려움에도 불구하고 입증 책임이 완화되어 소송 승소 가능성이 높아졌습니다(증거 확보 가능). 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>[김준영 칼럼] 직업성 암과 공동체의 과제: 보이지 않는 위험과의 사투</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>financialreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M298" t="inlineStr">
+        <is>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40877</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:56:35.068358+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>반도체 기업</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>직업병 인정 관련 법적, 행정적 논의 및 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>반도체 직업병 소송에서 법원은 직업성 암의 상당인과관계를 추론할 때 복합·누적 노출, 공정 구조, 안전보건 관리 부실 등 다양한 위험요인을 고려해야 한다고 지적했습니다. '추정의 원칙'과 '심의제외 확대'를 통해 직업병 인정 문턱이 낮아질지에 대한 논의가 활발하게 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>대기업 피고(반도체 기업)의 책임이 비교적 명확하며, 다수의 직업병 피해자가 발생하여 집단적 피해에 해당합니다. 직업성 암이라는 점에서 피해 규모가 크고, '추정의 원칙' 등 직업병 인정 문턱을 낮추려는 법적 논의가 활발하여 증거 확보 및 소송 가능성이 높습니다. 공단 관련 절차도 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>추정의 원칙과 심의제외 확대, 직업병 인정 문턱은 낮아졌을까</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233159</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:45:19.487492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>한국서부발전, 한전KPS, 한국파워O&amp;M</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 고용노동부 중대재해처벌법 위반 여부 판단 진행 중</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>태안화력발전소에서 하청 노동자가 안전 관리 소홀로 사망하는 사고가 발생했다. 경찰은 원청 및 하청 관계자 8명을 검찰에 송치했으나, 한국서부발전과 한전KPS 대표는 불송치되어 '꼬리 자르기' 비판이 제기되고 있다. 현재 고용노동부에서 중대재해처벌법 위반 여부를 검토 중이다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>경찰 수사 결과 안전 관리 소홀로 인한 사망 사고임이 명확히 밝혀졌고(적합 조건 1), 한국서부발전과 한전KPS는 자력이 충분한 공공기관이다(적합 조건 2). 사망 사고로 피해 규모가 크며(적합 조건 4), 경찰 수사로 증거가 확보되었고 검찰 송치 및 고용노동부의 중대재해처벌법 위반 여부 판단 등 공적 절차가 진행 중이다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>[리포트]'위험한 방치' 관리자 8명 검찰로⋯서부발전 대표 '불송치'</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>tjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://tjmbc.co.kr/NewsArticle/828879</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:22:27.266434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>롯데리조트 부여, 맥서브</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 관련 형사 절차 무죄 판결 및 불기소로 종결</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>2022년 롯데리조트 부여 내 인공호수 관리 중 발생한 중대재해 사건으로, 하청업체 맥서브 소속 피해자가 발생했습니다. 중대재해처벌법 위반 혐의로 기소된 하청업체는 무죄 판결을 받았고, 원청인 롯데리조트는 불기소 처분되어 형사 절차가 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>형사상 중대재해처벌법 위반 혐의에 대해 원청은 불기소, 하청은 무죄 판결을 받아 형사 절차가 종결되었음. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방의 책임이 형사적으로 명확히 입증되지 않아 민사상 책임 입증에도 어려움이 예상됨.</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>원청 불기소로 하청 무죄, 중대재해처벌법 여덟 번째 무죄 판결</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233128</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:21:15.226616+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>서부전기안전관리 및 관련 수급업체</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>법원 판결 또는 판단</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>기사 내용은 특고압반 관련 산업재해 사건에서 피해자의 돌발적 행위에 대해 안전조치 의무가 없다는 법원의 판단을 시사한다. 이는 시설관리자가 전기안전관리 자격 없이 특고압반에 출입할 필요가 없는 상황에서 발생한 사고에 대한 책임 소재를 다룬 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>기사 제목에서 '피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어'라고 명시되어 있어, 상대방의 책임이 명확하지 않거나 이미 법원에서 부인되었을 가능성이 높다 (적합 조건 1 불충족). 또한, 단일 피해자로 보이며, 상대방의 자력이나 피해 규모에 대한 정보가 부족하다.</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233137</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:21:06.415482+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>한국서부발전, 한전KPS (관리 감독자 8명 송치)</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 원·하청 관리 감독자 8명 검찰 송치, 대책위 재수사 촉구 중</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>지난해 태안화력발전소에서 작업 중 사망한 하청 노동자 고 김충현 씨 사고와 관련해, 경찰이 한국서부발전 등 원·하청 관리 감독자 8명을 업무상과실치사 혐의로 검찰에 송치했습니다. 현장 안전조치 미흡, 2인 1조 원칙 미준수, 부실한 안전점검 등이 사고 원인으로 지목되었으며, 대책위는 서부발전 대표 등에 대한 불송치 결정에 반발하며 재수사를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>경찰 수사 결과 현장 안전조치 미흡, 2인 1조 원칙 미준수 등 상대방(원·하청 관리 감독자)의 책임이 명확히 드러났습니다. 한국서부발전, 한전KPS 등 공공기관에 준하는 자력 있는 상대방이 특정되며, 사망 사고로 피해 규모가 매우 큽니다. 경찰 수사 결과라는 객관적 증거가 확보되었고, 현재 검찰 송치 단계로 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>‘고 김충현 사망’ 태안화력…원·하청 8명 송치</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504557&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:35:14.279357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr"/>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>법률 기고문</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>해당 기고문은 중대재해처벌법과 산업안전보건법의 비교 및 상호관계에 대해 다루고 있습니다. 징벌적 손해배상제도의 부재와 기존 산재보상 및 민사상 손해배상액 산정 방식에 대한 법률적 관점을 제시합니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>해당 기사는 중대재해처벌법과 산업안전보건법에 대한 법률적 기고문으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>[기고] 중대재해처벌법과 산업안전보건법과의 비교와 상호관계</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>kmaeil.com</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>https://www.kmaeil.com/news/articleView.html?idxno=632198</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:17:59.349676+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
         <is>
           <t>근로복지공단</t>
         </is>
       </c>
-      <c r="D298" t="inlineStr">
+      <c r="D305" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K298" t="inlineStr">
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>근로복지공단 상소 자제 원칙 수립 및 적용</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>근로복지공단이 산업재해 소송에서 패소할 경우 원칙적으로 상소를 자제하는 새로운 기준을 마련했습니다. 이는 국정감사 지적과 대통령 지시에 따른 것으로, 산재 피해자들의 피해 구제 지연 문제를 해소하기 위함입니다. 이 정책으로 인해 산재 피해자들은 법원 승소 시 신속하게 보상받을 수 있게 될 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>근로복지공단은 공공기관으로 자력이 충분하며(적합 조건 2), 산재 피해자들의 소송 지연 고통은 집단적이고(적합 조건 3) 개별 사건의 피해 규모도 상당합니다(적합 조건 4). 국정감사 지적 및 대통령 지시 등 공적 절차를 통해 문제점이 명확히 드러났고(적합 조건 5, 6), 공단이 이를 수용하여 정책을 변경함으로써 산재 피해자들의 승소 후 보상 불확실성과 지연 위험이 크게 감소하여 소송금융 투자 매력이 높아졌습니다.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>산재 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>근로복지공단, 산재 소송 패소 시 ‘상소 자제’ 원칙 세웠다</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/labor/1248198.html</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:14:50.005005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>근로복지공단 상소 기준 개선, 행정소송 절차 단축</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>근로복지공단이 법원에서 업무상 재해로 인정된 사건에 대해 원칙적으로 상소하지 않기로 정책을 변경했다. 이는 재해 노동자의 권리구제를 신속하게 하고 불필요한 소송 기간을 단축하기 위함이다. 대통령 지시와 국회 지적에 따른 것으로, 공단은 법리 정립 등 실익이 명확한 경우에만 예외적으로 상소할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>근로복지공단이 법원에서 업무상 재해로 인정된 사건에 대해 원칙적으로 상소하지 않기로 한 정책 변경은 재해 노동자의 권리구제를 신속하게 하고 소송 기간을 단축시켜 소송금융 투자에 유리한 환경을 조성합니다. (적합 조건 1, 2, 5, 6 해당) 상대방인 근로복지공단은 공공기관으로 자력이 충분하며, 법원이 이미 업무상 재해를 인정한 사건이므로 책임 및 증거가 명확합니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>재해 노동자 다수</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>산재 피해자 권리구제 빨라진다…근로복지공단, 패소 땐 상소 안한다</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L298" t="inlineStr">
+      <c r="L306" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M298" t="inlineStr">
-[...550 lines deleted...]
-      </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622601</t>
+          <t>https://www.khan.co.kr/article/202603082028015</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-03-04 00:36:50.279459+00:00</t>
+          <t>2026-03-08 12:55:49.935710+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>HL D I</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>중대재해처벌법 관련 수사/조사 진행 가능성</t>
+          <t>근로복지공단 상소 기준 개선 발표</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>HL D I 건설 현장에서 중대재해가 발생했다는 공시 내용. 이는 기업의 책임이 명확하고 자력이 충분하며, 공적 조사를 통해 증거 확보가 용이할 것으로 예상되어 소송금융 투자 대상으로 적합성이 높다.</t>
+          <t>근로복지공단이 법원이 업무상 재해로 인정한 사건에 대해 원칙적으로 상소를 제기하지 않는 '원심 존중' 기준을 도입한다. 이는 재해 노동자의 권리 구제를 신속화하고 소송을 줄이기 위함이다. 공단은 학교 급식실 조리 노동자의 폐암 등 일부 사건에서 이미 원심 판단을 수용하며 상소를 줄여나가고 있다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>HL D I의 중대재해 발생은 기업의 책임이 비교적 명확할 가능성이 높고(적합 조건 1), HL D I는 상장회사로 자력이 충분합니다(적합 조건 2). 중대재해처벌법 적용 가능성이 있어 고용노동부 등 공적 절차(수사/조사)가 진행될 가능성이 높으며(적합 조건 6), 이 과정에서 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 피해 규모 또한 중대재해의 특성상 클 것으로 추정됩니다(적합 조건 4).</t>
+          <t>근로복지공단이 법원의 산재 인정 판결에 대해 원칙적으로 상소하지 않겠다는 정책을 발표하여, 1심에서 승소한 재해 노동자들의 권리 구제가 신속해질 것으로 예상됩니다. 이는 상대방(근로복지공단)의 자력이 충분하고 (적합 조건 2), 법원이 이미 상당인과관계를 인정한 사건이므로 책임이 명확하며 (적합 조건 1), 증거가 확보된 상태입니다 (적합 조건 5). 또한, 폐암, 뇌종양 등 중대한 직업병은 피해 규모가 크고 (적합 조건 4) 집단적 피해로 이어질 가능성이 높습니다 (적합 조건 3).</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>2월 27일 주식시장 주요공시</t>
+          <t>산재 소송 줄인다…근로복지공단 ‘원심 존중’ 기준 도입</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121167</t>
+          <t>https://www.viva100.com/article/20260308500529</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-03 00:52:13.182618+00:00</t>
+          <t>2026-03-08 12:48:13.386621+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
-      <c r="A308" s="4" t="inlineStr">
+      <c r="A308" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C308" t="inlineStr"/>
-      <c r="D308" t="inlineStr"/>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>노동부 지침 마련</t>
+          <t>근로복지공단 내부 소송 기준 개선안 마련 중</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>노동부가 중대재해 발생 시 트라우마 대응을 위한 지침을 최초로 마련했습니다. 이 지침은 재해 당사자뿐만 아니라 목격자, 동료 노동자, 유가족, 사고 처리담당자 등 2차 피해자까지 적용 대상을 확대하여 심리 지원을 강화하는 내용을 담고 있습니다.</t>
+          <t>근로복지공단이 산업재해 소송 상소 제기 기준 개선안을 마련 중입니다. 이는 소송의 승패를 넘어 일하다 다친 사람이 신속히 일상으로 복귀할 수 있도록 지원하기 위함이며, 산재 판단 시 상소를 자제하는 방향으로 정책을 개선할 예정입니다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 중대재해 사건에 대한 보도가 아닌, 노동부의 중대재해 트라우마 대응 지침 마련에 대한 내용입니다. 따라서 특정 가해자, 피해자, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 근로복지공단의 내부 소송 기준 개선안 마련에 대한 내용으로, 특정 피해자와 상대방이 존재하는 소송 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 직접적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>[단독] '중대재해 트라우마 대응' 노동부 지침 첫 마련</t>
+          <t>“산재 판단시 상소 자제”…근로복지공단, 소송 기준 개선안 마련</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232956</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081609345140296</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:27.823568+00:00</t>
+          <t>2026-03-08 12:43:07.602676+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
-      <c r="A309" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>대리점 대표</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>언론 제보 및 영상 공개</t>
+          <t>근로복지공단의 산재 소송 상소 자제 원칙 도입</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년 전 대리점 대표에게 폭행당하며 노예처럼 일하다 사망했다는 유족의 제보가 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 8분 동안 폭행하는 영상 등 진실을 알리고 있습니다.</t>
+          <t>근로복지공단이 산재 소송에서 법원이 업무상 재해를 인정한 경우 원칙적으로 상소하지 않는 새로운 기준을 도입합니다. 이는 산재 노동자의 권리구제를 신속히 하고 장기 소송을 줄이기 위함이며, 다수의 산재 피해자들에게 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>대리점 대표의 폭행 책임이 영상 증거로 명확해 보이며(적합 조건 1, 5), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방의 자력 여부가 불확실하고(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
+          <t>근로복지공단은 공공기관으로 배상 능력이 충분하며(적합 조건 2), 이 정책은 1심에서 승소한 다수의 산재 피해자들에게 소송 기간 단축 및 불확실성 감소라는 긍정적 영향을 미칩니다(적합 조건 3). 이는 산재 관련 소송금융 투자 기회를 확대하고 투자 매력도를 높이는 요인입니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>제 가족이 사장한테 맞으며 노예처럼 일하다 사망했습니다  ('히든아이...</t>
+          <t>근로복지공단, 산재 소송 패소 시 ‘상소 자제’ 원칙 도입</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=513415</t>
+          <t>https://www.segye.com/newsView/20260308508862?OutUrl=naver</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:11.438940+00:00</t>
+          <t>2026-03-08 12:42:38.830766+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
-      <c r="A310" s="4" t="inlineStr">
+      <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr"/>
       <c r="F310" t="inlineStr">
         <is>
-          <t>건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다는 기사입니다. 국내 종합건설업체의 대다수가 중소기업으로, 대규모 손해배상금과 소송비용을 감당하기 어려운 구조이며, 이로 인해 기업 파산 시 피해자와 유가족에 대한 보상이 어려울 수 있다는 점을 지적합니다.</t>
+          <t>경남도립미술관의 첫 기획전 '어디에나 있고 어디에도 없을'이 개최되었습니다. 전시작 중 이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 기록과 증언을 바탕으로 첨단 산업 이면의 취약한 현실을 조명합니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 잠재적 소송이 아닌, 건설업계의 중대사고 배상책임공제 가입 증가 추세와 중소 건설기업의 배상 능력 부족이라는 일반적인 산업 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 또는 소송 원인이 식별되지 않습니다.</t>
+          <t>해당 기사는 반도체 산업 재해 피해자들을 다룬 미술 전시회에 대한 보도로, 특정 사건이나 소송의 진행 상황을 언급하고 있지 않습니다. 소송 상대방이 특정되지 않고, 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>건설공제조합, ‘건설기업 중대사고 배상책임공제’ 가입 증가세…누적...</t>
+          <t>경남도립미술관 첫 기획전…'어디에나 있고 어디에도 없을'</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602271041022550352</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=538437</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:36.417674+00:00</t>
+          <t>2026-03-08 12:19:47.962164+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>영월농협 가공사업소, 영월교도소(국가)</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>경찰, 영월농협 가공사업소장 및 작업반장 업무상과실치상 혐의로 검찰 송치</t>
+          <t>근로복지공단의 산재 행정소송 상소 기준 개선</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>영월교도소 수용자 엄씨가 영월농협 가공사업소에서 작업 중 고압프레스에 오른손이 끼이는 사고를 당해 영구 장애 가능성이 제기되었습니다. 교도소와 농협 측은 치료비 지급 책임을 서로 미루고 있으며, 경찰은 영월농협 가공사업소장과 작업반장을 업무상과실치상 혐의로 검찰에 송치했습니다. 엄씨는 현재 경제 활동이 어려운 상황입니다.</t>
+          <t>근로복지공단이 법원에서 업무상 재해로 인정된 사건에 대해 원칙적으로 상소를 제기하지 않기로 했다. 이는 재해노동자의 권리구제를 신속히 하고 불필요한 소송 기간을 단축하기 위함이다. 공단의 높은 패소율과 국회, 대통령의 지적에 따른 조치로, 향후 산재 행정소송의 효율성이 높아질 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(경찰, 작업반장 및 영월농협 가공사업소장 검찰 송치), 상대방에게 자력이 충분하며(영월농협, 국가), 영구 장애 가능성으로 피해 규모가 크고, 경찰 수사 결과 등 객관적 증거가 존재하며, 이미 형사 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
+          <t>근로복지공단이 법원에서 산재로 인정된 사건에 대해 원칙적으로 상소를 자제하기로 하여, 재해노동자들의 권리구제가 신속해지고 소송 기간이 단축될 것으로 예상됩니다. 이는 소송금융 투자 시 상대방(근로복지공단)의 자력(공공기관)이 충분하고, 법원 판단 후 책임이 명확해지며, 소송 장기화 위험이 줄어들어 투자 매력도를 높입니다. (적합 조건 1, 2, 6 간접 충족)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>근로복지공단, 법원서 산재 인정하면 ‘원칙적 상소 자제’…산재 피해...</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603081457001</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:16:55.506788+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>시공사 및 현장소장</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>산업안전보건법 위반 관련</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>근로자 Y가 작업발판 해체 작업을 지시받고 유로폼 해체 중 사고를 당한 것으로 보이며, 시공사 및 현장소장의 산업안전보건법상 안전조치 의무 위반 여부가 쟁점이 될 것으로 예상됩니다. 이는 산업재해 관련 법적 책임 논의가 진행 중인 사안으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>산업안전보건법상 시공사 및 현장소장의 안전조치 의무 위반 가능성이 제기되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 법적 의무에 대한 논의가 진행 중인 것으로 보아 관련 절차가 진행 중이거나 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5, 6). 그러나 피해자가 1명으로 보이며 상대방의 자력에 대한 정보가 부족하여 집단적 피해나 큰 피해 규모에는 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J311" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>고령화·외국인 산재 늪···건설 로봇 '선택 아닌 생존 전략'</t>
+          <t>시공사·현장소장의 산안법 '안전조치 의무'는</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622399</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35666</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:48.624523+00:00</t>
+          <t>2026-03-08 00:16:48.381528+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
-      <c r="A313" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
-      <c r="D313" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr"/>
       <c r="F313" t="inlineStr">
         <is>
-          <t>건설업 외국인 노동자 산재 피해자가 2020년 2566명에서 2024년 3402명으로 약 32% 증가했습니다. 건설업계는 의사소통 능력 부족과 미흡한 안전 수칙 준수를 주요 원인으로 꼽고 있습니다. 고용노동부 자료를 통해 피해 현황이 확인되고 있으며, 이는 구조적인 문제로 인식되고 있습니다.</t>
+          <t>경남도립미술관이 2026년 동시대 미술 기획전을 개최할 예정입니다. 이 기획전에는 반도체 산업 재해 피해자들의 기록을 다루는 영상 작업과 전쟁 및 폭력의 기억을 환기하는 작품 등이 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>고용노동부 자료를 통해 2024년 기준 3402명의 외국인 산재 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 명확하며, 공식 자료로 증거 확보가 용이합니다(적합 조건 5). 건설업계의 미흡한 안전 수칙 준수가 원인으로 지목되어 개별 건설사의 책임이 비교적 명확할 가능성이 높습니다(적합 조건 1).</t>
+          <t>기사는 2026년 예정된 미술 기획전에 대한 내용으로, 특정 소송 사건이나 잠재적 소송금융 투자 기회를 설명하고 있지 않습니다. 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>3402명 (2024년 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>[뉴스락 특별기획] 대한민국 건설 현장, '구조적 붕괴' 막아야 산다</t>
+          <t>경남도립미술관, 2026 동시대 미술 기획전</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=125945</t>
+          <t>http://www.breaknews.com/1189761</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-02-28 00:56:39.820636+00:00</t>
+          <t>2026-03-07 00:17:00.321049+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>건설공제조합</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>중대재해처벌법 시행 및 관련 공제 상품 가입 증가</t>
+          <t>한국 유족회 활동 및 한일정상회담에서 조세이탄광 수몰 사고 언급</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>중대재해처벌법 적용 확대와 함께 건설공제조합의 중대사고 배상책임공제 가입이 늘고 있다. 이 공제 상품은 중소건설사의 중대재해 발생 시 민사상 배상금, 징벌적 손해배상금 및 변호사 비용을 보장하여 피해자 보상과 기업의 경영 안정을 돕는다. 지난 3년간 807건의 중대산업재해로 943명이 사망하고 1102명이 부상당하는 등 건설 현장의 안전 문제가 지속되고 있다.</t>
+          <t>조세이탄광 수몰 사고의 한국인 유족들이 유족회를 결성하여 활동 중이며, 이 문제가 한일정상회담에서 논의될 정도로 공론화되었습니다. 이는 과거 강제동원 피해와 유사하게 일본 정부 또는 관련 기업을 상대로 한 손해배상 청구 가능성이 높은 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>중대재해처벌법 시행으로 건설 현장의 안전 책임이 명확하며 (적합 조건 1), 건설공제조합의 배상책임공제 가입 증가는 중소건설사의 배상 능력을 보완하여 상대방의 자력 문제를 해결해 줍니다 (적합 조건 2). 사망 및 부상자 수가 많아 피해 규모가 크고 (적합 조건 4), 중대재해 발생 시 공적 조사 절차를 통해 증거 확보가 용이하며 (적합 조건 5), 관련 절차가 진행될 가능성이 높습니다 (적합 조건 6).</t>
+          <t>조세이탄광 수몰 사고의 한국인 유족들이 유족회를 결성하여 활동 중이며, 한일정상회담에서 언급될 정도로 공적 절차가 진행되고 있습니다. 이는 집단적 피해, 상대방 자력 충분(일본 정부), 공적 절차 진행 중, 증거 확보 가능성 등 여러 적합 조건에 해당하여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>건설공제조합 ‘중대사고 배상책임공제’ 가입 증가…중소건설사 안전...</t>
+          <t>[연중 캠페인-바다 아래 남겨진 이름들] 이노우에 요코 일본 새기는회 ...</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>hyunbulnews.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260227500368</t>
+          <t>https://www.hyunbulnews.com/news/articleView.html?idxno=502279</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:55.049363+00:00</t>
+          <t>2026-03-06 01:23:50.920761+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr"/>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>중대산업재해 발생 가능성 상존</t>
+          <t>근로복지공단 불승인 처분 취소 소송 재판 중</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>중대재해처벌법 시행 이후 건설기업의 중대사고 배상책임공제 가입이 증가하고 있다. 이는 중대산업재해 발생 시 피해자 보상 및 경영책임자 변호사 비용을 지원하는 상품으로, 중소기업의 배상 능력 부족 문제를 해결하고 피해자 구제를 돕기 위해 도입되었다. 법 시행 3년간 807건의 중대산업재해로 943명 사망, 1102명 부상자가 발생했다.</t>
+          <t>삼성 반도체 직업병 피해자인 정향숙 씨가 퇴사 후 원인 불명의 질병에 시달리다 근로복지공단의 산재 불승인 처분에 불복하여 취소 소송을 제기, 현재 재판이 진행 중입니다. 이 사건은 삼성 반도체 직업병이라는 광범위한 이슈의 일환으로, 유사 피해자들이 다수 존재할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>중대재해처벌법 시행으로 기업의 책임이 명확해질 가능성이 높고(적합 조건 1), 중대산업재해는 다수 피해자 발생 및 대규모 손해배상금 발생 가능성이 높습니다(적합 조건 3, 4). 또한, 공적 기관의 조사 및 형사 절차로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 중소기업의 자력 부족 문제가 있으나, '건설기업 중대사고 배상책임공제' 가입 시 배상 능력이 확보될 수 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방(근로복지공단)은 공공기관으로 자력이 충분하며, 삼성 반도체 직업병은 다수의 피해자가 발생한 집단적 피해의 가능성이 높습니다. 관련 소송 및 공적 조사 이력이 많아 증거 확보가 용이하며, 근로복지공단의 불승인 처분 자체가 행정 절차의 결과로 볼 수 있습니다. 현재 소송이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>“중대재해나면 회사 무너져”…중대사고 배상책임공제 가입 ‘쑥’</t>
+          <t>[파업하는 여자들 ④ 정향숙] 삼성 반도체 직업병 피해자 '활동가'가 되...</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10683773?ref=naver</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233048</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-02-28 00:53:25.317689+00:00</t>
+          <t>2026-03-06 00:45:36.681930+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
-      <c r="A316" s="4" t="inlineStr">
+      <c r="A316" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
-      <c r="D316" t="inlineStr"/>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>산업재해 입증책임 전환에 대한 논의</t>
+          <t>과거 산재보상금 소송 완료</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>기사는 민사소송법상 입증책임 원칙이 산업재해 현장에 기계적으로 적용되어 노동자들이 피해를 입증하기 어렵다는 문제를 제기합니다. 산업재해 입증책임 전환이 더 이상 미룰 수 없는 시대적 과제임을 강조하며, 이는 단순히 기술적인 소송 절차를 넘어 노동의 가치와 관련된 사회적 문제임을 지적합니다.</t>
+          <t>1992년 한국 공장에서 일하다 한쪽 팔을 잃고 강제 출국당했던 필리핀 노동자 갈락 씨가 34년 만에 이재명 대통령과 재회했다. 당시 이재명 변호사가 갈락 씨의 산재보상금 소송을 도왔던 인연이 있으며, 이 사건은 이미 과거에 소송이 진행되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이 아닌 산업재해 입증책임 전환이라는 법률/정책적 과제에 대한 논의를 다루고 있습니다. 특정 피고, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합 조건(1, 2, 4, 5, 6)을 충족하지 못합니다.</t>
+          <t>이 사건은 1992년 발생한 산업재해로, 당시 이재명 변호사가 산재보상금 소송을 대리하여 이미 종결된 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>산재 입증책임 전환, 더 미룰 수 없는 시대적 과제</t>
+          <t>필리핀 참전 용사와 산재 노동자‥'감사' 전한 이 대통령</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232930</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804925_37004.html</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:54.691529+00:00</t>
+          <t>2026-03-05 01:48:57.593297+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
-      <c r="A317" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C317" t="inlineStr"/>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>사업주 무죄 판결</t>
+          <t>서울행정법원 1심 판결 선고 (원고 승소)</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>공사장에서 근로자가 장비에 깔려 사망하는 사고가 발생했으나, 재판부는 해당 사고가 이례적이며 근로자의 주의로 회피 가능했다고 판단하여 사업주에게 무죄를 선고했다. 이는 안전보건관리체계 구축 및 현장 안전관리 조치와 관련된 판결이다.</t>
+          <t>퇴근 후 자택에 들러 자녀를 돌본 뒤 회사 기숙사로 복귀하던 중 교통사고로 사망한 근로자의 사고가 업무상 재해로 인정되었습니다. 서울행정법원은 자택에서 육아 및 가사를 처리한 것을 일상생활에 필요한 행위로 보아 출퇴근 경로의 일탈로 보지 않거나, 일탈하더라도 업무상 재해로 판단했습니다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 재판부에서 사업주에게 무죄를 선고하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판부 판단에 따르면 상대방 책임이 명확하지 않아 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+          <t>법원 판결로 업무상 재해가 인정되어 상대방 책임이 명확하며(적합 조건 1), 근로복지공단이 피고이므로 자력이 충분합니다(적합 조건 2). 사망 사고로 피해 규모가 크고(적합 조건 4), 이미 법원 판결이 나온 만큼 증거가 충분합니다(적합 조건 5). 1심에서 원고 승소 판결이 나와 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>공사장에서 장비 깔려 죽었는데  임대차 계약이면 사업주 무죄</t>
+          <t>[산재]  퇴근 후 자택 들러 자녀 돌본 후 회사 기숙사로 복귀하다가 교...</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232917</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92458</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-02-27 00:26:46.003389+00:00</t>
+          <t>2026-03-05 01:43:31.275343+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>삼표그룹</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>서울행정법원에 요양급여 불승인 처분 취소 소송 제기</t>
+          <t>중대재해처벌법 1심 무죄 선고</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>정씨가 근로복지공단의 요양급여 불승인 처분에 불복하여 서울행정법원에 소송을 제기했습니다. 이는 태아산재 인정을 요구하는 사례로, '반올림' 단체와 함께 자녀산재법의 소급 기간 제한 문제도 함께 제기되고 있습니다.</t>
+          <t>최근 법원이 중대재해처벌법 위반 사건에서 삼표그룹 임직원들에게 1심 무죄를 선고하며, 경영책임자의 의무 위반과 사고 간 인과관계를 엄격하게 판단하는 기조를 보였습니다. 법무법인 광장은 이러한 판결이 형사법의 기본 원칙을 중대재해 사건에도 동일하게 적용한 결과라고 분석하며, 기업들에게 사전 예방 및 전문 컨설팅의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 피고이므로 자력이 충분하며 (적합 조건 2), '반올림'이라는 단체와 '자녀산재법 소급 기간 제한' 언급을 통해 유사 피해자가 더 있을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다 (적합 조건 3의 잠재적 해당). 다만, 기사 내용이 매우 제한적이라 구체적인 피해 규모나 책임의 명확성은 추가 확인이 필요합니다.</t>
+          <t>이 기사는 중대재해처벌법 사건에서 피고(삼표그룹 임직원)가 1심에서 무죄를 선고받은 사례를 다루며, 인과관계 및 경영책임자 판단에 대한 법원의 엄격한 해석을 강조합니다. 이는 '상대방 책임이 비교적 명확함'이라는 소송금융 적합 조건이 충족되기 어려움을 시사하며, 원고 승소 가능성에 대한 불확실성을 높여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>반올림  아버지 태아산재 인정해야</t>
+          <t>'책임 어디까지' 중처법 기류 변화…형사법 원칙 잘 따져봐야</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232919</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01954886645380040</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-02-26 13:27:34.914290+00:00</t>
+          <t>2026-03-04 00:43:10.215805+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A319" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C319" t="inlineStr"/>
+      <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>아버지 자녀산재 피해자 행정소송 제기 및 법 개정 촉구 기자회견 진행 중, 관련 개정안 국회 계류 중</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>삼성 LCD 공장 근무 중 유해물질에 노출된 아버지의 자녀가 차지증후군을 앓게 되자, 아버지 요인 자녀산재를 인정해달라며 근로복지공단을 상대로 행정소송이 제기되었습니다. 현행 산재보험법이 '임신 중인 여성 노동자'로만 자녀산재 범위를 한정하여 아버지 요인 산재를 배제하는 것은 성차별적이며, 과거 피해자들의 신청 기회 제한 등 '사각지대 투성이'라는 비판이 제기되고 있습니다. 반올림 등 19개 단체는 법 개정을 촉구하며, 국회에 계류 중인 관련 개정안의 조속한 통과를 요구하고 있습니다.</t>
+          <t>이 기사는 이달 10일부터 시행되는 '노란봉투법'(노동조합 및 노동관계조정법 2·3조 개정안)으로 인해 건설업계가 과도한 처벌을 받을 수 있다는 우려를 다루고 있습니다. 법 개정으로 사용자 범위가 확대되고 손해배상 청구 요건이 제한됨에 따라, 건설 현장 사망사고 발생 시 수천억 원대의 과징금이 부과될 수 있다는 비판이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>아버지의 직업적 유해물질 노출이 자녀의 질병에 영향을 미쳤다는 사실이 근로복지공단 위원회에서 인정되어 상대방 책임이 명확합니다. 행정소송의 상대방인 근로복지공단과 궁극적 책임이 있는 삼성은 자력이 충분하며, 아버지 요인 자녀산재는 법적 사각지대로 인해 다수의 잠재적 피해자가 존재하고 자녀의 복합적 장애로 피해 규모가 큽니다. 이미 행정소송이 제기되었고, 관련 연구 결과 등 증거도 확보 가능합니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, '노란봉투법' 시행에 따른 건설업계의 잠재적 과징금 부담과 과잉 처벌 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구권이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>미상 (자녀의 복합적 장애로 상당한 금액 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>다수 (아버지 요인 자녀산재 피해자 및 과거 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>아빠라서 산재 아니다? “자녀산재법 개정하라”</t>
+          <t>사망사고 시 과징금만 수천억원? ···건설업계, '과잉 처벌' 비명</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>newscham.net</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://newscham.net/articles/115598</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622601</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-02-26 13:18:25.874692+00:00</t>
+          <t>2026-03-04 00:36:50.279459+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>대한민국, 과거 양양광업소 등 광산 회사</t>
+          <t>HL D I</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>잊힌 광산 노동자들의 삶과 피해 재조명, 잠재적 집단소송 가능성</t>
+          <t>중대재해처벌법 관련 수사/조사 진행 가능성</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>이라영 작가의 책 '쇳돌'은 양양광업소 노동자였던 아버지의 삶을 통해 광산 노동자들의 잊힌 역사와 투쟁을 기록한다. 이 책은 광산 회사의 부실한 안전 관리와 국가의 책임으로 인해 많은 노동자들이 조기 사망하는 등 집단적 피해가 발생했음을 암시하며, 이들의 고통을 재조명한다. 이는 잠재적인 집단소송 가능성을 시사하며, 소송금융 투자 대상으로 적합성이 높다.</t>
+          <t>HL D I 건설 현장에서 중대재해가 발생했다는 공시 내용. 이는 기업의 책임이 명확하고 자력이 충분하며, 공적 조사를 통해 증거 확보가 용이할 것으로 예상되어 소송금융 투자 대상으로 적합성이 높다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>광산 회사의 부실한 안전 관리와 국가의 책임이 명시적으로 언급되어 상대방 책임이 명확하며(적합 조건 1), 국가가 잠재적 피고로서 자력이 충분합니다(적합 조건 2). '이상하게 일찍들 죽었어'라는 언급에서 다수의 광산 노동자들이 조기 사망한 집단적 피해가 확인되며(적합 조건 3), 이는 피해 규모가 매우 큽니다(적합 조건 4). 저자가 언론, 연구 자료, 논문, 구술 등을 통해 광범위하게 자료를 수집하여 책으로 엮었으므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>HL D I의 중대재해 발생은 기업의 책임이 비교적 명확할 가능성이 높고(적합 조건 1), HL D I는 상장회사로 자력이 충분합니다(적합 조건 2). 중대재해처벌법 적용 가능성이 있어 고용노동부 등 공적 절차(수사/조사)가 진행될 가능성이 높으며(적합 조건 6), 이 과정에서 객관적 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 피해 규모 또한 중대재해의 특성상 클 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>광산 노동자 다수 및 그 가족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>아버지는 광산노동자…잊힌 삶·투쟁을 채굴하다[책과 삶]</t>
+          <t>2월 27일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602261949005</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121167</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:58.056327+00:00</t>
+          <t>2026-03-03 00:52:13.182618+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr"/>
+      <c r="D321" t="inlineStr"/>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>노동부 지침 마련</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>노동부가 중대재해 발생 시 트라우마 대응을 위한 지침을 최초로 마련했습니다. 이 지침은 재해 당사자뿐만 아니라 목격자, 동료 노동자, 유가족, 사고 처리담당자 등 2차 피해자까지 적용 대상을 확대하여 심리 지원을 강화하는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 중대재해 사건에 대한 보도가 아닌, 노동부의 중대재해 트라우마 대응 지침 마련에 대한 내용입니다. 따라서 특정 가해자, 피해자, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>[단독] '중대재해 트라우마 대응' 노동부 지침 첫 마련</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232956</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:28:27.823568+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B321" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I321" t="inlineStr">
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>대리점 대표</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>언론 제보 및 영상 공개</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>44세 박성범 씨가 10년 전 대리점 대표에게 폭행당하며 노예처럼 일하다 사망했다는 유족의 제보가 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 8분 동안 폭행하는 영상 등 진실을 알리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>대리점 대표의 폭행 책임이 영상 증거로 명확해 보이며(적합 조건 1, 5), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방의 자력 여부가 불확실하고(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J321" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>[퇴근길 7분 뉴스] 6000피·트럼프·쿠팡·민희진·반값위고비</t>
+          <t>제 가족이 사장한테 맞으며 노예처럼 일하다 사망했습니다  ('히든아이...</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/166031</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=513415</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-02-25 13:13:37.752984+00:00</t>
+          <t>2026-03-02 12:27:11.438940+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr"/>
+      <c r="E323" t="inlineStr"/>
       <c r="F323" t="inlineStr">
         <is>
-          <t>20년 이상 근무한 집배원이 민원인의 반복적인 항의와 형사 고소, 내부 징계 및 인사평가 하락 등으로 극심한 스트레스와 우울감을 겪다 자살한 사건. 법원은 정신과 진료기록 부재를 이유로 공무상 재해를 인정하지 않았으나, 기사는 공무원 자살 사건에서 인과관계 판단 시 현실적 요소를 종합적으로 고려해야 한다고 주장하며 제도 개선의 필요성을 제기한다.</t>
+          <t>건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다는 기사입니다. 국내 종합건설업체의 대다수가 중소기업으로, 대규모 손해배상금과 소송비용을 감당하기 어려운 구조이며, 이로 인해 기업 파산 시 피해자와 유가족에 대한 보상이 어려울 수 있다는 점을 지적합니다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>상대방(국가)의 자력이 충분하며 (조건 2), 공무원 자살과 공무상 재해 인정 기준의 한계라는 사회적, 집단적 문제 제기 (조건 3)로 다수의 잠재적 피해자가 존재할 수 있습니다. 사망이라는 중대한 피해가 발생했고 (조건 4), 관련 공적 절차(수사, 징계, 법원 판결)가 진행되었으나 (조건 6) 법원이 인과관계를 부정하여 법리적 재검토가 필요한 상황입니다. 이는 소송금융의 지원을 통해 새로운 판례를 형성할 가능성이 높은 사건입니다.</t>
+          <t>이 기사는 특정 사건이나 잠재적 소송이 아닌, 건설업계의 중대사고 배상책임공제 가입 증가 추세와 중소 건설기업의 배상 능력 부족이라는 일반적인 산업 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 또는 소송 원인이 식별되지 않습니다.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>1명 (특정 사례), 잠재적 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>[사람과 법률] 기록되지 않은 우울은 존재하지 않는가</t>
+          <t>건설공제조합, ‘건설기업 중대사고 배상책임공제’ 가입 증가세…누적...</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>babytimes.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>http://www.babytimes.co.kr/news/articleView.html?idxno=72218</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602271041022550352</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-02-25 13:06:05.306497+00:00</t>
+          <t>2026-03-02 00:36:36.417674+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C324" t="inlineStr"/>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>영월농협 가공사업소, 영월교도소(국가)</t>
+        </is>
+      </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>근로복지공단 산재 신청 절차 진행 중 또는 예정</t>
+          <t>경찰, 영월농협 가공사업소장 및 작업반장 업무상과실치상 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>외국인 노동자의 산업재해 발생률과 사망 만인율이 내국인보다 현저히 높아 구조적인 문제로 지적되고 있습니다. 언어 장벽과 정보 부족으로 산재 신청에 어려움을 겪는 경우가 많으며, 체류 자격과 무관하게 산재 보상이 가능함에도 법률 조력의 필요성이 강조됩니다. 법무법인 케이비는 외국인 산재 사건에 대한 전문적인 법률 지원을 제공하고 있습니다.</t>
+          <t>영월교도소 수용자 엄씨가 영월농협 가공사업소에서 작업 중 고압프레스에 오른손이 끼이는 사고를 당해 영구 장애 가능성이 제기되었습니다. 교도소와 농협 측은 치료비 지급 책임을 서로 미루고 있으며, 경찰은 영월농협 가공사업소장과 작업반장을 업무상과실치상 혐의로 검찰에 송치했습니다. 엄씨는 현재 경제 활동이 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>외국인 노동자들의 산재 사망 만인율이 내국인보다 2배 이상 높아 집단적 피해가 명확하며(집단적 피해), 사망 및 중대재해로 이어지는 경우가 많아 피해 규모가 큽니다(피해 규모가 큼). 고용주의 산업안전보건법상 책임이 비교적 명확하고(상대방 책임 명확), 근로복지공단을 통한 산재 신청이라는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>상대방 책임이 비교적 명확하고(경찰, 작업반장 및 영월농협 가공사업소장 검찰 송치), 상대방에게 자력이 충분하며(영월농협, 국가), 영구 장애 가능성으로 피해 규모가 크고, 경찰 수사 결과 등 객관적 증거가 존재하며, 이미 형사 절차가 진행 중입니다. (적합 조건 1, 2, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>다수 (꾸준히 증가)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>외국인 산재 급증…사망 만인율 내국인보다 높아 제도적 대응 필요</t>
+          <t>[단독]출소 한달전 부서진 오른손…치료비 핑퐁에 두 번 눈물</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>livesnews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://www.livesnews.com/news/article.html?no=59778</t>
+          <t>https://www.nocutnews.co.kr/news/6477792?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260302050042</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-02-25 12:31:31.451614+00:00</t>
+          <t>2026-03-02 00:35:05.504625+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
-      <c r="A325" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A325" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>행정소송 원고 승소 판결</t>
+          <t>건설 현장 외국인 근로자 산재 증가 추세</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>대구 지역 급식실에서 8년 5개월간 근무한 강씨가 폐암 산재 불승인 처분 취소 소송에서 승소했다. 이는 기존 10년 노출 기준에 미치지 못하는 기간에도 폐암 산재를 인정한 판결로, 향후 급식실 종사자들의 폐암 산재 인정 기준에 중요한 전환점이 될 것으로 보인다.</t>
+          <t>건설 현장에서 외국인 근로자들의 산업재해 피해가 지속적으로 증가하고 있으며, 2024년에는 피해자 수가 3402명에 달하고 2023년에는 55명의 사망자가 발생했습니다. 기사는 위험 공정의 자동화 및 원격화를 근본적인 해법으로 제시하며 현행 안전 관리의 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>급식실 폐암 산재 인정 기준에 대한 원고 승소 판결로, 기존 10년 노출 기준이 완화될 가능성이 높아 다수의 유사 피해자 발생이 예상됩니다 (집단적 피해). 상대방은 공공기관(근로복지공단 또는 교육청)으로 자력이 충분하며, 이미 소송에서 승소 판결을 받아 책임이 명확하고 증거가 확보된 상태입니다.</t>
+          <t>외국인 근로자 산재 피해자 수가 수천 명에 달하고 사망자도 다수 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 통계 자료를 통해 증거 확보가 가능합니다(적합 조건 5). 다만, 특정 책임 주체가 명확히 언급되지 않았고, 현재 진행 중인 공적 절차가 확인되지 않아 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 (2024년 3402명, 2023년 사망자 55명)</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>급식실 폐암 산재 기준, 전환점 맞나</t>
+          <t>고령화·외국인 산재 늪···건설 로봇 '선택 아닌 생존 전략'</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>fsnews.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>http://www.fsnews.co.kr/news/articleView.html?idxno=60168</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622399</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:46.834321+00:00</t>
+          <t>2026-02-28 12:21:48.624523+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>국토부의 영업정지 처분 절차 진행 중, 건설사들의 행정소송 및 집행정지 신청 예상</t>
+          <t>건설업 외국인 산재 피해 증가 추세</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>국토부가 중대재해 발생 건설사인 현대건설, 포스코이앤씨, 호반건설에 대해 영업정지 처분을 검토 중이다. 건설사들은 이에 불복하여 행정소송 및 집행정지 신청을 통해 처분 효력을 멈추려 할 것으로 예상된다. 이 사건은 중대재해로 인한 피해자들의 손해배상 청구 가능성을 내포하고 있다.</t>
+          <t>건설업 외국인 노동자 산재 피해자가 2020년 2566명에서 2024년 3402명으로 약 32% 증가했습니다. 건설업계는 의사소통 능력 부족과 미흡한 안전 수칙 준수를 주요 원인으로 꼽고 있습니다. 고용노동부 자료를 통해 피해 현황이 확인되고 있으며, 이는 구조적인 문제로 인식되고 있습니다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>대기업 건설사(현엔, 포스코, 호반)의 중대재해로 인한 국토부 영업정지 처분 절차가 진행 중. 이는 중대재해 발생에 대한 상대방 책임이 비교적 명확하고(1), 상대방에게 자력이 충분하며(2), 국토부의 조사 결과 및 행정처분 근거가 증거로 확보 가능하고(5), 이미 공적 절차(행정처분)가 진행 중임(6). 중대재해의 특성상 다수의 피해자가 발생했을 가능성이 있어 집단소송으로 이어질 잠재력이 높다.</t>
+          <t>고용노동부 자료를 통해 2024년 기준 3402명의 외국인 산재 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 명확하며, 공식 자료로 증거 확보가 용이합니다(적합 조건 5). 건설업계의 미흡한 안전 수칙 준수가 원인으로 지목되어 개별 건설사의 책임이 비교적 명확할 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3402명 (2024년 기준)</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>‘중대재해’ 현엔·포스코·호반, 영업정지 처분 받나…국토부, 연내 ...</t>
+          <t>[뉴스락 특별기획] 대한민국 건설 현장, '구조적 붕괴' 막아야 산다</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026022416022825945</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=125945</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-02-25 00:47:45.139463+00:00</t>
+          <t>2026-02-28 00:56:39.820636+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C327" t="inlineStr"/>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>건설공제조합</t>
+        </is>
+      </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>산업안전보건법 개정안 및 건설안전특별법 국회 논의 중, 노란봉투법 시행 예정</t>
+          <t>중대재해처벌법 시행 및 관련 공제 상품 가입 증가</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>건설업계에 중대재해 발생 시 과징금 부과를 강화하는 산업안전보건법 개정안과 건설안전특별법이 국회에서 논의 중이다. 이 법안들은 기업의 영업이익 또는 매출액의 상당 부분을 과징금으로 부과하며, 대형 건설사의 경우 수백억에서 수천억 원에 달하는 부담이 예상된다. 이는 건설사의 존립을 위협할 수 있는 수준으로, 향후 중대재해 관련 소송금융 수요가 증가할 것으로 보인다.</t>
+          <t>중대재해처벌법 적용 확대와 함께 건설공제조합의 중대사고 배상책임공제 가입이 늘고 있다. 이 공제 상품은 중소건설사의 중대재해 발생 시 민사상 배상금, 징벌적 손해배상금 및 변호사 비용을 보장하여 피해자 보상과 기업의 경영 안정을 돕는다. 지난 3년간 807건의 중대산업재해로 943명이 사망하고 1102명이 부상당하는 등 건설 현장의 안전 문제가 지속되고 있다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>새로운 법안 추진으로 건설사의 중대재해 책임이 명확해지고 (조건 1), 대형 건설사는 충분한 자력을 가지고 있음 (조건 2). 사망사고 발생 시 정부 조사를 통해 증거 확보가 용이하며 (조건 5), 관련 입법 절차가 진행 중인 공적 절차에 해당함 (조건 6). 예상되는 과징금 규모가 커 피해 규모 또한 클 것으로 예상됨 (조건 4).</t>
+          <t>중대재해처벌법 시행으로 건설 현장의 안전 책임이 명확하며 (적합 조건 1), 건설공제조합의 배상책임공제 가입 증가는 중소건설사의 배상 능력을 보완하여 상대방의 자력 문제를 해결해 줍니다 (적합 조건 2). 사망 및 부상자 수가 많아 피해 규모가 크고 (적합 조건 4), 중대재해 발생 시 공적 조사 절차를 통해 증거 확보가 용이하며 (적합 조건 5), 관련 절차가 진행될 가능성이 높습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>과징금 폭탄 현실화…건설사, 중대재해 ‘한 번’이 존립 가른다</t>
+          <t>건설공제조합 ‘중대사고 배상책임공제’ 가입 증가…중소건설사 안전...</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>theviewers.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://theviewers.co.kr/View.aspx?No=3982811</t>
+          <t>https://www.viva100.com/article/20260227500368</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-02-25 00:43:19.091259+00:00</t>
+          <t>2026-02-28 00:53:55.049363+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반 혐의로 기소되어 재판 진행 중인 사건 다수</t>
+          <t>중대산업재해 발생 가능성 상존</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반으로 기소된 사건이 지난해 97건에 달하며 급증하고 있으나, 양형 기준이 없어 재판부마다 처벌 수위 편차가 크다는 지적이 나온다. 대법원 양형위원회가 기준 마련에 착수했으나 내년에나 가능할 전망이다. 기업의 사전·사후 안전 조치가 감경 사유로 반영될 수 있다는 분석도 있다.</t>
+          <t>중대재해처벌법 시행 이후 건설기업의 중대사고 배상책임공제 가입이 증가하고 있다. 이는 중대산업재해 발생 시 피해자 보상 및 경영책임자 변호사 비용을 지원하는 상품으로, 중소기업의 배상 능력 부족 문제를 해결하고 피해자 구제를 돕기 위해 도입되었다. 법 시행 3년간 807건의 중대산업재해로 943명 사망, 1102명 부상자가 발생했다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반으로 기소된 사건들이며, 사망 사고로 피해 규모가 크고 상대방 책임이 명확하다는 점에서 적합하다. 이미 검찰 기소 등 공적 절차가 진행 중이며, 피고 기업의 자력도 충분할 것으로 예상된다.</t>
+          <t>중대재해처벌법 시행으로 기업의 책임이 명확해질 가능성이 높고(적합 조건 1), 중대산업재해는 다수 피해자 발생 및 대규모 손해배상금 발생 가능성이 높습니다(적합 조건 3, 4). 또한, 공적 기관의 조사 및 형사 절차로 객관적 증거 확보가 용이합니다(적합 조건 5, 6). 중소기업의 자력 부족 문제가 있으나, '건설기업 중대사고 배상책임공제' 가입 시 배상 능력이 확보될 수 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>작년 기소만 100건인데…‘양형기준’ 없는 중처법</t>
+          <t>“중대재해나면 회사 무너져”…중대사고 배상책임공제 가입 ‘쑥’</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012101?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10683773?ref=naver</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-02-25 00:32:49.059135+00:00</t>
+          <t>2026-02-28 00:53:25.317689+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
-      <c r="A329" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A329" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C329" t="inlineStr"/>
+      <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
-          <t>건설사고조사위원회 조사 완료, 국토교통부 영업정지 8개월 처분 사전 통보</t>
+          <t>산업재해 입증책임 전환에 대한 논의</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>서울세종고속도로 공사 현장에서 교량 상판 빔 추락 사고로 노동자 4명이 사망하고 6명이 부상당했습니다. 건설사고조사위원회는 전도방지시설 임의 제거, 안전 인증 기준 위반, 현장 관리·감독 부실 등을 사고 원인으로 지목했으며, 국토교통부는 주관사인 현대엔지니어링에 영업정지 8개월 처분을 사전 통보했습니다.</t>
+          <t>기사는 민사소송법상 입증책임 원칙이 산업재해 현장에 기계적으로 적용되어 노동자들이 피해를 입증하기 어렵다는 문제를 제기합니다. 산업재해 입증책임 전환이 더 이상 미룰 수 없는 시대적 과제임을 강조하며, 이는 단순히 기술적인 소송 절차를 넘어 노동의 가치와 관련된 사회적 문제임을 지적합니다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>건설사고조사위원회 조사 결과 상대방(현대엔지니어링 컨소시엄)의 책임이 명확하며(적합 조건 1, 5), 현대엔지니어링은 대기업으로 자력이 충분합니다(적합 조건 2). 4명 사망, 6명 부상이라는 중대한 인명 피해가 발생했고(적합 조건 4), 국토교통부의 영업정지 처분 사전 통보 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>본 기사는 특정 사건이 아닌 산업재해 입증책임 전환이라는 법률/정책적 과제에 대한 논의를 다루고 있습니다. 특정 피고, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합 조건(1, 2, 4, 5, 6)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>10명 (사망 4명, 부상 6명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>[1년 전 오늘] 교량 상판 5초 만에 와르르…10명 사상</t>
+          <t>산재 입증책임 전환, 더 미룰 수 없는 시대적 과제</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195031</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232930</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-02-25 00:30:55.831382+00:00</t>
+          <t>2026-02-27 00:48:54.691529+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>대법원에서 안전조치 의무 위반과 사망 간의 상당인과관계 인정 여지 판단</t>
+          <t>사업주 무죄 판결</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>볼트가 풀린 갱폼에서 이주노동자가 추락사한 사건으로, 현장소장 ㄱ씨의 안전조치 의무 위반과 피해자 사망 사이에 상당인과관계가 인정될 여지가 크다는 대법원의 판단이 있었다. 이는 산업재해로 인한 사망 사건으로, 이미 법적 절차가 진행되어 대법원의 판단까지 이른 상황이다.</t>
+          <t>공사장에서 근로자가 장비에 깔려 사망하는 사고가 발생했으나, 재판부는 해당 사고가 이례적이며 근로자의 주의로 회피 가능했다고 판단하여 사업주에게 무죄를 선고했다. 이는 안전보건관리체계 구축 및 현장 안전관리 조치와 관련된 판결이다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>대법원이 안전조치 의무 위반과 사망 간의 상당인과관계를 인정할 여지가 크다고 판단하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사건이므로 피해 규모가 크다(적합 조건 4). 또한 이미 대법원까지 진행된 사건으로 증거가 충분히 확보되었을 것이다(적합 조건 5). 다만, 집단적 피해는 아니며 상대방의 자력은 기사만으로 특정하기 어렵다.</t>
+          <t>해당 사건은 이미 재판부에서 사업주에게 무죄를 선고하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판부 판단에 따르면 상대방 책임이 명확하지 않아 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>볼트 풀린 채 방치된 갱폼과 추락사한 이주노동자, 현장소장 책임은?</t>
+          <t>공사장에서 장비 깔려 죽었는데  임대차 계약이면 사업주 무죄</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232855</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232917</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-02-25 00:29:46.336441+00:00</t>
+          <t>2026-02-27 00:26:46.003389+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C331" t="inlineStr"/>
-      <c r="D331" t="inlineStr"/>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>중대재해처벌법 적용 및 양형 기준 논의</t>
+          <t>서울행정법원에 요양급여 불승인 처분 취소 소송 제기</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>이 기사는 중대재해처벌법 적용 시 기업 규모에 따른 차등 과징금 부과 필요성을 제기한다. 영국의 기업과실치사법을 롤모델로 삼아, 자금력이 부족한 소규모 하청업체들이 중대재해 사고로 인해 존폐 위기에 처하는 상황을 막기 위한 양형 기준 개선을 주장한다. 이는 특정 사건이 아닌 법 적용의 형평성에 대한 논의이다.</t>
+          <t>정씨가 근로복지공단의 요양급여 불승인 처분에 불복하여 서울행정법원에 소송을 제기했습니다. 이는 태아산재 인정을 요구하는 사례로, '반올림' 단체와 함께 자녀산재법의 소급 기간 제한 문제도 함께 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>이 기사는 특정 중대재해 사건에 대한 보도가 아닌, 중대재해처벌법의 양형 기준 개선 필요성에 대한 논평이다. 소송금융 투자를 위한 특정 사건의 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합도가 낮다. 특히, 기사에서 언급된 소규모 하청업체들은 자력 부족으로 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+          <t>근로복지공단이라는 공공기관이 피고이므로 자력이 충분하며 (적합 조건 2), '반올림'이라는 단체와 '자녀산재법 소급 기간 제한' 언급을 통해 유사 피해자가 더 있을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다 (적합 조건 3의 잠재적 해당). 다만, 기사 내용이 매우 제한적이라 구체적인 피해 규모나 책임의 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>롤모델 英은 차등 과징금…기업 규모 따라 적용 필요</t>
+          <t>반올림  아버지 태아산재 인정해야</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012159?ref=naver</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232919</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:15.294562+00:00</t>
+          <t>2026-02-26 13:27:34.914290+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>한국수자원조사기술원</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>감사원 특정감사 결과 발표 및 징계 처분 결정</t>
+          <t>아버지 자녀산재 피해자 행정소송 제기 및 법 개정 촉구 기자회견 진행 중, 관련 개정안 국회 계류 중</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>한국수자원조사기술원에서 발생한 인명 익수 사고가 현장 및 중간 관리자들에 의해 은폐·축소된 정황이 감사원 특정감사 결과 공식 확인되었다. 감사원 제보로 사건이 드러나 중징계 1명, 경징계 1명의 처분이 결정되었으며, 기관의 안전 관리 시스템 부재와 폐쇄적 조직 문화에 대한 비판이 제기된다.</t>
+          <t>삼성 LCD 공장 근무 중 유해물질에 노출된 아버지의 자녀가 차지증후군을 앓게 되자, 아버지 요인 자녀산재를 인정해달라며 근로복지공단을 상대로 행정소송이 제기되었습니다. 현행 산재보험법이 '임신 중인 여성 노동자'로만 자녀산재 범위를 한정하여 아버지 요인 산재를 배제하는 것은 성차별적이며, 과거 피해자들의 신청 기회 제한 등 '사각지대 투성이'라는 비판이 제기되고 있습니다. 반올림 등 19개 단체는 법 개정을 촉구하며, 국회에 계류 중인 관련 개정안의 조속한 통과를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>한국수자원조사기술원이라는 공공기관이 피고로 자력이 충분하며, 감사원 특정감사 결과로 사고 은폐·축소 정황과 책임이 명확히 드러났다. 이미 감사원 감사 및 징계 처분이라는 공적 절차가 진행되어 객관적 증거가 확보된 상태이다. 다만, 피해자 수가 적고 피해 규모가 명확히 크다고 보기는 어렵다.</t>
+          <t>아버지의 직업적 유해물질 노출이 자녀의 질병에 영향을 미쳤다는 사실이 근로복지공단 위원회에서 인정되어 상대방 책임이 명확합니다. 행정소송의 상대방인 근로복지공단과 궁극적 책임이 있는 삼성은 자력이 충분하며, 아버지 요인 자녀산재는 법적 사각지대로 인해 다수의 잠재적 피해자가 존재하고 자녀의 복합적 장애로 피해 규모가 큽니다. 이미 행정소송이 제기되었고, 관련 연구 결과 등 증거도 확보 가능합니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (자녀의 복합적 장애로 상당한 금액 예상)</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (아버지 요인 자녀산재 피해자 및 과거 피해자)</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>한국수자원조사기술원, '익수사고' 은폐·축소 정황…이영기號 안전 시...</t>
+          <t>아빠라서 산재 아니다? “자녀산재법 개정하라”</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newscham.net</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602241718275777f4ab64559d_12</t>
+          <t>https://newscham.net/articles/115598</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-02-24 12:31:36.209841+00:00</t>
+          <t>2026-02-26 13:18:25.874692+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr"/>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>대한민국, 과거 양양광업소 등 광산 회사</t>
+        </is>
+      </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반 사건 다수 기소, 대법원 양형위원회에서 양형 기준 마련 작업 시작</t>
+          <t>잊힌 광산 노동자들의 삶과 피해 재조명, 잠재적 집단소송 가능성</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반 사건의 양형 기준 부재로 인해 재판부별 판결 편차가 크게 나타나고 있습니다. 기소 건수가 급증하는 가운데, 사망 사고임에도 징역형과 집행유예 등 처벌 수위가 달라 피해자와 피고인 모두 납득하기 어려운 상황입니다. 이에 대법원 양형위원회가 관련 작업에 착수했으며, 사전·사후 안전 조치 등을 감경 사유로 반영해야 한다는 목소리가 커지고 있습니다.</t>
+          <t>이라영 작가의 책 '쇳돌'은 양양광업소 노동자였던 아버지의 삶을 통해 광산 노동자들의 잊힌 역사와 투쟁을 기록한다. 이 책은 광산 회사의 부실한 안전 관리와 국가의 책임으로 인해 많은 노동자들이 조기 사망하는 등 집단적 피해가 발생했음을 암시하며, 이들의 고통을 재조명한다. 이는 잠재적인 집단소송 가능성을 시사하며, 소송금융 투자 대상으로 적합성이 높다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>중대재해처벌법 위반으로 기소된 사건들이며, 기업의 안전관리 책임이 명확합니다. 상대방은 중대재해처벌법 적용 대상 기업으로 자력이 충분하며, 사망 사고이므로 피해 규모가 큽니다. 이미 검찰 수사 등을 통해 증거가 확보되었고, 대법원 양형위원회에서 양형 기준 마련 작업이 진행 중입니다.</t>
+          <t>광산 회사의 부실한 안전 관리와 국가의 책임이 명시적으로 언급되어 상대방 책임이 명확하며(적합 조건 1), 국가가 잠재적 피고로서 자력이 충분합니다(적합 조건 2). '이상하게 일찍들 죽었어'라는 언급에서 다수의 광산 노동자들이 조기 사망한 집단적 피해가 확인되며(적합 조건 3), 이는 피해 규모가 매우 큽니다(적합 조건 4). 저자가 언론, 연구 자료, 논문, 구술 등을 통해 광범위하게 자료를 수집하여 책으로 엮었으므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>각 사건당 1명 (다수의 유사 사건 발생 가능성)</t>
+          <t>광산 노동자 다수 및 그 가족</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>같은 추락사인데 징역·집유…“안전관리 등 감경 기준에 넣어야”</t>
+          <t>아버지는 광산노동자…잊힌 삶·투쟁을 채굴하다[책과 삶]</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012151?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202602261949005</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-02-24 12:25:37.868682+00:00</t>
+          <t>2026-02-26 12:41:58.056327+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
-      <c r="A334" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A334" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>학교 교장, 학교 교감 (실질적으로는 교육청 또는 학교법인)</t>
+          <t>SK에코플랜트</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>사학연금공단 순직 인정 완료, 교장·교감에 대한 형사 고소로 경찰 수사 예정</t>
+          <t>상해 손해배상 청구 소송 판결</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>민원에 시달리다 순직한 고 현승준 교사의 유가족이 학교 교장과 교감을 직무유기 및 허위공문서 작성 혐의로 경찰에 고소했습니다. 사학연금공단은 고인의 죽음을 직무상 연관성이 상당하다고 보고 순직으로 인정한 바 있습니다. 유가족은 교장과 교감이 병가 요청을 만류하고 허위공문서를 작성하여 책임을 회피했다고 주장하고 있습니다.</t>
+          <t>SK에코플랜트가 홍콩 근로자에게 산업재해로 인한 상해 손해배상액 1200만원을 배상하라는 판결을 받았습니다. 이 근로자는 2010년부터 SK에코플랜트 하청업체에서 근무해왔습니다.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>사학연금공단이 고 현승준 교사의 순직을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 교장·교감의 소속 기관인 교육청 또는 학교법인의 자력이 충분합니다(적합 조건 2). 교사의 사망이라는 중대한 피해 규모와(적합 조건 4) 순직 인정 결정 및 형사 고소로 인한 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 소송금융 투자에 적합한 조건을 충족합니다.</t>
+          <t>피고(SK에코플랜트)의 자력이 충분하고, 판결을 통해 상대방 책임이 명확하며 증거가 확보된 사건입니다. 그러나 피해 규모가 1200만원으로 소송금융 투자 대상으로서는 비교적 작고, 집단적 피해가 아닌 개별 사건이며, 이미 판결이 선고된 단계라는 점에서 투자 매력이 제한적입니다.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1200만원</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>“교사 사망해도 학교는 책임 회피” 직무유기 등 교장·교감 고소</t>
+          <t>[Biz Law] SK에코플랜트, 홍콩 근로자에 산재액 1200만원 배상</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490429&amp;ref=A</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708302</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>2026-02-23 00:18:03.209587+00:00</t>
+          <t>2026-02-25 13:15:54.918919+00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>포스코이앤씨 외 3개 건설사</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결 (근로복지공단 처분 취소)</t>
+          <t>5명 사망 산업재해 관련 책임 공방 중</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>학교 급식실에서 8년 5개월간 근무하다 폐암 진단을 받은 조리사의 산재 불승인 처분에 대해 서울행정법원이 근로복지공단의 처분을 취소하라고 판결했다. 이는 10년 미만 경력 폐암 산재 불승인 관행에 제동을 건 것으로, 조리퓸 노출 등 열악한 근무 환경이 폐암의 원인으로 인정될 수 있음을 시사한다. 이번 판결은 유사한 피해를 겪는 다른 급식노동자들에게도 영향을 미칠 것으로 보인다.</t>
+          <t>포스코이앤씨 등 4개 건설사 현장에서 5명의 사망자가 발생한 산업재해 사건이 보도되었다. 이들 건설사는 안전비용 및 사고책임을 회피하려는 움직임을 보이고 있으며, 피해자 유족들은 손해배상 청구 등 법적 대응을 준비할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 자력 있는 공공기관이 상대방이며, 법원 판결로 기존 산재 불승인 관행에 제동이 걸려 상대방 책임이 명확해졌다. 유사한 피해를 입은 다수의 급식노동자들이 존재하여 집단적 소송 가능성이 높고, 조리퓸 노출 등 객관적 증거가 확보되어 있다. 이미 행정소송 1심 판결이 나와 공적 절차가 진행 중이다.</t>
+          <t>포스코이앤씨 등 대기업 건설사들이 연루된 5명 사망 산업재해 사건으로, 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생하여 피해 규모가 매우 크다(적합 조건 3, 4). 산업재해 특성상 공적 조사 결과 등 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>급식노동자 다수</t>
+          <t>5명 사망</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>‘10년 미만 경력 폐암 산재 불승인’ 관행에 제동 건 법원</t>
+          <t>[퇴근길 7분 뉴스] 6000피·트럼프·쿠팡·민희진·반값위고비</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029427885&amp;code=61121311&amp;cp=nv</t>
+          <t>https://news.dealsitetv.com/articles/166031</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>2026-02-22 12:52:34.360671+00:00</t>
+          <t>2026-02-25 13:13:37.752984+00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>공무상 재해 불인정 판결 선고 (법원이 재해자의 사망과 공무 사이의 상당인과관계를 인정하지 않음)</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>20년 이상 근무한 집배원이 민원인의 반복적인 항의와 형사 고소, 내부 징계 및 인사평가 하락 등으로 극심한 스트레스와 우울감을 겪다 자살한 사건. 법원은 정신과 진료기록 부재를 이유로 공무상 재해를 인정하지 않았으나, 기사는 공무원 자살 사건에서 인과관계 판단 시 현실적 요소를 종합적으로 고려해야 한다고 주장하며 제도 개선의 필요성을 제기한다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>상대방(국가)의 자력이 충분하며 (조건 2), 공무원 자살과 공무상 재해 인정 기준의 한계라는 사회적, 집단적 문제 제기 (조건 3)로 다수의 잠재적 피해자가 존재할 수 있습니다. 사망이라는 중대한 피해가 발생했고 (조건 4), 관련 공적 절차(수사, 징계, 법원 판결)가 진행되었으나 (조건 6) 법원이 인과관계를 부정하여 법리적 재검토가 필요한 상황입니다. 이는 소송금융의 지원을 통해 새로운 판례를 형성할 가능성이 높은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>1명 (특정 사례), 잠재적 다수</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>[사람과 법률] 기록되지 않은 우울은 존재하지 않는가</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>babytimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>http://www.babytimes.co.kr/news/articleView.html?idxno=72218</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:06:05.306497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr"/>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>근로복지공단 산재 신청 절차 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>외국인 노동자의 산업재해 발생률과 사망 만인율이 내국인보다 현저히 높아 구조적인 문제로 지적되고 있습니다. 언어 장벽과 정보 부족으로 산재 신청에 어려움을 겪는 경우가 많으며, 체류 자격과 무관하게 산재 보상이 가능함에도 법률 조력의 필요성이 강조됩니다. 법무법인 케이비는 외국인 산재 사건에 대한 전문적인 법률 지원을 제공하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>외국인 노동자들의 산재 사망 만인율이 내국인보다 2배 이상 높아 집단적 피해가 명확하며(집단적 피해), 사망 및 중대재해로 이어지는 경우가 많아 피해 규모가 큽니다(피해 규모가 큼). 고용주의 산업안전보건법상 책임이 비교적 명확하고(상대방 책임 명확), 근로복지공단을 통한 산재 신청이라는 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>다수 (꾸준히 증가)</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>외국인 산재 급증…사망 만인율 내국인보다 높아 제도적 대응 필요</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>livesnews.com</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr">
+        <is>
+          <t>https://www.livesnews.com/news/article.html?no=59778</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:31:31.451614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>행정소송 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>대구 지역 급식실에서 8년 5개월간 근무한 강씨가 폐암 산재 불승인 처분 취소 소송에서 승소했다. 이는 기존 10년 노출 기준에 미치지 못하는 기간에도 폐암 산재를 인정한 판결로, 향후 급식실 종사자들의 폐암 산재 인정 기준에 중요한 전환점이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>급식실 폐암 산재 인정 기준에 대한 원고 승소 판결로, 기존 10년 노출 기준이 완화될 가능성이 높아 다수의 유사 피해자 발생이 예상됩니다 (집단적 피해). 상대방은 공공기관(근로복지공단 또는 교육청)으로 자력이 충분하며, 이미 소송에서 승소 판결을 받아 책임이 명확하고 증거가 확보된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>급식실 폐암 산재 기준, 전환점 맞나</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>fsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>http://www.fsnews.co.kr/news/articleView.html?idxno=60168</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:50:46.834321+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>현대건설, 포스코이앤씨, 호반건설</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>국토부의 영업정지 처분 절차 진행 중, 건설사들의 행정소송 및 집행정지 신청 예상</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>국토부가 중대재해 발생 건설사인 현대건설, 포스코이앤씨, 호반건설에 대해 영업정지 처분을 검토 중이다. 건설사들은 이에 불복하여 행정소송 및 집행정지 신청을 통해 처분 효력을 멈추려 할 것으로 예상된다. 이 사건은 중대재해로 인한 피해자들의 손해배상 청구 가능성을 내포하고 있다.</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>대기업 건설사(현엔, 포스코, 호반)의 중대재해로 인한 국토부 영업정지 처분 절차가 진행 중. 이는 중대재해 발생에 대한 상대방 책임이 비교적 명확하고(1), 상대방에게 자력이 충분하며(2), 국토부의 조사 결과 및 행정처분 근거가 증거로 확보 가능하고(5), 이미 공적 절차(행정처분)가 진행 중임(6). 중대재해의 특성상 다수의 피해자가 발생했을 가능성이 있어 집단소송으로 이어질 잠재력이 높다.</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>‘중대재해’ 현엔·포스코·호반, 영업정지 처분 받나…국토부, 연내 ...</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>ceoscoredaily.com</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M339" t="inlineStr">
+        <is>
+          <t>https://www.ceoscoredaily.com/page/view/2026022416022825945</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:47:45.139463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr"/>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>산업안전보건법 개정안 및 건설안전특별법 국회 논의 중, 노란봉투법 시행 예정</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>건설업계에 중대재해 발생 시 과징금 부과를 강화하는 산업안전보건법 개정안과 건설안전특별법이 국회에서 논의 중이다. 이 법안들은 기업의 영업이익 또는 매출액의 상당 부분을 과징금으로 부과하며, 대형 건설사의 경우 수백억에서 수천억 원에 달하는 부담이 예상된다. 이는 건설사의 존립을 위협할 수 있는 수준으로, 향후 중대재해 관련 소송금융 수요가 증가할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>새로운 법안 추진으로 건설사의 중대재해 책임이 명확해지고 (조건 1), 대형 건설사는 충분한 자력을 가지고 있음 (조건 2). 사망사고 발생 시 정부 조사를 통해 증거 확보가 용이하며 (조건 5), 관련 입법 절차가 진행 중인 공적 절차에 해당함 (조건 6). 예상되는 과징금 규모가 커 피해 규모 또한 클 것으로 예상됨 (조건 4).</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>과징금 폭탄 현실화…건설사, 중대재해 ‘한 번’이 존립 가른다</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>theviewers.co.kr</t>
+        </is>
+      </c>
+      <c r="L340" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M340" t="inlineStr">
+        <is>
+          <t>https://theviewers.co.kr/View.aspx?No=3982811</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:43:19.091259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr"/>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반 혐의로 기소되어 재판 진행 중인 사건 다수</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반으로 기소된 사건이 지난해 97건에 달하며 급증하고 있으나, 양형 기준이 없어 재판부마다 처벌 수위 편차가 크다는 지적이 나온다. 대법원 양형위원회가 기준 마련에 착수했으나 내년에나 가능할 전망이다. 기업의 사전·사후 안전 조치가 감경 사유로 반영될 수 있다는 분석도 있다.</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반으로 기소된 사건들이며, 사망 사고로 피해 규모가 크고 상대방 책임이 명확하다는 점에서 적합하다. 이미 검찰 기소 등 공적 절차가 진행 중이며, 피고 기업의 자력도 충분할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>작년 기소만 100건인데…‘양형기준’ 없는 중처법</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M341" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012101?ref=naver</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:32:49.059135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>현대엔지니어링</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>건설사고조사위원회 조사 완료, 국토교통부 영업정지 8개월 처분 사전 통보</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>서울세종고속도로 공사 현장에서 교량 상판 빔 추락 사고로 노동자 4명이 사망하고 6명이 부상당했습니다. 건설사고조사위원회는 전도방지시설 임의 제거, 안전 인증 기준 위반, 현장 관리·감독 부실 등을 사고 원인으로 지목했으며, 국토교통부는 주관사인 현대엔지니어링에 영업정지 8개월 처분을 사전 통보했습니다.</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>건설사고조사위원회 조사 결과 상대방(현대엔지니어링 컨소시엄)의 책임이 명확하며(적합 조건 1, 5), 현대엔지니어링은 대기업으로 자력이 충분합니다(적합 조건 2). 4명 사망, 6명 부상이라는 중대한 인명 피해가 발생했고(적합 조건 4), 국토교통부의 영업정지 처분 사전 통보 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>10명 (사망 4명, 부상 6명)</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>[1년 전 오늘] 교량 상판 5초 만에 와르르…10명 사상</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L342" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M342" t="inlineStr">
+        <is>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195031</t>
+        </is>
+      </c>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:30:55.831382+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr"/>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>대법원에서 안전조치 의무 위반과 사망 간의 상당인과관계 인정 여지 판단</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>볼트가 풀린 갱폼에서 이주노동자가 추락사한 사건으로, 현장소장 ㄱ씨의 안전조치 의무 위반과 피해자 사망 사이에 상당인과관계가 인정될 여지가 크다는 대법원의 판단이 있었다. 이는 산업재해로 인한 사망 사건으로, 이미 법적 절차가 진행되어 대법원의 판단까지 이른 상황이다.</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>대법원이 안전조치 의무 위반과 사망 간의 상당인과관계를 인정할 여지가 크다고 판단하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사건이므로 피해 규모가 크다(적합 조건 4). 또한 이미 대법원까지 진행된 사건으로 증거가 충분히 확보되었을 것이다(적합 조건 5). 다만, 집단적 피해는 아니며 상대방의 자력은 기사만으로 특정하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>볼트 풀린 채 방치된 갱폼과 추락사한 이주노동자, 현장소장 책임은?</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M343" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232855</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:29:46.336441+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr"/>
+      <c r="D344" t="inlineStr"/>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 적용 및 양형 기준 논의</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>이 기사는 중대재해처벌법 적용 시 기업 규모에 따른 차등 과징금 부과 필요성을 제기한다. 영국의 기업과실치사법을 롤모델로 삼아, 자금력이 부족한 소규모 하청업체들이 중대재해 사고로 인해 존폐 위기에 처하는 상황을 막기 위한 양형 기준 개선을 주장한다. 이는 특정 사건이 아닌 법 적용의 형평성에 대한 논의이다.</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 중대재해 사건에 대한 보도가 아닌, 중대재해처벌법의 양형 기준 개선 필요성에 대한 논평이다. 소송금융 투자를 위한 특정 사건의 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합도가 낮다. 특히, 기사에서 언급된 소규모 하청업체들은 자력 부족으로 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>롤모델 英은 차등 과징금…기업 규모 따라 적용 필요</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M344" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012159?ref=naver</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:14:15.294562+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>한국수자원조사기술원</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>감사원 특정감사 결과 발표 및 징계 처분 결정</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>한국수자원조사기술원에서 발생한 인명 익수 사고가 현장 및 중간 관리자들에 의해 은폐·축소된 정황이 감사원 특정감사 결과 공식 확인되었다. 감사원 제보로 사건이 드러나 중징계 1명, 경징계 1명의 처분이 결정되었으며, 기관의 안전 관리 시스템 부재와 폐쇄적 조직 문화에 대한 비판이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>한국수자원조사기술원이라는 공공기관이 피고로 자력이 충분하며, 감사원 특정감사 결과로 사고 은폐·축소 정황과 책임이 명확히 드러났다. 이미 감사원 감사 및 징계 처분이라는 공적 절차가 진행되어 객관적 증거가 확보된 상태이다. 다만, 피해자 수가 적고 피해 규모가 명확히 크다고 보기는 어렵다.</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>한국수자원조사기술원, '익수사고' 은폐·축소 정황…이영기號 안전 시...</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M345" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602241718275777f4ab64559d_12</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:31:36.209841+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr"/>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반 사건 다수 기소, 대법원 양형위원회에서 양형 기준 마련 작업 시작</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반 사건의 양형 기준 부재로 인해 재판부별 판결 편차가 크게 나타나고 있습니다. 기소 건수가 급증하는 가운데, 사망 사고임에도 징역형과 집행유예 등 처벌 수위가 달라 피해자와 피고인 모두 납득하기 어려운 상황입니다. 이에 대법원 양형위원회가 관련 작업에 착수했으며, 사전·사후 안전 조치 등을 감경 사유로 반영해야 한다는 목소리가 커지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반으로 기소된 사건들이며, 기업의 안전관리 책임이 명확합니다. 상대방은 중대재해처벌법 적용 대상 기업으로 자력이 충분하며, 사망 사고이므로 피해 규모가 큽니다. 이미 검찰 수사 등을 통해 증거가 확보되었고, 대법원 양형위원회에서 양형 기준 마련 작업이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>각 사건당 1명 (다수의 유사 사건 발생 가능성)</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>같은 추락사인데 징역·집유…“안전관리 등 감경 기준에 넣어야”</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M346" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012151?ref=naver</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:25:37.868682+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>학교 교장, 학교 교감 (실질적으로는 교육청 또는 학교법인)</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>사학연금공단 순직 인정 완료, 교장·교감에 대한 형사 고소로 경찰 수사 예정</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>민원에 시달리다 순직한 고 현승준 교사의 유가족이 학교 교장과 교감을 직무유기 및 허위공문서 작성 혐의로 경찰에 고소했습니다. 사학연금공단은 고인의 죽음을 직무상 연관성이 상당하다고 보고 순직으로 인정한 바 있습니다. 유가족은 교장과 교감이 병가 요청을 만류하고 허위공문서를 작성하여 책임을 회피했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>사학연금공단이 고 현승준 교사의 순직을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 교장·교감의 소속 기관인 교육청 또는 학교법인의 자력이 충분합니다(적합 조건 2). 교사의 사망이라는 중대한 피해 규모와(적합 조건 4) 순직 인정 결정 및 형사 고소로 인한 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 소송금융 투자에 적합한 조건을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>“교사 사망해도 학교는 책임 회피” 직무유기 등 교장·교감 고소</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M347" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490429&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:18:03.209587+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>서울행정법원 1심 판결 (근로복지공단 처분 취소)</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>학교 급식실에서 8년 5개월간 근무하다 폐암 진단을 받은 조리사의 산재 불승인 처분에 대해 서울행정법원이 근로복지공단의 처분을 취소하라고 판결했다. 이는 10년 미만 경력 폐암 산재 불승인 관행에 제동을 건 것으로, 조리퓸 노출 등 열악한 근무 환경이 폐암의 원인으로 인정될 수 있음을 시사한다. 이번 판결은 유사한 피해를 겪는 다른 급식노동자들에게도 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>근로복지공단이라는 자력 있는 공공기관이 상대방이며, 법원 판결로 기존 산재 불승인 관행에 제동이 걸려 상대방 책임이 명확해졌다. 유사한 피해를 입은 다수의 급식노동자들이 존재하여 집단적 소송 가능성이 높고, 조리퓸 노출 등 객관적 증거가 확보되어 있다. 이미 행정소송 1심 판결이 나와 공적 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>급식노동자 다수</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>‘10년 미만 경력 폐암 산재 불승인’ 관행에 제동 건 법원</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M348" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029427885&amp;code=61121311&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:52:34.360671+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
           <t>정부</t>
         </is>
       </c>
-      <c r="D336" t="inlineStr">
+      <c r="D349" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E336" t="inlineStr">
+      <c r="E349" t="inlineStr">
         <is>
           <t>대법원 손해배상 책임 확정, 고용노동부 장관 사과, 제도 개선 논의 중, 열악한 숙소 문제 지속</t>
         </is>
       </c>
-      <c r="F336" t="inlineStr">
+      <c r="F349" t="inlineStr">
         <is>
           <t>대법원이 최근 정부의 손해배상 책임을 확정하고 고용노동부 장관이 유족에게 사과 서한을 보낸 사건입니다. 이는 정부의 명확한 책임과 집단적 피해를 시사하며, 제도 개선 논의가 진행 중임에도 불구하고 열악한 숙소 문제가 여전히 해소되지 않고 있어 추가적인 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G336" t="inlineStr">
+      <c r="G349" t="inlineStr">
         <is>
           <t>대법원이 정부의 손해배상 책임을 확정하여 상대방 책임이 명확하고(적합 조건 1), 정부는 자력이 충분하며(적합 조건 2), 유족에게 사과한 점으로 보아 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 비록 특정 사건은 대법원 판결로 종결되었으나, 이 판결은 강력한 선례가 되며 '열악한 숙소 문제는 여전히 해소되지 않았다'는 언급은 유사 피해자들의 추가 소송 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="H336" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I336" t="inlineStr">
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
         <is>
           <t>유족 다수</t>
         </is>
       </c>
-      <c r="J336" t="inlineStr">
+      <c r="J349" t="inlineStr">
         <is>
           <t>공공기숙사 사업, 예산 묶이고 숙소 그대로…주거난 방치</t>
         </is>
       </c>
-      <c r="K336" t="inlineStr">
+      <c r="K349" t="inlineStr">
         <is>
           <t>incheonilbo.com</t>
         </is>
       </c>
-      <c r="L336" t="inlineStr">
+      <c r="L349" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M336" t="inlineStr">
+      <c r="M349" t="inlineStr">
         <is>
           <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317542</t>
         </is>
       </c>
-      <c r="N336" t="inlineStr">
+      <c r="N349" t="inlineStr">
         <is>
           <t>2026-02-22 12:44:58.155901+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N336"/>
+  <autoFilter ref="A1:N349"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>