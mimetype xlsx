--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$55</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="38" customWidth="1" min="8" max="8"/>
-    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,3190 +533,3670 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사업주 형사 재판 종결 및 피해자 유족과 합의 완료</t>
+          <t>추락재해방지 국회토론회 개최 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>난간 없는 고소작업대에서 근로자가 추락하여 사망하는 사고가 발생했다. 법원은 사업주에게 집행유예를 선고했으며, 피고인이 피해자 유족과 합의한 점을 양형에 고려했다고 밝혔다. 이 사건은 이미 합의 및 형사 재판이 종결된 상태이다.</t>
+          <t>기사는 강득구 의원실 주최로 추락재해 방지 및 안전관리 실효성 제고, 제도 개선 방안을 논의하는 국회토론회 개최 일정을 다루고 있습니다. 특정 사건이나 피해자, 상대방에 대한 정보는 포함되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 사업주가 피해자 유족과 합의를 완료했으며, 이에 따라 형이 정해졌으므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>본 기사는 추락재해 방지 및 안전관리 제도 개선을 위한 국회 토론회 개최 일정으로, 특정 사건의 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮음. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>난간 없는 고소작업대 추락사…사업주 집유</t>
+          <t>[오늘의 주요일정·31일] 한성숙 총리 폭염·가뭄 대처상황 점검회의</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=907499</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=244599</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-26 07:02:31.408423+00:00</t>
+          <t>2026-08-15 09:14:40.823092+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>기부 활동 진행 중</t>
+          <t>영양교사 기소유예 처분으로 형사 절차 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대전 자동차부품 공장 화재로 인한 피해자와 유가족을 돕기 위한 기부 활동이 진행되고 있다는 내용의 기사입니다. 재난 발생 시 이어지는 나눔의 정신을 강조하고 있습니다.</t>
+          <t>화성 중학교 급식실에서 조리실무사가 작업 중 손가락 절단 사고를 당해 영양교사가 업무상과실치상 혐의로 검찰에 송치되었습니다. 그러나 피해자의 처벌불원서 제출과 교육계의 탄원 등을 참작하여 영양교사는 기소유예 처분을 받으며 형사 절차가 종결되었습니다. 이로 인해 민사 소송 제기 가능성은 매우 낮습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용이 대전 자동차부품 공장 화재 피해자들을 위한 기부 활동에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방 자력, 피해 규모, 공적 절차 진행 여부 등)를 파악하기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>영양교사에 대한 형사 사건이 기소유예로 종결되었으며, 피해자가 처벌불원서를 제출하여 민사 소송 제기 가능성이 매우 낮습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하며, 새로운 소송 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>나눔의 정신, 기부문화 일상화돼야</t>
+          <t>화성 중학교 ‘급식실 절단 사고’ 영양교사 기소유예</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=539865</t>
+          <t>https://www.kyeonggi.com/article/20260730580555</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:22:42.554335+00:00</t>
+          <t>2026-08-01 07:00:46.345341+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 민사 합의 완료</t>
+          <t>아리셀 참사 유해 수습 및 재발 방지책 관련 정치권 및 행정 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>창원지법은 사업장 내 카고트럭을 후진하다 60대 피해자를 들이받아 사망케 한 운전자에게 금고 1년에 집행유예 2년을 선고했습니다. 피고인은 유족에게 합의금을 지급하고 합의하여 유족이 처벌을 원하지 않는 점 등이 양형에 참작되었습니다.</t>
+          <t>경인일보 독자위원회 회의에서 지난달 보도된 기사들을 평가했습니다. 주요 논의는 교권보호국 설치 필요성, 지방선거 공약 분석 미흡, 선거 현수막 재활용 문제 등이었습니다. 특히 아리셀 참사 2주기를 앞두고 유해 수습 및 제도적 재발 방지책 마련에 대한 후속 보도와 기획 기사를 요청하는 의견이 있었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피고인이 피해자 유족에게 합의금을 지급하고 합의하여 유족이 피고인의 처벌을 원하지 않는다고 명시되어 있습니다. 이는 민사상 손해배상 청구 가능성이 낮거나 이미 종결된 것으로 판단되어 소송금융 투자 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
+          <t>본 기사는 경인일보 독자위원회의 지난달 보도 기사 평가 회의록으로, 특정 사건의 새로운 소송 기회를 직접적으로 제시하지 않습니다. 아리셀 참사 관련 유족들의 어려움이 언급되나, 이는 언론 보도 요청 및 제도적 개선에 대한 논의이며, 소송금융 투자 대상으로서의 명확한 피고와 구체적인 손해배상 청구권이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>창원지법, 카고트럭으로 후진하다 피해자 들이받아 사망케 한 운전자 '...</t>
+          <t>선거현수막 문제 다각도 접근월드컵 현장 생생한 소식 호평</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026040208114340379a8c8bf58f_12</t>
+          <t>https://www.kyeongin.com/article/1767843</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:28:32.296485+00:00</t>
+          <t>2026-07-26 01:59:11.512346+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>화일약품</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 위반 혐의 1심 판결 선고, 피해자들과 합의 완료</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>무주군이 중대재해처벌법 및 산업안전보건법 준수를 위해 전 직원을 대상으로 중대재해 예방 교육을 실시했습니다. 군은 지속적인 교육과 점검을 통해 안전관리 체계를 확립하고, 중대재해 배상책임 공제에 가입하여 만일의 상황에 대비할 방침입니다.</t>
+          <t>2022년 화일약품 공장 폭발 사고로 1명이 사망하고 12명이 부상당한 사건에 대해, 전 대표와 임직원들이 중대재해처벌법 위반 혐의로 1심에서 집행유예를 선고받았습니다. 재판부는 안전 관리 체계 미비를 사고 원인으로 지목했으나, 피고인들이 피해자들과 원만히 합의하여 처벌을 원치 않는다는 점을 양형에 고려했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 무주군의 중대재해 예방 교육에 대한 것으로, 실제 중대재해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 부적합합니다.</t>
+          <t>상대방 책임 명확(재판부 판단), 공적 절차 진행(형사 1심 판결), 증거 확보(경찰 감식, 법원 판결), 피해 규모 큼(사망 1명, 부상 12명) 등 적합 조건은 다수 충족됩니다. 그러나 기사에서 '피해자들과 원만히 합의해 모두 피고인들의 처벌을 원하지 않는다'고 명시되어 있어, 민사상 손해배상까지 종결되었을 가능성이 매우 높습니다. 따라서 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13명 (사망 1명, 부상 12명)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>무주군 중대재해 예방 교육</t>
+          <t>‘공장 폭발 사고’ 화일약품 전 대표 1심 집행유예</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=875246</t>
+          <t>https://mdtoday.co.kr/news/view/1065609578846961</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 13:07:49.782431+00:00</t>
+          <t>2026-07-15 07:01:21.698038+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>사고 수습 및 피해자 지원 논의 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>nongaek.com의 사설은 지난해 산업재해 사망자 증가에 대한 한국경제의 보도를 인용하며, 처벌 위주의 정책보다는 영세업체에 맞는 대책 마련과 고발·소송 남발 방어책의 필요성을 주장합니다. 이는 특정 사건에 대한 보도라기보다는 산업재해 관련 정책 방향에 대한 논평입니다.</t>
+          <t>오석진 후보가 서소문 사고 희생자들과 가족들에게 애도를 표하며, 사고 수습과 피해자 지원이 우선되어야 한다고 강조했습니다. 현장에서 임무를 수행하다 희생된 현장 노동자들을 언급하고 있으나, 사고의 구체적인 내용이나 책임 주체는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 산재 사망자 증가에 대한 정책적 논의와 사설로, 특정 사건이나 구체적인 소송 대상이 명확히 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 개별 사건의 상대방, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 적합도 판단 기준의 대부분을 충족하지 못합니다. 사고의 책임 주체가 명확히 특정되지 않았고(적합 조건 1 불충족), 피해 규모나 피해자 수에 대한 구체적인 정보도 부족합니다(적합 조건 3, 4 불충족). 공적 절차 진행 여부나 증거 유무도 파악할 수 없습니다(적합 조건 5, 6 불충족).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[오늘의 사설]  산재 사망자 늘어...영세업체 맞춤 대책을</t>
+          <t>오석진, 서소문 사고 희생자 추모</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>nongaek.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.nongaek.com/news/articleView.html?idxno=94923</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2418503</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:51:17.050832+00:00</t>
+          <t>2026-06-29 07:05:46.240680+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대전시의 피해자 지원 및 전면 점검 진행 중</t>
+          <t>산재 불복절차 안내 강화 추진 등 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대전시 산업단지에서 발생한 화재와 관련하여, 대전시가 유가족 및 부상자 등 피해자 지원에 집중하고 있다. 또한, 산업단지의 화재 취약점을 전면 점검하고 현실과 괴리된 제도를 개선할 계획이다.</t>
+          <t>국회에서 산재 피해 노동자들의 권리구제 접근성을 높이고 정보 비대칭을 해소하기 위한 산재 불복절차 안내 강화 방안이 추진됩니다. 이는 단순한 행정절차 보완을 넘어 제도 개선을 통해 피해자들의 권리 구제 사각지대를 줄이는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 피해 규모(금액, 정확한 피해자 수) 또한 미상이며, 소송금융 투자 검토를 위한 핵심 정보가 부족합니다. 다만, 대전시가 피해자 지원 및 전면 점검을 진행 중인 점은 공적 절차 진행으로 볼 수 있습니다.</t>
+          <t>기사는 산재 불복절차 안내 강화 등 제도 개선에 대한 내용으로, 특정 사건이나 집단적 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 명확한 책임 소재가 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'산단 화재 취약' 전면 점검…'현실 괴리 제도' 손본다</t>
+          <t>산재 불복절차 안내 강화 추진…  피해 노동자 권리구제 사각지대 줄인...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>energydaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=815032</t>
+          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=167600</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:40.003588+00:00</t>
+          <t>2026-06-25 19:20:03.521019+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (검찰 구형)</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 월마트가 AI 자율주행 물류 로봇을 도입하여 운영 효율성을 극대화하고 주가를 급등시킨 성공 사례를 다룹니다. 과거 직원들의 사고나 불편함이 있었으나, 자동화 도입 후 이러한 문제들이 개선되었고 인원 감축 없이 새로운 직무가 창출되었다고 설명합니다. 현재 진행 중인 법적 분쟁이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>진주 화물연대 사망사고를 낸 비조합원 A씨에게 검찰이 징역 3년을 구형했다. A씨 변호인은 피고인이 죄책감을 느끼고 있으며 피해자의 유가족과 합의했음을 밝혔다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 월마트의 성공적인 자동화 도입 사례를 다루며, 소송의 원인이 될 만한 명확한 상대방의 책임이나 현재 진행 중인 피해 사실을 제시하지 않습니다. 과거 직원 사고 언급은 있으나, 자동화로 인해 문제가 해결되었고 인원 감축도 없었다고 명시되어 있어 현재 발생할 소송의 근거가 부족합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>상대방 책임은 명확하고 형사 절차가 진행 중이나, 피고인이 개인(A씨)으로 자력 부족 가능성이 높다. 또한, 기사에 '피해자의 유가족과 합의했더라도'라는 문구가 있어 이미 민사적 손해배상까지 종결되었거나 상당 부분 해결되었을 가능성이 높아 소송금융의 필요성이 낮다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>자율주행 일개미 로봇으로 월마트 주가 폭등시킨 기업</t>
+          <t>진주 화물연대 사망사고 낸 비조합원 3년 구형</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/29/2026032818303023079</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=637475</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-29 00:34:45.294497+00:00</t>
+          <t>2026-06-17 09:12:29.305536+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>사업주</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>사업주 형사 재판 종결 및 피해자 유족과 합의 완료</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기사는 중대재해처벌법 시행 5년차를 맞아 열린 세미나 내용을 다루며, 법의 한계점과 예방 중심의 정책 전환 필요성을 강조합니다. 중대재해처벌법 위반 사건의 유죄 선고율이 높고 특히 하청 업체 근로자 사망 사고가 많지만, 전체 중대재해 감소에는 유의미한 영향을 미치지 못하고 있다는 지적이 나왔습니다.</t>
+          <t>난간 없는 고소작업대에서 근로자가 추락하여 사망하는 사고가 발생했다. 법원은 사업주에게 집행유예를 선고했으며, 피고인이 피해자 유족과 합의한 점을 양형에 고려했다고 밝혔다. 이 사건은 이미 합의 및 형사 재판이 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 중대재해처벌법의 시행 현황과 한계점을 다루는 세미나 내용을 전달하는 것으로, 특정 사건이나 잠재적 소송 대상을 구체적으로 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 특정 피고, 피해자, 피해 규모가 불분명하여 직접적인 투자 기회로 보기 어렵습니다.</t>
+          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 사업주가 피해자 유족과 합의를 완료했으며, 이에 따라 형이 정해졌으므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘잘 다녀오세요’, 숨은 뜻…산업안전 강조한 노동계 원로[안현덕의 L...</t>
+          <t>난간 없는 고소작업대 추락사…사업주 집유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025268?ref=naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=907499</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-29 00:22:44.804141+00:00</t>
+          <t>2026-04-26 07:02:31.408423+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>기부 활동 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대법원은 산업재해 요양급여와 무관하게 보험사가 사고 피해자에게 지급한 치료비는 근로복지공단이 보험사에 구상할 책임보험금에서 공제돼야 한다고 판결했다. 근로복지공단이 현대해상화재보험을 상대로 낸 구상금 청구 소송에서 원심을 파기하고 사건을 대전지법으로 돌려보낸 것으로, 산재보험금 구상금 산정 기준에 대한 중요한 법적 선례를 제시했다.</t>
+          <t>대전 자동차부품 공장 화재로 인한 피해자와 유가족을 돕기 위한 기부 활동이 진행되고 있다는 내용의 기사입니다. 재난 발생 시 이어지는 나눔의 정신을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 판결을 통해 산재보험금 구상금 산정 기준에 대한 법리를 명확히 한 선례이다. 소송 상대방(현대해상)의 자력은 충분하나, 이는 새로운 피해자 발굴이나 집단적 피해 구제와 관련된 사건이 아니며, 오히려 보험사의 구상금 책임이 줄어들 수 있다는 판단이다. 따라서 소송금융 투자 대상으로서의 신규성이나 직접적인 피해자 측 투자 기회는 낮다.</t>
+          <t>기사 내용이 대전 자동차부품 공장 화재 피해자들을 위한 기부 활동에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방 자력, 피해 규모, 공적 절차 진행 여부 등)를 파악하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2570만원 (산재보험금 총액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구...</t>
+          <t>나눔의 정신, 기부문화 일상화돼야</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202947</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=539865</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-28 00:43:50.247487+00:00</t>
+          <t>2026-04-05 12:22:42.554335+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>음성노동인권센터의 소규모 사업장 화재 안전 전수조사 촉구 및 소방서 수색 진행</t>
+          <t>형사 재판 종결 및 민사 합의 완료</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>음성 지역에서 공장 화재가 빈번하게 발생하고 있으며, 특히 소규모 사업장에서의 안전 문제가 심각합니다. 음성노동인권센터는 소규모 사업장의 화재 안전 전수조사와 맞춤형 안전 대책 수립을 촉구하고 있습니다. 최근 생활용품 생산 공장에서 외국인 근로자가 실종되는 사고도 발생하여, 소규모 사업장의 안전 관리 부실에 대한 우려가 커지고 있습니다.</t>
+          <t>창원지법은 사업장 내 카고트럭을 후진하다 60대 피해자를 들이받아 사망케 한 운전자에게 금고 1년에 집행유예 2년을 선고했습니다. 피고인은 유족에게 합의금을 지급하고 합의하여 유족이 처벌을 원하지 않는 점 등이 양형에 참작되었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>음성노동인권센터의 전수조사 촉구와 잦은 화재 발생은 집단적 피해 가능성(조건 3)과 공적 절차 진행 중(조건 6)임을 시사하며, 화재 조사 기록을 통해 증거 확보(조건 5)도 가능할 것으로 보입니다. 그러나 상대방이 '소규모 사업장'으로 특정되어 있어 자력이 충분하지 않을 가능성이 높고(조건 2 부적합), 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인입니다.</t>
+          <t>피고인이 피해자 유족에게 합의금을 지급하고 합의하여 유족이 피고인의 처벌을 원하지 않는다고 명시되어 있습니다. 이는 민사상 손해배상 청구 가능성이 낮거나 이미 종결된 것으로 판단되어 소송금융 투자 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>음성노동인권센터 '소규모 사업장 화재 안전 전수조사' 촉구</t>
+          <t>창원지법, 카고트럭으로 후진하다 피해자 들이받아 사망케 한 운전자 '...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6116468</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026040208114340379a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 12:47:44.233943+00:00</t>
+          <t>2026-04-02 00:28:32.296485+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>속헹 씨 아버지는 근로복지공단으로부터 산재 승인 결정을 받았으며, 국가를 상대로 한 손해배상 소송에서 국가배상책임이 인정되었습니다. 노동부 장관의 사과도 뒤늦게 나왔습니다.</t>
+          <t>무주군이 중대재해처벌법 및 산업안전보건법 준수를 위해 전 직원을 대상으로 중대재해 예방 교육을 실시했습니다. 군은 지속적인 교육과 점검을 통해 안전관리 체계를 확립하고, 중대재해 배상책임 공제에 가입하여 만일의 상황에 대비할 방침입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사에 언급된 속헹 씨 아버지의 산재 및 국가배상 소송은 이미 국가배상책임이 인정되는 판결이 선고되어 사실상 종결 단계에 해당합니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 무주군의 중대재해 예방 교육에 대한 것으로, 실제 중대재해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 사건 자체가 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>변호사한테 고발당한 이주 인권 활동가 [세상에 이런 법이]</t>
+          <t>무주군 중대재해 예방 교육</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57488</t>
+          <t>http://sjbnews.com/news/news.php?number=875246</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-27 00:41:47.282879+00:00</t>
+          <t>2026-04-01 13:07:49.782431+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대전 대덕산업단지 공장 화재 이후 직접 및 간접 피해자들이 겪는 정신적 고통에 대한 지속적인 지원의 필요성이 제기되었습니다. 기사는 화재로 인한 상처가 불길이 잡힌 뒤에도 이어지고 있음을 강조하며, 장기적인 사후 관리 방안 마련을 촉구하고 있습니다.</t>
+          <t>nongaek.com의 사설은 지난해 산업재해 사망자 증가에 대한 한국경제의 보도를 인용하며, 처벌 위주의 정책보다는 영세업체에 맞는 대책 마련과 고발·소송 남발 방어책의 필요성을 주장합니다. 이는 특정 사건에 대한 보도라기보다는 산업재해 관련 정책 방향에 대한 논평입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사 내용이 대덕산업단지 공장 화재의 피해자 회복 및 지원 필요성에 초점을 맞추고 있어, 소송금융 투자에 필수적인 상대방의 책임 명확성, 자력 여부, 구체적인 피해 금액, 진행 중인 법적 절차 등에 대한 정보가 부족합니다. 집단적 피해는 예상되나, 소송 가능성을 판단하기 어렵습니다.</t>
+          <t>해당 기사는 산재 사망자 증가에 대한 정책적 논의와 사설로, 특정 사건이나 구체적인 소송 대상이 명확히 제시되지 않았습니다. 소송금융 투자 대상이 될 만한 개별 사건의 상대방, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>다친 마음 아물 때까지…지속 지원 필요 [대덕산단 화재, 이제는 회복 집...</t>
+          <t>[오늘의 사설]  산재 사망자 늘어...영세업체 맞춤 대책을</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227700</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=94923</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-27 00:21:41.599009+00:00</t>
+          <t>2026-04-01 00:51:17.050832+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>사랑의열매 특별모금 진행 중</t>
+          <t>대전시의 피해자 지원 및 전면 점검 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재로 희생자와 부상자가 발생했으며, 익명의 기부자가 500만 원을 기부했다. 사랑의열매는 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원을 위한 특별 모금을 진행 중이다.</t>
+          <t>대전시 산업단지에서 발생한 화재와 관련하여, 대전시가 유가족 및 부상자 등 피해자 지원에 집중하고 있다. 또한, 산업단지의 화재 취약점을 전면 점검하고 현실과 괴리된 제도를 개선할 계획이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사에서 화재 책임 주체가 명확히 특정되지 않고(적합 조건 1 미충족), 상대방의 자력이나 피해 규모에 대한 구체적인 정보가 부족합니다(적합 조건 2, 4 부분적 미충족). 현재 공적 절차나 증거 확보에 대한 언급도 없어 소송금융 투자 적합도가 낮습니다(적합 조건 5, 6 미충족).</t>
+          <t>기사 내용만으로는 화재의 구체적인 원인과 책임 주체가 명확히 특정되지 않아 상대방 책임이 불분명합니다. 피해 규모(금액, 정확한 피해자 수) 또한 미상이며, 소송금융 투자 검토를 위한 핵심 정보가 부족합니다. 다만, 대전시가 피해자 지원 및 전면 점검을 진행 중인 점은 공적 절차 진행으로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>대전 화재 피해자들에 조용한 위로…500만 원 두고 간 익명 기부자 [이런...</t>
+          <t>'산단 화재 취약' 전면 점검…'현실 괴리 제도' 손본다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519743&amp;ref=A</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815032</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-27 00:20:24.349064+00:00</t>
+          <t>2026-03-30 12:21:40.003588+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>기사는 산재 사고 유족들이 장례 기간 중 '죽을 만해서 죽었다'는 등의 사측 발언으로 인해 손해배상 책임을 질 수도 있다는 두려움에 시달리는 현실을 지적합니다. 현 산재 관련 법체계에서 사측의 '사고 이후의 2차 가해'에 대한 대응이 미흡함을 시사합니다.</t>
+          <t>이 기사는 월마트가 AI 자율주행 물류 로봇을 도입하여 운영 효율성을 극대화하고 주가를 급등시킨 성공 사례를 다룹니다. 과거 직원들의 사고나 불편함이 있었으나, 자동화 도입 후 이러한 문제들이 개선되었고 인원 감축 없이 새로운 직무가 창출되었다고 설명합니다. 현재 진행 중인 법적 분쟁이나 피해 발생에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 특정 산재 사고나 기업을 지칭하지 않고, 산재 사고 유족에 대한 '사측의 2차 가해'라는 일반적인 문제점을 다루고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다.</t>
+          <t>기사는 월마트의 성공적인 자동화 도입 사례를 다루며, 소송의 원인이 될 만한 명확한 상대방의 책임이나 현재 진행 중인 피해 사실을 제시하지 않습니다. 과거 직원 사고 언급은 있으나, 자동화로 인해 문제가 해결되었고 인원 감축도 없었다고 명시되어 있어 현재 발생할 소송의 근거가 부족합니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[36.5˚C] 죽을 만해서 죽었다는 말</t>
+          <t>자율주행 일개미 로봇으로 월마트 주가 폭등시킨 기업</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031720500001791?did=NA</t>
+          <t>https://www.mt.co.kr/stock/2026/03/29/2026032818303023079</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 00:35:49.059434+00:00</t>
+          <t>2026-03-29 00:34:45.294497+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>경남의 익명 기부자가 대전 공장 화재 피해자와 유가족을 위해 5백만 원의 성금을 전달했습니다. 이 기부자는 2017년부터 국내외 재난 시마다 기부를 이어왔으며, 누적 기부액은 7억 5천여만 원에 달합니다. 기사는 기부 행위에 초점을 맞추고 있습니다.</t>
+          <t>이 기사는 중대재해처벌법 시행 5년차를 맞아 열린 세미나 내용을 다루며, 법의 한계점과 예방 중심의 정책 전환 필요성을 강조합니다. 중대재해처벌법 위반 사건의 유죄 선고율이 높고 특히 하청 업체 근로자 사망 사고가 많지만, 전체 중대재해 감소에는 유의미한 영향을 미치지 못하고 있다는 지적이 나왔습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 대전 공장 화재 피해자에 대한 익명 기부 소식으로, 소송금융 투자 검토에 필요한 핵심 정보(상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등)가 전혀 포함되어 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다.</t>
+          <t>이 기사는 중대재해처벌법의 시행 현황과 한계점을 다루는 세미나 내용을 전달하는 것으로, 특정 사건이나 잠재적 소송 대상을 구체적으로 제시하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 특정 피고, 피해자, 피해 규모가 불분명하여 직접적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>익명의 나눔천사, 대전 공장 화재 피해에 5백만원 기부</t>
+          <t>‘잘 다녀오세요’, 숨은 뜻…산업안전 강조한 노동계 원로[안현덕의 L...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185573</t>
+          <t>https://www.sedaily.com/article/20025268?ref=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:55.148197+00:00</t>
+          <t>2026-03-29 00:22:44.804141+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재 참사 희생자와 유가족, 부상자들을 위해 익명의 기부자가 경남사회복지공동모금회에 현금 500만원과 손 편지, 국화 한 송이를 전달했습니다. 이 기부자는 2017년부터 국내외 재난 발생 시 꾸준히 나눔을 실천해 온 것으로 알려졌습니다. 기사는 기부자의 선행에 초점을 맞추고 있으며, 화재의 원인이나 법적 책임에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>대법원은 산업재해 요양급여와 무관하게 보험사가 사고 피해자에게 지급한 치료비는 근로복지공단이 보험사에 구상할 책임보험금에서 공제돼야 한다고 판결했다. 근로복지공단이 현대해상화재보험을 상대로 낸 구상금 청구 소송에서 원심을 파기하고 사건을 대전지법으로 돌려보낸 것으로, 산재보험금 구상금 산정 기준에 대한 중요한 법적 선례를 제시했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 대전 자동차 부품 공장 화재 피해자들을 위한 익명 기부 소식에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방의 자력, 증거 유무, 공적 절차 진행 여부 등)가 전혀 언급되어 있지 않습니다. 적합 조건 1, 2, 5, 6이 충족되지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 대법원 판결을 통해 산재보험금 구상금 산정 기준에 대한 법리를 명확히 한 선례이다. 소송 상대방(현대해상)의 자력은 충분하나, 이는 새로운 피해자 발굴이나 집단적 피해 구제와 관련된 사건이 아니며, 오히려 보험사의 구상금 책임이 줄어들 수 있다는 판단이다. 따라서 소송금융 투자 대상으로서의 신규성이나 직접적인 피해자 측 투자 기회는 낮다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2570만원 (산재보험금 총액)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>500만원과 국화 한 송이…비극 때마다 나타난 이름 없는 천사</t>
+          <t>[예규·판례] 대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/25/2026032520051319011</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202947</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 12:31:28.463310+00:00</t>
+          <t>2026-03-28 00:43:50.247487+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>관계부처의 피해 대책 마련 논의 및 위험 사업장 조사 촉구</t>
+          <t>음성노동인권센터의 소규모 사업장 화재 안전 전수조사 촉구 및 소방서 수색 진행</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기사는 유가족과 피해자들에게 위로를 전하며, 관계부처에 보상, 트라우마 치유, 유가족 지원 등 피해 대책 마련을 강조하고 위험 사업장에 대한 철저한 조사 및 안전 관련 조치를 촉구하는 내용을 담고 있습니다. 구체적인 사건명이나 피해 규모는 언급되지 않았습니다.</t>
+          <t>음성 지역에서 공장 화재가 빈번하게 발생하고 있으며, 특히 소규모 사업장에서의 안전 문제가 심각합니다. 음성노동인권센터는 소규모 사업장의 화재 안전 전수조사와 맞춤형 안전 대책 수립을 촉구하고 있습니다. 최근 생활용품 생산 공장에서 외국인 근로자가 실종되는 사고도 발생하여, 소규모 사업장의 안전 관리 부실에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 구체적인 사건명, 상대방, 피해 규모, 진행 단계 등을 파악하기 어렵습니다. '유가족과 피해자' 언급으로 집단적 피해 가능성은 있으나, 그 외 적합 조건들을 확인할 수 없어 소송금융 적합도가 낮습니다.</t>
+          <t>음성노동인권센터의 전수조사 촉구와 잦은 화재 발생은 집단적 피해 가능성(조건 3)과 공적 절차 진행 중(조건 6)임을 시사하며, 화재 조사 기록을 통해 증거 확보(조건 5)도 가능할 것으로 보입니다. 그러나 상대방이 '소규모 사업장'으로 특정되어 있어 자력이 충분하지 않을 가능성이 높고(조건 2 부적합), 이는 소송금융 투자 회수 가능성을 낮추는 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[오늘, 금강일보] 3월 25일</t>
+          <t>음성노동인권센터 '소규모 사업장 화재 안전 전수조사' 촉구</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148640</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6116468</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 12:41:24.117533+00:00</t>
+          <t>2026-03-27 12:47:44.233943+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>현대해상화재보험</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>국가배상책임 인정 판결 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대법원이 근로복지공단이 산재보험금을 지급한 뒤 민간보험사에 구상금을 청구했을 때, 치료비 성격이 다르면 구상권을 전부 인정받지 못한다고 판시했습니다. 특히 민간보험사가 이미 피해자 치료비를 지급했다면 해당 금액은 공단에 지급할 구상금에서 공제되어야 한다고 보아 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 민간보험 간 구상권 행사의 법리적 기준을 제시한 판결입니다.</t>
+          <t>속헹 씨 아버지는 근로복지공단으로부터 산재 승인 결정을 받았으며, 국가를 상대로 한 손해배상 소송에서 국가배상책임이 인정되었습니다. 노동부 장관의 사과도 뒤늦게 나왔습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 근로복지공단과 민간보험사 간의 구상권 범위에 대한 법리적 다툼으로, 로앤굿의 고객인 '피해자'의 직접적인 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 쟁점 금액(약 710만원) 또한 소송금융 투자에 적합한 '피해 규모가 큼' 조건(수억 원 이상)에 미치지 못합니다. 비록 상대방(현대해상)의 자력은 충분하나 (적합 조건 2), 사건의 성격과 규모를 고려할 때 투자 적합도가 낮습니다.</t>
+          <t>기사에 언급된 속헹 씨 아버지의 산재 및 국가배상 소송은 이미 국가배상책임이 인정되는 판결이 선고되어 사실상 종결 단계에 해당합니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>약 2570만원 (총 청구액 중 710만원 공제 쟁점)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>공단 지급 보험금, 성격 다르면 민간보험사에 구상권 청구 제한</t>
+          <t>변호사한테 고발당한 이주 인권 활동가 [세상에 이런 법이]</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231445585636</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57488</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:21.464577+00:00</t>
+          <t>2026-03-27 00:41:47.282879+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>대법원 판결</t>
+          <t>피해자 상담 및 지원 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대법원이 산재보험법상 제3자 행위에 따른 재해 발생 시, 공단이 보험사에 구상금을 청구할 때 보험사가 이미 지급한 치료비가 산재급여와 무관하더라도 책임보험금에서 공제될 수 있는지에 대한 법리를 판단했습니다. 이는 공단의 손해배상청구권 대위 범위에 대한 중요한 판결입니다.</t>
+          <t>대전 대덕산업단지 공장 화재 이후 직접 및 간접 피해자들이 겪는 정신적 고통에 대한 지속적인 지원의 필요성이 제기되었습니다. 기사는 화재로 인한 상처가 불길이 잡힌 뒤에도 이어지고 있음을 강조하며, 장기적인 사후 관리 방안 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원의 판결 내용을 다루고 있어, 이미 법적 쟁점이 최고 사법기관에서 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사 내용이 대덕산업단지 공장 화재의 피해자 회복 및 지원 필요성에 초점을 맞추고 있어, 소송금융 투자에 필수적인 상대방의 책임 명확성, 자력 여부, 구체적인 피해 금액, 진행 중인 법적 절차 등에 대한 정보가 부족합니다. 집단적 피해는 예상되나, 소송 가능성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>대법  산재급여와 무관한 보험사 치료비, 책임보험금서 공제</t>
+          <t>다친 마음 아물 때까지…지속 지원 필요 [대덕산단 화재, 이제는 회복 집...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712670</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227700</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:11.495032+00:00</t>
+          <t>2026-03-27 00:21:41.599009+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>피해자 지원을 위한 특별 모금 진행 중</t>
+          <t>사랑의열매 특별모금 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 공장화재 피해자들을 돕기 위해 대전상공회의소와 대전사회복지공동모금회가 특별 모금 캠페인을 진행하고 있습니다. 모금된 성금은 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원 등에 사용될 예정입니다.</t>
+          <t>대전 자동차 부품 공장 화재로 희생자와 부상자가 발생했으며, 익명의 기부자가 500만 원을 기부했다. 사랑의열매는 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원을 위한 특별 모금을 진행 중이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 소송금융 투자를 위한 핵심 조건인 상대방의 책임 명확성, 자력, 증거 확보 여부, 공적 절차 진행 여부 등이 전혀 언급되지 않아 투자 적합성이 낮습니다.</t>
+          <t>기사에서 화재 책임 주체가 명확히 특정되지 않고(적합 조건 1 미충족), 상대방의 자력이나 피해 규모에 대한 구체적인 정보가 부족합니다(적합 조건 2, 4 부분적 미충족). 현재 공적 절차나 증거 확보에 대한 언급도 없어 소송금융 투자 적합도가 낮습니다(적합 조건 5, 6 미충족).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>대전 공장화재 피해 지원 특별 모금  대전상의, 공동 캠페인</t>
+          <t>대전 화재 피해자들에 조용한 위로…500만 원 두고 간 익명 기부자 [이런...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>hellodd.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.hellodd.com/news/articleView.html?idxno=111241</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519743&amp;ref=A</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-23 12:35:20.402686+00:00</t>
+          <t>2026-03-27 00:20:24.349064+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>택배기사 A씨가 회식 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식이 친목 도모를 위한 자발적 모임이라며 유족급여 및 장의비 지급을 거부했습니다. 유족이 제기한 행정소송에서 서울행정법원은 회식을 업무상 재해로 보기 어렵다고 판단하며 원고 패소 판결을 내렸습니다. 법원은 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니라고 보았습니다.</t>
+          <t>기사는 산재 사고 유족들이 장례 기간 중 '죽을 만해서 죽었다'는 등의 사측 발언으로 인해 손해배상 책임을 질 수도 있다는 두려움에 시달리는 현실을 지적합니다. 현 산재 관련 법체계에서 사측의 '사고 이후의 2차 가해'에 대한 대응이 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>법원이 이미 회식을 업무 외적인 모임으로 판단하여 업무상 재해로 인정하지 않아 상대방(근로복지공단)의 책임이 명확하지 않습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 유족급여 및 장의비 청구는 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵습니다. 1심에서 원고 패소 판결이 내려져 항소심 승소 가능성이 낮습니다.</t>
+          <t>기사는 특정 산재 사고나 기업을 지칭하지 않고, 산재 사고 유족에 대한 '사측의 2차 가해'라는 일반적인 문제점을 다루고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“자발적 회식, 업무 연장 아냐”…法, 회식 후 사망 택배기사 산재 불...</t>
+          <t>[36.5˚C] 죽을 만해서 죽었다는 말</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699978?ref=naver</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031720500001791?did=NA</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-23 00:42:25.970269+00:00</t>
+          <t>2026-03-26 00:35:49.059434+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>대법원은 근로복지공단이 현대해상을 상대로 제기한 구상금 청구 소송에서 원심을 파기하고 사건을 대전지방법원으로 돌려보냈다. 이 사건은 교통사고 피해자에게 지급된 산재급여와 다른 치료비를 책임보험금에서 공제해야 하는지에 대한 법리적 해석을 다룬다.</t>
+          <t>경남의 익명 기부자가 대전 공장 화재 피해자와 유가족을 위해 5백만 원의 성금을 전달했습니다. 이 기부자는 2017년부터 국내외 재난 시마다 기부를 이어왔으며, 누적 기부액은 7억 5천여만 원에 달합니다. 기사는 기부 행위에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 사건은 근로복지공단과 현대해상 간의 구상금 청구 소송으로, 산재급여와 책임보험금 공제에 대한 법리적 해석을 다루는 대법원 판결이다. 소송금융의 주요 대상인 다수의 피해자나 고액 피해를 입은 원고를 발굴하는 신규 사건이 아니므로 (적합 조건 1, 3, 4 불충족), 투자 적합도가 낮다. 이미 대법원까지 진행된 법리 다툼이라는 점도 신규 투자 발굴에는 적합하지 않다.</t>
+          <t>해당 기사는 대전 공장 화재 피해자에 대한 익명 기부 소식으로, 소송금융 투자 검토에 필요한 핵심 정보(상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등)가 전혀 포함되어 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>산재급여와 다른 치료비, 책임보험금에서 공제해야 …대법, 파기환송</t>
+          <t>익명의 나눔천사, 대전 공장 화재 피해에 5백만원 기부</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603228242i</t>
+          <t>https://news.knn.co.kr/news/article/185573</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-23 00:38:13.427643+00:00</t>
+          <t>2026-03-26 00:24:55.148197+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>택배기사 A씨가 동료들과 저녁식사 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식을 업무 외적 모임으로 판단해 유족급여 지급을 거부했다. 유족이 제기한 행정소송에서 서울행정법원은 회식이 사업주의 지배·관리 하에 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다고 판단, 원고 패소 판결을 내렸다.</t>
+          <t>대전 자동차 부품 공장 화재 참사 희생자와 유가족, 부상자들을 위해 익명의 기부자가 경남사회복지공동모금회에 현금 500만원과 손 편지, 국화 한 송이를 전달했습니다. 이 기부자는 2017년부터 국내외 재난 발생 시 꾸준히 나눔을 실천해 온 것으로 알려졌습니다. 기사는 기부자의 선행에 초점을 맞추고 있으며, 화재의 원인이나 법적 책임에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>서울행정법원 1심에서 원고 패소 판결이 나와 상대방 책임 입증이 어렵다고 판단됨 (적합 조건 1 불충족). 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다는 법원 판단이 명확함. 또한, 집단적 피해가 아닌 개별 사건임 (적합 조건 3 불충족).</t>
+          <t>기사는 대전 자동차 부품 공장 화재 피해자들을 위한 익명 기부 소식에 초점을 맞추고 있어, 소송금융 투자에 필요한 핵심 정보(상대방 책임의 명확성, 상대방의 자력, 증거 유무, 공적 절차 진행 여부 등)가 전혀 언급되어 있지 않습니다. 적합 조건 1, 2, 5, 6이 충족되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>회식 후 숨진 택배기사… 법원 “산재 아냐”</t>
+          <t>500만원과 국화 한 송이…비극 때마다 나타난 이름 없는 천사</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260322509387?OutUrl=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032520051319011</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-23 00:36:32.447389+00:00</t>
+          <t>2026-03-25 12:31:28.463310+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 원심법원에서 재심리 예정</t>
+          <t>관계부처의 피해 대책 마련 논의 및 위험 사업장 조사 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>퀵서비스 사업주가 오토바이 사고로 상해를 입어 근로복지공단으로부터 산업재해 보험급여를 수령. 공단은 가해자 측 보험사인 현대해상을 상대로 구상금 청구 소송을 제기했으나, 대법원은 보험사가 피해자에게 직접 지급한 치료비가 공단의 보험급여와 상호보완적 관계에 있지 않다면 책임보험금에서 공제되어야 한다고 판단하며 원심을 파기환송했다.</t>
+          <t>기사는 유가족과 피해자들에게 위로를 전하며, 관계부처에 보상, 트라우마 치유, 유가족 지원 등 피해 대책 마련을 강조하고 위험 사업장에 대한 철저한 조사 및 안전 관련 조치를 촉구하는 내용을 담고 있습니다. 구체적인 사건명이나 피해 규모는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 사건은 근로복지공단이 산업재해 피해자에게 지급한 보험급여에 대해 가해자 측 보험사를 상대로 제기한 구상금 청구 소송으로, 로앤굿의 고객 대상인 '피해자(원고)'가 직접 손해배상을 청구하는 사건이 아님. 또한 청구 금액이 소송금융 투자 대상으로 보기에 상대적으로 소액임.</t>
+          <t>기사 내용이 매우 단편적이고 구체적인 사건명, 상대방, 피해 규모, 진행 단계 등을 파악하기 어렵습니다. '유가족과 피해자' 언급으로 집단적 피해 가능성은 있으나, 그 외 적합 조건들을 확인할 수 없어 소송금융 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>25,766,340원 (근로복지공단 지급액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>대법원, 근로복지공단에 상해 책임보험금 지급 인정 원심 파기환송</t>
+          <t>[오늘, 금강일보] 3월 25일</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032219435915579a8c8bf58f_12</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148640</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-23 00:36:21.493639+00:00</t>
+          <t>2026-03-24 12:41:24.117533+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>현대해상화재</t>
+          <t>현대해상화재보험</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>대법원은 근로복지공단의 보험급여와 보험사가 지급한 치료비가 치료기간이나 치료항목이 다르다면 구상금에서 공제돼야 한다고 판단했습니다. 이는 교통사고로 산업재해를 입은 피해자 A씨에게 공단이 보험급여를 지급한 후, 가해 차량 보험사를 상대로 구상금을 청구한 사건에 대한 판결입니다. 대법원은 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다.</t>
+          <t>대법원이 근로복지공단이 산재보험금을 지급한 뒤 민간보험사에 구상금을 청구했을 때, 치료비 성격이 다르면 구상권을 전부 인정받지 못한다고 판시했습니다. 특히 민간보험사가 이미 피해자 치료비를 지급했다면 해당 금액은 공단에 지급할 구상금에서 공제되어야 한다고 보아 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 민간보험 간 구상권 행사의 법리적 기준을 제시한 판결입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 사건은 근로복지공단과 보험사 간의 구상금 청구 소송으로, 소송금융의 주요 고객인 개별 피해자나 집단 피해자가 원고가 아닙니다. 대법원 판결로 법리가 확정되었으나, 공공기관이 원고인 사건은 소송금융 투자 대상으로서의 적합성이 낮습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>이 사건은 근로복지공단과 민간보험사 간의 구상권 범위에 대한 법리적 다툼으로, 로앤굿의 고객인 '피해자'의 직접적인 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 쟁점 금액(약 710만원) 또한 소송금융 투자에 적합한 '피해 규모가 큼' 조건(수억 원 이상)에 미치지 못합니다. 비록 상대방(현대해상)의 자력은 충분하나 (적합 조건 2), 사건의 성격과 규모를 고려할 때 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>약 2576만원 (공단 지급액), 약 712만원 (보험사 지급액)</t>
+          <t>약 2570만원 (총 청구액 중 710만원 공제 쟁점)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (피해자 A씨)</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>대법  보험사 치료비, 치료기간·항목 다르면 구상금서 공제</t>
+          <t>공단 지급 보험금, 성격 다르면 민간보험사에 구상권 청구 제한</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2304886.htm</t>
+          <t>http://www.fnnews.com/news/202603231445585636</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 00:36:02.606888+00:00</t>
+          <t>2026-03-23 12:57:21.464577+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>현대해상화재보험</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>대법원은 근로복지공단이 산재보험 요양급여를 지급한 후 보험사에 구상금을 청구할 때, 보험사가 피해자에게 지급한 치료비가 산재 요양급여와 관련이 없다면 책임보험금에서 공제되어야 한다고 판시했습니다. 이는 공단이 산재와 무관한 치료비까지 보험사에 구상할 수 없다는 취지로, 원심을 파기하고 대전지법으로 환송했습니다.</t>
+          <t>대법원이 산재보험법상 제3자 행위에 따른 재해 발생 시, 공단이 보험사에 구상금을 청구할 때 보험사가 이미 지급한 치료비가 산재급여와 무관하더라도 책임보험금에서 공제될 수 있는지에 대한 법리를 판단했습니다. 이는 공단의 손해배상청구권 대위 범위에 대한 중요한 판결입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 사건은 근로복지공단이 보험사를 상대로 낸 구상금 청구 소송에 대한 대법원 판결로, 특정 피해자의 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 대법원 판결은 법리 해석에 대한 것으로, 새로운 피해자 발굴이나 대규모 집단 소송 가능성이 낮으며, 개별 사건의 피해 규모도 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>해당 기사는 대법원의 판결 내용을 다루고 있어, 이미 법적 쟁점이 최고 사법기관에서 종결된 사건입니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2570만원 (산재보험금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구상 못 해</t>
+          <t>대법  산재급여와 무관한 보험사 치료비, 책임보험금서 공제</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260322_0003558260</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712670</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-23 00:35:39.873353+00:00</t>
+          <t>2026-03-23 12:53:11.495032+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>피해자 지원을 위한 특별 모금 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>퀵서비스 기사가 교통사고로 산재보험급여와 가해자 측 보험사 치료비를 모두 받은 사건에서, 근로복지공단이 보험사를 상대로 구상금 청구 소송을 제기했습니다. 대법원은 원심이 두 기관의 지급액이 중복되는지 여부를 심리하지 않은 점을 지적하며 사건을 대전지방법원으로 돌려보냈습니다. 이는 산재급여와 보험사 치료비의 상호보완적 관계에 대한 법리적 판단을 요구하는 판결입니다.</t>
+          <t>대전 대덕구 문평동 공장화재 피해자들을 돕기 위해 대전상공회의소와 대전사회복지공동모금회가 특별 모금 캠페인을 진행하고 있습니다. 모금된 성금은 유가족 긴급 생계비, 부상자 치료비, 현장 복구 지원 등에 사용될 예정입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 사건은 근로복지공단이 보험사를 상대로 제기한 구상금 청구 소송으로, 소송금융의 일반적인 고객인 피해자(원고)가 직접 소송을 진행하는 경우가 아닙니다. 소송 당사자들이 모두 자력이 충분한 기관이며, 개별 피해 규모가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하여 '기타 투자 어려운 이유 있음'에 해당합니다. 대법원 판결이 법리적 선례를 제공하지만, 직접적인 투자 기회로 보기는 어렵습니다.</t>
+          <t>기사 내용만으로는 화재의 책임 주체가 명확히 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 또한, 소송금융 투자를 위한 핵심 조건인 상대방의 책임 명확성, 자력, 증거 확보 여부, 공적 절차 진행 여부 등이 전혀 언급되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2576만6340원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>퀵서비스 일하다 '쾅'…산재급여·보험사 치료비, 따로 받을 수 있다?</t>
+          <t>대전 공장화재 피해 지원 특별 모금  대전상의, 공동 캠페인</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hellodd.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/23/2026032216082173187</t>
+          <t>http://www.hellodd.com/news/articleView.html?idxno=111241</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 00:34:49.573853+00:00</t>
+          <t>2026-03-23 12:35:20.402686+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>근로복지공단</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>택배기사 A씨가 동료들과 회식 후 귀가 중 사고로 사망했으나, 법원은 해당 회식을 업무상 재해로 인정하지 않아 유가족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소소송에서 원고 패소 판결을 받았습니다. 재판부는 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것으로 보기 어렵다고 판단했습니다.</t>
+          <t>택배기사 A씨가 회식 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식이 친목 도모를 위한 자발적 모임이라며 유족급여 및 장의비 지급을 거부했습니다. 유족이 제기한 행정소송에서 서울행정법원은 회식을 업무상 재해로 보기 어렵다고 판단하며 원고 패소 판결을 내렸습니다. 법원은 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니라고 보았습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>법원이 이미 1심에서 원고 패소 판결을 내렸으므로 승소 가능성이 낮아 소송금융 투자 리스크가 매우 높습니다. (적합 조건 1개 이하: 상대방 자력 충분만 해당)</t>
+          <t>법원이 이미 회식을 업무 외적인 모임으로 판단하여 업무상 재해로 인정하지 않아 상대방(근로복지공단)의 책임이 명확하지 않습니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 유족급여 및 장의비 청구는 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵습니다. 1심에서 원고 패소 판결이 내려져 항소심 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>회식 후 귀갓길에 숨진 택배기사…“업무상 재해 아냐”</t>
+          <t>“자발적 회식, 업무 연장 아냐”…法, 회식 후 사망 택배기사 산재 불...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514943&amp;ref=A</t>
+          <t>https://biz.heraldcorp.com/article/10699978?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-22 12:52:25.485347+00:00</t>
+          <t>2026-03-23 00:42:25.970269+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>현대해상</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>정부 재난구호사업비 긴급 지원</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>대전 안전공업 공장 화재로 사망자 및 피해자가 발생했으며, 행정안전부 등 관계기관이 사망자 유족과 피해자 지원을 위해 재난구호사업비 총 7000만원을 긴급 지원하기로 했습니다. 현재 화재 원인이나 책임 소재에 대한 구체적인 내용은 보도되지 않았습니다.</t>
+          <t>대법원은 근로복지공단이 현대해상을 상대로 제기한 구상금 청구 소송에서 원심을 파기하고 사건을 대전지방법원으로 돌려보냈다. 이 사건은 교통사고 피해자에게 지급된 산재급여와 다른 치료비를 책임보험금에서 공제해야 하는지에 대한 법리적 해석을 다룬다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>사망자 발생으로 피해 규모는 크지만, 기사에서 화재의 책임 소재가 명확히 드러나지 않아 상대방 책임 입증이 불분명합니다. 또한, 상대방(대전 안전공업)의 자력 여부도 파악하기 어렵고, 집단적 피해 규모나 책임 입증을 위한 구체적인 증거 확보 가능성도 언급되지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 근로복지공단과 현대해상 간의 구상금 청구 소송으로, 산재급여와 책임보험금 공제에 대한 법리적 해석을 다루는 대법원 판결이다. 소송금융의 주요 대상인 다수의 피해자나 고액 피해를 입은 원고를 발굴하는 신규 사건이 아니므로 (적합 조건 1, 3, 4 불충족), 투자 적합도가 낮다. 이미 대법원까지 진행된 법리 다툼이라는 점도 신규 투자 발굴에는 적합하지 않다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>정부, 대전 공장화재 구호활동 재난구호사업비 긴급 지원</t>
+          <t>산재급여와 다른 치료비, 책임보험금에서 공제해야 …대법, 파기환송</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42343</t>
+          <t>https://www.hankyung.com/article/202603228242i</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-22 12:22:19.118814+00:00</t>
+          <t>2026-03-23 00:38:13.427643+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>서울행정법원 1심 원고 패소</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>해당 기사는 민주당 경기지사 예비경선 소식을 다루고 있으며, 추미애 의원이 대전 공장 화재 피해자를 위로했다는 내용이 간략히 언급됩니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(책임 주체, 피해 규모, 진행 단계 등)는 포함되어 있지 않습니다.</t>
+          <t>택배기사 A씨가 동료들과 저녁식사 후 귀가 중 사고로 사망했으나, 근로복지공단은 회식을 업무 외적 모임으로 판단해 유족급여 지급을 거부했다. 유족이 제기한 행정소송에서 서울행정법원은 회식이 사업주의 지배·관리 하에 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다고 판단, 원고 패소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 민주당 경기지사 예비경선에 대한 정치 뉴스이며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건에 대한 정보가 전혀 없습니다. '대전 공장 화재 피해자 위로'라는 언급은 있으나, 이는 정치인의 행보를 설명하는 배경일 뿐, 사건의 책임 주체, 피해 규모, 진행 단계 등 소송금융 적합도를 판단할 정보가 부재합니다.</t>
+          <t>서울행정법원 1심에서 원고 패소 판결이 나와 상대방 책임 입증이 어렵다고 판단됨 (적합 조건 1 불충족). 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것이 아니며 업무와 사망 간 인과관계가 없다는 법원 판단이 명확함. 또한, 집단적 피해가 아닌 개별 사건임 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[공감 2026] 민주당 경기지사 예비경선 시작</t>
+          <t>회식 후 숨진 택배기사… 법원 “산재 아냐”</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518058</t>
+          <t>https://www.segye.com/newsView/20260322509387?OutUrl=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-21 12:26:50.824604+00:00</t>
+          <t>2026-03-23 00:36:32.447389+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>대통령 현장 방문 및 수습 상황 점검</t>
+          <t>대법원 파기환송, 원심법원에서 재심리 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>대통령이 대전 공장 화재 현장을 방문하여 수습 상황을 점검하고 피해자 가족 지원 상황을 확인했습니다. 현장에서 구조 활동 중인 소방대원들을 격려하며 악수를 청했습니다.</t>
+          <t>퀵서비스 사업주가 오토바이 사고로 상해를 입어 근로복지공단으로부터 산업재해 보험급여를 수령. 공단은 가해자 측 보험사인 현대해상을 상대로 구상금 청구 소송을 제기했으나, 대법원은 보험사가 피해자에게 직접 지급한 치료비가 공단의 보험급여와 상호보완적 관계에 있지 않다면 책임보험금에서 공제되어야 한다고 판단하며 원심을 파기환송했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>본 기사는 대전 공장 화재 현장에 대한 대통령의 방문 및 수습 상황 점검에 초점을 맞추고 있어, 소송금융 투자 검토에 필수적인 상대방 책임, 피해 규모, 피해자 수, 증거 유무 등 핵심 정보가 부족합니다. 따라서 적합 조건을 판단하기 어렵습니다.</t>
+          <t>본 사건은 근로복지공단이 산업재해 피해자에게 지급한 보험급여에 대해 가해자 측 보험사를 상대로 제기한 구상금 청구 소송으로, 로앤굿의 고객 대상인 '피해자(원고)'가 직접 손해배상을 청구하는 사건이 아님. 또한 청구 금액이 소송금융 투자 대상으로 보기에 상대적으로 소액임.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>25,766,340원 (근로복지공단 지급액)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>이대통령, 대전 공장 화재 현장 찾아 수습 상황 점검</t>
+          <t>대법원, 근로복지공단에 상해 책임보험금 지급 인정 원심 파기환송</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680983</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032219435915579a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-21 12:24:48.312365+00:00</t>
+          <t>2026-03-23 00:36:21.493639+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>현대해상화재</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>실종자 수습 및 정부 지원 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사 발생 후 실종자 수습이 진행되고 있으며, 법무부 장관 지시로 유가족과 피해자에 대한 법률, 의료, 심리 지원 등 종합 대책이 가동되었습니다. 대한법률구조공단과 범죄피해자지원센터를 통해 장례비와 치료비 지원이 이루어지고 있습니다.</t>
+          <t>대법원은 근로복지공단의 보험급여와 보험사가 지급한 치료비가 치료기간이나 치료항목이 다르다면 구상금에서 공제돼야 한다고 판단했습니다. 이는 교통사고로 산업재해를 입은 피해자 A씨에게 공단이 보험급여를 지급한 후, 가해 차량 보험사를 상대로 구상금을 청구한 사건에 대한 판결입니다. 대법원은 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 화재의 원인과 책임 소재가 명확히 드러나지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 소송 상대방이 특정되지 않아 자력 여부도 판단하기 어렵습니다(적합 조건 2 미충족). 현재는 피해자 수습 및 정부 지원에 초점이 맞춰져 있어 소송금융 투자 검토를 위한 정보가 부족합니다.</t>
+          <t>이 사건은 근로복지공단과 보험사 간의 구상금 청구 소송으로, 소송금융의 주요 고객인 개별 피해자나 집단 피해자가 원고가 아닙니다. 대법원 판결로 법리가 확정되었으나, 공공기관이 원고인 사건은 소송금융 투자 대상으로서의 적합성이 낮습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2576만원 (공단 지급액), 약 712만원 (보험사 지급액)</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (피해자 A씨)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>대전 공장 화재 참사 …실종자 수습 진행 속 현장 점검·정부 지원 총력</t>
+          <t>대법  보험사 치료비, 치료기간·항목 다르면 구상금서 공제</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57309</t>
+          <t>https://news.tf.co.kr/read/life/2304886.htm</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-21 12:21:34.978690+00:00</t>
+          <t>2026-03-23 00:36:02.606888+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 업무 기록과 아카이브 자료를 바탕으로 첨단 산업 이면에 가려진 취약한 몸들의 현실을 드러내는 작품이다. 이 작품은 동시대 미술 기획전 '어디에나 있고 어디에도 없을'에서 전시된다.</t>
+          <t>대법원은 근로복지공단이 산재보험 요양급여를 지급한 후 보험사에 구상금을 청구할 때, 보험사가 피해자에게 지급한 치료비가 산재 요양급여와 관련이 없다면 책임보험금에서 공제되어야 한다고 판시했습니다. 이는 공단이 산재와 무관한 치료비까지 보험사에 구상할 수 없다는 취지로, 원심을 파기하고 대전지법으로 환송했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 동시대 미술 기획전의 전시 작품을 소개하는 내용으로, 반도체 산업 재해 피해자들의 현실을 다룬 예술 작품에 대한 설명입니다. 현재 진행 중이거나 새롭게 발생한 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 사건은 근로복지공단이 보험사를 상대로 낸 구상금 청구 소송에 대한 대법원 판결로, 특정 피해자의 손해배상 청구를 지원하는 소송금융의 일반적인 투자 대상과는 거리가 있습니다. 대법원 판결은 법리 해석에 대한 것으로, 새로운 피해자 발굴이나 대규모 집단 소송 가능성이 낮으며, 개별 사건의 피해 규모도 소송금융 투자에 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2570만원 (산재보험금)</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>동시대 미술 기획전 '어디에나 있고 어디에도 없을'</t>
+          <t>대법  산재 요양급여 무관한 치료비, 공단이 보험사에 구상 못 해</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632664</t>
+          <t>https://www.newsis.com/view/NISX20260322_0003558260</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:31.094638+00:00</t>
+          <t>2026-03-23 00:35:39.873353+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>롯데리조트 부여, 맥서브</t>
+          <t>현대해상화재보험</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>중대재해처벌법 관련 형사 절차 무죄 판결 및 불기소로 종결</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2022년 롯데리조트 부여 내 인공호수 관리 중 발생한 중대재해 사건으로, 하청업체 맥서브 소속 피해자가 발생했습니다. 중대재해처벌법 위반 혐의로 기소된 하청업체는 무죄 판결을 받았고, 원청인 롯데리조트는 불기소 처분되어 형사 절차가 종결되었습니다.</t>
+          <t>퀵서비스 기사가 교통사고로 산재보험급여와 가해자 측 보험사 치료비를 모두 받은 사건에서, 근로복지공단이 보험사를 상대로 구상금 청구 소송을 제기했습니다. 대법원은 원심이 두 기관의 지급액이 중복되는지 여부를 심리하지 않은 점을 지적하며 사건을 대전지방법원으로 돌려보냈습니다. 이는 산재급여와 보험사 치료비의 상호보완적 관계에 대한 법리적 판단을 요구하는 판결입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>형사상 중대재해처벌법 위반 혐의에 대해 원청은 불기소, 하청은 무죄 판결을 받아 형사 절차가 종결되었음. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방의 책임이 형사적으로 명확히 입증되지 않아 민사상 책임 입증에도 어려움이 예상됨.</t>
+          <t>본 사건은 근로복지공단이 보험사를 상대로 제기한 구상금 청구 소송으로, 소송금융의 일반적인 고객인 피해자(원고)가 직접 소송을 진행하는 경우가 아닙니다. 소송 당사자들이 모두 자력이 충분한 기관이며, 개별 피해 규모가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하여 '기타 투자 어려운 이유 있음'에 해당합니다. 대법원 판결이 법리적 선례를 제공하지만, 직접적인 투자 기회로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2576만6340원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>원청 불기소로 하청 무죄, 중대재해처벌법 여덟 번째 무죄 판결</t>
+          <t>퀵서비스 일하다 '쾅'…산재급여·보험사 치료비, 따로 받을 수 있다?</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233128</t>
+          <t>https://www.mt.co.kr/society/2026/03/23/2026032216082173187</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:15.226616+00:00</t>
+          <t>2026-03-23 00:34:49.573853+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>서부전기안전관리 및 관련 수급업체</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>법원 판결 또는 판단</t>
+          <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>기사 내용은 특고압반 관련 산업재해 사건에서 피해자의 돌발적 행위에 대해 안전조치 의무가 없다는 법원의 판단을 시사한다. 이는 시설관리자가 전기안전관리 자격 없이 특고압반에 출입할 필요가 없는 상황에서 발생한 사고에 대한 책임 소재를 다룬 것으로 보인다.</t>
+          <t>택배기사 A씨가 동료들과 회식 후 귀가 중 사고로 사망했으나, 법원은 해당 회식을 업무상 재해로 인정하지 않아 유가족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소소송에서 원고 패소 판결을 받았습니다. 재판부는 회식이 사업주의 지배나 관리를 받는 상태에서 이뤄진 것으로 보기 어렵다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사 제목에서 '피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어'라고 명시되어 있어, 상대방의 책임이 명확하지 않거나 이미 법원에서 부인되었을 가능성이 높다 (적합 조건 1 불충족). 또한, 단일 피해자로 보이며, 상대방의 자력이나 피해 규모에 대한 정보가 부족하다.</t>
+          <t>법원이 이미 1심에서 원고 패소 판결을 내렸으므로 승소 가능성이 낮아 소송금융 투자 리스크가 매우 높습니다. (적합 조건 1개 이하: 상대방 자력 충분만 해당)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어</t>
+          <t>회식 후 귀갓길에 숨진 택배기사…“업무상 재해 아냐”</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233137</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514943&amp;ref=A</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-11 00:21:06.415482+00:00</t>
+          <t>2026-03-22 12:52:25.485347+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>법률 기고문</t>
+          <t>정부 재난구호사업비 긴급 지원</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>해당 기고문은 중대재해처벌법과 산업안전보건법의 비교 및 상호관계에 대해 다루고 있습니다. 징벌적 손해배상제도의 부재와 기존 산재보상 및 민사상 손해배상액 산정 방식에 대한 법률적 관점을 제시합니다.</t>
+          <t>대전 안전공업 공장 화재로 사망자 및 피해자가 발생했으며, 행정안전부 등 관계기관이 사망자 유족과 피해자 지원을 위해 재난구호사업비 총 7000만원을 긴급 지원하기로 했습니다. 현재 화재 원인이나 책임 소재에 대한 구체적인 내용은 보도되지 않았습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 중대재해처벌법과 산업안전보건법에 대한 법률적 기고문으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
+          <t>사망자 발생으로 피해 규모는 크지만, 기사에서 화재의 책임 소재가 명확히 드러나지 않아 상대방 책임 입증이 불분명합니다. 또한, 상대방(대전 안전공업)의 자력 여부도 파악하기 어렵고, 집단적 피해 규모나 책임 입증을 위한 구체적인 증거 확보 가능성도 언급되지 않아 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[기고] 중대재해처벌법과 산업안전보건법과의 비교와 상호관계</t>
+          <t>정부, 대전 공장화재 구호활동 재난구호사업비 긴급 지원</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>kmaeil.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.kmaeil.com/news/articleView.html?idxno=632198</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42343</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-09 12:17:59.349676+00:00</t>
+          <t>2026-03-22 12:22:19.118814+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>근로복지공단이 산업재해 소송 상소 제기 기준 개선안을 마련 중입니다. 이는 소송의 승패를 넘어 일하다 다친 사람이 신속히 일상으로 복귀할 수 있도록 지원하기 위함이며, 산재 판단 시 상소를 자제하는 방향으로 정책을 개선할 예정입니다.</t>
+          <t>해당 기사는 민주당 경기지사 예비경선 소식을 다루고 있으며, 추미애 의원이 대전 공장 화재 피해자를 위로했다는 내용이 간략히 언급됩니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(책임 주체, 피해 규모, 진행 단계 등)는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 근로복지공단의 내부 소송 기준 개선안 마련에 대한 내용으로, 특정 피해자와 상대방이 존재하는 소송 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 직접적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 민주당 경기지사 예비경선에 대한 정치 뉴스이며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건에 대한 정보가 전혀 없습니다. '대전 공장 화재 피해자 위로'라는 언급은 있으나, 이는 정치인의 행보를 설명하는 배경일 뿐, 사건의 책임 주체, 피해 규모, 진행 단계 등 소송금융 적합도를 판단할 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>“산재 판단시 상소 자제”…근로복지공단, 소송 기준 개선안 마련</t>
+          <t>[공감 2026] 민주당 경기지사 예비경선 시작</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081609345140296</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518058</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:07.602676+00:00</t>
+          <t>2026-03-21 12:26:50.824604+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>대통령 현장 방문 및 수습 상황 점검</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>경남도립미술관의 첫 기획전 '어디에나 있고 어디에도 없을'이 개최되었습니다. 전시작 중 이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 기록과 증언을 바탕으로 첨단 산업 이면의 취약한 현실을 조명합니다.</t>
+          <t>대통령이 대전 공장 화재 현장을 방문하여 수습 상황을 점검하고 피해자 가족 지원 상황을 확인했습니다. 현장에서 구조 활동 중인 소방대원들을 격려하며 악수를 청했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>해당 기사는 반도체 산업 재해 피해자들을 다룬 미술 전시회에 대한 보도로, 특정 사건이나 소송의 진행 상황을 언급하고 있지 않습니다. 소송 상대방이 특정되지 않고, 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 대전 공장 화재 현장에 대한 대통령의 방문 및 수습 상황 점검에 초점을 맞추고 있어, 소송금융 투자 검토에 필수적인 상대방 책임, 피해 규모, 피해자 수, 증거 유무 등 핵심 정보가 부족합니다. 따라서 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>경남도립미술관 첫 기획전…'어디에나 있고 어디에도 없을'</t>
+          <t>이대통령, 대전 공장 화재 현장 찾아 수습 상황 점검</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=538437</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680983</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:47.962164+00:00</t>
+          <t>2026-03-21 12:24:48.312365+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
-      <c r="E40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>실종자 수습 및 정부 지원 진행 중</t>
+        </is>
+      </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>경남도립미술관이 2026년 동시대 미술 기획전을 개최할 예정입니다. 이 기획전에는 반도체 산업 재해 피해자들의 기록을 다루는 영상 작업과 전쟁 및 폭력의 기억을 환기하는 작품 등이 포함될 예정입니다.</t>
+          <t>대전 공장 화재 참사 발생 후 실종자 수습이 진행되고 있으며, 법무부 장관 지시로 유가족과 피해자에 대한 법률, 의료, 심리 지원 등 종합 대책이 가동되었습니다. 대한법률구조공단과 범죄피해자지원센터를 통해 장례비와 치료비 지원이 이루어지고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사는 2026년 예정된 미술 기획전에 대한 내용으로, 특정 소송 사건이나 잠재적 소송금융 투자 기회를 설명하고 있지 않습니다. 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사 내용만으로는 화재의 원인과 책임 소재가 명확히 드러나지 않아 상대방 책임이 불분명하며(적합 조건 1 미충족), 소송 상대방이 특정되지 않아 자력 여부도 판단하기 어렵습니다(적합 조건 2 미충족). 현재는 피해자 수습 및 정부 지원에 초점이 맞춰져 있어 소송금융 투자 검토를 위한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>경남도립미술관, 2026 동시대 미술 기획전</t>
+          <t>대전 공장 화재 참사 …실종자 수습 진행 속 현장 점검·정부 지원 총력</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1189761</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57309</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:00.321049+00:00</t>
+          <t>2026-03-21 12:21:34.978690+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>1992년 한국 공장에서 일하다 한쪽 팔을 잃고 강제 출국당했던 필리핀 노동자 갈락 씨가 34년 만에 이재명 대통령과 재회했다. 당시 이재명 변호사가 갈락 씨의 산재보상금 소송을 도왔던 인연이 있으며, 이 사건은 이미 과거에 소송이 진행되어 종결된 상태이다.</t>
+          <t>이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 업무 기록과 아카이브 자료를 바탕으로 첨단 산업 이면에 가려진 취약한 몸들의 현실을 드러내는 작품이다. 이 작품은 동시대 미술 기획전 '어디에나 있고 어디에도 없을'에서 전시된다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 사건은 1992년 발생한 산업재해로, 당시 이재명 변호사가 산재보상금 소송을 대리하여 이미 종결된 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 동시대 미술 기획전의 전시 작품을 소개하는 내용으로, 반도체 산업 재해 피해자들의 현실을 다룬 예술 작품에 대한 설명입니다. 현재 진행 중이거나 새롭게 발생한 법적 분쟁에 대한 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>필리핀 참전 용사와 산재 노동자‥'감사' 전한 이 대통령</t>
+          <t>동시대 미술 기획전 '어디에나 있고 어디에도 없을'</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804925_37004.html</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632664</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-05 01:48:57.593297+00:00</t>
+          <t>2026-03-16 12:33:31.094638+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>삼표그룹</t>
+          <t>롯데리조트 부여, 맥서브</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>중대재해처벌법 1심 무죄 선고</t>
+          <t>중대재해처벌법 관련 형사 절차 무죄 판결 및 불기소로 종결</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>최근 법원이 중대재해처벌법 위반 사건에서 삼표그룹 임직원들에게 1심 무죄를 선고하며, 경영책임자의 의무 위반과 사고 간 인과관계를 엄격하게 판단하는 기조를 보였습니다. 법무법인 광장은 이러한 판결이 형사법의 기본 원칙을 중대재해 사건에도 동일하게 적용한 결과라고 분석하며, 기업들에게 사전 예방 및 전문 컨설팅의 중요성을 강조했습니다.</t>
+          <t>2022년 롯데리조트 부여 내 인공호수 관리 중 발생한 중대재해 사건으로, 하청업체 맥서브 소속 피해자가 발생했습니다. 중대재해처벌법 위반 혐의로 기소된 하청업체는 무죄 판결을 받았고, 원청인 롯데리조트는 불기소 처분되어 형사 절차가 종결되었습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 중대재해처벌법 사건에서 피고(삼표그룹 임직원)가 1심에서 무죄를 선고받은 사례를 다루며, 인과관계 및 경영책임자 판단에 대한 법원의 엄격한 해석을 강조합니다. 이는 '상대방 책임이 비교적 명확함'이라는 소송금융 적합 조건이 충족되기 어려움을 시사하며, 원고 승소 가능성에 대한 불확실성을 높여 투자 매력이 낮습니다.</t>
+          <t>형사상 중대재해처벌법 위반 혐의에 대해 원청은 불기소, 하청은 무죄 판결을 받아 형사 절차가 종결되었음. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 상대방의 책임이 형사적으로 명확히 입증되지 않아 민사상 책임 입증에도 어려움이 예상됨.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'책임 어디까지' 중처법 기류 변화…형사법 원칙 잘 따져봐야</t>
+          <t>원청 불기소로 하청 무죄, 중대재해처벌법 여덟 번째 무죄 판결</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01954886645380040</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233128</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:10.215805+00:00</t>
+          <t>2026-03-11 00:21:15.226616+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>서부전기안전관리 및 관련 수급업체</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>법원 판결 또는 판단</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이 기사는 이달 10일부터 시행되는 '노란봉투법'(노동조합 및 노동관계조정법 2·3조 개정안)으로 인해 건설업계가 과도한 처벌을 받을 수 있다는 우려를 다루고 있습니다. 법 개정으로 사용자 범위가 확대되고 손해배상 청구 요건이 제한됨에 따라, 건설 현장 사망사고 발생 시 수천억 원대의 과징금이 부과될 수 있다는 비판이 제기되고 있습니다.</t>
+          <t>기사 내용은 특고압반 관련 산업재해 사건에서 피해자의 돌발적 행위에 대해 안전조치 의무가 없다는 법원의 판단을 시사한다. 이는 시설관리자가 전기안전관리 자격 없이 특고압반에 출입할 필요가 없는 상황에서 발생한 사고에 대한 책임 소재를 다룬 것으로 보인다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, '노란봉투법' 시행에 따른 건설업계의 잠재적 과징금 부담과 과잉 처벌 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구권이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 제목에서 '피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어'라고 명시되어 있어, 상대방의 책임이 명확하지 않거나 이미 법원에서 부인되었을 가능성이 높다 (적합 조건 1 불충족). 또한, 단일 피해자로 보이며, 상대방의 자력이나 피해 규모에 대한 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>사망사고 시 과징금만 수천억원? ···건설업계, '과잉 처벌' 비명</t>
+          <t>피해자의 돌발적 행위까지 예견해 안전조치 취할 의무 없어</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622601</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233137</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-04 00:36:50.279459+00:00</t>
+          <t>2026-03-11 00:21:06.415482+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>노동부 지침 마련</t>
+          <t>법률 기고문</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>노동부가 중대재해 발생 시 트라우마 대응을 위한 지침을 최초로 마련했습니다. 이 지침은 재해 당사자뿐만 아니라 목격자, 동료 노동자, 유가족, 사고 처리담당자 등 2차 피해자까지 적용 대상을 확대하여 심리 지원을 강화하는 내용을 담고 있습니다.</t>
+          <t>해당 기고문은 중대재해처벌법과 산업안전보건법의 비교 및 상호관계에 대해 다루고 있습니다. 징벌적 손해배상제도의 부재와 기존 산재보상 및 민사상 손해배상액 산정 방식에 대한 법률적 관점을 제시합니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 중대재해 사건에 대한 보도가 아닌, 노동부의 중대재해 트라우마 대응 지침 마련에 대한 내용입니다. 따라서 특정 가해자, 피해자, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 중대재해처벌법과 산업안전보건법에 대한 법률적 기고문으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[단독] '중대재해 트라우마 대응' 노동부 지침 첫 마련</t>
+          <t>[기고] 중대재해처벌법과 산업안전보건법과의 비교와 상호관계</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>kmaeil.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232956</t>
+          <t>https://www.kmaeil.com/news/articleView.html?idxno=632198</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:27.823568+00:00</t>
+          <t>2026-03-09 12:17:59.349676+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr"/>
-      <c r="E45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>근로복지공단 내부 소송 기준 개선안 마련 중</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다는 기사입니다. 국내 종합건설업체의 대다수가 중소기업으로, 대규모 손해배상금과 소송비용을 감당하기 어려운 구조이며, 이로 인해 기업 파산 시 피해자와 유가족에 대한 보상이 어려울 수 있다는 점을 지적합니다.</t>
+          <t>근로복지공단이 산업재해 소송 상소 제기 기준 개선안을 마련 중입니다. 이는 소송의 승패를 넘어 일하다 다친 사람이 신속히 일상으로 복귀할 수 있도록 지원하기 위함이며, 산재 판단 시 상소를 자제하는 방향으로 정책을 개선할 예정입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 잠재적 소송이 아닌, 건설업계의 중대사고 배상책임공제 가입 증가 추세와 중소 건설기업의 배상 능력 부족이라는 일반적인 산업 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 또는 소송 원인이 식별되지 않습니다.</t>
+          <t>해당 기사는 근로복지공단의 내부 소송 기준 개선안 마련에 대한 내용으로, 특정 피해자와 상대방이 존재하는 소송 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 직접적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>건설공제조합, ‘건설기업 중대사고 배상책임공제’ 가입 증가세…누적...</t>
+          <t>“산재 판단시 상소 자제”…근로복지공단, 소송 기준 개선안 마련</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602271041022550352</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081609345140296</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:36.417674+00:00</t>
+          <t>2026-03-08 12:43:07.602676+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
-      <c r="E46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>기사는 민사소송법상 입증책임 원칙이 산업재해 현장에 기계적으로 적용되어 노동자들이 피해를 입증하기 어렵다는 문제를 제기합니다. 산업재해 입증책임 전환이 더 이상 미룰 수 없는 시대적 과제임을 강조하며, 이는 단순히 기술적인 소송 절차를 넘어 노동의 가치와 관련된 사회적 문제임을 지적합니다.</t>
+          <t>경남도립미술관의 첫 기획전 '어디에나 있고 어디에도 없을'이 개최되었습니다. 전시작 중 이은희 작가의 '무색무취'는 반도체 산업 재해 피해자들의 기록과 증언을 바탕으로 첨단 산업 이면의 취약한 현실을 조명합니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이 아닌 산업재해 입증책임 전환이라는 법률/정책적 과제에 대한 논의를 다루고 있습니다. 특정 피고, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합 조건(1, 2, 4, 5, 6)을 충족하지 못합니다.</t>
+          <t>해당 기사는 반도체 산업 재해 피해자들을 다룬 미술 전시회에 대한 보도로, 특정 사건이나 소송의 진행 상황을 언급하고 있지 않습니다. 소송 상대방이 특정되지 않고, 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>산재 입증책임 전환, 더 미룰 수 없는 시대적 과제</t>
+          <t>경남도립미술관 첫 기획전…'어디에나 있고 어디에도 없을'</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232930</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=538437</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:54.691529+00:00</t>
+          <t>2026-03-08 12:19:47.962164+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>공사장에서 근로자가 장비에 깔려 사망하는 사고가 발생했으나, 재판부는 해당 사고가 이례적이며 근로자의 주의로 회피 가능했다고 판단하여 사업주에게 무죄를 선고했다. 이는 안전보건관리체계 구축 및 현장 안전관리 조치와 관련된 판결이다.</t>
+          <t>경남도립미술관이 2026년 동시대 미술 기획전을 개최할 예정입니다. 이 기획전에는 반도체 산업 재해 피해자들의 기록을 다루는 영상 작업과 전쟁 및 폭력의 기억을 환기하는 작품 등이 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 재판부에서 사업주에게 무죄를 선고하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판부 판단에 따르면 상대방 책임이 명확하지 않아 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+          <t>기사는 2026년 예정된 미술 기획전에 대한 내용으로, 특정 소송 사건이나 잠재적 소송금융 투자 기회를 설명하고 있지 않습니다. 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>공사장에서 장비 깔려 죽었는데  임대차 계약이면 사업주 무죄</t>
+          <t>경남도립미술관, 2026 동시대 미술 기획전</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232917</t>
+          <t>http://www.breaknews.com/1189761</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-27 00:26:46.003389+00:00</t>
+          <t>2026-03-07 00:17:00.321049+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E48" t="inlineStr">
         <is>
+          <t>과거 산재보상금 소송 완료</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>1992년 한국 공장에서 일하다 한쪽 팔을 잃고 강제 출국당했던 필리핀 노동자 갈락 씨가 34년 만에 이재명 대통령과 재회했다. 당시 이재명 변호사가 갈락 씨의 산재보상금 소송을 도왔던 인연이 있으며, 이 사건은 이미 과거에 소송이 진행되어 종결된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>이 사건은 1992년 발생한 산업재해로, 당시 이재명 변호사가 산재보상금 소송을 대리하여 이미 종결된 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>필리핀 참전 용사와 산재 노동자‥'감사' 전한 이 대통령</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804925_37004.html</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:48:57.593297+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>삼표그룹</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>중대재해처벌법 1심 무죄 선고</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>최근 법원이 중대재해처벌법 위반 사건에서 삼표그룹 임직원들에게 1심 무죄를 선고하며, 경영책임자의 의무 위반과 사고 간 인과관계를 엄격하게 판단하는 기조를 보였습니다. 법무법인 광장은 이러한 판결이 형사법의 기본 원칙을 중대재해 사건에도 동일하게 적용한 결과라고 분석하며, 기업들에게 사전 예방 및 전문 컨설팅의 중요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>이 기사는 중대재해처벌법 사건에서 피고(삼표그룹 임직원)가 1심에서 무죄를 선고받은 사례를 다루며, 인과관계 및 경영책임자 판단에 대한 법원의 엄격한 해석을 강조합니다. 이는 '상대방 책임이 비교적 명확함'이라는 소송금융 적합 조건이 충족되기 어려움을 시사하며, 원고 승소 가능성에 대한 불확실성을 높여 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>'책임 어디까지' 중처법 기류 변화…형사법 원칙 잘 따져봐야</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01954886645380040</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:43:10.215805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>이 기사는 이달 10일부터 시행되는 '노란봉투법'(노동조합 및 노동관계조정법 2·3조 개정안)으로 인해 건설업계가 과도한 처벌을 받을 수 있다는 우려를 다루고 있습니다. 법 개정으로 사용자 범위가 확대되고 손해배상 청구 요건이 제한됨에 따라, 건설 현장 사망사고 발생 시 수천억 원대의 과징금이 부과될 수 있다는 비판이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, '노란봉투법' 시행에 따른 건설업계의 잠재적 과징금 부담과 과잉 처벌 우려를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구권이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>사망사고 시 과징금만 수천억원? ···건설업계, '과잉 처벌' 비명</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>seoulfn.com</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622601</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:36:50.279459+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>노동부 지침 마련</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>노동부가 중대재해 발생 시 트라우마 대응을 위한 지침을 최초로 마련했습니다. 이 지침은 재해 당사자뿐만 아니라 목격자, 동료 노동자, 유가족, 사고 처리담당자 등 2차 피해자까지 적용 대상을 확대하여 심리 지원을 강화하는 내용을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 중대재해 사건에 대한 보도가 아닌, 노동부의 중대재해 트라우마 대응 지침 마련에 대한 내용입니다. 따라서 특정 가해자, 피해자, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>[단독] '중대재해 트라우마 대응' 노동부 지침 첫 마련</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232956</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:28:27.823568+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>건설공제조합의 '건설기업 중대사고 배상책임공제' 가입이 증가하고 있다는 기사입니다. 국내 종합건설업체의 대다수가 중소기업으로, 대규모 손해배상금과 소송비용을 감당하기 어려운 구조이며, 이로 인해 기업 파산 시 피해자와 유가족에 대한 보상이 어려울 수 있다는 점을 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 잠재적 소송이 아닌, 건설업계의 중대사고 배상책임공제 가입 증가 추세와 중소 건설기업의 배상 능력 부족이라는 일반적인 산업 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 또는 소송 원인이 식별되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>건설공제조합, ‘건설기업 중대사고 배상책임공제’ 가입 증가세…누적...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602271041022550352</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:36:36.417674+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr"/>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>산업재해 입증책임 전환에 대한 논의</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>기사는 민사소송법상 입증책임 원칙이 산업재해 현장에 기계적으로 적용되어 노동자들이 피해를 입증하기 어렵다는 문제를 제기합니다. 산업재해 입증책임 전환이 더 이상 미룰 수 없는 시대적 과제임을 강조하며, 이는 단순히 기술적인 소송 절차를 넘어 노동의 가치와 관련된 사회적 문제임을 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이 아닌 산업재해 입증책임 전환이라는 법률/정책적 과제에 대한 논의를 다루고 있습니다. 특정 피고, 피해 규모, 증거 유무 등 소송금융 투자 검토에 필요한 구체적인 정보가 없어 적합 조건(1, 2, 4, 5, 6)을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>산재 입증책임 전환, 더 미룰 수 없는 시대적 과제</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232930</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:48:54.691529+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>사업주 무죄 판결</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>공사장에서 근로자가 장비에 깔려 사망하는 사고가 발생했으나, 재판부는 해당 사고가 이례적이며 근로자의 주의로 회피 가능했다고 판단하여 사업주에게 무죄를 선고했다. 이는 안전보건관리체계 구축 및 현장 안전관리 조치와 관련된 판결이다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 재판부에서 사업주에게 무죄를 선고하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 재판부 판단에 따르면 상대방 책임이 명확하지 않아 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>공사장에서 장비 깔려 죽었는데  임대차 계약이면 사업주 무죄</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232917</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:26:46.003389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
           <t>중대재해처벌법 적용 및 양형 기준 논의</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>이 기사는 중대재해처벌법 적용 시 기업 규모에 따른 차등 과징금 부과 필요성을 제기한다. 영국의 기업과실치사법을 롤모델로 삼아, 자금력이 부족한 소규모 하청업체들이 중대재해 사고로 인해 존폐 위기에 처하는 상황을 막기 위한 양형 기준 개선을 주장한다. 이는 특정 사건이 아닌 법 적용의 형평성에 대한 논의이다.</t>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>이 기사는 특정 중대재해 사건에 대한 보도가 아닌, 중대재해처벌법의 양형 기준 개선 필요성에 대한 논평이다. 소송금융 투자를 위한 특정 사건의 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합도가 낮다. 특히, 기사에서 언급된 소규모 하청업체들은 자력 부족으로 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J48" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
         <is>
           <t>롤모델 英은 차등 과징금…기업 규모 따라 적용 필요</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20012159?ref=naver</t>
         </is>
       </c>
-      <c r="N48" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-02-24 13:14:15.294562+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N48"/>
+  <autoFilter ref="A1:N55"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>