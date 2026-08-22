--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$34</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,2276 +535,2348 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>LG전자 또는 협력업체</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 검토</t>
+          <t>유족급여 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LG전자 협력업체 직원이 LG사이언스파크에서 흉기를 휘둘러 LG 직원 2명에게 중상을 입힌 사건입니다. 가해자는 평소 무시와 해고 통보에 분노했다고 진술했으나, 피해자 측과 사측은 이를 부인하며 진술이 엇갈리고 있습니다. 경찰이 가해자를 긴급체포하고 구속영장을 검토하며 수사를 진행 중입니다.</t>
+          <t>통신 설비 근로자가 장시간 근로에 시달리다 뇌출혈로 쓰러져 사망하자, 유족이 근로복지공단을 상대로 유족급여 지급 소송을 제기했습니다. 유족은 고인의 구글 타임라인을 주요 증거로 제시하며 과로로 인한 사망을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며 (공적 절차 진행 중, 증거 확보 가능), LG라는 대기업이 사건 발생 장소 및 관련 주체로 언급되어 자력 있는 상대방이 될 수 있습니다 (상대방 자력 충분). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, LG 또는 협력사의 직접적인 민사상 책임 여부가 기사만으로는 명확하지 않아 추가 사실관계 확인이 필요합니다.</t>
+          <t>근로복지공단이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 고인의 구글 타임라인이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 과로사 인정 여부가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'LG 마곡 칼부림' 협력사 직원  평소 무시, 해고 통보에 분노</t>
+          <t>李 대통령 “김용 재판만 ‘구글 타임라인’ 배척, 해괴한 결론”...정말...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02817526645453512</t>
+          <t>https://www.chosun.com/national/court_law/2026/07/17/VU3VMJ7V5VEMJB73FAERMA2JFU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:02:08.877615+00:00</t>
+          <t>2026-07-20 07:01:34.679445+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>LG전자 또는 협력업체</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>출퇴근 재해 관련 판결 선고, 근로복지공단 불승인 처분에 대한 이의 제기 절차 언급</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 검토</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>해당 기고문은 출퇴근 재해 판단 시 '생활의 실질'에 주목해야 한다는 판결의 의미를 다루고 있습니다. 근로복지공단의 불승인 처분에 대해 심사청구, 재심사청구, 행정소송 등을 통해 이의를 제기할 수 있으며, 이번 판결이 권리 회복의 실질적인 기회가 될 수 있음을 강조합니다.</t>
+          <t>LG전자 협력업체 직원이 LG사이언스파크에서 흉기를 휘둘러 LG 직원 2명에게 중상을 입힌 사건입니다. 가해자는 평소 무시와 해고 통보에 분노했다고 진술했으나, 피해자 측과 사측은 이를 부인하며 진술이 엇갈리고 있습니다. 경찰이 가해자를 긴급체포하고 구속영장을 검토하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 상대방이므로 자력은 충분합니다 (적합 조건 2). 또한, '이번 판결'을 통해 출퇴근 재해 판단의 법적 근거가 마련되었고(적합 조건 5), 심사청구, 재심사청구 등 공적 절차가 명시되어 있습니다(적합 조건 6). 다만, 특정 집단적 피해 사례나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>경찰 수사가 진행 중이며 (공적 절차 진행 중, 증거 확보 가능), LG라는 대기업이 사건 발생 장소 및 관련 주체로 언급되어 자력 있는 상대방이 될 수 있습니다 (상대방 자력 충분). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, LG 또는 협력사의 직접적인 민사상 책임 여부가 기사만으로는 명확하지 않아 추가 사실관계 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[기고-신유림]출·퇴근 재해 판단, '형식'이 아닌 '생활의 실질'에 주목...</t>
+          <t>'LG 마곡 칼부림' 협력사 직원  평소 무시, 해고 통보에 분노</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>safetynews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247208</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02817526645453512</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:49:39.144702+00:00</t>
+          <t>2026-05-30 07:02:08.877615+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>쿠팡</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>노동부의 산재 은폐 고발 사건 수사 진행 중</t>
+          <t>출퇴근 재해 관련 판결 선고, 근로복지공단 불승인 처분에 대한 이의 제기 절차 언급</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>쿠팡의 산재 은폐 의혹에 대해 노동부의 수사가 진행 중이나, 유족들에게 수사 진행 상황이 공유되지 않고 자료 요청이나 면담도 미흡하다는 비판이 제기되었습니다. 공공운수노조 법률원 변호사는 노동부의 투명한 수사 정보 공개를 촉구하고 있습니다.</t>
+          <t>해당 기고문은 출퇴근 재해 판단 시 '생활의 실질'에 주목해야 한다는 판결의 의미를 다루고 있습니다. 근로복지공단의 불승인 처분에 대해 심사청구, 재심사청구, 행정소송 등을 통해 이의를 제기할 수 있으며, 이번 판결이 권리 회복의 실질적인 기회가 될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), 노동부의 산재 은폐 고발 사건 수사가 진행 중이므로 증거 확보 가능성이 있습니다(적합 조건 5, 6). 다만, 기사 내용만으로는 피해 규모나 피해자 수가 명확하지 않아 집단적 피해 여부와 구체적인 책임 입증에 대한 추가 확인이 필요합니다.</t>
+          <t>근로복지공단이라는 공공기관이 상대방이므로 자력은 충분합니다 (적합 조건 2). 또한, '이번 판결'을 통해 출퇴근 재해 판단의 법적 근거가 마련되었고(적합 조건 5), 심사청구, 재심사청구 등 공적 절차가 명시되어 있습니다(적합 조건 6). 다만, 특정 집단적 피해 사례나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>유족도 모르는 쿠팡 산재은폐 수사, 노동부 공개해야</t>
+          <t>[기고-신유림]출·퇴근 재해 판단, '형식'이 아닌 '생활의 실질'에 주목...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>safetynews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233513</t>
+          <t>https://www.safetynews.co.kr/news/articleView.html?idxno=247208</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 00:25:59.512342+00:00</t>
+          <t>2026-04-03 00:49:39.144702+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>쿠팡</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대전시의 피해자 지원 및 산업단지 안전체계 재정비 지시</t>
+          <t>노동부의 산재 은폐 고발 사건 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대전 산업단지에서 발생한 사고로 유가족과 부상자가 발생했으며, 대전시가 피해자 지원에 집중하고 산업단지 안전체계를 전면 재정비할 것을 지시했습니다. 이는 사고의 원인 규명 및 책임 소재 파악, 그리고 피해 보상 절차로 이어질 가능성이 있습니다.</t>
+          <t>쿠팡의 산재 은폐 의혹에 대해 노동부의 수사가 진행 중이나, 유족들에게 수사 진행 상황이 공유되지 않고 자료 요청이나 면담도 미흡하다는 비판이 제기되었습니다. 공공운수노조 법률원 변호사는 노동부의 투명한 수사 정보 공개를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>산업단지 사고로 유가족과 부상자가 발생하여 집단적 피해 가능성이 높고, 대전시가 피해자 지원 및 안전체계 재정비에 나서는 등 공적 절차가 진행 중입니다. 다만, 구체적인 사고 책임 주체와 그 자력은 기사에서 명확히 특정되지 않았습니다.</t>
+          <t>대기업 피고(쿠팡)로 자력이 충분하며(적합 조건 2), 노동부의 산재 은폐 고발 사건 수사가 진행 중이므로 증거 확보 가능성이 있습니다(적합 조건 5, 6). 다만, 기사 내용만으로는 피해 규모나 피해자 수가 명확하지 않아 집단적 피해 여부와 구체적인 책임 입증에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (유가족 및 부상자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이장우 대전시장, 산업단지 안전체계 전면 재정비 지시</t>
+          <t>유족도 모르는 쿠팡 산재은폐 수사, 노동부 공개해야</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sjsori.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sjsori.com/news/articleView.html?idxno=84916</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233513</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 00:29:52.471648+00:00</t>
+          <t>2026-04-01 00:25:59.512342+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>대전시의 피해자 지원 및 화재 취약 요인 점검 진행 중</t>
+          <t>대전시의 피해자 지원 및 산업단지 안전체계 재정비 지시</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대전 산업단지에서 화재 사고가 발생하여 유가족과 부상자들이 발생했습니다. 이장우 대전시장은 화재 취약 요인을 점검하고 있으며, 대전시는 피해자 지원에 행정력을 집중하고 있습니다. 기사는 현실과 괴리된 제도적 문제점을 시사하고 있습니다.</t>
+          <t>대전 산업단지에서 발생한 사고로 유가족과 부상자가 발생했으며, 대전시가 피해자 지원에 집중하고 산업단지 안전체계를 전면 재정비할 것을 지시했습니다. 이는 사고의 원인 규명 및 책임 소재 파악, 그리고 피해 보상 절차로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>산업단지 화재로 인한 유가족 및 부상자 발생으로 집단적 피해 가능성이 있으며, 대전시장이 화재 취약 요인을 점검하고 피해자 지원에 행정력을 집중하는 등 공적 절차가 진행 중입니다. 다만, 화재의 직접적인 책임 주체와 그 자력에 대한 정보가 부족하여 적합도 'High'로 판단하기는 어렵습니다.</t>
+          <t>산업단지 사고로 유가족과 부상자가 발생하여 집단적 피해 가능성이 높고, 대전시가 피해자 지원 및 안전체계 재정비에 나서는 등 공적 절차가 진행 중입니다. 다만, 구체적인 사고 책임 주체와 그 자력은 기사에서 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (유가족 및 부상자)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>이장우 대전시장  산업단지 화재 취약 요인 점검… 현실과 괴리된 제도...</t>
+          <t>이장우 대전시장, 산업단지 안전체계 전면 재정비 지시</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>sjsori.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3389872</t>
+          <t>https://www.sjsori.com/news/articleView.html?idxno=84916</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:48.166022+00:00</t>
+          <t>2026-03-31 00:29:52.471648+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결</t>
+          <t>대전시의 피해자 지원 및 화재 취약 요인 점검 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>서울행정법원이 발병 원인을 알 수 없는 암으로 사망한 근로자의 유족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소 소송에서 유족의 손을 들어줬다. 이는 원발미상 암에 대한 산재 인정을 확대한 판결로, 유사 사례에 대한 법적 구제 가능성을 열었다.</t>
+          <t>대전 산업단지에서 화재 사고가 발생하여 유가족과 부상자들이 발생했습니다. 이장우 대전시장은 화재 취약 요인을 점검하고 있으며, 대전시는 피해자 지원에 행정력을 집중하고 있습니다. 기사는 현실과 괴리된 제도적 문제점을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관을 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 법원이 원발미상 암에 대한 산재를 인정하여 상대방 책임이 명확해지고 있음(적합 조건 1). 이미 1심 판결이 나온 상태로 법원의 판단이 중요한 증거가 될 수 있음(적합 조건 5). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵다.</t>
+          <t>산업단지 화재로 인한 유가족 및 부상자 발생으로 집단적 피해 가능성이 있으며, 대전시장이 화재 취약 요인을 점검하고 피해자 지원에 행정력을 집중하는 등 공적 절차가 진행 중입니다. 다만, 화재의 직접적인 책임 주체와 그 자력에 대한 정보가 부족하여 적합도 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>법원 '발병 원인 알 수 없는 암' 산재 인정</t>
+          <t>이장우 대전시장  산업단지 화재 취약 요인 점검… 현실과 괴리된 제도...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233465</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3389872</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 00:45:07.728495+00:00</t>
+          <t>2026-03-30 12:34:48.166022+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>중앙합동재난피해자지원센터 운영 및 민원 처리 현황 점검</t>
+          <t>서울행정법원 1심 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>행정안전부 재난안전관리본부장이 대전 공장 화재 관련 중앙합동재난피해자지원센터를 방문하여 민원 처리 현황을 점검했다. 이는 대전 공장 화재로 인한 피해자들을 지원하고 관련 절차를 진행 중임을 보여준다.</t>
+          <t>서울행정법원이 발병 원인을 알 수 없는 암으로 사망한 근로자의 유족이 근로복지공단을 상대로 낸 유족급여 및 장의비 부지급 처분 취소 소송에서 유족의 손을 들어줬다. 이는 원발미상 암에 대한 산재 인정을 확대한 판결로, 유사 사례에 대한 법적 구제 가능성을 열었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>대전 공장 화재와 관련하여 중앙합동재난피해자지원센터가 운영되고 행정안전부 본부장이 방문하여 민원 처리 현황을 점검하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해자지원센터 운영은 집단적 피해(적합 조건 3)를 시사합니다. 또한, 정부 기관의 개입으로 증거 확보 가능성(적합 조건 5)이 높습니다. 다만, 소송 상대방이 특정되지 않았고, 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>근로복지공단이라는 공공기관을 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 법원이 원발미상 암에 대한 산재를 인정하여 상대방 책임이 명확해지고 있음(적합 조건 1). 이미 1심 판결이 나온 상태로 법원의 판단이 중요한 증거가 될 수 있음(적합 조건 5). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>김광용 재난안전관리본부장, 대전 공장 화재 피해자지원센터 방문</t>
+          <t>법원 '발병 원인 알 수 없는 암' 산재 인정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260329_0021226744</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233465</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-29 12:33:42.689243+00:00</t>
+          <t>2026-03-30 00:45:07.728495+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>대법원 파기환송으로 원심 재판부에서 재심 예정</t>
+          <t>중앙합동재난피해자지원센터 운영 및 민원 처리 현황 점검</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>아파트 신축공사 현장에서 러시아 국적 근로자가 갱 폼 추락 사고로 사망한 사건. 현장소장 A 씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 1심 유죄, 2심 무죄를 거쳐 대법원이 현장소장의 안전조치 의무 위반 책임을 인정하며 사건을 대전지방법원으로 파기환송했다. 대법원은 현장소장이 직접 지시하지 않았더라도 위험을 인지하고 방치했다면 책임이 있다고 판단했다.</t>
+          <t>행정안전부 재난안전관리본부장이 대전 공장 화재 관련 중앙합동재난피해자지원센터를 방문하여 민원 처리 현황을 점검했다. 이는 대전 공장 화재로 인한 피해자들을 지원하고 관련 절차를 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>대법원이 현장소장의 안전조치 의무 위반 책임을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망사고로 피해 규모가 크고(적합 조건 4), 사고 경위가 상세히 밝혀져 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해는 아니며, 상대방 건설회사의 자력에 대한 구체적인 정보는 부족하다.</t>
+          <t>대전 공장 화재와 관련하여 중앙합동재난피해자지원센터가 운영되고 행정안전부 본부장이 방문하여 민원 처리 현황을 점검하는 등 공적 절차가 진행 중이며(적합 조건 6), 피해자지원센터 운영은 집단적 피해(적합 조건 3)를 시사합니다. 또한, 정부 기관의 개입으로 증거 확보 가능성(적합 조건 5)이 높습니다. 다만, 소송 상대방이 특정되지 않았고, 구체적인 피해 규모가 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>건설 현장에서 발생한 사망사고…관리자 책임은 어디까지? [이인혁의 판...</t>
+          <t>김광용 재난안전관리본부장, 대전 공장 화재 피해자지원센터 방문</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603231127b</t>
+          <t>https://www.newsis.com/view/NISI20260329_0021226744</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-29 00:19:46.307523+00:00</t>
+          <t>2026-03-29 12:33:42.689243+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>공단</t>
+          <t>해당 건설회사</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>부지급 처분에 대한 심사/재심사 또는 행정소송 준비 단계</t>
+          <t>대법원 파기환송으로 원심 재판부에서 재심 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기사는 진폐증 환자가 요양급여 부지급 처분에 불복하여 심사 및 재심사를 거치거나 행정소송을 제기할 수 있는 방법을 설명한다. 소송 과정에서 진료기록 감정을 통해 의학적 소견을 확보할 수 있음을 언급하며, 공단과의 분쟁 가능성을 시사한다.</t>
+          <t>아파트 신축공사 현장에서 러시아 국적 근로자가 갱 폼 추락 사고로 사망한 사건. 현장소장 A 씨는 업무상과실치사 및 산업안전보건법 위반 혐의로 기소되었으며, 1심 유죄, 2심 무죄를 거쳐 대법원이 현장소장의 안전조치 의무 위반 책임을 인정하며 사건을 대전지방법원으로 파기환송했다. 대법원은 현장소장이 직접 지시하지 않았더라도 위험을 인지하고 방치했다면 책임이 있다고 판단했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방이 공단으로 자력이 충분하고, 진료기록 감정을 통해 증거 확보가 가능하며, 이미 부지급 처분에 대한 심사/재심사 등 공적 절차가 진행 중이거나 예정되어 있음. 다만, 기사 내용만으로는 상대방의 명확한 책임이나 집단적 피해 규모를 특정하기 어려움.</t>
+          <t>대법원이 현장소장의 안전조치 의무 위반 책임을 인정하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망사고로 피해 규모가 크고(적합 조건 4), 사고 경위가 상세히 밝혀져 증거 확보가 용이함(적합 조건 5). 그러나 집단적 피해는 아니며, 상대방 건설회사의 자력에 대한 구체적인 정보는 부족하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>사망진단서 한 줄에 가린 '진폐증'</t>
+          <t>건설 현장에서 발생한 사망사고…관리자 책임은 어디까지? [이인혁의 판...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233454</t>
+          <t>https://magazine.hankyung.com/business/article/202603231127b</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 00:47:06.713713+00:00</t>
+          <t>2026-03-29 00:19:46.307523+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대전 안전공업</t>
+          <t>공단</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대표의 막말 논란 확산</t>
+          <t>부지급 처분에 대한 심사/재심사 또는 행정소송 준비 단계</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전 안전공업 참사 후, 손 대표가 사고 책임을 피해자에게 전가하고 유가족의 슬픔을 외면하는 막말을 했다는 논란이 확산되고 있다. 이는 빈소에서 사과했던 모습과 상반되는 내부 언행이 드러나면서 공분을 사고 있다.</t>
+          <t>기사는 진폐증 환자가 요양급여 부지급 처분에 불복하여 심사 및 재심사를 거치거나 행정소송을 제기할 수 있는 방법을 설명한다. 소송 과정에서 진료기록 감정을 통해 의학적 소견을 확보할 수 있음을 언급하며, 공단과의 분쟁 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 4(피해 규모 큼)에 해당한다. '참사'라는 단어는 인명 피해를 포함하며, 대표의 막말은 사고 책임을 회피하려는 시도로 보여 회사 측의 책임이 명확해 보인다. 다만, 상대방의 자력이나 구체적인 피해 규모, 진행 중인 공적 절차에 대한 정보는 기사에 없어 추가 확인이 필요하다.</t>
+          <t>상대방이 공단으로 자력이 충분하고, 진료기록 감정을 통해 증거 확보가 가능하며, 이미 부지급 처분에 대한 심사/재심사 등 공적 절차가 진행 중이거나 예정되어 있음. 다만, 기사 내용만으로는 상대방의 명확한 책임이나 집단적 피해 규모를 특정하기 어려움.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>시신 인도 마친 대전 안전공업 참사, 대표 '막말' 논란에 공분 확산</t>
+          <t>사망진단서 한 줄에 가린 '진폐증'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=458085</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233454</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:17.468009+00:00</t>
+          <t>2026-03-27 00:47:06.713713+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>원청대표 형사 유죄 판결 및 법정구속</t>
+          <t>대표의 막말 논란 확산</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>남포동 건설 현장에서 벽돌 추락으로 인부가 사망하는 사고가 발생했습니다. 원청대표는 안전 보건 관리 의무 위반으로 징역 1년의 실형을 선고받고 법정구속되었습니다. 이 형사 판결은 피해자 유족의 민사 손해배상 청구에 강력한 근거가 될 것으로 보입니다.</t>
+          <t>대전 안전공업 참사 후, 손 대표가 사고 책임을 피해자에게 전가하고 유가족의 슬픔을 외면하는 막말을 했다는 논란이 확산되고 있다. 이는 빈소에서 사과했던 모습과 상반되는 내부 언행이 드러나면서 공분을 사고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>원청대표의 형사 유죄 판결로 상대방의 책임이 명확하게 입증되었고(적합 조건 1), 이는 민사 손해배상 소송의 강력한 증거가 됩니다(적합 조건 5). 사망 사고라는 피해 규모의 심각성도 고려됩니다(적합 조건 4). 다만, 집단적 피해가 아니며, 원청의 구체적인 자력 정보는 부족합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 4(피해 규모 큼)에 해당한다. '참사'라는 단어는 인명 피해를 포함하며, 대표의 막말은 사고 책임을 회피하려는 시도로 보여 회사 측의 책임이 명확해 보인다. 다만, 상대방의 자력이나 구체적인 피해 규모, 진행 중인 공적 절차에 대한 정보는 기사에 없어 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>남포동 벽돌추락 인부 사망, 원청대표 징역 1년 법정구속</t>
+          <t>시신 인도 마친 대전 안전공업 참사, 대표 '막말' 논란에 공분 확산</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008427</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=458085</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:49.785382+00:00</t>
+          <t>2026-03-27 00:31:17.468009+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>정부 중대본 회의 개최, 사고 부상자 치료비 지급보증, 화재 위험 사업장 긴급 점검 실시 예정</t>
+          <t>원청대표 형사 유죄 판결 및 법정구속</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대전 공장화재와 관련하여 정부는 중대본 회의를 열고 부상자 치료비 지급보증 및 가족 아이돌봄서비스 지원을 발표했습니다. 또한, 소방청, 노동부, 지방정부 합동점검반을 구성하여 화재 위험 사업장 2천865곳에 대한 긴급 점검을 실시할 예정입니다.</t>
+          <t>남포동 건설 현장에서 벽돌 추락으로 인부가 사망하는 사고가 발생했습니다. 원청대표는 안전 보건 관리 의무 위반으로 징역 1년의 실형을 선고받고 법정구속되었습니다. 이 형사 판결은 피해자 유족의 민사 손해배상 청구에 강력한 근거가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대전 공장화재와 관련하여 정부 중대본 회의 및 소방청, 노동부, 지방정부 합동 긴급 점검 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수가 불확실하여 추가 정보 확인이 필요합니다.</t>
+          <t>원청대표의 형사 유죄 판결로 상대방의 책임이 명확하게 입증되었고(적합 조건 1), 이는 민사 손해배상 소송의 강력한 증거가 됩니다(적합 조건 5). 사망 사고라는 피해 규모의 심각성도 고려됩니다(적합 조건 4). 다만, 집단적 피해가 아니며, 원청의 구체적인 자력 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'대전 화재' 피해자 치료비 지급보증···사업장 긴급 점검</t>
+          <t>남포동 벽돌추락 인부 사망, 원청대표 징역 1년 법정구속</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750922</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260327.22006008427</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-25 12:25:02.895572+00:00</t>
+          <t>2026-03-26 12:36:49.785382+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대전시의 피해자 및 유족 지원 조치 진행 중, 관련 기관 조사 예상</t>
+          <t>정부 중대본 회의 개최, 사고 부상자 치료비 지급보증, 화재 위험 사업장 긴급 점검 실시 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 화재 사고로 인해 다수의 피해자와 유족이 발생했다. 대전시는 장례 비용 우선 지급, 전담 공무원 배치, 심리회복 치료 및 자녀 돌봄 등 피해자와 유족의 안정을 위한 전폭적인 지원 조치를 약속하며 수습에 속도를 내고 있다.</t>
+          <t>대전 공장화재와 관련하여 정부는 중대본 회의를 열고 부상자 치료비 지급보증 및 가족 아이돌봄서비스 지원을 발표했습니다. 또한, 소방청, 노동부, 지방정부 합동점검반을 구성하여 화재 위험 사업장 2천865곳에 대한 긴급 점검을 실시할 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재로 다수의 피해자와 유족이 발생하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 화재 사고 특성상 수사기관 및 관계 기관의 조사를 통해 증거 확보가 용이하며(적합 조건 5), 시의 전폭적인 지원 및 수습 조치가 진행 중이므로 공적 절차가 이미 진행되고 있음(적합 조건 6). 다만, 상대방인 '대전 안전공업'의 자력은 기사만으로는 파악하기 어려움.</t>
+          <t>대전 공장화재와 관련하여 정부 중대본 회의 및 소방청, 노동부, 지방정부 합동 긴급 점검 등 공적 절차가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 피해 규모 및 피해자 수가 불확실하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>대전 안전공업 화재 수습 속도</t>
+          <t>'대전 화재' 피해자 치료비 지급보증···사업장 긴급 점검</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148642</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750922</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-24 12:32:33.825409+00:00</t>
+          <t>2026-03-25 12:25:02.895572+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>현대해상화재보험</t>
+          <t>대전 안전공업</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대전시의 피해자 및 유족 지원 조치 진행 중, 관련 기관 조사 예상</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대법원이 산업재해 사고 피해자에게 보험사가 지급한 치료비가 근로복지공단의 보험급여와 중복되지 않는다면 공단에 낼 책임보험금에서 공제해야 한다고 판결했다. 이는 보험사와 공단 간 구상금 산정 기준을 명확히 한 것으로, 원심을 파기하고 대전지방법원으로 환송했다. 이 판결은 향후 유사 산재 사고 관련 보험금 및 구상금 분쟁에 중요한 법적 선례가 될 것으로 보인다.</t>
+          <t>대전 안전공업에서 발생한 화재 사고로 인해 다수의 피해자와 유족이 발생했다. 대전시는 장례 비용 우선 지급, 전담 공무원 배치, 심리회복 치료 및 자녀 돌봄 등 피해자와 유족의 안정을 위한 전폭적인 지원 조치를 약속하며 수습에 속도를 내고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대기업 피고(현대해상)의 자력이 충분하고(적합 조건 2), 사고 책임이 명확하며(적합 조건 1), 대법원 판결로 법리가 명확해져 향후 유사 사건의 증거로 활용될 수 있음(적합 조건 5). 또한 근로복지공단의 보험급여 지급은 공적 절차에 해당함(적합 조건 6). 다만, 이 사건은 기관 간 구상금 분쟁으로 개별 피해자의 직접적인 손해배상 청구와는 거리가 있으며, 피해 규모가 수억 원 이상으로 크다고 보기는 어려워 High 등급에는 미치지 못함.</t>
+          <t>대전 안전공업 화재로 다수의 피해자와 유족이 발생하여 집단적 피해 및 피해 규모가 큼 (적합 조건 3, 4). 화재 사고 특성상 수사기관 및 관계 기관의 조사를 통해 증거 확보가 용이하며(적합 조건 5), 시의 전폭적인 지원 및 수습 조치가 진행 중이므로 공적 절차가 이미 진행되고 있음(적합 조건 6). 다만, 상대방인 '대전 안전공업'의 자력은 기사만으로는 파악하기 어려움.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>약 3,210만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대법  치료비 성격 다르면 책임보험금서 빼야</t>
+          <t>대전 안전공업 화재 수습 속도</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260323063921HcX</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148642</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-23 00:37:55.303446+00:00</t>
+          <t>2026-03-24 12:32:33.825409+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정부 합동분향소 운영 및 피해자 지원</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 74명의 사상자가 발생했으며, 정부는 합동분향소를 설치하고 유가족과 피해자 지원에 나섰다. 전담 공무원을 지정하여 장례 절차 및 심리 지원을 약속했다.</t>
+          <t>대법원이 산업재해 사고 피해자에게 보험사가 지급한 치료비가 근로복지공단의 보험급여와 중복되지 않는다면 공단에 낼 책임보험금에서 공제해야 한다고 판결했다. 이는 보험사와 공단 간 구상금 산정 기준을 명확히 한 것으로, 원심을 파기하고 대전지방법원으로 환송했다. 이 판결은 향후 유사 산재 사고 관련 보험금 및 구상금 분쟁에 중요한 법적 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>사상자 74명으로 집단적 피해가 발생하고 피해 규모가 크다는 점에서 적합 조건에 해당합니다. 그러나 기사에서 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 확인이 필요하며, 현재까지 소송 외 공적 절차 진행 여부도 불분명합니다.</t>
+          <t>대기업 피고(현대해상)의 자력이 충분하고(적합 조건 2), 사고 책임이 명확하며(적합 조건 1), 대법원 판결로 법리가 명확해져 향후 유사 사건의 증거로 활용될 수 있음(적합 조건 5). 또한 근로복지공단의 보험급여 지급은 공적 절차에 해당함(적합 조건 6). 다만, 이 사건은 기관 간 구상금 분쟁으로 개별 피해자의 직접적인 손해배상 청구와는 거리가 있으며, 피해 규모가 수억 원 이상으로 크다고 보기는 어려워 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3,210만 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>74명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대전 공장 화재, 사상자 74명…합동분향소 운영</t>
+          <t>대법  치료비 성격 다르면 책임보험금서 빼야</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518100</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260323063921HcX</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:23.565656+00:00</t>
+          <t>2026-03-23 00:37:55.303446+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>대전시 합동재난피해자지원센터 운영, 장례 및 행정·재정적 지원 진행 중</t>
+          <t>정부 합동분향소 운영 및 피해자 지원</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대전 대덕구 문평동 공장 화재 사고로 다수의 희생자가 발생하여 대전시청에 합동분향소가 설치되었다. 대전시는 유가족을 위한 지원 공간과 합동재난피해자지원센터를 운영하며 장례, 자금 융자, 납세 유예 등 행정·재정적 지원을 제공하고 있다. 현재 사고 수습 및 유가족 지원에 집중하고 있다.</t>
+          <t>대전 공장 화재로 74명의 사상자가 발생했으며, 정부는 합동분향소를 설치하고 유가족과 피해자 지원에 나섰다. 전담 공무원을 지정하여 장례 절차 및 심리 지원을 약속했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>다수 희생자가 발생한 공장 화재 사고로 집단적 피해 및 피해 규모가 큼. 대전시에서 합동재난피해자지원센터를 운영하며 공적 절차가 진행 중인 것으로 보임. 다만, 기사에서 사고 책임 주체가 명확히 특정되지 않아 소송 상대방 및 책임 입증에 대한 추가 정보 확인이 필요함.</t>
+          <t>사상자 74명으로 집단적 피해가 발생하고 피해 규모가 크다는 점에서 적합 조건에 해당합니다. 그러나 기사에서 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 확인이 필요하며, 현재까지 소송 외 공적 절차 진행 여부도 불분명합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>74명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>대전시청에 문평동 화재 희생자 합동분향소…4월4일까지 운영</t>
+          <t>대전 공장 화재, 사상자 74명…합동분향소 운영</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032215354796346?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518100</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-22 12:29:45.104008+00:00</t>
+          <t>2026-03-22 12:33:23.565656+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>정부, 지자체, 관계 기관의 피해자 및 유가족 지원 논의 중이며, 대규모 인명 피해 사고이므로 수사기관의 조사 진행 예상됩니다.</t>
+          <t>대전시 합동재난피해자지원센터 운영, 장례 및 행정·재정적 지원 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재 참사로 사상자 74명(사망자 14명)이 발생했습니다. 정부와 지자체, 관계 기관이 피해자와 유가족에 대한 심리 지원 등 총력 대응을 예고했습니다.</t>
+          <t>대전 대덕구 문평동 공장 화재 사고로 다수의 희생자가 발생하여 대전시청에 합동분향소가 설치되었다. 대전시는 유가족을 위한 지원 공간과 합동재난피해자지원센터를 운영하며 장례, 자금 융자, 납세 유예 등 행정·재정적 지원을 제공하고 있다. 현재 사고 수습 및 유가족 지원에 집중하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>사상자 74명, 사망자 유족 14가구로 집단적 인명 피해가 발생하여 집단소송 가능성이 높고(적합 조건 3), 피해 규모가 큽니다(적합 조건 4). 다만, 기사만으로는 화재 원인 및 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 추가 확인이 필요합니다.</t>
+          <t>다수 희생자가 발생한 공장 화재 사고로 집단적 피해 및 피해 규모가 큼. 대전시에서 합동재난피해자지원센터를 운영하며 공적 절차가 진행 중인 것으로 보임. 다만, 기사에서 사고 책임 주체가 명확히 특정되지 않아 소송 상대방 및 책임 입증에 대한 추가 정보 확인이 필요함.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>사상자 74명 (사망자 14명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>유가족 지원에 집중하겠다 …대전 화재 참사, 정부·지자체 총력 대응</t>
+          <t>대전시청에 문평동 화재 희생자 합동분향소…4월4일까지 운영</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227432</t>
+          <t>https://www.pressian.com/pages/articles/2026032215354796346?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-22 12:23:14.987737+00:00</t>
+          <t>2026-03-22 12:29:45.104008+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>정부 합동 피해자 지원센터 및 심리 회복 지원단 가동, 화재 원인 수사 착수</t>
+          <t>정부, 지자체, 관계 기관의 피해자 및 유가족 지원 논의 중이며, 대규모 인명 피해 사고이므로 수사기관의 조사 진행 예상됩니다.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장 화재 발생 후, 정부는 피해자 지원을 위해 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동했다. 22개 부처와 기관이 참여하여 긴급 구호, 의료 지원, 심리 지원 등을 원스톱으로 제공하며, 지자체는 피해자 전담 공무원을 배치했다. 행정안전부 장관은 신속한 사고 수습과 복구 지원을 강조했다.</t>
+          <t>대전 자동차 부품 공장 화재 참사로 사상자 74명(사망자 14명)이 발생했습니다. 정부와 지자체, 관계 기관이 피해자와 유가족에 대한 심리 지원 등 총력 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>정부 차원의 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단이 가동 중이며, 화재 원인 수사가 착수되어 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, '피해자' 및 '유가족' 언급으로 집단적 피해 가능성이 있습니다 (적합 조건 3). 그러나 상대방 책임의 명확성이나 자력, 구체적인 피해 규모가 기사에서 확인되지 않아 적합도 'Medium'으로 판단됩니다.</t>
+          <t>사상자 74명, 사망자 유족 14가구로 집단적 인명 피해가 발생하여 집단소송 가능성이 높고(적합 조건 3), 피해 규모가 큽니다(적합 조건 4). 다만, 기사만으로는 화재 원인 및 책임 주체가 명확히 특정되지 않아 상대방 책임 명확성 및 자력 여부 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사상자 74명 (사망자 14명)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
+          <t>유가족 지원에 집중하겠다 …대전 화재 참사, 정부·지자체 총력 대응</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0115_202603212154306297</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227432</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-22 00:18:43.715875+00:00</t>
+          <t>2026-03-22 12:23:14.987737+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성, 트라우마 관리 지원</t>
+          <t>정부 합동 피해자 지원센터 및 심리 회복 지원단 가동, 화재 원인 수사 착수</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>대전 대덕구 안전공업 공장 화재 사고와 관련하여 고용노동부가 중앙사고수습본부 2차 회의를 개최했습니다. 노동부, 안전보건공단, 트라우마센터 등이 합동 대응반을 구성하여 피해 노동자와 가족의 트라우마 관리 및 심리 지원을 제공하고 있습니다. 또한 근로복지공단에 산재보상대책반을 운영하여 신속한 산재 신청 및 보상을 지원할 예정입니다.</t>
+          <t>대전 자동차 부품 공장 화재 발생 후, 정부는 피해자 지원을 위해 중앙 합동 재난 피해자 지원센터와 심리 회복 지원단을 가동했다. 22개 부처와 기관이 참여하여 긴급 구호, 의료 지원, 심리 지원 등을 원스톱으로 제공하며, 지자체는 피해자 전담 공무원을 배치했다. 행정안전부 장관은 신속한 사고 수습과 복구 지원을 강조했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 노동부와 안전보건공단 등의 조사를 통해 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '피해 노동자·가족' 언급으로 다수 피해자 발생 가능성이 있습니다(적합 조건 3). 다만, 상대방 '안전공업'의 자력이나 책임 명확성은 기사에서 구체적으로 파악하기 어렵습니다.</t>
+          <t>정부 차원의 중앙 합동 재난 피해자 지원센터 및 심리 회복 지원단이 가동 중이며, 화재 원인 수사가 착수되어 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 또한, '피해자' 및 '유가족' 언급으로 집단적 피해 가능성이 있습니다 (적합 조건 3). 그러나 상대방 책임의 명확성이나 자력, 구체적인 피해 규모가 기사에서 확인되지 않아 적합도 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>노동부, '대전 공장 화재' 지원 확대…피해자 트라우마 관리</t>
+          <t>정부, 중앙 합동 지원센터 가동... 피해자 불편 최소화</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558026</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202603212154306297</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-21 12:16:38.703696+00:00</t>
+          <t>2026-03-22 00:18:43.715875+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>안전공업</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>총리 현장 방문 및 행정안전부 지원 체계 강화 지시</t>
+          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성, 트라우마 관리 지원</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대전 공장 화재 현장에서 14명의 실종자를 수색 중이며, 김총리가 현장을 찾아 피해자 가족 지원 및 구조대원 안전을 강조했습니다. 행정안전부를 중심으로 지원 체계를 강화할 것을 주문했습니다.</t>
+          <t>대전 대덕구 안전공업 공장 화재 사고와 관련하여 고용노동부가 중앙사고수습본부 2차 회의를 개최했습니다. 노동부, 안전보건공단, 트라우마센터 등이 합동 대응반을 구성하여 피해 노동자와 가족의 트라우마 관리 및 심리 지원을 제공하고 있습니다. 또한 근로복지공단에 산재보상대책반을 운영하여 신속한 산재 신청 및 보상을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>대전 공장 화재로 14명의 실종자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 총리가 현장을 방문하고 행정안전부에 지원 체계 강화를 지시하는 등 공적 절차가 진행 중(적합 조건 6)입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
+          <t>고용노동부 중앙사고수습본부 운영, 산재보상대책반 구성 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 노동부와 안전보건공단 등의 조사를 통해 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '피해 노동자·가족' 언급으로 다수 피해자 발생 가능성이 있습니다(적합 조건 3). 다만, 상대방 '안전공업'의 자력이나 책임 명확성은 기사에서 구체적으로 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>14명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>대전 공장 화재 현장 찾은 김총리… 실종 14명 수색 총력·구조대 안전 ...</t>
+          <t>노동부, '대전 공장 화재' 지원 확대…피해자 트라우마 관리</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297306</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558026</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-21 00:19:38.150909+00:00</t>
+          <t>2026-03-21 12:16:38.703696+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>국가 소방 동원령 발령, 대통령 및 총리 지시, 인명 구조 및 사고 수습 진행 중</t>
+          <t>총리 현장 방문 및 행정안전부 지원 체계 강화 지시</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장에서 대형 화재가 발생하여 중상자 24명, 경상자 29명 등 53명 이상의 인명 피해가 발생했다. 소방청은 국가 소방 동원령을 발령하고 대통령과 총리가 인명 구조 및 사고 수습을 지시하는 등 정부 차원의 대응이 진행 중이다. 향후 화재 원인 조사 및 책임 규명에 따라 피해자들의 손해배상 청구가 예상된다.</t>
+          <t>대전 공장 화재 현장에서 14명의 실종자를 수색 중이며, 김총리가 현장을 찾아 피해자 가족 지원 및 구조대원 안전을 강조했습니다. 행정안전부를 중심으로 지원 체계를 강화할 것을 주문했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(53명 이상 중경상자), 피해 규모 큼(중상자 24명 포함), 증거 확보 가능(소방당국 및 정부 조사), 공적 절차 진행 중(국가 소방 동원령, 대통령/총리 지시). 부적합 조건: 상대방 책임이 기사에서 명확히 특정되지 않았으며, 상대방 기업의 자력 또한 파악 불가하여 투자 리스크 존재.</t>
+          <t>대전 공장 화재로 14명의 실종자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한 총리가 현장을 방문하고 행정안전부에 지원 체계 강화를 지시하는 등 공적 절차가 진행 중(적합 조건 6)입니다. 다만, 소송 상대방이 기사에서 명확히 특정되지 않아 자력 확인이 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>53명 이상</t>
+          <t>14명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[사사건건] 김어준은 고발 안 한 민주당, 전한길은?</t>
+          <t>대전 공장 화재 현장 찾은 김총리… 실종 14명 수색 총력·구조대 안전 ...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514079&amp;ref=A</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297306</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:37.994438+00:00</t>
+          <t>2026-03-21 00:19:38.150909+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 회의 주재, 피해자 지원 및 복구 계획 논의 중</t>
+          <t>국가 소방 동원령 발령, 대통령 및 총리 지시, 인명 구조 및 사고 수습 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>대전 자동차 부품 공장에서 화재가 발생하여 인명 및 재산 피해가 우려되는 상황입니다. 윤호중 행정안전부 장관이 현장을 방문하여 중앙재난안전대책본부 회의를 주재하고, 피해 수습 및 복구 지원에 총력을 다할 것을 당부했습니다. 피해자별 전담 공무원 배치 및 지원센터 설치를 통해 범정부적 역량을 동원할 예정입니다.</t>
+          <t>대전 자동차 부품 공장에서 대형 화재가 발생하여 중상자 24명, 경상자 29명 등 53명 이상의 인명 피해가 발생했다. 소방청은 국가 소방 동원령을 발령하고 대통령과 총리가 인명 구조 및 사고 수습을 지시하는 등 정부 차원의 대응이 진행 중이다. 향후 화재 원인 조사 및 책임 규명에 따라 피해자들의 손해배상 청구가 예상된다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>공적 절차(중앙재난안전대책본부 회의)가 진행 중이며, 이를 통해 사고 원인 및 책임에 대한 객관적 증거 확보 가능성이 있습니다. 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수가 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>적합 조건: 집단적 피해(53명 이상 중경상자), 피해 규모 큼(중상자 24명 포함), 증거 확보 가능(소방당국 및 정부 조사), 공적 절차 진행 중(국가 소방 동원령, 대통령/총리 지시). 부적합 조건: 상대방 책임이 기사에서 명확히 특정되지 않았으며, 상대방 기업의 자력 또한 파악 불가하여 투자 리스크 존재.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>53명 이상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>대전 화재 현장 찾은 윤호중 장관  인적·물적 자원 총동원…수습에 총...</t>
+          <t>[사사건건] 김어준은 고발 안 한 민주당, 전한길은?</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2304647.htm</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514079&amp;ref=A</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-20 12:37:28.208860+00:00</t>
+          <t>2026-03-20 12:54:37.994438+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>정부 중대본 가동, 복구 및 피해자 지원 집중</t>
+          <t>중앙재난안전대책본부 회의 주재, 피해자 지원 및 복구 계획 논의 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대전 안전공업에서 발생한 화재로 건물 붕괴 위험이 발생하자 정부가 중앙재난안전대책본부를 가동했습니다. 정부는 복구와 피해자 지원에 집중하고 있으며, 현장에서는 건물 붕괴 위험으로 구조 작업에 어려움을 겪고 있습니다.</t>
+          <t>대전 자동차 부품 공장에서 화재가 발생하여 인명 및 재산 피해가 우려되는 상황입니다. 윤호중 행정안전부 장관이 현장을 방문하여 중앙재난안전대책본부 회의를 주재하고, 피해 수습 및 복구 지원에 총력을 다할 것을 당부했습니다. 피해자별 전담 공무원 배치 및 지원센터 설치를 통해 범정부적 역량을 동원할 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>정부 중앙재난안전대책본부 가동으로 공적 절차가 진행 중이며, 이는 향후 객관적 증거 확보에 유리할 수 있습니다. 그러나 피고(대전 안전공업)의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사만으로는 파악하기 어렵습니다.</t>
+          <t>공적 절차(중앙재난안전대책본부 회의)가 진행 중이며, 이를 통해 사고 원인 및 책임에 대한 객관적 증거 확보 가능성이 있습니다. 다만, 기사 내용만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수가 불분명하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>정부, 대전 안전공업 화재 중대본 가동… 피해 확산 방지  [종합]</t>
+          <t>대전 화재 현장 찾은 윤호중 장관  인적·물적 자원 총동원…수습에 총...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032061797</t>
+          <t>https://news.tf.co.kr/read/national/2304647.htm</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-20 12:33:14.289674+00:00</t>
+          <t>2026-03-20 12:37:28.208860+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>대전 안전공업</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부 가동, 수습복구 및 피해자 지원 진행 중</t>
+          <t>정부 중대본 가동, 복구 및 피해자 지원 집중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대덕구 공장에서 화재가 발생하여 윤호중 행안부 장관이 중앙재난안전대책본부를 즉시 가동했다. 정부는 추가 인명피해 방지 및 수습복구, 피해자 지원에 최선을 다하겠다고 밝혔다. 기사 본문에서 건물 붕괴 등 피해가 발생한 것으로 언급되었다.</t>
+          <t>대전 안전공업에서 발생한 화재로 건물 붕괴 위험이 발생하자 정부가 중앙재난안전대책본부를 가동했습니다. 정부는 복구와 피해자 지원에 집중하고 있으며, 현장에서는 건물 붕괴 위험으로 구조 작업에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 규명을 위한 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 기사만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수를 파악하기 어렵습니다.</t>
+          <t>정부 중앙재난안전대책본부 가동으로 공적 절차가 진행 중이며, 이는 향후 객관적 증거 확보에 유리할 수 있습니다. 그러나 피고(대전 안전공업)의 책임 명확성, 자력, 피해 규모 및 피해자 수 등은 기사만으로는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>윤호중 행안, 대덕구 공장화재 관련  중앙재난안전대책본부 즉시 가동 ...</t>
+          <t>정부, 대전 안전공업 화재 중대본 가동… 피해 확산 방지  [종합]</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42299</t>
+          <t>https://www.hankyung.com/article/2026032061797</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-20 12:31:20.303969+00:00</t>
+          <t>2026-03-20 12:33:14.289674+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>실종자 수색 및 피해자 지원 진행 중</t>
+          <t>중앙재난안전대책본부 가동, 수습복구 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>대덕구 문평동의 한 자동차부품 제조공장에서 화재가 발생하여 이장우 시장과 최충규 대덕구청장이 현장을 찾아 비상체계를 가동했습니다. 현재 실종자 수색 및 피해자 지원에 대한 대응이 진행 중입니다.</t>
+          <t>대덕구 공장에서 화재가 발생하여 윤호중 행안부 장관이 중앙재난안전대책본부를 즉시 가동했다. 정부는 추가 인명피해 방지 및 수습복구, 피해자 지원에 최선을 다하겠다고 밝혔다. 기사 본문에서 건물 붕괴 등 피해가 발생한 것으로 언급되었다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>적합 조건 6(공적 절차 진행 중)에 해당하며, 시장 및 구청장이 현장에서 비상체계를 가동하고 실종자 수색 및 피해자 지원에 나서고 있습니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)에 따라 실종자 및 피해자가 언급되어 다수 피해 가능성이 있고, 공장 화재로 인한 인명 및 재산 피해 규모가 클 수 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 화재 원인 규명을 위한 조사가 진행될 것으로 예상됩니다. 다만, 상대방 책임의 명확성 및 자력은 아직 불분명합니다.</t>
+          <t>중앙재난안전대책본부가 가동되어 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 화재 원인 및 책임 규명을 위한 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 기사만으로는 상대방의 책임 명확성, 자력, 구체적인 피해 규모 및 피해자 수를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>이장우 시장, 대덕구 화재 공장 현장 찾아 …  모든 행정력 동원해 수색...</t>
+          <t>윤호중 행안, 대덕구 공장화재 관련  중앙재난안전대책본부 즉시 가동 ...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263969</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42299</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-20 12:29:18.097232+00:00</t>
+          <t>2026-03-20 12:31:20.303969+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>해당 자동차부품 제조공장</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>순직 급여 인정 소송 1심 진행 중</t>
+          <t>실종자 수색 및 피해자 지원 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>30대 과학 교사가 3D 프린터 사용 중 희귀암에 걸려 사망한 사건으로, 유족들은 3D 프린터의 발암 물질이 원인이라며 공무상 재해를 주장하고 있습니다. 정부가 인과관계 불명확을 이유로 이를 인정하지 않자, 유족은 순직 급여 인정 소송을 제기하여 현재 1심 판결을 앞두고 있습니다.</t>
+          <t>대덕구 문평동의 한 자동차부품 제조공장에서 화재가 발생하여 이장우 시장과 최충규 대덕구청장이 현장을 찾아 비상체계를 가동했습니다. 현재 실종자 수색 및 피해자 지원에 대한 대응이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>공무상 재해를 인정하지 않은 정부를 상대로 소송 중이므로 상대방의 자력이 충분하며(적합 조건 2), 30대 교사의 사망 사건으로 피해 규모가 크고(적합 조건 4), 3D 프린터에서 발암 물질이 검출된다는 과학자들의 언급이 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 인과관계 입증이 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건 6(공적 절차 진행 중)에 해당하며, 시장 및 구청장이 현장에서 비상체계를 가동하고 실종자 수색 및 피해자 지원에 나서고 있습니다. 적합 조건 3(집단적 피해) 및 4(피해 규모 큼)에 따라 실종자 및 피해자가 언급되어 다수 피해 가능성이 있고, 공장 화재로 인한 인명 및 재산 피해 규모가 클 수 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 화재 원인 규명을 위한 조사가 진행될 것으로 예상됩니다. 다만, 상대방 책임의 명확성 및 자력은 아직 불분명합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
+          <t>이장우 시장, 대덕구 화재 공장 현장 찾아 …  모든 행정력 동원해 수색...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507923&amp;ref=A</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263969</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:30.816530+00:00</t>
+          <t>2026-03-20 12:29:18.097232+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>시공사 및 현장소장</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>산업안전보건법 위반 관련</t>
+          <t>순직 급여 인정 소송 1심 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>근로자 Y가 작업발판 해체 작업을 지시받고 유로폼 해체 중 사고를 당한 것으로 보이며, 시공사 및 현장소장의 산업안전보건법상 안전조치 의무 위반 여부가 쟁점이 될 것으로 예상됩니다. 이는 산업재해 관련 법적 책임 논의가 진행 중인 사안으로 판단됩니다.</t>
+          <t>30대 과학 교사가 3D 프린터 사용 중 희귀암에 걸려 사망한 사건으로, 유족들은 3D 프린터의 발암 물질이 원인이라며 공무상 재해를 주장하고 있습니다. 정부가 인과관계 불명확을 이유로 이를 인정하지 않자, 유족은 순직 급여 인정 소송을 제기하여 현재 1심 판결을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>산업안전보건법상 시공사 및 현장소장의 안전조치 의무 위반 가능성이 제기되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 법적 의무에 대한 논의가 진행 중인 것으로 보아 관련 절차가 진행 중이거나 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5, 6). 그러나 피해자가 1명으로 보이며 상대방의 자력에 대한 정보가 부족하여 집단적 피해나 큰 피해 규모에는 해당하지 않습니다.</t>
+          <t>공무상 재해를 인정하지 않은 정부를 상대로 소송 중이므로 상대방의 자력이 충분하며(적합 조건 2), 30대 교사의 사망 사건으로 피해 규모가 크고(적합 조건 4), 3D 프린터에서 발암 물질이 검출된다는 과학자들의 언급이 있어 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 인과관계 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>시공사·현장소장의 산안법 '안전조치 의무'는</t>
+          <t>“아들을 위해 달립니다”…부산에서 청와대까지 자전거 종주</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35666</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507923&amp;ref=A</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-08 00:16:48.381528+00:00</t>
+          <t>2026-03-13 13:13:30.816530+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>대리점 대표</t>
+          <t>시공사 및 현장소장</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>언론 제보 및 영상 공개</t>
+          <t>산업안전보건법 위반 관련</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년 전 대리점 대표에게 폭행당하며 노예처럼 일하다 사망했다는 유족의 제보가 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 8분 동안 폭행하는 영상 등 진실을 알리고 있습니다.</t>
+          <t>근로자 Y가 작업발판 해체 작업을 지시받고 유로폼 해체 중 사고를 당한 것으로 보이며, 시공사 및 현장소장의 산업안전보건법상 안전조치 의무 위반 여부가 쟁점이 될 것으로 예상됩니다. 이는 산업재해 관련 법적 책임 논의가 진행 중인 사안으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>대리점 대표의 폭행 책임이 영상 증거로 명확해 보이며(적합 조건 1, 5), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방의 자력 여부가 불확실하고(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
+          <t>산업안전보건법상 시공사 및 현장소장의 안전조치 의무 위반 가능성이 제기되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 법적 의무에 대한 논의가 진행 중인 것으로 보아 관련 절차가 진행 중이거나 증거 확보가 가능할 것으로 예상됩니다 (적합 조건 5, 6). 그러나 피해자가 1명으로 보이며 상대방의 자력에 대한 정보가 부족하여 집단적 피해나 큰 피해 규모에는 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>제 가족이 사장한테 맞으며 노예처럼 일하다 사망했습니다  ('히든아이...</t>
+          <t>시공사·현장소장의 산안법 '안전조치 의무'는</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=513415</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35666</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-02 12:27:11.438940+00:00</t>
+          <t>2026-03-08 00:16:48.381528+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>대리점 대표</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>건설 현장 외국인 근로자 산재 증가 추세</t>
+          <t>언론 제보 및 영상 공개</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>건설 현장에서 외국인 근로자들의 산업재해 피해가 지속적으로 증가하고 있으며, 2024년에는 피해자 수가 3402명에 달하고 2023년에는 55명의 사망자가 발생했습니다. 기사는 위험 공정의 자동화 및 원격화를 근본적인 해법으로 제시하며 현행 안전 관리의 미흡함을 시사합니다.</t>
+          <t>44세 박성범 씨가 10년 전 대리점 대표에게 폭행당하며 노예처럼 일하다 사망했다는 유족의 제보가 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 8분 동안 폭행하는 영상 등 진실을 알리고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>외국인 근로자 산재 피해자 수가 수천 명에 달하고 사망자도 다수 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 통계 자료를 통해 증거 확보가 가능합니다(적합 조건 5). 다만, 특정 책임 주체가 명확히 언급되지 않았고, 현재 진행 중인 공적 절차가 확인되지 않아 적합도를 Medium으로 판단합니다.</t>
+          <t>대리점 대표의 폭행 책임이 영상 증거로 명확해 보이며(적합 조건 1, 5), 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방의 자력 여부가 불확실하고(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>수천 명 (2024년 3402명, 2023년 사망자 55명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>고령화·외국인 산재 늪···건설 로봇 '선택 아닌 생존 전략'</t>
+          <t>제 가족이 사장한테 맞으며 노예처럼 일하다 사망했습니다  ('히든아이...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622399</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=513415</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:48.624523+00:00</t>
+          <t>2026-03-02 12:27:11.438940+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>서울행정법원에 요양급여 불승인 처분 취소 소송 제기</t>
+          <t>건설 현장 외국인 근로자 산재 증가 추세</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>정씨가 근로복지공단의 요양급여 불승인 처분에 불복하여 서울행정법원에 소송을 제기했습니다. 이는 태아산재 인정을 요구하는 사례로, '반올림' 단체와 함께 자녀산재법의 소급 기간 제한 문제도 함께 제기되고 있습니다.</t>
+          <t>건설 현장에서 외국인 근로자들의 산업재해 피해가 지속적으로 증가하고 있으며, 2024년에는 피해자 수가 3402명에 달하고 2023년에는 55명의 사망자가 발생했습니다. 기사는 위험 공정의 자동화 및 원격화를 근본적인 해법으로 제시하며 현행 안전 관리의 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>근로복지공단이라는 공공기관이 피고이므로 자력이 충분하며 (적합 조건 2), '반올림'이라는 단체와 '자녀산재법 소급 기간 제한' 언급을 통해 유사 피해자가 더 있을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다 (적합 조건 3의 잠재적 해당). 다만, 기사 내용이 매우 제한적이라 구체적인 피해 규모나 책임의 명확성은 추가 확인이 필요합니다.</t>
+          <t>외국인 근로자 산재 피해자 수가 수천 명에 달하고 사망자도 다수 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 크며(적합 조건 4), 통계 자료를 통해 증거 확보가 가능합니다(적합 조건 5). 다만, 특정 책임 주체가 명확히 언급되지 않았고, 현재 진행 중인 공적 절차가 확인되지 않아 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 (2024년 3402명, 2023년 사망자 55명)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>반올림  아버지 태아산재 인정해야</t>
+          <t>고령화·외국인 산재 늪···건설 로봇 '선택 아닌 생존 전략'</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232919</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622399</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-26 13:27:34.914290+00:00</t>
+          <t>2026-02-28 12:21:48.624523+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>SK에코플랜트</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>상해 손해배상 청구 소송 판결</t>
+          <t>서울행정법원에 요양급여 불승인 처분 취소 소송 제기</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>SK에코플랜트가 홍콩 근로자에게 산업재해로 인한 상해 손해배상액 1200만원을 배상하라는 판결을 받았습니다. 이 근로자는 2010년부터 SK에코플랜트 하청업체에서 근무해왔습니다.</t>
+          <t>정씨가 근로복지공단의 요양급여 불승인 처분에 불복하여 서울행정법원에 소송을 제기했습니다. 이는 태아산재 인정을 요구하는 사례로, '반올림' 단체와 함께 자녀산재법의 소급 기간 제한 문제도 함께 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>피고(SK에코플랜트)의 자력이 충분하고, 판결을 통해 상대방 책임이 명확하며 증거가 확보된 사건입니다. 그러나 피해 규모가 1200만원으로 소송금융 투자 대상으로서는 비교적 작고, 집단적 피해가 아닌 개별 사건이며, 이미 판결이 선고된 단계라는 점에서 투자 매력이 제한적입니다.</t>
+          <t>근로복지공단이라는 공공기관이 피고이므로 자력이 충분하며 (적합 조건 2), '반올림'이라는 단체와 '자녀산재법 소급 기간 제한' 언급을 통해 유사 피해자가 더 있을 가능성이 있어 집단적 피해로 발전할 여지가 있습니다 (적합 조건 3의 잠재적 해당). 다만, 기사 내용이 매우 제한적이라 구체적인 피해 규모나 책임의 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>1200만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[Biz Law] SK에코플랜트, 홍콩 근로자에 산재액 1200만원 배상</t>
+          <t>반올림  아버지 태아산재 인정해야</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708302</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232919</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-25 13:15:54.918919+00:00</t>
+          <t>2026-02-26 13:27:34.914290+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>산업재해</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>SK에코플랜트</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
+          <t>상해 손해배상 청구 소송 판결</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>SK에코플랜트가 홍콩 근로자에게 산업재해로 인한 상해 손해배상액 1200만원을 배상하라는 판결을 받았습니다. 이 근로자는 2010년부터 SK에코플랜트 하청업체에서 근무해왔습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>피고(SK에코플랜트)의 자력이 충분하고, 판결을 통해 상대방 책임이 명확하며 증거가 확보된 사건입니다. 그러나 피해 규모가 1200만원으로 소송금융 투자 대상으로서는 비교적 작고, 집단적 피해가 아닌 개별 사건이며, 이미 판결이 선고된 단계라는 점에서 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>1200만원</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>[Biz Law] SK에코플랜트, 홍콩 근로자에 산재액 1200만원 배상</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708302</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:15:54.918919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>산업재해</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
           <t>대법원에서 안전조치 의무 위반과 사망 간의 상당인과관계 인정 여지 판단</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>볼트가 풀린 갱폼에서 이주노동자가 추락사한 사건으로, 현장소장 ㄱ씨의 안전조치 의무 위반과 피해자 사망 사이에 상당인과관계가 인정될 여지가 크다는 대법원의 판단이 있었다. 이는 산업재해로 인한 사망 사건으로, 이미 법적 절차가 진행되어 대법원의 판단까지 이른 상황이다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>대법원이 안전조치 의무 위반과 사망 간의 상당인과관계를 인정할 여지가 크다고 판단하여 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사건이므로 피해 규모가 크다(적합 조건 4). 또한 이미 대법원까지 진행된 사건으로 증거가 충분히 확보되었을 것이다(적합 조건 5). 다만, 집단적 피해는 아니며 상대방의 자력은 기사만으로 특정하기 어렵다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>볼트 풀린 채 방치된 갱폼과 추락사한 이주노동자, 현장소장 책임은?</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>labortoday.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232855</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-02-25 00:29:46.336441+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N33"/>
+  <autoFilter ref="A1:N34"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>