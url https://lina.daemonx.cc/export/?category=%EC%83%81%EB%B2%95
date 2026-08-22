--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,61 +433,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -542,244 +542,316 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>아이엠</t>
+          <t>해당 기업 이사 전원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>의결권 행사금지 가처분 소송 제기</t>
+          <t>주주단체에 의한 대표 소송 예고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>아이엠이라는 회사에 대해 문OO 외 20명의 주주들이 의결권 행사금지 가처분 소송을 제기했다는 공시 내용입니다. 이는 다수의 주주가 회사 또는 특정 주주의 의결권 행사에 법적 제동을 걸려는 시도로, 기업 지배구조와 관련된 분쟁으로 보입니다. 소송의 구체적인 배경과 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>주주단체가 잠정 합의안에 찬성한 이사 전원을 대상으로 상법상 충실의무 위반을 이유로 손해배상 청구 대표 소송을 예고했습니다. 이는 이사들의 특정 행위에 대한 책임을 묻는 것으로, 집단적 법적 대응이 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>문OO 외 20명의 다수 원고가 기업(아이엠)을 상대로 의결권 행사금지 가처분 소송을 제기한 사건으로, 집단적 피해 가능성이 있고 상대방의 자력도 충분할 것으로 예상됩니다. 다만, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융 투자 적합도를 'Medium'으로 판단했습니다.</t>
+          <t>주주단체가 이사들의 상법상 충실의무 위반을 이유로 대표 소송을 예고하여 상대방 책임이 명확하고 집단적 피해 가능성이 높습니다. 다만, 특정 기업의 이사들이며 피해 규모와 이사들의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>3월 24일 주식시장 주요공시</t>
+          <t>K반도체의 화려한 봄은 얼마나 오래 갈까 [여기는 논설실]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121951</t>
+          <t>https://www.hankyung.com/article/202605272270i</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-25 00:50:59.224633+00:00</t>
+          <t>2026-06-07 07:01:49.710268+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>오스코텍</t>
+          <t>아이엠</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>초다수결의제 효력 정지 가처분 기각, 본안 소송 항소심 진행 중</t>
+          <t>의결권 행사금지 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>오스코텍 소액주주연대가 주주제안 이사 선임 시 발행주식총수 80% 이상의 찬성을 요구하는 초다수결의제 정관 조항의 효력 정지 가처분 신청을 제기했으나 법원이 이를 기각했다. 이로 인해 소액주주들의 이사회 진입 시도가 어려워졌으며, 본안 소송 항소심이 진행 중인 가운데 주주연대는 주주총회 개별 안건에 대비할 예정이다.</t>
+          <t>아이엠이라는 회사에 대해 문OO 외 20명의 주주들이 의결권 행사금지 가처분 소송을 제기했다는 공시 내용입니다. 이는 다수의 주주가 회사 또는 특정 주주의 의결권 행사에 법적 제동을 걸려는 시도로, 기업 지배구조와 관련된 분쟁으로 보입니다. 소송의 구체적인 배경과 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>오스코텍은 상장회사로 충분한 자력을 보유하고 있으며(적합 조건 2), 소액주주연대가 조직적으로 활동하여 집단적 피해가 발생하고 있습니다(적합 조건 3). 정관 조항의 법리적 해석이 쟁점이며, 본안 1심에서 소액주주 측이 승소한 이력이 있어 소송금융 투자 가능성이 높습니다(적합 조건 5). 다만, 가처분 신청이 기각되어 단기적인 제동이 걸린 상황입니다.</t>
+          <t>문OO 외 20명의 다수 원고가 기업(아이엠)을 상대로 의결권 행사금지 가처분 소송을 제기한 사건으로, 집단적 피해 가능성이 있고 상대방의 자력도 충분할 것으로 예상됩니다. 다만, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융 투자 적합도를 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법원, 오스코텍 초다수결 유지…소액주주 이사회 진입 '제동'</t>
+          <t>3월 24일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/healthcare/2026/03/06/0040</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121951</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:30.574653+00:00</t>
+          <t>2026-03-25 00:50:59.224633+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상법</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>오스코텍</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>초다수결의제 효력 정지 가처분 기각, 본안 소송 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>오스코텍 소액주주연대가 주주제안 이사 선임 시 발행주식총수 80% 이상의 찬성을 요구하는 초다수결의제 정관 조항의 효력 정지 가처분 신청을 제기했으나 법원이 이를 기각했다. 이로 인해 소액주주들의 이사회 진입 시도가 어려워졌으며, 본안 소송 항소심이 진행 중인 가운데 주주연대는 주주총회 개별 안건에 대비할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>오스코텍은 상장회사로 충분한 자력을 보유하고 있으며(적합 조건 2), 소액주주연대가 조직적으로 활동하여 집단적 피해가 발생하고 있습니다(적합 조건 3). 정관 조항의 법리적 해석이 쟁점이며, 본안 1심에서 소액주주 측이 승소한 이력이 있어 소송금융 투자 가능성이 높습니다(적합 조건 5). 다만, 가처분 신청이 기각되어 단기적인 제동이 걸린 상황입니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>법원, 오스코텍 초다수결 유지…소액주주 이사회 진입 '제동'</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/healthcare/2026/03/06/0040</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:08:30.574653+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>상법</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>국민연금의 주주대표소송 가이드라인 개선 및 추진 방안 마련</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>국민연금이 국내 주식 의결권 일부를 민간 운용사에 위임하고, 주주대표소송 가이드라인을 개선하여 기업의 횡령, 배임, 배당 정책 미흡 등 위법 행위에 대한 소송을 적극적으로 제기할 방침입니다. 이는 기업 가치 제고와 국민연금 기금 수익 증대를 목표로 하며, 위탁 운용사의 수탁자 책임 활동을 강화할 예정입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>국민연금이 주주대표소송을 적극적으로 추진하겠다는 정책을 발표하여, 향후 발생할 소송 건들의 성공 가능성과 파급력이 높을 것으로 예상됩니다. 특히, 소송 대상이 될 기업들은 국민연금이 투자하는 상장 대기업이므로 자력이 충분하며(적합 조건 2), 횡령, 배임 등 위법 행위는 증거 확보가 용이할 수 있습니다(적합 조건 5). 또한, 주주대표소송은 모든 주주의 집단적 이익과 연결되며(적합 조건 3), 국민연금의 투자 규모를 고려할 때 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>국민연금 국내 주식 의결권, 민간 운용사에 일부 위임 추진</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260305/133471525/1</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-06 01:53:27.891921+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>