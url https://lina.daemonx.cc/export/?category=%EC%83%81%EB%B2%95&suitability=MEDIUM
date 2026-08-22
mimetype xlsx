--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="18" customWidth="1" min="10" max="10"/>
+    <col width="34" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>해당 기업 이사 전원</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>주주단체에 의한 대표 소송 예고</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>주주단체가 잠정 합의안에 찬성한 이사 전원을 대상으로 상법상 충실의무 위반을 이유로 손해배상 청구 대표 소송을 예고했습니다. 이는 이사들의 특정 행위에 대한 책임을 묻는 것으로, 집단적 법적 대응이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>주주단체가 이사들의 상법상 충실의무 위반을 이유로 대표 소송을 예고하여 상대방 책임이 명확하고 집단적 피해 가능성이 높습니다. 다만, 특정 기업의 이사들이며 피해 규모와 이사들의 자력에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>K반도체의 화려한 봄은 얼마나 오래 갈까 [여기는 논설실]</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202605272270i</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-07 07:01:49.710268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>상법</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>아이엠</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>의결권 행사금지 가처분 소송 제기</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>아이엠이라는 회사에 대해 문OO 외 20명의 주주들이 의결권 행사금지 가처분 소송을 제기했다는 공시 내용입니다. 이는 다수의 주주가 회사 또는 특정 주주의 의결권 행사에 법적 제동을 걸려는 시도로, 기업 지배구조와 관련된 분쟁으로 보입니다. 소송의 구체적인 배경과 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>문OO 외 20명의 다수 원고가 기업(아이엠)을 상대로 의결권 행사금지 가처분 소송을 제기한 사건으로, 집단적 피해 가능성이 있고 상대방의 자력도 충분할 것으로 예상됩니다. 다만, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융 투자 적합도를 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>21명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>3월 24일 주식시장 주요공시</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>catchnews.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.catchnews.kr/news/articleView.html?idxno=121951</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-25 00:50:59.224633+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>