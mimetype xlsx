--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,62 +440,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -549,740 +549,812 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>약손명가 본사</t>
+          <t>BGF리테일</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>민사소송 및 형사고소 진행 중, 수사관 교체 요구</t>
+          <t>손해배상 청구소송 진행을 위한 내용증명 발송</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송과 강요·공갈·사기 혐의로 고소를 진행 중입니다. 협의회는 수사 과정에 불만을 표하며 수사관 교체를 요구하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>CU 가맹점주협의회는 BGF리테일과의 '고래 싸움'으로 인해 발생한 가맹점주들의 피해액을 구체적으로 산출하고, 손해배상 청구소송 진행을 위해 내용증명을 발송했습니다. 피해액은 입증이 명확한 부분만 잠정 산출된 것으로, 추후 증가할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송 및 형사 고소를 진행 중으로, 상대방 책임이 명확하고 집단적 피해 규모가 매우 큽니다. 이미 소송 및 형사 고소 등 공적 절차가 진행 중이며, 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>BGF리테일은 대기업으로 자력이 충분하며(적합 조건 2), CU 가맹점주협의회가 조직적으로 소송을 준비하는 것으로 보아 다수의 가맹점주가 피해를 입은 집단적 피해에 해당합니다(적합 조건 3). 또한, 피해액이 구체적으로 산출되었다고 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 현재 소송 전 내용증명 발송 단계로 투자 적기입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>173억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (약손명가 원장들)</t>
+          <t>CU 가맹점주 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>짖는 소리라니요, 우린 죽어가는데 ...약손명가 원장들의 피맺힌 절규</t>
+          <t>BGF리테일, '고래 싸움'에 등 터진 CU 가맹점주 민심 챙겨야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=302194</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=657679</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-05 07:00:57.954687+00:00</t>
+          <t>2026-06-16 15:00:04.959874+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>현대재산보험(중국) 외 5개 보험사</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 상고 기각으로 원심 유지 및 판결 확정</t>
+          <t>민사소송 및 형사고소 진행 중, 수사관 교체 요구</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>STX가 현대재산보험(중국) 외 5개 보험사가 제기한 구상금 청구소송에서 대법원 상고가 기각되어 패소했다. 이로써 약 36.7억 원 규모의 소송이 종결되었으며, 원심 판결이 유지되었다.</t>
+          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송과 강요·공갈·사기 혐의로 고소를 진행 중입니다. 협의회는 수사 과정에 불만을 표하며 수사관 교체를 요구하는 등 적극적으로 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 상고 기각으로 이미 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
+          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송 및 형사 고소를 진행 중으로, 상대방 책임이 명확하고 집단적 피해 규모가 매우 큽니다. 이미 소송 및 형사 고소 등 공적 절차가 진행 중이며, 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3,675,357,467원</t>
+          <t>173억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (약손명가 원장들)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[기업공시] STX, 삼성에스디에스, HD한국조선해양, SKC, DB손해보험 외</t>
+          <t>짖는 소리라니요, 우린 죽어가는데 ...약손명가 원장들의 피맺힌 절규</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203983</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=302194</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:29:32.361350+00:00</t>
+          <t>2026-05-05 07:00:57.954687+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>도끼</t>
+          <t>현대재산보험(중국) 외 5개 보험사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법원 판결 선고 후 채무 불이행 상태, 강제집행 및 가압류 등 추가 법적 조치 검토 중</t>
+          <t>대법원 상고 기각으로 원심 유지 및 판결 확정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>래퍼 도끼가 보석업체 A씨에게 귀금속 대금 4만 달러 및 지연손해금을 3년째 미지급하고 있다는 주장이 제기되었습니다. 법원은 A씨의 청구를 받아들여 도끼에게 채무를 지급하라고 판결했으나, 도끼는 현재까지 1회만 납부하고 미국에 장기 체류하며 나머지 채무를 이행하지 않고 있습니다. A씨 측은 강제집행 등 추가 법적 조치를 검토 중입니다.</t>
+          <t>STX가 현대재산보험(중국) 외 5개 보험사가 제기한 구상금 청구소송에서 대법원 상고가 기각되어 패소했다. 이로써 약 36.7억 원 규모의 소송이 종결되었으며, 원심 판결이 유지되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(도끼)은 유명 연예인으로 자력이 충분하다고 판단됩니다(적합 조건 2). 이미 판결이 선고되어 증거가 명확하나(적합 조건 5), 채무자가 해외에 장기 체류 중이어서 강제집행에 어려움이 예상됩니다.</t>
+          <t>해당 사건은 대법원 상고 기각으로 이미 종결된 사건입니다. 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>4만 달러 및 지연손해금</t>
+          <t>3,675,357,467원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (보석업체 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[뮤즈★]‘이하이♥’도끼, 3년째 귀금속값 미지급 했나..“여전히 미이...</t>
+          <t>[기업공시] STX, 삼성에스디에스, HD한국조선해양, SKC, DB손해보험 외</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10709702?ref=naver</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203983</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:42:43.699367+00:00</t>
+          <t>2026-04-04 00:29:32.361350+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>드림어스컴퍼니</t>
+          <t>도끼</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주총회 개최 금지 가처분 소송 제기</t>
+          <t>법원 판결 선고 후 채무 불이행 상태, 강제집행 및 가압류 등 추가 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>박○○ 주주가 드림어스컴퍼니를 상대로 주주총회 개최 금지 가처분 소송을 제기했습니다. 이는 경영권 분쟁의 일환일 수 있으며, 현재 소송이 진행 중인 단계입니다. 기사 내용만으로는 소송의 구체적인 쟁점과 피해 규모를 파악하기 어렵습니다.</t>
+          <t>래퍼 도끼가 보석업체 A씨에게 귀금속 대금 4만 달러 및 지연손해금을 3년째 미지급하고 있다는 주장이 제기되었습니다. 법원은 A씨의 청구를 받아들여 도끼에게 채무를 지급하라고 판결했으나, 도끼는 현재까지 1회만 납부하고 미국에 장기 체류하며 나머지 채무를 이행하지 않고 있습니다. A씨 측은 강제집행 등 추가 법적 조치를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>드림어스컴퍼니는 기업으로 자력이 충분할 수 있으나 (적합 조건 2), 박○○ 개인 주주가 제기한 소송으로 집단적 피해로 보기 어려우며, 소송의 구체적인 쟁점과 피해 규모가 불분명하여 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(도끼)은 유명 연예인으로 자력이 충분하다고 판단됩니다(적합 조건 2). 이미 판결이 선고되어 증거가 명확하나(적합 조건 5), 채무자가 해외에 장기 체류 중이어서 강제집행에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4만 달러 및 지연손해금</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (보석업체 A씨)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>4월 1일 주식시장 주요공시</t>
+          <t>[뮤즈★]‘이하이♥’도끼, 3년째 귀금속값 미지급 했나..“여전히 미이...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122289</t>
+          <t>https://www.heraldmuse.com/article/10709702?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 00:54:19.940694+00:00</t>
+          <t>2026-04-03 12:42:43.699367+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>드림어스컴퍼니</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브 항소, 가집행 방지 위해 보증 공탁금 납부</t>
+          <t>주주총회 개최 금지 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하며 법적 분쟁이 이어지고 있습니다. 하이브는 가집행을 막기 위해 보증 공탁금을 납부했으며, 민 대표는 풋옵션 대금을 받지 않는 대신 하이브가 법적 분쟁을 멈출 것을 제안했습니다.</t>
+          <t>박○○ 주주가 드림어스컴퍼니를 상대로 주주총회 개최 금지 가처분 소송을 제기했습니다. 이는 경영권 분쟁의 일환일 수 있으며, 현재 소송이 진행 중인 단계입니다. 기사 내용만으로는 소송의 구체적인 쟁점과 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며, 1심에서 원고(민희진)가 승소하여 상대방 책임이 명확하고 증거가 충분함을 입증했습니다. 피해 금액 또한 255억 원으로 매우 큽니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>드림어스컴퍼니는 기업으로 자력이 충분할 수 있으나 (적합 조건 2), 박○○ 개인 주주가 제기한 소송으로 집단적 피해로 보기 어려우며, 소송의 구체적인 쟁점과 피해 규모가 불분명하여 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>민희진, 익명 선물 공개…세계 곳곳에서 모은 정성에 감사인사</t>
+          <t>4월 1일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1594650?ref=naver</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122289</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 00:54:03.616058+00:00</t>
+          <t>2026-04-02 00:54:19.940694+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>중국 선전 전자 회사 A 기업, 국내 B 기업</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 부산지방법원으로 사건 환송</t>
+          <t>1심 승소 후 하이브 항소, 가집행 방지 위해 보증 공탁금 납부</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대법원이 국제 거래 분쟁에서 손해 발생 사실은 인정되나 구체적인 손해액 입증이 어려운 경우, 법원이 변론 내용과 증거를 종합해 합리적인 손해액을 산정해야 한다고 판결했다. 중국 전자회사와 국내 기업 간 LED 제품 물품 대금 분쟁에서 원심을 파기하고 부산지방법원으로 사건을 돌려보냈다. 이는 손해액 산정에 관한 법리를 오해한 원심의 잘못을 지적한 것이다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하며 법적 분쟁이 이어지고 있습니다. 하이브는 가집행을 막기 위해 보증 공탁금을 납부했으며, 민 대표는 풋옵션 대금을 받지 않는 대신 하이브가 법적 분쟁을 멈출 것을 제안했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건은 대법원이 국제 거래 분쟁에서 손해액 입증이 부족해도 법원이 적극적으로 손해액을 산정해야 한다는 법리를 제시한 판결로, 특정 사건의 손해배상 청구 자체의 적합성보다는 법리적 기준을 확립한 것에 중점을 둔다. 피해 규모나 상대방의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 기업 간의 분쟁이다. (적합 조건 1, 2, 3, 4, 5 불충분)</t>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며, 1심에서 원고(민희진)가 승소하여 상대방 책임이 명확하고 증거가 충분함을 입증했습니다. 피해 금액 또한 255억 원으로 매우 큽니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2개 기업</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>대법  국제거래 분쟁 손해액, 입증 부족해도 법원이 산정해야</t>
+          <t>민희진, 익명 선물 공개…세계 곳곳에서 모은 정성에 감사인사</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260316153300051?input=1195m</t>
+          <t>https://www.sportsseoul.com/news/read/1594650?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:56.790126+00:00</t>
+          <t>2026-03-18 00:54:03.616058+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>중국 선전 전자 회사 A 기업, 국내 B 기업</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주 간 소송 진행 중, 첫 재판 개시</t>
+          <t>대법원 파기환송, 부산지방법원으로 사건 환송</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>한미약품 송영숙 회장을 비롯한 3자가 신동국 한양정밀 회장을 상대로 소송을 제기하며 주주 간 갈등이 심화되고 있습니다. 첫 재판이 열리며 양측 간 법정 공방이 본격화되었습니다. 이는 한미약품의 경영권 및 지배구조와 관련된 분쟁으로 보입니다.</t>
+          <t>대법원이 국제 거래 분쟁에서 손해 발생 사실은 인정되나 구체적인 손해액 입증이 어려운 경우, 법원이 변론 내용과 증거를 종합해 합리적인 손해액을 산정해야 한다고 판결했다. 중국 전자회사와 국내 기업 간 LED 제품 물품 대금 분쟁에서 원심을 파기하고 부산지방법원으로 사건을 돌려보냈다. 이는 손해액 산정에 관한 법리를 오해한 원심의 잘못을 지적한 것이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>한미약품과 주요 주주 간의 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 주주 간 분쟁의 특성상 관련 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 그러나 일반적인 집단적 피해 사건이 아닌 특정 주주 간의 분쟁이며, 피해 규모가 명확히 특정되지 않는다는 점에서 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>이 사건은 대법원이 국제 거래 분쟁에서 손해액 입증이 부족해도 법원이 적극적으로 손해액을 산정해야 한다는 법리를 제시한 판결로, 특정 사건의 손해배상 청구 자체의 적합성보다는 법리적 기준을 확립한 것에 중점을 둔다. 피해 규모나 상대방의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 기업 간의 분쟁이다. (적합 조건 1, 2, 3, 4, 5 불충분)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2개 기업</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>한미약품 차기 대표 황상연…'임성기 정신' 아래 갈등 봉합 수순</t>
+          <t>대법  국제거래 분쟁 손해액, 입증 부족해도 법원이 산정해야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530917</t>
+          <t>https://www.yna.co.kr/view/AKR20260316153300051?input=1195m</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-13 00:44:24.529958+00:00</t>
+          <t>2026-03-16 12:58:56.790126+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>주주 간 소송 진행 중, 첫 재판 개시</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>고려아연의 최대주주인 ㈜영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 및 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 수천억 원대 손실을 입혔다며 손해배상청구소송을 제기했습니다. 영풍은 이들을 상대로 손해배상을 청구하고 있습니다.</t>
+          <t>한미약품 송영숙 회장을 비롯한 3자가 신동국 한양정밀 회장을 상대로 소송을 제기하며 주주 간 갈등이 심화되고 있습니다. 첫 재판이 열리며 양측 간 법정 공방이 본격화되었습니다. 이는 한미약품의 경영권 및 지배구조와 관련된 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>영풍이 수천억대 손실을 주장하며 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기한 사건으로, 적합 조건 1(상대방 책임 주장 명확), 2(상대방 기업 및 개인의 자력), 4(수천억대 피해 규모), 5(소송 제기한 만큼 증거 확보 가능성 높음)에 해당합니다. 이미 소송이 진행 중이므로 투자 검토에 적합합니다.</t>
+          <t>한미약품과 주요 주주 간의 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 주주 간 분쟁의 특성상 관련 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 그러나 일반적인 집단적 피해 사건이 아닌 특정 주주 간의 분쟁이며, 피해 규모가 명확히 특정되지 않는다는 점에서 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수천억대 손실</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1 (㈜영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>영풍, 수천억대 손실 초래한 KZ정밀·최창규 회장 등 상대 손해배상청구...</t>
+          <t>한미약품 차기 대표 황상연…'임성기 정신' 아래 갈등 봉합 수순</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=127540</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530917</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-05 01:31:00.916052+00:00</t>
+          <t>2026-03-13 00:44:24.529958+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>아이로보틱스 손해배상(기) 소송 각하, 영업정지 처분취소 소송 1심 판결 결과 공시</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>해당 기사는 주식시장 주요 공시 내용을 담고 있으며, 아이로보틱스에 대한 손해배상 소송이 각하되었고, 특정 회사의 영업정지 처분취소 소송 1심 판결 결과가 공시되었다는 내용이 포함되어 있습니다. 이는 이미 진행 중이거나 종결된 법적 절차에 대한 단편적인 정보로, 소송금융 투자 대상으로서의 새로운 사건을 특정하기 어렵습니다.</t>
+          <t>고려아연의 최대주주인 ㈜영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 및 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 수천억 원대 손실을 입혔다며 손해배상청구소송을 제기했습니다. 영풍은 이들을 상대로 손해배상을 청구하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사는 주식시장 주요 공시를 요약한 것으로, 특정 사건에 대한 상세한 정보가 부족합니다. '손해배상(기) 소송 각하'는 이미 소송이 종결되었음을 의미하며, '영업정지 처분취소 소송 1심판결 결과' 또한 진행 중이거나 종결된 사건에 대한 정보로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 적합 조건에 해당하는 사항이 없으며, 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
+          <t>영풍이 수천억대 손실을 주장하며 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기한 사건으로, 적합 조건 1(상대방 책임 주장 명확), 2(상대방 기업 및 개인의 자력), 4(수천억대 피해 규모), 5(소송 제기한 만큼 증거 확보 가능성 높음)에 해당합니다. 이미 소송이 진행 중이므로 투자 검토에 적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억대 손실</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (㈜영풍)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>3월 4일 주식시장 주요공시</t>
+          <t>영풍, 수천억대 손실 초래한 KZ정밀·최창규 회장 등 상대 손해배상청구...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121286</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=127540</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-05 00:49:43.476231+00:00</t>
+          <t>2026-03-05 01:31:00.916052+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>상사</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>아이로보틱스 손해배상(기) 소송 각하, 영업정지 처분취소 소송 1심 판결 결과 공시</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>해당 기사는 주식시장 주요 공시 내용을 담고 있으며, 아이로보틱스에 대한 손해배상 소송이 각하되었고, 특정 회사의 영업정지 처분취소 소송 1심 판결 결과가 공시되었다는 내용이 포함되어 있습니다. 이는 이미 진행 중이거나 종결된 법적 절차에 대한 단편적인 정보로, 소송금융 투자 대상으로서의 새로운 사건을 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>제공된 기사는 주식시장 주요 공시를 요약한 것으로, 특정 사건에 대한 상세한 정보가 부족합니다. '손해배상(기) 소송 각하'는 이미 소송이 종결되었음을 의미하며, '영업정지 처분취소 소송 1심판결 결과' 또한 진행 중이거나 종결된 사건에 대한 정보로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 적합 조건에 해당하는 사항이 없으며, 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>3월 4일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121286</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:49:43.476231+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>교환사채 발행 관련 우선매수권 위반 소송 진행 중</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>지난해 7월 교환사채 발행을 두고 우선매수권 위반 소송이 제기되며 '4자 연합' 내부의 긴장감이 고조되고 있습니다. 신 회장이 최대주주로 올라선 시점에 발생한 이 사건은 기업 내부의 권력 다툼과 관련된 법적 분쟁으로 보입니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>우선매수권 위반 소송이 이미 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 교환사채 발행과 관련된 기업 내부 분쟁이므로 상대방의 자력이 충분하고 피해 규모가 클 것으로 예상됩니다(적합 조건 2, 4). 또한 소송이 진행 중이므로 증거 확보가 가능할 것입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>[기자수첩] 신동국發 춘래불사춘…'깐부'라서 더 시린 '임성기 정신'</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>apnews.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.apnews.kr/news/articleView.html?idxno=3046314</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-28 12:41:39.254432+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>