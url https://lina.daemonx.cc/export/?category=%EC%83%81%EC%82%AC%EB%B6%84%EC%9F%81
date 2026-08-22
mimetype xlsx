--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="38" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,398 +532,470 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>완하이라인</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>미국 연방해사위원회(FMC) 심리 절차 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송을 제기했습니다. 이는 영풍의 기업가치 제고 및 지배구조 선진화 노력과 관련된 것으로 보입니다. 기사 내용이 매우 제한적이어서 소송의 구체적인 배경이나 피해 규모 등은 파악하기 어렵습니다.</t>
+          <t>삼성전자가 미국 연방해사위원회(FMC)에 대만 해운사 완하이라인을 제소했다. 코로나19 팬데믹 기간 중 부과된 체선료가 FMC의 '인센티브 원칙'을 위반했다는 주장이다. FMC는 해당 사건을 접수하고 심리 절차에 착수했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 상대방 책임의 명확성, 피해 규모, 상대방 자력, 증거 유무 등 소송금융 적합도 판단 기준을 충족하는지 파악하기 어렵습니다. 따라서 투자 적합도가 낮습니다.</t>
+          <t>상대방인 완하이라인은 자력이 충분한 대형 해운사이며, 삼성전자가 미국 연방해사위원회(FMC)에 정식 소송을 제기하여 공적 절차(FMC 심리)가 진행 중이다. 체선료 부과의 부당성에 대한 법적 쟁점이 명확하고, 이는 다른 화주들에게도 영향을 미칠 수 있는 집단적 피해의 소지가 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>ISS  영풍의 기업가치 제고-지배구조 개선 노력 높게 평가</t>
+          <t>삼성, 완하이라인 美 FMC 제소… 코로나 체선료 왜 화주가 떠안나</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=197000</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1710357</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-18 12:50:48.011909+00:00</t>
+          <t>2026-06-26 07:01:39.023153+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대법원은 국제거래 분쟁에서 손해액 입증이 부족할 경우 법원이 산정할 수 있다고 판결했습니다. 이는 중국 기업과 국내 기업 간 LED 제품 물품 대금 분쟁에서 원심이 국내 기업의 손해배상 주장을 배척한 것을 파기하고 부산지방법원으로 돌려보낸 것입니다. 대법원은 국제 협약에 규정되지 않은 손해액 계산 방법은 국내법을 적용해야 하며, 원심이 세부 사항 심리를 다하지 않은 잘못이 있다고 지적했습니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송을 제기했습니다. 이는 영풍의 기업가치 제고 및 지배구조 선진화 노력과 관련된 것으로 보입니다. 기사 내용이 매우 제한적이어서 소송의 구체적인 배경이나 피해 규모 등은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건에 해당하는 사항이 거의 없어 소송금융 투자 적합도가 낮습니다. 기사 내용은 국제거래 분쟁에서 손해액 입증이 부족할 경우 법원이 산정할 수 있다는 대법원 판결에 대한 것으로, 사건의 핵심이 손해액 산정 법리 적용에 있습니다. 상대방의 책임 명확성, 피해 규모, 자력 등이 불분명하며 집단적 피해 사건이 아닙니다.</t>
+          <t>기사 내용이 매우 단편적이어서 상대방 책임의 명확성, 피해 규모, 상대방 자력, 증거 유무 등 소송금융 적합도 판단 기준을 충족하는지 파악하기 어렵습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>대법  국제거래 분쟁 손해액, 입증 부족하면 법원이 산정해야</t>
+          <t>ISS  영풍의 기업가치 제고-지배구조 개선 노력 높게 평가</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603162122075816</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=197000</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:20.900478+00:00</t>
+          <t>2026-03-18 12:50:48.011909+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>영국 런던국제중재법원(LCIA)에서 중재 진행 중, 산업통상부에서 국내 중재 전환 권고</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>한국수력원자력이 아랍에미리트 바라카 원전 준공 지연으로 발생한 1조 4천억원 규모의 추가 공사비 정산을 두고 한국전력공사를 상대로 영국 런던국제중재법원에 중재를 신청했다. 산업통상부는 막대한 소송 비용과 기술 유출 우려를 이유로 국내 중재 전환 및 양사 간 합의 모색을 권고했다. 현재 중재 절차가 진행 중이며 정부의 개입으로 전환 가능성이 논의되고 있다.</t>
+          <t>대법원은 국제거래 분쟁에서 손해액 입증이 부족할 경우 법원이 산정할 수 있다고 판결했습니다. 이는 중국 기업과 국내 기업 간 LED 제품 물품 대금 분쟁에서 원심이 국내 기업의 손해배상 주장을 배척한 것을 파기하고 부산지방법원으로 돌려보낸 것입니다. 대법원은 국제 협약에 규정되지 않은 손해액 계산 방법은 국내법을 적용해야 하며, 원심이 세부 사항 심리를 다하지 않은 잘못이 있다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 한국전력공사는 자력이 충분한 공공기관이며, 청구 금액이 1조 4천억원으로 매우 크다. 현재 영국 런던국제중재법원에서 중재 절차가 진행 중이며, 산업통상부의 개입으로 국내 중재 전환 및 합의 모색이 권고되는 등 공적 절차가 활발하다. 대규모 상사 분쟁으로 증거 확보 가능성도 높다.</t>
+          <t>적합 조건에 해당하는 사항이 거의 없어 소송금융 투자 적합도가 낮습니다. 기사 내용은 국제거래 분쟁에서 손해액 입증이 부족할 경우 법원이 산정할 수 있다는 대법원 판결에 대한 것으로, 사건의 핵심이 손해액 산정 법리 적용에 있습니다. 상대방의 책임 명확성, 피해 규모, 자력 등이 불분명하며 집단적 피해 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1조4000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>한전·한수원 1.4조 공사비 분쟁  중재기관 영국서 韓으로 옮겨라</t>
+          <t>대법  국제거래 분쟁 손해액, 입증 부족하면 법원이 산정해야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974871</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603162122075816</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-28 01:34:04.985833+00:00</t>
+          <t>2026-03-17 00:33:20.900478+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김기병</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>법원 조정으로 마무리</t>
+          <t>영국 런던국제중재법원(LCIA)에서 중재 진행 중, 산업통상부에서 국내 중재 전환 권고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>김기병 롯데관광개발 대표이사 회장과 호텔신라 간의 법적 분쟁이 법원 조정으로 마무리되었습니다. 김기병 회장은 2025년까지 호텔신라에 대여금과 이자 명목으로 약 778억 원을 상환해야 합니다. 이 사건은 이미 종결된 상태입니다.</t>
+          <t>한국수력원자력이 아랍에미리트 바라카 원전 준공 지연으로 발생한 1조 4천억원 규모의 추가 공사비 정산을 두고 한국전력공사를 상대로 영국 런던국제중재법원에 중재를 신청했다. 산업통상부는 막대한 소송 비용과 기술 유출 우려를 이유로 국내 중재 전환 및 양사 간 합의 모색을 권고했다. 현재 중재 절차가 진행 중이며 정부의 개입으로 전환 가능성이 논의되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 사건은 김기병 회장과 호텔신라 간의 법적 분쟁으로, 법원 조정이 이뤄져 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결과가 확정된 사건은 투자 대상으로 부적합합니다.</t>
+          <t>상대방인 한국전력공사는 자력이 충분한 공공기관이며, 청구 금액이 1조 4천억원으로 매우 크다. 현재 영국 런던국제중재법원에서 중재 절차가 진행 중이며, 산업통상부의 개입으로 국내 중재 전환 및 합의 모색이 권고되는 등 공적 절차가 활발하다. 대규모 상사 분쟁으로 증거 확보 가능성도 높다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>약 778억 원</t>
+          <t>1조4000억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김기병 롯데관광개발 대표이사 회장</t>
+          <t>한전·한수원 1.4조 공사비 분쟁  중재기관 영국서 韓으로 옮겨라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431197</t>
+          <t>https://www.mk.co.kr/article/11974871</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-02-26 01:03:09.042968+00:00</t>
+          <t>2026-02-28 01:34:04.985833+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>김기병</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>법원 조정으로 마무리</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>김기병 롯데관광개발 대표이사 회장과 호텔신라 간의 법적 분쟁이 법원 조정으로 마무리되었습니다. 김기병 회장은 2025년까지 호텔신라에 대여금과 이자 명목으로 약 778억 원을 상환해야 합니다. 이 사건은 이미 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>해당 사건은 김기병 회장과 호텔신라 간의 법적 분쟁으로, 법원 조정이 이뤄져 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결과가 확정된 사건은 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>약 778억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>[Who Is ?] 김기병 롯데관광개발 대표이사 회장</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431197</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:03:09.042968+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>상사분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>동업자</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>동업자 간 소송 진행 중인 사례 언급</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>이 기사는 동업 관계에서 투자금 회수 가능성 및 분쟁 발생 시 법적 대응에 대한 일반적인 질문과 답변을 제공합니다. 근무 태도 문제로 인한 정신적 피해 소송 사례를 언급하며, 법원이 CCTV를 증거로 활용했음을 보여줍니다. 특정 사건에 대한 보도라기보다는 법률 정보 제공 목적의 글입니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이 기사는 동업 관계 분쟁에 대한 일반적인 법률 질문과 답변을 다루는 것으로, 특정 사건에 대한 투자 기회를 제시하지 않습니다. 소송금융 투자에 적합한 대규모 피해, 다수의 피해자, 명확한 대기업 피고 등의 조건이 부재하며, 사건의 규모나 상대방의 자력 또한 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>먼저 동업 관계 깨도 '투자금' 돌려받을 수 있나요? [질문+]</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>thescoop.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309261</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:31.305184+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>