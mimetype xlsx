--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="38" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="39" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상사분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>완하이라인</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 연방해사위원회(FMC) 심리 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>삼성전자가 미국 연방해사위원회(FMC)에 대만 해운사 완하이라인을 제소했다. 코로나19 팬데믹 기간 중 부과된 체선료가 FMC의 '인센티브 원칙'을 위반했다는 주장이다. FMC는 해당 사건을 접수하고 심리 절차에 착수했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방인 완하이라인은 자력이 충분한 대형 해운사이며, 삼성전자가 미국 연방해사위원회(FMC)에 정식 소송을 제기하여 공적 절차(FMC 심리)가 진행 중이다. 체선료 부과의 부당성에 대한 법적 쟁점이 명확하고, 이는 다른 화주들에게도 영향을 미칠 수 있는 집단적 피해의 소지가 있다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>삼성, 완하이라인 美 FMC 제소… 코로나 체선료 왜 화주가 떠안나</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1710357</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-26 07:01:39.023153+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>상사분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>한국전력공사</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>영국 런던국제중재법원(LCIA)에서 중재 진행 중, 산업통상부에서 국내 중재 전환 권고</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>한국수력원자력이 아랍에미리트 바라카 원전 준공 지연으로 발생한 1조 4천억원 규모의 추가 공사비 정산을 두고 한국전력공사를 상대로 영국 런던국제중재법원에 중재를 신청했다. 산업통상부는 막대한 소송 비용과 기술 유출 우려를 이유로 국내 중재 전환 및 양사 간 합의 모색을 권고했다. 현재 중재 절차가 진행 중이며 정부의 개입으로 전환 가능성이 논의되고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방인 한국전력공사는 자력이 충분한 공공기관이며, 청구 금액이 1조 4천억원으로 매우 크다. 현재 영국 런던국제중재법원에서 중재 절차가 진행 중이며, 산업통상부의 개입으로 국내 중재 전환 및 합의 모색이 권고되는 등 공적 절차가 활발하다. 대규모 상사 분쟁으로 증거 확보 가능성도 높다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>1조4000억원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>한전·한수원 1.4조 공사비 분쟁  중재기관 영국서 韓으로 옮겨라</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mk.co.kr/article/11974871</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-28 01:34:04.985833+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>