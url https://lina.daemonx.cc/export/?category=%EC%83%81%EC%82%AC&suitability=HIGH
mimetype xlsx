--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,62 +426,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -535,316 +535,388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>약손명가 본사</t>
+          <t>BGF리테일</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>민사소송 및 형사고소 진행 중, 수사관 교체 요구</t>
+          <t>손해배상 청구소송 진행을 위한 내용증명 발송</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송과 강요·공갈·사기 혐의로 고소를 진행 중입니다. 협의회는 수사 과정에 불만을 표하며 수사관 교체를 요구하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>CU 가맹점주협의회는 BGF리테일과의 '고래 싸움'으로 인해 발생한 가맹점주들의 피해액을 구체적으로 산출하고, 손해배상 청구소송 진행을 위해 내용증명을 발송했습니다. 피해액은 입증이 명확한 부분만 잠정 산출된 것으로, 추후 증가할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송 및 형사 고소를 진행 중으로, 상대방 책임이 명확하고 집단적 피해 규모가 매우 큽니다. 이미 소송 및 형사 고소 등 공적 절차가 진행 중이며, 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
+          <t>BGF리테일은 대기업으로 자력이 충분하며(적합 조건 2), CU 가맹점주협의회가 조직적으로 소송을 준비하는 것으로 보아 다수의 가맹점주가 피해를 입은 집단적 피해에 해당합니다(적합 조건 3). 또한, 피해액이 구체적으로 산출되었다고 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 현재 소송 전 내용증명 발송 단계로 투자 적기입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>173억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 (약손명가 원장들)</t>
+          <t>CU 가맹점주 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>짖는 소리라니요, 우린 죽어가는데 ...약손명가 원장들의 피맺힌 절규</t>
+          <t>BGF리테일, '고래 싸움'에 등 터진 CU 가맹점주 민심 챙겨야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=302194</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=657679</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-05 07:00:57.954687+00:00</t>
+          <t>2026-06-16 15:00:04.959874+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>약손명가 본사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브 항소, 가집행 방지 위해 보증 공탁금 납부</t>
+          <t>민사소송 및 형사고소 진행 중, 수사관 교체 요구</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하며 법적 분쟁이 이어지고 있습니다. 하이브는 가집행을 막기 위해 보증 공탁금을 납부했으며, 민 대표는 풋옵션 대금을 받지 않는 대신 하이브가 법적 분쟁을 멈출 것을 제안했습니다.</t>
+          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송과 강요·공갈·사기 혐의로 고소를 진행 중입니다. 협의회는 수사 과정에 불만을 표하며 수사관 교체를 요구하는 등 적극적으로 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며, 1심에서 원고(민희진)가 승소하여 상대방 책임이 명확하고 증거가 충분함을 입증했습니다. 피해 금액 또한 255억 원으로 매우 큽니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>약손명가 원장들 협의회가 본사를 상대로 173억 원 규모의 부당이득 반환 소송 및 형사 고소를 진행 중으로, 상대방 책임이 명확하고 집단적 피해 규모가 매우 큽니다. 이미 소송 및 형사 고소 등 공적 절차가 진행 중이며, 종결된 사건이 아니므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>173억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (약손명가 원장들)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>민희진, 익명 선물 공개…세계 곳곳에서 모은 정성에 감사인사</t>
+          <t>짖는 소리라니요, 우린 죽어가는데 ...약손명가 원장들의 피맺힌 절규</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1594650?ref=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=302194</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 00:54:03.616058+00:00</t>
+          <t>2026-05-05 07:00:57.954687+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>1심 승소 후 하이브 항소, 가집행 방지 위해 보증 공탁금 납부</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고려아연의 최대주주인 ㈜영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 및 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 수천억 원대 손실을 입혔다며 손해배상청구소송을 제기했습니다. 영풍은 이들을 상대로 손해배상을 청구하고 있습니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하며 법적 분쟁이 이어지고 있습니다. 하이브는 가집행을 막기 위해 보증 공탁금을 납부했으며, 민 대표는 풋옵션 대금을 받지 않는 대신 하이브가 법적 분쟁을 멈출 것을 제안했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>영풍이 수천억대 손실을 주장하며 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기한 사건으로, 적합 조건 1(상대방 책임 주장 명확), 2(상대방 기업 및 개인의 자력), 4(수천억대 피해 규모), 5(소송 제기한 만큼 증거 확보 가능성 높음)에 해당합니다. 이미 소송이 진행 중이므로 투자 검토에 적합합니다.</t>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며, 1심에서 원고(민희진)가 승소하여 상대방 책임이 명확하고 증거가 충분함을 입증했습니다. 피해 금액 또한 255억 원으로 매우 큽니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수천억대 손실</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1 (㈜영풍)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>영풍, 수천억대 손실 초래한 KZ정밀·최창규 회장 등 상대 손해배상청구...</t>
+          <t>민희진, 익명 선물 공개…세계 곳곳에서 모은 정성에 감사인사</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=127540</t>
+          <t>https://www.sportsseoul.com/news/read/1594650?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-05 01:31:00.916052+00:00</t>
+          <t>2026-03-18 00:54:03.616058+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상사</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>고려아연의 최대주주인 ㈜영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 및 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 수천억 원대 손실을 입혔다며 손해배상청구소송을 제기했습니다. 영풍은 이들을 상대로 손해배상을 청구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>영풍이 수천억대 손실을 주장하며 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기한 사건으로, 적합 조건 1(상대방 책임 주장 명확), 2(상대방 기업 및 개인의 자력), 4(수천억대 피해 규모), 5(소송 제기한 만큼 증거 확보 가능성 높음)에 해당합니다. 이미 소송이 진행 중이므로 투자 검토에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>수천억대 손실</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1 (㈜영풍)</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>영풍, 수천억대 손실 초래한 KZ정밀·최창규 회장 등 상대 손해배상청구...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>bizwnews.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=127540</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:31:00.916052+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>상사</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>교환사채 발행 관련 우선매수권 위반 소송 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>지난해 7월 교환사채 발행을 두고 우선매수권 위반 소송이 제기되며 '4자 연합' 내부의 긴장감이 고조되고 있습니다. 신 회장이 최대주주로 올라선 시점에 발생한 이 사건은 기업 내부의 권력 다툼과 관련된 법적 분쟁으로 보입니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>우선매수권 위반 소송이 이미 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 교환사채 발행과 관련된 기업 내부 분쟁이므로 상대방의 자력이 충분하고 피해 규모가 클 것으로 예상됩니다(적합 조건 2, 4). 또한 소송이 진행 중이므로 증거 확보가 가능할 것입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>[기자수첩] 신동국發 춘래불사춘…'깐부'라서 더 시린 '임성기 정신'</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>apnews.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.apnews.kr/news/articleView.html?idxno=3046314</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-28 12:41:39.254432+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>