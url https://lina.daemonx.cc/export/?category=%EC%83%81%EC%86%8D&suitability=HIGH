--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
-    <col width="11" customWidth="1" min="9" max="9"/>
+    <col width="41" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,606 +533,750 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>오빠</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>민법 개정안 시행 (2026. 3. 17.)으로 새로운 법적 분쟁 가능성 발생</t>
+          <t>유류분 반환 청구 소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2024년 민법 개정 및 헌법불합치 결정에 따라 2026년 3월 17일부터 패륜 상속인의 상속권 및 유류분을 배제할 수 있는 제도가 시행된다. 이는 피상속인에 대한 중대한 부양의무 위반, 학대, 범죄행위 등을 한 상속인에게 적용되며, 가정법원 선고를 통해 상속권을 상실시킬 수 있다. 향후 '중대한' 행위의 구체적 기준을 둘러싼 판례 형성이 주목된다.</t>
+          <t>아버지가 사망한 후 딸 A씨가 12년 전 오빠에게 증여된 15억 원 상당의 아파트를 알게 되어 유류분 반환 청구를 고려 중이다. 변호사는 상속 개시 후 1년 이내에 소송을 제기할 것을 권유하며, 아파트 가치는 상속 개시 당시 시세인 15억 원을 기준으로 한다고 설명했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>민법 개정으로 패륜 상속인의 상속권 및 유류분 배제라는 새로운 법적 근거가 마련되어, 고액의 상속 재산을 둘러싼 개별 분쟁에서 소송금융 투자 기회가 창출될 가능성이 높습니다. 이는 '피해 규모가 큼' (개별 상속 재산의 가치가 클 수 있음) 및 '기타 소송금융 투자 가능성이 높은 경우'에 해당합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(유류분 청구), 상대방(오빠)에게 15억 원 상당의 아파트라는 충분한 자력이 있습니다. 피해 규모가 크고(수억 원 이상), 증여 사실 및 재산 가치에 대한 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 원 상당 아파트의 유류분 지분 (수억 원 추정)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>민법 개정에 따른 패륜 상속인에 대한 상속권 제한</t>
+          <t>[결혼과 이혼]  오빠에게만 15억 아파트 증여 …父 사후 알게 된 딸, 나...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>livesnews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.livesnews.com/news/article.html?no=60512</t>
+          <t>http://www.inews24.com/view/1995108</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:18:51.757140+00:00</t>
+          <t>2026-08-17 07:01:25.480449+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A 씨의 오빠들</t>
+          <t>구광모 LG그룹 회장</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>유언 무효 확인 소송 검토 중</t>
+          <t>구광모 회장과 세 모녀 간 상속 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>치매 진단 시기에 작성된 부친의 유언장으로 인해 상속 분쟁이 발생했습니다. 막내딸 A 씨는 헌신적으로 부친을 간호했음에도 2억 원 상당의 토지만 상속받게 되었고, 오빠들은 100억 원 규모의 부동산과 현금 전액을 상속받게 되었습니다. A 씨는 부친의 유언장 작성 당시 인지 기능에 문제가 있었다는 점을 들어 유언 무효 확인 소송을 검토 중입니다.</t>
+          <t>구광모 LG그룹 회장이 2조원 대의 차명 주식을 보유하고 있다는 의혹이 뉴욕타임스(NYT)에 의해 보도되었습니다. 이는 구 회장과 구본무 전 LG회장의 배우자 김영식 씨, 두 딸 간의 상속 소송 과정에서 '비밀 녹취록'을 통해 제기된 것입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (100억 원대 부동산 및 현금), 피해 규모가 큼 (2억 원 vs 30억 원 이상), 증거 확보 가능 (치매 진단 기록 및 인지 기능 이상 진술). 유언 무효 확인 소송을 통해 법정 상속분 확보 가능성이 높으며, 이는 소송금융 투자에 매력적인 요소입니다.</t>
+          <t>LG그룹 회장을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 2조원 대의 차명 주식 의혹으로 피해 규모가 매우 큽니다(적합 조건 4). 또한 '비밀 녹취록'이라는 구체적인 증거가 언급되어 상대방 책임 입증 가능성이 높습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최소 30억 원 이상</t>
+          <t>2조원 대</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (구본무 전 LG회장의 배우자 김영식 씨, 두 딸 구연경·구연수)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“아버지 치매 간호 가장 헌신적으로 했는데... 오빠 100억, 저는 2억 받...</t>
+          <t>구광모 LG그룹 회장의 차명 주식 의혹..뉴욕타임스 주목, 왜?</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>dailycar.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125661</t>
+          <t>https://www.dailycar.co.kr/content/news.html?type=view&amp;autoId=61684</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 00:32:39.723278+00:00</t>
+          <t>2026-07-10 07:01:32.184197+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>유류분 청구 소송 준비 중</t>
+          <t>민법 개정안 시행 (2026. 3. 17.)으로 새로운 법적 분쟁 가능성 발생</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>아버지가 운영하던 연 매출 1000억원대 반도체 부품 회사를 위해 일생을 바친 두 자매가, 아버지 사망 후 핵심 재산의 95%를 증여받아 가업을 승계한 남동생을 상대로 유류분 청구 소송을 고려하고 있습니다. 남동생은 사장 취임 후 자매를 회사 업무에서 배제하려 하고 있으며, 아버지가 돌아가신 지 9개월이 지나 유류분 청구 시효가 임박한 상황입니다.</t>
+          <t>2024년 민법 개정 및 헌법불합치 결정에 따라 2026년 3월 17일부터 패륜 상속인의 상속권 및 유류분을 배제할 수 있는 제도가 시행된다. 이는 피상속인에 대한 중대한 부양의무 위반, 학대, 범죄행위 등을 한 상속인에게 적용되며, 가정법원 선고를 통해 상속권을 상실시킬 수 있다. 향후 '중대한' 행위의 구체적 기준을 둘러싼 판례 형성이 주목된다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 남동생에게 연 매출 1000억원대 회사 주식과 강남 건물 등 충분한 자력이 있으며(적합 조건 2), 전체 재산의 95%가 증여되어 자매의 유류분 침해가 명확하고 피해 규모가 상당할 것으로 예상됩니다(적합 조건 1, 4). 증여 내역 등 객관적 증거 확보도 용이하여(적합 조건 5) 소송금융 적합도가 높습니다.</t>
+          <t>민법 개정으로 패륜 상속인의 상속권 및 유류분 배제라는 새로운 법적 근거가 마련되어, 고액의 상속 재산을 둘러싼 개별 분쟁에서 소송금융 투자 기회가 창출될 가능성이 높습니다. 이는 '피해 규모가 큼' (개별 상속 재산의 가치가 클 수 있음) 및 '기타 소송금융 투자 가능성이 높은 경우'에 해당합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>연 매출 1000억원대 회사와 강남 건물 등 핵심 재산의 95%가 남동생에게 증여되었으며, 유류분은 전체 재산의 6분의 1 또는 9분의 1로 추정되어 수억 원 이상 예상.</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명 (두 자매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>누나들이 청춘 바쳐 일했는데…가업 승계는 늦둥이 아들 몫 억울</t>
+          <t>민법 개정에 따른 패륜 상속인에 대한 상속권 제한</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>livesnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260320_0003556760</t>
+          <t>https://www.livesnews.com/news/article.html?no=60512</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-21 00:39:45.628889+00:00</t>
+          <t>2026-04-02 12:18:51.757140+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>남동생</t>
+          <t>A 씨의 오빠들</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유류분 청구 소송 예정</t>
+          <t>유언 무효 확인 소송 검토 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>연 매출 1,000억 원대 반도체 부품 회사 창업주의 두 딸이 아버지 사망 후 9개월 만에 남동생을 상대로 유류분 반환 청구 소송을 고려하고 있습니다. 아버지는 생전에 회사 주식과 강남 건물 등 핵심 재산의 95%를 남동생에게 증여했으며, 남동생이 사장 취임 후 누나들을 회사에서 배제하려 하자 유류분 권리 주장을 결심했습니다.</t>
+          <t>치매 진단 시기에 작성된 부친의 유언장으로 인해 상속 분쟁이 발생했습니다. 막내딸 A 씨는 헌신적으로 부친을 간호했음에도 2억 원 상당의 토지만 상속받게 되었고, 오빠들은 100억 원 규모의 부동산과 현금 전액을 상속받게 되었습니다. A 씨는 부친의 유언장 작성 당시 인지 기능에 문제가 있었다는 점을 들어 유언 무효 확인 소송을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>남동생이 연 매출 1,000억 원대 회사의 주식과 강남 건물 등 핵심 재산의 95%를 증여받아 자력이 충분하며, 누나들의 유류분 침해 사실이 명확합니다. 증여 재산 규모가 커 피해 금액이 상당할 것으로 예상되며, 증여 및 재산 관련 증거 확보가 용이합니다.</t>
+          <t>상대방에게 자력이 충분함 (100억 원대 부동산 및 현금), 피해 규모가 큼 (2억 원 vs 30억 원 이상), 증거 확보 가능 (치매 진단 기록 및 인지 기능 이상 진술). 유언 무효 확인 소송을 통해 법정 상속분 확보 가능성이 높으며, 이는 소송금융 투자에 매력적인 요소입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수십억 원 이상 추정</t>
+          <t>최소 30억 원 이상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘95% 몰빵 증여’ 받은 남동생의 반전…9개월 참은 누나들 ‘유류분 소...</t>
+          <t>“아버지 치매 간호 가장 헌신적으로 했는데... 오빠 100억, 저는 2억 받...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107916&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://www.wikitree.co.kr/articles/1125661</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 00:45:30.343229+00:00</t>
+          <t>2026-03-22 00:32:39.723278+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>장남 및 차남</t>
+          <t>남동생</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>유언 무효 확인 소송 검토 중</t>
+          <t>유류분 청구 소송 준비 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>치매를 앓던 아버지가 작성한 비밀 유언장에서 막내딸에게는 시세 2억 원 상당의 도로부지만 남기고, 두 아들에게는 100억 원 상당의 아파트와 현금을 물려주는 내용이 발견되었습니다. 막내딸은 아버지가 치매 진단 후 인지능력이 저하된 시점에 유언장이 작성된 점을 들어 유언의 효력에 의문을 제기하며 법적 조치를 검토 중입니다.</t>
+          <t>아버지가 운영하던 연 매출 1000억원대 반도체 부품 회사를 위해 일생을 바친 두 자매가, 아버지 사망 후 핵심 재산의 95%를 증여받아 가업을 승계한 남동생을 상대로 유류분 청구 소송을 고려하고 있습니다. 남동생은 사장 취임 후 자매를 회사 업무에서 배제하려 하고 있으며, 아버지가 돌아가신 지 9개월이 지나 유류분 청구 시효가 임박한 상황입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(오빠들)은 유언에 따라 100억 원 상당의 아파트 등 상당한 재산을 상속받을 예정이므로 자력이 충분합니다. 유언 무효 시 원고(막내딸)의 예상 피해 규모가 수십억 원에 달하며, 치매 진료기록, 의사 소견서, 주변인 진술 등 객관적 증거 확보 가능성이 높습니다.</t>
+          <t>상대방인 남동생에게 연 매출 1000억원대 회사 주식과 강남 건물 등 충분한 자력이 있으며(적합 조건 2), 전체 재산의 95%가 증여되어 자매의 유류분 침해가 명확하고 피해 규모가 상당할 것으로 예상됩니다(적합 조건 1, 4). 증여 내역 등 객관적 증거 확보도 용이하여(적합 조건 5) 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>연 매출 1000억원대 회사와 강남 건물 등 핵심 재산의 95%가 남동생에게 증여되었으며, 유류분은 전체 재산의 6분의 1 또는 9분의 1로 추정되어 수억 원 이상 예상.</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (막내딸)</t>
+          <t>2명 (두 자매)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'아들 100억 반포 아파트, 딸 2억 시골 땅'…'치매父' 비밀유언장 효력은</t>
+          <t>누나들이 청춘 바쳐 일했는데…가업 승계는 늦둥이 아들 몫 억울</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260317_0003550919</t>
+          <t>https://www.newsis.com/view/NISX20260320_0003556760</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 00:44:26.351810+00:00</t>
+          <t>2026-03-21 00:39:45.628889+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>구광모 LG그룹 회장</t>
+          <t>남동생</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1심 원고 패소 후 항소심 진행 중</t>
+          <t>유류분 청구 소송 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고 구본무 전 LG그룹 회장의 상속 재산(약 2조원 규모)을 둘러싼 분쟁이 1심 원고 패소 후 항소심으로 넘어갔다. 배우자와 두 딸은 구광모 LG그룹 회장을 상대로 상속회복 청구 소송을 제기했으며, 1심은 재산분할 협의서가 적법하다고 판단했다. 이번 항소로 상속 협의의 적법성과 절차적 정당성에 대한 법원의 재판단이 이뤄질 예정이다.</t>
+          <t>연 매출 1,000억 원대 반도체 부품 회사 창업주의 두 딸이 아버지 사망 후 9개월 만에 남동생을 상대로 유류분 반환 청구 소송을 고려하고 있습니다. 아버지는 생전에 회사 주식과 강남 건물 등 핵심 재산의 95%를 남동생에게 증여했으며, 남동생이 사장 취임 후 누나들을 회사에서 배제하려 하자 유류분 권리 주장을 결심했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(LG그룹 회장)에게 자력이 충분하며, 분쟁 대상인 상속 재산 규모가 약 2조원대로 매우 크다. 이미 1심 판결이 나왔으나 항소심이 진행 중으로, 소송금융 투자 기회가 존재한다. 다만 집단적 피해가 아닌 개별 상속 분쟁이라는 점은 고려해야 한다.</t>
+          <t>남동생이 연 매출 1,000억 원대 회사의 주식과 강남 건물 등 핵심 재산의 95%를 증여받아 자력이 충분하며, 누나들의 유류분 침해 사실이 명확합니다. 증여 재산 규모가 커 피해 금액이 상당할 것으로 예상되며, 증여 및 재산 관련 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2조원대</t>
+          <t>수십억 원 이상 추정</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>LG 구본무 회장 상속분쟁 2심으로…세 모녀 항소장 제출</t>
+          <t>‘95% 몰빵 증여’ 받은 남동생의 반전…9개월 참은 누나들 ‘유류분 소...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065600507224050</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107916&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-06 00:43:16.937829+00:00</t>
+          <t>2026-03-20 00:45:30.343229+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>구광모 LG그룹 회장</t>
+          <t>장남 및 차남</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>유언 무효 확인 소송 검토 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>구본무 전 LG그룹 회장의 부인과 두 딸이 구광모 현 회장을 상대로 낸 상속회복 청구 소송에서 1심 패소 후 항소했다. 약 2조원 규모의 상속 재산을 두고 벌어진 이 분쟁은 1심에서 재산분할 협의서의 유효성과 기망 행위 없음이 인정되었다. 현재 항소심이 서울고등법원에서 진행될 예정이다.</t>
+          <t>치매를 앓던 아버지가 작성한 비밀 유언장에서 막내딸에게는 시세 2억 원 상당의 도로부지만 남기고, 두 아들에게는 100억 원 상당의 아파트와 현금을 물려주는 내용이 발견되었습니다. 막내딸은 아버지가 치매 진단 후 인지능력이 저하된 시점에 유언장이 작성된 점을 들어 유언의 효력에 의문을 제기하며 법적 조치를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (LG그룹 회장), 피해 규모가 큼 (2조원 규모의 상속 재산). 1심 패소에도 불구하고 항소를 제기하여 소송 의지가 강하며, 분쟁 금액이 매우 커 소송금융 투자 매력이 높음.</t>
+          <t>상대방(오빠들)은 유언에 따라 100억 원 상당의 아파트 등 상당한 재산을 상속받을 예정이므로 자력이 충분합니다. 유언 무효 시 원고(막내딸)의 예상 피해 규모가 수십억 원에 달하며, 치매 진료기록, 의사 소견서, 주변인 진술 등 객관적 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2조원 규모</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명 (막내딸)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'상속 분쟁' 1심 패소 LG가 세 모녀, 항소</t>
+          <t>'아들 100억 반포 아파트, 딸 2억 시골 땅'…'치매父' 비밀유언장 효력은</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603050027</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003550919</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-05 00:49:30.758121+00:00</t>
+          <t>2026-03-18 00:44:26.351810+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>구광모 LG그룹 회장</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1심 원고 패소 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>고 구본무 전 LG그룹 회장의 상속 재산(약 2조원 규모)을 둘러싼 분쟁이 1심 원고 패소 후 항소심으로 넘어갔다. 배우자와 두 딸은 구광모 LG그룹 회장을 상대로 상속회복 청구 소송을 제기했으며, 1심은 재산분할 협의서가 적법하다고 판단했다. 이번 항소로 상속 협의의 적법성과 절차적 정당성에 대한 법원의 재판단이 이뤄질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>상대방(LG그룹 회장)에게 자력이 충분하며, 분쟁 대상인 상속 재산 규모가 약 2조원대로 매우 크다. 이미 1심 판결이 나왔으나 항소심이 진행 중으로, 소송금융 투자 기회가 존재한다. 다만 집단적 피해가 아닌 개별 상속 분쟁이라는 점은 고려해야 한다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>2조원대</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>LG 구본무 회장 상속분쟁 2심으로…세 모녀 항소장 제출</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065600507224050</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:43:16.937829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>구광모 LG그룹 회장</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1심 패소 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>구본무 전 LG그룹 회장의 부인과 두 딸이 구광모 현 회장을 상대로 낸 상속회복 청구 소송에서 1심 패소 후 항소했다. 약 2조원 규모의 상속 재산을 두고 벌어진 이 분쟁은 1심에서 재산분할 협의서의 유효성과 기망 행위 없음이 인정되었다. 현재 항소심이 서울고등법원에서 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (LG그룹 회장), 피해 규모가 큼 (2조원 규모의 상속 재산). 1심 패소에도 불구하고 항소를 제기하여 소송 의지가 강하며, 분쟁 금액이 매우 커 소송금융 투자 매력이 높음.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>2조원 규모</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>'상속 분쟁' 1심 패소 LG가 세 모녀, 항소</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603050027</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:49:30.758121+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>구광모 회장</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>1심 패소 후 항소장 제출, 서울고등법원에서 2심 진행 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>고 구본무 LG 선대회장의 부인과 두 딸이 구광모 회장을 상대로 제기한 상속회복 청구 소송 1심에서 패소한 뒤 항소장을 제출했습니다. 이 사건은 서울고등법원에서 다시 판단을 받게 되며, LG그룹의 상속 재산을 둘러싼 가족 간의 분쟁으로 그 규모가 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방(구광모 LG 회장)에게 자력이 충분하며, 대기업 상속 분쟁으로 피해 규모(상속 재산)가 매우 클 것으로 추정됩니다. 이미 1심이 진행되고 항소 중이므로 증거가 확보되어 법적 절차가 명확하며, 종결된 사건이 아니므로 부적합 조건에 해당하지 않습니다. 고액의 상업 분쟁은 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>수천억 원 이상 추정</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>LG 상속분쟁 2라운드…세 모녀 항소장 제출</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260305060140LVn</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-05 00:37:26.120113+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>