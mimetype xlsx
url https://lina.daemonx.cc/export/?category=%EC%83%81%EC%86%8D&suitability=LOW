--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="34" customWidth="1" min="8" max="8"/>
-    <col width="17" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,2342 +533,2674 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>형제 A씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법률 절차 안내 및 주의사항</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>법원의 한정승인 결정 이후에도 '신문공고'와 '채권자 통지' 등 후속 절차를 반드시 이행해야 함을 강조하는 기사입니다. 이 절차를 누락할 경우 상속인이 손해배상 책임을 지거나, 채무가 다른 친족에게 대물림될 수 있는 위험을 경고하고 있습니다.</t>
+          <t>대법원은 부모를 부양한 자녀가 받은 증여재산을 유류분 산정 대상에서 제외한 개정 민법을 헌법불합치 결정 당시 재판 중이던 사건에도 소급 적용해야 한다고 판단했다. 이에 따라 부친으로부터 아파트 2채를 증여받은 A씨에게 유류분 반환을 청구한 원심을 파기하고, 아파트 증여가 보상적 증여인지 여부를 다시 심리하도록 대구고법으로 돌려보냈다. 이는 기여 상속인의 권리를 강화하는 법리적 판단이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 한정승인 후속 절차의 중요성을 알리는 법률 정보성 글로, 특정 사건이나 가해자가 명확히 존재하지 않습니다. 대규모의 집단적 피해나 특정 기업/기관의 책임이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 개별 가족 간의 상속 분쟁으로, 소송 상대방(형제 A씨)이 대기업, 금융기관 등 자력이 충분한 주체에 해당하지 않습니다. 또한, 집단적 피해나 대규모 피해자 발생 가능성이 낮아 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 대법원 판결은 법리적 해석에 대한 것이며, 개별 사건의 사실관계 심리가 추가로 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>아파트 2채 (금액 미상)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (원고 이씨 등)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>빚 상속, ‘한정승인’ 결정이 끝이 아니다?</t>
+          <t>부모 봉양 대가 받은 상속재산… 대법 “유류분 산정서 제외해야”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/WZPTQVWLLC3T</t>
+          <t>https://www.segye.com/newsView/20260803518394?OutUrl=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:50.180260+00:00</t>
+          <t>2026-08-14 07:02:21.430554+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>며느리</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>아들 사망으로 인한 상속권 분쟁 예상</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>아들이 이혼 소송 중 사망하면서, 장애 손자를 버리고 가출했던 며느리가 아들을 대신해 시어머니의 재산을 손자와 공동으로 상속받게 될 상황에 놓였다. 이는 상속법상 며느리의 상속결격 사유 해당 여부가 쟁점이 될 수 있는 가족 분쟁이다.</t>
+          <t>대법원은 고인을 부양한 자녀의 기여분을 인정하지 않는 옛 민법 유류분 조항에 대한 헌법불합치 결정 당시 진행 중이던 소송에 새 법 조항이 적용돼야 한다고 판단했습니다. 이에 따라 자매 간 유류분 반환 소송에서 원심 판결을 파기하고 대구지방법원으로 사건을 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 상속 관련 가족 분쟁으로, 소송 상대방(며느리)의 자력 확인이 어렵고, 집단적 피해가 아니며, 피해 규모도 특정되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. 상속결격 사유 입증의 어려움도 예상됩니다.</t>
+          <t>이 사건은 개인 간의 상속 분쟁으로, 소송금융의 주요 적합 조건인 '대기업/기관 상대', '집단적 피해', '수억 원 이상의 피해 규모' 등에 해당하지 않습니다. 상대방의 자력이나 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천5백만여 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (손자 또는 시어머니)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>장애 손자 버리고 가출한 며느리…시어머니 재산까지 상속받을 수 있답...</t>
+          <t>소송 중 유류분 헌법불합치...대법  새 법 적용해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/DIF8OAY9KFY3</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202607150837514406</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:36:36.721703+00:00</t>
+          <t>2026-07-26 07:02:13.965496+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 '상속권 상실 선고 제도'에 대해 설명하며, 공동상속인이 상속권 상실 사유를 안 날부터 6개월 이내에 가정법원에 청구할 수 있다고 밝힙니다. 이는 '패륜 상속'을 막고 나쁜 상속인을 배제하기 위한 제도로, 관련 소송이 길고 감정 소모가 클 수 있음을 언급합니다.</t>
+          <t>이 기사는 디지털 시대에 유언장 작성의 중요성을 강조하는 법률 칼럼입니다. 유언자의 명확한 의사에 따라 재산이 배분되지 않을 경우 가족 간의 민사소송 및 형사 문제로까지 번질 수 있음을 지적하며, 유언장 관리가 분쟁 예방에 실질적인 도움이 된다고 설명합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '상속권 상실 선고 제도'라는 법률 제도 자체를 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 유언장 작성의 중요성을 다루는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>상속권 상실 선고 제도, '패륜 상속' 막을까 [조웅규의 상속인사이트]</t>
+          <t>[법률칼럼] 디지털 시대 유언장</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603293547i</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2277847</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:35:52.425998+00:00</t>
+          <t>2026-06-24 07:03:14.039175+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유류분 제도 개정 논의</t>
+          <t>유류분 소송 예방을 위한 상속 계획 수립 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>해당 기사는 유류분 제도의 개정 방향에 대해 설명하며, 기존의 원물반환 방식이 야기했던 법적 분쟁 장기화 문제를 지적합니다. 개정의 핵심은 갈등 당사자 간 부동산 공동소유로 인한 추가 분쟁을 방지하고 소송 효율성을 높이는 데 있습니다.</t>
+          <t>강모 씨는 영농상속공제를 통해 아들에게 농지를 상속하려 하나, 영농에 종사하지 않는 딸과의 유류분 소송 가능성에 대해 고민하고 있다. 전문가들은 유류분 소송을 피하기 위해 미리 재산 분배 계획을 세우고 유언장을 작성할 것을 조언했다. 최종적으로 아들에게 농지 70%, 딸에게 30%를 상속하여 분쟁을 예방하기로 결정했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 유류분 제도 개정에 대한 법률적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 실제 발생한 소송이나 분쟁이 아닌, 가족 간 유류분 소송을 예방하기 위한 상속 계획 상담 사례를 다루고 있습니다. 소송금융은 일반적으로 명확한 상대방의 불법행위로 인한 손해배상 청구 사건에 투자하므로, 예방적 상속 계획 단계의 가족 분쟁은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 2천만원 (유류분 청구 시)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (잠재적 유류분 청구인)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[경제야 놀자] 유류분 개정, 그 핵심은?</t>
+          <t>[가업승계 상담소]  35 영농상속공제 요건</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406025</t>
+          <t>https://www.imaeil.com/page/view/2026051015144349713</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 12:53:48.153503+00:00</t>
+          <t>2026-06-22 00:56:47.337709+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>유류분 가액 반환 원칙 변경에 따른 법률적 쟁점 논의</t>
+          <t>민법 개정안 시행 (유류분 제도 손질)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대법원 판례 변경으로 유류분 반환 방식이 '원물 반환'에서 '가액 반환'을 원칙으로 하게 되었다는 내용의 기사입니다. 이에 따라 유류분 반환 소송에서 기여분의 존재와 범위 입증이 핵심 쟁점으로 부상할 전망이며, 상속재산분할 심판에서의 기여분 판단과 유류분 사건에서의 판단이 어떻게 달라질지 주목됩니다.</t>
+          <t>민법 개정안 시행으로 패륜 행위를 한 상속인은 상속권을 잃을 수 있게 되었으며, 이는 구하라 씨 사건과 같은 사회적 논란을 계기로 헌법재판소의 결정과 후속 입법을 거쳐 마련되었습니다. 부양 의무 위반, 피상속인 또는 직계혈족에 대한 중대한 범죄행위 등이 패륜 행위에 포함되며, 앞으로 법원이 패륜 행위의 구체적인 기준을 어떻게 판단할지 주목됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 유류분 반환 방식의 법률적 원칙 변경에 대한 논의를 다루고 있으며, 특정 사건이나 피해자를 언급하지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 조건에 해당하지 않아 투자 대상으로서의 구체성이 부족합니다.</t>
+          <t>해당 기사는 유류분 제도 개정이라는 새로운 법적 프레임워크와 그 시행에 대해 다루고 있으며, 소송금융 투자를 검토할 만한 특정 사건이나 분쟁을 제시하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건(1~6번)에 해당하는 사항이 없습니다. 이는 구체적인 투자 대상 사건이 아닌 법률 개정 소식에 해당합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>유류분 이제 '가액 반환'이 원칙</t>
+          <t>'친족' 이유만으론 재산 못 받지만...'패륜' 기준은?</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218270</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605030451592656</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 00:36:16.551436+00:00</t>
+          <t>2026-06-14 05:02:06.154615+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법불합치 결정 및 민법 개정 (2026년 시행 예정)</t>
+          <t>법률 절차 안내 및 주의사항</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026년 3월 17일 시행될 개정 민법은 2024년 헌법재판소의 헌법불합치 결정에 따라 유류분 산정 시 기여상속인의 특별수익을 제외할 수 있는 명문 규정을 신설했습니다. 이는 피상속인을 특별히 부양하거나 재산 형성에 기여한 상속인의 유류분 방어를 강화하지만, 법원이 인정하는 기여의 범위는 여전히 엄격하여 객관적 증거 확보가 중요합니다.</t>
+          <t>법원의 한정승인 결정 이후에도 '신문공고'와 '채권자 통지' 등 후속 절차를 반드시 이행해야 함을 강조하는 기사입니다. 이 절차를 누락할 경우 상속인이 손해배상 책임을 지거나, 채무가 다른 친족에게 대물림될 수 있는 위험을 경고하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 특정 기업의 불법행위나 대규모 집단 피해가 아닌, 민법 개정으로 인한 유류분 소송의 법리 변화를 다루는 법률 분석입니다. 소송 상대방(다른 상속인)의 자력 불확실성, 집단적 피해의 부재, 그리고 기여 입증의 엄격함(적합 조건 1, 2, 3, 4 불충족)으로 인해 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 한정승인 후속 절차의 중요성을 알리는 법률 정보성 글로, 특정 사건이나 가해자가 명확히 존재하지 않습니다. 대규모의 집단적 피해나 특정 기업/기관의 책임이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>개정민법 시행에 따른 기여상속인의 유류분방어</t>
+          <t>빚 상속, ‘한정승인’ 결정이 끝이 아니다?</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hortitimes.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.hortitimes.com/news/articleView.html?idxno=33781</t>
+          <t>https://lawtalknews.co.kr/article/WZPTQVWLLC3T</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-23 12:47:07.841177+00:00</t>
+          <t>2026-04-02 12:43:50.180260+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>며느리</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>개정 민법 시행으로 인한 상속 분쟁 증가 예상</t>
+          <t>아들 사망으로 인한 상속권 분쟁 예상</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026년 3월 17일 개정 민법이 시행되어 '상속권 상실 제도'가 도입되었다. 이는 부양의무를 중대하게 위반하거나 피상속인에게 심히 부당한 대우를 한 상속인의 상속권을 박탈할 수 있도록 하는 내용으로, 이른바 '구하라법'으로 불린다. 그러나 '중대한 위반' 등의 요건이 추상적이어서 향후 법정 다툼이 증가하고 소송 기간이 장기화될 우려가 있다.</t>
+          <t>아들이 이혼 소송 중 사망하면서, 장애 손자를 버리고 가출했던 며느리가 아들을 대신해 시어머니의 재산을 손자와 공동으로 상속받게 될 상황에 놓였다. 이는 상속법상 며느리의 상속결격 사유 해당 여부가 쟁점이 될 수 있는 가족 분쟁이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>새롭게 도입된 상속권 상실 제도는 '중대한 위반'이나 '심히 부당한 대우' 등 추상적인 요건을 포함하여 초기에는 판례 축적이 필요하며, 개별 사건의 승소 가능성 예측이 어렵습니다. 소송 상대방은 대기업이나 공공기관이 아닌 개별 상속인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 가족 간의 분쟁이므로 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>이 사건은 상속 관련 가족 분쟁으로, 소송 상대방(며느리)의 자력 확인이 어렵고, 집단적 피해가 아니며, 피해 규모도 특정되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. 상속결격 사유 입증의 어려움도 예상됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (손자 또는 시어머니)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[생활 속 법률 - 상속] ‘상속권 상실’ 도입, 뭐가 달라졌나</t>
+          <t>장애 손자 버리고 가출한 며느리…시어머니 재산까지 상속받을 수 있답...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2567651</t>
+          <t>https://lawtalknews.co.kr/article/DIF8OAY9KFY3</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-21 00:42:54.702262+00:00</t>
+          <t>2026-04-02 12:36:36.721703+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>정 변호사는 가업 승계 시 유류분 소송으로 인한 경영권 흔들림을 방지하기 위한 핵심 전략을 제시했습니다. 종류주식 발행, 주주 간 계약, 유언대용신탁 등 다양한 방법을 활용하여 사후 분쟁을 예방할 수 있다고 조언했습니다.</t>
+          <t>이 기사는 '상속권 상실 선고 제도'에 대해 설명하며, 공동상속인이 상속권 상실 사유를 안 날부터 6개월 이내에 가정법원에 청구할 수 있다고 밝힙니다. 이는 '패륜 상속'을 막고 나쁜 상속인을 배제하기 위한 제도로, 관련 소송이 길고 감정 소모가 클 수 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 가업 승계 시 유류분 소송을 예방하기 위한 법률 전문가의 조언을 담고 있습니다. 소송금융 투자 대상이 되는 실제 분쟁이나 피해 사실이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '상속권 상실 선고 제도'라는 법률 제도 자체를 설명하는 법률 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>매출 1000억 반도체 회사 일궜는데, 늦둥이 남동생이 꿀꺽…딸들은 '팽...</t>
+          <t>상속권 상실 선고 제도, '패륜 상속' 막을까 [조웅규의 상속인사이트]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6108145</t>
+          <t>https://www.hankyung.com/article/202603293547i</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:50.316780+00:00</t>
+          <t>2026-03-29 12:35:52.425998+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>유류분 제도 개정 논의</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이 기사는 치매 환자의 유언 유효성 여부와 의사능력 판단 기준에 대해 설명합니다. 공정증서에 의한 유언의 장점과 유언집행의 용이성을 강조하며, 최근 개정된 민법 조항과 유언대용신탁 등 자산 승계 방식에 대한 법률 정보를 제공합니다.</t>
+          <t>해당 기사는 유류분 제도의 개정 방향에 대해 설명하며, 기존의 원물반환 방식이 야기했던 법적 분쟁 장기화 문제를 지적합니다. 개정의 핵심은 갈등 당사자 간 부동산 공동소유로 인한 추가 분쟁을 방지하고 소송 효율성을 높이는 데 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 치매 환자의 유언 관련 법률 상식을 다루는 일반적인 법률 상담 칼럼입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 또는 진행 중인 공적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 유류분 제도 개정에 대한 법률적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[생활 속 법률톡] 치매가 있어도 유언을 할 수 있을까요?</t>
+          <t>[경제야 놀자] 유류분 개정, 그 핵심은?</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032022480448910</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2406025</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:11.809068+00:00</t>
+          <t>2026-03-26 12:53:48.153503+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>상속권 상실 소송 및 기여분 제도 관련 분쟁 진행 중</t>
+          <t>유류분 가액 반환 원칙 변경에 따른 법률적 쟁점 논의</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>10년간 부모를 부양한 아들과 40년간 의절했던 자녀 사이에 상속 분쟁이 발생했습니다. 전문가들은 상속권 상실 소송보다는 '기여분' 제도를 활용하는 것이 더 현실적인 전략이라고 조언하며, 부양 기여를 인정받아 상속 재산을 더 확보하려는 법적 다툼이 진행 중입니다.</t>
+          <t>대법원 판례 변경으로 유류분 반환 방식이 '원물 반환'에서 '가액 반환'을 원칙으로 하게 되었다는 내용의 기사입니다. 이에 따라 유류분 반환 소송에서 기여분의 존재와 범위 입증이 핵심 쟁점으로 부상할 전망이며, 상속재산분할 심판에서의 기여분 판단과 유류분 사건에서의 판단이 어떻게 달라질지 주목됩니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 가족 간의 상속 분쟁을 다루고 있으며, '기여분' 제도와 같은 법률 전략에 초점을 맞추고 있습니다. 대기업이나 공공기관과 같은 자력 있는 상대방이 특정되지 않고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>해당 기사는 유류분 반환 방식의 법률적 원칙 변경에 대한 논의를 다루고 있으며, 특정 사건이나 피해자를 언급하지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼' 등의 조건에 해당하지 않아 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>10년 부양한 아들 vs 40년 의절 자녀, 상속 전쟁 막 올랐다</t>
+          <t>유류분 이제 '가액 반환'이 원칙</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ACNC9SONGYVX</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218270</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:56.710728+00:00</t>
+          <t>2026-03-25 00:36:16.551436+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>법률적 모순 지적 및 개선 필요성 제기</t>
+          <t>헌법재판소 헌법불합치 결정 및 민법 개정 (2026년 시행 예정)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>상속한정승인자가 피상속인의 채권자에게 패소할 경우, 법원이 소송비용을 상속한정승인자에게 부담시키는 판결을 내리는 모순적인 상황이 발생하고 있다. 이는 상속한정승인의 취지에 반하며, 상속인에게 예상치 못한 부담을 지우는 문제로, 법률적 해결이 시급하다는 내용의 변호인 논평 기사이다.</t>
+          <t>2026년 3월 17일 시행될 개정 민법은 2024년 헌법재판소의 헌법불합치 결정에 따라 유류분 산정 시 기여상속인의 특별수익을 제외할 수 있는 명문 규정을 신설했습니다. 이는 피상속인을 특별히 부양하거나 재산 형성에 기여한 상속인의 유류분 방어를 강화하지만, 법원이 인정하는 기여의 범위는 여전히 엄격하여 객관적 증거 확보가 중요합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 상속한정승인 시 소송비용 부담에 대한 법률적 모순을 지적하는 논평으로, 특정 사건이나 가해자를 대상으로 하는 소송금융 투자 대상이 아님 (적합 조건 1, 2 불충족). 집단적 피해 가능성은 있으나, 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어려움 (적합 조건 3, 4 불충족).</t>
+          <t>본 기사는 특정 기업의 불법행위나 대규모 집단 피해가 아닌, 민법 개정으로 인한 유류분 소송의 법리 변화를 다루는 법률 분석입니다. 소송 상대방(다른 상속인)의 자력 불확실성, 집단적 피해의 부재, 그리고 기여 입증의 엄격함(적합 조건 1, 2, 3, 4 불충족)으로 인해 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[변호인들] 상속한정승인과 소송비용부담 사이 모순 해결이 시급하다</t>
+          <t>개정민법 시행에 따른 기여상속인의 유류분방어</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>hortitimes.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720027</t>
+          <t>http://www.hortitimes.com/news/articleView.html?idxno=33781</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 13:03:55.032316+00:00</t>
+          <t>2026-03-23 12:47:07.841177+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>개정 민법 시행으로 인한 상속 분쟁 증가 예상</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>기사는 유언의 형식 위반이나 유언자의 의사능력 부재를 이유로 유언 무효 확인 소송을 제기하는 경우에 대해 설명합니다. 유언 무효를 주장하는 측이 증명 책임을 진다는 점을 강조하며, 유언 당시의 상황을 입증하는 것이 중요하다고 언급합니다.</t>
+          <t>2026년 3월 17일 개정 민법이 시행되어 '상속권 상실 제도'가 도입되었다. 이는 부양의무를 중대하게 위반하거나 피상속인에게 심히 부당한 대우를 한 상속인의 상속권을 박탈할 수 있도록 하는 내용으로, 이른바 '구하라법'으로 불린다. 그러나 '중대한 위반' 등의 요건이 추상적이어서 향후 법정 다툼이 증가하고 소송 기간이 장기화될 우려가 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 유언 무효 확인 소송 절차와 증명 책임에 대한 일반적인 법률 자문 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
+          <t>새롭게 도입된 상속권 상실 제도는 '중대한 위반'이나 '심히 부당한 대우' 등 추상적인 요건을 포함하여 초기에는 판례 축적이 필요하며, 개별 사건의 승소 가능성 예측이 어렵습니다. 소송 상대방은 대기업이나 공공기관이 아닌 개별 상속인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 개별 가족 간의 분쟁이므로 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>100억 아파트는 아들, 2억 시골 땅은 딸 …아빠 유언장 맨정신으로 썼...</t>
+          <t>[생활 속 법률 - 상속] ‘상속권 상실’ 도입, 뭐가 달라졌나</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6103291</t>
+          <t>https://www.etoday.co.kr/news/view/2567651</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-17 00:49:10.900374+00:00</t>
+          <t>2026-03-21 00:42:54.702262+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>고(故) 이재우 대림통상 회장의 상속 재산인 서울 마포구 서교동 단독주택이 상속인 간의 공유물 분할 청구 소송으로 경매에 나와 감정가 219억원의 절반 수준인 123억원에 낙찰됐다. 이 주택은 3년여 만에 소규모 건설사에 팔리며 집주인이 바뀌었다. 대림통상은 최근 적자 전환하는 등 내부 사정이 좋지 않다.</t>
+          <t>정 변호사는 가업 승계 시 유류분 소송으로 인한 경영권 흔들림을 방지하기 위한 핵심 전략을 제시했습니다. 종류주식 발행, 주주 간 계약, 유언대용신탁 등 다양한 방법을 활용하여 사후 분쟁을 예방할 수 있다고 조언했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 사건은 상속인 간의 공유물 분할 청구 소송에 따른 경매로, 이미 부동산 매각이 종결된 사건입니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 명확한 상대방의 불법 행위로 인한 손해배상 청구 사건으로 보기 어렵습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 가업 승계 시 유류분 소송을 예방하기 위한 법률 전문가의 조언을 담고 있습니다. 소송금융 투자 대상이 되는 실제 분쟁이나 피해 사실이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>96억원 (감정가 219억원 대비 낙찰가 123억원 차액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>상속인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[단독] 200억대 회장님 저택, 반토막에 팔려…매출 3억대 건설사가 인수</t>
+          <t>매출 1000억 반도체 회사 일궜는데, 늦둥이 남동생이 꿀꺽…딸들은 '팽...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/16/2026031603763.html</t>
+          <t>https://www.news1.kr/society/general-society/6108145</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 00:41:24.043838+00:00</t>
+          <t>2026-03-21 00:37:50.316780+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이 기사는 피상속인의 증여로 유류분이 침해된 경우 유류분반환청구소송을 통해 재산을 돌려받을 때 발생하는 세금 문제를 다룹니다. 유류분 반환 재산은 증여세가 아닌 상속세 납부 의무를 지며, 기존 상속세 신고 내용을 수정하거나 증여세를 환급받을 수 있음을 설명합니다. 복합적인 세무 검토가 필요하므로 전문가와 상의할 것을 권장합니다.</t>
+          <t>이 기사는 치매 환자의 유언 유효성 여부와 의사능력 판단 기준에 대해 설명합니다. 공정증서에 의한 유언의 장점과 유언집행의 용이성을 강조하며, 최근 개정된 민법 조항과 유언대용신탁 등 자산 승계 방식에 대한 법률 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 유류분반환청구소송의 법률 및 세무적 쟁점을 설명하는 일반적인 정보성 글로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 기회를 발굴하기 위한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다. 유류분 소송은 개별 상속인 간의 문제로 집단적 피해(조건 3)에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 치매 환자의 유언 관련 법률 상식을 다루는 일반적인 법률 상담 칼럼입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 또는 진행 중인 공적 절차 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>내 몫 찾은 유류분, 세금 폭탄 피하는 법</t>
+          <t>[생활 속 법률톡] 치매가 있어도 유언을 할 수 있을까요?</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202602123361c</t>
+          <t>https://www.imaeil.com/page/view/2026032022480448910</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-16 00:42:53.198817+00:00</t>
+          <t>2026-03-21 00:34:11.809068+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>C씨</t>
+          <t>공동상속인</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 판결로 원고 패소 확정</t>
+          <t>상속권 상실 소송 및 기여분 제도 관련 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>사망한 어머니의 외화예금 30만 달러를 한 형제(C)가 사망신고 전 인출하여 자신의 계좌로 옮겼다. 다른 형제들(A, B)이 상속분 반환 소송을 제기했으나, 대법원은 상속회복청구의 소 제소기간 3년이 경과하여 부적법하다고 판단하며 원고들의 청구를 기각했다. 이 사건은 이미 대법원 판결로 종결되었다.</t>
+          <t>10년간 부모를 부양한 아들과 40년간 의절했던 자녀 사이에 상속 분쟁이 발생했습니다. 전문가들은 상속권 상실 소송보다는 '기여분' 제도를 활용하는 것이 더 현실적인 전략이라고 조언하며, 부양 기여를 인정받아 상속 재산을 더 확보하려는 법적 다툼이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이미 대법원 판결로 원고들의 청구가 시효 만료로 기각되어 사건이 종결됨. 소송금융 투자 대상으로서의 신규성이 없으며, 이미 패소한 사건에 대한 투자는 부적합함.</t>
+          <t>이 기사는 가족 간의 상속 분쟁을 다루고 있으며, '기여분' 제도와 같은 법률 전략에 초점을 맞추고 있습니다. 대기업이나 공공기관과 같은 자력 있는 상대방이 특정되지 않고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미화 30만 달러 (약 4억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>외화 30만 달러 인출한 형제, 왜 승소했나</t>
+          <t>10년 부양한 아들 vs 40년 의절 자녀, 상속 전쟁 막 올랐다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202602204453c</t>
+          <t>https://lawtalknews.co.kr/article/ACNC9SONGYVX</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-15 00:34:34.569593+00:00</t>
+          <t>2026-03-19 12:46:56.710728+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>개정 민법 시행 및 관련 분쟁 증가 예상</t>
+          <t>법률적 모순 지적 및 개선 필요성 제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 '개정 구하라법'이 국회 본회의를 통과하면서 상속권 상실 청구, 유류분 반환 방식 변경, 상속 기여분 인정 범위 확대 등 상속 분쟁의 주요 변화를 다룹니다. 특히 부양 의무를 저버리거나 패륜을 저지른 상속인의 권리를 박탈하고, 유류분 반환을 현금 지급 원칙으로 전환하며, 기여분을 통한 유류분 방어가 가능해진 점을 강조합니다. 이러한 변화로 인해 초기 법적 분쟁이 크게 늘어날 것으로 전망됩니다.</t>
+          <t>상속한정승인자가 피상속인의 채권자에게 패소할 경우, 법원이 소송비용을 상속한정승인자에게 부담시키는 판결을 내리는 모순적인 상황이 발생하고 있다. 이는 상속한정승인의 취지에 반하며, 상속인에게 예상치 못한 부담을 지우는 문제로, 법률적 해결이 시급하다는 내용의 변호인 논평 기사이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 '개정 구하라법' 시행에 따른 상속 분쟁의 법적 변화와 향후 분쟁 증가 가능성을 다루는 법률 해설 기사입니다. 특정 사건이나 피해 사실을 보도하는 것이 아니므로, 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 직접적으로 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 미충족)</t>
+          <t>기사는 상속한정승인 시 소송비용 부담에 대한 법률적 모순을 지적하는 논평으로, 특정 사건이나 가해자를 대상으로 하는 소송금융 투자 대상이 아님 (적합 조건 1, 2 불충족). 집단적 피해 가능성은 있으나, 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어려움 (적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>‘개정 구하라법’에 상속 기여분 제외까지...상속전문변호사가 말하는...</t>
+          <t>[변호인들] 상속한정승인과 소송비용부담 사이 모순 해결이 시급하다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031110154728776cf2d78c68_12</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720027</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-11 12:42:21.025848+00:00</t>
+          <t>2026-03-18 13:03:55.032316+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대만 배우 故 서희원의 어머니가 사위 구준엽에게 애틋함을 표하며 근황을 전했습니다. 현지에서 불거진 서희원의 460억 원대 유산 상속 갈등설에 대해 양측 모두 부인했으며, 구준엽은 자신의 법정 상속 권리를 서희원 모친에게 넘기겠다는 뜻을 밝혔습니다.</t>
+          <t>기사는 유언의 형식 위반이나 유언자의 의사능력 부재를 이유로 유언 무효 확인 소송을 제기하는 경우에 대해 설명합니다. 유언 무효를 주장하는 측이 증명 책임을 진다는 점을 강조하며, 유언 당시의 상황을 입증하는 것이 중요하다고 언급합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 서희원의 유산에 대한 상속 갈등설이 제기되었으나, 관련 당사자들이 모두 이를 부인하고 구준엽이 상속 권리를 서희원 모친에게 양도하겠다는 의사를 밝혀 실제 분쟁이 존재하지 않습니다. 따라서 소송금융 투자를 위한 실제 소송 대상이 없습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 유언 무효 확인 소송 절차와 증명 책임에 대한 일반적인 법률 자문 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>460억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>서희원 母, 구준엽 ‘아들’처럼 품었다…건강 걱정에 ‘유산 다툼’도...</t>
+          <t>100억 아파트는 아들, 2억 시골 땅은 딸 …아빠 유언장 맨정신으로 썼...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603090282</t>
+          <t>https://www.news1.kr/society/general-society/6103291</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-09 13:16:57.556532+00:00</t>
+          <t>2026-03-17 00:49:10.900374+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>공유물 분할 청구 소송에 따른 경매 종결</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>故 최진실 씨의 사망 후 남겨진 현금성 자산이 광고 위약금, 소송 비용, 종합소득세 등으로 사용되었으며, 부동산 두 채는 아들 최환희와 딸 최준희에게 각각 50%씩 상속되었다는 내용입니다. 기사는 유산 처리 현황을 다루고 있으며, 새로운 법적 분쟁의 발생 가능성은 언급되지 않았습니다.</t>
+          <t>고(故) 이재우 대림통상 회장의 상속 재산인 서울 마포구 서교동 단독주택이 상속인 간의 공유물 분할 청구 소송으로 경매에 나와 감정가 219억원의 절반 수준인 123억원에 낙찰됐다. 이 주택은 3년여 만에 소규모 건설사에 팔리며 집주인이 바뀌었다. 대림통상은 최근 적자 전환하는 등 내부 사정이 좋지 않다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사 내용은 故 최진실 씨의 유산 처리 및 상속 현황에 대한 보도로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 피해 사실이 명확히 드러나지 않습니다. 특정 가능한 피고나 피해 규모, 진행 중인 소송 절차가 없어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 사건은 상속인 간의 공유물 분할 청구 소송에 따른 경매로, 이미 부동산 매각이 종결된 사건입니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 명확한 상대방의 불법 행위로 인한 손해배상 청구 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>96억원 (감정가 219억원 대비 낙찰가 123억원 차액)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>상속인 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>조용할 날 없는 故최진실 家 [엑's 초점]</t>
+          <t>[단독] 200억대 회장님 저택, 반토막에 팔려…매출 3억대 건설사가 인수</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2119787</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/16/2026031603763.html</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-06 13:06:14.855466+00:00</t>
+          <t>2026-03-17 00:41:24.043838+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>가족 간 유산 분쟁, 언론을 통해 주장 대립 중</t>
+          <t>유류분반환청구소송 관련 법률 및 세무 정보 제공</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>故 최진실의 딸 최준희가 외할머니가 미성년자 시절 자신의 유산에 손을 댔다고 주장하며 횡령 의혹을 제기했습니다. 외할머니는 300억 유산설을 부인하며 최진실의 유산은 15억 현금성 자산이었고, 각종 비용으로 줄어든 후 부동산 두 채만 남았으며 이를 남매에게 상속했다고 반박했습니다. 가족 간의 유산 분쟁으로 언론을 통해 공방이 이어지고 있습니다.</t>
+          <t>이 기사는 피상속인의 증여로 유류분이 침해된 경우 유류분반환청구소송을 통해 재산을 돌려받을 때 발생하는 세금 문제를 다룹니다. 유류분 반환 재산은 증여세가 아닌 상속세 납부 의무를 지며, 기존 상속세 신고 내용을 수정하거나 증여세를 환급받을 수 있음을 설명합니다. 복합적인 세무 검토가 필요하므로 전문가와 상의할 것을 권장합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방이 개인(외할머니)으로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개인 상속 분쟁임. 기사 내용만으로는 상대방 책임이 명확하다고 보기 어렵고, 공적 절차 진행 중인 것도 없어 소송금융 투자 적합 조건에 부합하지 않음.</t>
+          <t>해당 기사는 유류분반환청구소송의 법률 및 세무적 쟁점을 설명하는 일반적인 정보성 글로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 기회를 발굴하기 위한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다. 유류분 소송은 개별 상속인 간의 문제로 집단적 피해(조건 3)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'♥11살 연상' 결혼 앞둔 최준희, 故 최진실 유산 논란 속  상속 일절 없...</t>
+          <t>내 몫 찾은 유류분, 세금 폭탄 피하는 법</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030642724</t>
+          <t>https://magazine.hankyung.com/money/article/202602123361c</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-06 12:58:57.084572+00:00</t>
+          <t>2026-03-16 00:42:53.198817+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>C씨</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>민법 개정 (유류분 반환 원칙 금전화, 구하라법 확대)</t>
+          <t>대법원 판결로 원고 패소 확정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>민법 개정을 통해 유류분 반환 원칙이 금전화되고 '구하라법'이 확대 적용된다. 이는 이미 진행 중인 상속 소송에도 영향을 미치며, 피상속인의 유언이나 공동상속인의 청구를 통해 상속권 상실이 가능해지는 등 상속 분쟁의 구조를 변화시킬 것으로 보인다.</t>
+          <t>사망한 어머니의 외화예금 30만 달러를 한 형제(C)가 사망신고 전 인출하여 자신의 계좌로 옮겼다. 다른 형제들(A, B)이 상속분 반환 소송을 제기했으나, 대법원은 상속회복청구의 소 제소기간 3년이 경과하여 부적법하다고 판단하며 원고들의 청구를 기각했다. 이 사건은 이미 대법원 판결로 종결되었다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 민법 개정(유류분 반환 원칙 금전화, 구하라법 확대)이라는 법률 변화에 대한 내용이다. 소송금융 투자 대상이 되는 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이미 대법원 판결로 원고들의 청구가 시효 만료로 기각되어 사건이 종결됨. 소송금융 투자 대상으로서의 신규성이 없으며, 이미 패소한 사건에 대한 투자는 부적합함.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미화 30만 달러 (약 4억 원)</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>유류분 반환 원칙 금전화…상속 분쟁 구조 바꾼 민법 개정 [윤지상의 가...</t>
+          <t>외화 30만 달러 인출한 형제, 왜 승소했나</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603063422i</t>
+          <t>https://magazine.hankyung.com/money/article/202602204453c</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-06 12:37:03.464713+00:00</t>
+          <t>2026-03-15 00:34:34.569593+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>개정 민법 시행 및 관련 분쟁 증가 예상</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>故 최진실의 어머니가 '300억 유산설'에 대해 해명하며 실제 유산 규모와 감소 과정을 설명했다. 광고 위약금, 소송, 종합소득세 등으로 현금이 줄어들었으며, 최종적으로 두 채의 부동산이 자녀들에게 50%씩 지분으로 남았다고 밝혔다.</t>
+          <t>이 기사는 '개정 구하라법'이 국회 본회의를 통과하면서 상속권 상실 청구, 유류분 반환 방식 변경, 상속 기여분 인정 범위 확대 등 상속 분쟁의 주요 변화를 다룹니다. 특히 부양 의무를 저버리거나 패륜을 저지른 상속인의 권리를 박탈하고, 유류분 반환을 현금 지급 원칙으로 전환하며, 기여분을 통한 유류분 방어가 가능해진 점을 강조합니다. 이러한 변화로 인해 초기 법적 분쟁이 크게 늘어날 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 故 최진실 유산에 대한 과거 상황과 현재의 해명에 초점을 맞추고 있으며, 소송금융 투자를 위한 새로운 법적 분쟁이나 잠재적 소송을 제시하지 않습니다. 특정할 수 있는 피고나 소송 원인이 없으며, 언급된 '소송'은 과거에 발생하여 유산이 감소한 원인으로 설명됩니다.</t>
+          <t>이 기사는 '개정 구하라법' 시행에 따른 상속 분쟁의 법적 변화와 향후 분쟁 증가 가능성을 다루는 법률 해설 기사입니다. 특정 사건이나 피해 사실을 보도하는 것이 아니므로, 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 직접적으로 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>故최진실 母, '300억 유산설' 억울..해명  최진실·조성민 부동산 3채, 손...</t>
+          <t>‘개정 구하라법’에 상속 기여분 제외까지...상속전문변호사가 말하는...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801920</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031110154728776cf2d78c68_12</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 01:54:37.730575+00:00</t>
+          <t>2026-03-11 12:42:21.025848+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>과거 유산 횡령 의혹 및 300억 유산설에 대한 외할머니의 해명</t>
+          <t>상속 갈등설 부인 및 권리 양도 의사 표명으로 분쟁 종결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>故 최진실의 모친 정옥숙 씨가 딸 최준희의 '외할머니 횡령' 주장과 '300억 유산설'에 대해 해명했습니다. 정 씨는 최진실의 현금성 자산이 15억 원 정도였으며, 광고 위약금 등으로 빠르게 소진되었고, 남은 유산은 두 자녀에게 상속된 부동산 두 채라고 밝혔습니다. 현재 부동산 임대 수익은 자녀들에게 돌아가고 있으며, 정 씨는 유산 관련 루머에 대한 억울함을 호소했습니다.</t>
+          <t>대만 배우 故 서희원의 어머니가 사위 구준엽에게 애틋함을 표하며 근황을 전했습니다. 현지에서 불거진 서희원의 460억 원대 유산 상속 갈등설에 대해 양측 모두 부인했으며, 구준엽은 자신의 법정 상속 권리를 서희원 모친에게 넘기겠다는 뜻을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 사건은 가족 간 유산 분쟁 및 횡령 의혹에 대한 해명 기사로, 상대방의 책임이 명확하지 않고, 잠재적 상대방(개인)의 자력이 충분하다고 보기 어렵습니다. 집단적 피해가 아니며, 피해 규모 또한 기사 내용상 논쟁의 여지가 크고 명확히 파악되지 않습니다. 현재 진행 중인 공적 절차나 소송에 대한 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>기사 내용에 따르면 서희원의 유산에 대한 상속 갈등설이 제기되었으나, 관련 당사자들이 모두 이를 부인하고 구준엽이 상속 권리를 서희원 모친에게 양도하겠다는 의사를 밝혀 실제 분쟁이 존재하지 않습니다. 따라서 소송금융 투자를 위한 실제 소송 대상이 없습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>460억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (최준희)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>故최진실 母가 밝힌 '300억 유산설' 전말</t>
+          <t>서희원 母, 구준엽 ‘아들’처럼 품었다…건강 걱정에 ‘유산 다툼’도...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260305_0003536837</t>
+          <t>https://isplus.com/article/view/isp202603090282</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-06 01:52:42.314618+00:00</t>
+          <t>2026-03-09 13:16:57.556532+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
-      <c r="E24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>故 최진실 씨의 유산 상속과 관련하여 광고 위약금, 소송 비용, 종합소득세 등 여러 비용이 발생하고 있으며, 상속 시 빚과 소송을 함께 떠안을 수 있다는 내용이 언급되었습니다. 기사 제목에서 '외할머니가 돈 가져갔다?'는 유산 관련 논란이 있음을 시사합니다.</t>
+          <t>故 최진실 씨의 사망 후 남겨진 현금성 자산이 광고 위약금, 소송 비용, 종합소득세 등으로 사용되었으며, 부동산 두 채는 아들 최환희와 딸 최준희에게 각각 50%씩 상속되었다는 내용입니다. 기사는 유산 처리 현황을 다루고 있으며, 새로운 법적 분쟁의 발생 가능성은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 제한적이며, 소송 상대방의 책임이 명확히 특정되지 않고(적합 조건 1 미충족) 상대방의 자력 또한 불분명합니다(적합 조건 2 미충족). 집단적 피해가 아닌 개인 유산 관련 분쟁으로 보이며(적합 조건 3 미충족), 피해 규모나 증거에 대한 정보도 부족합니다(적합 조건 4, 5 미충족). 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>기사 내용은 故 최진실 씨의 유산 처리 및 상속 현황에 대한 보도로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 피해 사실이 명확히 드러나지 않습니다. 특정 가능한 피고나 피해 규모, 진행 중인 소송 절차가 없어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 또는 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“외할머니가 돈 가져갔다?”…최진실 유산 논란 진실</t>
+          <t>조용할 날 없는 故최진실 家 [엑's 초점]</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11980048</t>
+          <t>https://www.xportsnews.com/article/2119787</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 01:47:38.952124+00:00</t>
+          <t>2026-03-06 13:06:14.855466+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>최진실 모친 정옥숙</t>
+          <t>최진실의 어머니</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>유튜브 채널에서 의혹 제기 및 당사자 반박</t>
+          <t>가족 간 유산 분쟁, 언론을 통해 주장 대립 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>고 최진실의 딸 최준희 씨가 외할머니가 미성년자 시절 자신의 유산을 횡령했다고 주장하며 논란이 재점화되었습니다. 외할머니 정옥숙 씨는 300억 유산설을 부인하며, 최진실 사망 후 자녀들의 교육비와 생활고를 감당했다고 반박했습니다. 현재 유튜브 채널을 통해 의혹이 제기되고 당사자의 입장이 보도된 상황입니다.</t>
+          <t>故 최진실의 딸 최준희가 외할머니가 미성년자 시절 자신의 유산에 손을 댔다고 주장하며 횡령 의혹을 제기했습니다. 외할머니는 300억 유산설을 부인하며 최진실의 유산은 15억 현금성 자산이었고, 각종 비용으로 줄어든 후 부동산 두 채만 남았으며 이를 남매에게 상속했다고 반박했습니다. 가족 간의 유산 분쟁으로 언론을 통해 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>최준희 씨의 횡령 주장이 있으나, 상대방(외할머니)은 이를 강력히 부인하며 오히려 생활고를 겪었다고 주장하여 책임 소재가 불분명합니다. 또한, 상대방의 자력이 충분하다고 보기 어렵고, 피해 규모도 기사 내용만으로는 '300억'이라는 주장이 사실과 다르다는 반박이 있어 명확하지 않습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+          <t>상대방이 개인(외할머니)으로 자력 충분 조건에 부합하지 않으며, 집단적 피해가 아닌 개인 상속 분쟁임. 기사 내용만으로는 상대방 책임이 명확하다고 보기 어렵고, 공적 절차 진행 중인 것도 없어 소송금융 투자 적합 조건에 부합하지 않음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>최진실이 남긴 '300억' 유산 횡령? … 모친  딸 통장엔 15억뿐, 건물 2채...</t>
+          <t>'♥11살 연상' 결혼 앞둔 최준희, 故 최진실 유산 논란 속  상속 일절 없...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030608431078477</t>
+          <t>https://www.tenasia.co.kr/article/2026030642724</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-06 00:58:21.137677+00:00</t>
+          <t>2026-03-06 12:58:57.084572+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr"/>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>민법 개정 (유류분 반환 원칙 금전화, 구하라법 확대)</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>고 최진실 씨의 모친이 300억 원 유산설에 대해 해명했습니다. 실제 현금성 자산은 약 15억 원이었으며, 광고 위약금, 소송, 세금 등으로 빠르게 줄었다고 밝혔습니다. 남은 유산은 잠원동 주택과 오피스텔 각 한 채로, 두 자녀에게 상속될 예정입니다.</t>
+          <t>민법 개정을 통해 유류분 반환 원칙이 금전화되고 '구하라법'이 확대 적용된다. 이는 이미 진행 중인 상속 소송에도 영향을 미치며, 피상속인의 유언이나 공동상속인의 청구를 통해 상속권 상실이 가능해지는 등 상속 분쟁의 구조를 변화시킬 것으로 보인다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>기사는 고 최진실 씨의 유산 규모에 대한 과거 사실을 해명하는 내용으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이 아닙니다. 언급된 '소송'은 과거에 발생하여 유산 감소의 원인이 된 사건들로, 이미 종결된 것으로 판단됩니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 민법 개정(유류분 반환 원칙 금전화, 구하라법 확대)이라는 법률 변화에 대한 내용이다. 소송금융 투자 대상이 되는 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>故 최진실, 통장에 15억 …모친 '300억 유산설' 해명했다</t>
+          <t>유류분 반환 원칙 금전화…상속 분쟁 구조 바꾼 민법 개정 [윤지상의 가...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030608275152279</t>
+          <t>https://www.hankyung.com/article/202603063422i</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-06 00:57:11.100363+00:00</t>
+          <t>2026-03-06 12:37:03.464713+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>故 최진실의 유산이 수백억 원대라는 루머에 대해 모친 정옥숙씨가 사실이 아니라고 해명했습니다. 딸 최준희가 과거 외할머니의 재산 횡령 의혹을 제기했으나, 모친은 자녀들의 동의 하에 유산을 투명하게 관리했으며, 현재 두 자녀에게 부동산 임대 수익이 지급되고 있다고 주장했습니다. 이 논란은 최준희의 결혼 발표와 함께 다시 불거졌습니다.</t>
+          <t>故 최진실의 어머니가 '300억 유산설'에 대해 해명하며 실제 유산 규모와 감소 과정을 설명했다. 광고 위약금, 소송, 종합소득세 등으로 현금이 줄어들었으며, 최종적으로 두 채의 부동산이 자녀들에게 50%씩 지분으로 남았다고 밝혔다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(모친)이 대기업이나 공공기관이 아니며, 피해자 수가 2명으로 집단적 피해에 해당하지 않습니다. 기사 내용상 상대방의 책임이 명확하지 않고, 유산 규모에 대한 논란이 있으나 기사에서는 수백억 원대 유산설을 부인하고 있어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 현재 공적 절차가 진행 중이라는 언급이 없습니다.</t>
+          <t>이 기사는 故 최진실 유산에 대한 과거 상황과 현재의 해명에 초점을 맞추고 있으며, 소송금융 투자를 위한 새로운 법적 분쟁이나 잠재적 소송을 제시하지 않습니다. 특정할 수 있는 피고나 소송 원인이 없으며, 언급된 '소송'은 과거에 발생하여 유산이 감소한 원인으로 설명됩니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>故 최진실 유산이 300억?…모친 “남긴 건 부동산 2채뿐”</t>
+          <t>故최진실 母, '300억 유산설' 억울..해명  최진실·조성민 부동산 3채, 손...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/accident/2026/03/06/20260306500016?wlog_tag3=naver</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=801920</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-06 00:56:10.422816+00:00</t>
+          <t>2026-03-06 01:54:37.730575+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>과거 유산 관리 및 소송 관련 내용 해명</t>
+          <t>과거 유산 횡령 의혹 및 300억 유산설에 대한 외할머니의 해명</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>故 최진실의 어머니가 300억 원 유산설에 대해 해명했다. 최진실 사망 후 현금성 자산은 약 15억 원이었으나, 광고 위약금, 소송, 세금 등으로 빠르게 감소했다고 밝혔다. 남은 유산은 잠원동 주택과 오피스텔 등 부동산이었다.</t>
+          <t>故 최진실의 모친 정옥숙 씨가 딸 최준희의 '외할머니 횡령' 주장과 '300억 유산설'에 대해 해명했습니다. 정 씨는 최진실의 현금성 자산이 15억 원 정도였으며, 광고 위약금 등으로 빠르게 소진되었고, 남은 유산은 두 자녀에게 상속된 부동산 두 채라고 밝혔습니다. 현재 부동산 임대 수익은 자녀들에게 돌아가고 있으며, 정 씨는 유산 관련 루머에 대한 억울함을 호소했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>이 기사는 故 최진실의 유산 관리와 관련된 과거의 재정적 상황을 해명하는 내용입니다. 새로운 소송의 상대방이나 명확한 소송 사유가 특정되지 않으며, 언급된 '소송'과 '세금'으로 인한 자산 감소는 이미 종결된 과거의 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 가족 간 유산 분쟁 및 횡령 의혹에 대한 해명 기사로, 상대방의 책임이 명확하지 않고, 잠재적 상대방(개인)의 자력이 충분하다고 보기 어렵습니다. 집단적 피해가 아니며, 피해 규모 또한 기사 내용상 논쟁의 여지가 크고 명확히 파악되지 않습니다. 현재 진행 중인 공적 절차나 소송에 대한 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (최준희)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[TOP이슈] 故최진실 母, 뒤늦게 밝힌 '300억 유산설' 전말… 너무 억울해...</t>
+          <t>故최진실 母가 밝힌 '300억 유산설' 전말</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15992841</t>
+          <t>https://www.newsis.com/view/NISX20260305_0003536837</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-06 00:50:27.455927+00:00</t>
+          <t>2026-03-06 01:52:42.314618+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>유산 관리 관련 루머 해명</t>
+          <t>유산 상속 관련 분쟁 가능성</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>고 최진실의 유산 규모에 대한 루머가 확산되자, 모친 정옥숙 씨가 현금성 자산 15억 원과 부동산 두 채의 상속 및 관리 내역을 설명했습니다. 자녀들의 교육비 지출과 유산 관리의 어려움을 토로하며 루머를 해명하는 내용으로, 현재 특정 법적 분쟁이 진행 중인 상황은 아닙니다.</t>
+          <t>故 최진실 씨의 유산 상속과 관련하여 광고 위약금, 소송 비용, 종합소득세 등 여러 비용이 발생하고 있으며, 상속 시 빚과 소송을 함께 떠안을 수 있다는 내용이 언급되었습니다. 기사 제목에서 '외할머니가 돈 가져갔다?'는 유산 관련 논란이 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사 내용은 고 최진실 유산에 대한 루머 해명 및 가족 측의 설명으로, 특정 상대방의 명확한 책임이나 불법 행위가 드러나지 않습니다 (적합 조건 1 불충족). 집단적 피해가 아니며 (적합 조건 3 불충족), 현재 진행 중인 공적 절차나 소송도 언급되지 않아 (적합 조건 6 불충족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용이 매우 제한적이며, 소송 상대방의 책임이 명확히 특정되지 않고(적합 조건 1 미충족) 상대방의 자력 또한 불분명합니다(적합 조건 2 미충족). 집단적 피해가 아닌 개인 유산 관련 분쟁으로 보이며(적합 조건 3 미충족), 피해 규모나 증거에 대한 정보도 부족합니다(적합 조건 4, 5 미충족). 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>2명 (최환희, 최준희)</t>
+          <t>1명 또는 소수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘유산 300억설’ 故최진실 母 “현금 15억뿐, 세금 내니 바닥”</t>
+          <t>“외할머니가 돈 가져갔다?”…최진실 유산 논란 진실</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1591039?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11980048</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 00:49:58.251482+00:00</t>
+          <t>2026-03-06 01:47:38.952124+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>구광모 LG그룹 회장</t>
+          <t>최진실 모친 정옥숙</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 진행 중</t>
+          <t>유튜브 채널에서 의혹 제기 및 당사자 반박</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>고 구본무 전 LG 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 낸 상속회복 청구소송에서 1심 패소 후 항소했습니다. 1심 재판부는 재산분할 협의서가 유효하며 기망 행위가 없었다고 판단했습니다. 총 2조원 규모의 상속재산 중 세 모녀는 5000억원 규모를 받았습니다.</t>
+          <t>고 최진실의 딸 최준희 씨가 외할머니가 미성년자 시절 자신의 유산을 횡령했다고 주장하며 논란이 재점화되었습니다. 외할머니 정옥숙 씨는 300억 유산설을 부인하며, 최진실 사망 후 자녀들의 교육비와 생활고를 감당했다고 반박했습니다. 현재 유튜브 채널을 통해 의혹이 제기되고 당사자의 입장이 보도된 상황입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(LG그룹 회장), 분쟁 금액이 크지만(2조원 규모 상속재산), 원고들이 1심에서 패소하여 소송 승소 가능성이 낮게 평가될 수 있음. 이는 소송금융 투자에 있어 높은 위험 요소로 작용합니다.</t>
+          <t>최준희 씨의 횡령 주장이 있으나, 상대방(외할머니)은 이를 강력히 부인하며 오히려 생활고를 겪었다고 주장하여 책임 소재가 불분명합니다. 또한, 상대방의 자력이 충분하다고 보기 어렵고, 피해 규모도 기사 내용만으로는 '300억'이라는 주장이 사실과 다르다는 반박이 있어 명확하지 않습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2조원 규모 상속재산 중 일부</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>LG집안 상속재산 소송 패소한 세모녀, 1심 판결에 항소</t>
+          <t>최진실이 남긴 '300억' 유산 횡령? … 모친  딸 통장엔 15억뿐, 건물 2채...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260304520358?OutUrl=naver</t>
+          <t>https://www.sidae.com/article/2026030608431078477</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-05 01:48:47.887932+00:00</t>
+          <t>2026-03-06 00:58:21.137677+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>공시송달로 인해 어머니의 상속채무 판결 사실을 알지 못했던 상속인의 통장이 압류된 사건입니다. 상속인은 재판기록 열람 후 상속재산 한정승인 심판청구 및 추완항소를 통해 상속채무에서 벗어나고 통장 압류를 해제할 수 있습니다. 이는 개별적인 법률 자문 사례로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해가 확인되지 않습니다.</t>
+          <t>고 최진실 씨의 모친이 300억 원 유산설에 대해 해명했습니다. 실제 현금성 자산은 약 15억 원이었으며, 광고 위약금, 소송, 세금 등으로 빠르게 줄었다고 밝혔습니다. 남은 유산은 잠원동 주택과 오피스텔 각 한 채로, 두 자녀에게 상속될 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건 1개 이하 (증거 확보 가능성만 해당). 이 사건은 개별적인 상속채무 및 통장 압류 건으로, 집단적 피해가 아니며(조건 3 불충족) 피해 규모가 특정되지 않아(조건 4 불충족) 소송금융 투자 대상으로 적합성이 낮습니다. 상대방(채권추심업체)의 책임이 명확한 불법행위가 아닌 법적 절차에 따른 것이므로(조건 1 불충족) 투자 매력이 부족합니다.</t>
+          <t>기사는 고 최진실 씨의 유산 규모에 대한 과거 사실을 해명하는 내용으로, 새로운 소송금융 투자 기회를 제공하는 법적 분쟁이 아닙니다. 언급된 '소송'은 과거에 발생하여 유산 감소의 원인이 된 사건들로, 이미 종결된 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>생활법률 상식(가사) - 상속채무와 통장압류</t>
+          <t>故 최진실, 통장에 15억 …모친 '300억 유산설' 해명했다</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547338</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030608275152279</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-05 01:42:43.354292+00:00</t>
+          <t>2026-03-06 00:57:11.100363+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>정옥숙</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>일반적인 법률 전략 및 잠재적 분쟁 가능성 논의</t>
+          <t>유산 관련 논란 재점화, 과거 횡령 의혹 제기</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>이 기사는 동성 커플이 유언, 증여, 신탁, 보험, 공동명의 등 다양한 법률 전략을 통해 재산을 보호하는 방법을 제시합니다. 현행법의 틈새를 활용하여 소중한 사람을 지키려는 노력을 설명하며, 특히 유류분권리자에게 손해를 가할 경우 소송 대상이 될 수 있음을 언급합니다. 이는 잠재적인 법적 분쟁에 대비하기 위한 정보 제공 목적의 기사입니다.</t>
+          <t>故 최진실의 유산이 수백억 원대라는 루머에 대해 모친 정옥숙씨가 사실이 아니라고 해명했습니다. 딸 최준희가 과거 외할머니의 재산 횡령 의혹을 제기했으나, 모친은 자녀들의 동의 하에 유산을 투명하게 관리했으며, 현재 두 자녀에게 부동산 임대 수익이 지급되고 있다고 주장했습니다. 이 논란은 최준희의 결혼 발표와 함께 다시 불거졌습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 동성 커플의 재산 보호를 위한 법률 전략을 다루는 일반적인 정보성 기사입니다. 특정 사건이나 피해 발생 사실, 명확한 상대방, 구체적인 피해 규모 등이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(모친)이 대기업이나 공공기관이 아니며, 피해자 수가 2명으로 집단적 피해에 해당하지 않습니다. 기사 내용상 상대방의 책임이 명확하지 않고, 유산 규모에 대한 논란이 있으나 기사에서는 수백억 원대 유산설을 부인하고 있어 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 현재 공적 절차가 진행 중이라는 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>유언장 써도 못 받아?  동성 커플 재산 지키는 법률 전략</t>
+          <t>故 최진실 유산이 300억?…모친 “남긴 건 부동산 2채뿐”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/HI1QAQYCMQNW</t>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/06/20260306500016?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-05 01:20:42.511263+00:00</t>
+          <t>2026-03-06 00:56:10.422816+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>1심 원고 패소 후 항소 진행 중</t>
+          <t>과거 유산 관리 및 소송 관련 내용 해명</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>구광모 LG그룹 회장을 상대로 고 구본무 회장의 미망인과 두 딸이 제기한 상속회복 청구 소송에서 1심 법원은 원고 패소 판결을 내렸다. 원고 측은 구 회장이 차명 지분을 상속받아 상속재산이 왜곡되었다고 주장했으나, 법원은 이를 입증할 증거가 부족하다고 판단했다. 원고 측은 1심 판결에 불복하여 항소장을 제출하며 법적 분쟁은 현재 진행형이다.</t>
+          <t>故 최진실의 어머니가 300억 원 유산설에 대해 해명했다. 최진실 사망 후 현금성 자산은 약 15억 원이었으나, 광고 위약금, 소송, 세금 등으로 빠르게 감소했다고 밝혔다. 남은 유산은 잠원동 주택과 오피스텔 등 부동산이었다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>1심 재판에서 원고 패소 판결이 내려져 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 차명 지분 입증 증거가 부족하다고 판단됨(적합 조건 5 불충족). 소송 상대방(구광모 회장)의 자력은 충분하고(적합 조건 2 충족) 피해 규모는 크지만(적합 조건 4 충족), 1심 패소는 소송금융 투자에 있어 높은 리스크 요인으로 작용함.</t>
+          <t>이 기사는 故 최진실의 유산 관리와 관련된 과거의 재정적 상황을 해명하는 내용입니다. 새로운 소송의 상대방이나 명확한 소송 사유가 특정되지 않으며, 언급된 '소송'과 '세금'으로 인한 자산 감소는 이미 종결된 과거의 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[심층분석] ‘LG家 상속 분쟁’ 구광모 승소·차명지분 의혹 해소 이끈...</t>
+          <t>[TOP이슈] 故최진실 母, 뒤늦게 밝힌 '300억 유산설' 전말… 너무 억울해...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mediawatch.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.mediawatch.kr/news/article.html?no=258845</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15992841</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-05 00:50:51.002590+00:00</t>
+          <t>2026-03-06 00:50:27.455927+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>정옥숙</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>유산 상속 관련 민사 소송 및 형사 고발 진행 중</t>
+          <t>유산 관리 관련 루머 해명</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>LG 구광모 회장이 부친 고 구본무 회장의 유산 상속을 둘러싼 민사 소송과 형사 고발에 연루되어 있다는 내용이 보도되었습니다. 이는 이재용, 최태원 회장 등 다른 오너들의 공정위 소송, 이혼 소송과 함께 '오너 리스크'의 일환으로 언급되며 장기간 이어지고 있습니다.</t>
+          <t>고 최진실의 유산 규모에 대한 루머가 확산되자, 모친 정옥숙 씨가 현금성 자산 15억 원과 부동산 두 채의 상속 및 관리 내역을 설명했습니다. 자녀들의 교육비 지출과 유산 관리의 어려움을 토로하며 루머를 해명하는 내용으로, 현재 특정 법적 분쟁이 진행 중인 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사는 LG 구광모 회장의 유산 상속 관련 민사 소송 및 형사 고발 등 오너 개인의 법적 분쟁을 다루고 있습니다. 이는 집단적 피해를 입은 다수의 피해자가 대기업 등을 상대로 손해배상을 청구하는 소송금융 투자 대상과는 거리가 멀어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 고 최진실 유산에 대한 루머 해명 및 가족 측의 설명으로, 특정 상대방의 명확한 책임이나 불법 행위가 드러나지 않습니다 (적합 조건 1 불충족). 집단적 피해가 아니며 (적합 조건 3 불충족), 현재 진행 중인 공적 절차나 소송도 언급되지 않아 (적합 조건 6 불충족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (최환희, 최준희)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[재계 x 파일] 이재용·최태원·구광모, 오너리스크 해소 후 '위기론 돌...</t>
+          <t>‘유산 300억설’ 故최진실 母 “현금 15억뿐, 세금 내니 바닥”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513607</t>
+          <t>https://www.sportsseoul.com/news/read/1591039?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-28 01:32:04.691606+00:00</t>
+          <t>2026-03-06 00:49:58.251482+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>구광모 LG그룹 회장</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>1심 패소 후 항소 진행 중</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>기사는 '구하라법'의 도입으로 상속법에 큰 변화가 예상되며, 유언이 없는 경우 공동상속인의 청구권과 상속재산 관리·보존에 대한 법원의 역할 등을 다루고 있습니다. 이는 특정 사건이 아닌 법률 제도 자체의 해설입니다.</t>
+          <t>고 구본무 전 LG 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 낸 상속회복 청구소송에서 1심 패소 후 항소했습니다. 1심 재판부는 재산분할 협의서가 유효하며 기망 행위가 없었다고 판단했습니다. 총 2조원 규모의 상속재산 중 세 모녀는 5000억원 규모를 받았습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>본 기사는 '구하라법'이라는 법률 제도의 도입과 그로 인한 상속법의 변화를 설명하는 법률 해설 기사입니다. 특정 피해자와 가해자가 존재하는 분쟁 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방에게 자력이 충분하고(LG그룹 회장), 분쟁 금액이 크지만(2조원 규모 상속재산), 원고들이 1심에서 패소하여 소송 승소 가능성이 낮게 평가될 수 있음. 이는 소송금융 투자에 있어 높은 위험 요소로 작용합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2조원 규모 상속재산 중 일부</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>피보다 진한 의무…구하라법이 가져올 상속의 대전환</t>
+          <t>LG집안 상속재산 소송 패소한 세모녀, 1심 판결에 항소</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202601187557c</t>
+          <t>http://www.segyebiz.com/newsView/20260304520358?OutUrl=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-24 00:33:39.547787+00:00</t>
+          <t>2026-03-05 01:48:47.887932+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>채권추심업체</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>공시송달로 인한 상속채무 판결 확정 및 통장 압류, 추완항소 및 한정승인 절차 진행 가능</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
+          <t>공시송달로 인해 어머니의 상속채무 판결 사실을 알지 못했던 상속인의 통장이 압류된 사건입니다. 상속인은 재판기록 열람 후 상속재산 한정승인 심판청구 및 추완항소를 통해 상속채무에서 벗어나고 통장 압류를 해제할 수 있습니다. 이는 개별적인 법률 자문 사례로, 소송금융 투자 대상으로서의 집단성이나 대규모 피해가 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>적합 조건 1개 이하 (증거 확보 가능성만 해당). 이 사건은 개별적인 상속채무 및 통장 압류 건으로, 집단적 피해가 아니며(조건 3 불충족) 피해 규모가 특정되지 않아(조건 4 불충족) 소송금융 투자 대상으로 적합성이 낮습니다. 상대방(채권추심업체)의 책임이 명확한 불법행위가 아닌 법적 절차에 따른 것이므로(조건 1 불충족) 투자 매력이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>생활법률 상식(가사) - 상속채무와 통장압류</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>domin.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547338</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:42:43.354292+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>일반적인 법률 전략 및 잠재적 분쟁 가능성 논의</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>이 기사는 동성 커플이 유언, 증여, 신탁, 보험, 공동명의 등 다양한 법률 전략을 통해 재산을 보호하는 방법을 제시합니다. 현행법의 틈새를 활용하여 소중한 사람을 지키려는 노력을 설명하며, 특히 유류분권리자에게 손해를 가할 경우 소송 대상이 될 수 있음을 언급합니다. 이는 잠재적인 법적 분쟁에 대비하기 위한 정보 제공 목적의 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>이 기사는 동성 커플의 재산 보호를 위한 법률 전략을 다루는 일반적인 정보성 기사입니다. 특정 사건이나 피해 발생 사실, 명확한 상대방, 구체적인 피해 규모 등이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>유언장 써도 못 받아?  동성 커플 재산 지키는 법률 전략</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/HI1QAQYCMQNW</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:20:42.511263+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>구광모 LG그룹 회장</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>1심 원고 패소 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>구광모 LG그룹 회장을 상대로 고 구본무 회장의 미망인과 두 딸이 제기한 상속회복 청구 소송에서 1심 법원은 원고 패소 판결을 내렸다. 원고 측은 구 회장이 차명 지분을 상속받아 상속재산이 왜곡되었다고 주장했으나, 법원은 이를 입증할 증거가 부족하다고 판단했다. 원고 측은 1심 판결에 불복하여 항소장을 제출하며 법적 분쟁은 현재 진행형이다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>1심 재판에서 원고 패소 판결이 내려져 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 차명 지분 입증 증거가 부족하다고 판단됨(적합 조건 5 불충족). 소송 상대방(구광모 회장)의 자력은 충분하고(적합 조건 2 충족) 피해 규모는 크지만(적합 조건 4 충족), 1심 패소는 소송금융 투자에 있어 높은 리스크 요인으로 작용함.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>[심층분석] ‘LG家 상속 분쟁’ 구광모 승소·차명지분 의혹 해소 이끈...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>mediawatch.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.mediawatch.kr/news/article.html?no=258845</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:50:51.002590+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>유산 상속 관련 민사 소송 및 형사 고발 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>LG 구광모 회장이 부친 고 구본무 회장의 유산 상속을 둘러싼 민사 소송과 형사 고발에 연루되어 있다는 내용이 보도되었습니다. 이는 이재용, 최태원 회장 등 다른 오너들의 공정위 소송, 이혼 소송과 함께 '오너 리스크'의 일환으로 언급되며 장기간 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>기사는 LG 구광모 회장의 유산 상속 관련 민사 소송 및 형사 고발 등 오너 개인의 법적 분쟁을 다루고 있습니다. 이는 집단적 피해를 입은 다수의 피해자가 대기업 등을 상대로 손해배상을 청구하는 소송금융 투자 대상과는 거리가 멀어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>[재계 x 파일] 이재용·최태원·구광모, 오너리스크 해소 후 '위기론 돌...</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513607</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:32:04.691606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>기사는 '구하라법'의 도입으로 상속법에 큰 변화가 예상되며, 유언이 없는 경우 공동상속인의 청구권과 상속재산 관리·보존에 대한 법원의 역할 등을 다루고 있습니다. 이는 특정 사건이 아닌 법률 제도 자체의 해설입니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>본 기사는 '구하라법'이라는 법률 제도의 도입과 그로 인한 상속법의 변화를 설명하는 법률 해설 기사입니다. 특정 피해자와 가해자가 존재하는 분쟁 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>피보다 진한 의무…구하라법이 가져올 상속의 대전환</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/money/article/202601187557c</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:33:39.547787+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
           <t>이 기사는 법무사가 작성한 법률 칼럼으로, 부친 사망 후 한정승인을 한 상속인이 상속재산 파산신청을 반드시 해야 하는지에 대한 법률적 해석을 다룹니다. 원칙적으로 상속파산신청이 필수는 아니지만, 상속재산을 부당하게 처분하거나 채권자 공고 의무를 이행하지 않는 등 특정 상황에서는 개인 책임을 질 수 있음을 대법원 판례를 인용하여 설명합니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건에 대한 보도가 아닌, 한정승인 상속인의 책임에 대한 일반적인 법률 칼럼입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 제시되어 있지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
         <is>
           <t>[생활법무카페] 파산신청 안한 한정승인 상속인의 책임</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>kyeongin.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.kyeongin.com/article/1759376</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-02-23 13:06:42.092047+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N41"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>