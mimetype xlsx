--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="26" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1170 +533,1242 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>배다른 동생</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>유언무효확인소송 및 상속재산분할청구소송 진행 중</t>
+          <t>친생자관계부존재확인소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>청호나이스 회장의 전처 아들 정씨가 유언무효확인소송과 상속재산분할청구소송을 제기했다. 소송 결과에 따라 정씨는 청호나이스 지분을 최대 20%가량 확보할 수 있으며, 이는 청호나이스 M&amp;A의 변수로 작용할 전망이다.</t>
+          <t>사연자는 20년간 홀어머니를 모셨으나, 어머니 사망 후 상속재산 정리 중 아버지의 외도로 태어난 배다른 동생이 가족관계등록부에 올라있어 상속재산의 절반을 가져갈 위기에 처했습니다. 사연자는 배다른 동생을 상대로 친생자관계부존재확인소송을 통해 상속권을 지키고자 합니다. 이 소송이 인용되면 배다른 동생은 상속인에서 제외됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>청호나이스 지분 10~20%를 다투는 소송으로, 대상 자산의 규모가 크고(피해 규모가 큼), 상대방(청호나이스 관련 상속인들)의 자력이 충분하다고 볼 수 있습니다. 유언의 유효성 등 증거 확보 및 법리 다툼이 예상됩니다. 다만, 집단적 피해가 아닌 개인 간 상속 분쟁입니다.</t>
+          <t>아버지의 허위 등록으로 인한 가족관계등록부상 오류가 명확하여 친생자관계부존재확인소송의 법적 근거가 뚜렷하고(상대방 책임이 비교적 명확함), 어머니 명의의 건물 한 채라는 상당한 규모의 상속재산이 걸려 있으며(피해 규모가 큼), 가족관계증명서, 가족 증언 등으로 증거 확보가 가능합니다(증거가 있거나 확보 가능함). 다만, 상대방이 개인이므로 자력 조건은 불분명합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>청호나이스 지분 10~20% 상당</t>
+          <t>건물 한 채 상당</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (정씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>청호나이스 M A, 변수로 떠오른 ‘회장 전처 아들’</t>
+          <t>[조담소]홀어머니 20년 모신 외동딸...상속 서류 속 '낯선 이름'의 정체...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/market_trend/2026/04/20/SHDSN3OPZFEQFALETZOSKXGP3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202608061745086080</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-02 07:03:16.812686+00:00</t>
+          <t>2026-08-19 13:01:51.550849+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>변론 마무리 단계, 판결 선고 임박</t>
+          <t>유언무효확인소송 및 상속재산분할청구소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>BYC 일가의 300억 원 규모 유산 청구 소송이 3년 만에 변론을 마무리했다. 서울중앙지법에서 진행된 이 사건은 재판부가 변론 절차를 종결할 것으로 보여 판결 선고가 임박했음을 시사한다.</t>
+          <t>청호나이스 회장의 전처 아들 정씨가 유언무효확인소송과 상속재산분할청구소송을 제기했다. 소송 결과에 따라 정씨는 청호나이스 지분을 최대 20%가량 확보할 수 있으며, 이는 청호나이스 M&amp;A의 변수로 작용할 전망이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>BYC 일가라는 상대방의 자력이 충분하고(적합 조건 2), 소송 규모가 300억 원으로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아니며, 이미 변론이 마무리 단계에 있어 소송금융 투자 시점이 다소 늦을 수 있다.</t>
+          <t>청호나이스 지분 10~20%를 다투는 소송으로, 대상 자산의 규모가 크고(피해 규모가 큼), 상대방(청호나이스 관련 상속인들)의 자력이 충분하다고 볼 수 있습니다. 유언의 유효성 등 증거 확보 및 법리 다툼이 예상됩니다. 다만, 집단적 피해가 아닌 개인 간 상속 분쟁입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>300억 원</t>
+          <t>청호나이스 지분 10~20% 상당</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (정씨)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>300억 'BYC 일가 유산 소송' 3년 만에 변론 마무리</t>
+          <t>청호나이스 M A, 변수로 떠오른 ‘회장 전처 아들’</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6131404</t>
+          <t>https://biz.chosun.com/stock/market_trend/2026/04/20/SHDSN3OPZFEQFALETZOSKXGP3A/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:33.012969+00:00</t>
+          <t>2026-05-02 07:03:16.812686+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 진행 중</t>
+          <t>변론 마무리 단계, 판결 선고 임박</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>구본무 LG 선대회장의 부인과 두 딸이 구광모 LG 회장을 상대로 제기한 상속 소송에서 1심 패소 후 항소를 강행했다. 원고 측은 구광모 회장을 아들로 인정하지 않는다는 주장까지 하고 있어, LG 총수 일가 간의 상속 분쟁이 심화되고 있다.</t>
+          <t>BYC 일가의 300억 원 규모 유산 청구 소송이 3년 만에 변론을 마무리했다. 서울중앙지법에서 진행된 이 사건은 재판부가 변론 절차를 종결할 것으로 보여 판결 선고가 임박했음을 시사한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>LG 총수 일가의 상속 분쟁으로, 상대방(구광모 회장)에게 자력이 충분하며(적합 조건 2), 상속 재산 규모가 매우 클 것으로 예상되어 피해 규모가 크다(적합 조건 4). 관련 증거 확보도 가능할 것으로 보인다(적합 조건 5). 다만, 1심에서 원고 측이 패소하여 항소심이 진행 중인 점은 리스크 요인이다.</t>
+          <t>BYC 일가라는 상대방의 자력이 충분하고(적합 조건 2), 소송 규모가 300억 원으로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아니며, 이미 변론이 마무리 단계에 있어 소송금융 투자 시점이 다소 늦을 수 있다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t>300억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[재계 인사이드] GS 허씨 가문이 LG 구씨에 양보하며 산 이유</t>
+          <t>300억 'BYC 일가 유산 소송' 3년 만에 변론 마무리</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260320500155</t>
+          <t>https://www.news1.kr/society/court-prosecution/6131404</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-21 00:39:12.508497+00:00</t>
+          <t>2026-04-12 07:02:33.012969+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>구광모 LG 회장</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 원고 패소 판결</t>
+          <t>1심 패소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>재벌가 상속 분쟁에서 상속회복청구소송이 제기되었으나, 1심 법원은 원고 패소 판결을 내렸다. 이 소송은 공동상속인이 정당한 상속분을 넘어서 취득한 부분에 대해 반환을 구하는 것이다.</t>
+          <t>구본무 LG 선대회장의 부인과 두 딸이 구광모 LG 회장을 상대로 제기한 상속 소송에서 1심 패소 후 항소를 강행했다. 원고 측은 구광모 회장을 아들로 인정하지 않는다는 주장까지 하고 있어, LG 총수 일가 간의 상속 분쟁이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방이 '재벌'로 지칭되어 자력이 충분할 것으로 예상되며, 상속 분쟁의 특성상 다뤄지는 금액이 클 가능성이 높습니다. (적합 조건 2, 4) 그러나 1심 판결이 원고 패소로 나온 상황이며, 집단적 피해가 아니므로 추가적인 법리 검토와 승소 가능성 분석이 필요합니다.</t>
+          <t>LG 총수 일가의 상속 분쟁으로, 상대방(구광모 회장)에게 자력이 충분하며(적합 조건 2), 상속 재산 규모가 매우 클 것으로 예상되어 피해 규모가 크다(적합 조건 4). 관련 증거 확보도 가능할 것으로 보인다(적합 조건 5). 다만, 1심에서 원고 측이 패소하여 항소심이 진행 중인 점은 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (구본무 선대회장의 부인과 두 딸)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>재벌도 못 피했다…상속분쟁 막으려면 어떻게? [김상훈의 가족기업 전략...</t>
+          <t>[재계 인사이드] GS 허씨 가문이 LG 구씨에 양보하며 산 이유</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603164131i</t>
+          <t>https://www.news2day.co.kr/article/20260320500155</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 00:45:12.432718+00:00</t>
+          <t>2026-03-21 00:39:12.508497+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소에 따른 재산분할 소송 제기, 상속인들이 소송수계 예정</t>
+          <t>1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>어머니 사망 후 9년간 교제했던 남성이 사실혼 관계를 주장하며 재산분할 소송을 제기했다. 자녀들은 어머니가 재혼 의사가 없었고 공동명의를 거절한 사실 등을 들어 사실혼이 아니라고 주장하며, 변호사는 사실혼 인정이 어려울 것으로 보인다고 조언했다. 자녀들은 상속인으로서 소송에 응소해야 하며, 유류분 반환 청구도 가능할 수 있다.</t>
+          <t>재벌가 상속 분쟁에서 상속회복청구소송이 제기되었으나, 1심 법원은 원고 패소 판결을 내렸다. 이 소송은 공동상속인이 정당한 상속분을 넘어서 취득한 부분에 대해 반환을 구하는 것이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>어머니의 명확한 재혼 거부 의사, 공동생활 부재 등 사실혼 관계를 부정할 증거가 존재하며, 상대방의 재산분할 청구는 인정되기 어려울 것으로 보임 (적합 조건 1, 5). 또한 어머니가 성공한 식당 사업가였으므로 재산 규모가 상당할 것으로 추정되어 소송 가액이 높을 가능성이 있음 (적합 조건 4). 다만, 상대방의 자력은 기사에서 확인되지 않으며 집단적 피해가 아닌 개별 사건임.</t>
+          <t>상대방이 '재벌'로 지칭되어 자력이 충분할 것으로 예상되며, 상속 분쟁의 특성상 다뤄지는 금액이 클 가능성이 높습니다. (적합 조건 2, 4) 그러나 1심 판결이 원고 패소로 나온 상황이며, 집단적 피해가 아니므로 추가적인 법리 검토와 승소 가능성 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>3명 (삼남매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>엄마랑 9년 사귄 남친, 장례식 끝나자 '사실혼 관계'였다며 재산분할 ...</t>
+          <t>재벌도 못 피했다…상속분쟁 막으려면 어떻게? [김상훈의 가족기업 전략...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603131030126285</t>
+          <t>https://www.hankyung.com/article/202603164131i</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-15 00:37:53.906711+00:00</t>
+          <t>2026-03-17 00:45:12.432718+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>사연자의 어머니와 교제했던 남성</t>
+          <t>어머니의 교제 남성</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 유류분 반환 청구 가능성 있음</t>
+          <t>사실혼 관계 해소에 따른 재산분할 소송 제기, 상속인들이 소송수계 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>어머니 사망 후 9년간 교제한 남성이 사실혼 관계를 주장하며 재산분할 소송을 제기했습니다. 자녀들은 어머니가 재혼 의사가 없었으며, 남성에게 부동산까지 사줬다고 주장합니다. 법률 전문가는 사실혼 인정 가능성이 낮고, 자녀들이 상속인으로서 소송에 응해야 하며, 유류분 반환 청구 가능성도 언급했습니다.</t>
+          <t>어머니 사망 후 9년간 교제했던 남성이 사실혼 관계를 주장하며 재산분할 소송을 제기했다. 자녀들은 어머니가 재혼 의사가 없었고 공동명의를 거절한 사실 등을 들어 사실혼이 아니라고 주장하며, 변호사는 사실혼 인정이 어려울 것으로 보인다고 조언했다. 자녀들은 상속인으로서 소송에 응소해야 하며, 유류분 반환 청구도 가능할 수 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>어머니의 재산 규모가 상당하고(적합 조건 4), 상대방의 사실혼 주장이 법률 전문가 의견상 인정될 가능성이 낮아 소송 방어 및 유류분 반환 청구의 승소 가능성이 높음(적합 조건 1, 5). 그러나 집단적 피해가 아니며 상대방의 자력은 불분명합니다.</t>
+          <t>어머니의 명확한 재혼 거부 의사, 공동생활 부재 등 사실혼 관계를 부정할 증거가 존재하며, 상대방의 재산분할 청구는 인정되기 어려울 것으로 보임 (적합 조건 1, 5). 또한 어머니가 성공한 식당 사업가였으므로 재산 규모가 상당할 것으로 추정되어 소송 가액이 높을 가능성이 있음 (적합 조건 4). 다만, 상대방의 자력은 기사에서 확인되지 않으며 집단적 피해가 아닌 개별 사건임.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (사연자 가족)</t>
+          <t>3명 (삼남매)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>9년 교제, 사실혼 아니냐 …모친 죽자 '재산분할' 요구한 남친</t>
+          <t>엄마랑 9년 사귄 남친, 장례식 끝나자 '사실혼 관계'였다며 재산분할 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003547045</t>
+          <t>http://www.fnnews.com/news/202603131030126285</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-15 00:33:54.409618+00:00</t>
+          <t>2026-03-15 00:37:53.906711+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>사연자의 어머니와 교제했던 남성</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 상속인 소송 수계 예정</t>
+          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 유류분 반환 청구 가능성 있음</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>사망한 어머니와 9년간 교제한 남성 B씨가 사실혼 관계를 주장하며 재산분할 소송을 제기했습니다. 어머니는 생전 재혼 의사가 없었으며, B씨와 경제적 공동생활이나 가족 교류도 없었습니다. 상속인들은 B씨의 주장에 대응하고, 어머니가 B씨에게 증여한 재산에 대한 유류분 반환 청구 가능성을 검토 중입니다.</t>
+          <t>어머니 사망 후 9년간 교제한 남성이 사실혼 관계를 주장하며 재산분할 소송을 제기했습니다. 자녀들은 어머니가 재혼 의사가 없었으며, 남성에게 부동산까지 사줬다고 주장합니다. 법률 전문가는 사실혼 인정 가능성이 낮고, 자녀들이 상속인으로서 소송에 응해야 하며, 유류분 반환 청구 가능성도 언급했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(B씨)의 사실혼 주장이 법률적으로 인정되기 어려워 의뢰인(상속인) 측의 방어 또는 유류분 반환 청구에 유리한 상황입니다 (적합 조건 1). 어머니가 식당 분점까지 운영하고 B씨에게 부동산을 사줄 정도로 재산 규모가 상당할 것으로 추정되어 피해 규모가 클 가능성이 있습니다 (적합 조건 4). 어머니의 재혼 거부 의사, 경제적 공동생활 부재 등 사실혼 불인정 증거가 명확하며, 유류분 반환 청구를 위한 증여 사실도 확인 가능하여 증거 확보가 용이합니다 (적합 조건 5).</t>
+          <t>어머니의 재산 규모가 상당하고(적합 조건 4), 상대방의 사실혼 주장이 법률 전문가 의견상 인정될 가능성이 낮아 소송 방어 및 유류분 반환 청구의 승소 가능성이 높음(적합 조건 1, 5). 그러나 집단적 피해가 아니며 상대방의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>A씨 삼남매 (3명)</t>
+          <t>1명 (사연자 가족)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“‘여보’라 부르며 동거한 男”…엄마 숨지자 “9년 교제는 ‘사실혼...</t>
+          <t>9년 교제, 사실혼 아니냐 …모친 죽자 '재산분할' 요구한 남친</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693841?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003547045</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-14 00:31:46.053642+00:00</t>
+          <t>2026-03-15 00:33:54.409618+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>B씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 상속인들이 소송 수계 예정</t>
+          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 상속인 소송 수계 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>어머니 사망 직전 남자친구 B씨가 사실혼 관계 해소에 따른 재산분할 소송을 제기했습니다. A씨 남매는 상속인으로서 소송을 수계해야 하며, 변호사 조언에 따르면 B씨의 사실혼 주장은 인정되기 어려울 것으로 보입니다. 다만, 어머니가 B씨에게 증여한 재산에 대한 유류분 반환 청구 가능성이 있습니다.</t>
+          <t>사망한 어머니와 9년간 교제한 남성 B씨가 사실혼 관계를 주장하며 재산분할 소송을 제기했습니다. 어머니는 생전 재혼 의사가 없었으며, B씨와 경제적 공동생활이나 가족 교류도 없었습니다. 상속인들은 B씨의 주장에 대응하고, 어머니가 B씨에게 증여한 재산에 대한 유류분 반환 청구 가능성을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>어머니의 재산 규모가 상당할 것으로 추정되어 피해 규모가 크고(적합 조건 4), 사실혼 관계를 부정할 증거가 확보 가능하며(적합 조건 5), B씨의 사실혼 주장이 법적으로 인정되기 어려워 상대방 책임이 비교적 명확합니다(적합 조건 1). 다만, 집단적 피해가 아니며 상대방 B씨의 자력은 불분명합니다.</t>
+          <t>상대방(B씨)의 사실혼 주장이 법률적으로 인정되기 어려워 의뢰인(상속인) 측의 방어 또는 유류분 반환 청구에 유리한 상황입니다 (적합 조건 1). 어머니가 식당 분점까지 운영하고 B씨에게 부동산을 사줄 정도로 재산 규모가 상당할 것으로 추정되어 피해 규모가 클 가능성이 있습니다 (적합 조건 4). 어머니의 재혼 거부 의사, 경제적 공동생활 부재 등 사실혼 불인정 증거가 명확하며, 유류분 반환 청구를 위한 증여 사실도 확인 가능하여 증거 확보가 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 삼남매 (3명)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>엄마 숨지자  여보라 부르며 동거  돌변...재산 노리는 엄마 남친</t>
+          <t>“‘여보’라 부르며 동거한 男”…엄마 숨지자 “9년 교제는 ‘사실혼...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/13/2026031308065359732</t>
+          <t>https://biz.heraldcorp.com/article/10693841?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-13 12:41:39.725663+00:00</t>
+          <t>2026-03-14 00:31:46.053642+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>故 최진실 모친</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>최준희의 외할머니에 대한 재산 횡령 주장 제기</t>
+          <t>사실혼 관계 해소에 따른 재산분할 소송 진행 중, 상속인들이 소송 수계 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>故 최진실의 딸 최준희가 외할머니가 미성년자 시절 자신의 상속 재산을 횡령했다고 주장하며 갈등을 겪고 있습니다. 외할머니는 최진실 사망 당시 약 15억 원의 현금성 자산이 있었고, 이후 부동산 두 채가 최준희와 오빠에게 각각 50%씩 상속되었다고 반박했습니다. 최준희는 금전 문제보다 신뢰 붕괴를 강조하며 외할머니의 재산 관리에 대한 의혹을 제기하고 있습니다.</t>
+          <t>어머니 사망 직전 남자친구 B씨가 사실혼 관계 해소에 따른 재산분할 소송을 제기했습니다. A씨 남매는 상속인으로서 소송을 수계해야 하며, 변호사 조언에 따르면 B씨의 사실혼 주장은 인정되기 어려울 것으로 보입니다. 다만, 어머니가 B씨에게 증여한 재산에 대한 유류분 반환 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>최준희가 외할머니의 재산 횡령을 주장하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상속 재산인 부동산 지분의 가치를 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 관련 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력 정보가 부족하고 집단적 피해가 아니라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>어머니의 재산 규모가 상당할 것으로 추정되어 피해 규모가 크고(적합 조건 4), 사실혼 관계를 부정할 증거가 확보 가능하며(적합 조건 5), B씨의 사실혼 주장이 법적으로 인정되기 어려워 상대방 책임이 비교적 명확합니다(적합 조건 1). 다만, 집단적 피해가 아니며 상대방 B씨의 자력은 불분명합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>부동산 2채의 50% 지분 (수억 원 이상 추정)</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>상속 0원 이라던 최준희…故 최진실 모친  부동산 두 채 상속</t>
+          <t>엄마 숨지자  여보라 부르며 동거  돌변...재산 노리는 엄마 남친</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100040980002790</t>
+          <t>https://www.mt.co.kr/society/2026/03/13/2026031308065359732</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 13:01:40.394867+00:00</t>
+          <t>2026-03-13 12:41:39.725663+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>계모</t>
+          <t>故 최진실 모친</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>유언장 유효성 다툼 및 상속 소송 예정</t>
+          <t>최준희의 외할머니에 대한 재산 횡령 주장 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>아버지가 사망하자마자 계모가 병상에서 받은 유언장을 근거로 아버지의 땅 대부분을 차지하여 상속인인 자녀가 자신의 몫을 받지 못할 위기에 처했습니다. 유언장의 유효성을 다투고 상속 재산을 되찾기 위한 소송이 예상되는 상황입니다.</t>
+          <t>故 최진실의 딸 최준희가 외할머니가 미성년자 시절 자신의 상속 재산을 횡령했다고 주장하며 갈등을 겪고 있습니다. 외할머니는 최진실 사망 당시 약 15억 원의 현금성 자산이 있었고, 이후 부동산 두 채가 최준희와 오빠에게 각각 50%씩 상속되었다고 반박했습니다. 최준희는 금전 문제보다 신뢰 붕괴를 강조하며 외할머니의 재산 관리에 대한 의혹을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(계모)이 유언장을 근거로 아버지의 땅 대부분을 차지하여 책임이 비교적 명확하며(적합 조건 1), '땅'이라는 상당한 자산이 분쟁 대상이므로 피해 규모가 크고(적합 조건 4), 유언장 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 다만 집단적 피해가 아니며(부적합 조건), 상대방의 자력은 땅의 가치에 의존합니다.</t>
+          <t>최준희가 외할머니의 재산 횡령을 주장하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상속 재산인 부동산 지분의 가치를 고려할 때 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 관련 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 상대방의 자력 정보가 부족하고 집단적 피해가 아니라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부동산 2채의 50% 지분 (수억 원 이상 추정)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>사망 직후 아버지 땅, 계모가 팔기 시작했다</t>
+          <t>상속 0원 이라던 최준희…故 최진실 모친  부동산 두 채 상속</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/SVMOR7W6KLT1</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-06/202603060100040980002790</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-06 12:35:50.341366+00:00</t>
+          <t>2026-03-06 13:01:40.394867+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>구광모 LG그룹 회장</t>
+          <t>계모</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 원고 패소 후 항소장 제출</t>
+          <t>유언장 유효성 다툼 및 상속 소송 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고 구본무 전 LG 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 낸 상속회복 청구 소송에서 1심 패소 후 항소했습니다. 세 모녀 측은 유언장이 없었음에도 유언장이 있는 것으로 알고 지분 대부분을 양보했다고 주장하며, 총 2조원 규모의 상속재산 분할에 문제가 있었다고 보고 있습니다.</t>
+          <t>아버지가 사망하자마자 계모가 병상에서 받은 유언장을 근거로 아버지의 땅 대부분을 차지하여 상속인인 자녀가 자신의 몫을 받지 못할 위기에 처했습니다. 유언장의 유효성을 다투고 상속 재산을 되찾기 위한 소송이 예상되는 상황입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(구광모 LG그룹 회장)에게 자력이 충분하고, 상속재산 규모가 2조 원으로 매우 크다는 점(피해 규모 큼)에서 소송금융 투자 매력이 있습니다. 그러나 1심에서 원고 패소 판결을 받았고, 상대방 책임(기망 여부)이 아직 명확히 입증되지 않았다는 점이 리스크 요인입니다.</t>
+          <t>상대방(계모)이 유언장을 근거로 아버지의 땅 대부분을 차지하여 책임이 비교적 명확하며(적합 조건 1), '땅'이라는 상당한 자산이 분쟁 대상이므로 피해 규모가 크고(적합 조건 4), 유언장 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 다만 집단적 피해가 아니며(부적합 조건), 상대방의 자력은 땅의 가치에 의존합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2조 원 규모</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'LG家 상속분쟁' 패소한 세 모녀, 항소장 제출</t>
+          <t>사망 직후 아버지 땅, 계모가 팔기 시작했다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1945339</t>
+          <t>https://lawtalknews.co.kr/article/SVMOR7W6KLT1</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-05 01:49:48.919921+00:00</t>
+          <t>2026-03-06 12:35:50.341366+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>구광모 LG그룹 회장</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소심 진행 중</t>
+          <t>1심 원고 패소 후 항소장 제출</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>구본무 전 LG그룹 회장의 배우자와 두 딸이 구광모 현 회장을 상대로 제기한 2조원대 상속회복 청구 소송에서 1심 패소 후 항소했습니다. 1심 재판부는 상속 재산분할 협의서가 적법하게 작성됐다고 판단했으나, 세 모녀 측은 이에 불복하여 항소심에서 법적 공방을 이어갈 예정입니다.</t>
+          <t>고 구본무 전 LG 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 낸 상속회복 청구 소송에서 1심 패소 후 항소했습니다. 세 모녀 측은 유언장이 없었음에도 유언장이 있는 것으로 알고 지분 대부분을 양보했다고 주장하며, 총 2조원 규모의 상속재산 분할에 문제가 있었다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방인 LG그룹 총수 구광모 회장의 자력이 충분하고, 2조원대 유산 분쟁으로 피해 규모가 매우 크다는 점에서 적합 조건에 해당합니다. 그러나 1심에서 원고 패소 판결이 나와 상대방의 책임이 명확하다고 보기 어려우며, 집단적 피해가 아닌 가족 간 상속 분쟁이라는 점은 부적합 조건입니다. 항소심 진행 중으로 사건이 종결되지는 않았으나, 1심 패소는 투자 리스크를 높이는 주요 요인입니다.</t>
+          <t>상대방(구광모 LG그룹 회장)에게 자력이 충분하고, 상속재산 규모가 2조 원으로 매우 크다는 점(피해 규모 큼)에서 소송금융 투자 매력이 있습니다. 그러나 1심에서 원고 패소 판결을 받았고, 상대방 책임(기망 여부)이 아직 명확히 입증되지 않았다는 점이 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>약 2조원 (유산 총액)</t>
+          <t>2조 원 규모</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>3명 (세 모녀)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>LG家 상속 분쟁 2 라운드…세 모녀 측, 1심 패소 불복 항소</t>
+          <t>'LG家 상속분쟁' 패소한 세 모녀, 항소장 제출</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030419371366940</t>
+          <t>http://www.inews24.com/view/1945339</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-05 01:46:34.213122+00:00</t>
+          <t>2026-03-05 01:49:48.919921+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>구광모 LG그룹 회장</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>고 구본무 전 LG그룹 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 제기한 상속회복 청구 소송에서 1심 패소 후 항소장을 제출하며 2라운드 법정 공방에 돌입했습니다. 이는 LG그룹의 경영권과 관련된 상속 분쟁으로, 관련 금액 규모가 매우 클 것으로 예상됩니다.</t>
+          <t>구본무 전 LG그룹 회장의 배우자와 두 딸이 구광모 현 회장을 상대로 제기한 2조원대 상속회복 청구 소송에서 1심 패소 후 항소했습니다. 1심 재판부는 상속 재산분할 협의서가 적법하게 작성됐다고 판단했으나, 세 모녀 측은 이에 불복하여 항소심에서 법적 공방을 이어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방인 구광모 LG그룹 회장은 자력이 충분하며(적합 조건 2), LG그룹 상속 분쟁이므로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 또한 상속 관련 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 책임이 명확하다고 보기는 어렵습니다.</t>
+          <t>상대방인 LG그룹 총수 구광모 회장의 자력이 충분하고, 2조원대 유산 분쟁으로 피해 규모가 매우 크다는 점에서 적합 조건에 해당합니다. 그러나 1심에서 원고 패소 판결이 나와 상대방의 책임이 명확하다고 보기 어려우며, 집단적 피해가 아닌 가족 간 상속 분쟁이라는 점은 부적합 조건입니다. 항소심 진행 중으로 사건이 종결되지는 않았으나, 1심 패소는 투자 리스크를 높이는 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2조원 (유산 총액)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>3명 (세 모녀)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[리포트] LG 상속 분쟁 2라운드 돌입… 세 모녀 항소로 '경영권 법방' 장...</t>
+          <t>LG家 상속 분쟁 2 라운드…세 모녀 측, 1심 패소 불복 항소</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>dailysportshankook.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=425121</t>
+          <t>https://view.asiae.co.kr/article/2026030419371366940</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-05 01:44:23.166670+00:00</t>
+          <t>2026-03-05 01:46:34.213122+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>구광모 회장</t>
+          <t>구광모 LG그룹 회장</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (피고 승소)</t>
+          <t>1심 패소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>구본무 전 LG그룹 회장의 상속 재산을 둘러싼 분쟁에서 구광모 회장이 1심에서 승소했다. 구광모 회장의 어머니와 여동생들은 구 전 회장의 재산 중 ㈜LG 주식 11.28%를 포함한 2조원 상당의 재산 분배에 대해 착오나 기망에 따른 합의 무효를 주장하며 소송을 제기했으나, 법원은 원고 패소 판결을 내렸다.</t>
+          <t>고 구본무 전 LG그룹 회장의 배우자와 두 딸이 구광모 LG그룹 회장을 상대로 제기한 상속회복 청구 소송에서 1심 패소 후 항소장을 제출하며 2라운드 법정 공방에 돌입했습니다. 이는 LG그룹의 경영권과 관련된 상속 분쟁으로, 관련 금액 규모가 매우 클 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(구광모 회장)의 자력이 충분하고(적합 조건 2), 분쟁 대상 재산 규모가 2조원으로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아닌 가족 간 상속 분쟁이며, 1심에서 이미 피고 승소 판결이 나왔으므로 항소심 진행 여부 및 승소 가능성 재검토가 필요하다.</t>
+          <t>상대방인 구광모 LG그룹 회장은 자력이 충분하며(적합 조건 2), LG그룹 상속 분쟁이므로 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 또한 상속 관련 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 책임이 명확하다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>LG그룹 상속분쟁, 구광모 회장 1심 승소</t>
+          <t>[리포트] LG 상속 분쟁 2라운드 돌입… 세 모녀 항소로 '경영권 법방' 장...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>dailysportshankook.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=124966</t>
+          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=425121</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-01 00:33:51.327876+00:00</t>
+          <t>2026-03-05 01:44:23.166670+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>다른 상속인</t>
+          <t>구광모 회장</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 판례 및 헌법재판소 위헌 결정으로 유류분 소송 내 기여분 인정 법리 변화</t>
+          <t>1심 판결 선고 (피고 승소)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>헌법재판소가 유류분 제도에서 기여분을 인정하지 않는 것이 헌법에 위반된다고 결정함에 따라, 부모를 헌신적으로 부양한 자녀가 유류분 소송에서 기여분을 주장하여 재산을 지킬 가능성이 커졌습니다. 이는 기존 민법의 한계를 보완하고 공동상속인 간의 실질적 공평을 기하려는 법원의 흐름을 반영합니다. 향후 관련 법률 개정이 예상되며, 변호사들은 적극적으로 의뢰인의 기여를 주장할 필요가 있습니다.</t>
+          <t>구본무 전 LG그룹 회장의 상속 재산을 둘러싼 분쟁에서 구광모 회장이 1심에서 승소했다. 구광모 회장의 어머니와 여동생들은 구 전 회장의 재산 중 ㈜LG 주식 11.28%를 포함한 2조원 상당의 재산 분배에 대해 착오나 기망에 따른 합의 무효를 주장하며 소송을 제기했으나, 법원은 원고 패소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>헌법재판소의 유류분 기여분 불인정 위헌 결정으로, 부모를 헌신적으로 부양한 자녀의 유류분 소송 내 기여분 주장이 인정될 가능성이 높아져 소송 승소 가능성이 커졌습니다 (적합 조건 5 - 법리적 증거). 상속 재산 규모에 따라 피해 금액이 클 수 있으며 (적합 조건 4), 기여에 대한 증거 확보가 가능합니다 (적합 조건 5 - 사실적 증거). 다만, 상대방이 대기업이나 공공기관이 아닌 개인 상속인인 경우가 많아 자력 확보가 어려울 수 있습니다.</t>
+          <t>상대방(구광모 회장)의 자력이 충분하고(적합 조건 2), 분쟁 대상 재산 규모가 2조원으로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아닌 가족 간 상속 분쟁이며, 1심에서 이미 피고 승소 판결이 나왔으므로 항소심 진행 여부 및 승소 가능성 재검토가 필요하다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
+          <t>2조원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>효도해서 받은 땅인데 …유류분 소송에서 기여분 인정받는 법</t>
+          <t>LG그룹 상속분쟁, 구광모 회장 1심 승소</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202601176456c</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=124966</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-26 00:53:51.156354+00:00</t>
+          <t>2026-03-01 00:33:51.327876+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>상속</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>다른 상속인</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>대법원 판례 및 헌법재판소 위헌 결정으로 유류분 소송 내 기여분 인정 법리 변화</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>헌법재판소가 유류분 제도에서 기여분을 인정하지 않는 것이 헌법에 위반된다고 결정함에 따라, 부모를 헌신적으로 부양한 자녀가 유류분 소송에서 기여분을 주장하여 재산을 지킬 가능성이 커졌습니다. 이는 기존 민법의 한계를 보완하고 공동상속인 간의 실질적 공평을 기하려는 법원의 흐름을 반영합니다. 향후 관련 법률 개정이 예상되며, 변호사들은 적극적으로 의뢰인의 기여를 주장할 필요가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>헌법재판소의 유류분 기여분 불인정 위헌 결정으로, 부모를 헌신적으로 부양한 자녀의 유류분 소송 내 기여분 주장이 인정될 가능성이 높아져 소송 승소 가능성이 커졌습니다 (적합 조건 5 - 법리적 증거). 상속 재산 규모에 따라 피해 금액이 클 수 있으며 (적합 조건 4), 기여에 대한 증거 확보가 가능합니다 (적합 조건 5 - 사실적 증거). 다만, 상대방이 대기업이나 공공기관이 아닌 개인 상속인인 경우가 많아 자력 확보가 어려울 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>효도해서 받은 땅인데 …유류분 소송에서 기여분 인정받는 법</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/money/article/202601176456c</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:53:51.156354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>상속</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>1심 패소 후 항소 검토 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>LG가(家) 세 모녀가 상속소송에서 패소하여 항소 여부를 검토 중입니다. 대기업 집안의 상속 분쟁으로 소송 규모는 클 것으로 예상되나, 구체적인 쟁점과 피해 규모는 명확히 드러나지 않았습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>LG가(家)라는 대기업 집안의 상속 소송으로 상대방의 자력이 충분하며(적합 조건 2), 소송 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 집단적 피해가 아니며, 사건의 구체적인 책임 소재나 증거 확보 여부가 명확하지 않습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>[재계 인사이드] 롯데그룹 신영자 의장의 선택과 LG가(家)의 문제</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>news2day.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.news2day.co.kr/article/20260224500187</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-02-25 00:44:05.674913+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>