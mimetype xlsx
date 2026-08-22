--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1742 +539,1886 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>시장도매인 58개사</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>수년간 진행된 소송 합의 완료</t>
+          <t>1심 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미 상장사 비트코인 재무기업 하이퍼스케일 데이터는 자회사 올트 렌딩과 리스크온 인터내셔널이 수년간 진행된 소송의 합의금 약 2660만 달러를 수령했다고 밝혔습니다. 합의 계약의 구체적인 조건은 공개되지 않았으며, 회사는 이번 현금 유입이 유동성 개선에 도움이 될 것이라고 설명했습니다.</t>
+          <t>강서농수산물도매시장법인인 강서청과, 서부청과, 농협 강서공판장 3개사가 시장도매인 58개사를 상대로 52억 원의 손해배상을 민사청구한 사건입니다. 현재 1심이 진행 중이며, 이와 별건으로 형사고발도 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건(합의 완료)에 해당합니다. 하이퍼스케일 데이터가 수년간 진행된 소송의 합의금을 이미 수령하여 사건이 종료되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>강서농수산물도매시장법인 3개사가 시장도매인 58개사를 상대로 52억 원의 손해배상을 청구한 사건으로, 피해 규모가 크고(적합 조건 4), 형사고발이 별건으로 진행 중이므로 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 현재 1심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2660만 달러</t>
+          <t>52억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3개 법인</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터, 소송 합의금 2660만달러 수령…비트코인 보유량 ...</t>
+          <t>[Issue+] 시장도매인제 논의 재점화, 쟁점은</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>aflnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/346347</t>
+          <t>https://www.aflnews.co.kr/news/articleView.html?idxno=326054</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:43:52.417058+00:00</t>
+          <t>2026-08-21 07:02:40.696199+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
+      <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>스마일게이트RPG</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>오픈AI의 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울중앙지방법원은 라이노스자산운용이 스마일게이트RPG를 상대로 제기한 손해배상 청구 소송 1심에서 원고 승소 판결을 내리고 1천억 원의 배상액을 인정했습니다. 이 판결은 스마일게이트RPG의 8조 원 기업가치와 관련된 것으로 보입니다.</t>
+          <t>오픈AI가 애플을 상대로 법적 대응을 검토 중이라는 외신 보도가 나왔습니다. 이는 아이폰에 챗GPT를 접목하는 협력 관계에서 애플의 노력이 부족했다는 문제 제기에서 비롯된 것으로 보입니다. 양사 간의 AI 통합 관련 분쟁이 법적 다툼으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 스마일게이트RPG는 기업가치 8조원으로 추정되는 대기업으로 자력이 충분합니다(적합 조건 2). 또한 1천억 원이라는 매우 큰 피해 금액이 인정되었고(적합 조건 4), 1심 판결이 나왔으므로 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 아직 종결된 사건이 아닙니다(부적합 조건 0개).</t>
+          <t>상대방에게 자력이 충분함 (애플). 두 거대 기업 간의 핵심 AI 기술 협력 문제이므로 피해 규모가 클 것으로 예상되며, 오픈AI가 법적 대응을 검토 중인 단계로 소송금융 투자 기회가 높습니다. 애플의 노력 부족이 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>스마일게이트RPG 기업가치 '8조' 법원 판단, 권혁빈 이혼 재산분할액 더...</t>
+          <t>오픈AI, 애플 소송 검토… 아이폰-챗GPT 통합 노력 안 해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434920</t>
+          <t>https://news.jtbc.co.kr/article/NB12298378?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:56:44.280044+00:00</t>
+          <t>2026-06-12 00:13:37.805933+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 판결 선고, 젬백스 상고 예정</t>
+          <t>수년간 진행된 소송 합의 완료</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>젬백스가 바이오빌이 제기한 손해배상 청구 소송 2심에서 일부 패소하여 175억 원과 지연이자를 배상하게 되었다. 서울고등법원은 바이오빌 측의 일부 승소를 인정했으며, 젬백스는 이 판결에 대해 상고를 제기할 예정이다. 젬백스는 이미 295억 원의 공탁금을 재무에 반영하여 실제 재무 영향은 제한적일 것으로 보인다.</t>
+          <t>미 상장사 비트코인 재무기업 하이퍼스케일 데이터는 자회사 올트 렌딩과 리스크온 인터내셔널이 수년간 진행된 소송의 합의금 약 2660만 달러를 수령했다고 밝혔습니다. 합의 계약의 구체적인 조건은 공개되지 않았으며, 회사는 이번 현금 유입이 유동성 개선에 도움이 될 것이라고 설명했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 서울고등법원 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 젬백스는 상장회사로 추정되며 이미 공탁금을 반영하는 등 자력이 충분하다(적합 조건 2). 피해 금액이 175억 원으로 매우 크고(적합 조건 4), 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>부적합 조건: 이미 종결된 사건(합의 완료)에 해당합니다. 하이퍼스케일 데이터가 수년간 진행된 소송의 합의금을 이미 수령하여 사건이 종료되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>175억원</t>
+          <t>2660만 달러</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>젬백스, 바이오빌 소송 2심서 175억원 배상 판결…“상고 등 법적 대응 ...</t>
+          <t>하이퍼스케일 데이터, 소송 합의금 2660만달러 수령…비트코인 보유량 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065588038778826</t>
+          <t>https://www.tokenpost.kr/news/breaking/346347</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:51:29.831719+00:00</t>
+          <t>2026-04-04 12:43:52.417058+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>오시멈</t>
+          <t>스마일게이트RPG</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>증거 조사 분쟁 해결을 위한 특별관리인 선임 논의 중</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송이 진행 중이며, 현재 증거 조사 분쟁이 지속되고 있습니다. 이 분쟁을 해결하기 위해 특별관리인을 선임하겠다는 의사가 통지되었습니다.</t>
+          <t>서울중앙지방법원은 라이노스자산운용이 스마일게이트RPG를 상대로 제기한 손해배상 청구 소송 1심에서 원고 승소 판결을 내리고 1천억 원의 배상액을 인정했습니다. 이 판결은 스마일게이트RPG의 8조 원 기업가치와 관련된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송에서 증거 조사 분쟁이 지속되고 있음을 언급할 뿐, 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 판단할 충분한 정보가 부족합니다. 또한, 증거 확보 가능성도 현재 분쟁 중인 상황으로 명확하지 않습니다.</t>
+          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 스마일게이트RPG는 기업가치 8조원으로 추정되는 대기업으로 자력이 충분합니다(적합 조건 2). 또한 1천억 원이라는 매우 큰 피해 금액이 인정되었고(적합 조건 4), 1심 판결이 나왔으므로 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 아직 종결된 사건이 아닙니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[Biz Law] 프레스티지바이오, 고상석 대표 증인신문 충돌 지속</t>
+          <t>스마일게이트RPG 기업가치 '8조' 법원 판단, 권혁빈 이혼 재산분할액 더...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714390</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434920</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:50:19.911662+00:00</t>
+          <t>2026-04-03 12:56:44.280044+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>젬백스앤카엘</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>서울고등법원 2심 판결 선고, 젬백스 상고 예정</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>젬백스가 바이오빌이 제기한 손해배상 청구 소송 2심에서 일부 패소하여 175억 원과 지연이자를 배상하게 되었다. 서울고등법원은 바이오빌 측의 일부 승소를 인정했으며, 젬백스는 이 판결에 대해 상고를 제기할 예정이다. 젬백스는 이미 295억 원의 공탁금을 재무에 반영하여 실제 재무 영향은 제한적일 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방 책임이 서울고등법원 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 젬백스는 상장회사로 추정되며 이미 공탁금을 반영하는 등 자력이 충분하다(적합 조건 2). 피해 금액이 175억 원으로 매우 크고(적합 조건 4), 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>175억원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>젬백스, 바이오빌 소송 2심서 175억원 배상 판결…“상고 등 법적 대응 ...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>mdtoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://mdtoday.co.kr/news/view/1065588038778826</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:51:29.831719+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>조현문 전 효성 부사장</t>
+          <t>오시멈</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>변론기일 진행 중</t>
+          <t>증거 조사 분쟁 해결을 위한 특별관리인 선임 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>법무법인 바른과 조현문 전 효성 부사장 간 43억여 원 규모의 약정금 소송이 서울중앙지법에서 진행 중이다. 양측은 변론기일에서 증거 신청을 두고 공방을 벌였다.</t>
+          <t>프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송이 진행 중이며, 현재 증거 조사 분쟁이 지속되고 있습니다. 이 분쟁을 해결하기 위해 특별관리인을 선임하겠다는 의사가 통지되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (조현문 전 효성 부사장)과 피해 규모가 큼 (43억여 원) 조건에 해당합니다. 다만, 집단적 피해가 아니며, 증거의 명확성이나 공적 절차 진행 여부는 기사에서 파악하기 어렵습니다.</t>
+          <t>기사는 프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송에서 증거 조사 분쟁이 지속되고 있음을 언급할 뿐, 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 판단할 충분한 정보가 부족합니다. 또한, 증거 확보 가능성도 현재 분쟁 중인 상황으로 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>43억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>바른-조현문 약정금 소송, 증거 신청 두고 공방</t>
+          <t>[Biz Law] 프레스티지바이오, 고상석 대표 증인신문 충돌 지속</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218452</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714390</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-28 00:37:38.109275+00:00</t>
+          <t>2026-04-01 00:50:19.911662+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>한국피자헛 (기존 법인), PH코리아 (신설 법인)</t>
+          <t>도끼</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>법원 회생절차 중, 영업양도 허가 완료, 회생계획안 인가 및 채권자 변제율이 쟁점</t>
+          <t>보석 대금 청구 소송 강제조정결정 완료, 국세청 및 건강보험공단 체납자 명단 공개</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>한국피자헛이 법원으로부터 회생계획 인가 전 영업양도를 허가받아 신설 법인 PH코리아에 영업권을 넘겼다. 기존 법인은 가맹점주 소송 패소로 인한 배상금을 포함한 수백억 원대 채무를 안고 있으며, 영업양도 대금으로 채권자들을 충분히 변제할 수 있을지가 쟁점이다. 채권자들은 '꼬리 자르기' 우려를 표하며 변제율에 따라 반발할 가능성이 있다.</t>
+          <t>가수 이하이와 공개 열애를 시작한 래퍼 도끼의 과거 금융 관련 논란이 재조명되었습니다. 도끼는 모친의 '빚투' 의혹, 보석 대금 미납으로 인한 4500만원 강제조정결정, 국세청 고액체납자 명단 등재(3억 3200만원), 건강보험료 체납(1700만원) 등으로 여러 차례 구설에 올랐습니다. 이 사건들은 이미 종결되었거나 공적 기관의 채무 불이행에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>한국피자헛은 가맹점주들과의 소송 패소로 인한 거액의 배상금을 포함한 수백억 원대 채무를 지고 있어 상대방 책임이 명확하고 피해 규모가 크다. 현재 법원의 회생절차가 진행 중이며(공적 절차 진행 중), 다수의 가맹점주와 일반 채권자들이 영업양도 대금의 적정성과 변제율에 대해 반발할 가능성이 높아 집단적 소송금융 기회가 높다(집단적 피해). 기존 소송 판결 및 회생법원 자료를 통해 책임 및 증거 확보가 용이하며, 사건이 종결되지 않아 투자 적합성이 높다.</t>
+          <t>기사 내용은 래퍼 도끼의 과거 금융 관련 논란 및 이미 종결된 법적 절차(보석 대금 청구 소송 강제조정결정)와 공적 기관의 체납자 명단 등재에 대한 보도입니다. 소송금융의 투자 대상이 되는 새로운 민사 소송의 가능성이 없으며, 이미 종결된 사건에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수백억 원</t>
+          <t>총 3억 9400만원 (세금 3억 3200만원, 보석 대금 4500만원, 건강보험료 1700만원)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>가맹점주 다수 및 일반 채권자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법원, 피자헛 영업양도 사전 허가…'PH코리아' 체제서 브랜드 재건될까</t>
+          <t>내 남자 도끼♥ …이하이, 첫 공개열애가 하필  밥값 천만원-세금체납...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195840013587</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:35:26.539902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>조현문 전 효성 부사장</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>법무법인 바른과 조현문 전 효성 부사장 간 43억여 원 규모의 약정금 소송이 서울중앙지법에서 진행 중이다. 양측은 변론기일에서 증거 신청을 두고 공방을 벌였다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (조현문 전 효성 부사장)과 피해 규모가 큼 (43억여 원) 조건에 해당합니다. 다만, 집단적 피해가 아니며, 증거의 명확성이나 공적 절차 진행 여부는 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>43억여 원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>바른-조현문 약정금 소송, 증거 신청 두고 공방</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700032.html</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218452</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-27 00:48:13.198927+00:00</t>
+          <t>2026-03-28 00:37:38.109275+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>한국피자헛 (기존 법인), PH코리아 (신설 법인)</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>법원 회생절차 중, 영업양도 허가 완료, 회생계획안 인가 및 채권자 변제율이 쟁점</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>한국피자헛이 법원으로부터 회생계획 인가 전 영업양도를 허가받아 신설 법인 PH코리아에 영업권을 넘겼다. 기존 법인은 가맹점주 소송 패소로 인한 배상금을 포함한 수백억 원대 채무를 안고 있으며, 영업양도 대금으로 채권자들을 충분히 변제할 수 있을지가 쟁점이다. 채권자들은 '꼬리 자르기' 우려를 표하며 변제율에 따라 반발할 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>한국피자헛은 가맹점주들과의 소송 패소로 인한 거액의 배상금을 포함한 수백억 원대 채무를 지고 있어 상대방 책임이 명확하고 피해 규모가 크다. 현재 법원의 회생절차가 진행 중이며(공적 절차 진행 중), 다수의 가맹점주와 일반 채권자들이 영업양도 대금의 적정성과 변제율에 대해 반발할 가능성이 높아 집단적 소송금융 기회가 높다(집단적 피해). 기존 소송 판결 및 회생법원 자료를 통해 책임 및 증거 확보가 용이하며, 사건이 종결되지 않아 투자 적합성이 높다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>수백억 원</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>가맹점주 다수 및 일반 채권자</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>법원, 피자헛 영업양도 사전 허가…'PH코리아' 체제서 브랜드 재건될까</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>dailypop.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97548</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:40:28.718818+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>공동 매도인 일부</t>
+          <t>X (구 트위터)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 구상금 청구 소송 진행 중</t>
+          <t>광고 보이콧 관련 소송 패소</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>유안타증권이 지난해 3월 공동 매도인 일부를 상대로 65억원 규모의 구상금 청구 소송을 제기했으며, 이 소송은 현재 서울중앙지법에서 진행 중입니다. 이는 동양생명 매각 소송과는 별개의 사건입니다.</t>
+          <t>일론 머스크의 X(구 트위터)가 광고 보이콧 관련 소송에서 패소하여 광고 매출이 절반으로 줄어들었다는 내용입니다. 소송이 이미 종결된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>65억원 규모의 구상금 청구 소송으로 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중인 활성 사건입니다(적합 조건 6). 다만, 소송 상대방의 자력 및 책임의 명확성에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 기업 간의 상업 분쟁입니다.</t>
+          <t>기사 제목에서 소송에서 '패소'했다고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>65억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>유안타증권 '1300억대 동양생명 매각 소송' 1심, 5월 선고</t>
+          <t>광고 매출 반토막  머스크, X 광고 보이콧 소송도 패소</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657509</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700032.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 12:47:59.449437+00:00</t>
+          <t>2026-03-27 00:48:13.198927+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>서울고등법원 손해배상 책임 인정 판결</t>
+          <t>유럽 경쟁사의 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>NH농협캐피탈이 리스 반납 차량의 독점 매도 계약을 위반하고 일부 차량을 임의로 직접 판매하여 제3자에게 손해를 입혔다. 서울고등법원은 NH농협캐피탈에 계약 위반에 따른 손해배상 책임을 인정하며 27억 원을 배상하라고 판결했다.</t>
+          <t>국내 핵융합 스타트업 인애이블퓨전이 이탈리아 DTT 핵융합장치 핵심설비를 수주했다. 이 계약 과정에서 과거 한수원의 체코 원전 수주 사례와 유사하게 유럽 경쟁사의 소송 가능성이 언급되었다. 현재 구체적인 소송 진행 여부나 당사자, 쟁점 등은 명확히 파악되지 않는다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>NH농협캐피탈이라는 금융기관이 피고이며, 법원에서 이미 27억 원의 손해배상 책임이 인정된 사건이다. 이는 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거가 확보된(적합 조건 5) 경우에 해당하여 소송금융 투자 적합도가 높다.</t>
+          <t>기사는 주로 계약 수주에 대해 보도하며, 유럽 경쟁사의 소송 가능성을 과거 사례에 비유하여 언급할 뿐이다. 특정 소송의 당사자, 쟁점, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>27억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>제3자에 반납 차량 판매, NH농협캐피탈…“27억 배상”</t>
+          <t>인애이블퓨전, 이탈리아 DTT 핵융합장치 핵심설비 수주</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582304?ref=naver</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295646</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:46.125303+00:00</t>
+          <t>2026-03-24 12:56:13.002498+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>공동 매도인 일부</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>서울중앙지법에서 구상금 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>유안타증권이 지난해 3월 공동 매도인 일부를 상대로 65억원 규모의 구상금 청구 소송을 제기했으며, 이 소송은 현재 서울중앙지법에서 진행 중입니다. 이는 동양생명 매각 소송과는 별개의 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>65억원 규모의 구상금 청구 소송으로 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중인 활성 사건입니다(적합 조건 6). 다만, 소송 상대방의 자력 및 책임의 명확성에 대한 정보가 부족하며, 집단적 피해가 아닌 개별 기업 간의 상업 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>65억원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>유안타증권 '1300억대 동양생명 매각 소송' 1심, 5월 선고</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657509</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:47:59.449437+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>NH농협캐피탈</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>서울고등법원 손해배상 책임 인정 판결</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>NH농협캐피탈이 리스 반납 차량의 독점 매도 계약을 위반하고 일부 차량을 임의로 직접 판매하여 제3자에게 손해를 입혔다. 서울고등법원은 NH농협캐피탈에 계약 위반에 따른 손해배상 책임을 인정하며 27억 원을 배상하라고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>NH농협캐피탈이라는 금융기관이 피고이며, 법원에서 이미 27억 원의 손해배상 책임이 인정된 사건이다. 이는 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거가 확보된(적합 조건 5) 경우에 해당하여 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>27억 원</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>제3자에 반납 차량 판매, NH농협캐피탈…“27억 배상”</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/582304?ref=naver</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:53:46.125303+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
           <t>육군협회, 국방부/국방시설본부</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>손해배상 소송 1심 판결 및 특허심판원 심결 후 특허법원 항소심 진행 중, 활주로 사용 관련 감사원 검증 검토 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>디펜스엑스포와 육군협회 간 방위산업 전시회 'DX KOREA' 주관사 지위 및 상표권 분쟁이 심화되고 있습니다. 특히 육군협회가 계룡대 활주로를 KADEX 전시회에 상업적으로 이용하는 것에 대해 디펜스엑스포가 군사시설 보호법 위반 우려를 제기하며 감사원 검증을 검토 중입니다. 현재 관련 손해배상 소송 1심 및 특허심판원 심결 후 특허법원 항소심이 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>육군협회 및 국방부/국방시설본부의 자력이 충분하고(적합 조건 2), 이미 특허심판원 심결 및 1심 판결이 있었으며 특허법원 항소심이 진행 중이고 감사원 검증 요구도 검토 중이어서 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 상대방 책임이 명확하게 입증된 상황은 아니며(적합 조건 1 약함), 다수의 개인 피해자가 아닌 기관 간의 복합적인 상업 및 행정 분쟁으로 집단적 피해로 보기 어렵습니다(적합 조건 3 약함).</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>방산업계 호황 부작용…전시회 분열 속 '활주로' 상업화 이용 우려</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/economy/2301829.htm</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-13 12:42:16.355659+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>현대자동차</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>미국 항소법원 제재금 부과 판결</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>현대자동차가 미국 딜러사와의 재구매 프로그램 관련 소송에서 펜실베이니아주 항소법원으로부터 980만 달러(약 146억 원)의 제재금 부과 판결을 받았습니다. 이는 소송에 참여한 차량과 관련된 사안으로, 현대차의 책임이 인정된 것입니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>현대자동차는 대기업으로 자력이 충분하며(적합 조건 2), 미국 항소법원에서 146억 원의 제재금을 부과받아 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 이미 법원 판결이 존재하여 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 사건이 완전히 종결되었다는 명시가 없어 추가 소송 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>146억 원</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>다수 딜러사</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>현대차, 美 딜러사와 재구매 프로그램 소송서 146억 제재금 부과</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>autodaily.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542320</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-13 00:56:07.491651+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E15" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
         <is>
           <t>유가 상승 및 물류 문제로 인한 국내 3대 석유화학 단지의 연쇄 셧다운 우려 및 불가항력 조항 적용 가능성 논의</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>유가 상승과 물류 차질로 인해 국내 3대 석유화학 단지의 연쇄 셧다운 우려가 제기되고 있습니다. 기사는 불가항력 조항이 적용될 경우 기업이 납기 지연이나 공급 중단에 따른 손해배상 책임을 피할 수 있음을 설명하며, 이는 잠재적 위험에 대한 논의이지 실제 발생한 피해나 법적 분쟁을 다루는 것은 아닙니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>기사는 '국내 3대 석유화학 단지'의 연쇄 셧다운 '우려'를 다루며, 불가항력 조항을 통해 기업이 손해배상 책임을 피할 수 있는 상황을 설명합니다. 이는 특정 주체의 명확한 책임이나 실제 발생한 피해를 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J15" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>유가 뛰고 물류 막히고... '국내 3대 석유화학 단지' 연쇄 셧다운 우려</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026031216290001245?did=NA</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-13 00:36:36.209879+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="4" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>한미은행</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>배심원 재판 요구</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>한 은행이 한미은행을 상대로 영업비밀 침해 및 부당 경쟁 행위로 손해배상 소송을 제기하고 배심원 재판을 요구했다. 한미은행 측은 원고의 주장과 청구의 타당성을 법적으로 다투겠다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>상대방인 한미은행이 금융기관으로 자력이 충분하여 (적합 조건 2) 소송금융 투자에 긍정적이다. 영업비밀 침해 및 부당 경쟁 행위라는 사건의 성격상 잠재적 피해 규모가 클 수 있으나, 기사 내용만으로는 책임의 명확성 및 구체적인 피해 규모를 파악하기 어려워 추가적인 정보 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>개스값 가장 싼 날은 일·월요일</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>koreadaily.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.koreadaily.com/article/20260311001107775</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-11 12:57:50.558626+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>혼다코리아</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>확인 소송 기각 및 모든 소송에서 딜러 패소</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>혼다코리아 딜러사들이 전산 시스템 사용료 문제로 혼다코리아를 상대로 확인 소송을 제기했으나 기각되었고, 모든 관련 소송에서 패소한 것으로 알려졌다. 이로 인해 정비 대란 우려와 고객 서비스 불편이 예상된다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>딜러사들이 혼다코리아를 상대로 제기한 확인 소송이 기각되었고, 기사에 따르면 '모든 소송에서 딜러들이 패소했다'고 명시되어 있어 승소 가능성이 매우 낮다. 이는 소송금융 투자에 있어 부적합 조건인 '이미 종결된 사건'에 준하는 상황으로 판단된다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>딜러사 다수 (정확한 수 미상)</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>서울서 샀는데 수리는 인천 가라? ···점유율 1위 혼다코리아의 '배짱...</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>enewstoday.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401472</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-05 01:39:13.225483+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-04 00:46:27.625490+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>국내 정유사</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 봉쇄 위기로 인한 원유 공급 차질 발생 시 소송 예상</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 봉쇄 위기로 원유 도입에 차질이 발생할 경우, 항공·물류·화학 업계의 가동 중단으로 이어질 수 있으며, 이 경우 공급자인 정유사에게 조 단위 규모의 손해배상 청구 및 보험 분쟁이 제기될 가능성이 있습니다. 국내외 화주들이 잠재적 피해자가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방인 정유사는 대기업으로 자력이 충분하며(적합 조건 2), 항공·물류·화학 업계의 다수 화주들이 피해를 입는 집단적 피해가 예상됩니다(적합 조건 3). 또한, 피해 규모가 '조 단위'로 매우 클 것으로 추정되며(적합 조건 4), 원유 공급 차질 및 가동 중단에 대한 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>조 단위</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>항공·물류·화학 업계 화주들 다수</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>호르무즈 '불태우겠다' 선언에 봉쇄 위기···기업들 '조 단위' 소송 리...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419590</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:32:23.480539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>영진약품</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기 및 자산 가압류 신청</t>
+          <t>상고 포기로 분쟁 최종 종결</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>코레일이 다원시스를 상대로 손해배상 청구 소송을 제기했으며, 배상금 확보를 위해 다원시스의 부동산 및 채권에 대한 가압류를 신청하여 법원이 이를 인용했습니다. 과거 이재명 대통령도 다원시스에 대해 '사기'를 지적한 바 있습니다.</t>
+          <t>영진약품이 바이오벤처 알앤에스바이오와 8년간 이어온 손해배상 소송에서 상고를 포기하며 분쟁을 최종 종결했습니다. 1심과 2심에서 배상 판결이 있었으며, 이번 상고 포기로 법적 불확실성이 해소되었습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>코레일이 다원시스를 상대로 손해배상 청구 소송을 제기하고 자산 가압류까지 신청한 것으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 가압류 대상 자산이 있는 기업이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 기업 간의 분쟁으로 보입니다.</t>
+          <t>영진약품이 상고를 포기하고 알앤에스바이오와의 손해배상 소송 분쟁을 최종 종결했으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>법원, 李 대통령 '사기' 지적한 다원시스 부동산·채권 가압류 인용</t>
+          <t>영진약품, 상고 포기로 알앤에스바이오와 장기간 소송 종지부</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>medicopharma.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019340</t>
+          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67264</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-28 01:25:37.620210+00:00</t>
+          <t>2026-03-04 00:46:27.625490+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>한국가스공사의 일부 승소 및 충당부채 환입으로 소송 종결</t>
+          <t>UPC 항소법원에서 과태료 재량 심사 항소 기각</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>한국가스공사가 한국형 화물창(KC-1) 관련 소송에서 일부 승소하여 1205억원의 충당부채를 환입하며 재무 건전성을 개선했다는 내용이다. 이는 공사의 2년 연속 흑자 달성에 기여했다.</t>
+          <t>이오플로우가 유럽에서 부과된 15만 유로의 과태료와 1만 유로의 소송비용 지급 명령에 대한 재량 심사 항소에서 기각되었다. 이에 따라 이오플로우는 총 약 2억 6968만원의 과태료 및 소송비용을 지불하게 되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 기사는 한국가스공사가 과거 한국형 화물창(KC-1) 소송에서 일부 승소하여 1205억원을 환입했다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이오플로우가 과태료 및 소송비용 지급 명령에 대한 항소에서 기각되어, 회사가 비용을 지불해야 하는 상황이다. 소송금융은 일반적으로 손해배상을 청구하는 원고를 지원하므로, 이 사건은 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억 6968만원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[대구 24시] 한국가스공사, 2년 연속 흑자…민수용 미수금 여전히 부담</t>
+          <t>[Biz Law] 이오플로우, 유럽 '과태료 재량 심사' 항소 기각</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708925</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:43:41.843151+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>다원시스</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기 및 자산 가압류 신청</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>코레일이 다원시스를 상대로 손해배상 청구 소송을 제기했으며, 배상금 확보를 위해 다원시스의 부동산 및 채권에 대한 가압류를 신청하여 법원이 이를 인용했습니다. 과거 이재명 대통령도 다원시스에 대해 '사기'를 지적한 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>코레일이 다원시스를 상대로 손해배상 청구 소송을 제기하고 자산 가압류까지 신청한 것으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 가압류 대상 자산이 있는 기업이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 기업 간의 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>법원, 李 대통령 '사기' 지적한 다원시스 부동산·채권 가압류 인용</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>nbntv.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55309</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019340</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-26 01:01:06.760898+00:00</t>
+          <t>2026-02-28 01:25:37.620210+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 하이브 공탁금 납부 (항소 가능성 높음)</t>
+          <t>한국가스공사의 일부 승소 및 충당부채 환입으로 소송 종결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표와의 풋옵션(주식매수청구권) 소송 1심에서 패소하여 255억 원을 지급하라는 판결을 받았다. 하이브는 판결금과 지연이자를 포함한 292억 원을 법원에 공탁했으며, 이는 항소 가능성을 시사한다.</t>
+          <t>한국가스공사가 한국형 화물창(KC-1) 관련 소송에서 일부 승소하여 1205억원의 충당부채를 환입하며 재무 건전성을 개선했다는 내용이다. 이는 공사의 2년 연속 흑자 달성에 기여했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 255억 원 지급 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 이미 1심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>본 기사는 한국가스공사가 과거 한국형 화물창(KC-1) 소송에서 일부 승소하여 1205억원을 환입했다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>민희진, ‘256억 포기’ 제안했지만…하이브, 법원에 공탁금 292억 납부</t>
+          <t>[대구 24시] 한국가스공사, 2년 연속 흑자…민수용 미수금 여전히 부담</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260005</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364105</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-26 00:56:59.467745+00:00</t>
+          <t>2026-02-28 01:15:29.198846+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>1심 소송 진행 중, 민·형사 소송 및 분쟁 중단 제안</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 풋옵션 관련 1심 소송을 진행 중이다. 민 대표는 256억 원을 포기하는 대신 하이브가 모든 민·형사 소송 및 분쟁을 중단할 것을 제안했다. 이는 대규모 금액이 걸린 상업 분쟁으로, 양측의 법적 다툼이 지속되고 있음을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 256억 원이라는 매우 큰 금액이 쟁점이 되는 상업 분쟁임 (적합 조건 4). 이미 1심 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높음 (적합 조건 5). 소송금융 투자 대상으로서의 매력이 높음.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>256억 원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>민희진  256억 전액 포기...뉴진스 위한 결단</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55309</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:01:06.760898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결, 하이브 공탁금 납부 (항소 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 어도어 대표와의 풋옵션(주식매수청구권) 소송 1심에서 패소하여 255억 원을 지급하라는 판결을 받았다. 하이브는 판결금과 지연이자를 포함한 292억 원을 법원에 공탁했으며, 이는 항소 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 255억 원 지급 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 이미 1심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>255억원</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>민희진, ‘256억 포기’ 제안했지만…하이브, 법원에 공탁금 292억 납부</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602260005</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:56:59.467745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>DoorDash</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>법정 밖에서 빠르게 합의됨</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>도어대시가 인앤아웃의 허락 없이 배달 서비스를 제공하여 소송이 제기되었으나, 해당 소송은 법정 밖에서 빠르게 합의되었고 도어대시는 인앤아웃 배달을 중단했습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>기사에 따르면 해당 소송은 이미 법정 밖에서 빠르게 합의되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>도어대시는 어떻게 '라스트 마일'의 괴물 됐나</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>fortunekorea.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51689</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-24 00:33:32.780884+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>