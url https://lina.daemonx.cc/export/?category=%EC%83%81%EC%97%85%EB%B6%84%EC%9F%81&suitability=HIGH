--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="47" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,608 +535,752 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG</t>
+          <t>시장도매인 58개사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>1심 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울중앙지방법원은 라이노스자산운용이 스마일게이트RPG를 상대로 제기한 손해배상 청구 소송 1심에서 원고 승소 판결을 내리고 1천억 원의 배상액을 인정했습니다. 이 판결은 스마일게이트RPG의 8조 원 기업가치와 관련된 것으로 보입니다.</t>
+          <t>강서농수산물도매시장법인인 강서청과, 서부청과, 농협 강서공판장 3개사가 시장도매인 58개사를 상대로 52억 원의 손해배상을 민사청구한 사건입니다. 현재 1심이 진행 중이며, 이와 별건으로 형사고발도 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 스마일게이트RPG는 기업가치 8조원으로 추정되는 대기업으로 자력이 충분합니다(적합 조건 2). 또한 1천억 원이라는 매우 큰 피해 금액이 인정되었고(적합 조건 4), 1심 판결이 나왔으므로 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 아직 종결된 사건이 아닙니다(부적합 조건 0개).</t>
+          <t>강서농수산물도매시장법인 3개사가 시장도매인 58개사를 상대로 52억 원의 손해배상을 청구한 사건으로, 피해 규모가 크고(적합 조건 4), 형사고발이 별건으로 진행 중이므로 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 현재 1심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>52억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3개 법인</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>스마일게이트RPG 기업가치 '8조' 법원 판단, 권혁빈 이혼 재산분할액 더...</t>
+          <t>[Issue+] 시장도매인제 논의 재점화, 쟁점은</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>aflnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434920</t>
+          <t>https://www.aflnews.co.kr/news/articleView.html?idxno=326054</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:56:44.280044+00:00</t>
+          <t>2026-08-21 07:02:40.696199+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>젬백스앤카엘</t>
+          <t>애플</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 판결 선고, 젬백스 상고 예정</t>
+          <t>오픈AI의 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>젬백스가 바이오빌이 제기한 손해배상 청구 소송 2심에서 일부 패소하여 175억 원과 지연이자를 배상하게 되었다. 서울고등법원은 바이오빌 측의 일부 승소를 인정했으며, 젬백스는 이 판결에 대해 상고를 제기할 예정이다. 젬백스는 이미 295억 원의 공탁금을 재무에 반영하여 실제 재무 영향은 제한적일 것으로 보인다.</t>
+          <t>오픈AI가 애플을 상대로 법적 대응을 검토 중이라는 외신 보도가 나왔습니다. 이는 아이폰에 챗GPT를 접목하는 협력 관계에서 애플의 노력이 부족했다는 문제 제기에서 비롯된 것으로 보입니다. 양사 간의 AI 통합 관련 분쟁이 법적 다툼으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 서울고등법원 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 젬백스는 상장회사로 추정되며 이미 공탁금을 반영하는 등 자력이 충분하다(적합 조건 2). 피해 금액이 175억 원으로 매우 크고(적합 조건 4), 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>상대방에게 자력이 충분함 (애플). 두 거대 기업 간의 핵심 AI 기술 협력 문제이므로 피해 규모가 클 것으로 예상되며, 오픈AI가 법적 대응을 검토 중인 단계로 소송금융 투자 기회가 높습니다. 애플의 노력 부족이 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>175억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>젬백스, 바이오빌 소송 2심서 175억원 배상 판결…“상고 등 법적 대응 ...</t>
+          <t>오픈AI, 애플 소송 검토… 아이폰-챗GPT 통합 노력 안 해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065588038778826</t>
+          <t>https://news.jtbc.co.kr/article/NB12298378?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:51:29.831719+00:00</t>
+          <t>2026-06-12 00:13:37.805933+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>한국피자헛 (기존 법인), PH코리아 (신설 법인)</t>
+          <t>스마일게이트RPG</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법원 회생절차 중, 영업양도 허가 완료, 회생계획안 인가 및 채권자 변제율이 쟁점</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>한국피자헛이 법원으로부터 회생계획 인가 전 영업양도를 허가받아 신설 법인 PH코리아에 영업권을 넘겼다. 기존 법인은 가맹점주 소송 패소로 인한 배상금을 포함한 수백억 원대 채무를 안고 있으며, 영업양도 대금으로 채권자들을 충분히 변제할 수 있을지가 쟁점이다. 채권자들은 '꼬리 자르기' 우려를 표하며 변제율에 따라 반발할 가능성이 있다.</t>
+          <t>서울중앙지방법원은 라이노스자산운용이 스마일게이트RPG를 상대로 제기한 손해배상 청구 소송 1심에서 원고 승소 판결을 내리고 1천억 원의 배상액을 인정했습니다. 이 판결은 스마일게이트RPG의 8조 원 기업가치와 관련된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>한국피자헛은 가맹점주들과의 소송 패소로 인한 거액의 배상금을 포함한 수백억 원대 채무를 지고 있어 상대방 책임이 명확하고 피해 규모가 크다. 현재 법원의 회생절차가 진행 중이며(공적 절차 진행 중), 다수의 가맹점주와 일반 채권자들이 영업양도 대금의 적정성과 변제율에 대해 반발할 가능성이 높아 집단적 소송금융 기회가 높다(집단적 피해). 기존 소송 판결 및 회생법원 자료를 통해 책임 및 증거 확보가 용이하며, 사건이 종결되지 않아 투자 적합성이 높다.</t>
+          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 스마일게이트RPG는 기업가치 8조원으로 추정되는 대기업으로 자력이 충분합니다(적합 조건 2). 또한 1천억 원이라는 매우 큰 피해 금액이 인정되었고(적합 조건 4), 1심 판결이 나왔으므로 증거가 충분히 확보된 것으로 보입니다(적합 조건 5). 아직 종결된 사건이 아닙니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수백억 원</t>
+          <t>1천억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>가맹점주 다수 및 일반 채권자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>법원, 피자헛 영업양도 사전 허가…'PH코리아' 체제서 브랜드 재건될까</t>
+          <t>스마일게이트RPG 기업가치 '8조' 법원 판단, 권혁빈 이혼 재산분할액 더...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97548</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434920</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 12:40:28.718818+00:00</t>
+          <t>2026-04-03 12:56:44.280044+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>NH농협캐피탈</t>
+          <t>젬백스앤카엘</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울고등법원 손해배상 책임 인정 판결</t>
+          <t>서울고등법원 2심 판결 선고, 젬백스 상고 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>NH농협캐피탈이 리스 반납 차량의 독점 매도 계약을 위반하고 일부 차량을 임의로 직접 판매하여 제3자에게 손해를 입혔다. 서울고등법원은 NH농협캐피탈에 계약 위반에 따른 손해배상 책임을 인정하며 27억 원을 배상하라고 판결했다.</t>
+          <t>젬백스가 바이오빌이 제기한 손해배상 청구 소송 2심에서 일부 패소하여 175억 원과 지연이자를 배상하게 되었다. 서울고등법원은 바이오빌 측의 일부 승소를 인정했으며, 젬백스는 이 판결에 대해 상고를 제기할 예정이다. 젬백스는 이미 295억 원의 공탁금을 재무에 반영하여 실제 재무 영향은 제한적일 것으로 보인다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>NH농협캐피탈이라는 금융기관이 피고이며, 법원에서 이미 27억 원의 손해배상 책임이 인정된 사건이다. 이는 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거가 확보된(적합 조건 5) 경우에 해당하여 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 서울고등법원 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 젬백스는 상장회사로 추정되며 이미 공탁금을 반영하는 등 자력이 충분하다(적합 조건 2). 피해 금액이 175억 원으로 매우 크고(적합 조건 4), 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>27억 원</t>
+          <t>175억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>제3자에 반납 차량 판매, NH농협캐피탈…“27억 배상”</t>
+          <t>젬백스, 바이오빌 소송 2심서 175억원 배상 판결…“상고 등 법적 대응 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/582304?ref=naver</t>
+          <t>https://mdtoday.co.kr/news/view/1065588038778826</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:46.125303+00:00</t>
+          <t>2026-04-02 00:51:29.831719+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>현대자동차</t>
+          <t>한국피자헛 (기존 법인), PH코리아 (신설 법인)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 항소법원 제재금 부과 판결</t>
+          <t>법원 회생절차 중, 영업양도 허가 완료, 회생계획안 인가 및 채권자 변제율이 쟁점</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>현대자동차가 미국 딜러사와의 재구매 프로그램 관련 소송에서 펜실베이니아주 항소법원으로부터 980만 달러(약 146억 원)의 제재금 부과 판결을 받았습니다. 이는 소송에 참여한 차량과 관련된 사안으로, 현대차의 책임이 인정된 것입니다.</t>
+          <t>한국피자헛이 법원으로부터 회생계획 인가 전 영업양도를 허가받아 신설 법인 PH코리아에 영업권을 넘겼다. 기존 법인은 가맹점주 소송 패소로 인한 배상금을 포함한 수백억 원대 채무를 안고 있으며, 영업양도 대금으로 채권자들을 충분히 변제할 수 있을지가 쟁점이다. 채권자들은 '꼬리 자르기' 우려를 표하며 변제율에 따라 반발할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>현대자동차는 대기업으로 자력이 충분하며(적합 조건 2), 미국 항소법원에서 146억 원의 제재금을 부과받아 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 이미 법원 판결이 존재하여 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 사건이 완전히 종결되었다는 명시가 없어 추가 소송 가능성이 높습니다.</t>
+          <t>한국피자헛은 가맹점주들과의 소송 패소로 인한 거액의 배상금을 포함한 수백억 원대 채무를 지고 있어 상대방 책임이 명확하고 피해 규모가 크다. 현재 법원의 회생절차가 진행 중이며(공적 절차 진행 중), 다수의 가맹점주와 일반 채권자들이 영업양도 대금의 적정성과 변제율에 대해 반발할 가능성이 높아 집단적 소송금융 기회가 높다(집단적 피해). 기존 소송 판결 및 회생법원 자료를 통해 책임 및 증거 확보가 용이하며, 사건이 종결되지 않아 투자 적합성이 높다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>146억 원</t>
+          <t>수백억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수 딜러사</t>
+          <t>가맹점주 다수 및 일반 채권자</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>현대차, 美 딜러사와 재구매 프로그램 소송서 146억 제재금 부과</t>
+          <t>법원, 피자헛 영업양도 사전 허가…'PH코리아' 체제서 브랜드 재건될까</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>autodaily.co.kr</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542320</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97548</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-13 00:56:07.491651+00:00</t>
+          <t>2026-03-27 12:40:28.718818+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>국내 정유사</t>
+          <t>NH농협캐피탈</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄 위기로 인한 원유 공급 차질 발생 시 소송 예상</t>
+          <t>서울고등법원 손해배상 책임 인정 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄 위기로 원유 도입에 차질이 발생할 경우, 항공·물류·화학 업계의 가동 중단으로 이어질 수 있으며, 이 경우 공급자인 정유사에게 조 단위 규모의 손해배상 청구 및 보험 분쟁이 제기될 가능성이 있습니다. 국내외 화주들이 잠재적 피해자가 될 수 있습니다.</t>
+          <t>NH농협캐피탈이 리스 반납 차량의 독점 매도 계약을 위반하고 일부 차량을 임의로 직접 판매하여 제3자에게 손해를 입혔다. 서울고등법원은 NH농협캐피탈에 계약 위반에 따른 손해배상 책임을 인정하며 27억 원을 배상하라고 판결했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방인 정유사는 대기업으로 자력이 충분하며(적합 조건 2), 항공·물류·화학 업계의 다수 화주들이 피해를 입는 집단적 피해가 예상됩니다(적합 조건 3). 또한, 피해 규모가 '조 단위'로 매우 클 것으로 추정되며(적합 조건 4), 원유 공급 차질 및 가동 중단에 대한 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>NH농협캐피탈이라는 금융기관이 피고이며, 법원에서 이미 27억 원의 손해배상 책임이 인정된 사건이다. 이는 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거가 확보된(적합 조건 5) 경우에 해당하여 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>조 단위</t>
+          <t>27억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>항공·물류·화학 업계 화주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>호르무즈 '불태우겠다' 선언에 봉쇄 위기···기업들 '조 단위' 소송 리...</t>
+          <t>제3자에 반납 차량 판매, NH농협캐피탈…“27억 배상”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419590</t>
+          <t>https://www.naeil.com/news/read/582304?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-04 01:32:23.480539+00:00</t>
+          <t>2026-03-23 12:53:46.125303+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>현대자동차</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 소송 진행 중, 민·형사 소송 및 분쟁 중단 제안</t>
+          <t>미국 항소법원 제재금 부과 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 풋옵션 관련 1심 소송을 진행 중이다. 민 대표는 256억 원을 포기하는 대신 하이브가 모든 민·형사 소송 및 분쟁을 중단할 것을 제안했다. 이는 대규모 금액이 걸린 상업 분쟁으로, 양측의 법적 다툼이 지속되고 있음을 보여준다.</t>
+          <t>현대자동차가 미국 딜러사와의 재구매 프로그램 관련 소송에서 펜실베이니아주 항소법원으로부터 980만 달러(약 146억 원)의 제재금 부과 판결을 받았습니다. 이는 소송에 참여한 차량과 관련된 사안으로, 현대차의 책임이 인정된 것입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 256억 원이라는 매우 큰 금액이 쟁점이 되는 상업 분쟁임 (적합 조건 4). 이미 1심 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높음 (적합 조건 5). 소송금융 투자 대상으로서의 매력이 높음.</t>
+          <t>현대자동차는 대기업으로 자력이 충분하며(적합 조건 2), 미국 항소법원에서 146억 원의 제재금을 부과받아 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 이미 법원 판결이 존재하여 객관적 증거가 확보되었습니다(적합 조건 5). 또한, 사건이 완전히 종결되었다는 명시가 없어 추가 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>146억 원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 딜러사</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>민희진  256억 전액 포기...뉴진스 위한 결단</t>
+          <t>현대차, 美 딜러사와 재구매 프로그램 소송서 146억 제재금 부과</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>autodaily.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55309</t>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=542320</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-26 01:01:06.760898+00:00</t>
+          <t>2026-03-13 00:56:07.491651+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>국내 정유사</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 봉쇄 위기로 인한 원유 공급 차질 발생 시 소송 예상</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 봉쇄 위기로 원유 도입에 차질이 발생할 경우, 항공·물류·화학 업계의 가동 중단으로 이어질 수 있으며, 이 경우 공급자인 정유사에게 조 단위 규모의 손해배상 청구 및 보험 분쟁이 제기될 가능성이 있습니다. 국내외 화주들이 잠재적 피해자가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>상대방인 정유사는 대기업으로 자력이 충분하며(적합 조건 2), 항공·물류·화학 업계의 다수 화주들이 피해를 입는 집단적 피해가 예상됩니다(적합 조건 3). 또한, 피해 규모가 '조 단위'로 매우 클 것으로 추정되며(적합 조건 4), 원유 공급 차질 및 가동 중단에 대한 증거 확보가 가능할 것으로 보입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>조 단위</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>항공·물류·화학 업계 화주들 다수</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>호르무즈 '불태우겠다' 선언에 봉쇄 위기···기업들 '조 단위' 소송 리...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419590</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:32:23.480539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>1심 소송 진행 중, 민·형사 소송 및 분쟁 중단 제안</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 풋옵션 관련 1심 소송을 진행 중이다. 민 대표는 256억 원을 포기하는 대신 하이브가 모든 민·형사 소송 및 분쟁을 중단할 것을 제안했다. 이는 대규모 금액이 걸린 상업 분쟁으로, 양측의 법적 다툼이 지속되고 있음을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 256억 원이라는 매우 큰 금액이 쟁점이 되는 상업 분쟁임 (적합 조건 4). 이미 1심 소송이 진행 중이므로 관련 증거가 확보되었을 가능성이 높음 (적합 조건 5). 소송금융 투자 대상으로서의 매력이 높음.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>256억 원</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>민희진  256억 전액 포기...뉴진스 위한 결단</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55309</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:01:06.760898+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>1심 원고 승소 판결, 하이브 공탁금 납부 (항소 가능성 높음)</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>하이브가 민희진 전 어도어 대표와의 풋옵션(주식매수청구권) 소송 1심에서 패소하여 255억 원을 지급하라는 판결을 받았다. 하이브는 판결금과 지연이자를 포함한 292억 원을 법원에 공탁했으며, 이는 항소 가능성을 시사한다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 255억 원 지급 판결을 받아 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 이미 1심 판결이 선고되어 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>255억원</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>민희진, ‘256억 포기’ 제안했지만…하이브, 법원에 공탁금 292억 납부</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>kukinews.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.kukinews.com/article/view/kuk202602260005</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-26 00:56:59.467745+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>