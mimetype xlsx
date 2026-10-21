--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,798 +533,870 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>더본코리아</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>수년간 진행된 소송 합의 완료</t>
+          <t>원고 패소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미 상장사 비트코인 재무기업 하이퍼스케일 데이터는 자회사 올트 렌딩과 리스크온 인터내셔널이 수년간 진행된 소송의 합의금 약 2660만 달러를 수령했다고 밝혔습니다. 합의 계약의 구체적인 조건은 공개되지 않았으며, 회사는 이번 현금 유입이 유동성 개선에 도움이 될 것이라고 설명했습니다.</t>
+          <t>수원지방법원 안양지원에서 더본코리아 가맹점주가 김 PD를 상대로 제기한 손해배상 소송에서 원고 패소 판결이 나왔다. 이 소송은 '대패삼겹살'의 원조 논란과 관련하여 백종원의 개발 주장을 반박하는 창업자의 증언이 보도된 맥락에서 발생했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건(합의 완료)에 해당합니다. 하이퍼스케일 데이터가 수년간 진행된 소송의 합의금을 이미 수령하여 사건이 종료되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사에서 언급된 손해배상 소송은 이미 수원지방법원 안양지원에서 원고 패소 판결이 선고되어, 소송금융 투자 대상으로서의 매력이 낮습니다. 이는 '부적합 조건' 중 '이미 종결된 사건'에 준하는 상황으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2660만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터, 소송 합의금 2660만달러 수령…비트코인 보유량 ...</t>
+          <t>“백종원이 개발? 말도 안 돼”…대패삼겹살 10년 앞선 창업자 증언</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/346347</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1786838459525847006</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:43:52.417058+00:00</t>
+          <t>2026-08-29 20:08:18.535095+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>증거 조사 분쟁 해결을 위한 특별관리인 선임 논의 중</t>
+          <t>수년간 진행된 소송 합의 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송이 진행 중이며, 현재 증거 조사 분쟁이 지속되고 있습니다. 이 분쟁을 해결하기 위해 특별관리인을 선임하겠다는 의사가 통지되었습니다.</t>
+          <t>미 상장사 비트코인 재무기업 하이퍼스케일 데이터는 자회사 올트 렌딩과 리스크온 인터내셔널이 수년간 진행된 소송의 합의금 약 2660만 달러를 수령했다고 밝혔습니다. 합의 계약의 구체적인 조건은 공개되지 않았으며, 회사는 이번 현금 유입이 유동성 개선에 도움이 될 것이라고 설명했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송에서 증거 조사 분쟁이 지속되고 있음을 언급할 뿐, 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 판단할 충분한 정보가 부족합니다. 또한, 증거 확보 가능성도 현재 분쟁 중인 상황으로 명확하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건(합의 완료)에 해당합니다. 하이퍼스케일 데이터가 수년간 진행된 소송의 합의금을 이미 수령하여 사건이 종료되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2660만 달러</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[Biz Law] 프레스티지바이오, 고상석 대표 증인신문 충돌 지속</t>
+          <t>하이퍼스케일 데이터, 소송 합의금 2660만달러 수령…비트코인 보유량 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=714390</t>
+          <t>https://www.tokenpost.kr/news/breaking/346347</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:50:19.911662+00:00</t>
+          <t>2026-04-04 12:43:52.417058+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>도끼</t>
+          <t>오시멈</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>보석 대금 청구 소송 강제조정결정 완료, 국세청 및 건강보험공단 체납자 명단 공개</t>
+          <t>증거 조사 분쟁 해결을 위한 특별관리인 선임 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가수 이하이와 공개 열애를 시작한 래퍼 도끼의 과거 금융 관련 논란이 재조명되었습니다. 도끼는 모친의 '빚투' 의혹, 보석 대금 미납으로 인한 4500만원 강제조정결정, 국세청 고액체납자 명단 등재(3억 3200만원), 건강보험료 체납(1700만원) 등으로 여러 차례 구설에 올랐습니다. 이 사건들은 이미 종결되었거나 공적 기관의 채무 불이행에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송이 진행 중이며, 현재 증거 조사 분쟁이 지속되고 있습니다. 이 분쟁을 해결하기 위해 특별관리인을 선임하겠다는 의사가 통지되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 내용은 래퍼 도끼의 과거 금융 관련 논란 및 이미 종결된 법적 절차(보석 대금 청구 소송 강제조정결정)와 공적 기관의 체납자 명단 등재에 대한 보도입니다. 소송금융의 투자 대상이 되는 새로운 민사 소송의 가능성이 없으며, 이미 종결된 사건에 해당하여 부적합합니다.</t>
+          <t>기사는 프레스티지바이오파마와 오시멈 간의 유전체 데이터 관련 미국 민사 소송에서 증거 조사 분쟁이 지속되고 있음을 언급할 뿐, 상대방의 책임 명확성, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건을 판단할 충분한 정보가 부족합니다. 또한, 증거 확보 가능성도 현재 분쟁 중인 상황으로 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>총 3억 9400만원 (세금 3억 3200만원, 보석 대금 4500만원, 건강보험료 1700만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>내 남자 도끼♥ …이하이, 첫 공개열애가 하필  밥값 천만원-세금체납...</t>
+          <t>[Biz Law] 프레스티지바이오, 고상석 대표 증인신문 충돌 지속</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195840013587</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=714390</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:35:26.539902+00:00</t>
+          <t>2026-04-01 00:50:19.911662+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>X (구 트위터)</t>
+          <t>도끼</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>광고 보이콧 관련 소송 패소</t>
+          <t>보석 대금 청구 소송 강제조정결정 완료, 국세청 및 건강보험공단 체납자 명단 공개</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>일론 머스크의 X(구 트위터)가 광고 보이콧 관련 소송에서 패소하여 광고 매출이 절반으로 줄어들었다는 내용입니다. 소송이 이미 종결된 것으로 보입니다.</t>
+          <t>가수 이하이와 공개 열애를 시작한 래퍼 도끼의 과거 금융 관련 논란이 재조명되었습니다. 도끼는 모친의 '빚투' 의혹, 보석 대금 미납으로 인한 4500만원 강제조정결정, 국세청 고액체납자 명단 등재(3억 3200만원), 건강보험료 체납(1700만원) 등으로 여러 차례 구설에 올랐습니다. 이 사건들은 이미 종결되었거나 공적 기관의 채무 불이행에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 제목에서 소송에서 '패소'했다고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
+          <t>기사 내용은 래퍼 도끼의 과거 금융 관련 논란 및 이미 종결된 법적 절차(보석 대금 청구 소송 강제조정결정)와 공적 기관의 체납자 명단 등재에 대한 보도입니다. 소송금융의 투자 대상이 되는 새로운 민사 소송의 가능성이 없으며, 이미 종결된 사건에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 3억 9400만원 (세금 3억 3200만원, 보석 대금 4500만원, 건강보험료 1700만원)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>광고 매출 반토막  머스크, X 광고 보이콧 소송도 패소</t>
+          <t>내 남자 도끼♥ …이하이, 첫 공개열애가 하필  밥값 천만원-세금체납...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700032.html</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-29/202603290100195840013587</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 00:48:13.198927+00:00</t>
+          <t>2026-03-29 12:35:26.539902+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>X (구 트위터)</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>유럽 경쟁사의 소송 가능성 언급</t>
+          <t>광고 보이콧 관련 소송 패소</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>국내 핵융합 스타트업 인애이블퓨전이 이탈리아 DTT 핵융합장치 핵심설비를 수주했다. 이 계약 과정에서 과거 한수원의 체코 원전 수주 사례와 유사하게 유럽 경쟁사의 소송 가능성이 언급되었다. 현재 구체적인 소송 진행 여부나 당사자, 쟁점 등은 명확히 파악되지 않는다.</t>
+          <t>일론 머스크의 X(구 트위터)가 광고 보이콧 관련 소송에서 패소하여 광고 매출이 절반으로 줄어들었다는 내용입니다. 소송이 이미 종결된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 주로 계약 수주에 대해 보도하며, 유럽 경쟁사의 소송 가능성을 과거 사례에 비유하여 언급할 뿐이다. 특정 소송의 당사자, 쟁점, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
+          <t>기사 제목에서 소송에서 '패소'했다고 명시되어 있어, 이미 종결된 사건에 해당합니다. 이는 소송금융 투자 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>인애이블퓨전, 이탈리아 DTT 핵융합장치 핵심설비 수주</t>
+          <t>광고 매출 반토막  머스크, X 광고 보이콧 소송도 패소</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295646</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/27/2026032700032.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 12:56:13.002498+00:00</t>
+          <t>2026-03-27 00:48:13.198927+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>유가 상승 및 물류 문제로 인한 국내 3대 석유화학 단지의 연쇄 셧다운 우려 및 불가항력 조항 적용 가능성 논의</t>
+          <t>유럽 경쟁사의 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>유가 상승과 물류 차질로 인해 국내 3대 석유화학 단지의 연쇄 셧다운 우려가 제기되고 있습니다. 기사는 불가항력 조항이 적용될 경우 기업이 납기 지연이나 공급 중단에 따른 손해배상 책임을 피할 수 있음을 설명하며, 이는 잠재적 위험에 대한 논의이지 실제 발생한 피해나 법적 분쟁을 다루는 것은 아닙니다.</t>
+          <t>국내 핵융합 스타트업 인애이블퓨전이 이탈리아 DTT 핵융합장치 핵심설비를 수주했다. 이 계약 과정에서 과거 한수원의 체코 원전 수주 사례와 유사하게 유럽 경쟁사의 소송 가능성이 언급되었다. 현재 구체적인 소송 진행 여부나 당사자, 쟁점 등은 명확히 파악되지 않는다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 '국내 3대 석유화학 단지'의 연쇄 셧다운 '우려'를 다루며, 불가항력 조항을 통해 기업이 손해배상 책임을 피할 수 있는 상황을 설명합니다. 이는 특정 주체의 명확한 책임이나 실제 발생한 피해를 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않습니다.</t>
+          <t>기사는 주로 계약 수주에 대해 보도하며, 유럽 경쟁사의 소송 가능성을 과거 사례에 비유하여 언급할 뿐이다. 특정 소송의 당사자, 쟁점, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>유가 뛰고 물류 막히고... '국내 3대 석유화학 단지' 연쇄 셧다운 우려</t>
+          <t>인애이블퓨전, 이탈리아 DTT 핵융합장치 핵심설비 수주</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031216290001245?did=NA</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295646</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 00:36:36.209879+00:00</t>
+          <t>2026-03-24 12:56:13.002498+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>확인 소송 기각 및 모든 소송에서 딜러 패소</t>
+          <t>유가 상승 및 물류 문제로 인한 국내 3대 석유화학 단지의 연쇄 셧다운 우려 및 불가항력 조항 적용 가능성 논의</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>혼다코리아 딜러사들이 전산 시스템 사용료 문제로 혼다코리아를 상대로 확인 소송을 제기했으나 기각되었고, 모든 관련 소송에서 패소한 것으로 알려졌다. 이로 인해 정비 대란 우려와 고객 서비스 불편이 예상된다.</t>
+          <t>유가 상승과 물류 차질로 인해 국내 3대 석유화학 단지의 연쇄 셧다운 우려가 제기되고 있습니다. 기사는 불가항력 조항이 적용될 경우 기업이 납기 지연이나 공급 중단에 따른 손해배상 책임을 피할 수 있음을 설명하며, 이는 잠재적 위험에 대한 논의이지 실제 발생한 피해나 법적 분쟁을 다루는 것은 아닙니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>딜러사들이 혼다코리아를 상대로 제기한 확인 소송이 기각되었고, 기사에 따르면 '모든 소송에서 딜러들이 패소했다'고 명시되어 있어 승소 가능성이 매우 낮다. 이는 소송금융 투자에 있어 부적합 조건인 '이미 종결된 사건'에 준하는 상황으로 판단된다.</t>
+          <t>기사는 '국내 3대 석유화학 단지'의 연쇄 셧다운 '우려'를 다루며, 불가항력 조항을 통해 기업이 손해배상 책임을 피할 수 있는 상황을 설명합니다. 이는 특정 주체의 명확한 책임이나 실제 발생한 피해를 다루는 것이 아니므로, 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>딜러사 다수 (정확한 수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>서울서 샀는데 수리는 인천 가라? ···점유율 1위 혼다코리아의 '배짱...</t>
+          <t>유가 뛰고 물류 막히고... '국내 3대 석유화학 단지' 연쇄 셧다운 우려</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401472</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031216290001245?did=NA</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-05 01:39:13.225483+00:00</t>
+          <t>2026-03-13 00:36:36.209879+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>영진약품</t>
+          <t>혼다코리아</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>상고 포기로 분쟁 최종 종결</t>
+          <t>확인 소송 기각 및 모든 소송에서 딜러 패소</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영진약품이 바이오벤처 알앤에스바이오와 8년간 이어온 손해배상 소송에서 상고를 포기하며 분쟁을 최종 종결했습니다. 1심과 2심에서 배상 판결이 있었으며, 이번 상고 포기로 법적 불확실성이 해소되었습니다.</t>
+          <t>혼다코리아 딜러사들이 전산 시스템 사용료 문제로 혼다코리아를 상대로 확인 소송을 제기했으나 기각되었고, 모든 관련 소송에서 패소한 것으로 알려졌다. 이로 인해 정비 대란 우려와 고객 서비스 불편이 예상된다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>영진약품이 상고를 포기하고 알앤에스바이오와의 손해배상 소송 분쟁을 최종 종결했으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>딜러사들이 혼다코리아를 상대로 제기한 확인 소송이 기각되었고, 기사에 따르면 '모든 소송에서 딜러들이 패소했다'고 명시되어 있어 승소 가능성이 매우 낮다. 이는 소송금융 투자에 있어 부적합 조건인 '이미 종결된 사건'에 준하는 상황으로 판단된다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>딜러사 다수 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>영진약품, 상고 포기로 알앤에스바이오와 장기간 소송 종지부</t>
+          <t>서울서 샀는데 수리는 인천 가라? ···점유율 1위 혼다코리아의 '배짱...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>medicopharma.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67264</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401472</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-04 00:46:27.625490+00:00</t>
+          <t>2026-03-05 01:39:13.225483+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>영진약품</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>UPC 항소법원에서 과태료 재량 심사 항소 기각</t>
+          <t>상고 포기로 분쟁 최종 종결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이오플로우가 유럽에서 부과된 15만 유로의 과태료와 1만 유로의 소송비용 지급 명령에 대한 재량 심사 항소에서 기각되었다. 이에 따라 이오플로우는 총 약 2억 6968만원의 과태료 및 소송비용을 지불하게 되었다.</t>
+          <t>영진약품이 바이오벤처 알앤에스바이오와 8년간 이어온 손해배상 소송에서 상고를 포기하며 분쟁을 최종 종결했습니다. 1심과 2심에서 배상 판결이 있었으며, 이번 상고 포기로 법적 불확실성이 해소되었습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이오플로우가 과태료 및 소송비용 지급 명령에 대한 항소에서 기각되어, 회사가 비용을 지불해야 하는 상황이다. 소송금융은 일반적으로 손해배상을 청구하는 원고를 지원하므로, 이 사건은 투자 대상으로서의 적합성이 낮다.</t>
+          <t>영진약품이 상고를 포기하고 알앤에스바이오와의 손해배상 소송 분쟁을 최종 종결했으므로, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>약 2억 6968만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[Biz Law] 이오플로우, 유럽 '과태료 재량 심사' 항소 기각</t>
+          <t>영진약품, 상고 포기로 알앤에스바이오와 장기간 소송 종지부</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>medicopharma.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708925</t>
+          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67264</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-28 12:43:41.843151+00:00</t>
+          <t>2026-03-04 00:46:27.625490+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>한국가스공사의 일부 승소 및 충당부채 환입으로 소송 종결</t>
+          <t>UPC 항소법원에서 과태료 재량 심사 항소 기각</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한국가스공사가 한국형 화물창(KC-1) 관련 소송에서 일부 승소하여 1205억원의 충당부채를 환입하며 재무 건전성을 개선했다는 내용이다. 이는 공사의 2년 연속 흑자 달성에 기여했다.</t>
+          <t>이오플로우가 유럽에서 부과된 15만 유로의 과태료와 1만 유로의 소송비용 지급 명령에 대한 재량 심사 항소에서 기각되었다. 이에 따라 이오플로우는 총 약 2억 6968만원의 과태료 및 소송비용을 지불하게 되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 한국가스공사가 과거 한국형 화물창(KC-1) 소송에서 일부 승소하여 1205억원을 환입했다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이오플로우가 과태료 및 소송비용 지급 명령에 대한 항소에서 기각되어, 회사가 비용을 지불해야 하는 상황이다. 소송금융은 일반적으로 손해배상을 청구하는 원고를 지원하므로, 이 사건은 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억 6968만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[대구 24시] 한국가스공사, 2년 연속 흑자…민수용 미수금 여전히 부담</t>
+          <t>[Biz Law] 이오플로우, 유럽 '과태료 재량 심사' 항소 기각</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364105</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708925</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 01:15:29.198846+00:00</t>
+          <t>2026-02-28 12:43:41.843151+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>상업분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>한국가스공사의 일부 승소 및 충당부채 환입으로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>한국가스공사가 한국형 화물창(KC-1) 관련 소송에서 일부 승소하여 1205억원의 충당부채를 환입하며 재무 건전성을 개선했다는 내용이다. 이는 공사의 2년 연속 흑자 달성에 기여했다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>본 기사는 한국가스공사가 과거 한국형 화물창(KC-1) 소송에서 일부 승소하여 1205억원을 환입했다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>[대구 24시] 한국가스공사, 2년 연속 흑자…민수용 미수금 여전히 부담</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364105</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:15:29.198846+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>상업분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>DoorDash</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>법정 밖에서 빠르게 합의됨</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>도어대시가 인앤아웃의 허락 없이 배달 서비스를 제공하여 소송이 제기되었으나, 해당 소송은 법정 밖에서 빠르게 합의되었고 도어대시는 인앤아웃 배달을 중단했습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>기사에 따르면 해당 소송은 이미 법정 밖에서 빠르게 합의되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>도어대시는 어떻게 '라스트 마일'의 괴물 됐나</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>fortunekorea.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51689</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-02-24 00:33:32.780884+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>